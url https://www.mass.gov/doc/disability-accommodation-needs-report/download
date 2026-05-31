--- v1 (2026-03-31)
+++ v2 (2026-05-31)
@@ -1,3565 +1,6252 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="13CDE31C" w14:textId="02ED5366" w:rsidR="00234270" w:rsidRPr="007C5AB4" w:rsidRDefault="00234270" w:rsidP="00FF0C7E">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="5065"/>
+        <w:tblW w:w="9145" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="144" w:type="dxa"/>
+          <w:right w:w="144" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3142"/>
+        <w:gridCol w:w="6003"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007D6522" w:rsidRPr="00C54786" w14:paraId="24A3B734" w14:textId="77777777" w:rsidTr="63336365">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="649"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0A2A47" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="485B9884" w14:textId="5D1A4D15" w:rsidR="007D6522" w:rsidRPr="00FA6C52" w:rsidRDefault="0B6C01A4" w:rsidP="00077A0B">
+            <w:pPr>
+              <w:pStyle w:val="MH-CoverChart-Itemheadline"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Program</w:t>
+            </w:r>
+            <w:r w:rsidR="00F45228">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="65B9DB0F" w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF6D704" w14:textId="1650DE50" w:rsidR="007D6522" w:rsidRPr="00FA6C52" w:rsidRDefault="00D547F9" w:rsidP="1784D28E">
+            <w:pPr>
+              <w:pStyle w:val="MHCoverChart-Description"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>ACO, MCO, MBHV</w:t>
+            </w:r>
+            <w:r w:rsidR="000F451E" w:rsidRPr="1784D28E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> QEIP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF2F7D" w:rsidRPr="00C54786" w14:paraId="730F2855" w14:textId="77777777" w:rsidTr="63336365">
+        <w:trPr>
+          <w:trHeight w:val="649"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0A2A47" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD2BB8B" w14:textId="158825F5" w:rsidR="009B4F17" w:rsidRPr="00FA6C52" w:rsidRDefault="009B4F17" w:rsidP="00077A0B">
+            <w:pPr>
+              <w:pStyle w:val="MH-CoverChart-Itemheadline"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Performance Year</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32719F6F" w14:textId="58098AF9" w:rsidR="009B4F17" w:rsidRPr="00FB2619" w:rsidRDefault="000A616A" w:rsidP="00077A0B">
+            <w:pPr>
+              <w:pStyle w:val="MHCoverChart-Description"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PY</w:t>
+            </w:r>
+            <w:r w:rsidR="00D547F9">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF2F7D" w:rsidRPr="00C54786" w14:paraId="3386894F" w14:textId="77777777" w:rsidTr="63336365">
+        <w:trPr>
+          <w:trHeight w:val="649"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0A2A47" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BAEA3E" w14:textId="77777777" w:rsidR="009B4F17" w:rsidRPr="00FA6C52" w:rsidRDefault="009B4F17" w:rsidP="00077A0B">
+            <w:pPr>
+              <w:pStyle w:val="MH-CoverChart-Itemheadline"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Metric:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B91701" w14:textId="57C2CC7E" w:rsidR="009B4F17" w:rsidRPr="00FB2619" w:rsidRDefault="71D2BDDA" w:rsidP="1784D28E">
+            <w:pPr>
+              <w:pStyle w:val="MHCoverChart-Description"/>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+            </w:pPr>
+            <w:r w:rsidRPr="1784D28E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disability </w:t>
+            </w:r>
+            <w:r w:rsidR="008B459B">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Accommodations Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF2F7D" w:rsidRPr="00C54786" w14:paraId="08E98CCD" w14:textId="77777777" w:rsidTr="63336365">
+        <w:trPr>
+          <w:trHeight w:val="649"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0A2A47" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3F94FB" w14:textId="7EA117F6" w:rsidR="009B4F17" w:rsidRPr="00FA6C52" w:rsidRDefault="009B4F17" w:rsidP="00077A0B">
+            <w:pPr>
+              <w:pStyle w:val="MH-CoverChart-Itemheadline"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Deliverable:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14433149" w14:textId="4A593D43" w:rsidR="009B4F17" w:rsidRPr="00FB2619" w:rsidRDefault="009B4F17" w:rsidP="00077A0B">
+            <w:pPr>
+              <w:pStyle w:val="MHCoverChart-Description"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1784D28E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="597F9773" w:rsidRPr="1784D28E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">isability </w:t>
+            </w:r>
+            <w:r w:rsidR="008B459B">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Accommodations Needs</w:t>
+            </w:r>
+            <w:r w:rsidR="008B459B" w:rsidRPr="1784D28E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE3062">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Screening </w:t>
+            </w:r>
+            <w:r w:rsidR="597F9773" w:rsidRPr="1784D28E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF2F7D" w:rsidRPr="00C54786" w14:paraId="27C85E90" w14:textId="77777777" w:rsidTr="63336365">
+        <w:trPr>
+          <w:trHeight w:val="649"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0A2A47" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0C6A7F" w14:textId="38C40932" w:rsidR="009B4F17" w:rsidRPr="00FA6C52" w:rsidRDefault="009B4F17" w:rsidP="00077A0B">
+            <w:pPr>
+              <w:pStyle w:val="MH-CoverChart-Itemheadline"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Submission Portal:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5E719D" w14:textId="4DE4A1E7" w:rsidR="009B4F17" w:rsidRPr="00FB2619" w:rsidRDefault="2615DA31" w:rsidP="00077A0B">
+            <w:pPr>
+              <w:pStyle w:val="MHCoverChart-Description"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1784D28E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OnBase</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF2F7D" w:rsidRPr="00C54786" w14:paraId="518FE656" w14:textId="77777777" w:rsidTr="63336365">
+        <w:trPr>
+          <w:trHeight w:val="649"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0A2A47" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BBACF34" w14:textId="7A44192F" w:rsidR="009B4F17" w:rsidRPr="00FA6C52" w:rsidRDefault="009B4F17" w:rsidP="00077A0B">
+            <w:pPr>
+              <w:pStyle w:val="MH-CoverChart-Itemheadline"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submission </w:t>
+            </w:r>
+            <w:r w:rsidR="00E27C86" w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Due </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28ABF2B5" w14:textId="515124EE" w:rsidR="009B4F17" w:rsidRPr="00FB2619" w:rsidRDefault="00064C36" w:rsidP="00077A0B">
+            <w:pPr>
+              <w:pStyle w:val="MHCoverChart-Description"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>March 31</w:t>
+            </w:r>
+            <w:r w:rsidR="5FE62DD7" w:rsidRPr="1784D28E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3137">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F5EE6" w:rsidRPr="00C54786" w14:paraId="7A493A11" w14:textId="77777777" w:rsidTr="63336365">
+        <w:trPr>
+          <w:trHeight w:val="649"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0A2A47" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="282AD1F8" w14:textId="2925FBA9" w:rsidR="008F5EE6" w:rsidRPr="00FA6C52" w:rsidRDefault="008F5EE6" w:rsidP="008F5EE6">
+            <w:pPr>
+              <w:pStyle w:val="MH-CoverChart-Itemheadline"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>File Naming Convention:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC5DA02" w14:textId="198EC350" w:rsidR="008F5EE6" w:rsidRPr="00FA6C52" w:rsidRDefault="00D547F9" w:rsidP="008F5EE6">
+            <w:pPr>
+              <w:pStyle w:val="MHCoverChart-Description"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Entity</w:t>
+            </w:r>
+            <w:r w:rsidR="008F5EE6" w:rsidRPr="63336365">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Abbreviation_</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>PY3</w:t>
+            </w:r>
+            <w:r w:rsidR="00F45228">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>DAN</w:t>
+            </w:r>
+            <w:r w:rsidR="002E4082">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Report</w:t>
+            </w:r>
+            <w:r w:rsidR="008F5EE6" w:rsidRPr="63336365">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>_YYYYMMDD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="42783BAE" w14:textId="77777777" w:rsidR="00077A0B" w:rsidRDefault="009B4F17" w:rsidP="009B4F17">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61F7">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="535353" w:themeColor="text2"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="791F4A3B" wp14:editId="00531041">
+            <wp:extent cx="1209675" cy="600075"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="2118679234" name="Graphic 2118679234" descr="MassHealth logo">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B90408E-33AD-DEBE-20D0-13E3C8981F00}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2118679234" name="Graphic 2118679234" descr="MassHealth logo">
+                      <a:extLst>
+                        <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                          <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B90408E-33AD-DEBE-20D0-13E3C8981F00}"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1209675" cy="600075"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F363BF6" w14:textId="628972A9" w:rsidR="009B4F17" w:rsidRPr="00AF2F7D" w:rsidRDefault="0039409B" w:rsidP="00AF2F7D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>Instructions</w:t>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="002060"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF2F7D">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4F17" w:rsidRPr="00AF2F7D">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quality and Equity Incentive Program</w:t>
+      </w:r>
+      <w:r w:rsidR="00916DE4">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (QEIP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F50DDC6" w14:textId="77777777" w:rsidR="00234270" w:rsidRPr="007C5AB4" w:rsidRDefault="00234270" w:rsidP="0092397B">
+    <w:p w14:paraId="3384B27E" w14:textId="35CBFA82" w:rsidR="002238A4" w:rsidRDefault="00C40067" w:rsidP="1784D28E">
+      <w:pPr>
+        <w:pStyle w:val="MHSummaryHeadline"/>
+        <w:spacing w:before="500"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="723B7FA4" wp14:editId="46BB9403">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>713105</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>116840</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5003800" cy="6350"/>
+                <wp:effectExtent l="17780" t="21590" r="17145" b="19685"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Straight Connector 1293506436">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5003800" cy="6350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="28575">
+                          <a:solidFill>
+                            <a:schemeClr val="accent4">
+                              <a:lumMod val="100000"/>
+                              <a:lumOff val="0"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5921BCCB" id="Straight Connector 1293506436" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="56.15pt,9.2pt" to="450.15pt,9.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9/SNp2gEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGzvZZhtZcfaQ7fay&#10;bSPttvcJ4BgVGAQkdv59B5L19uNW1QcEM8zjzZvn9d1oDTupEDW6ls9nNWfKCZTaHVr+7fnh3Yqz&#10;mMBJMOhUy88q8rvN2zfrwTdqgT0aqQIjEBebwbe8T8k3VRVFryzEGXrlKNlhsJDoGA6VDDAQujXV&#10;oq5vqwGD9AGFipGi95ck3xT8rlMife26qBIzLSduqayhrPu8Vps1NIcAvtfiSgP+gYUF7ejRCeoe&#10;ErBj0H9BWS0CRuzSTKCtsOu0UKUH6mZe/9HNUw9elV5InOgnmeL/gxVfTlu3C5m6GN2Tf0TxIzKH&#10;2x7cQRUCz2dPg5tnqarBx2YqyYfod4Hth88o6Q4cExYVxi5Y1hntv+fCDE6dsrHIfp5kV2NigoLL&#10;ur5Z1TQdQbnbm2WZSgVNRsm1PsT0SaFledNyo10WBRo4PcaUWb1eyWGHD9qYMljj2NDyxWr5YVkq&#10;IhotczbfKx5TWxPYCcgdIIRy6X25Z46WOrrE53X+LkahONnpEn9hOcEUIr+9YHUicxttW079TSi9&#10;AvnRycIwgTaXPXVh3FXirGq2cGz2KM+78CI9maC8cjVsdtmv51L9+lttfgIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEbxzLHeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYslGN&#10;tWs6oQkkxk4MpF3T1msLiVM1WVf+PeYEN7/np+fP+WZyVow4hM6ThvlMgUCqfN1Ro+Hj/fluBSJE&#10;Q7WxnlDDNwbYFNdXuclqf6E3HA+xEVxCITMa2hj7TMpQtehMmPkeiXcnPzgTWQ6NrAdz4XJn5UKp&#10;pXSmI77Qmh63LVZfh7PTgMeXuKw+99vRPpjdU7IrX49pqfXtzfS4BhFxin9h+MVndCiYqfRnqoOw&#10;rOeLe47ysEpAcCBVio2SjTQBWeTy/wfFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9&#10;/SNp2gEAAJ4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBG8cyx3gAAAAkBAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" strokecolor="#f6c51b [3207]" strokeweight="2.25pt">
+                <v:stroke joinstyle="miter"/>
+                <w10:wrap anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FEDD8E9" w14:textId="77777777" w:rsidR="002238A4" w:rsidDel="00995D9F" w:rsidRDefault="002238A4" w:rsidP="009D3A5F">
+      <w:pPr>
+        <w:pStyle w:val="MHSummaryHeadline"/>
+        <w:spacing w:before="500"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59750F7C" w14:textId="77777777" w:rsidR="00C41257" w:rsidRDefault="00C41257" w:rsidP="009D3A5F">
+      <w:pPr>
+        <w:pStyle w:val="MHSummaryHeadline"/>
+        <w:spacing w:before="500"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79FDB23A" w14:textId="77777777" w:rsidR="00C41257" w:rsidRDefault="00C41257" w:rsidP="009D3A5F">
+      <w:pPr>
+        <w:pStyle w:val="MHSummaryHeadline"/>
+        <w:spacing w:before="500"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26FDE342" w14:textId="77777777" w:rsidR="00CE3062" w:rsidRDefault="00CE3062" w:rsidP="009D3A5F">
+      <w:pPr>
+        <w:pStyle w:val="MHSummaryHeadline"/>
+        <w:spacing w:before="500"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4201EE80" w14:textId="77777777" w:rsidR="002238A4" w:rsidRDefault="002238A4" w:rsidP="009D3A5F">
+      <w:pPr>
+        <w:pStyle w:val="MHSummaryHeadline"/>
+        <w:spacing w:before="500"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07788B93" w14:textId="7C8F40C2" w:rsidR="00E461A7" w:rsidRPr="002354FC" w:rsidRDefault="00E461A7" w:rsidP="00AF2F7D">
+      <w:pPr>
+        <w:pStyle w:val="CalloutText-LtBlue"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002354FC">
+        <w:lastRenderedPageBreak/>
+        <w:t>Summary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2795E2C5" w14:textId="77777777" w:rsidR="00441F65" w:rsidRDefault="00441F65" w:rsidP="00657706">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="This_online_survey_asks_each_Coordinated"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="19637329" w14:textId="01AB5B6C" w:rsidR="00441F65" w:rsidRPr="00657706" w:rsidRDefault="00441F65" w:rsidP="00657706">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441F65">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individuals with disabilities continue to face health care disparities due to a lack of necessary accommodations. To help reduce these inequities, it is essential to identify accommodation needs at the point of care. Accountable Care Organizations (ACOs), Managed Care Organizations (MCOs), and the Massachusetts Behavioral Health </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vendor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441F65">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(MBHV) participating in MassHealth's Quality </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>and Equity Incentive Programs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441F65">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AQEIP, MQEIP, and MBHV-QEIP) are incentivized to meet performance requirements for the Disability Accommodation Needs measure, as outlined in the Performance Year 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00471C29">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>-5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441F65">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Technical Specifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656C2AB7" w14:textId="04E7613D" w:rsidR="00240F61" w:rsidRPr="00255FF0" w:rsidRDefault="00240F61" w:rsidP="00E334C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00255FF0">
+        <w:t>Reporting Template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AF98BC" w14:textId="77777777" w:rsidR="00240F61" w:rsidRPr="00240F61" w:rsidRDefault="00240F61" w:rsidP="00E334C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00240F61">
+        <w:t>Contact Information</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="MHLeftHeaderTable"/>
+        <w:tblW w:w="10075" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="6390"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009D3A5F" w:rsidRPr="009D3A5F" w14:paraId="06F9A89D" w14:textId="77777777" w:rsidTr="003B0D5F">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48830723" w14:textId="77777777" w:rsidR="002354FC" w:rsidRPr="00836C7F" w:rsidRDefault="002354FC" w:rsidP="00B554E5">
+            <w:pPr>
+              <w:pStyle w:val="MH-ChartContentText"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00836C7F">
+              <w:t>Point of Contact Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B5B550" w14:textId="77777777" w:rsidR="002354FC" w:rsidRPr="009C5CFF" w:rsidRDefault="00AE5A23" w:rsidP="00B554E5">
+            <w:pPr>
+              <w:pStyle w:val="MH-ChartContentText"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5CFF">
+              <w:t>Add text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D3A5F" w:rsidRPr="009D3A5F" w14:paraId="5E988854" w14:textId="77777777" w:rsidTr="003B0D5F">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C64DC0" w14:textId="77777777" w:rsidR="002354FC" w:rsidRPr="00836C7F" w:rsidRDefault="002354FC" w:rsidP="00B554E5">
+            <w:pPr>
+              <w:pStyle w:val="MH-ChartContentText"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00836C7F">
+              <w:t>Organization Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA199DC" w14:textId="77777777" w:rsidR="002354FC" w:rsidRPr="009C5CFF" w:rsidRDefault="00AE5A23" w:rsidP="00B554E5">
+            <w:pPr>
+              <w:pStyle w:val="MH-ChartContentText"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5CFF">
+              <w:t>Add text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D3A5F" w:rsidRPr="009D3A5F" w14:paraId="49FB5A23" w14:textId="77777777" w:rsidTr="003B0D5F">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB2DEA7" w14:textId="77777777" w:rsidR="002354FC" w:rsidRPr="00836C7F" w:rsidRDefault="002354FC" w:rsidP="00B554E5">
+            <w:pPr>
+              <w:pStyle w:val="MH-ChartContentText"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00836C7F">
+              <w:t>Point of Contact Email Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="151461DF" w14:textId="77777777" w:rsidR="002354FC" w:rsidRPr="009C5CFF" w:rsidRDefault="00AE5A23" w:rsidP="00B554E5">
+            <w:pPr>
+              <w:pStyle w:val="MH-ChartContentText"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5CFF">
+              <w:t>Add text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4ABDDE69" w14:textId="103CA1DD" w:rsidR="00240F61" w:rsidRPr="00240F61" w:rsidRDefault="00240F61" w:rsidP="00E334C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00240F61">
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE31A29" w14:textId="1D8BB474" w:rsidR="00622950" w:rsidRDefault="005501B7" w:rsidP="005501B7">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In this report, entities will describe the screening question(s) used for the purpose of meeting the measure requirements and how the screening results and accommodation needs are documented in the medical record.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3675ADC3" w14:textId="3777CF8E" w:rsidR="0087678F" w:rsidRPr="00785FD3" w:rsidRDefault="0087678F" w:rsidP="0087678F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>will complete the following t</w:t>
+      </w:r>
+      <w:r w:rsidR="00037C44">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>wo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sections:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="12DFEE7B" w14:textId="72A11003" w:rsidR="0092397B" w:rsidRPr="007C5AB4" w:rsidRDefault="00FE2A5C" w:rsidP="0092397B">
-[...148 lines deleted...]
-    <w:p w14:paraId="49AE7D4F" w14:textId="77777777" w:rsidR="0092397B" w:rsidRPr="007C5AB4" w:rsidRDefault="0092397B" w:rsidP="0092397B">
+    <w:p w14:paraId="5B97D546" w14:textId="77777777" w:rsidR="0087678F" w:rsidRPr="00785FD3" w:rsidRDefault="0087678F" w:rsidP="0087678F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...44 lines deleted...]
-        <w:t> </w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Section 1. Accommodation Needs Screening Tool and Screening Result Documentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460A2288" w14:textId="77777777" w:rsidR="0092397B" w:rsidRPr="007C5AB4" w:rsidRDefault="0092397B" w:rsidP="0092397B">
+    <w:p w14:paraId="6ADDCA8D" w14:textId="589D03A3" w:rsidR="0087678F" w:rsidRDefault="0087678F" w:rsidP="0087678F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t> </w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Section 2. Accommodation Needs Documentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00037C44">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Medical Record</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDB854A" w14:textId="77777777" w:rsidR="0092397B" w:rsidRPr="007C5AB4" w:rsidRDefault="0092397B" w:rsidP="0092397B">
+    <w:p w14:paraId="3F923441" w14:textId="3488F005" w:rsidR="00113E38" w:rsidRPr="00785FD3" w:rsidRDefault="00113E38" w:rsidP="0087678F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t> </w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113E38">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Section 3: Additional Context and Insights (Optional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39951F1B" w14:textId="77777777" w:rsidR="0092397B" w:rsidRPr="007C5AB4" w:rsidRDefault="0092397B" w:rsidP="0092397B">
-[...1 lines deleted...]
-        <w:pStyle w:val="paragraph"/>
+    <w:p w14:paraId="06FCD613" w14:textId="32C6AF97" w:rsidR="00B671A1" w:rsidRPr="00441F65" w:rsidRDefault="00B671A1" w:rsidP="00B671A1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441F65">
+        <w:t xml:space="preserve">A complete, responsive, and timely </w:t>
+      </w:r>
+      <w:r>
+        <w:t>report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441F65">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0089176C">
+        <w:t>submission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441F65">
+        <w:t xml:space="preserve"> to MassHealth by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B671A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">March 31, </w:t>
+      </w:r>
+      <w:r w:rsidR="00682BB7" w:rsidRPr="00B671A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> via OnBase</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4DC1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0014208E">
+        <w:t xml:space="preserve"> will satisfy Reporting Element 1 for this measure</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0014208E">
+        <w:t xml:space="preserve"> Please refer to the PY3-5 Technical Specifications for further </w:t>
+      </w:r>
+      <w:r w:rsidR="00956D8C">
+        <w:t>information on performance requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B254154" w14:textId="77777777" w:rsidR="00D547F9" w:rsidRDefault="00D547F9" w:rsidP="00FD29B3">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="787F2162" w14:textId="56EEF6B0" w:rsidR="004D268D" w:rsidRPr="004D268D" w:rsidRDefault="00D27598" w:rsidP="0087678F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="004D268D" w:rsidRPr="004D268D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Section 1: </w:t>
+      </w:r>
+      <w:r w:rsidR="0087678F">
+        <w:t>Accommodation Needs Screening Tool and Screening Result Documentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC182D7" w14:textId="62BCC118" w:rsidR="00CF34E5" w:rsidRDefault="00CF34E5" w:rsidP="00CF34E5">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...6 lines deleted...]
-        <w:t>Analyses that are performed at the organizational level to understand whether accommodation needs have been met.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>In the table(s) below, please describe the disability accommodation needs screening tool(s) (question(s)/set of questions) your entity utilizes for the purpose of meeting the Disability Accommodation Needs measure requirements.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0BD7">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17ADA3DE" w14:textId="77777777" w:rsidR="00BC2DDD" w:rsidRPr="007C5AB4" w:rsidRDefault="00BC2DDD" w:rsidP="00BC2DDD">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3DD3535E" w14:textId="227959D4" w:rsidR="00FB7D5F" w:rsidRDefault="008F0BD7" w:rsidP="00CF34E5">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00773380">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If multiple screening tools are used across in-network Primary Care </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entities (or in-network Primary Care Providers or MBHV Network </w:t>
+      </w:r>
+      <w:r w:rsidR="003D5A93">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>providers)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6D14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please complete Tables 1 and 2 for each additional tool, so that </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6D14" w:rsidRPr="00113E38">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>the three most commonly used screening tools</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6D14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6D14" w:rsidRPr="00773380">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">e.g., screening tools used at the practices with the </w:t>
+      </w:r>
+      <w:r w:rsidR="008016AD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">top three </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6D14" w:rsidRPr="00773380">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>largest outpatient visit volume</w:t>
+      </w:r>
+      <w:r w:rsidR="008016AD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6D14" w:rsidRPr="00773380">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6D14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are reported. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4865DAD6" w14:textId="6F39CE56" w:rsidR="00BC2DDD" w:rsidRPr="007C5AB4" w:rsidRDefault="00BC2DDD" w:rsidP="00BC2DDD">
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="69C523C8" w14:textId="61844104" w:rsidR="00CF34E5" w:rsidRDefault="00CF34E5" w:rsidP="00CF34E5">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Note – per the technical specifications: Accommodation needs screening question(s) may be broad (e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46773">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Is there anything you need help with today to access your care?) or more specific (e.g., Do you have a need for an assistive listening device, mobility assistance, longer appointment time, or other accommodation?).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9A805F" w14:textId="77777777" w:rsidR="00A67590" w:rsidRPr="007C5AB4" w:rsidRDefault="00A67590">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1F3902C1" w14:textId="77777777" w:rsidR="00F91554" w:rsidRDefault="00F91554" w:rsidP="00F91554">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Screening Tool #1</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2057F2FD" w14:textId="1CFA6D01" w:rsidR="00684D4B" w:rsidRPr="0028326C" w:rsidRDefault="00334871">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="692B6400" w14:textId="77777777" w:rsidR="00F91554" w:rsidRDefault="00F91554" w:rsidP="00F91554">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D52C3">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>each question</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in screening tool #1, please complete Table 1 on the next page with the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A8558D" w14:textId="77777777" w:rsidR="00F91554" w:rsidRDefault="00F91554" w:rsidP="00F91554">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842BAB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Accommodation Needs Screening Question:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the screening question(s) included in the tool.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E6DE3D" w14:textId="77777777" w:rsidR="00F91554" w:rsidRDefault="00F91554" w:rsidP="00F91554">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842BAB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Format of Screening Results in Medical Record:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> how the patients’ response to the screening question is recorded in the medical record and presented to users entering the data (i.e., structured fields/fixed fields, unstructured/free text fields, or both)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E87FBB" w14:textId="64E5DB68" w:rsidR="00F91554" w:rsidRDefault="00F91554" w:rsidP="00F91554">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842BAB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>If structured:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004715D1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Fixed Field Response Options:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> how the results of the screening are documented in the medical record. i.e., positive/negative; yes/no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842BAB">
+        <w:t>. If unstructured</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2AB2">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842BAB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2AB2">
+        <w:t>write</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842BAB">
+        <w:t xml:space="preserve"> N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D792444" w14:textId="611F0A28" w:rsidR="00F91554" w:rsidRDefault="00F91554" w:rsidP="00F91554">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F068B6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>If structured:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004715D1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Member Responses Corresponding to Fixed Field Options.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> If unstructured</w:t>
+      </w:r>
+      <w:r w:rsidR="00E757D6">
+        <w:t>, write</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEAD3A7" w14:textId="77777777" w:rsidR="00495AD5" w:rsidRDefault="00495AD5" w:rsidP="00495AD5"/>
+    <w:p w14:paraId="1FB08922" w14:textId="77777777" w:rsidR="00495AD5" w:rsidRDefault="00495AD5" w:rsidP="00495AD5"/>
+    <w:p w14:paraId="044372A5" w14:textId="77777777" w:rsidR="00495AD5" w:rsidRDefault="00495AD5" w:rsidP="00495AD5"/>
+    <w:p w14:paraId="39F33F2C" w14:textId="77777777" w:rsidR="00495AD5" w:rsidRDefault="00495AD5" w:rsidP="00495AD5"/>
+    <w:p w14:paraId="67153BC4" w14:textId="77777777" w:rsidR="00495AD5" w:rsidRDefault="00495AD5" w:rsidP="00495AD5"/>
+    <w:p w14:paraId="63682DE0" w14:textId="77777777" w:rsidR="00495AD5" w:rsidRDefault="00495AD5" w:rsidP="00495AD5"/>
+    <w:p w14:paraId="6B78B9E1" w14:textId="77777777" w:rsidR="00495AD5" w:rsidRDefault="00495AD5" w:rsidP="00495AD5"/>
+    <w:p w14:paraId="6F9E3A2A" w14:textId="77777777" w:rsidR="00495AD5" w:rsidRDefault="00495AD5" w:rsidP="00495AD5"/>
+    <w:p w14:paraId="094A31EC" w14:textId="77777777" w:rsidR="00324E96" w:rsidRDefault="00324E96" w:rsidP="004D268D">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00324E96" w:rsidSect="00A14BF0">
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="351" w:footer="547" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4030A0AA" w14:textId="242A5CCA" w:rsidR="004D268D" w:rsidRDefault="009F6095" w:rsidP="004D268D">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Table 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0084597C">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004D268D" w:rsidRPr="004D268D">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Screening Tool </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91554">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidR="004D268D" w:rsidRPr="004D268D">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00A957BB" w:rsidRPr="0028326C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F91554">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...199 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> Questions and Response Options</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3237"/>
+        <w:gridCol w:w="3237"/>
+        <w:gridCol w:w="3238"/>
+        <w:gridCol w:w="3238"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CB5477" w14:paraId="69560652" w14:textId="77777777" w:rsidTr="005015B7">
+        <w:trPr>
+          <w:trHeight w:val="2762"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5900E31F" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="001123A5" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">a. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001123A5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Accommodation Needs Screening Question</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1216016B" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2E82">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(the screening question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F2E82">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> included in the tool)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71412196" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="001123A5" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">b. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001123A5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Format of Screening Results in Medical Record</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AB26EC7" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001123A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(how the patients’ response</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001123A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>to the screening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> question</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001123A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001123A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> recorded in the medical record)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A50A8B9" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="001123A5" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">c. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001123A5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>If structured: Fixed Field Response Options</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6365B8A4" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00351038">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>how the results of the screening are documented in the medical record and presented to users entering the data - i.e., positive/negative; yes/no)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="506959F2" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00D04D28" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04D28">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>If unstructured: Report N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74AC881B" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">d. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001123A5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>If structured: Member Responses Corresponding to Fixed Field Options</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19EE62EE" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04D28">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>If unstructured: Report N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB5477" w14:paraId="7B27FB28" w14:textId="77777777" w:rsidTr="005015B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="243D6B08" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00B00769" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00769">
+              <w:t>Question 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:_____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="633FD351" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="005905CA" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005905CA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Select ONE. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="229ABA39" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00A746EB" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1696837722"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB5477">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CB5477" w:rsidRPr="00A746EB">
+              <w:t xml:space="preserve"> Structured Fields (fixed fields)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E6D07C" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00A746EB" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-81908469"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB5477">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CB5477" w:rsidRPr="00A746EB">
+              <w:t xml:space="preserve"> Unstructured Fields (free text)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45D8EC3B" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1163122742"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB5477">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CB5477" w:rsidRPr="00A746EB">
+              <w:t xml:space="preserve"> Both</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DEB5C57" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="743756474"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB5477">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CB5477" w:rsidRPr="00A746EB">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB5477">
+              <w:t>N/A – unstructured field</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39424554" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E6A8B8C" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00776C7E" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776C7E">
+              <w:t>Field Response Option 1: _____</w:t>
+            </w:r>
+            <w:r>
+              <w:t>________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18784025" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776C7E">
+              <w:t xml:space="preserve">Field Response Option </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00776C7E">
+              <w:t>2: _</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00776C7E">
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r>
+              <w:t>_____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58418D74" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00776C7E" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DC75F4" w14:textId="0F6707DC" w:rsidR="00CB5477" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1672217598"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00D410C5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CB5477" w:rsidRPr="00A746EB">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB5477">
+              <w:t>N/A – unstructured field</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55A5F12C" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A221587" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00B77020" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B77020">
+              <w:t xml:space="preserve">Member Responses Corresponding to Option 1: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>_______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68A0AF23" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00B77020" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B77020">
+              <w:t xml:space="preserve">Member Responses Corresponding to Option 2: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="776BBC69" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B77020">
+              <w:t>Etc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB5477" w14:paraId="1CFB3E2E" w14:textId="77777777" w:rsidTr="005015B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47DB26D7" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00B00769" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00769">
+              <w:t xml:space="preserve">Question </w:t>
+            </w:r>
+            <w:r>
+              <w:t>2 (if applicable):_____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6DE2F1" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="005905CA" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005905CA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Select ONE. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BA8136A" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00A746EB" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1615900682"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB5477">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CB5477" w:rsidRPr="00A746EB">
+              <w:t xml:space="preserve"> Structured Fields (fixed fields)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39FD9782" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00A746EB" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-600102928"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB5477">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CB5477" w:rsidRPr="00A746EB">
+              <w:t xml:space="preserve"> Unstructured Fields (free text)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50AA3370" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="005905CA" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1879044622"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB5477">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CB5477" w:rsidRPr="00A746EB">
+              <w:t xml:space="preserve"> Both</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C842808" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-2115129237"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB5477">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CB5477" w:rsidRPr="00A746EB">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB5477">
+              <w:t>N/A – unstructured field</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6500744D" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D7A8D0E" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00776C7E" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776C7E">
+              <w:t xml:space="preserve">Field Response Option </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00776C7E">
+              <w:t>1: _</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00776C7E">
+              <w:t>____</w:t>
+            </w:r>
+            <w:r>
+              <w:t>______</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41823F2F" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776C7E">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Field Response Option </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00776C7E">
+              <w:t>2: _</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00776C7E">
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r>
+              <w:t>_____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CBEB389" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFA50DA" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1324086247"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB5477">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CB5477" w:rsidRPr="00A746EB">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB5477">
+              <w:t>N/A – unstructured field</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FFCC356" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EDEBC18" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00B77020" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B77020">
+              <w:t xml:space="preserve">Member Responses Corresponding to Option 1: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51E2B651" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00B77020" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B77020">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Member Responses Corresponding to Option 2: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="017913DA" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B77020">
+              <w:t>Etc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB5477" w14:paraId="7412F6E7" w14:textId="77777777" w:rsidTr="005015B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8D3616" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00B00769" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00769">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Question </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00769">
+              <w:t>(if applicable)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>: ______</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D60EB5B" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="005905CA" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005905CA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Select ONE. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A31DFF1" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00A746EB" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1874144980"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB5477">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CB5477" w:rsidRPr="00A746EB">
+              <w:t xml:space="preserve"> Structured Fields (fixed fields)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1669113F" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00A746EB" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-468131956"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB5477">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CB5477" w:rsidRPr="00A746EB">
+              <w:t xml:space="preserve"> Unstructured Fields (free text)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C7588E" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="005905CA" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1994527853"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB5477">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CB5477" w:rsidRPr="00A746EB">
+              <w:t xml:space="preserve"> Both</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="159D220B" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-208735880"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB5477">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CB5477" w:rsidRPr="00A746EB">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB5477">
+              <w:t>N/A – unstructured field</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="482FCD66" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CE78DE1" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00776C7E" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776C7E">
+              <w:t xml:space="preserve">Field Response Option </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00776C7E">
+              <w:t>1: _</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00776C7E">
+              <w:t>____</w:t>
+            </w:r>
+            <w:r>
+              <w:t>______</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A3AEA0D" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776C7E">
+              <w:t xml:space="preserve">Field Response Option </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00776C7E">
+              <w:t>2: _</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00776C7E">
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r>
+              <w:t>_____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1131AB33" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00776C7E" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39817907" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-98188505"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB5477">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CB5477" w:rsidRPr="00A746EB">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB5477">
+              <w:t>N/A – unstructured field</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="370CCF8B" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0182E4B6" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00B77020" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B77020">
+              <w:t xml:space="preserve">Member Responses Corresponding to Option 1: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="158CCC19" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00B77020" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B77020">
+              <w:t xml:space="preserve">Member Responses Corresponding to Option 2: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="557E947A" w14:textId="77777777" w:rsidR="00CB5477" w:rsidRPr="00B77020" w:rsidRDefault="00CB5477" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B77020">
+              <w:t>Etc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="77C16764" w14:textId="77777777" w:rsidR="00324E96" w:rsidRDefault="00843307" w:rsidP="004D268D">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00324E96" w:rsidSect="00324E96">
+          <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+          <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="346" w:footer="547" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B00769">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Add additional rows as necessary to capture a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dditional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00769">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776C7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">screening questions </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">within screening tool #1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>by duplicating the rows above</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D70BC9F" w14:textId="5728D154" w:rsidR="00CB5477" w:rsidRDefault="00CB5477" w:rsidP="004D268D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="788EC2BC" w14:textId="3EA86C2B" w:rsidR="001C22A3" w:rsidRPr="00E23C6A" w:rsidRDefault="001C22A3" w:rsidP="001C22A3">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E23C6A">
+        <w:t xml:space="preserve">Please provide the following information for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025ABF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>screening tool #1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E23C6A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E23C6A">
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E23C6A">
+        <w:t xml:space="preserve"> the table below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D1A1C8" w14:textId="7CBE922B" w:rsidR="001C22A3" w:rsidRPr="008C79BE" w:rsidRDefault="001C22A3" w:rsidP="001C22A3">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Table 2. Screening Tool #1 Information</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="MHLeftHeaderTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3116"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3117"/>
+        <w:gridCol w:w="3865"/>
+        <w:gridCol w:w="5845"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0076575B" w14:paraId="338C792F" w14:textId="77777777" w:rsidTr="0076575B">
+      <w:tr w:rsidR="001C22A3" w14:paraId="4B1B400C" w14:textId="77777777" w:rsidTr="0073052E">
         <w:trPr>
-          <w:trHeight w:val="432"/>
+          <w:trHeight w:val="1520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3116" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3865" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1E19443A" w14:textId="1B0F479C" w:rsidR="0076575B" w:rsidRPr="0076575B" w:rsidRDefault="0076575B" w:rsidP="00B64C78">
-[...1 lines deleted...]
-              <w:pStyle w:val="Default"/>
+          <w:p w14:paraId="60383651" w14:textId="1BCB50A1" w:rsidR="001C22A3" w:rsidRDefault="00324E96" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">a. </w:t>
+            </w:r>
+            <w:r w:rsidR="001C22A3">
+              <w:t>Tool selection</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6788B843" w14:textId="77777777" w:rsidR="001C22A3" w:rsidRPr="00593619" w:rsidRDefault="001C22A3" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0076575B">
+            <w:r w:rsidRPr="00593619">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>Full Name</w:t>
+              <w:t>(how the tool was selected, including the source/steward, with citations as relevant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3117" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcW w:w="5845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A5B3252" w14:textId="3BD527B2" w:rsidR="0076575B" w:rsidRPr="0076575B" w:rsidRDefault="0076575B" w:rsidP="00B64C78">
-[...1 lines deleted...]
-              <w:pStyle w:val="Default"/>
+          <w:p w14:paraId="0311BF54" w14:textId="77777777" w:rsidR="001C22A3" w:rsidRDefault="001C22A3" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Select ONE:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AE5BCF3" w14:textId="77777777" w:rsidR="001C22A3" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-679972373"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001C22A3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001C22A3">
+              <w:t>Internally developed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A8EA267" w14:textId="77777777" w:rsidR="001C22A3" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1132220414"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001C22A3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001C22A3">
+              <w:t xml:space="preserve"> Adopted from external source (specify below)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF91805" w14:textId="77777777" w:rsidR="001C22A3" w:rsidRDefault="001C22A3" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Source/Steward Name: ___________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+              <w:t>Citation (if applicable): ____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C22A3" w14:paraId="2CAD49C6" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3865" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F74EA18" w14:textId="35E3103B" w:rsidR="001C22A3" w:rsidRDefault="00324E96" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">b. </w:t>
+            </w:r>
+            <w:r w:rsidR="001C22A3">
+              <w:t xml:space="preserve">Modalities </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73457D79" w14:textId="77777777" w:rsidR="001C22A3" w:rsidRPr="00593619" w:rsidRDefault="001C22A3" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0076575B">
+            <w:r w:rsidRPr="00593619">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>Title</w:t>
+              <w:t>(modalities through which patients will be presented with the screening questions (e.g. in person, by telephone, as part of the MyChart pre-visit validation, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3117" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcW w:w="5845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27A6580C" w14:textId="5D474D6B" w:rsidR="0076575B" w:rsidRPr="0076575B" w:rsidRDefault="0076575B" w:rsidP="00B64C78">
-[...16 lines deleted...]
-              <w:t>Email Address</w:t>
+          <w:p w14:paraId="4BEB7461" w14:textId="77777777" w:rsidR="001C22A3" w:rsidRDefault="001C22A3" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Select all that apply:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22DC9CF5" w14:textId="77777777" w:rsidR="001C22A3" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1989364206"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001C22A3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001C22A3">
+              <w:t>In-person</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="047E362E" w14:textId="77777777" w:rsidR="001C22A3" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1885008304"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001C22A3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001C22A3">
+              <w:t>Telephone</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78F127A6" w14:textId="77777777" w:rsidR="001C22A3" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-492962335"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001C22A3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001C22A3">
+              <w:t>MyChart/Portal (pre-visit)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="568AFA33" w14:textId="77777777" w:rsidR="001C22A3" w:rsidRDefault="00000000" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1450742066"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001C22A3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001C22A3">
+              <w:t>Other (please describe): ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076575B" w14:paraId="2748630D" w14:textId="77777777" w:rsidTr="0076575B">
+    </w:tbl>
+    <w:p w14:paraId="748125FC" w14:textId="77777777" w:rsidR="00495AD5" w:rsidRPr="00156312" w:rsidRDefault="00495AD5" w:rsidP="00495AD5">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Screening Tool #2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED62A63" w14:textId="28F242DE" w:rsidR="003A57DB" w:rsidRDefault="00876745" w:rsidP="0071153A">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B00769">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Add </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>additional tables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00769">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as needed to capture </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00769">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>additional screening tools</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00769">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by duplicating </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tables 1 and 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00769">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> above</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Screening Tool #2, #3, etc. As noted above, i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00773380">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">f multiple screening tools are used across in-network Primary Care </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entities (or in-network Primary Care Providers or MBHV Network providers), please complete Tables 1 and 2 for each additional tool, so that the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324E96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>three most commonly used screening tools</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00773380">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">e.g., screening tools used at the practices with the </w:t>
+      </w:r>
+      <w:r w:rsidR="008207A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">top three </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00773380">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>largest outpatient visit volume</w:t>
+      </w:r>
+      <w:r w:rsidR="008016AD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00773380">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are reported. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8E5362" w14:textId="532D5229" w:rsidR="008979C1" w:rsidRPr="00156312" w:rsidRDefault="008979C1" w:rsidP="008979C1">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Screening Tool #3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F56E1F" w14:textId="5D3452FE" w:rsidR="008979C1" w:rsidRPr="00492FAE" w:rsidRDefault="00492FAE" w:rsidP="0071153A">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>See instructions above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9CB509" w14:textId="3423EC07" w:rsidR="004D268D" w:rsidRPr="004D268D" w:rsidRDefault="004D268D" w:rsidP="00E74F4A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D268D">
+        <w:t xml:space="preserve">Section 2: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F4A">
+        <w:t>Accommodation Needs Documentation</w:t>
+      </w:r>
+      <w:r w:rsidR="0071153A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00037C44">
+        <w:t>and Medical Record</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3781D45C" w14:textId="7E3C177E" w:rsidR="00F607AC" w:rsidRDefault="005A7714" w:rsidP="00FA4E97">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A7714">
+        <w:t xml:space="preserve">For each screening tool described in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7714">
+        <w:t xml:space="preserve"> 1, </w:t>
+      </w:r>
+      <w:r w:rsidR="00686395">
+        <w:t>complete the following questions</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57B6B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48206EC6" w14:textId="31E6C11B" w:rsidR="00686395" w:rsidRDefault="00686395" w:rsidP="00686395">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Screening Tool #1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582B1E98" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="00FD6037">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How are patient-reported accommodation need(s) related to a disability documented in the medical record? Indicate with an “X”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09419F7D" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="00FD6037">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Note – per the technical specifications: Documentation of patient-requested accommodation(s) related to a disability may be specific (e.g., member requests American Sign Language Interpreter) or categorical (e.g., member requests communication accommodations) at the discretion of the CBHC.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="MHtableHeader"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1345" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="3591"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD6037" w14:paraId="6E83B8FE" w14:textId="77777777" w:rsidTr="0073052E">
         <w:trPr>
-          <w:trHeight w:val="432"/>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F11DC16" w14:textId="77777777" w:rsidR="0076575B" w:rsidRDefault="0076575B" w:rsidP="00B64C78">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="359031F6" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Format of Documentation in the Medical Record</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcW w:w="3591" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3513EE" w14:textId="77777777" w:rsidR="0076575B" w:rsidRDefault="0076575B" w:rsidP="00B64C78">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="77D98301" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Response (indicate with an “X”)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD6037" w14:paraId="08BCCEB8" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5CDD63" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Structured Fields (fixed fields)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcW w:w="3591" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4A666F" w14:textId="77777777" w:rsidR="0076575B" w:rsidRDefault="0076575B" w:rsidP="00B64C78">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5BA5F535" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1662E" w14:paraId="3C341F1E" w14:textId="77777777" w:rsidTr="0076575B">
+      <w:tr w:rsidR="00FD6037" w14:paraId="4C86EF2A" w14:textId="77777777" w:rsidTr="0073052E">
         <w:trPr>
-          <w:trHeight w:val="432"/>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="015770BF" w14:textId="77777777" w:rsidR="00F1662E" w:rsidRDefault="00F1662E" w:rsidP="00B64C78">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4E5321DD" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Unstructured Fields (free text)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcW w:w="3591" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="128D0C4E" w14:textId="77777777" w:rsidR="00F1662E" w:rsidRDefault="00F1662E" w:rsidP="00B64C78">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6646FDE4" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD6037" w14:paraId="6864BC11" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F920834" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Both</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcW w:w="3591" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="481DD9AA" w14:textId="77777777" w:rsidR="00F1662E" w:rsidRDefault="00F1662E" w:rsidP="00B64C78">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5051ACF3" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076575B" w14:paraId="286CDA5F" w14:textId="77777777" w:rsidTr="0076575B">
+    </w:tbl>
+    <w:p w14:paraId="584D3455" w14:textId="0AC6DF9A" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="00FD6037">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If structured fields are used to document patient’s accommodation needs related to a disability, please describe the fixed field options presented to medical record users entering the data and how patient responses will correspond to these fields. If unstructured fields are used, please write “</w:t>
+      </w:r>
+      <w:r w:rsidR="009B744D">
+        <w:t>N/A</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.”</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="MHtableHeader"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4765"/>
+        <w:gridCol w:w="4945"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD6037" w14:paraId="5AD025B8" w14:textId="77777777" w:rsidTr="0073052E">
         <w:trPr>
-          <w:trHeight w:val="432"/>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0CC271" w14:textId="77777777" w:rsidR="0076575B" w:rsidRDefault="0076575B" w:rsidP="00B64C78">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="24DD8150" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Fixed field Options</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcW w:w="4945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="478C1EED" w14:textId="77777777" w:rsidR="0076575B" w:rsidRDefault="0076575B" w:rsidP="00B64C78">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="60B6AB22" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Member Responses corresponding to fields</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD6037" w14:paraId="28BCB131" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E43F309" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Add text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcW w:w="4945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="658B3493" w14:textId="77777777" w:rsidR="0076575B" w:rsidRDefault="0076575B" w:rsidP="00B64C78">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0FCF8F64" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Add text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD6037" w14:paraId="5213808E" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E671AD" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Add text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A3E1A0" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Add text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD6037" w14:paraId="771C6C04" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5137A1B9" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Add text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4423C0" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Add text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43DD7016" w14:textId="77777777" w:rsidR="00622C19" w:rsidRPr="000C1B33" w:rsidRDefault="00622C19" w:rsidP="00B64C78">
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="1868CB8B" w14:textId="77777777" w:rsidR="00FD6037" w:rsidRDefault="00FD6037" w:rsidP="00FD6037">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B36BC0">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Add rows as necessary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019EA390" w14:textId="22C7D3DF" w:rsidR="00EE56DD" w:rsidRDefault="00EE56DD" w:rsidP="00EE56DD">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Where are the screening results and, if applicable, patient-reported accommodation needs, stored in the medical record?</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57B6B">
+        <w:t xml:space="preserve"> Indicate all that apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="MHtableHeader"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1345" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4770"/>
+        <w:gridCol w:w="2520"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EE56DD" w14:paraId="3CCE4242" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="689"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4770" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF5877B" w14:textId="77777777" w:rsidR="00EE56DD" w:rsidRDefault="00EE56DD" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Response Option</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5B4E0F" w14:textId="77777777" w:rsidR="00EE56DD" w:rsidRDefault="00EE56DD" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Response (indicate with an “X”)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE56DD" w14:paraId="40FCEE2F" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4770" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD0A947" w14:textId="77777777" w:rsidR="00EE56DD" w:rsidRDefault="00EE56DD" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Header/Sidebar of EHR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12FAF7B1" w14:textId="77777777" w:rsidR="00EE56DD" w:rsidRDefault="00EE56DD" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE56DD" w14:paraId="2C22E9A5" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4770" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="424A5358" w14:textId="77777777" w:rsidR="00EE56DD" w:rsidRDefault="00EE56DD" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Progress Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="386C41BE" w14:textId="77777777" w:rsidR="00EE56DD" w:rsidRDefault="00EE56DD" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE56DD" w14:paraId="7BA99215" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4770" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="526A2DB1" w14:textId="77777777" w:rsidR="00EE56DD" w:rsidRDefault="00EE56DD" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Problem List</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E67B578" w14:textId="77777777" w:rsidR="00EE56DD" w:rsidRDefault="00EE56DD" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE56DD" w14:paraId="3036B802" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4770" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33563980" w14:textId="77777777" w:rsidR="00EE56DD" w:rsidRDefault="00EE56DD" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Care Plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE89F5F" w14:textId="77777777" w:rsidR="00EE56DD" w:rsidRDefault="00EE56DD" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE56DD" w14:paraId="42946021" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4770" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3DFCEB" w14:textId="77777777" w:rsidR="00EE56DD" w:rsidRDefault="00EE56DD" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Other (please describe):______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1C9531" w14:textId="77777777" w:rsidR="00EE56DD" w:rsidRDefault="00EE56DD" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5138980C" w14:textId="77777777" w:rsidR="00EE56DD" w:rsidRDefault="00EE56DD" w:rsidP="005015B7">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A484D9" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="005015B7">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Is a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA162D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>timestamp captured</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for when screening results and if applicable, patient-reported accommodation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>needs,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> are entered into the medical record? </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="MHtableHeader"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1345" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="4140"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004B357E" w14:paraId="6FCBC480" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D895D3C" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Response Option</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79CAAFEB" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Response (indicate with an “X”)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B357E" w14:paraId="67FE5BC6" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="773E65B2" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD05FF7" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B357E" w14:paraId="36D9217A" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24139AFD" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2DB082" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="42E60C47" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="004B357E">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E71DA29" w14:textId="466D1FF6" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="005015B7">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Describe the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F529E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>type of staff who screen patients and document</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> patient responses related to accommodation needs screening in the medical record.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D410C5">
+        <w:t xml:space="preserve"> Indicate all that apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="MHtableHeader"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4855"/>
+        <w:gridCol w:w="2611"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004B357E" w14:paraId="20093D30" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4855" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40CB0C9E" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Response Option</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48AFEC4E" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Response (indicate with an “X”)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B357E" w14:paraId="1C802A26" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4855" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7D0D8B" w14:textId="09D4E154" w:rsidR="004B357E" w:rsidRPr="00025ABF" w:rsidRDefault="00F57B6B" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Primary Care Providers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="617D3C53" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B357E" w14:paraId="75666041" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4855" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDDC027" w14:textId="4C838A44" w:rsidR="004B357E" w:rsidRPr="00025ABF" w:rsidRDefault="00F57B6B" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Nurses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05219BE5" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B357E" w14:paraId="3695D7D2" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4855" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73878310" w14:textId="71816C6C" w:rsidR="004B357E" w:rsidRPr="00025ABF" w:rsidRDefault="00F57B6B" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Care Coordinators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BBFAEB" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B357E" w14:paraId="58CF3CD5" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4855" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8573F3" w14:textId="587D7AC8" w:rsidR="004B357E" w:rsidRPr="00025ABF" w:rsidRDefault="00F57B6B" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Administrative Staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BDF0E3" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B357E" w14:paraId="2DBFA3FE" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4855" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="425CE50D" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Other (please describe): __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00CC03EF" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C031BA5" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="005015B7">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E485C27" w14:textId="5666EAC7" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="005015B7">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Describe the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>types</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15365">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of medical record users who have access</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F529E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC349D">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>current practices</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>view</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the documented accommodation needs</w:t>
+      </w:r>
+      <w:r w:rsidR="008979C1">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D410C5">
+        <w:t>Indicate all that apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="MHtableHeader"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4050"/>
+        <w:gridCol w:w="3591"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004B357E" w14:paraId="11B9AF91" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="689"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0903FFC7" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Response Option</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79782894" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Response (indicate with an “X”)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B357E" w14:paraId="3D85F50E" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B90F7DD" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Clinical teams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="238196E1" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B357E" w14:paraId="7D6C41B5" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5716E038" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Billing staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A49EC9" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B357E" w14:paraId="6FC7F6E4" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D21C1E7" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Patient safety teams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53188C37" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B357E" w14:paraId="10E2C6E4" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65576BA8" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Quality teams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C9FC59" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F57B6B" w14:paraId="11885404" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA98BB3" w14:textId="72F65922" w:rsidR="00F57B6B" w:rsidRDefault="00F57B6B" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Health Plan or ACO/MCO/MBHV Staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="556151B4" w14:textId="77777777" w:rsidR="00F57B6B" w:rsidRDefault="00F57B6B" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B357E" w14:paraId="4D821574" w14:textId="77777777" w:rsidTr="0073052E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="54"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F4C329" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Other (please describe): __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56EFEDC9" w14:textId="77777777" w:rsidR="004B357E" w:rsidRDefault="004B357E" w:rsidP="0073052E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3A48E05F" w14:textId="1EE53D86" w:rsidR="00F57B6B" w:rsidRDefault="00F57B6B" w:rsidP="00F57B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Screening Tool #2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B18037" w14:textId="1124E43B" w:rsidR="008979C1" w:rsidRDefault="00324E96" w:rsidP="0005387D">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...871 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0005387D">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>For each additional screening tool, please complete</w:t>
+      </w:r>
+      <w:r w:rsidR="008979C1">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section 2 by duplicating Questions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005387D">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-</w:t>
+      </w:r>
+      <w:r w:rsidR="0005387D" w:rsidRPr="0005387D">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t>6 above</w:t>
+      </w:r>
+      <w:r w:rsidR="008979C1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Screening Tool #2, #3, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="0005387D" w:rsidRPr="0005387D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As noted above, if multiple screening tools are used across in-network Primary Care Entities (or in-network Primary Care Providers or MBHV Network providers), please complete Questions 1-6 in this section for each additional tool, so that the </w:t>
+      </w:r>
+      <w:r w:rsidR="0005387D" w:rsidRPr="0005387D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>three most commonly used screening tools</w:t>
+      </w:r>
+      <w:r w:rsidR="0005387D" w:rsidRPr="0005387D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., screening tools used at the practices with the</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3FB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> top three</w:t>
+      </w:r>
+      <w:r w:rsidR="0005387D" w:rsidRPr="0005387D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> largest outpatient visit volume</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3FB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0005387D" w:rsidRPr="0005387D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>) are reported.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78ED8A8F" w14:textId="77777777" w:rsidR="002457C2" w:rsidRDefault="002457C2" w:rsidP="00B64C78">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="24907A4D" w14:textId="72F75F02" w:rsidR="008979C1" w:rsidRDefault="008979C1" w:rsidP="008979C1">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Screening Tool #3</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3B84D6A4" w14:textId="45ECEC31" w:rsidR="002F3604" w:rsidRDefault="002F3604" w:rsidP="002F3604">
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> This may include plans to improve current screening practices or establishing new screening practices.</w:t>
+    <w:p w14:paraId="022DB135" w14:textId="12E761C3" w:rsidR="00324E96" w:rsidRPr="0005387D" w:rsidRDefault="00492FAE" w:rsidP="0005387D">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>See instructions above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722B1B9B" w14:textId="77777777" w:rsidR="002F3604" w:rsidRDefault="002F3604" w:rsidP="002F3604">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0E5F3E68" w14:textId="6C89EBF3" w:rsidR="007235C5" w:rsidRPr="007235C5" w:rsidRDefault="007235C5" w:rsidP="00113E38">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007235C5">
+        <w:t xml:space="preserve">Section 3: </w:t>
+      </w:r>
+      <w:r w:rsidR="0091084A">
+        <w:t>Additiona</w:t>
+      </w:r>
+      <w:r w:rsidR="00150DCF">
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r w:rsidR="0091084A">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6946">
+        <w:t xml:space="preserve">ontext and </w:t>
+      </w:r>
+      <w:r w:rsidR="00150DCF">
+        <w:t>Insights (Optional)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="01D8245D" w14:textId="6B4F68AA" w:rsidR="00D45B57" w:rsidRDefault="00D45B57" w:rsidP="002F3604">
-[...16 lines deleted...]
-        <w:t>Response:</w:t>
+    <w:p w14:paraId="6329CA07" w14:textId="22DD6CA2" w:rsidR="004B09F0" w:rsidRDefault="004B09F0" w:rsidP="00D81DDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304D33">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please provide any additional context, clarifications, or narrative you believe would </w:t>
+      </w:r>
+      <w:r w:rsidR="007235C5" w:rsidRPr="00304D33">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>clarify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304D33">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your organization’s approach to identifying and documenting disability accommodation needs. This may include challenges encountered, innovative practices,</w:t>
+      </w:r>
+      <w:r w:rsidR="00595EC4">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304D33">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> planned improvements</w:t>
+      </w:r>
+      <w:r w:rsidR="00492FAE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. (250-word limit)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444E6403" w14:textId="77777777" w:rsidR="0009513C" w:rsidRDefault="0009513C" w:rsidP="002F3604">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="12922513" w14:textId="70B9117E" w:rsidR="00961CFD" w:rsidRPr="00304D33" w:rsidRDefault="00961CFD" w:rsidP="00D81DDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043724C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Response</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5EE6CCC6" w14:textId="549561B7" w:rsidR="00AB15FA" w:rsidRDefault="002F3604" w:rsidP="0009513C">
-[...988 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="00961CFD" w:rsidRPr="00304D33" w:rsidSect="00A14BF0">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1620" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="351" w:footer="547" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A25A119" w14:textId="77777777" w:rsidR="009F3A49" w:rsidRDefault="009F3A49" w:rsidP="002D2D88">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2997A025" w14:textId="77777777" w:rsidR="00BE4BC1" w:rsidRDefault="00BE4BC1" w:rsidP="00240F61">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17ADF3B3" w14:textId="77777777" w:rsidR="009F3A49" w:rsidRDefault="009F3A49" w:rsidP="002D2D88">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1FDAC76A" w14:textId="77777777" w:rsidR="00BE4BC1" w:rsidRDefault="00BE4BC1" w:rsidP="00240F61">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2829963A" w14:textId="77777777" w:rsidR="009F3A49" w:rsidRDefault="009F3A49">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="37212A27" w14:textId="77777777" w:rsidR="00BE4BC1" w:rsidRDefault="00BE4BC1">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...21 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...50 lines deleted...]
-  <w:p w14:paraId="4551D938" w14:textId="6552B65B" w:rsidR="7CA62AFA" w:rsidRDefault="7CA62AFA" w:rsidP="003E3A52">
+  <w:p w14:paraId="2107D10A" w14:textId="59D6DD1C" w:rsidR="00240F61" w:rsidRPr="003F61F7" w:rsidRDefault="00240F61" w:rsidP="00240F61">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="2137142395"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="43BD87DB" w14:textId="601E10E7" w:rsidR="00835064" w:rsidRDefault="00C40067" w:rsidP="009E0327">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:ind w:left="-1080" w:right="-1080"/>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <mc:AlternateContent>
+            <mc:Choice Requires="wpg">
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="256EEA3C" wp14:editId="13633612">
+                  <wp:extent cx="7772400" cy="182880"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Group 237698529">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                      <wpg:wgp>
+                        <wpg:cNvGrpSpPr>
+                          <a:grpSpLocks/>
+                        </wpg:cNvGrpSpPr>
+                        <wpg:grpSpPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="7772400" cy="182880"/>
+                            <a:chOff x="0" y="0"/>
+                            <a:chExt cx="114005" cy="4364"/>
+                          </a:xfrm>
+                        </wpg:grpSpPr>
+                        <wps:wsp>
+                          <wps:cNvPr id="2" name="TitleTopPlaceholder"/>
+                          <wps:cNvSpPr>
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="ltGray">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="20115" cy="4364"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:schemeClr val="accent4">
+                                <a:lumMod val="100000"/>
+                                <a:lumOff val="0"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a14:hiddenLine>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="93296" tIns="46649" rIns="93296" bIns="46649" anchor="ctr" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="3" name="TitleTopPlaceholder"/>
+                          <wps:cNvSpPr>
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="ltGray">
+                            <a:xfrm>
+                              <a:off x="20114" y="0"/>
+                              <a:ext cx="33526" cy="4364"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:schemeClr val="accent1">
+                                <a:lumMod val="60000"/>
+                                <a:lumOff val="40000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a14:hiddenLine>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="93296" tIns="46649" rIns="93296" bIns="46649" anchor="ctr" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="4" name="TitleTopPlaceholder"/>
+                          <wps:cNvSpPr>
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="ltGray">
+                            <a:xfrm>
+                              <a:off x="53639" y="0"/>
+                              <a:ext cx="6707" cy="4364"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:schemeClr val="accent1">
+                                <a:lumMod val="100000"/>
+                                <a:lumOff val="0"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a14:hiddenLine>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="93296" tIns="46649" rIns="93296" bIns="46649" anchor="ctr" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="5" name="TitleTopPlaceholder"/>
+                          <wps:cNvSpPr>
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="ltGray">
+                            <a:xfrm>
+                              <a:off x="60346" y="0"/>
+                              <a:ext cx="53659" cy="4364"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:schemeClr val="accent2">
+                                <a:lumMod val="100000"/>
+                                <a:lumOff val="0"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a14:hiddenLine>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="93296" tIns="46649" rIns="93296" bIns="46649" anchor="ctr" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </wpg:wgp>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </mc:Choice>
+            <mc:Fallback>
+              <w:pict>
+                <v:group w14:anchorId="4A68845E" id="Group 237698529" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:612pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="114005,4364" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCReZNE7AIAAAQNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV1tP2zAUfp+0/2D5feTatESkCMGoJrEN&#10;CfYDXMe5aI4d2W7T7tfv2C6lECZtTGM8kIcovh2f833fOXZOTjcdR2umdCtFgaOjECMmqCxbURf4&#10;2+3lhxlG2hBREi4FK/CWaXw6f//uZOhzFstG8pIpBEaEzoe+wI0xfR4EmjasI/pI9kzAYCVVRww0&#10;VR2UigxgveNBHIZZMEhV9kpSpjX0XvhBPHf2q4pR87WqNDOIFxh8M+6t3Htp38H8hOS1In3T0p0b&#10;5BledKQVsOne1AUxBK1UOzLVtVRJLStzRGUXyKpqKXMxQDRR+CiahZKr3sVS50Pd72ECaB/h9Gyz&#10;9Mt6ofqb/lp57+HzStLvGnAJhr7OD8dtu/aT0XL4LEvgk6yMdIFvKtVZExAS2jh8t3t82cYgCp3T&#10;6TROQ6CBwlg0i2ezHQG0AZZGy2jzcbcwimDZxK9Lkyy1tAUk93s6P3d+Wd5BSPoeK/13WN00pGeO&#10;Am2xuFaoLQscYyRIB+HftoazW9lfc0KZF7P1zToBs+9g1R5TJOR5Q0TNzpSSQ8NICc5FLpYHC2xD&#10;AyN7kLlZKLL9bZhBSdGvwCJ5r7RZMNkh+1FgBSniLJP1lTYe17splk8teVtetpy7hk1Lds4VWhNI&#10;KEIpEyZ1y/mqA0X4/ii0j88t6LfcuvmuC3hz2W3NOBYf7MCF3UdIu6N3xvYAxR4SD+1SlluAR0mf&#10;zlB+4KOR6gdGA6RygQXUGoz4JwEAHyfxcQaZ7xpplqXHGKnDkeXhCBEUDBWYGoWRb5wbXy9WvWrr&#10;BnaKXMBCnoH2q9ZhZv3zXu2cBQm+kBaT16JFK7sUo3HaJ8kkBgZs0o+S9x/o0dNzqMfsaTlCTfEq&#10;fZPkwZH7R0fJ0+URVPA6yuMkyRJI97Eks2k4/Z+KfKuQ9pB+oQoJZ+HrkGMWJikUwrEcQacT0OlL&#10;Vcj47cR2N4rxie3uknDVdheT3W+Bvcsftt0Jf//zMv8JAAD//wMAUEsDBBQABgAIAAAAIQAnu0EE&#10;3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvBf/DMoK3dpNYJcRsSinaUxFsBfE2&#10;zU6T0OxsyG6T9N+79aKXB483vPdNvppMKwbqXWNZQbyIQBCXVjdcKfg8vM1TEM4ja2wtk4IrOVgV&#10;d7McM21H/qBh7ysRSthlqKD2vsukdGVNBt3CdsQhO9neoA+2r6TucQzlppVJFD1Lgw2HhRo72tRU&#10;nvcXo2A74rh+jF+H3fm0uX4fnt6/djEp9XA/rV9AeJr83zHc8AM6FIHpaC+snWgVhEf8r96yJFkG&#10;f1SQpCnIIpf/6YsfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJF5k0TsAgAABA0AAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACe7QQTcAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAARgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABPBgAAAAA=&#10;">
+                  <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1027" style="position:absolute;width:20115;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZvJ6LwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGLaKqIu3SNooLgRda6i+dH82y7Ni8liVr//UYQPA4z8w0zX7amFjdyvrKsYDxKQBDn&#10;VldcKPj92Q4/QfiArLG2TAoe5GG56HbmmGp754xux1CICGGfooIyhCaV0uclGfQj2xBH72ydwRCl&#10;K6R2eI9wU8tJksykwYrjQokNbUrKL8erUaD3NP371tU5S04OBx7XB/+RKdXvtasvEIHa8A6/2jut&#10;YALPK/EGyMU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANm8novBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#f6c51b [3207]" stroked="f">
+                    <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
+                  </v:rect>
+                  <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1028" style="position:absolute;left:20114;width:33526;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAgbJNZwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmtaCSDWKCOJeFNSF9fhsnm2xeSlNtPXfG0HwOMzMN8x82ZlKPKhxpWUF8SgCQZxZ&#10;XXKu4O+0GU5BOI+ssbJMCp7kYLno9+aYatvygR5Hn4sAYZeigsL7OpXSZQUZdCNbEwfvahuDPsgm&#10;l7rBNsBNJcdRNJEGSw4LBda0Lii7He9Gwbbdy/NhvI4vUbLb33eT5Bnn/0r9DLrVDISnzn/Dn/av&#10;VpDA+0q4AXLxAgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACBsk1nBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#489ae5 [1940]" stroked="f">
+                    <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
+                  </v:rect>
+                  <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1029" style="position:absolute;left:53639;width:6707;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChKf2nwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGLrOmqSOkaRRQX8WYV9vpo3jalzUtpstr990YQPA4z8w2z2vS2ETfqfOVYwec0AUFc&#10;OF1xqeB6OXykIHxA1tg4JgX/5GGzHg5WmGl35zPd8lCKCGGfoQITQptJ6QtDFv3UtcTR+3WdxRBl&#10;V0rd4T3CbSNnSbKUFiuOCwZb2hkq6vzPKpjvJj/7VNemLko22+/TdXlKa6XGo377BSJQH97hV/uo&#10;FSzgeSXeALl+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKEp/afBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#14558f [3204]" stroked="f">
+                    <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
+                  </v:rect>
+                  <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1030" style="position:absolute;left:60346;width:53659;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCikF/YwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq91ayCWrZGEUHowl7U0vPbzXOzmLwsSarbf2+EQo/DzHzDrDajs+JKIfaeFUwnBQji&#10;1uueOwVfp/3bO4iYkDVaz6TglyJs1s9PKyy1v/GBrsfUiQzhWKICk9JQShlbQw7jxA/E2Tv74DBl&#10;GTqpA94y3Fk5K4qFdNhzXjA40M5Qezn+OAVV46p5VdPe2qUZU/0dGqobpV5fxu0HiERj+g//tT+1&#10;gjk8ruQbINd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKKQX9jBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#388557 [3205]" stroked="f">
+                    <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
+                  </v:rect>
+                  <w10:anchorlock/>
+                </v:group>
+              </w:pict>
+            </mc:Fallback>
+          </mc:AlternateContent>
+        </w:r>
+      </w:p>
+      <w:p w14:paraId="30078F27" w14:textId="2BAC493F" w:rsidR="00240F61" w:rsidRDefault="00173EBC" w:rsidP="00005B75">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:tabs>
+            <w:tab w:val="clear" w:pos="4680"/>
+            <w:tab w:val="right" w:pos="9630"/>
+          </w:tabs>
+          <w:spacing w:after="0"/>
+          <w:jc w:val="left"/>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:t>ACO, MCO, MBHV</w:t>
+        </w:r>
+        <w:r w:rsidR="00E0707E">
+          <w:t xml:space="preserve"> QEIP</w:t>
+        </w:r>
+        <w:r w:rsidR="006E1992">
+          <w:t xml:space="preserve">: </w:t>
+        </w:r>
+        <w:r>
+          <w:t xml:space="preserve">PY3 </w:t>
+        </w:r>
+        <w:r w:rsidR="00D811AE" w:rsidRPr="00D811AE">
+          <w:t xml:space="preserve">Disability </w:t>
+        </w:r>
+        <w:r>
+          <w:t>Accommodation Needs Report</w:t>
+        </w:r>
+        <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r>
+          <w:t xml:space="preserve">Due </w:t>
+        </w:r>
+        <w:r w:rsidR="00064C36">
+          <w:t>March 31</w:t>
+        </w:r>
+        <w:r>
+          <w:t xml:space="preserve">, </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r>
+          <w:t>202</w:t>
+        </w:r>
+        <w:r w:rsidR="00064C36">
+          <w:t>6</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidR="00005B75">
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00240F61">
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00240F61">
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3950BD1F" w14:textId="77777777" w:rsidR="009F3A49" w:rsidRDefault="009F3A49" w:rsidP="002D2D88">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="70902654" w14:textId="77777777" w:rsidR="00BE4BC1" w:rsidRDefault="00BE4BC1" w:rsidP="00240F61">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29A32E91" w14:textId="77777777" w:rsidR="009F3A49" w:rsidRDefault="009F3A49" w:rsidP="002D2D88">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6275EC52" w14:textId="77777777" w:rsidR="00BE4BC1" w:rsidRDefault="00BE4BC1" w:rsidP="00240F61">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="105C6E11" w14:textId="77777777" w:rsidR="009F3A49" w:rsidRDefault="009F3A49">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="21170BFB" w14:textId="77777777" w:rsidR="00BE4BC1" w:rsidRDefault="00BE4BC1">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57530539" w14:textId="6E248D13" w:rsidR="002D2D88" w:rsidRPr="007C5AB4" w:rsidRDefault="00584739" w:rsidP="002D2D88">
-[...174 lines deleted...]
-  <w:p w14:paraId="15D771B8" w14:textId="77777777" w:rsidR="002D2D88" w:rsidRDefault="002D2D88">
+  <w:p w14:paraId="1BBA13DE" w14:textId="6A1FF22C" w:rsidR="00240F61" w:rsidRDefault="00240F61" w:rsidP="00132EE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:ind w:right="-450"/>
+      <w:jc w:val="right"/>
     </w:pPr>
+    <w:r w:rsidRPr="00240F61">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CA84DBB"/>
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04090019"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD225726"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03435FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="77686DC6"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="B05C2F8E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E94025B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B8A0160"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -3600,180 +6287,981 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="299D24CD"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FF26C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EFD2FEF4"/>
+    <w:tmpl w:val="6CB601BC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="201F74C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E484472"/>
+    <w:lvl w:ilvl="0" w:tplc="3DE849BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="246D155F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B27EFAEC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33784C0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6D01542"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="396B7E0B"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45465150"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DE10CFCA"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="91143E8E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C3B2833"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB302B72"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="505466DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55FC106C"/>
+    <w:lvl w:ilvl="0" w:tplc="A5AAD738">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="541A31A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E682EEC"/>
+    <w:lvl w:ilvl="0" w:tplc="0268972E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="555E3F15"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15F6C9C4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="577C02D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9F40F06"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EA366A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2954CB84"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -3826,460 +7314,2052 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EA579A2"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E532C2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BB287A88"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="8864D1D2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="685138045">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70E53FE5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F2F0AC9C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71005609"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FC46D06"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71670427"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="B27A9D5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AA3E9AFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AD201E1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C6F09340">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A106CA00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F202C5B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="026C5F34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D0D4D7A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7FD22C62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76944C46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B27EFAEC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="785A7366"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E918C14E"/>
+    <w:lvl w:ilvl="0" w:tplc="F9E46868">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79877D46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6CB601BC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EDB63F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E9D648F6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F564D5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9F40F06"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1559783189">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1279026860">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1625848529">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="101729215">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="452985753">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="407307695">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1597253625">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1182932387">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1515455133">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="499809990">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1128818273">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1408457815">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1533494201">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="265891810">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="712461963">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="496922652">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="447240119">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="849107274">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="38676030">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="827358202">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1838106118">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="372387721">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1258515341">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="198444327">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1997610597">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="935138987">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1064330056">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1361516349">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1099057756">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1799955336">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1133594868">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1862551239">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1192105364">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="60255476">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="474614359">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="436800352">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="36" w16cid:durableId="1924610500">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="159928319">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="37" w16cid:durableId="42825801">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003B1B74"/>
-[...228 lines deleted...]
-    <w:rsid w:val="7FE69E2A"/>
+    <w:rsidRoot w:val="00E935AB"/>
+    <w:rsid w:val="00001B9A"/>
+    <w:rsid w:val="0000301B"/>
+    <w:rsid w:val="0000449F"/>
+    <w:rsid w:val="00005B75"/>
+    <w:rsid w:val="00014750"/>
+    <w:rsid w:val="0002242E"/>
+    <w:rsid w:val="00023E3F"/>
+    <w:rsid w:val="00023F63"/>
+    <w:rsid w:val="000273B0"/>
+    <w:rsid w:val="00037C44"/>
+    <w:rsid w:val="0004008C"/>
+    <w:rsid w:val="00041679"/>
+    <w:rsid w:val="0004303D"/>
+    <w:rsid w:val="0005387D"/>
+    <w:rsid w:val="000539B6"/>
+    <w:rsid w:val="00055075"/>
+    <w:rsid w:val="0005626E"/>
+    <w:rsid w:val="00064C36"/>
+    <w:rsid w:val="00065E87"/>
+    <w:rsid w:val="000758BE"/>
+    <w:rsid w:val="00077A0B"/>
+    <w:rsid w:val="00082B0C"/>
+    <w:rsid w:val="000830DB"/>
+    <w:rsid w:val="00083865"/>
+    <w:rsid w:val="00083D8E"/>
+    <w:rsid w:val="00087468"/>
+    <w:rsid w:val="000936B7"/>
+    <w:rsid w:val="000938CF"/>
+    <w:rsid w:val="000941E8"/>
+    <w:rsid w:val="000A4DC1"/>
+    <w:rsid w:val="000A616A"/>
+    <w:rsid w:val="000A7BE9"/>
+    <w:rsid w:val="000B04D0"/>
+    <w:rsid w:val="000B2533"/>
+    <w:rsid w:val="000C0A83"/>
+    <w:rsid w:val="000C224B"/>
+    <w:rsid w:val="000C2884"/>
+    <w:rsid w:val="000C4A30"/>
+    <w:rsid w:val="000C652D"/>
+    <w:rsid w:val="000C6A20"/>
+    <w:rsid w:val="000C739A"/>
+    <w:rsid w:val="000C7E0E"/>
+    <w:rsid w:val="000D0BC6"/>
+    <w:rsid w:val="000D1834"/>
+    <w:rsid w:val="000D72BA"/>
+    <w:rsid w:val="000E5F03"/>
+    <w:rsid w:val="000F3F75"/>
+    <w:rsid w:val="000F451E"/>
+    <w:rsid w:val="00113E38"/>
+    <w:rsid w:val="00114DDA"/>
+    <w:rsid w:val="00121A0D"/>
+    <w:rsid w:val="00125D9C"/>
+    <w:rsid w:val="00132330"/>
+    <w:rsid w:val="00132EE9"/>
+    <w:rsid w:val="0014208E"/>
+    <w:rsid w:val="00150DCF"/>
+    <w:rsid w:val="001621CD"/>
+    <w:rsid w:val="001710C8"/>
+    <w:rsid w:val="00173196"/>
+    <w:rsid w:val="00173EBC"/>
+    <w:rsid w:val="00175805"/>
+    <w:rsid w:val="00182A76"/>
+    <w:rsid w:val="001879BD"/>
+    <w:rsid w:val="00192E74"/>
+    <w:rsid w:val="00192ED8"/>
+    <w:rsid w:val="0019437A"/>
+    <w:rsid w:val="00194F90"/>
+    <w:rsid w:val="00197BC1"/>
+    <w:rsid w:val="001B4969"/>
+    <w:rsid w:val="001C22A3"/>
+    <w:rsid w:val="001C7863"/>
+    <w:rsid w:val="001D0DC7"/>
+    <w:rsid w:val="001D17F8"/>
+    <w:rsid w:val="001D54CD"/>
+    <w:rsid w:val="001E2439"/>
+    <w:rsid w:val="001E2AB2"/>
+    <w:rsid w:val="001E3D66"/>
+    <w:rsid w:val="001E52D5"/>
+    <w:rsid w:val="001E709E"/>
+    <w:rsid w:val="001F4C32"/>
+    <w:rsid w:val="001F7654"/>
+    <w:rsid w:val="00200EBB"/>
+    <w:rsid w:val="00217499"/>
+    <w:rsid w:val="002210CB"/>
+    <w:rsid w:val="002238A4"/>
+    <w:rsid w:val="00223C94"/>
+    <w:rsid w:val="0022643B"/>
+    <w:rsid w:val="00230259"/>
+    <w:rsid w:val="00230490"/>
+    <w:rsid w:val="00234457"/>
+    <w:rsid w:val="002354FC"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rsid w:val="00243B24"/>
+    <w:rsid w:val="002452FF"/>
+    <w:rsid w:val="00245BE9"/>
+    <w:rsid w:val="00255FF0"/>
+    <w:rsid w:val="00264D5F"/>
+    <w:rsid w:val="002673E3"/>
+    <w:rsid w:val="00275B59"/>
+    <w:rsid w:val="00276ABF"/>
+    <w:rsid w:val="0028051C"/>
+    <w:rsid w:val="0028225F"/>
+    <w:rsid w:val="00283E9E"/>
+    <w:rsid w:val="002920F8"/>
+    <w:rsid w:val="002938A1"/>
+    <w:rsid w:val="0029510B"/>
+    <w:rsid w:val="002A23CA"/>
+    <w:rsid w:val="002B0D38"/>
+    <w:rsid w:val="002B26E8"/>
+    <w:rsid w:val="002C1344"/>
+    <w:rsid w:val="002C560E"/>
+    <w:rsid w:val="002E4082"/>
+    <w:rsid w:val="002E7C69"/>
+    <w:rsid w:val="002F0C92"/>
+    <w:rsid w:val="002F3029"/>
+    <w:rsid w:val="002F39C8"/>
+    <w:rsid w:val="002F3DFB"/>
+    <w:rsid w:val="00302123"/>
+    <w:rsid w:val="00304D33"/>
+    <w:rsid w:val="00306C88"/>
+    <w:rsid w:val="0031136F"/>
+    <w:rsid w:val="00315C9A"/>
+    <w:rsid w:val="003167AA"/>
+    <w:rsid w:val="0031681A"/>
+    <w:rsid w:val="00324E96"/>
+    <w:rsid w:val="003300FC"/>
+    <w:rsid w:val="00335B2E"/>
+    <w:rsid w:val="0034245C"/>
+    <w:rsid w:val="00342522"/>
+    <w:rsid w:val="0034318B"/>
+    <w:rsid w:val="003451D9"/>
+    <w:rsid w:val="003535DA"/>
+    <w:rsid w:val="00356223"/>
+    <w:rsid w:val="00357713"/>
+    <w:rsid w:val="00357DF1"/>
+    <w:rsid w:val="003607F2"/>
+    <w:rsid w:val="0036122F"/>
+    <w:rsid w:val="00367A36"/>
+    <w:rsid w:val="00367FD9"/>
+    <w:rsid w:val="003734C9"/>
+    <w:rsid w:val="003823AE"/>
+    <w:rsid w:val="00387C80"/>
+    <w:rsid w:val="00391EE0"/>
+    <w:rsid w:val="0039409B"/>
+    <w:rsid w:val="00394B72"/>
+    <w:rsid w:val="00396699"/>
+    <w:rsid w:val="00396855"/>
+    <w:rsid w:val="00397CAB"/>
+    <w:rsid w:val="003A57DB"/>
+    <w:rsid w:val="003B0814"/>
+    <w:rsid w:val="003B0D5F"/>
+    <w:rsid w:val="003B5051"/>
+    <w:rsid w:val="003C5285"/>
+    <w:rsid w:val="003C5960"/>
+    <w:rsid w:val="003D5A93"/>
+    <w:rsid w:val="003D6946"/>
+    <w:rsid w:val="003E2151"/>
+    <w:rsid w:val="003E76E3"/>
+    <w:rsid w:val="0040477D"/>
+    <w:rsid w:val="00404974"/>
+    <w:rsid w:val="00422FB1"/>
+    <w:rsid w:val="00432301"/>
+    <w:rsid w:val="004326FA"/>
+    <w:rsid w:val="0043283E"/>
+    <w:rsid w:val="00433E1D"/>
+    <w:rsid w:val="00434EE3"/>
+    <w:rsid w:val="00436A09"/>
+    <w:rsid w:val="0043724C"/>
+    <w:rsid w:val="00441F65"/>
+    <w:rsid w:val="0045508F"/>
+    <w:rsid w:val="004610BB"/>
+    <w:rsid w:val="00463606"/>
+    <w:rsid w:val="0046481A"/>
+    <w:rsid w:val="00464D43"/>
+    <w:rsid w:val="00471783"/>
+    <w:rsid w:val="00471C29"/>
+    <w:rsid w:val="00472E33"/>
+    <w:rsid w:val="00473F17"/>
+    <w:rsid w:val="00474D5B"/>
+    <w:rsid w:val="004825B3"/>
+    <w:rsid w:val="00482B63"/>
+    <w:rsid w:val="00492FAE"/>
+    <w:rsid w:val="00493952"/>
+    <w:rsid w:val="0049411F"/>
+    <w:rsid w:val="00495544"/>
+    <w:rsid w:val="00495AD5"/>
+    <w:rsid w:val="004A519C"/>
+    <w:rsid w:val="004B09F0"/>
+    <w:rsid w:val="004B16DD"/>
+    <w:rsid w:val="004B357E"/>
+    <w:rsid w:val="004B5EDB"/>
+    <w:rsid w:val="004B68A4"/>
+    <w:rsid w:val="004C2A13"/>
+    <w:rsid w:val="004C5AFA"/>
+    <w:rsid w:val="004D11B7"/>
+    <w:rsid w:val="004D268D"/>
+    <w:rsid w:val="004D458E"/>
+    <w:rsid w:val="004E0267"/>
+    <w:rsid w:val="004F0CEC"/>
+    <w:rsid w:val="004F3A09"/>
+    <w:rsid w:val="004F6065"/>
+    <w:rsid w:val="005015B7"/>
+    <w:rsid w:val="005028C4"/>
+    <w:rsid w:val="00503F66"/>
+    <w:rsid w:val="005068F6"/>
+    <w:rsid w:val="00514B6B"/>
+    <w:rsid w:val="00530CCA"/>
+    <w:rsid w:val="0053160E"/>
+    <w:rsid w:val="00533A21"/>
+    <w:rsid w:val="00534366"/>
+    <w:rsid w:val="0053749F"/>
+    <w:rsid w:val="0054140E"/>
+    <w:rsid w:val="00543DB6"/>
+    <w:rsid w:val="0054467F"/>
+    <w:rsid w:val="00546BD2"/>
+    <w:rsid w:val="0055010F"/>
+    <w:rsid w:val="005501B7"/>
+    <w:rsid w:val="00550961"/>
+    <w:rsid w:val="0057472F"/>
+    <w:rsid w:val="005908E6"/>
+    <w:rsid w:val="00592E0F"/>
+    <w:rsid w:val="00593147"/>
+    <w:rsid w:val="00595EC4"/>
+    <w:rsid w:val="005A1B69"/>
+    <w:rsid w:val="005A2607"/>
+    <w:rsid w:val="005A3E0D"/>
+    <w:rsid w:val="005A428C"/>
+    <w:rsid w:val="005A6F76"/>
+    <w:rsid w:val="005A7714"/>
+    <w:rsid w:val="005A7A52"/>
+    <w:rsid w:val="005B3C3A"/>
+    <w:rsid w:val="005B4CF5"/>
+    <w:rsid w:val="005C17DE"/>
+    <w:rsid w:val="005C52D5"/>
+    <w:rsid w:val="005C60C6"/>
+    <w:rsid w:val="005E48D4"/>
+    <w:rsid w:val="005E6BDE"/>
+    <w:rsid w:val="005E7C21"/>
+    <w:rsid w:val="005F2232"/>
+    <w:rsid w:val="005F51BE"/>
+    <w:rsid w:val="00602450"/>
+    <w:rsid w:val="00610476"/>
+    <w:rsid w:val="00610905"/>
+    <w:rsid w:val="0061118A"/>
+    <w:rsid w:val="00611E97"/>
+    <w:rsid w:val="0061250A"/>
+    <w:rsid w:val="0061435F"/>
+    <w:rsid w:val="00616871"/>
+    <w:rsid w:val="00620F39"/>
+    <w:rsid w:val="00622950"/>
+    <w:rsid w:val="00625D21"/>
+    <w:rsid w:val="0063410C"/>
+    <w:rsid w:val="006446F2"/>
+    <w:rsid w:val="00655F3F"/>
+    <w:rsid w:val="0065620B"/>
+    <w:rsid w:val="00657706"/>
+    <w:rsid w:val="00662947"/>
+    <w:rsid w:val="006633DB"/>
+    <w:rsid w:val="0066547E"/>
+    <w:rsid w:val="0067303B"/>
+    <w:rsid w:val="006738C7"/>
+    <w:rsid w:val="00675682"/>
+    <w:rsid w:val="00676574"/>
+    <w:rsid w:val="00682BB7"/>
+    <w:rsid w:val="00686395"/>
+    <w:rsid w:val="006869B1"/>
+    <w:rsid w:val="00693B4F"/>
+    <w:rsid w:val="0069473F"/>
+    <w:rsid w:val="006A017D"/>
+    <w:rsid w:val="006A6A5A"/>
+    <w:rsid w:val="006B42E4"/>
+    <w:rsid w:val="006B6C62"/>
+    <w:rsid w:val="006B7752"/>
+    <w:rsid w:val="006C09BD"/>
+    <w:rsid w:val="006C43F7"/>
+    <w:rsid w:val="006C7185"/>
+    <w:rsid w:val="006D4E15"/>
+    <w:rsid w:val="006E1992"/>
+    <w:rsid w:val="006E512C"/>
+    <w:rsid w:val="006E5C17"/>
+    <w:rsid w:val="006F3010"/>
+    <w:rsid w:val="007000FC"/>
+    <w:rsid w:val="007073E3"/>
+    <w:rsid w:val="0071153A"/>
+    <w:rsid w:val="00716F99"/>
+    <w:rsid w:val="0072131A"/>
+    <w:rsid w:val="007235C5"/>
+    <w:rsid w:val="00727C6B"/>
+    <w:rsid w:val="00734F47"/>
+    <w:rsid w:val="00742ACC"/>
+    <w:rsid w:val="00746BCD"/>
+    <w:rsid w:val="00755B62"/>
+    <w:rsid w:val="00755C75"/>
+    <w:rsid w:val="00757633"/>
+    <w:rsid w:val="00757740"/>
+    <w:rsid w:val="00761328"/>
+    <w:rsid w:val="00762856"/>
+    <w:rsid w:val="00773295"/>
+    <w:rsid w:val="00773380"/>
+    <w:rsid w:val="0077691A"/>
+    <w:rsid w:val="007773D8"/>
+    <w:rsid w:val="00781C15"/>
+    <w:rsid w:val="007868D3"/>
+    <w:rsid w:val="007919C9"/>
+    <w:rsid w:val="00796915"/>
+    <w:rsid w:val="007A1754"/>
+    <w:rsid w:val="007A3833"/>
+    <w:rsid w:val="007B47C1"/>
+    <w:rsid w:val="007B4C32"/>
+    <w:rsid w:val="007B5995"/>
+    <w:rsid w:val="007C4F14"/>
+    <w:rsid w:val="007D6522"/>
+    <w:rsid w:val="007D65C4"/>
+    <w:rsid w:val="007D7529"/>
+    <w:rsid w:val="007E06B3"/>
+    <w:rsid w:val="007F3663"/>
+    <w:rsid w:val="007F72D6"/>
+    <w:rsid w:val="008016AD"/>
+    <w:rsid w:val="008044A1"/>
+    <w:rsid w:val="00805F14"/>
+    <w:rsid w:val="00807E65"/>
+    <w:rsid w:val="00811E5F"/>
+    <w:rsid w:val="00811F12"/>
+    <w:rsid w:val="00814D63"/>
+    <w:rsid w:val="008161F6"/>
+    <w:rsid w:val="00816DC1"/>
+    <w:rsid w:val="008207A6"/>
+    <w:rsid w:val="00821ACD"/>
+    <w:rsid w:val="00823383"/>
+    <w:rsid w:val="00835064"/>
+    <w:rsid w:val="00836C7F"/>
+    <w:rsid w:val="00840EC7"/>
+    <w:rsid w:val="0084106E"/>
+    <w:rsid w:val="0084109A"/>
+    <w:rsid w:val="00843307"/>
+    <w:rsid w:val="0084597C"/>
+    <w:rsid w:val="00855920"/>
+    <w:rsid w:val="00861C67"/>
+    <w:rsid w:val="00864964"/>
+    <w:rsid w:val="0087268F"/>
+    <w:rsid w:val="008734A7"/>
+    <w:rsid w:val="008764C3"/>
+    <w:rsid w:val="00876745"/>
+    <w:rsid w:val="0087678F"/>
+    <w:rsid w:val="00881308"/>
+    <w:rsid w:val="008914E2"/>
+    <w:rsid w:val="0089176C"/>
+    <w:rsid w:val="008927CC"/>
+    <w:rsid w:val="008979C1"/>
+    <w:rsid w:val="008A3304"/>
+    <w:rsid w:val="008A3601"/>
+    <w:rsid w:val="008B459B"/>
+    <w:rsid w:val="008B4989"/>
+    <w:rsid w:val="008C334C"/>
+    <w:rsid w:val="008D1DB3"/>
+    <w:rsid w:val="008D2F11"/>
+    <w:rsid w:val="008E1C86"/>
+    <w:rsid w:val="008E4F44"/>
+    <w:rsid w:val="008F0BD7"/>
+    <w:rsid w:val="008F5EE6"/>
+    <w:rsid w:val="008F7A34"/>
+    <w:rsid w:val="00900FDF"/>
+    <w:rsid w:val="00901F61"/>
+    <w:rsid w:val="00907A87"/>
+    <w:rsid w:val="00907B9C"/>
+    <w:rsid w:val="0091084A"/>
+    <w:rsid w:val="00916DE4"/>
+    <w:rsid w:val="00925DF8"/>
+    <w:rsid w:val="00926131"/>
+    <w:rsid w:val="00932A7C"/>
+    <w:rsid w:val="00934215"/>
+    <w:rsid w:val="00935325"/>
+    <w:rsid w:val="009354E3"/>
+    <w:rsid w:val="009372D5"/>
+    <w:rsid w:val="00946229"/>
+    <w:rsid w:val="00946716"/>
+    <w:rsid w:val="00950FAC"/>
+    <w:rsid w:val="00956D8C"/>
+    <w:rsid w:val="00961CFD"/>
+    <w:rsid w:val="0096469B"/>
+    <w:rsid w:val="00971DF2"/>
+    <w:rsid w:val="00974E07"/>
+    <w:rsid w:val="00980067"/>
+    <w:rsid w:val="0098147D"/>
+    <w:rsid w:val="009841FB"/>
+    <w:rsid w:val="00991759"/>
+    <w:rsid w:val="00991B26"/>
+    <w:rsid w:val="00991C2D"/>
+    <w:rsid w:val="009936E7"/>
+    <w:rsid w:val="00995D9F"/>
+    <w:rsid w:val="009A0B86"/>
+    <w:rsid w:val="009A1464"/>
+    <w:rsid w:val="009A246F"/>
+    <w:rsid w:val="009B04CB"/>
+    <w:rsid w:val="009B4F17"/>
+    <w:rsid w:val="009B744D"/>
+    <w:rsid w:val="009B7BF7"/>
+    <w:rsid w:val="009C2E6E"/>
+    <w:rsid w:val="009C43F8"/>
+    <w:rsid w:val="009C5CFF"/>
+    <w:rsid w:val="009D2CEB"/>
+    <w:rsid w:val="009D3A5F"/>
+    <w:rsid w:val="009D6A3B"/>
+    <w:rsid w:val="009E0327"/>
+    <w:rsid w:val="009E3E82"/>
+    <w:rsid w:val="009F1121"/>
+    <w:rsid w:val="009F30B8"/>
+    <w:rsid w:val="009F3FB8"/>
+    <w:rsid w:val="009F468A"/>
+    <w:rsid w:val="009F6095"/>
+    <w:rsid w:val="009F7D4D"/>
+    <w:rsid w:val="00A00DED"/>
+    <w:rsid w:val="00A014B0"/>
+    <w:rsid w:val="00A02C79"/>
+    <w:rsid w:val="00A02E38"/>
+    <w:rsid w:val="00A07199"/>
+    <w:rsid w:val="00A0780A"/>
+    <w:rsid w:val="00A10FDA"/>
+    <w:rsid w:val="00A13608"/>
+    <w:rsid w:val="00A14BF0"/>
+    <w:rsid w:val="00A202E4"/>
+    <w:rsid w:val="00A21D85"/>
+    <w:rsid w:val="00A47758"/>
+    <w:rsid w:val="00A61C63"/>
+    <w:rsid w:val="00A65BE3"/>
+    <w:rsid w:val="00A67545"/>
+    <w:rsid w:val="00A75156"/>
+    <w:rsid w:val="00A75542"/>
+    <w:rsid w:val="00A8046B"/>
+    <w:rsid w:val="00A92B12"/>
+    <w:rsid w:val="00A95D3E"/>
+    <w:rsid w:val="00AA19E2"/>
+    <w:rsid w:val="00AA1C6C"/>
+    <w:rsid w:val="00AA55EF"/>
+    <w:rsid w:val="00AA71A5"/>
+    <w:rsid w:val="00AC280D"/>
+    <w:rsid w:val="00AC31E0"/>
+    <w:rsid w:val="00AC3382"/>
+    <w:rsid w:val="00AC524F"/>
+    <w:rsid w:val="00AC5385"/>
+    <w:rsid w:val="00AC6915"/>
+    <w:rsid w:val="00AD10D9"/>
+    <w:rsid w:val="00AD1A06"/>
+    <w:rsid w:val="00AD64E2"/>
+    <w:rsid w:val="00AE2079"/>
+    <w:rsid w:val="00AE2551"/>
+    <w:rsid w:val="00AE2DE4"/>
+    <w:rsid w:val="00AE3247"/>
+    <w:rsid w:val="00AE5A23"/>
+    <w:rsid w:val="00AE76DF"/>
+    <w:rsid w:val="00AF21DD"/>
+    <w:rsid w:val="00AF2F7D"/>
+    <w:rsid w:val="00AF37F7"/>
+    <w:rsid w:val="00AF5C8E"/>
+    <w:rsid w:val="00AF62BA"/>
+    <w:rsid w:val="00B02775"/>
+    <w:rsid w:val="00B02975"/>
+    <w:rsid w:val="00B02A6D"/>
+    <w:rsid w:val="00B03319"/>
+    <w:rsid w:val="00B04204"/>
+    <w:rsid w:val="00B15B0F"/>
+    <w:rsid w:val="00B17D9B"/>
+    <w:rsid w:val="00B21755"/>
+    <w:rsid w:val="00B305DC"/>
+    <w:rsid w:val="00B33230"/>
+    <w:rsid w:val="00B33266"/>
+    <w:rsid w:val="00B33A10"/>
+    <w:rsid w:val="00B35683"/>
+    <w:rsid w:val="00B35AFC"/>
+    <w:rsid w:val="00B420D2"/>
+    <w:rsid w:val="00B44386"/>
+    <w:rsid w:val="00B471E3"/>
+    <w:rsid w:val="00B52A93"/>
+    <w:rsid w:val="00B554E5"/>
+    <w:rsid w:val="00B565FC"/>
+    <w:rsid w:val="00B6570C"/>
+    <w:rsid w:val="00B6581B"/>
+    <w:rsid w:val="00B671A1"/>
+    <w:rsid w:val="00B67D57"/>
+    <w:rsid w:val="00B704D6"/>
+    <w:rsid w:val="00B8000D"/>
+    <w:rsid w:val="00B90949"/>
+    <w:rsid w:val="00B90A87"/>
+    <w:rsid w:val="00B90BFE"/>
+    <w:rsid w:val="00B90E7D"/>
+    <w:rsid w:val="00B93229"/>
+    <w:rsid w:val="00BA23C7"/>
+    <w:rsid w:val="00BA3740"/>
+    <w:rsid w:val="00BA45A3"/>
+    <w:rsid w:val="00BB4A83"/>
+    <w:rsid w:val="00BB777E"/>
+    <w:rsid w:val="00BC2A9F"/>
+    <w:rsid w:val="00BC2B6A"/>
+    <w:rsid w:val="00BC2E24"/>
+    <w:rsid w:val="00BC3C72"/>
+    <w:rsid w:val="00BC5B71"/>
+    <w:rsid w:val="00BC7916"/>
+    <w:rsid w:val="00BD47C3"/>
+    <w:rsid w:val="00BE26BC"/>
+    <w:rsid w:val="00BE334A"/>
+    <w:rsid w:val="00BE4BC1"/>
+    <w:rsid w:val="00BF5323"/>
+    <w:rsid w:val="00C01EF6"/>
+    <w:rsid w:val="00C03618"/>
+    <w:rsid w:val="00C101F8"/>
+    <w:rsid w:val="00C123C6"/>
+    <w:rsid w:val="00C136D4"/>
+    <w:rsid w:val="00C1431E"/>
+    <w:rsid w:val="00C14448"/>
+    <w:rsid w:val="00C1605B"/>
+    <w:rsid w:val="00C20585"/>
+    <w:rsid w:val="00C2177F"/>
+    <w:rsid w:val="00C25EC9"/>
+    <w:rsid w:val="00C327A5"/>
+    <w:rsid w:val="00C40067"/>
+    <w:rsid w:val="00C41257"/>
+    <w:rsid w:val="00C5288D"/>
+    <w:rsid w:val="00C5797D"/>
+    <w:rsid w:val="00C63599"/>
+    <w:rsid w:val="00C71BD6"/>
+    <w:rsid w:val="00C74F13"/>
+    <w:rsid w:val="00C75704"/>
+    <w:rsid w:val="00C77F45"/>
+    <w:rsid w:val="00C806A3"/>
+    <w:rsid w:val="00C81CBE"/>
+    <w:rsid w:val="00C86751"/>
+    <w:rsid w:val="00C949D2"/>
+    <w:rsid w:val="00CA59B3"/>
+    <w:rsid w:val="00CA6D14"/>
+    <w:rsid w:val="00CA7431"/>
+    <w:rsid w:val="00CB0B52"/>
+    <w:rsid w:val="00CB5477"/>
+    <w:rsid w:val="00CC3137"/>
+    <w:rsid w:val="00CC33A3"/>
+    <w:rsid w:val="00CC5B49"/>
+    <w:rsid w:val="00CC7B20"/>
+    <w:rsid w:val="00CD04C7"/>
+    <w:rsid w:val="00CE1579"/>
+    <w:rsid w:val="00CE3062"/>
+    <w:rsid w:val="00CE4953"/>
+    <w:rsid w:val="00CF34E5"/>
+    <w:rsid w:val="00CF381A"/>
+    <w:rsid w:val="00CF4323"/>
+    <w:rsid w:val="00D030ED"/>
+    <w:rsid w:val="00D1448F"/>
+    <w:rsid w:val="00D17933"/>
+    <w:rsid w:val="00D247BD"/>
+    <w:rsid w:val="00D27598"/>
+    <w:rsid w:val="00D37D2B"/>
+    <w:rsid w:val="00D410C5"/>
+    <w:rsid w:val="00D41FCE"/>
+    <w:rsid w:val="00D4552A"/>
+    <w:rsid w:val="00D46773"/>
+    <w:rsid w:val="00D520A4"/>
+    <w:rsid w:val="00D547F9"/>
+    <w:rsid w:val="00D5515E"/>
+    <w:rsid w:val="00D7016E"/>
+    <w:rsid w:val="00D72162"/>
+    <w:rsid w:val="00D7305F"/>
+    <w:rsid w:val="00D75DA9"/>
+    <w:rsid w:val="00D7719F"/>
+    <w:rsid w:val="00D7781A"/>
+    <w:rsid w:val="00D811AE"/>
+    <w:rsid w:val="00D81C85"/>
+    <w:rsid w:val="00D81DDC"/>
+    <w:rsid w:val="00D83135"/>
+    <w:rsid w:val="00D96BD8"/>
+    <w:rsid w:val="00DA26C5"/>
+    <w:rsid w:val="00DA2734"/>
+    <w:rsid w:val="00DB06D2"/>
+    <w:rsid w:val="00DB15B9"/>
+    <w:rsid w:val="00DD3AD1"/>
+    <w:rsid w:val="00DD78DD"/>
+    <w:rsid w:val="00DE4350"/>
+    <w:rsid w:val="00DE636D"/>
+    <w:rsid w:val="00DF1335"/>
+    <w:rsid w:val="00DF43E0"/>
+    <w:rsid w:val="00DF5E08"/>
+    <w:rsid w:val="00E031FD"/>
+    <w:rsid w:val="00E0423C"/>
+    <w:rsid w:val="00E04F19"/>
+    <w:rsid w:val="00E05372"/>
+    <w:rsid w:val="00E05FF6"/>
+    <w:rsid w:val="00E0707E"/>
+    <w:rsid w:val="00E116C9"/>
+    <w:rsid w:val="00E15989"/>
+    <w:rsid w:val="00E16711"/>
+    <w:rsid w:val="00E2095B"/>
+    <w:rsid w:val="00E2167A"/>
+    <w:rsid w:val="00E23D6A"/>
+    <w:rsid w:val="00E273D3"/>
+    <w:rsid w:val="00E27C86"/>
+    <w:rsid w:val="00E31EEF"/>
+    <w:rsid w:val="00E334C3"/>
+    <w:rsid w:val="00E404EA"/>
+    <w:rsid w:val="00E40D60"/>
+    <w:rsid w:val="00E41392"/>
+    <w:rsid w:val="00E45E18"/>
+    <w:rsid w:val="00E461A7"/>
+    <w:rsid w:val="00E47A73"/>
+    <w:rsid w:val="00E50E64"/>
+    <w:rsid w:val="00E53D73"/>
+    <w:rsid w:val="00E54930"/>
+    <w:rsid w:val="00E555AB"/>
+    <w:rsid w:val="00E618CE"/>
+    <w:rsid w:val="00E61B3F"/>
+    <w:rsid w:val="00E6382E"/>
+    <w:rsid w:val="00E71F80"/>
+    <w:rsid w:val="00E74F4A"/>
+    <w:rsid w:val="00E757D6"/>
+    <w:rsid w:val="00E76969"/>
+    <w:rsid w:val="00E84D20"/>
+    <w:rsid w:val="00E87CE2"/>
+    <w:rsid w:val="00E9179A"/>
+    <w:rsid w:val="00E927EE"/>
+    <w:rsid w:val="00E935AB"/>
+    <w:rsid w:val="00E93DF7"/>
+    <w:rsid w:val="00E95946"/>
+    <w:rsid w:val="00EA0BEE"/>
+    <w:rsid w:val="00EA0C35"/>
+    <w:rsid w:val="00EA45D7"/>
+    <w:rsid w:val="00EB5830"/>
+    <w:rsid w:val="00EC2F7E"/>
+    <w:rsid w:val="00EC7FB8"/>
+    <w:rsid w:val="00ED2DEE"/>
+    <w:rsid w:val="00EE2DC7"/>
+    <w:rsid w:val="00EE4E5F"/>
+    <w:rsid w:val="00EE56DD"/>
+    <w:rsid w:val="00EE5D0A"/>
+    <w:rsid w:val="00EE6F05"/>
+    <w:rsid w:val="00EE7E95"/>
+    <w:rsid w:val="00EF7ABF"/>
+    <w:rsid w:val="00F00742"/>
+    <w:rsid w:val="00F00EF6"/>
+    <w:rsid w:val="00F11F8A"/>
+    <w:rsid w:val="00F12774"/>
+    <w:rsid w:val="00F13BEE"/>
+    <w:rsid w:val="00F15643"/>
+    <w:rsid w:val="00F222B6"/>
+    <w:rsid w:val="00F26FE7"/>
+    <w:rsid w:val="00F34420"/>
+    <w:rsid w:val="00F43949"/>
+    <w:rsid w:val="00F44C16"/>
+    <w:rsid w:val="00F45228"/>
+    <w:rsid w:val="00F461E9"/>
+    <w:rsid w:val="00F47A42"/>
+    <w:rsid w:val="00F5304A"/>
+    <w:rsid w:val="00F537F0"/>
+    <w:rsid w:val="00F54AA4"/>
+    <w:rsid w:val="00F57B6B"/>
+    <w:rsid w:val="00F607AC"/>
+    <w:rsid w:val="00F659B4"/>
+    <w:rsid w:val="00F66161"/>
+    <w:rsid w:val="00F667AC"/>
+    <w:rsid w:val="00F7651E"/>
+    <w:rsid w:val="00F80C05"/>
+    <w:rsid w:val="00F80DFC"/>
+    <w:rsid w:val="00F85056"/>
+    <w:rsid w:val="00F86768"/>
+    <w:rsid w:val="00F903A6"/>
+    <w:rsid w:val="00F910D7"/>
+    <w:rsid w:val="00F91554"/>
+    <w:rsid w:val="00F97C11"/>
+    <w:rsid w:val="00FA017A"/>
+    <w:rsid w:val="00FA07C9"/>
+    <w:rsid w:val="00FA1068"/>
+    <w:rsid w:val="00FA354F"/>
+    <w:rsid w:val="00FA4E97"/>
+    <w:rsid w:val="00FA6C52"/>
+    <w:rsid w:val="00FB2619"/>
+    <w:rsid w:val="00FB33CA"/>
+    <w:rsid w:val="00FB380C"/>
+    <w:rsid w:val="00FB683F"/>
+    <w:rsid w:val="00FB7A11"/>
+    <w:rsid w:val="00FB7D5F"/>
+    <w:rsid w:val="00FC1991"/>
+    <w:rsid w:val="00FD29B3"/>
+    <w:rsid w:val="00FD474D"/>
+    <w:rsid w:val="00FD6037"/>
+    <w:rsid w:val="00FE41A9"/>
+    <w:rsid w:val="00FE4C0E"/>
+    <w:rsid w:val="00FF2BDD"/>
+    <w:rsid w:val="00FF7252"/>
+    <w:rsid w:val="0175DD46"/>
+    <w:rsid w:val="01AFA59D"/>
+    <w:rsid w:val="02EB210B"/>
+    <w:rsid w:val="034C3022"/>
+    <w:rsid w:val="037FB691"/>
+    <w:rsid w:val="0406815A"/>
+    <w:rsid w:val="051A4E87"/>
+    <w:rsid w:val="0571669F"/>
+    <w:rsid w:val="0590478F"/>
+    <w:rsid w:val="05A95634"/>
+    <w:rsid w:val="06562943"/>
+    <w:rsid w:val="069CE032"/>
+    <w:rsid w:val="06A132A2"/>
+    <w:rsid w:val="07262A30"/>
+    <w:rsid w:val="0778B7A0"/>
+    <w:rsid w:val="077FBEAF"/>
+    <w:rsid w:val="080653F6"/>
+    <w:rsid w:val="08AC60D4"/>
+    <w:rsid w:val="09326F3C"/>
+    <w:rsid w:val="09EE0C37"/>
+    <w:rsid w:val="0AD594BD"/>
+    <w:rsid w:val="0B37D123"/>
+    <w:rsid w:val="0B6C01A4"/>
+    <w:rsid w:val="0BCB7853"/>
+    <w:rsid w:val="0BE40196"/>
+    <w:rsid w:val="0C331AB7"/>
+    <w:rsid w:val="0C74E458"/>
+    <w:rsid w:val="0D039392"/>
+    <w:rsid w:val="0D42906A"/>
+    <w:rsid w:val="0D7FD1F7"/>
+    <w:rsid w:val="0DB70FC8"/>
+    <w:rsid w:val="0E371A88"/>
+    <w:rsid w:val="0EAD1390"/>
+    <w:rsid w:val="0F83E3D6"/>
+    <w:rsid w:val="0F9905A0"/>
+    <w:rsid w:val="0FCD69A3"/>
+    <w:rsid w:val="1015366A"/>
+    <w:rsid w:val="10A0B2D4"/>
+    <w:rsid w:val="10B01CAB"/>
+    <w:rsid w:val="10FDCFC4"/>
+    <w:rsid w:val="11398AF9"/>
+    <w:rsid w:val="1160FEAD"/>
+    <w:rsid w:val="11B604E1"/>
+    <w:rsid w:val="12110B2C"/>
+    <w:rsid w:val="124F3B3D"/>
+    <w:rsid w:val="1258339C"/>
+    <w:rsid w:val="12B1616B"/>
+    <w:rsid w:val="12BB8498"/>
+    <w:rsid w:val="1398A21C"/>
+    <w:rsid w:val="13BD22DC"/>
+    <w:rsid w:val="145754F9"/>
+    <w:rsid w:val="14ACE163"/>
+    <w:rsid w:val="154597AE"/>
+    <w:rsid w:val="1558B2DF"/>
+    <w:rsid w:val="1563A7D6"/>
+    <w:rsid w:val="15E26B97"/>
+    <w:rsid w:val="167592D8"/>
+    <w:rsid w:val="1681875F"/>
+    <w:rsid w:val="168CEC4E"/>
+    <w:rsid w:val="16BF4693"/>
+    <w:rsid w:val="16FBAA6B"/>
+    <w:rsid w:val="17111A2C"/>
+    <w:rsid w:val="1779FF57"/>
+    <w:rsid w:val="1784D28E"/>
+    <w:rsid w:val="17A6C6EF"/>
+    <w:rsid w:val="17C4FF89"/>
+    <w:rsid w:val="19554AE8"/>
+    <w:rsid w:val="19C48D10"/>
+    <w:rsid w:val="1A2D87B2"/>
+    <w:rsid w:val="1A4B20EF"/>
+    <w:rsid w:val="1A648AC5"/>
+    <w:rsid w:val="1A692315"/>
+    <w:rsid w:val="1A7872FC"/>
+    <w:rsid w:val="1A7DA046"/>
+    <w:rsid w:val="1AF7900E"/>
+    <w:rsid w:val="1B30140C"/>
+    <w:rsid w:val="1B6C073E"/>
+    <w:rsid w:val="1C7A3812"/>
+    <w:rsid w:val="1C9A20EF"/>
+    <w:rsid w:val="1CE5FC49"/>
+    <w:rsid w:val="1E2D2F4A"/>
+    <w:rsid w:val="1E7EF045"/>
+    <w:rsid w:val="1F61458A"/>
+    <w:rsid w:val="1F6FA46C"/>
+    <w:rsid w:val="20300B14"/>
+    <w:rsid w:val="20A94886"/>
+    <w:rsid w:val="20CB2129"/>
+    <w:rsid w:val="20CE2DFB"/>
+    <w:rsid w:val="21018F09"/>
+    <w:rsid w:val="21080278"/>
+    <w:rsid w:val="21607169"/>
+    <w:rsid w:val="22175F55"/>
+    <w:rsid w:val="223444BB"/>
+    <w:rsid w:val="22B64A5E"/>
+    <w:rsid w:val="237358E3"/>
+    <w:rsid w:val="245C3DEC"/>
+    <w:rsid w:val="24DA97B8"/>
+    <w:rsid w:val="256D3563"/>
+    <w:rsid w:val="25F48B48"/>
+    <w:rsid w:val="2615DA31"/>
+    <w:rsid w:val="263DD4F6"/>
+    <w:rsid w:val="26712B02"/>
+    <w:rsid w:val="2742D5AB"/>
+    <w:rsid w:val="27B41A19"/>
+    <w:rsid w:val="27F4BA38"/>
+    <w:rsid w:val="28101C8F"/>
+    <w:rsid w:val="281B00E9"/>
+    <w:rsid w:val="294C569C"/>
+    <w:rsid w:val="2958B6AC"/>
+    <w:rsid w:val="295F388B"/>
+    <w:rsid w:val="29BB7AFB"/>
+    <w:rsid w:val="2A025C1F"/>
+    <w:rsid w:val="2ABBB53E"/>
+    <w:rsid w:val="2B443350"/>
+    <w:rsid w:val="2B9E2C80"/>
+    <w:rsid w:val="2BCB08D5"/>
+    <w:rsid w:val="2C651E95"/>
+    <w:rsid w:val="2D1152FA"/>
+    <w:rsid w:val="2D1A3F22"/>
+    <w:rsid w:val="2DFAE445"/>
+    <w:rsid w:val="2E42CACB"/>
+    <w:rsid w:val="2EAA3ED9"/>
+    <w:rsid w:val="2F1FEF30"/>
+    <w:rsid w:val="305FA1AC"/>
+    <w:rsid w:val="3067D6D5"/>
+    <w:rsid w:val="30C12E7E"/>
+    <w:rsid w:val="320D6E04"/>
+    <w:rsid w:val="3210D694"/>
+    <w:rsid w:val="3214E94C"/>
+    <w:rsid w:val="323E6795"/>
+    <w:rsid w:val="330F3228"/>
+    <w:rsid w:val="3340B5EC"/>
+    <w:rsid w:val="335337E8"/>
+    <w:rsid w:val="33DFB628"/>
+    <w:rsid w:val="3425E029"/>
+    <w:rsid w:val="342A6098"/>
+    <w:rsid w:val="3454BFDD"/>
+    <w:rsid w:val="34F30235"/>
+    <w:rsid w:val="355C017C"/>
+    <w:rsid w:val="35A8D2FB"/>
+    <w:rsid w:val="36CFA450"/>
+    <w:rsid w:val="370ECF3B"/>
+    <w:rsid w:val="3711D8B8"/>
+    <w:rsid w:val="38ADF354"/>
+    <w:rsid w:val="38B76D00"/>
+    <w:rsid w:val="38CD69F2"/>
+    <w:rsid w:val="392AB23E"/>
+    <w:rsid w:val="3A0A09B1"/>
+    <w:rsid w:val="3A919307"/>
+    <w:rsid w:val="3ABE56A0"/>
+    <w:rsid w:val="3B0E6C32"/>
+    <w:rsid w:val="3BBC3DD0"/>
+    <w:rsid w:val="3BD886A4"/>
+    <w:rsid w:val="3D589D54"/>
+    <w:rsid w:val="3D811A3C"/>
+    <w:rsid w:val="3EAD24B7"/>
+    <w:rsid w:val="3EDAB635"/>
+    <w:rsid w:val="3EE9BB65"/>
+    <w:rsid w:val="3F4D0E0D"/>
+    <w:rsid w:val="40276D75"/>
+    <w:rsid w:val="40768696"/>
+    <w:rsid w:val="408DB6B5"/>
+    <w:rsid w:val="40B0566F"/>
+    <w:rsid w:val="416A0B69"/>
+    <w:rsid w:val="4218D824"/>
+    <w:rsid w:val="42215C27"/>
+    <w:rsid w:val="422B7F54"/>
+    <w:rsid w:val="42CD8985"/>
+    <w:rsid w:val="43F84946"/>
+    <w:rsid w:val="444E3B65"/>
+    <w:rsid w:val="44C33A82"/>
+    <w:rsid w:val="4525AB13"/>
+    <w:rsid w:val="453A2D75"/>
+    <w:rsid w:val="45632016"/>
+    <w:rsid w:val="460F0A1D"/>
+    <w:rsid w:val="472EBD82"/>
+    <w:rsid w:val="477A6A0A"/>
+    <w:rsid w:val="47D7546D"/>
+    <w:rsid w:val="48B3D6EE"/>
+    <w:rsid w:val="48CAD3E6"/>
+    <w:rsid w:val="48CBBA69"/>
+    <w:rsid w:val="494DB029"/>
+    <w:rsid w:val="49AD5C2C"/>
+    <w:rsid w:val="4A1217BA"/>
+    <w:rsid w:val="4A255662"/>
+    <w:rsid w:val="4A2C6E0C"/>
+    <w:rsid w:val="4A345B92"/>
+    <w:rsid w:val="4AE87A21"/>
+    <w:rsid w:val="4B49999F"/>
+    <w:rsid w:val="4B819B16"/>
+    <w:rsid w:val="4C0D85E9"/>
+    <w:rsid w:val="4D531160"/>
+    <w:rsid w:val="4D640ECE"/>
+    <w:rsid w:val="4D6BFC54"/>
+    <w:rsid w:val="4DDC2BD9"/>
+    <w:rsid w:val="4DFC9400"/>
+    <w:rsid w:val="4E4A2F6C"/>
+    <w:rsid w:val="4E53366F"/>
+    <w:rsid w:val="4EF8C785"/>
+    <w:rsid w:val="4F35D2A9"/>
+    <w:rsid w:val="4F45A841"/>
+    <w:rsid w:val="4F82D082"/>
+    <w:rsid w:val="4FF15C70"/>
+    <w:rsid w:val="5066E05D"/>
+    <w:rsid w:val="508AB222"/>
+    <w:rsid w:val="509497E6"/>
+    <w:rsid w:val="50B5D9AE"/>
+    <w:rsid w:val="516F179C"/>
+    <w:rsid w:val="52306847"/>
+    <w:rsid w:val="527460F7"/>
+    <w:rsid w:val="52BBEF13"/>
+    <w:rsid w:val="5324D8F8"/>
+    <w:rsid w:val="53B9FB1B"/>
+    <w:rsid w:val="545586AA"/>
+    <w:rsid w:val="54AAA226"/>
+    <w:rsid w:val="555E2345"/>
+    <w:rsid w:val="55A08F9C"/>
+    <w:rsid w:val="5604C555"/>
+    <w:rsid w:val="5665C787"/>
+    <w:rsid w:val="56D79AF0"/>
+    <w:rsid w:val="571A174D"/>
+    <w:rsid w:val="5782AABF"/>
+    <w:rsid w:val="582A9AE7"/>
+    <w:rsid w:val="582E9C04"/>
+    <w:rsid w:val="59096FF6"/>
+    <w:rsid w:val="5937AC76"/>
+    <w:rsid w:val="5949C005"/>
+    <w:rsid w:val="597F9773"/>
+    <w:rsid w:val="5995BF9D"/>
+    <w:rsid w:val="599DECA7"/>
+    <w:rsid w:val="599EC036"/>
+    <w:rsid w:val="5A4A7F5C"/>
+    <w:rsid w:val="5A8F4CB0"/>
+    <w:rsid w:val="5A9FE25C"/>
+    <w:rsid w:val="5B02C65C"/>
+    <w:rsid w:val="5B44AD63"/>
+    <w:rsid w:val="5B4BAE27"/>
+    <w:rsid w:val="5BA805A2"/>
+    <w:rsid w:val="5C4A3021"/>
+    <w:rsid w:val="5CB8FCCD"/>
+    <w:rsid w:val="5CC31FFA"/>
+    <w:rsid w:val="5DD9FABF"/>
+    <w:rsid w:val="5DE3DFED"/>
+    <w:rsid w:val="5E2F2765"/>
+    <w:rsid w:val="5E602B86"/>
+    <w:rsid w:val="5F5A0C29"/>
+    <w:rsid w:val="5F9640FB"/>
+    <w:rsid w:val="5FE62DD7"/>
+    <w:rsid w:val="5FF09D8F"/>
+    <w:rsid w:val="6059DA20"/>
+    <w:rsid w:val="60C257F7"/>
+    <w:rsid w:val="611D7DD1"/>
+    <w:rsid w:val="6128B5FB"/>
+    <w:rsid w:val="62586FFC"/>
+    <w:rsid w:val="62BB8C37"/>
+    <w:rsid w:val="6332617E"/>
+    <w:rsid w:val="63336365"/>
+    <w:rsid w:val="63C32469"/>
+    <w:rsid w:val="6446A20D"/>
+    <w:rsid w:val="64ED8FB2"/>
+    <w:rsid w:val="653E9DF0"/>
+    <w:rsid w:val="6558B32F"/>
+    <w:rsid w:val="65778316"/>
+    <w:rsid w:val="65B9DB0F"/>
+    <w:rsid w:val="663E8B21"/>
+    <w:rsid w:val="666B1630"/>
+    <w:rsid w:val="669AFBD1"/>
+    <w:rsid w:val="66C2BD43"/>
+    <w:rsid w:val="674FA616"/>
+    <w:rsid w:val="6821F645"/>
+    <w:rsid w:val="6978F2E0"/>
+    <w:rsid w:val="6ABBB149"/>
+    <w:rsid w:val="6B3402BA"/>
+    <w:rsid w:val="6B3B3DBC"/>
+    <w:rsid w:val="6CAEE090"/>
+    <w:rsid w:val="6CCCA868"/>
+    <w:rsid w:val="6CF34EFD"/>
+    <w:rsid w:val="6D6551BC"/>
+    <w:rsid w:val="6E436891"/>
+    <w:rsid w:val="6E59D7DA"/>
+    <w:rsid w:val="6E5E64E6"/>
+    <w:rsid w:val="6FF58682"/>
+    <w:rsid w:val="6FFFA9AF"/>
+    <w:rsid w:val="709A315C"/>
+    <w:rsid w:val="712BB4CD"/>
+    <w:rsid w:val="719B7A10"/>
+    <w:rsid w:val="71BABC7A"/>
+    <w:rsid w:val="71D2BDDA"/>
+    <w:rsid w:val="71F9E086"/>
+    <w:rsid w:val="72D1BAF6"/>
+    <w:rsid w:val="732D2744"/>
+    <w:rsid w:val="7374448E"/>
+    <w:rsid w:val="739A2141"/>
+    <w:rsid w:val="74394AAD"/>
+    <w:rsid w:val="743A589A"/>
+    <w:rsid w:val="74B1173B"/>
+    <w:rsid w:val="74B760D1"/>
+    <w:rsid w:val="75C5DCFD"/>
+    <w:rsid w:val="75F51F7A"/>
+    <w:rsid w:val="767DF063"/>
+    <w:rsid w:val="76EE4984"/>
+    <w:rsid w:val="7700C7C0"/>
+    <w:rsid w:val="7720E95A"/>
+    <w:rsid w:val="77457D6E"/>
+    <w:rsid w:val="778451AB"/>
+    <w:rsid w:val="77ECE845"/>
+    <w:rsid w:val="78084439"/>
+    <w:rsid w:val="7891DDCF"/>
+    <w:rsid w:val="78FBB205"/>
+    <w:rsid w:val="790C177F"/>
+    <w:rsid w:val="7932CB3B"/>
+    <w:rsid w:val="797A4BA8"/>
+    <w:rsid w:val="7ABE79D6"/>
+    <w:rsid w:val="7B3BCADE"/>
+    <w:rsid w:val="7B8BC45E"/>
+    <w:rsid w:val="7BC5F045"/>
+    <w:rsid w:val="7BFD8285"/>
+    <w:rsid w:val="7C737B8D"/>
+    <w:rsid w:val="7C8C8A32"/>
+    <w:rsid w:val="7CED31E7"/>
+    <w:rsid w:val="7E20B5F4"/>
+    <w:rsid w:val="7E55B66A"/>
+    <w:rsid w:val="7EC909E2"/>
+    <w:rsid w:val="7F6FA652"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6B8D9433"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{A34E840D-FA8A-41BC-8F0E-9217499F4D62}"/>
+  <w14:docId w14:val="05AA40A5"/>
+  <w15:docId w15:val="{C290C672-8791-4384-A2A9-EBFB71968C05}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4618,541 +9698,1611 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="008541A7"/>
+    <w:rsid w:val="00240F61"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:before="400" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="34"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004D4070"/>
+    <w:rsid w:val="00746BCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="300" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="14558F" w:themeColor="accent1"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="140" w:after="140" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="535353" w:themeColor="text2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="140" w:after="140" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="535353" w:themeColor="text2"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
-[...2 lines deleted...]
-    <w:rsid w:val="0092397B"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MHtableHeader">
+    <w:name w:val="MH table Header"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B554E5"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="34"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00746BCD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="14558F" w:themeColor="accent1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="489AE5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="489AE5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="489AE5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="489AE5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="489AE5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="489AE5" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="14558F" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MHSummaryHeadline">
+    <w:name w:val="MH – Summary Headline"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D3A5F"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="600" w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="14558F" w:themeColor="accent1"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
-[...12 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MHCoverChart-Description">
+    <w:name w:val="MH – Cover Chart - Description"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC2DDD"/>
-[...10 lines deleted...]
-    <w:rsid w:val="006A509E"/>
+    <w:rsid w:val="00240F61"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-[...26 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:bCs/>
+      <w:color w:val="535353" w:themeColor="text2"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002D2D88"/>
+    <w:rsid w:val="00240F61"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002D2D88"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002D2D88"/>
+    <w:rsid w:val="00240F61"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="535353" w:themeColor="text2"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002D2D88"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="535353" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MH-CoverChart-Itemheadline">
+    <w:name w:val="MH - Cover Chart - Item headline"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B554E5"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:bCs/>
+      <w:color w:val="535353" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MHSummaryParagraph">
+    <w:name w:val="MH – Summary Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00240F61"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="535353" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MH-Cover-Subtitle">
+    <w:name w:val="MH - Cover - Subtitle"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:aliases w:val="MH Cover Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:aliases w:val="MH Cover Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="535353" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00B64C78"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002354FC"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004825B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MHVerticalHeaderTable">
+    <w:name w:val="MH Vertical Header Table"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B554E5"/>
+    <w:tblPr/>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="009D3A5F"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F00742"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00836C7F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CalloutText-LtBlue">
+    <w:name w:val="Call out Text - Lt Blue"/>
+    <w:qFormat/>
+    <w:rsid w:val="00746BCD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="36" w:space="4" w:color="C1DDF6" w:themeColor="accent1" w:themeTint="33"/>
+        <w:left w:val="single" w:sz="36" w:space="4" w:color="C1DDF6" w:themeColor="accent1" w:themeTint="33"/>
+        <w:bottom w:val="single" w:sz="36" w:space="4" w:color="C1DDF6" w:themeColor="accent1" w:themeTint="33"/>
+        <w:right w:val="single" w:sz="36" w:space="4" w:color="C1DDF6" w:themeColor="accent1" w:themeTint="33"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="216" w:right="216"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:b/>
+      <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CalloutText-DkGray">
+    <w:name w:val="Call out Text - Dk Gray"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B4969"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="24" w:space="10" w:color="14558F" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="24" w:space="10" w:color="14558F" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="10" w:color="14558F" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="24" w:space="10" w:color="14558F" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="14558F" w:themeFill="accent1"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:before="100" w:after="200"/>
+      <w:ind w:left="216" w:right="216"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MH-ChartContentText">
+    <w:name w:val="MH - Chart Content Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE5A23"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MH-Describeboxandtext">
+    <w:name w:val="MH - Describe box and text"/>
+    <w:qFormat/>
+    <w:rsid w:val="00946229"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="8" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:left w:val="single" w:sz="6" w:space="8" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:bottom w:val="single" w:sz="6" w:space="8" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:right w:val="single" w:sz="6" w:space="8" w:color="DCDCDC" w:themeColor="background2"/>
+      </w:pBdr>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="547" w:right="216"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="535353" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="009C5CFF"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MHLeftHeaderTable">
+    <w:name w:val="MH Left Header Table"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B554E5"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0039409B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00234457"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00550623"/>
+    <w:rsid w:val="00234457"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00550623"/>
+    <w:rsid w:val="00234457"/>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E35EA6"/>
+    <w:rsid w:val="00234457"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E35EA6"/>
+    <w:rsid w:val="00234457"/>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:bCs/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...4 lines deleted...]
-    <w:rsid w:val="00E40974"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Bullet List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E06B3"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000A7BE9"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000A7BE9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="0046481A"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="advancedproofingissue">
+    <w:name w:val="advancedproofingissue"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D247BD"/>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD12F1"/>
+    <w:rsid w:val="00F34420"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="008541A7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0087678F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Bullet List Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004D4070"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00F91554"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:optimizeForBrowser/>
-  <w:allowPNG/>
+  <w:divs>
+    <w:div w:id="709301411">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1298072280">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="340353750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="651301429">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1644968963">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="766538467">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2086106368">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1200624409">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="797719861">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1353654070">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1916089693">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1984893481">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2039771335">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1448113244">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1188713796">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="120156523">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="961417734">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2065367513">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1284533779">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:health.equity@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\EGuimaraes1\Downloads\ForHealthCtg_Document_OCA_MH%20WORD%20Template_2023%5b15%5d%20(2).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="MassHealth Theme 2024">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="535353"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="DCDCDC"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="14558F"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="388557"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="8AAAC7"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="F6C51B"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="97C2A9"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="680A1D"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...54 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5271,73 +11421,75 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="a84c8341-80aa-4b48-9373-d3a3de2ad48e">
+      <UserInfo>
+        <DisplayName>Walia, Hadley (EHS)</DisplayName>
+        <AccountId>456</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
     <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f2df0f1ff799e2b1eec60a5ae7dbd158">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a2b684e3fc6b7474634bd10d69afc92c" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -5516,110 +11668,215 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4011F0F0-5BB0-44EE-901E-12E418027793}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3339C6F9-D78B-45DB-A14A-700DF1434E48}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
+    <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEC6B345-4F76-4945-B2E0-EC115E8C85BF}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0047BED2-BDDB-4D5F-88F5-39D030E25EE0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2827B8B7-AD12-4361-ABAD-24098096627F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1110AD98-1DEA-0647-A258-B6C0CEBF9F60}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE9268F1-2BC5-4F78-A2A9-E0CAD308BDAB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>ForHealthCtg_Document_OCA_MH WORD Template_2023[15] (2)</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4444</Characters>
+  <Pages>8</Pages>
+  <Words>1501</Words>
+  <Characters>8562</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5213</CharactersWithSpaces>
+  <CharactersWithSpaces>10043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="24" baseType="variant">
+      <vt:variant>
+        <vt:i4>3211287</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Erica.Guimaraes2@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308459</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Katharine.Fox@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211287</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Erica.Guimaraes2@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308459</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Katharine.Fox@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Fox, Katharine</dc:creator>
+  <dc:creator>Guimaraes, Erica (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
+    <vt:lpwstr>c4c1211bbc2d7d0a1c86ea80498a64ce5954ea4e1f444e1ad1cdb7d31c96d965</vt:lpwstr>
+  </property>
 </Properties>
 </file>