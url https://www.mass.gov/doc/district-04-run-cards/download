--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/CDA-Teams-Operations/Ops Unit Files/Fire Mobilization/Document Library/ALL TF_Running Cards/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="72" documentId="8_{F749148C-F080-4422-9EBC-9D85F5D89D9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AF0D40CD-033A-4799-BA53-E3333A212EFF}"/>
+  <xr:revisionPtr revIDLastSave="78" documentId="8_{F749148C-F080-4422-9EBC-9D85F5D89D9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B811C709-258B-46B2-9FCA-92374E755086}"/>
   <bookViews>
-    <workbookView xWindow="3288" yWindow="612" windowWidth="20484" windowHeight="15516" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4548" yWindow="876" windowWidth="21648" windowHeight="14652" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="District 04_RC" sheetId="1" r:id="rId1"/>
     <sheet name="R1_Tech Rescue_RC" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -382,60 +382,60 @@
         <scheme val="minor"/>
       </rPr>
       <t>:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Bellingham, Dover, Franklin, Medfield, Medway, Millis, Norfolk, </t>
     </r>
   </si>
   <si>
     <t>Norwood, Walpole, Westwood, Wrentham</t>
   </si>
   <si>
     <t>Norfolk, Walpole, Westwood, Wrentham</t>
   </si>
   <si>
     <t>Tech Rescue - Region 1</t>
   </si>
   <si>
-    <t>Last Updated: 5/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>14-C</t>
   </si>
   <si>
-    <t>13-K</t>
+    <t>Last Updated: 6/2026</t>
+  </si>
+  <si>
+    <t>13-E</t>
+  </si>
+  <si>
+    <t>13-F</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1009,266 +1009,268 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G98"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C22" sqref="C22"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="30.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="32.6640625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
     </row>
     <row r="2" spans="1:7" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
     </row>
     <row r="3" spans="1:7" s="7" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
     </row>
     <row r="4" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B4" s="14"/>
       <c r="C4" s="27" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="28" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
     </row>
     <row r="14" spans="1:7" s="7" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
     </row>
     <row r="15" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="27" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>6</v>
@@ -2293,70 +2295,50 @@
       </c>
       <c r="C16" s="30" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100385B5236DE04F34AB70695127A8844EF" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a292af4247f4eb08621d2601ea8e4799">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="11fc2f04-a2fc-4ddb-8926-a07928d9f9a0" xmlns:ns3="d2723c30-6204-4949-b924-d29eb2d07b24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7090c1925694b794470e10225576959d" ns2:_="" ns3:_="">
     <xsd:import namespace="11fc2f04-a2fc-4ddb-8926-a07928d9f9a0"/>
     <xsd:import namespace="d2723c30-6204-4949-b924-d29eb2d07b24"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -2547,90 +2529,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="d2723c30-6204-4949-b924-d29eb2d07b24" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="11fc2f04-a2fc-4ddb-8926-a07928d9f9a0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A0369AB-19C1-46A5-A192-690D07372F99}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="11fc2f04-a2fc-4ddb-8926-a07928d9f9a0"/>
     <ds:schemaRef ds:uri="d2723c30-6204-4949-b924-d29eb2d07b24"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72A744FA-7421-4509-927F-C4107E2440A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68450B59-2019-4A75-8A05-A7F688764103}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="11fc2f04-a2fc-4ddb-8926-a07928d9f9a0"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d2723c30-6204-4949-b924-d29eb2d07b24"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>