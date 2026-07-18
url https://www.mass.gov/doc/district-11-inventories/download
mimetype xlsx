--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -11,100 +11,100 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/CDA-Teams-Operations/Ops Unit Files/Fire Mobilization/Document Library/ALL TF_Inventory/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="198" documentId="8_{3388EC76-EC8D-41FB-ABAD-7517D8190755}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E95770B3-1F3F-40AF-85C4-186038D011D4}"/>
+  <xr:revisionPtr revIDLastSave="268" documentId="8_{3388EC76-EC8D-41FB-ABAD-7517D8190755}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DBD4597D-6F90-4410-84CF-38A6720895A9}"/>
   <bookViews>
-    <workbookView xWindow="21564" yWindow="984" windowWidth="19260" windowHeight="15516" tabRatio="850" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3015" yWindow="750" windowWidth="23760" windowHeight="14640" tabRatio="850" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Ambulance TF" sheetId="1" r:id="rId1"/>
     <sheet name="Forestry TF" sheetId="3" r:id="rId2"/>
     <sheet name="Forestry ST" sheetId="8" r:id="rId3"/>
     <sheet name="Forestry Hand Crew" sheetId="7" r:id="rId4"/>
     <sheet name="Structural TF" sheetId="4" r:id="rId5"/>
     <sheet name="Structural ST" sheetId="9" r:id="rId6"/>
     <sheet name="Structural Hand Crew" sheetId="11" r:id="rId7"/>
     <sheet name="Tender TF &amp; ST" sheetId="5" r:id="rId8"/>
     <sheet name="Tender ST" sheetId="10" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Forestry ST'!$A$1:$E$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Forestry TF'!$A$1:$E$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Structural ST'!$A$1:$D$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Structural TF'!$A$1:$D$39</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="8">'Tender ST'!$A$1:$D$24</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'Tender TF &amp; ST'!$A$1:$D$21</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'Tender ST'!$A$1:$D$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'Tender TF &amp; ST'!$A$1:$D$22</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Ambulance TF'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Forestry Hand Crew'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Forestry ST'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Forestry TF'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Structural Hand Crew'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Structural ST'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Structural TF'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'Tender ST'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Tender TF &amp; ST'!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="768" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="735" uniqueCount="127">
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Service Name</t>
   </si>
   <si>
     <t>Service Location</t>
   </si>
   <si>
     <t>Leader</t>
   </si>
   <si>
     <t>Alt. Leader</t>
   </si>
   <si>
     <t>Ambulances</t>
   </si>
   <si>
     <t>Alt. Ambulance</t>
   </si>
   <si>
@@ -149,59 +149,50 @@
   <si>
     <t>Type 1 Tender</t>
   </si>
   <si>
     <t>Type 1 Engine</t>
   </si>
   <si>
     <t>Alt Type 1 Engine</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Crew Leader</t>
   </si>
   <si>
     <t>Alt. Crew Leaders</t>
   </si>
   <si>
     <t>Notify Departments until crew size is reached</t>
   </si>
   <si>
     <t>Task Force  Bravo</t>
   </si>
   <si>
-    <t>Task Force  Charlie</t>
-[...7 lines deleted...]
-  <si>
     <t>#</t>
   </si>
   <si>
     <t>District #11  Ambulance Task Forces</t>
   </si>
   <si>
     <t>District #11  Tender Strike Teams</t>
   </si>
   <si>
     <t>District #11  Tender Task Forces</t>
   </si>
   <si>
     <t>District #11  Structural Strike Teams</t>
   </si>
   <si>
     <t>District #11  Structural Task Forces</t>
   </si>
   <si>
     <t>District #11  Forestry Hand Crews</t>
   </si>
   <si>
     <t>District #11  Forestry Strike Teams</t>
   </si>
   <si>
     <t>District #11  Forestry Task Forces</t>
@@ -296,71 +287,53 @@
   <si>
     <t>Monson</t>
   </si>
   <si>
     <t>413-594-1639</t>
   </si>
   <si>
     <t>East Longmeadow Fire Department</t>
   </si>
   <si>
     <t>East Longmeadow</t>
   </si>
   <si>
     <t>413-486-9090</t>
   </si>
   <si>
     <t>Action Ambulance</t>
   </si>
   <si>
     <t>Holyoke</t>
   </si>
   <si>
     <t>413-425-9501</t>
   </si>
   <si>
-    <t>Brimfield</t>
-[...4 lines deleted...]
-  <si>
     <t>Palmer</t>
   </si>
   <si>
-    <t>413-283-2983</t>
-[...10 lines deleted...]
-  <si>
     <t>Russell</t>
   </si>
   <si>
     <t>413-586-1508</t>
   </si>
   <si>
     <t>413-569-9086</t>
   </si>
   <si>
     <t>413-732-4141</t>
   </si>
   <si>
     <t>413-562-2329</t>
   </si>
   <si>
     <t>Type I</t>
   </si>
   <si>
     <t>Type VI</t>
   </si>
   <si>
     <t>Chester</t>
   </si>
   <si>
     <t>800-936-3919</t>
@@ -398,108 +371,120 @@
   <si>
     <t>Westover</t>
   </si>
   <si>
     <t>413-557-1117</t>
   </si>
   <si>
     <t>413-596-9771</t>
   </si>
   <si>
     <t>413-283-8792</t>
   </si>
   <si>
     <t xml:space="preserve">Monson </t>
   </si>
   <si>
     <t>413-245-7214</t>
   </si>
   <si>
     <t>Bondsville</t>
   </si>
   <si>
     <t>Three Rivers</t>
   </si>
   <si>
-    <t>Last Updated 10/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Strike Team  Bravo - East</t>
   </si>
   <si>
     <t>Strike Team  Alpha - West</t>
   </si>
   <si>
     <t>Hand Crew   Alpha - West</t>
   </si>
   <si>
     <t>Hand Crew  Bravo - East</t>
   </si>
   <si>
     <t xml:space="preserve">413-589-9888 </t>
   </si>
   <si>
     <t>Dept Res. Total Crew Size 10-20</t>
   </si>
   <si>
     <t>413-787-6400</t>
   </si>
   <si>
     <t xml:space="preserve">Palmer </t>
   </si>
   <si>
     <t>District #11  Structural Hand Crews</t>
   </si>
   <si>
     <t>Hand Crew  West</t>
   </si>
   <si>
     <t>Hand Crew  East</t>
   </si>
   <si>
     <t>Task Force</t>
   </si>
   <si>
     <t>Westover AFB</t>
   </si>
   <si>
     <t>413-786-0657</t>
   </si>
   <si>
-    <t>Strike Team  West</t>
-[...4 lines deleted...]
-  <si>
     <t>413-977-6540</t>
   </si>
   <si>
-    <t>413-245-7222</t>
-[...2 lines deleted...]
-    <t>Wales</t>
+    <t>Last Updated  5/2026</t>
+  </si>
+  <si>
+    <t>Palmer Fire Department</t>
+  </si>
+  <si>
+    <t>Last Updated 5/2026</t>
+  </si>
+  <si>
+    <t>Strike Team   Bravo - East</t>
+  </si>
+  <si>
+    <t>Barnes AFB</t>
+  </si>
+  <si>
+    <t>413-572-1547</t>
+  </si>
+  <si>
+    <t>Strike Team A</t>
+  </si>
+  <si>
+    <t>Strike Team B</t>
+  </si>
+  <si>
+    <t>Westover AFG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
@@ -734,51 +719,51 @@
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -892,55 +877,76 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Heading 1" xfId="2" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Title" xfId="1" builtinId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1230,3799 +1236,3656 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="5" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E37"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22.77734375" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="38.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="7.85546875" style="3" customWidth="1"/>
+    <col min="3" max="3" width="38.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20" style="2" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="21.109375" style="2" customWidth="1"/>
-    <col min="6" max="16384" width="9.109375" style="2"/>
+    <col min="5" max="5" width="21.140625" style="2" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="18" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="19"/>
       <c r="E1" s="26" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="5"/>
       <c r="D2" s="7"/>
       <c r="E2" s="5"/>
     </row>
-    <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="32"/>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="27"/>
       <c r="C5" s="28" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D5" s="29" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E5" s="36" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="27"/>
       <c r="C6" s="28" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D6" s="29" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E6" s="36" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="27">
         <v>1</v>
       </c>
       <c r="C7" s="28" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D7" s="29" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E7" s="36" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="27">
         <v>2</v>
       </c>
       <c r="C8" s="28" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D8" s="29" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E8" s="36" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="27">
         <v>3</v>
       </c>
       <c r="C9" s="28" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D9" s="29" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E9" s="36" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="27">
         <v>4</v>
       </c>
       <c r="C10" s="28" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D10" s="29" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E10" s="36" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="27">
         <v>5</v>
       </c>
       <c r="C11" s="28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D11" s="29" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E11" s="36" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="27">
         <v>6</v>
       </c>
       <c r="C12" s="28" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D12" s="29" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E12" s="36" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="39"/>
       <c r="C13" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="D13" s="41" t="s">
-[...6 lines deleted...]
-    <row r="14" spans="1:5" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="14" spans="1:5" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5"/>
       <c r="B14" s="6"/>
       <c r="C14" s="5"/>
       <c r="D14" s="7"/>
       <c r="E14" s="5"/>
     </row>
-    <row r="15" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="32"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="17" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E16" s="34" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="28" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D17" s="29" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E17" s="36" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="27"/>
       <c r="C18" s="28" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D18" s="29" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="E18" s="36" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="27">
         <v>1</v>
       </c>
       <c r="C19" s="28" t="s">
-        <v>56</v>
+        <v>119</v>
       </c>
       <c r="D19" s="29" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="E19" s="36" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="27">
         <v>2</v>
       </c>
       <c r="C20" s="28" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D20" s="29" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E20" s="36" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="27">
         <v>3</v>
       </c>
       <c r="C21" s="28" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D21" s="29" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E21" s="36" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="27">
         <v>4</v>
       </c>
       <c r="C22" s="28" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D22" s="29" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E22" s="36" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="27">
         <v>5</v>
       </c>
       <c r="C23" s="28" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D23" s="29" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="E23" s="36" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="27">
         <v>6</v>
       </c>
       <c r="C24" s="28" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D24" s="29" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E24" s="36" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="39"/>
       <c r="C25" s="40" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D25" s="41" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E25" s="42" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="5"/>
       <c r="B26" s="6"/>
       <c r="C26" s="5"/>
       <c r="D26" s="7"/>
       <c r="E26" s="5"/>
-    </row>
-[...161 lines deleted...]
-      <c r="E37" s="5"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="92" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="25" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor theme="6" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:E43"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E1" sqref="E1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.77734375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="7" style="8" customWidth="1"/>
-    <col min="3" max="3" width="14.6640625" style="8" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="9.109375" style="1"/>
+    <col min="3" max="3" width="14.7109375" style="8" customWidth="1"/>
+    <col min="4" max="4" width="30.28515625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="20.7109375" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="16"/>
       <c r="E1" s="26" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
     </row>
-    <row r="3" spans="1:5" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:5" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="47" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="32"/>
     </row>
-    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="21"/>
       <c r="C4" s="21" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="44" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A5" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="27"/>
       <c r="C5" s="27"/>
       <c r="D5" s="28" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="E5" s="36" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A6" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="27"/>
       <c r="C6" s="27"/>
       <c r="D6" s="28" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E6" s="36" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A7" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="28" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E7" s="36" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A8" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="28" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E8" s="36" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="27">
         <v>1</v>
       </c>
       <c r="C9" s="27" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="D9" s="45" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="E9" s="36" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="27">
         <v>2</v>
       </c>
       <c r="C10" s="27" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="D10" s="45" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E10" s="36" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A11" s="35" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="27"/>
       <c r="C11" s="27" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="D11" s="28" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E11" s="36" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A12" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="27">
         <v>1</v>
       </c>
       <c r="C12" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D12" s="28" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="E12" s="36" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A13" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="27">
         <v>2</v>
       </c>
       <c r="C13" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D13" s="28" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E13" s="36" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A14" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="27">
         <v>3</v>
       </c>
       <c r="C14" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D14" s="28" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="E14" s="36" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="27">
         <v>4</v>
       </c>
       <c r="C15" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D15" s="28" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E15" s="36" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="27">
         <v>5</v>
       </c>
       <c r="C16" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D16" s="28" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E16" s="36" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="27">
         <v>6</v>
       </c>
       <c r="C17" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D17" s="28" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="E17" s="36" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A18" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="27">
         <v>7</v>
       </c>
       <c r="C18" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D18" s="28" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="E18" s="36" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A19" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="27">
         <v>1</v>
       </c>
       <c r="C19" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D19" s="29" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="E19" s="36" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A20" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="27">
         <v>2</v>
       </c>
       <c r="C20" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D20" s="29" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E20" s="36" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A21" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="27">
         <v>3</v>
       </c>
       <c r="C21" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D21" s="29" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E21" s="36" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="39">
         <v>1</v>
       </c>
       <c r="C22" s="39" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="D22" s="40" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="E22" s="42" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="11"/>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
     </row>
-    <row r="24" spans="1:5" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="47" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="B24" s="46"/>
       <c r="C24" s="31"/>
       <c r="D24" s="31"/>
       <c r="E24" s="32"/>
     </row>
-    <row r="25" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="21"/>
       <c r="C25" s="21" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="21" t="s">
         <v>8</v>
       </c>
       <c r="E25" s="44" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A26" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="27"/>
       <c r="C26" s="27"/>
       <c r="D26" s="28" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E26" s="36" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A27" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="27"/>
       <c r="C27" s="27"/>
       <c r="D27" s="28" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E27" s="36" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A28" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="27"/>
       <c r="C28" s="27"/>
       <c r="D28" s="29" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E28" s="36" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A29" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="27"/>
       <c r="D29" s="28" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="E29" s="36" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A30" s="35" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="27">
         <v>1</v>
       </c>
       <c r="C30" s="27" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="D30" s="28" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="E30" s="36" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A31" s="35" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="27">
         <v>2</v>
       </c>
       <c r="C31" s="27" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="D31" s="28" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E31" s="36" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A32" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="27">
         <v>1</v>
       </c>
       <c r="C32" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D32" s="28" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="E32" s="36" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A33" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="27">
         <v>2</v>
       </c>
       <c r="C33" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D33" s="28" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="E33" s="36" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A34" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="27">
         <v>3</v>
       </c>
       <c r="C34" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D34" s="28" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E34" s="36" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A35" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="27">
         <v>4</v>
       </c>
       <c r="C35" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D35" s="28" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="E35" s="36" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A36" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="27">
         <v>5</v>
       </c>
       <c r="C36" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D36" s="29" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E36" s="36" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A37" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="27">
         <v>6</v>
       </c>
       <c r="C37" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D37" s="28" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E37" s="36" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A38" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="27">
         <v>1</v>
       </c>
       <c r="C38" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D38" s="29" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E38" s="36" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A39" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="27">
         <v>2</v>
       </c>
       <c r="C39" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D39" s="29" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="E39" s="36" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A40" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="27">
         <v>3</v>
       </c>
       <c r="C40" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D40" s="28" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="E40" s="36" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A41" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="27">
         <v>1</v>
       </c>
       <c r="C41" s="27" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="D41" s="29" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="E41" s="36" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="39">
         <v>2</v>
       </c>
       <c r="C42" s="39" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="D42" s="41" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E42" s="42" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="11"/>
       <c r="B43" s="11"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="84" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63FABFFB-4933-453A-AB90-E894A84EC28F}">
   <sheetPr>
     <tabColor theme="6" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:E24"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E1" sqref="E1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.6640625" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7" style="8" customWidth="1"/>
+    <col min="3" max="3" width="14.7109375" style="8" customWidth="1"/>
+    <col min="4" max="4" width="25.28515625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="20.7109375" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="16"/>
       <c r="D1" s="53"/>
       <c r="E1" s="26" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
     </row>
-    <row r="3" spans="1:5" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:5" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="48" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="32"/>
     </row>
-    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="21"/>
       <c r="C4" s="21" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="44" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A5" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="27"/>
       <c r="C5" s="27"/>
       <c r="D5" s="28" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="E5" s="36" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A6" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="27"/>
       <c r="C6" s="27"/>
       <c r="D6" s="28" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E6" s="36" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A7" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="27">
         <v>1</v>
       </c>
       <c r="C7" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D7" s="28" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="E7" s="36" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A8" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="27">
         <v>2</v>
       </c>
       <c r="C8" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D8" s="28" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E8" s="36" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="27">
         <v>3</v>
       </c>
       <c r="C9" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D9" s="28" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="E9" s="36" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="27">
         <v>4</v>
       </c>
       <c r="C10" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D10" s="28" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E10" s="36" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A11" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="27">
         <v>5</v>
       </c>
       <c r="C11" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D11" s="28" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E11" s="36" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="38" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="39">
         <v>6</v>
       </c>
       <c r="C12" s="39" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D12" s="40" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="E12" s="42" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="11"/>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
     </row>
-    <row r="14" spans="1:5" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="48" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="B14" s="46"/>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="32"/>
     </row>
-    <row r="15" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="21"/>
       <c r="C15" s="21" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="21" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="44" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
       <c r="D16" s="28" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E16" s="36" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="28" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E17" s="36" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A18" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="27">
         <v>1</v>
       </c>
       <c r="C18" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D18" s="28" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="E18" s="36" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A19" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="27">
         <v>2</v>
       </c>
       <c r="C19" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D19" s="28" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="E19" s="36" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A20" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="27">
         <v>3</v>
       </c>
       <c r="C20" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D20" s="28" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E20" s="36" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A21" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="27">
         <v>4</v>
       </c>
       <c r="C21" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D21" s="28" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="E21" s="36" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A22" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="27">
         <v>5</v>
       </c>
       <c r="C22" s="27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D22" s="29" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E22" s="36" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="38" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="39">
         <v>6</v>
       </c>
       <c r="C23" s="39" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D23" s="40" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E23" s="42" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="11"/>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="97" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{029BA5E2-A246-4F54-B6B1-578D38680BAD}">
   <sheetPr>
     <tabColor theme="6" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:D28"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="44.21875" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="20.6640625" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="3.85546875" customWidth="1"/>
+    <col min="3" max="3" width="21.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="C1" s="16"/>
+        <v>35</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="54"/>
       <c r="D1" s="26" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
     </row>
-    <row r="3" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="48" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="32"/>
     </row>
-    <row r="4" spans="1:4" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A4" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="44" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:4" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A5" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="28" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="D5" s="36" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="28" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D6" s="36" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="28" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D7" s="36" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="28" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="D8" s="36" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="28" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D9" s="36" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="28" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="D10" s="36" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="28" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D11" s="36" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="28" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D12" s="36" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="28" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="D13" s="36" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:4" s="2" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="2" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="49"/>
       <c r="C14" s="49"/>
       <c r="D14" s="50"/>
     </row>
-    <row r="15" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="11"/>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
     </row>
-    <row r="16" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="48" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="46"/>
       <c r="D16" s="32"/>
     </row>
-    <row r="17" spans="1:4" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:4" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A17" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="21" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="44" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:4" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:4" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A18" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="28" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D18" s="36" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="28" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D19" s="36" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="28" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D20" s="36" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="28" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="D21" s="36" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="28" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D22" s="36" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="28" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D23" s="36" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="28" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D24" s="36" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="29" t="s">
-        <v>54</v>
+        <v>95</v>
       </c>
       <c r="D25" s="36" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="28" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D26" s="36" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" s="2" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" s="2" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="49"/>
       <c r="C27" s="49"/>
       <c r="D27" s="50"/>
     </row>
-    <row r="28" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="11"/>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor theme="2" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:D39"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.6640625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="1" width="23.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="7.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="33.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20.7109375" style="2" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="22" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="12"/>
       <c r="D1" s="26" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
     </row>
-    <row r="3" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="48" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="31"/>
       <c r="D3" s="32"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="21"/>
       <c r="C4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="44" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="27"/>
       <c r="C5" s="28" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D5" s="36" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="27"/>
       <c r="C6" s="28" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D6" s="36" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="27"/>
       <c r="C7" s="28" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D7" s="36" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="27"/>
       <c r="C8" s="28" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D8" s="36" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="27">
         <v>1</v>
       </c>
       <c r="C9" s="28" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D9" s="36" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="27">
         <v>2</v>
       </c>
       <c r="C10" s="28" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D10" s="36" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="27">
         <v>3</v>
       </c>
       <c r="C11" s="28" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D11" s="36" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="27">
         <v>4</v>
       </c>
       <c r="C12" s="28" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D12" s="36" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="27">
         <v>5</v>
       </c>
       <c r="C13" s="28" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D13" s="36" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="27">
         <v>6</v>
       </c>
       <c r="C14" s="28" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D14" s="36" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="29" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="D15" s="36" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="27"/>
       <c r="C16" s="28" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="D16" s="36" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="27">
         <v>1</v>
       </c>
       <c r="C17" s="28" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D17" s="36" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="27">
         <v>2</v>
       </c>
       <c r="C18" s="28" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D18" s="36" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="39">
         <v>1</v>
       </c>
       <c r="C19" s="40" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D19" s="42" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="11"/>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
     </row>
-    <row r="21" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="48" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="B21" s="46"/>
       <c r="C21" s="31"/>
       <c r="D21" s="32"/>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="21"/>
       <c r="C22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="44" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="27"/>
       <c r="C23" s="29" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D23" s="36" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="28" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D24" s="36" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="27"/>
       <c r="C25" s="28" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D25" s="36" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="27"/>
       <c r="C26" s="28" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D26" s="36" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
       <c r="C27" s="28" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D27" s="36" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="27">
         <v>2</v>
       </c>
       <c r="C28" s="28" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D28" s="36" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="27">
         <v>3</v>
       </c>
       <c r="C29" s="28" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D29" s="36" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="27">
         <v>4</v>
       </c>
       <c r="C30" s="28" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D30" s="36" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="27">
         <v>5</v>
       </c>
       <c r="C31" s="28" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D31" s="36" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="27">
         <v>6</v>
       </c>
       <c r="C32" s="28" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D32" s="36" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="27">
         <v>1</v>
       </c>
       <c r="C33" s="29" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D33" s="36" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="27">
         <v>2</v>
       </c>
       <c r="C34" s="28" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="D34" s="36" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="27">
         <v>1</v>
       </c>
       <c r="C35" s="28" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D35" s="36" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="27">
         <v>2</v>
       </c>
       <c r="C36" s="28" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D36" s="36" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="27">
         <v>1</v>
       </c>
       <c r="C37" s="28" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D37" s="36" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="39">
         <v>2</v>
       </c>
       <c r="C38" s="40" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D38" s="42" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:4" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="7"/>
       <c r="B39" s="6"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB6FDAFD-5D2F-4468-B697-F0ED735B78A6}">
   <sheetPr>
     <tabColor theme="2" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.6640625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="1" width="23.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="29.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20.7109375" style="2" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="22" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="12"/>
       <c r="D1" s="26" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
     </row>
-    <row r="3" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="3" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="48" t="s">
+        <v>104</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="31"/>
       <c r="D3" s="32"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="21"/>
       <c r="C4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="44" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="27"/>
       <c r="C5" s="28" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D5" s="36" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="27"/>
       <c r="C6" s="28" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D6" s="36" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="27">
         <v>1</v>
       </c>
       <c r="C7" s="28" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D7" s="36" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="27">
         <v>2</v>
       </c>
       <c r="C8" s="28" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D8" s="36" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="27">
         <v>3</v>
       </c>
       <c r="C9" s="28" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D9" s="36" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="27">
         <v>4</v>
       </c>
       <c r="C10" s="28" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D10" s="36" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="27">
         <v>5</v>
       </c>
       <c r="C11" s="28" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D11" s="36" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="27">
         <v>6</v>
       </c>
       <c r="C12" s="28" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D12" s="36" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="27"/>
       <c r="C13" s="28" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="D13" s="36" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="39"/>
       <c r="C14" s="40" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="D14" s="42" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="11"/>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
     </row>
-    <row r="16" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="16" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="48" t="s">
+        <v>121</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="31"/>
       <c r="D16" s="32"/>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="21"/>
       <c r="C17" s="21" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="44" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="27"/>
       <c r="C18" s="28" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D18" s="36" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="27"/>
       <c r="C19" s="28" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="D19" s="36" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="27">
         <v>1</v>
       </c>
       <c r="C20" s="28" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D20" s="36" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="27">
         <v>2</v>
       </c>
       <c r="C21" s="28" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D21" s="36" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="27">
         <v>3</v>
       </c>
       <c r="C22" s="28" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D22" s="36" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="27">
         <v>4</v>
       </c>
       <c r="C23" s="28" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D23" s="36" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="27">
         <v>5</v>
       </c>
       <c r="C24" s="28" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D24" s="36" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="27">
         <v>6</v>
       </c>
       <c r="C25" s="28" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D25" s="36" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="27"/>
       <c r="C26" s="28" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="D26" s="36" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="27"/>
       <c r="C27" s="28" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D27" s="36" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="39"/>
       <c r="C28" s="40" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="D28" s="42" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="11"/>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BF2E3ED-AC76-4848-818D-CD0B01ABDF4A}">
   <sheetPr>
     <tabColor theme="2" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:D28"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="44.21875" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="22.33203125" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="3.85546875" customWidth="1"/>
+    <col min="3" max="3" width="24.140625" customWidth="1"/>
+    <col min="4" max="4" width="22.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="22" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="12"/>
       <c r="D1" s="26" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
     </row>
-    <row r="3" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="48" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="32"/>
     </row>
-    <row r="4" spans="1:4" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A4" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="44" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:4" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A5" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="28" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D5" s="36" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="28" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D6" s="36" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="28" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D7" s="36" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="28" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D8" s="36" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="28" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D9" s="36" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="28" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D10" s="36" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="28" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D11" s="36" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="28" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D12" s="36" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="28" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D13" s="36" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:4" s="2" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="2" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="49"/>
       <c r="C14" s="49"/>
       <c r="D14" s="50"/>
     </row>
-    <row r="15" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="11"/>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
     </row>
-    <row r="16" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="48" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="B16" s="31"/>
       <c r="C16" s="31"/>
       <c r="D16" s="32"/>
     </row>
-    <row r="17" spans="1:4" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:4" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A17" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="21" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="44" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:4" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:4" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A18" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="28" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D18" s="36" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="28" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D19" s="36" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="28" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D20" s="36" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="28" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D21" s="36" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="28" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D22" s="36" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="28" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D23" s="36" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="28" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D24" s="36" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="28" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D25" s="36" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="28" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D26" s="36" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" s="2" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" s="2" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="49"/>
       <c r="C27" s="49"/>
       <c r="D27" s="50"/>
     </row>
-    <row r="28" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="11"/>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C358062-DF0E-4B08-B9EE-F560A174DFDA}">
   <sheetPr>
     <tabColor theme="3" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D22"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.6640625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="20.6640625" customWidth="1"/>
+    <col min="1" max="1" width="21.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="4.7109375" customWidth="1"/>
+    <col min="3" max="3" width="33.5703125" style="9" customWidth="1"/>
+    <col min="4" max="4" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="13"/>
       <c r="D1" s="26" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
     </row>
-    <row r="3" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
     </row>
-    <row r="4" spans="1:4" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.3">
-      <c r="A4" s="21" t="s">
+    <row r="4" spans="1:4" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="21"/>
-      <c r="C4" s="21" t="s">
+      <c r="B4" s="57"/>
+      <c r="C4" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="D4" s="21" t="s">
+      <c r="D4" s="58" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="2" t="s">
+    <row r="5" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="27"/>
-      <c r="C5" s="28" t="s">
+      <c r="B5" s="59"/>
+      <c r="C5" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="D5" s="36" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="59"/>
+      <c r="C6" s="60" t="s">
+        <v>48</v>
+      </c>
+      <c r="D6" s="36" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="59"/>
+      <c r="C7" s="60" t="s">
+        <v>83</v>
+      </c>
+      <c r="D7" s="36" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="59"/>
+      <c r="C8" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D8" s="36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="59">
+        <v>1</v>
+      </c>
+      <c r="C9" s="60" t="s">
         <v>67</v>
       </c>
-      <c r="D5" s="27" t="s">
-[...23 lines deleted...]
-      <c r="D7" s="27" t="s">
+      <c r="D9" s="36" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="59">
+        <v>2</v>
+      </c>
+      <c r="C10" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" s="36" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="59">
+        <v>3</v>
+      </c>
+      <c r="C11" s="60" t="s">
+        <v>83</v>
+      </c>
+      <c r="D11" s="36" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="59">
+        <v>4</v>
+      </c>
+      <c r="C12" s="60" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" s="36" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="59">
+        <v>5</v>
+      </c>
+      <c r="C13" s="60" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="36" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="59">
+        <v>6</v>
+      </c>
+      <c r="C14" s="60" t="s">
+        <v>122</v>
+      </c>
+      <c r="D14" s="36" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="59"/>
+      <c r="C15" s="61" t="s">
+        <v>85</v>
+      </c>
+      <c r="D15" s="36" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="59"/>
+      <c r="C16" s="60" t="s">
+        <v>88</v>
+      </c>
+      <c r="D16" s="36" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="59"/>
+      <c r="C17" s="60" t="s">
         <v>93</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D8" s="27" t="s">
+      <c r="D17" s="36" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="59">
+        <v>1</v>
+      </c>
+      <c r="C18" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" s="36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="59">
+        <v>2</v>
+      </c>
+      <c r="C19" s="60" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="36" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="59"/>
+      <c r="C20" s="60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="36" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="39"/>
+      <c r="C21" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" s="42" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="9" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...163 lines deleted...]
-      <c r="D21" s="11"/>
+    <row r="22" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="11"/>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66BA282A-70F5-4C31-ADA7-D8553D2359B0}">
   <sheetPr>
     <tabColor theme="3" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:D25"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.6640625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="20.6640625" customWidth="1"/>
+    <col min="1" max="1" width="21.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="4.7109375" customWidth="1"/>
+    <col min="3" max="3" width="31.28515625" style="9" customWidth="1"/>
+    <col min="4" max="4" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="24" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="13"/>
       <c r="D1" s="26" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
     </row>
-    <row r="3" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="48" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="32"/>
     </row>
-    <row r="4" spans="1:4" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A4" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="21"/>
       <c r="C4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="44" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="27"/>
       <c r="C5" s="28" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D5" s="36" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="27"/>
       <c r="C6" s="28" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="D6" s="36" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="27">
         <v>1</v>
       </c>
       <c r="C7" s="28" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="D7" s="36" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="27">
         <v>2</v>
       </c>
       <c r="C8" s="28" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D8" s="36" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="27">
         <v>3</v>
       </c>
       <c r="C9" s="28" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D9" s="36" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="27">
         <v>4</v>
       </c>
       <c r="C10" s="28" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="D10" s="36" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="27">
         <v>5</v>
       </c>
       <c r="C11" s="28" t="s">
-        <v>51</v>
+        <v>75</v>
       </c>
       <c r="D11" s="36" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="39">
         <v>6</v>
       </c>
       <c r="C12" s="40" t="s">
-        <v>97</v>
+        <v>122</v>
       </c>
       <c r="D12" s="42" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="11"/>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
     </row>
-    <row r="14" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="48" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B14" s="31"/>
       <c r="C14" s="31"/>
       <c r="D14" s="32"/>
     </row>
-    <row r="15" spans="1:4" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:4" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A15" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="21"/>
       <c r="C15" s="21" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="44" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="27"/>
       <c r="C16" s="28" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="D16" s="36" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="28" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="D17" s="36" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="27">
         <v>1</v>
       </c>
       <c r="C18" s="28" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D18" s="36" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="27">
         <v>2</v>
       </c>
       <c r="C19" s="28" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="D19" s="36" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="27">
         <v>3</v>
       </c>
       <c r="C20" s="28" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="D20" s="36" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="27">
         <v>4</v>
       </c>
       <c r="C21" s="28" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="D21" s="36" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="27">
         <v>5</v>
       </c>
       <c r="C22" s="28" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D22" s="36" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      <c r="A23" s="38" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="39">
+      <c r="B23" s="59">
         <v>6</v>
       </c>
-      <c r="C23" s="40" t="s">
-[...10 lines deleted...]
-      <c r="D24" s="11"/>
+      <c r="C23" s="60" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" s="36" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="39"/>
+      <c r="C24" s="40" t="s">
+        <v>126</v>
+      </c>
+      <c r="D24" s="42"/>
+    </row>
+    <row r="25" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="11"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100385B5236DE04F34AB70695127A8844EF" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a292af4247f4eb08621d2601ea8e4799">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="11fc2f04-a2fc-4ddb-8926-a07928d9f9a0" xmlns:ns3="d2723c30-6204-4949-b924-d29eb2d07b24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7090c1925694b794470e10225576959d" ns2:_="" ns3:_="">
     <xsd:import namespace="11fc2f04-a2fc-4ddb-8926-a07928d9f9a0"/>
     <xsd:import namespace="d2723c30-6204-4949-b924-d29eb2d07b24"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -5213,90 +5076,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="d2723c30-6204-4949-b924-d29eb2d07b24" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="11fc2f04-a2fc-4ddb-8926-a07928d9f9a0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CCC1CD1-233F-4D4D-855A-CAB4FB37B363}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="11fc2f04-a2fc-4ddb-8926-a07928d9f9a0"/>
     <ds:schemaRef ds:uri="d2723c30-6204-4949-b924-d29eb2d07b24"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F96493E-A192-48E2-80B3-0B985AE5367D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46CF0196-14CB-42A6-AB1A-DB3858F49FCF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="d2723c30-6204-4949-b924-d29eb2d07b24"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="11fc2f04-a2fc-4ddb-8926-a07928d9f9a0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>