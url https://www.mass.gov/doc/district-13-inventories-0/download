--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -7,90 +7,90 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/CDA-Teams-Operations/Ops Unit Files/Fire Mobilization/Document Library/ALL TF_Inventory/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="192" documentId="8_{A6670935-72AD-4723-8B55-DF6C6371E0E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{30EB8DB4-F546-4B32-812C-90F057F05111}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D5956DC2-CD2E-49F7-B3BC-BC10BDBE78DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="21000" yWindow="564" windowWidth="18300" windowHeight="15072" tabRatio="747" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="747" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Ambulance TF" sheetId="1" r:id="rId1"/>
     <sheet name="Forestry ST" sheetId="8" r:id="rId2"/>
     <sheet name="Structural TF" sheetId="4" r:id="rId3"/>
     <sheet name="Structural ST" sheetId="9" r:id="rId4"/>
     <sheet name="Structural Hand Crew" sheetId="11" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Forestry ST'!$A$1:$D$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Structural Hand Crew'!$A$1:$D$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Structural ST'!$A$1:$D$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Structural TF'!$A$1:$D$97</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Ambulance TF'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Forestry ST'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Structural Hand Crew'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Structural ST'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Structural TF'!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="987" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="161">
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Service Name</t>
   </si>
   <si>
     <t>Service Location</t>
   </si>
   <si>
     <t>Leader</t>
   </si>
   <si>
     <t>Alt. Leader</t>
   </si>
   <si>
     <t>Ambulances</t>
   </si>
   <si>
     <t>Alt. Ambulance</t>
   </si>
   <si>
@@ -165,53 +165,50 @@
   <si>
     <t>Revere</t>
   </si>
   <si>
     <t>781-286-8374</t>
   </si>
   <si>
     <t>Reading</t>
   </si>
   <si>
     <t>781-944-3131</t>
   </si>
   <si>
     <t>Saugus</t>
   </si>
   <si>
     <t>781-231-4155</t>
   </si>
   <si>
     <t>Winthrop</t>
   </si>
   <si>
     <t>617-846-3474</t>
   </si>
   <si>
-    <t>Last Updated  1/13/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>Somerville</t>
   </si>
   <si>
     <t>617-623-1700</t>
   </si>
   <si>
     <t>Cambridge</t>
   </si>
   <si>
     <t>617-349-4900</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>617-343-2880</t>
   </si>
   <si>
     <t>Melrose</t>
   </si>
   <si>
     <t>781-665-0500</t>
   </si>
   <si>
     <t>Stoneham</t>
@@ -354,238 +351,235 @@
   <si>
     <t>781-396-9400</t>
   </si>
   <si>
     <t>Burlington</t>
   </si>
   <si>
     <t>781-270-1925</t>
   </si>
   <si>
     <t>Task Force  Delta</t>
   </si>
   <si>
     <t>Task Force  Echo</t>
   </si>
   <si>
     <t>781-444-0142</t>
   </si>
   <si>
     <t>Arlington</t>
   </si>
   <si>
     <t>781-316-3924</t>
   </si>
   <si>
-    <t>781-326-1313</t>
-[...1 lines deleted...]
-  <si>
     <t>Waltham</t>
   </si>
   <si>
     <t>781-893-4100</t>
   </si>
   <si>
     <t>ALT.</t>
   </si>
   <si>
     <t>Forestry</t>
   </si>
   <si>
     <t>781-962-0270</t>
   </si>
   <si>
     <t>781-786-6100</t>
   </si>
   <si>
     <t>Randolph</t>
   </si>
   <si>
     <t>781-963-3131</t>
   </si>
   <si>
-    <t>Cambridge Fire Department</t>
-[...19 lines deleted...]
-  <si>
     <t>781-648-0612</t>
   </si>
   <si>
-    <t>Cataldo Ambulance Service</t>
-[...7 lines deleted...]
-  <si>
     <t>617-492-2700</t>
   </si>
   <si>
-    <t>Lifeline Ambulance</t>
-[...7 lines deleted...]
-  <si>
     <t>Task Force  Alpha - North</t>
   </si>
   <si>
     <t>Task Force  Bravo - North</t>
   </si>
   <si>
-    <t>Task Force  Charlie - North</t>
-[...4 lines deleted...]
-  <si>
     <t>Burlington Fire Department</t>
   </si>
   <si>
-    <t>Woburn Fire Department</t>
-[...19 lines deleted...]
-  <si>
     <t>Reading Fire Department</t>
   </si>
   <si>
-    <t>Task Force  Foxtrot - West</t>
-[...1 lines deleted...]
-  <si>
     <t>Weston Fire Department</t>
   </si>
   <si>
-    <t>781-893-2324</t>
-[...7 lines deleted...]
-  <si>
     <t>Watertown Fire Department</t>
   </si>
   <si>
-    <t>617-972-6565</t>
-[...10 lines deleted...]
-  <si>
     <t>Lexington Fire Department</t>
   </si>
   <si>
-    <t>Brewster Ambulance Service</t>
-[...1 lines deleted...]
-  <si>
     <t>617-983-1000</t>
   </si>
   <si>
-    <t>Fallon Ambulance Service</t>
-[...1 lines deleted...]
-  <si>
     <t>617-745-9999</t>
   </si>
   <si>
-    <t>Task Force  India - South</t>
-[...7 lines deleted...]
-  <si>
     <t>Needham Fire Department</t>
   </si>
   <si>
     <t>781-455-7580</t>
   </si>
   <si>
-    <t>Task Force  Lima - South</t>
-[...8 lines deleted...]
-    <t>Eascare Ambulance</t>
+    <t xml:space="preserve">Woburn Fire Department </t>
+  </si>
+  <si>
+    <t>Reading Fire Department - ALS</t>
+  </si>
+  <si>
+    <t>Woburn Fire Department - BLS</t>
+  </si>
+  <si>
+    <t>Stoneham Fire Department (Private) PB</t>
+  </si>
+  <si>
+    <t>781-438-1313</t>
+  </si>
+  <si>
+    <t>Lynn Fire Department (Private) BLS</t>
+  </si>
+  <si>
+    <t>781-592-1000</t>
+  </si>
+  <si>
+    <t>Saugus Fire Department (Private) ALS</t>
+  </si>
+  <si>
+    <t>781-233-1515</t>
+  </si>
+  <si>
+    <t>Armstong - Private</t>
+  </si>
+  <si>
+    <t>Pro EMS - Private</t>
+  </si>
+  <si>
+    <t>Saugus Fire Department</t>
+  </si>
+  <si>
+    <t>Burlington Fire Department - ALS</t>
+  </si>
+  <si>
+    <t>Winchester Fire Department - ALS</t>
+  </si>
+  <si>
+    <t>Saugus Fire Department (Private) BLS</t>
+  </si>
+  <si>
+    <t>Lynn Fire Department (Private) ALS</t>
+  </si>
+  <si>
+    <t>Armstrong - Private</t>
+  </si>
+  <si>
+    <t>Coastal - Private</t>
+  </si>
+  <si>
+    <t>Task Force  Charlie - West</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Belmont Fire Department </t>
+  </si>
+  <si>
+    <t>Belmont Fire Department  - ALS</t>
+  </si>
+  <si>
+    <t>Newton Fire Department (Private) - PB</t>
+  </si>
+  <si>
+    <t>617-796-2124</t>
+  </si>
+  <si>
+    <t>Brewster - Private</t>
+  </si>
+  <si>
+    <t>Task Force  Delta - West</t>
+  </si>
+  <si>
+    <t>Lexington Fire Department - ALS</t>
+  </si>
+  <si>
+    <t>Watertown Fire Department - ALS</t>
+  </si>
+  <si>
+    <t>Waltham Fire Department (Private)</t>
+  </si>
+  <si>
+    <t>Task Force  Echo - South</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Newton Fire Department </t>
+  </si>
+  <si>
+    <t>Brookline Fire Department (Private) ALS</t>
+  </si>
+  <si>
+    <t>Task Force  Foxtrot - South</t>
+  </si>
+  <si>
+    <t>Milton Fire Department</t>
+  </si>
+  <si>
+    <t>617-898-4901</t>
+  </si>
+  <si>
+    <t>Braintree Fire Department</t>
+  </si>
+  <si>
+    <t>Braintree Fire (Private) BLS</t>
+  </si>
+  <si>
+    <t>Braintree Fire (Private) ALS</t>
+  </si>
+  <si>
+    <t>Last Updated  5/2026</t>
+  </si>
+  <si>
+    <t>Last Updated  1/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -636,50 +630,56 @@
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
@@ -801,51 +801,51 @@
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -890,84 +890,94 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Heading 1" xfId="2" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Title" xfId="1" builtinId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1241,4685 +1251,3540 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="5" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:E146"/>
+  <dimension ref="A1:E73"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A75" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.6640625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="24.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="6" style="3" customWidth="1"/>
-    <col min="3" max="3" width="34.88671875" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="9.109375" style="2"/>
+    <col min="3" max="3" width="42.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="21.140625" style="2" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="14"/>
       <c r="E1" s="18" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="4"/>
       <c r="D2" s="6"/>
       <c r="E2" s="4"/>
     </row>
-    <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B3" s="41"/>
+    <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B3" s="39"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="21"/>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A4" s="36" t="s">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="37" t="s">
+      <c r="E4" s="35" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="32"/>
-[...4 lines deleted...]
-        <v>42</v>
+      <c r="C5" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D5" s="32" t="s">
+        <v>33</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D6" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="25" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="3">
+        <v>1</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D7" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3">
+        <v>2</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D8" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="E8" s="25" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="3">
+        <v>3</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D9" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" s="25" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="3">
+        <v>4</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E10" s="25" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="3">
         <v>5</v>
       </c>
-      <c r="B6" s="32"/>
-[...89 lines deleted...]
-        <v>87</v>
+      <c r="C11" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D11" s="32" t="s">
+        <v>35</v>
       </c>
       <c r="E11" s="25" t="s">
-        <v>113</v>
-[...12 lines deleted...]
-      <c r="D12" s="34"/>
+        <v>130</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="3">
+        <v>6</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D12" s="32" t="s">
+        <v>99</v>
+      </c>
       <c r="E12" s="25" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      <c r="A13" s="33" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="27"/>
       <c r="C13" s="28" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>132</v>
+      </c>
+      <c r="D13" s="37" t="s">
+        <v>41</v>
       </c>
       <c r="E13" s="29" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="4"/>
       <c r="D14" s="6"/>
       <c r="E14" s="4"/>
     </row>
-    <row r="15" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B15" s="41"/>
+    <row r="15" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="38" t="s">
+        <v>112</v>
+      </c>
+      <c r="B15" s="39"/>
       <c r="C15" s="20"/>
       <c r="D15" s="20"/>
       <c r="E15" s="21"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A16" s="36" t="s">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E16" s="37" t="s">
+      <c r="E16" s="35" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B17" s="32"/>
-[...4 lines deleted...]
-        <v>50</v>
+      <c r="C17" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D17" s="32" t="s">
+        <v>94</v>
       </c>
       <c r="E17" s="25" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="32"/>
-      <c r="C18" s="31" t="s">
+      <c r="C18" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D18" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" s="25" t="s">
         <v>130</v>
       </c>
-      <c r="D18" s="34" t="s">
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="3">
+        <v>1</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D19" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="E19" s="25" t="s">
         <v>95</v>
       </c>
-      <c r="E18" s="25" t="s">
-[...24 lines deleted...]
-      <c r="B20" s="32">
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="3">
         <v>2</v>
       </c>
-      <c r="C20" s="31" t="s">
-[...3 lines deleted...]
-        <v>100</v>
+      <c r="C20" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D20" s="32" t="s">
+        <v>49</v>
       </c>
       <c r="E20" s="25" t="s">
-        <v>118</v>
-[...6 lines deleted...]
-      <c r="B21" s="32">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="3">
         <v>3</v>
       </c>
-      <c r="C21" s="31" t="s">
+      <c r="C21" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D21" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" s="25" t="s">
         <v>130</v>
       </c>
-      <c r="D21" s="34" t="s">
-[...10 lines deleted...]
-      <c r="B22" s="32">
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="3">
         <v>4</v>
       </c>
-      <c r="C22" s="31" t="s">
+      <c r="C22" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="D22" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="E22" s="25" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="3">
+        <v>5</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D23" s="32" t="s">
+        <v>99</v>
+      </c>
+      <c r="E23" s="25" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="3">
+        <v>6</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D24" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="E24" s="25" t="s">
         <v>119</v>
       </c>
-      <c r="D22" s="34" t="s">
-[...41 lines deleted...]
-      <c r="A25" s="33" t="s">
+    </row>
+    <row r="25" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="27"/>
       <c r="C25" s="28" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>132</v>
+      </c>
+      <c r="D25" s="37" t="s">
+        <v>41</v>
       </c>
       <c r="E25" s="29" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="4"/>
       <c r="D26" s="6"/>
       <c r="E26" s="4"/>
     </row>
-    <row r="27" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B27" s="41"/>
+    <row r="27" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="38" t="s">
+        <v>140</v>
+      </c>
+      <c r="B27" s="39"/>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="21"/>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A28" s="36" t="s">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E28" s="37" t="s">
+      <c r="E28" s="35" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B29" s="32"/>
-[...4 lines deleted...]
-        <v>91</v>
+      <c r="C29" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D29" s="32" t="s">
+        <v>82</v>
       </c>
       <c r="E29" s="25" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B30" s="32"/>
-[...4 lines deleted...]
-        <v>44</v>
+      <c r="C30" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D30" s="32" t="s">
+        <v>78</v>
       </c>
       <c r="E30" s="25" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-      <c r="B31" s="32">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="3">
         <v>1</v>
       </c>
-      <c r="C31" s="31" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="34" t="s">
+      <c r="C31" s="2" t="s">
         <v>115</v>
       </c>
+      <c r="D31" s="32" t="s">
+        <v>82</v>
+      </c>
       <c r="E31" s="25" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A32" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="32">
+      <c r="A32" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" s="3">
         <v>2</v>
       </c>
-      <c r="C32" s="31" t="s">
-[...3 lines deleted...]
-        <v>100</v>
+      <c r="C32" s="40" t="s">
+        <v>142</v>
+      </c>
+      <c r="D32" s="32" t="s">
+        <v>78</v>
       </c>
       <c r="E32" s="25" t="s">
-        <v>118</v>
-[...6 lines deleted...]
-      <c r="B33" s="32">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B33" s="3">
         <v>3</v>
       </c>
-      <c r="C33" s="31" t="s">
-[...3 lines deleted...]
-        <v>44</v>
+      <c r="C33" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D33" s="32" t="s">
+        <v>72</v>
       </c>
       <c r="E33" s="25" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-      <c r="B34" s="32">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="3">
         <v>4</v>
       </c>
-      <c r="C34" s="31" t="s">
-[...3 lines deleted...]
-        <v>44</v>
+      <c r="C34" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D34" s="32" t="s">
+        <v>72</v>
       </c>
       <c r="E34" s="25" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-      <c r="B35" s="32">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="3">
         <v>5</v>
       </c>
-      <c r="C35" s="31" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="C35" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="E35" s="25" t="s">
-        <v>120</v>
-[...13 lines deleted...]
-        <v>91</v>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="3">
+        <v>6</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D36" s="32" t="s">
+        <v>41</v>
       </c>
       <c r="E36" s="25" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      <c r="A37" s="33" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="27"/>
       <c r="C37" s="28" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>145</v>
+      </c>
+      <c r="D37" s="37" t="s">
+        <v>54</v>
       </c>
       <c r="E37" s="29" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="4"/>
       <c r="D38" s="6"/>
       <c r="E38" s="4"/>
     </row>
-    <row r="39" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B39" s="41"/>
+    <row r="39" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="38" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" s="39"/>
       <c r="C39" s="20"/>
       <c r="D39" s="20"/>
       <c r="E39" s="21"/>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A40" s="36" t="s">
+    <row r="40" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E40" s="37" t="s">
+      <c r="E40" s="35" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A41" s="24" t="s">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B41" s="32"/>
-[...10 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B41" s="42"/>
+      <c r="C41" s="43" t="s">
+        <v>117</v>
+      </c>
+      <c r="D41" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="E41" s="45" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B42" s="32"/>
-      <c r="C42" s="31" t="s">
+      <c r="C42" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D42" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="E42" s="25" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B43" s="3">
+        <v>1</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="D43" s="32" t="s">
+        <v>88</v>
+      </c>
+      <c r="E43" s="25" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B44" s="3">
+        <v>2</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D44" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="E44" s="25" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="3">
+        <v>3</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D45" s="32" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="25" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" s="3">
+        <v>4</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D46" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="E46" s="25" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B47" s="3">
+        <v>5</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D47" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="E47" s="25" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B48" s="3">
+        <v>6</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D48" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="E48" s="25" t="s">
         <v>119</v>
       </c>
-      <c r="D42" s="34" t="s">
-[...109 lines deleted...]
-      <c r="A49" s="33" t="s">
+    </row>
+    <row r="49" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="27"/>
       <c r="C49" s="28" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>132</v>
+      </c>
+      <c r="D49" s="37" t="s">
+        <v>41</v>
       </c>
       <c r="E49" s="29" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="4"/>
       <c r="D50" s="6"/>
       <c r="E50" s="4"/>
     </row>
-    <row r="51" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B51" s="41"/>
+    <row r="51" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="B51" s="39"/>
       <c r="C51" s="20"/>
       <c r="D51" s="20"/>
       <c r="E51" s="21"/>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A52" s="36" t="s">
+    <row r="52" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E52" s="37" t="s">
+      <c r="E52" s="35" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A53" s="24" t="s">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="32"/>
-[...10 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B53" s="42"/>
+      <c r="C53" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D53" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="E53" s="45" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B54" s="32"/>
-[...4 lines deleted...]
-        <v>100</v>
+      <c r="C54" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D54" s="32" t="s">
+        <v>72</v>
       </c>
       <c r="E54" s="25" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B55" s="3">
+        <v>1</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D55" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="E55" s="25" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B56" s="3">
+        <v>2</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="D56" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="E56" s="25" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B57" s="3">
+        <v>3</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D57" s="32" t="s">
+        <v>99</v>
+      </c>
+      <c r="E57" s="25" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B58" s="3">
+        <v>4</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D58" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="E58" s="25" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B59" s="3">
+        <v>5</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D59" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="E59" s="25" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
-[...29 lines deleted...]
-      <c r="E56" s="25" t="s">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" s="3">
+        <v>6</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D60" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="E60" s="25" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
-[...68 lines deleted...]
-      <c r="A61" s="33" t="s">
+    <row r="61" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="27"/>
       <c r="C61" s="28" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>132</v>
+      </c>
+      <c r="D61" s="37" t="s">
+        <v>41</v>
       </c>
       <c r="E61" s="29" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="4"/>
       <c r="D62" s="6"/>
       <c r="E62" s="4"/>
     </row>
-    <row r="63" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B63" s="41"/>
+    <row r="63" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="38" t="s">
+        <v>153</v>
+      </c>
+      <c r="B63" s="39"/>
       <c r="C63" s="20"/>
       <c r="D63" s="20"/>
       <c r="E63" s="21"/>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A64" s="36" t="s">
+    <row r="64" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C64" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D64" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E64" s="37" t="s">
+      <c r="E64" s="35" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A65" s="24" t="s">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B65" s="32"/>
-[...10 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B65" s="42"/>
+      <c r="C65" s="43" t="s">
+        <v>154</v>
+      </c>
+      <c r="D65" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="E65" s="45" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B66" s="32"/>
-[...4 lines deleted...]
-        <v>75</v>
+      <c r="C66" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D66" s="32" t="s">
+        <v>60</v>
       </c>
       <c r="E66" s="25" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B67" s="3">
+        <v>1</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D67" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="E67" s="25" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B68" s="3">
+        <v>2</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D68" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="E68" s="25" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B69" s="3">
+        <v>3</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D69" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="E69" s="25" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B70" s="3">
+        <v>4</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D70" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="E70" s="25" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B71" s="3">
+        <v>5</v>
+      </c>
+      <c r="C71" s="2" t="s">
         <v>145</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="E68" s="25" t="s">
+      <c r="D71" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="E71" s="25" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.3">
-[...61 lines deleted...]
-        <v>75</v>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" s="3">
+        <v>6</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D72" s="32" t="s">
+        <v>54</v>
       </c>
       <c r="E72" s="25" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      <c r="A73" s="33" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="27"/>
       <c r="C73" s="28" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>139</v>
+      </c>
+      <c r="D73" s="37" t="s">
+        <v>54</v>
       </c>
       <c r="E73" s="29" t="s">
-        <v>116</v>
-[...140 lines deleted...]
-      <c r="C83" s="31" t="s">
         <v>119</v>
       </c>
-      <c r="D83" s="34" t="s">
-[...915 lines deleted...]
-      <c r="E146" s="4"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
-  <pageSetup scale="96" fitToHeight="6" orientation="portrait" r:id="rId1"/>
-  <rowBreaks count="3" manualBreakCount="3">
+  <pageSetup scale="90" fitToHeight="6" orientation="portrait" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
     <brk id="38" max="16383" man="1"/>
-    <brk id="74" max="16383" man="1"/>
-    <brk id="110" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63FABFFB-4933-453A-AB90-E894A84EC28F}">
   <sheetPr>
     <tabColor theme="6" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="26.33203125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9.85546875" style="7" customWidth="1"/>
+    <col min="3" max="3" width="29.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="20.5703125" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="11"/>
-      <c r="C1" s="35"/>
+      <c r="C1" s="33"/>
       <c r="D1" s="18" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
     </row>
-    <row r="3" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
     </row>
-    <row r="4" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="18" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A5" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="32"/>
-[...7 lines deleted...]
-    <row r="6" spans="1:4" ht="18" x14ac:dyDescent="0.3">
+      <c r="B5" s="3"/>
+      <c r="C5" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="32"/>
-[...7 lines deleted...]
-    <row r="7" spans="1:4" ht="18" x14ac:dyDescent="0.3">
+      <c r="B6" s="3"/>
+      <c r="C6" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B7" s="3">
+        <v>1</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B8" s="3">
+        <v>2</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B9" s="3">
+        <v>3</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B10" s="3">
+        <v>4</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B11" s="3">
+        <v>5</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B12" s="3">
+        <v>6</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="B7" s="32">
-[...80 lines deleted...]
-      <c r="A13" s="33"/>
+    </row>
+    <row r="13" spans="1:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="31"/>
       <c r="B13" s="27" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C13" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="D13" s="29" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:4" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="14" spans="1:4" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
     </row>
-    <row r="15" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="21"/>
     </row>
-    <row r="16" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:4" ht="18" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A17" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B17" s="32"/>
-      <c r="C17" s="31" t="s">
+      <c r="B17" s="3"/>
+      <c r="C17" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="D17" s="25" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:4" ht="18" x14ac:dyDescent="0.3">
+    </row>
+    <row r="18" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A18" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="32"/>
-[...7 lines deleted...]
-    <row r="19" spans="1:4" ht="18" x14ac:dyDescent="0.3">
+      <c r="B18" s="3"/>
+      <c r="C18" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B19" s="32">
+        <v>104</v>
+      </c>
+      <c r="B19" s="3">
         <v>1</v>
       </c>
-      <c r="C19" s="31" t="s">
+      <c r="C19" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D19" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="D19" s="25" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:4" ht="18" x14ac:dyDescent="0.3">
+    </row>
+    <row r="20" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A20" s="24" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B20" s="32">
+        <v>104</v>
+      </c>
+      <c r="B20" s="3">
         <v>2</v>
       </c>
-      <c r="C20" s="31" t="s">
+      <c r="C20" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="D20" s="25" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:4" ht="18" x14ac:dyDescent="0.3">
+    </row>
+    <row r="21" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A21" s="24" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B21" s="32">
+        <v>104</v>
+      </c>
+      <c r="B21" s="3">
         <v>3</v>
       </c>
-      <c r="C21" s="31" t="s">
-[...6 lines deleted...]
-    <row r="22" spans="1:4" ht="18" x14ac:dyDescent="0.3">
+      <c r="C21" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A22" s="24" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B22" s="32">
+        <v>104</v>
+      </c>
+      <c r="B22" s="3">
         <v>4</v>
       </c>
-      <c r="C22" s="31" t="s">
-[...6 lines deleted...]
-    <row r="23" spans="1:4" ht="18" x14ac:dyDescent="0.3">
+      <c r="C22" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A23" s="24" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B23" s="32">
+        <v>104</v>
+      </c>
+      <c r="B23" s="3">
         <v>5</v>
       </c>
-      <c r="C23" s="31" t="s">
+      <c r="C23" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D23" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="D23" s="25" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:4" ht="18" x14ac:dyDescent="0.3">
+    </row>
+    <row r="24" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A24" s="24" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="C24" s="31" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" s="3">
+        <v>6</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="D24" s="25" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="33"/>
+    </row>
+    <row r="25" spans="1:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="31"/>
       <c r="B25" s="27" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C25" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="D25" s="29" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:4" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="26" spans="1:4" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="8"/>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="97" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor theme="2" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:D97"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.6640625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="1" width="23.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="4.5703125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="29.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20.5703125" style="2" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="9"/>
       <c r="D1" s="18" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
     </row>
-    <row r="3" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="32"/>
-      <c r="C5" s="31" t="s">
+      <c r="C5" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="D5" s="25" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="6" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="32"/>
-      <c r="C6" s="31" t="s">
+      <c r="C6" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="D6" s="25" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="7" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="32"/>
-[...1 lines deleted...]
-        <v>44</v>
+      <c r="C7" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="D7" s="25" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="32"/>
-[...1 lines deleted...]
-        <v>71</v>
+      <c r="C8" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="D8" s="25" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="32">
+      <c r="B9" s="3">
         <v>1</v>
       </c>
-      <c r="C9" s="31" t="s">
+      <c r="C9" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="D9" s="25" t="s">
+    </row>
+    <row r="10" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="3">
+        <v>2</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>45</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C10" s="31" t="s">
+      <c r="D10" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="D10" s="25" t="s">
+    </row>
+    <row r="11" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3">
+        <v>3</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="3">
+        <v>4</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>47</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D11" s="25" t="s">
+      <c r="D12" s="25" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="3">
+        <v>5</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="3">
+        <v>6</v>
+      </c>
+      <c r="C14" s="2" t="s">
         <v>41</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="C14" s="31" t="s">
+      <c r="D14" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="D14" s="25" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="15" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="32"/>
-[...1 lines deleted...]
-        <v>85</v>
+      <c r="C15" s="32" t="s">
+        <v>41</v>
       </c>
       <c r="D15" s="25" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="32"/>
-[...1 lines deleted...]
-        <v>93</v>
+      <c r="C16" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="D16" s="25" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="32">
+      <c r="B17" s="3">
         <v>1</v>
       </c>
-      <c r="C17" s="31" t="s">
+      <c r="C17" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="D17" s="25" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="18" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="32">
+      <c r="B18" s="3">
         <v>2</v>
       </c>
-      <c r="C18" s="31" t="s">
+      <c r="C18" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D18" s="25" t="s">
         <v>93</v>
       </c>
-      <c r="D18" s="25" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="19" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="32"/>
-      <c r="C19" s="31" t="s">
+      <c r="C19" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="D19" s="25" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="33" t="s">
+    </row>
+    <row r="20" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="27"/>
       <c r="C20" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D20" s="29" t="s">
         <v>95</v>
       </c>
-      <c r="D20" s="29" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="21" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8"/>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
     </row>
-    <row r="22" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="21"/>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="30"/>
       <c r="C23" s="30" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B24" s="32"/>
-[...1 lines deleted...]
-        <v>55</v>
+      <c r="C24" s="2" t="s">
+        <v>58</v>
       </c>
       <c r="D24" s="25" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B25" s="32"/>
-[...1 lines deleted...]
-        <v>57</v>
+      <c r="C25" s="2" t="s">
+        <v>54</v>
       </c>
       <c r="D25" s="25" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B26" s="32"/>
-[...1 lines deleted...]
-        <v>77</v>
+      <c r="C26" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="D26" s="25" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="32"/>
-[...1 lines deleted...]
-        <v>81</v>
+      <c r="C27" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="D27" s="25" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B28" s="32">
+      <c r="B28" s="3">
         <v>1</v>
       </c>
-      <c r="C28" s="31" t="s">
+      <c r="C28" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="D28" s="25" t="s">
+    </row>
+    <row r="29" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="3">
+        <v>2</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="25" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="3">
+        <v>3</v>
+      </c>
+      <c r="C30" s="2" t="s">
         <v>60</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="C30" s="31" t="s">
+      <c r="D30" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="D30" s="25" t="s">
+    </row>
+    <row r="31" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="3">
+        <v>4</v>
+      </c>
+      <c r="C31" s="2" t="s">
         <v>62</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C31" s="31" t="s">
+      <c r="D31" s="25" t="s">
         <v>63</v>
       </c>
-      <c r="D31" s="25" t="s">
+    </row>
+    <row r="32" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="3">
+        <v>5</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D32" s="25" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="3">
+        <v>6</v>
+      </c>
+      <c r="C33" s="2" t="s">
         <v>64</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="C33" s="31" t="s">
+      <c r="D33" s="25" t="s">
         <v>65</v>
       </c>
-      <c r="D33" s="25" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="34" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B34" s="32"/>
-[...1 lines deleted...]
-        <v>42</v>
+      <c r="C34" s="32" t="s">
+        <v>76</v>
       </c>
       <c r="D34" s="25" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B35" s="32"/>
-[...1 lines deleted...]
-        <v>77</v>
+      <c r="C35" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="D35" s="25" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B36" s="32">
+      <c r="B36" s="3">
         <v>1</v>
       </c>
-      <c r="C36" s="31" t="s">
+      <c r="C36" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D36" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="D36" s="25" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="37" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B37" s="32">
+      <c r="B37" s="3">
         <v>2</v>
       </c>
-      <c r="C37" s="31" t="s">
+      <c r="C37" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="25" t="s">
         <v>57</v>
       </c>
-      <c r="D37" s="25" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="38" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B38" s="32"/>
-      <c r="C38" s="31" t="s">
+      <c r="C38" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D38" s="25" t="s">
         <v>55</v>
       </c>
-      <c r="D38" s="25" t="s">
-[...4 lines deleted...]
-      <c r="A39" s="33" t="s">
+    </row>
+    <row r="39" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="27"/>
       <c r="C39" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="D39" s="29" t="s">
         <v>65</v>
       </c>
-      <c r="D39" s="29" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="40" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="8"/>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
     </row>
-    <row r="41" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="20"/>
       <c r="C41" s="20"/>
       <c r="D41" s="21"/>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B42" s="30"/>
       <c r="C42" s="30" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="32"/>
-      <c r="C43" s="31" t="s">
+      <c r="C43" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D43" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="D43" s="25" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="44" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B44" s="32"/>
-      <c r="C44" s="31" t="s">
+      <c r="C44" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D44" s="25" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="45" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B45" s="32"/>
-      <c r="C45" s="31" t="s">
+      <c r="C45" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D45" s="25" t="s">
         <v>93</v>
       </c>
-      <c r="D45" s="25" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="46" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B46" s="32"/>
-[...1 lines deleted...]
-        <v>100</v>
+      <c r="C46" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="D46" s="25" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B47" s="32">
+      <c r="B47" s="3">
         <v>1</v>
       </c>
-      <c r="C47" s="31" t="s">
+      <c r="C47" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D47" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="D47" s="25" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="48" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B48" s="32">
+      <c r="B48" s="3">
         <v>2</v>
       </c>
-      <c r="C48" s="31" t="s">
+      <c r="C48" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D48" s="25" t="s">
         <v>69</v>
       </c>
-      <c r="D48" s="25" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="49" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B49" s="32">
+      <c r="B49" s="3">
         <v>3</v>
       </c>
-      <c r="C49" s="31" t="s">
+      <c r="C49" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D49" s="25" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="50" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B50" s="32">
+      <c r="B50" s="3">
         <v>4</v>
       </c>
-      <c r="C50" s="31" t="s">
+      <c r="C50" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D50" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="D50" s="25" t="s">
-[...3 lines deleted...]
-    <row r="51" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="51" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B51" s="32">
+      <c r="B51" s="3">
         <v>5</v>
       </c>
-      <c r="C51" s="31" t="s">
+      <c r="C51" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D51" s="25" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="52" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B52" s="32">
-[...2 lines deleted...]
-      <c r="C52" s="31" t="s">
+      <c r="B52" s="3">
+        <v>6</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D52" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="D52" s="25" t="s">
-[...3 lines deleted...]
-    <row r="53" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="53" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B53" s="32"/>
-[...1 lines deleted...]
-        <v>71</v>
+      <c r="C53" s="32" t="s">
+        <v>92</v>
       </c>
       <c r="D53" s="25" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B54" s="32"/>
-      <c r="C54" s="31" t="s">
+      <c r="C54" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D54" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="D54" s="25" t="s">
-[...3 lines deleted...]
-    <row r="55" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="55" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B55" s="32">
+      <c r="B55" s="3">
         <v>1</v>
       </c>
-      <c r="C55" s="31" t="s">
-        <v>44</v>
+      <c r="C55" s="2" t="s">
+        <v>68</v>
       </c>
       <c r="D55" s="25" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B56" s="32">
+      <c r="B56" s="3">
         <v>2</v>
       </c>
-      <c r="C56" s="31" t="s">
+      <c r="C56" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D56" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="D56" s="25" t="s">
-[...3 lines deleted...]
-    <row r="57" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="57" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B57" s="32"/>
-[...1 lines deleted...]
-        <v>69</v>
+      <c r="C57" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="D57" s="25" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      <c r="A58" s="33" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="27"/>
       <c r="C58" s="28" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="D58" s="29" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="8"/>
       <c r="B59" s="8"/>
       <c r="C59" s="8"/>
       <c r="D59" s="8"/>
     </row>
-    <row r="60" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="19" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B60" s="20"/>
       <c r="C60" s="20"/>
       <c r="D60" s="21"/>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B61" s="30"/>
       <c r="C61" s="30" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B62" s="32"/>
-      <c r="C62" s="31" t="s">
+      <c r="C62" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D62" s="25" t="s">
         <v>73</v>
       </c>
-      <c r="D62" s="25" t="s">
-[...3 lines deleted...]
-    <row r="63" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="63" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B63" s="32"/>
-      <c r="C63" s="31" t="s">
+      <c r="C63" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D63" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="D63" s="25" t="s">
-[...3 lines deleted...]
-    <row r="64" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="64" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B64" s="32"/>
-[...1 lines deleted...]
-        <v>57</v>
+      <c r="C64" s="2" t="s">
+        <v>101</v>
       </c>
       <c r="D64" s="25" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B65" s="32"/>
-[...1 lines deleted...]
-        <v>63</v>
+      <c r="C65" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="D65" s="25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B66" s="3">
+        <v>1</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D66" s="25" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B67" s="3">
+        <v>2</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D67" s="25" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B68" s="3">
+        <v>3</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D68" s="25" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B69" s="3">
+        <v>4</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D69" s="25" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="66" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...37 lines deleted...]
-      <c r="D68" s="25" t="s">
+    <row r="70" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B70" s="3">
+        <v>5</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D70" s="25" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B71" s="3">
+        <v>6</v>
+      </c>
+      <c r="C71" s="2" t="s">
         <v>82</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      </c>
       <c r="D71" s="25" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B72" s="32"/>
-[...1 lines deleted...]
-        <v>100</v>
+      <c r="C72" s="32" t="s">
+        <v>41</v>
       </c>
       <c r="D72" s="25" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B73" s="32"/>
-[...1 lines deleted...]
-        <v>42</v>
+      <c r="C73" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="D73" s="25" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B74" s="32">
+      <c r="B74" s="3">
         <v>1</v>
       </c>
-      <c r="C74" s="31" t="s">
-        <v>103</v>
+      <c r="C74" s="2" t="s">
+        <v>101</v>
       </c>
       <c r="D74" s="25" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B75" s="32">
+      <c r="B75" s="3">
         <v>2</v>
       </c>
-      <c r="C75" s="31" t="s">
+      <c r="C75" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D75" s="25" t="s">
         <v>73</v>
       </c>
-      <c r="D75" s="25" t="s">
-[...3 lines deleted...]
-    <row r="76" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="76" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B76" s="32"/>
-[...1 lines deleted...]
-        <v>103</v>
+      <c r="C76" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="D76" s="25" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      <c r="A77" s="33" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B77" s="27"/>
       <c r="C77" s="28" t="s">
+        <v>99</v>
+      </c>
+      <c r="D77" s="29" t="s">
         <v>100</v>
       </c>
-      <c r="D77" s="29" t="s">
-[...3 lines deleted...]
-    <row r="78" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="78" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="8"/>
       <c r="B78" s="8"/>
       <c r="C78" s="8"/>
       <c r="D78" s="8"/>
     </row>
-    <row r="79" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="19" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B79" s="20"/>
       <c r="C79" s="20"/>
       <c r="D79" s="21"/>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A80" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B80" s="30"/>
       <c r="C80" s="30" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="81" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B81" s="32"/>
-[...1 lines deleted...]
-        <v>85</v>
+      <c r="C81" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="D81" s="25" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B82" s="32"/>
-[...1 lines deleted...]
-        <v>87</v>
+      <c r="C82" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="D82" s="25" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B83" s="32"/>
-[...1 lines deleted...]
-        <v>44</v>
+      <c r="C83" s="2" t="s">
+        <v>88</v>
       </c>
       <c r="D83" s="25" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B84" s="32"/>
-[...1 lines deleted...]
-        <v>46</v>
+      <c r="C84" s="2" t="s">
+        <v>94</v>
       </c>
       <c r="D84" s="25" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B85" s="32">
+      <c r="B85" s="3">
         <v>1</v>
       </c>
-      <c r="C85" s="31" t="s">
+      <c r="C85" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D85" s="25" t="s">
         <v>87</v>
       </c>
-      <c r="D85" s="25" t="s">
-[...3 lines deleted...]
-    <row r="86" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="86" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B86" s="32">
+      <c r="B86" s="3">
         <v>2</v>
       </c>
-      <c r="C86" s="31" t="s">
+      <c r="C86" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D86" s="25" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="87" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B87" s="32">
+      <c r="B87" s="3">
         <v>3</v>
       </c>
-      <c r="C87" s="31" t="s">
+      <c r="C87" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D87" s="25" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="88" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B88" s="32">
+      <c r="B88" s="3">
         <v>4</v>
       </c>
-      <c r="C88" s="31" t="s">
+      <c r="C88" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D88" s="25" t="s">
         <v>85</v>
       </c>
-      <c r="D88" s="25" t="s">
-[...3 lines deleted...]
-    <row r="89" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="89" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B89" s="32">
+      <c r="B89" s="3">
         <v>5</v>
       </c>
-      <c r="C89" s="31" t="s">
+      <c r="C89" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D89" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="D89" s="25" t="s">
+    </row>
+    <row r="90" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B90" s="3">
+        <v>6</v>
+      </c>
+      <c r="C90" s="2" t="s">
         <v>90</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C90" s="31" t="s">
+      <c r="D90" s="25" t="s">
         <v>91</v>
       </c>
-      <c r="D90" s="25" t="s">
-[...3 lines deleted...]
-    <row r="91" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="91" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B91" s="32"/>
-      <c r="C91" s="34" t="s">
+      <c r="C91" s="32" t="s">
         <v>31</v>
       </c>
       <c r="D91" s="25" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="92" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B92" s="32"/>
-      <c r="C92" s="31" t="s">
+      <c r="C92" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D92" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="D92" s="25" t="s">
-[...3 lines deleted...]
-    <row r="93" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="93" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B93" s="32">
+      <c r="B93" s="3">
         <v>1</v>
       </c>
-      <c r="C93" s="31" t="s">
+      <c r="C93" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D93" s="25" t="s">
         <v>87</v>
       </c>
-      <c r="D93" s="25" t="s">
-[...3 lines deleted...]
-    <row r="94" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="94" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B94" s="32">
+      <c r="B94" s="3">
         <v>2</v>
       </c>
-      <c r="C94" s="31" t="s">
+      <c r="C94" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D94" s="25" t="s">
         <v>95</v>
       </c>
-      <c r="D94" s="25" t="s">
-[...3 lines deleted...]
-    <row r="95" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="95" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B95" s="32"/>
-      <c r="C95" s="31" t="s">
+      <c r="C95" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D95" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="D95" s="25" t="s">
-[...4 lines deleted...]
-      <c r="A96" s="33" t="s">
+    </row>
+    <row r="96" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B96" s="27"/>
       <c r="C96" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="D96" s="29" t="s">
         <v>69</v>
       </c>
-      <c r="D96" s="29" t="s">
-[...3 lines deleted...]
-    <row r="97" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="97" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="8"/>
       <c r="B97" s="8"/>
       <c r="C97" s="8"/>
       <c r="D97" s="8"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="40" max="3" man="1"/>
     <brk id="78" max="3" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB6FDAFD-5D2F-4468-B697-F0ED735B78A6}">
   <sheetPr>
     <tabColor theme="2" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:D57"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.6640625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="40.6640625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="23.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="4.5703125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="40.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" bestFit="1" customWidth="1"/>
-    <col min="5" max="16384" width="9.109375" style="2"/>
+    <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="9"/>
       <c r="D1" s="18" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
     </row>
-    <row r="3" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="32"/>
-      <c r="C5" s="31" t="s">
+      <c r="C5" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="D5" s="25" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="6" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="32"/>
-      <c r="C6" s="31" t="s">
+      <c r="C6" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="D6" s="25" t="s">
+    </row>
+    <row r="7" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="3">
+        <v>1</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>43</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C7" s="31" t="s">
+      <c r="D7" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="D7" s="25" t="s">
+    </row>
+    <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="3">
+        <v>2</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>45</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C8" s="31" t="s">
+      <c r="D8" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="D8" s="25" t="s">
+    </row>
+    <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="3">
+        <v>3</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" s="25" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="3">
+        <v>4</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>47</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D9" s="25" t="s">
+      <c r="D10" s="25" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3">
+        <v>5</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="27">
+        <v>6</v>
+      </c>
+      <c r="C12" s="28" t="s">
         <v>41</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="C12" s="28" t="s">
+      <c r="D12" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="D12" s="29" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="13" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8"/>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
     </row>
-    <row r="14" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="21"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="30"/>
       <c r="C15" s="30" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="32"/>
-[...1 lines deleted...]
-        <v>55</v>
+      <c r="C16" s="2" t="s">
+        <v>58</v>
       </c>
       <c r="D16" s="25" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="32"/>
-      <c r="C17" s="31" t="s">
+      <c r="C17" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D17" s="25" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="3">
+        <v>1</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" s="25" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="3">
+        <v>2</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="25" t="s">
         <v>57</v>
       </c>
-      <c r="D17" s="25" t="s">
-[...13 lines deleted...]
-      <c r="D18" s="25" t="s">
+    </row>
+    <row r="20" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="3">
+        <v>3</v>
+      </c>
+      <c r="C20" s="2" t="s">
         <v>60</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="C20" s="31" t="s">
+      <c r="D20" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="D20" s="25" t="s">
+    </row>
+    <row r="21" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="3">
+        <v>4</v>
+      </c>
+      <c r="C21" s="2" t="s">
         <v>62</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C21" s="31" t="s">
+      <c r="D21" s="25" t="s">
         <v>63</v>
       </c>
-      <c r="D21" s="25" t="s">
+    </row>
+    <row r="22" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="3">
+        <v>5</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="25" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="27">
+        <v>6</v>
+      </c>
+      <c r="C23" s="28" t="s">
         <v>64</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="C23" s="28" t="s">
+      <c r="D23" s="29" t="s">
         <v>65</v>
       </c>
-      <c r="D23" s="29" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="24" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8"/>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
     </row>
-    <row r="25" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B25" s="20"/>
       <c r="C25" s="20"/>
       <c r="D25" s="21"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="30"/>
       <c r="C26" s="30" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="32"/>
-      <c r="C27" s="31" t="s">
+      <c r="C27" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D27" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="D27" s="25" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="32"/>
-      <c r="C28" s="31" t="s">
+      <c r="C28" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D28" s="25" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="29" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="32">
+      <c r="B29" s="3">
         <v>1</v>
       </c>
-      <c r="C29" s="31" t="s">
+      <c r="C29" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D29" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="D29" s="25" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="30" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B30" s="32">
+      <c r="B30" s="3">
         <v>2</v>
       </c>
-      <c r="C30" s="31" t="s">
+      <c r="C30" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D30" s="25" t="s">
         <v>69</v>
       </c>
-      <c r="D30" s="25" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="31" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B31" s="32">
+      <c r="B31" s="3">
         <v>3</v>
       </c>
-      <c r="C31" s="31" t="s">
+      <c r="C31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="32" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="32">
+      <c r="B32" s="3">
         <v>4</v>
       </c>
-      <c r="C32" s="31" t="s">
+      <c r="C32" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D32" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="D32" s="25" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="33" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B33" s="32">
+      <c r="B33" s="3">
         <v>5</v>
       </c>
-      <c r="C33" s="31" t="s">
+      <c r="C33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D33" s="25" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="34" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="33" t="s">
+    <row r="34" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="27">
         <v>6</v>
       </c>
       <c r="C34" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="D34" s="29" t="s">
         <v>71</v>
       </c>
-      <c r="D34" s="29" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="35" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="8"/>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
     </row>
-    <row r="36" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="19" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B36" s="20"/>
       <c r="C36" s="20"/>
       <c r="D36" s="21"/>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="30"/>
       <c r="C37" s="30" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="32"/>
-      <c r="C38" s="31" t="s">
+      <c r="C38" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D38" s="25" t="s">
         <v>73</v>
       </c>
-      <c r="D38" s="25" t="s">
-[...3 lines deleted...]
-    <row r="39" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="39" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="32"/>
-      <c r="C39" s="31" t="s">
+      <c r="C39" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D39" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="D39" s="25" t="s">
+    </row>
+    <row r="40" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B40" s="3">
+        <v>1</v>
+      </c>
+      <c r="C40" s="2" t="s">
         <v>76</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C40" s="31" t="s">
+      <c r="D40" s="25" t="s">
         <v>77</v>
       </c>
-      <c r="D40" s="25" t="s">
+    </row>
+    <row r="41" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="3">
+        <v>2</v>
+      </c>
+      <c r="C41" s="2" t="s">
         <v>78</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C41" s="31" t="s">
+      <c r="D41" s="25" t="s">
         <v>79</v>
       </c>
-      <c r="D41" s="25" t="s">
+    </row>
+    <row r="42" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="3">
+        <v>3</v>
+      </c>
+      <c r="C42" s="2" t="s">
         <v>80</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C42" s="31" t="s">
+      <c r="D42" s="25" t="s">
         <v>81</v>
       </c>
-      <c r="D42" s="25" t="s">
+    </row>
+    <row r="43" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="3">
+        <v>4</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D43" s="25" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="3">
+        <v>5</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D44" s="25" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B45" s="27">
+        <v>6</v>
+      </c>
+      <c r="C45" s="28" t="s">
         <v>82</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="C45" s="28" t="s">
+      <c r="D45" s="29" t="s">
         <v>83</v>
       </c>
-      <c r="D45" s="29" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="46" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="8"/>
       <c r="B46" s="8"/>
       <c r="C46" s="8"/>
       <c r="D46" s="8"/>
     </row>
-    <row r="47" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B47" s="20"/>
       <c r="C47" s="20"/>
       <c r="D47" s="21"/>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B48" s="30"/>
       <c r="C48" s="30" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B49" s="32"/>
-[...1 lines deleted...]
-        <v>85</v>
+      <c r="C49" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="D49" s="25" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B50" s="32"/>
-      <c r="C50" s="31" t="s">
+      <c r="C50" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50" s="25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B51" s="3">
+        <v>1</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D51" s="25" t="s">
         <v>87</v>
       </c>
-      <c r="D50" s="25" t="s">
-[...17 lines deleted...]
-    <row r="52" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="52" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B52" s="32">
+      <c r="B52" s="3">
         <v>2</v>
       </c>
-      <c r="C52" s="31" t="s">
+      <c r="C52" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D52" s="25" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="53" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B53" s="32">
+      <c r="B53" s="3">
         <v>3</v>
       </c>
-      <c r="C53" s="31" t="s">
+      <c r="C53" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D53" s="25" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="54" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="32">
+      <c r="B54" s="3">
         <v>4</v>
       </c>
-      <c r="C54" s="31" t="s">
+      <c r="C54" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D54" s="25" t="s">
         <v>85</v>
       </c>
-      <c r="D54" s="25" t="s">
-[...3 lines deleted...]
-    <row r="55" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="55" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B55" s="32">
+      <c r="B55" s="3">
         <v>5</v>
       </c>
-      <c r="C55" s="31" t="s">
+      <c r="C55" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D55" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="D55" s="25" t="s">
+    </row>
+    <row r="56" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B56" s="27">
+        <v>6</v>
+      </c>
+      <c r="C56" s="28" t="s">
         <v>90</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C56" s="28" t="s">
+      <c r="D56" s="29" t="s">
         <v>91</v>
       </c>
-      <c r="D56" s="29" t="s">
-[...3 lines deleted...]
-    <row r="57" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="57" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="8"/>
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="35" max="3" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{723BB3BA-7E02-4741-8E9A-39A3B08E0D6D}">
   <sheetPr>
     <tabColor theme="2" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:D13"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="35.44140625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="1" width="35.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="4.5703125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="27.42578125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20.5703125" style="2" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="9"/>
       <c r="D1" s="18" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
     </row>
-    <row r="3" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="31"/>
-      <c r="C5" s="31" t="s">
+      <c r="B5" s="2"/>
+      <c r="C5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="32"/>
-      <c r="C6" s="31" t="s">
+      <c r="C6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="32"/>
-      <c r="C7" s="31" t="s">
+      <c r="C7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="32"/>
-      <c r="C8" s="31" t="s">
+      <c r="C8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="32"/>
-      <c r="C9" s="31" t="s">
+      <c r="C9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="25" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="32"/>
-      <c r="C10" s="31" t="s">
+      <c r="C10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="32"/>
-      <c r="C11" s="31" t="s">
+      <c r="C11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="27"/>
       <c r="C12" s="28"/>
       <c r="D12" s="29"/>
     </row>
-    <row r="13" spans="1:4" s="1" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:4" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="8"/>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100385B5236DE04F34AB70695127A8844EF" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a292af4247f4eb08621d2601ea8e4799">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="11fc2f04-a2fc-4ddb-8926-a07928d9f9a0" xmlns:ns3="d2723c30-6204-4949-b924-d29eb2d07b24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7090c1925694b794470e10225576959d" ns2:_="" ns3:_="">
     <xsd:import namespace="11fc2f04-a2fc-4ddb-8926-a07928d9f9a0"/>
     <xsd:import namespace="d2723c30-6204-4949-b924-d29eb2d07b24"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -6110,90 +4975,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="d2723c30-6204-4949-b924-d29eb2d07b24" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="11fc2f04-a2fc-4ddb-8926-a07928d9f9a0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F96493E-A192-48E2-80B3-0B985AE5367D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CCC1CD1-233F-4D4D-855A-CAB4FB37B363}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="11fc2f04-a2fc-4ddb-8926-a07928d9f9a0"/>
+    <ds:schemaRef ds:uri="d2723c30-6204-4949-b924-d29eb2d07b24"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46CF0196-14CB-42A6-AB1A-DB3858F49FCF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="d2723c30-6204-4949-b924-d29eb2d07b24"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="11fc2f04-a2fc-4ddb-8926-a07928d9f9a0"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CCC1CD1-233F-4D4D-855A-CAB4FB37B363}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F96493E-A192-48E2-80B3-0B985AE5367D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>