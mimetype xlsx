--- v0 (2025-10-18)
+++ v1 (2026-08-24)
@@ -1,140 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\Dept\CPS\LICENSING\DMH Liaison List\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\Dept\CPS\LICENSING\DMH LICENSED HOSPITAL DATA\Hospital Contacts Listing Sheets  2017 and on\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{67765707-53CA-447B-B3E2-784E3736E23A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9588B9E6-6ED4-4920-8326-496CB5560ED5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ALL - Sort By Hospital" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ALL - Sort By Hospital'!$A$1:$E$67</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ALL - Sort By Hospital'!$A$1:$E$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'ALL - Sort By Hospital'!$A$1:$E$64</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'ALL - Sort By Hospital'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="173">
   <si>
     <t>Hospital</t>
   </si>
   <si>
     <t>Email Address</t>
   </si>
   <si>
     <t>508-977-3150</t>
   </si>
   <si>
     <t>Arbour Hospital</t>
   </si>
   <si>
     <t>781-477-2059</t>
   </si>
   <si>
     <t>Berkshire Medical Center</t>
   </si>
   <si>
     <t>Beverly Hospital</t>
   </si>
   <si>
-    <t>Bournewood Hospital</t>
-[...1 lines deleted...]
-  <si>
     <t>617-305-9909</t>
   </si>
   <si>
     <t>Cape Cod Hospital</t>
   </si>
   <si>
     <t>Cooley Dickinson Hospital</t>
   </si>
   <si>
     <t>Emerson Hospital</t>
   </si>
   <si>
-    <t>Good Samaritan Hospital</t>
-[...1 lines deleted...]
-  <si>
     <t>Heywood Hospital</t>
   </si>
   <si>
-    <t>Holy Family Hospital</t>
-[...1 lines deleted...]
-  <si>
     <t>Holyoke Medical Center</t>
   </si>
   <si>
     <t>508-616-2806</t>
   </si>
   <si>
     <t>Mass General Hospital</t>
-  </si>
-[...1 lines deleted...]
-    <t>Morton Hospital</t>
   </si>
   <si>
     <t>Mount Auburn Hospital</t>
   </si>
   <si>
     <t>Newton Wellesley Hospital</t>
   </si>
   <si>
     <t>Pembroke Hospital</t>
   </si>
   <si>
     <t>St. Anne's Hospital</t>
   </si>
   <si>
     <t>St. Vincent's Hospital</t>
   </si>
   <si>
     <t>Tufts Medical Center</t>
   </si>
   <si>
     <t>WM</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
@@ -168,526 +158,564 @@
   <si>
     <t>978-738-4524</t>
   </si>
   <si>
     <t>Paul Santos</t>
   </si>
   <si>
     <t>Mona Mackinnon</t>
   </si>
   <si>
     <t>978-353-4443</t>
   </si>
   <si>
     <t>508 887-1133</t>
   </si>
   <si>
     <t>McLean Hospital</t>
   </si>
   <si>
     <t>Fuller Hospital</t>
   </si>
   <si>
     <t>HRI Hospital</t>
   </si>
   <si>
-    <t>Austen Riggs Center</t>
-[...1 lines deleted...]
-  <si>
     <t>CHA Cambridge Hospital</t>
   </si>
   <si>
     <t>CHA Everett Hospital</t>
   </si>
   <si>
     <t xml:space="preserve">Dan Fisher </t>
   </si>
   <si>
     <t>508-897-2069</t>
   </si>
   <si>
     <t>Emily Colonna</t>
   </si>
   <si>
     <t>781-401-9702</t>
   </si>
   <si>
     <t>Beth Israel Deaconess Hospital Plymouth</t>
   </si>
   <si>
     <t>Hospital for Behavioral Medicine</t>
   </si>
   <si>
-    <t>Holy Family Hospital at Merrimack Valley</t>
-[...7 lines deleted...]
-  <si>
     <t>Tara Vista Behavioral Health Hospital</t>
   </si>
   <si>
     <t>UMASS Memorial Medical Center PTRC</t>
   </si>
   <si>
     <t>UMASS Memorial Health Alliance at Clinton Hospital</t>
   </si>
   <si>
     <t>Brigham and Women's at Faulkner Hospital</t>
   </si>
   <si>
-    <t>Lawrence General Hospital</t>
-[...4 lines deleted...]
-  <si>
     <t>Haverhill Pavilion Behavioral Health</t>
   </si>
   <si>
     <t>978-741-7302</t>
   </si>
   <si>
     <t>CMA</t>
   </si>
   <si>
     <t>Laura Justice</t>
   </si>
   <si>
-    <t>Walden Behavioral Care</t>
-[...1 lines deleted...]
-  <si>
     <t>Westborough Behavioral Healthcare Hospital</t>
   </si>
   <si>
     <t>UMASS Memorial Medical Center</t>
   </si>
   <si>
-    <t>Steward St. Elizabeth's Medical Center</t>
-[...1 lines deleted...]
-  <si>
     <t>Southcoast Behavioral Health</t>
   </si>
   <si>
-    <t>North Shore Medical Center</t>
-[...1 lines deleted...]
-  <si>
     <t>Metrowest Medical Center/Leonard Morse</t>
   </si>
   <si>
-    <t>MelroseWakefield Hospital</t>
-[...1 lines deleted...]
-  <si>
     <t>Beth Israel/Deaconess Medical Center</t>
   </si>
   <si>
     <t>BayRidge Hospital</t>
   </si>
   <si>
     <t xml:space="preserve">Arbour Hospital Quincy </t>
   </si>
   <si>
-    <t>Anna Jacques Hospital</t>
-[...4 lines deleted...]
-  <si>
     <t>Laura Ruscio</t>
   </si>
   <si>
     <t>617-984-1016</t>
   </si>
   <si>
     <t>Laura.B.Ruscio@mass.gov</t>
   </si>
   <si>
     <t>Sean McKinnon</t>
   </si>
   <si>
     <t>978-741-7311</t>
   </si>
   <si>
     <t>Sean.R.McKinnon@mass.gov</t>
   </si>
   <si>
     <t>Tammy Arafe</t>
   </si>
   <si>
     <t>978 206-2121</t>
   </si>
   <si>
     <t>tammy.arafe@mass.gov</t>
   </si>
   <si>
     <t>774-420-3175</t>
   </si>
   <si>
     <t>Tara Brennan</t>
   </si>
   <si>
     <t>Tara.Brennan@mass.gov</t>
   </si>
   <si>
     <t>CHA Somerville Campus</t>
   </si>
   <si>
     <t>McLean Southeast at Oak St.</t>
   </si>
   <si>
     <t>McLean Southeast at Isaac St.</t>
   </si>
   <si>
     <t>MiraVista Behavioral Health Center</t>
   </si>
   <si>
-    <t>UMASS Memorial Health Harrington Hospital at Webster</t>
-[...4 lines deleted...]
-  <si>
     <t>Boston Children's Hospital - Waltham</t>
   </si>
   <si>
     <t>emily.colonna@mass.gov</t>
   </si>
   <si>
     <t>stevennoroian@mass.gov</t>
   </si>
   <si>
     <t>Mona.Mackinnon@mass.gov</t>
   </si>
   <si>
     <t>daniel.fisher@mass.gov</t>
   </si>
   <si>
     <t>Laura.justice@mass.gov</t>
   </si>
   <si>
     <t>paul.santos@mass.gov</t>
   </si>
   <si>
     <t>978-863-5006</t>
   </si>
   <si>
     <t>tanya.holstein@mass.gov</t>
   </si>
   <si>
     <t>Tanya Holstein</t>
   </si>
   <si>
     <t>Maryann Dezieck/Heather Markles</t>
   </si>
   <si>
     <t>maryann.dezieck@mass.gov    heather.e.markles@mass.gov</t>
   </si>
   <si>
     <t>Patricia Cadet/ Deborah S Jones</t>
   </si>
   <si>
     <t>patricia.s.cadet@mass.gov   deborah.s.jones@mass.gov</t>
   </si>
   <si>
-    <t>Luis Borrero/Tracy Rose</t>
-[...4 lines deleted...]
-  <si>
     <t>theresa.silva@mass.gov</t>
   </si>
   <si>
     <t>Theresa Silva</t>
   </si>
   <si>
     <t>508-732-3014</t>
   </si>
   <si>
     <t>508-996-7902</t>
   </si>
   <si>
     <t>508-235-7400</t>
   </si>
   <si>
     <t>Juliet Sithole-Berk</t>
   </si>
   <si>
     <t>juliet.sithole-berk@mass.gov</t>
   </si>
   <si>
     <t>Lori Montello</t>
   </si>
   <si>
-    <t>781-224-7916</t>
-[...1 lines deleted...]
-  <si>
     <t>Lori.Montello@mass.gov</t>
   </si>
   <si>
     <t>978-224-7916</t>
   </si>
   <si>
     <t xml:space="preserve">617-626-9338/617-626-9537 </t>
   </si>
   <si>
     <t>617-626-9338/617-626-9537</t>
   </si>
   <si>
     <t>617-626-8501/617-626-8588</t>
   </si>
   <si>
     <t>617-905-9903</t>
   </si>
   <si>
     <t>Kara.E.McTague@mass.gov</t>
   </si>
   <si>
     <t>Heather Markles/Maryann Deziek</t>
   </si>
   <si>
     <t>617-626-9388/617-626-9537</t>
   </si>
   <si>
-    <t>Highpoint Treatment Center, Behavioral Health Triage</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Heather Powell </t>
   </si>
   <si>
     <t>Heather.powell@mass.gov</t>
   </si>
   <si>
-    <t>Heather.Powell@mass.gov</t>
-[...1 lines deleted...]
-  <si>
     <t>Kerry Roberts</t>
   </si>
   <si>
     <t>Kerry.Roberts@mass.gov</t>
   </si>
   <si>
-    <t>Jerry Juliano (Interim)</t>
-[...4 lines deleted...]
-  <si>
     <t>Boston Medical Center (Child/Adole ED)</t>
   </si>
   <si>
     <t>Kara McTague (CYF)</t>
   </si>
   <si>
     <t>Franciscan Children's (Inpatient, CBAT, Outpatient)</t>
   </si>
   <si>
-    <t>Laura DiCienzo (CYF)</t>
-[...1 lines deleted...]
-  <si>
     <t>857-268-0517</t>
   </si>
   <si>
-    <t>laura.b.dicienzo@mass.gov</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">617-626-9537/617-626-9338 </t>
   </si>
   <si>
     <t>Boston Children's Hospital (ED, Inpt - Bader &amp; Waltham, CBAT)</t>
   </si>
   <si>
     <t>Mass General Hospital (Child/Adole ED)</t>
   </si>
   <si>
     <t>Shaela Demers (CYF)</t>
   </si>
   <si>
     <t>857-488-5660</t>
   </si>
   <si>
     <t>shaela.m.demers@mass.gov</t>
   </si>
   <si>
     <t>McLean Oak St. (Inpatient)</t>
   </si>
   <si>
     <t>CHA/Somerville Hospital (Adolescent Inpatient)</t>
   </si>
   <si>
     <t>Kathryn Ashe</t>
   </si>
   <si>
     <t>Kathryn.N.Ashe@mass.gov</t>
   </si>
   <si>
     <t>Paul Webb</t>
   </si>
   <si>
     <t>Paul.Webb2@mass.gov</t>
   </si>
   <si>
     <t>Jeanne Crespi</t>
   </si>
   <si>
     <t>Jeanne.Crespi@mass.gov</t>
   </si>
   <si>
-    <t>Arieh  Blowers</t>
-[...1 lines deleted...]
-  <si>
     <t>413 587-6328</t>
   </si>
   <si>
     <t>arieh.blowers@mass.gov</t>
   </si>
   <si>
     <t>Dan Sontag</t>
   </si>
   <si>
     <t>413 772-5618</t>
   </si>
   <si>
     <t>Dan.Sontag@mass.gov</t>
   </si>
   <si>
-    <t>Deborah Rivera</t>
-[...1 lines deleted...]
-  <si>
     <t>413 520-0377</t>
   </si>
   <si>
-    <t>Deborah.Rivera@mass.gov</t>
-[...1 lines deleted...]
-  <si>
     <t>Chris  Haley</t>
   </si>
   <si>
     <t>413 395-2014</t>
   </si>
   <si>
     <t>Chris.m.haley@mass.gov</t>
   </si>
   <si>
     <t>Christine Fowle</t>
   </si>
   <si>
     <t>413  587-6448</t>
   </si>
   <si>
     <t>christine.fowle@mass.gov</t>
   </si>
   <si>
     <t>Jennifer Dugan</t>
   </si>
   <si>
     <t>413 452-2310</t>
   </si>
   <si>
     <t>jennifer.dugan@mass.gov</t>
   </si>
   <si>
     <t>Arieh Blowers</t>
+  </si>
+  <si>
+    <t>Tufts Medicine Behavioral Health Hospital</t>
+  </si>
+  <si>
+    <t>BMC Brockton Behavioral Health Center</t>
+  </si>
+  <si>
+    <t>Signature Healthcare Brockton Hospital</t>
+  </si>
+  <si>
+    <t>Valley Springs Behavioral Health Hospital</t>
+  </si>
+  <si>
+    <t>Anna Jacques Hospital (operating under Beverly Hospital)</t>
+  </si>
+  <si>
+    <t>Anna Jacques Child/Adolescent (operating under Beverly Hospital formerly Amesbury Health Center)</t>
+  </si>
+  <si>
+    <t>Flor Colon</t>
+  </si>
+  <si>
+    <t>Flor.A.Colon@mass.gov</t>
+  </si>
+  <si>
+    <t>Abou Kamara/Tracy Rose</t>
+  </si>
+  <si>
+    <t>Abou.Kamara@mass.gov   tracy.rose@mass.gov</t>
+  </si>
+  <si>
+    <t>abou.Kamara@mass.gov   tracy.rose@mass.gov</t>
+  </si>
+  <si>
+    <t>Laura Tomlin (CYF)</t>
+  </si>
+  <si>
+    <t>laura.b.Tomlin@mass.gov</t>
+  </si>
+  <si>
+    <t>Heather Martin</t>
+  </si>
+  <si>
+    <t>Heather.L.Martin@mass.gov</t>
+  </si>
+  <si>
+    <t>413-587-6328</t>
+  </si>
+  <si>
+    <t>UMASS Memorial Harrington</t>
+  </si>
+  <si>
+    <t>UMASS Memorial Medical Center Marlborough Campus</t>
+  </si>
+  <si>
+    <t>Monte Nido Walden (formerly Walden Behavioral Care)</t>
+  </si>
+  <si>
+    <t>Bournewood Health Systems</t>
+  </si>
+  <si>
+    <t>Boston Medical Center Brighton (formerly Steward St. Elizabeth's Medical Center)</t>
+  </si>
+  <si>
+    <t>Merrimack Health Haverhill Hospital (formerly Holy Family Hospital)</t>
+  </si>
+  <si>
+    <t>Merrimack Health Methuen Hospital (formerly Holy Family Hospital)</t>
+  </si>
+  <si>
+    <t>MGB Salem Hospital (formerly North Shore Medical Center)</t>
+  </si>
+  <si>
+    <t>Boston Medical Center South (formerly Good Samaritan Hospital)</t>
+  </si>
+  <si>
+    <t>Brown University Hospital - Morton Hospital</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <u/>
-[...7 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0070C0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0070C0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE5B8B7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
@@ -758,117 +786,152 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1133,1302 +1196,1257 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lori.Montello@mass.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paul.Webb2@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:theresa.harrison@mass.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Heather.powell@mass.gov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jeanne.Crespi@mass.gov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.dugan@mass.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lori.Montello@mass.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jerry.Juliano@mass.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:theresa.silva@mass.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kerry.Roberts@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kathryn.N.Ashe@mass.gov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.fowle@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juliet.sithole-berk@mass.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Heather.Powell@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kara.E.McTague@mass.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:theresa.silva@mass.gov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chris.m.haley@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juliet.sithole-berk@mass.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kara.E.McTague@mass.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juliet.sithole-berk@mass.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Heather.powell@mass.gov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Deborah.Rivera@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jerry.Juliano@mass.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juliet.sithole-berk@mass.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kerry.Roberts@mass.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Heather.powell@mass.gov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dan.Sontag@mass.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juliet.sithole-berk@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juliet.sithole-berk@mass.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Heather.powell@mass.gov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.fowle@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:theresa.harrison@mass.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:theresa.silva@mass.gov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arieh.blowers@mass.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juliet.sithole-berk@mass.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kerry.Roberts@mass.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paul.Webb2@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chris.m.haley@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:theresa.silva@mass.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Heather.powell@mass.gov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lori.Montello@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juliet.sithole-berk@mass.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kathryn.N.Ashe@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Heather.L.Martin@mass.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.dugan@mass.gov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Heather.powell@mass.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dan.Sontag@mass.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kara.E.McTague@mass.gov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mona.Mackinnon@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kerry.Roberts@mass.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kara.E.McTague@mass.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jeanne.Crespi@mass.gov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mona.Mackinnon@mass.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F67"/>
+  <dimension ref="A1:F64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="C20" sqref="C19:C20"/>
+      <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="26.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="44.42578125" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="47.85546875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="49.5703125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="7.42578125" style="6" customWidth="1"/>
+    <col min="3" max="3" width="28.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="25" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="48.7109375" style="32" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="26.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="33" x14ac:dyDescent="0.25">
-      <c r="A1" s="11" t="s">
+      <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="10" t="s">
+      <c r="B1" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" s="28" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E2" s="27" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E4" s="24" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E5" s="23" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E7" s="23" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="C1" s="9" t="s">
+      <c r="B8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="E8" s="23" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="E9" s="23" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E10" s="23" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="9" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E11" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="F11" s="10"/>
+    </row>
+    <row r="12" spans="1:6" s="9" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="F12" s="10"/>
+    </row>
+    <row r="13" spans="1:6" s="9" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="35" t="s">
+        <v>148</v>
+      </c>
+      <c r="B13" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F13" s="10"/>
+    </row>
+    <row r="14" spans="1:6" s="9" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E14" s="23" t="s">
+        <v>86</v>
+      </c>
+      <c r="F14" s="10"/>
+    </row>
+    <row r="15" spans="1:6" s="9" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E15" s="25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="9" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="21" t="s">
+        <v>113</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E16" s="25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="9" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="21" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>171</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="F18" s="12"/>
+    </row>
+    <row r="19" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>166</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E19" s="23" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="9" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E21" s="24" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E22" s="23" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="E23" s="25" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="E24" s="25" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D25" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="E25" s="25" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="20" t="s">
+        <v>124</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="E26" s="25" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="E27" s="23" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D28" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="E28" s="23" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="20" t="s">
+        <v>115</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="E29" s="25" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D1" s="9" t="s">
+      <c r="D31" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="E1" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="E31" s="24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E32" s="23" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="E33" s="23" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E34" s="23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="E35" s="26" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="E36" s="25" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D37" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="E37" s="23" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D39" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="E39" s="25" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" s="9" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="19" t="s">
+        <v>168</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" s="9" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="19" t="s">
+        <v>169</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E44" s="23" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" s="17" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E45" s="24" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="19" t="s">
         <v>77</v>
       </c>
-      <c r="B2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="1" t="s">
+      <c r="B46" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D46" s="33" t="s">
+        <v>131</v>
+      </c>
+      <c r="E46" s="23" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" s="9" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="19" t="s">
+        <v>165</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E47" s="23" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" s="9" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="E48" s="25" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" s="9" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" s="23" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" s="9" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E50" s="23" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="B51" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C51" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="E51" s="38" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E52" s="24" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E53" s="31" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E54" s="23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D55" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="E55" s="23" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E56" s="24" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="20" t="s">
+        <v>147</v>
+      </c>
+      <c r="B57" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="D57" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="E57" s="30" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="20" t="s">
+        <v>163</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D58" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E58" s="29" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E59" s="23" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E60" s="23" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E3" s="5" t="s">
+    <row r="61" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="19" t="s">
+        <v>164</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E61" s="23" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E62" s="23" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...77 lines deleted...]
-      <c r="D8" s="6" t="s">
+    <row r="63" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="19" t="s">
+        <v>150</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D63" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="E8" s="14" t="s">
-[...55 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="E63" s="23" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E64" s="23" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="6" t="s">
-[...949 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:E67" xr:uid="{00000000-0009-0000-0000-000000000000}">
-[...1 lines deleted...]
-      <sortCondition ref="A1:A67"/>
+  <autoFilter ref="A1:E64" xr:uid="{00000000-0009-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E64">
+      <sortCondition ref="A1:A64"/>
     </sortState>
   </autoFilter>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F67">
-    <sortCondition ref="A10"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F64">
+    <sortCondition ref="A9"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="E36" r:id="rId1" display="mailto:Maryann.Dezieck@massmail.state.ma.us" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-[...45 lines deleted...]
-    <hyperlink ref="E34" r:id="rId47" xr:uid="{21ACC97C-6CB9-4F66-85A1-5CF331170D96}"/>
+    <hyperlink ref="E35" r:id="rId1" display="mailto:Maryann.Dezieck@massmail.state.ma.us" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="E11" r:id="rId2" display="mailto:Maryann.Dezieck@massmail.state.ma.us" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="E19" r:id="rId3" display="theresa.harrison@mass.gov" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="E44" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="E56" r:id="rId5" display="mailto:Theresa.Harrison@MassMail.State.MA.US" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="E54" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="E60" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="E21" r:id="rId8" display="daniel.fisher@massmail.state.ma.us" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="E18" r:id="rId9" display="Richard.Jobin@MassMail.State.MA.US" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="E40" r:id="rId10" display="Richard.Jobin@MassMail.State.MA.US" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="E64" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="E61" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="E62" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="E5" r:id="rId14" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="E12" r:id="rId15" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="E28" r:id="rId16" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="E47" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="E34" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="E23" r:id="rId19" display="Luis.Borrero@mass.gov" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="E50" r:id="rId20" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
+    <hyperlink ref="E14" r:id="rId21" xr:uid="{EC148888-F620-4EC4-B8EE-D284E0B9EC45}"/>
+    <hyperlink ref="E24" r:id="rId22" display="Luis.Borrero@mass.gov" xr:uid="{EAC78640-5EF2-4DC1-AFE5-626A26541085}"/>
+    <hyperlink ref="E25" r:id="rId23" display="Luis.Borrero@mass.gov" xr:uid="{EF464E52-3F68-4533-8494-B4E16A3F7ED0}"/>
+    <hyperlink ref="E36" r:id="rId24" display="Luis.Borrero@mass.gov" xr:uid="{B6AAC2F5-567F-4F6A-B6E8-3A5148817D7B}"/>
+    <hyperlink ref="E48" r:id="rId25" display="Luis.Borrero@mass.gov" xr:uid="{1402373C-2D33-40DD-8F55-57BD39EBF7DE}"/>
+    <hyperlink ref="E32" r:id="rId26" xr:uid="{A839CD17-3F67-4303-A7C1-32223476D311}"/>
+    <hyperlink ref="E49" r:id="rId27" xr:uid="{2D60C169-3E3B-46D0-9B78-225E0312FF3B}"/>
+    <hyperlink ref="E55" r:id="rId28" xr:uid="{BFC0F049-EAB9-4833-951D-FA8E27A8B449}"/>
+    <hyperlink ref="E59" r:id="rId29" xr:uid="{09B31B9E-18E1-4047-B05A-ADD6FD8B95A6}"/>
+    <hyperlink ref="E16" r:id="rId30" xr:uid="{CF1BDC88-B0DB-4772-83D2-F497790517AC}"/>
+    <hyperlink ref="E15" r:id="rId31" xr:uid="{42F521ED-7575-421E-B4B9-212B06523E1B}"/>
+    <hyperlink ref="E6" r:id="rId32" xr:uid="{AD384D4D-41C8-4956-AFEC-4F5CEAF20060}"/>
+    <hyperlink ref="E10" r:id="rId33" xr:uid="{9965590F-50F4-4357-BAE2-69721868204A}"/>
+    <hyperlink ref="E22" r:id="rId34" xr:uid="{6012ECF1-CDE0-4B3C-AD4E-30025CF5F63B}"/>
+    <hyperlink ref="E53" r:id="rId35" xr:uid="{3A1DF674-C3E1-4203-84E2-E5B7F309F048}"/>
+    <hyperlink ref="E7" r:id="rId36" xr:uid="{BC717C9E-CE42-4702-8563-3B18570A5204}"/>
+    <hyperlink ref="E8" r:id="rId37" xr:uid="{2BBA3042-F360-433E-9FF1-7A460EB2EA23}"/>
+    <hyperlink ref="E9" r:id="rId38" xr:uid="{07B00B2C-1C19-473D-820C-F9F55E0D259B}"/>
+    <hyperlink ref="E27" r:id="rId39" xr:uid="{9896050F-BEA1-476B-9767-8BEB37FD72A4}"/>
+    <hyperlink ref="E33" r:id="rId40" xr:uid="{21ACC97C-6CB9-4F66-85A1-5CF331170D96}"/>
+    <hyperlink ref="E57" r:id="rId41" xr:uid="{209D01D8-440E-4FE9-9641-8A5A8EF78BF4}"/>
+    <hyperlink ref="E63" r:id="rId42" xr:uid="{6AD5FA26-1000-4925-8B2B-B0D9BA4C2B45}"/>
+    <hyperlink ref="E13" r:id="rId43" xr:uid="{F2B2E2CA-A450-4FA5-827D-AC05DE66B7E6}"/>
+    <hyperlink ref="E51" r:id="rId44" xr:uid="{196C6379-E316-4C06-A854-0E53FD995292}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.2" right="0.2" top="0.6" bottom="0.25" header="0.05" footer="0.3"/>
-[...1 lines deleted...]
-  <headerFooter>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="84" fitToHeight="0" orientation="landscape" r:id="rId45"/>
+  <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddHeader>Page &amp;P&amp;R&amp;F</oddHeader>
   </headerFooter>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ALL - Sort By Hospital</vt:lpstr>
+      <vt:lpstr>'ALL - Sort By Hospital'!Print_Area</vt:lpstr>
       <vt:lpstr>'ALL - Sort By Hospital'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DMH</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>