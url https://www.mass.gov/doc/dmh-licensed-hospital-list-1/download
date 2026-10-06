--- v0 (2026-06-28)
+++ v1 (2026-10-06)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\Dept\CPS\LICENSING\DMH LICENSED HOSPITAL DATA\Hospital Contacts Listing Sheets  2017 and on\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5F971492-D5D4-405A-B9CC-78B41DC040F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E7430EE-0020-4DB2-9598-19D69DF9E406}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="060526 Public IP List" sheetId="1" r:id="rId1"/>
+    <sheet name="081926 Public IP List" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'060526 Public IP List'!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'081926 Public IP List'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="289" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="210">
   <si>
     <t>(617) 522-4400</t>
   </si>
   <si>
     <t>Shared License</t>
   </si>
   <si>
     <t>(617) 801-5120</t>
   </si>
   <si>
     <t>(781) 599-9200</t>
   </si>
   <si>
     <t>(978) 922-3000</t>
   </si>
   <si>
     <t>(413) 773-0211</t>
   </si>
   <si>
     <t>(413) 794-0000</t>
   </si>
   <si>
     <t>II, III, VI(Ltd), VIII</t>
   </si>
   <si>
@@ -146,59 +146,53 @@
   <si>
     <t>II, III, VI, VIII</t>
   </si>
   <si>
     <t>(617) 254-3800</t>
   </si>
   <si>
     <t>(508) 761-8500</t>
   </si>
   <si>
     <t>(978) 837-3822</t>
   </si>
   <si>
     <t>(978) 632-3420</t>
   </si>
   <si>
     <t>(413) 534-2500</t>
   </si>
   <si>
     <t>(844) 319-0000</t>
   </si>
   <si>
     <t>(617) 731-3200</t>
   </si>
   <si>
-    <t>(781) 306-6000</t>
-[...1 lines deleted...]
-  <si>
     <t>II, III</t>
   </si>
   <si>
-    <t>(781) 979-3000</t>
-[...1 lines deleted...]
-  <si>
     <t>(617) 726-2000</t>
   </si>
   <si>
     <t>(617) 855-2000</t>
   </si>
   <si>
     <t>(774) 419-1000</t>
   </si>
   <si>
     <t>II, III, VI, VI(Ltd)</t>
   </si>
   <si>
     <t>(508) 923-5300</t>
   </si>
   <si>
     <t>(978) 374-2000</t>
   </si>
   <si>
     <t>(978) 687-0151</t>
   </si>
   <si>
     <t>(508) 650-7000</t>
   </si>
   <si>
     <t>(978) 741-1200</t>
@@ -359,68 +353,62 @@
   <si>
     <t>Newton-Wellesley Hospital</t>
   </si>
   <si>
     <t>Mount Auburn Hospital</t>
   </si>
   <si>
     <t>Monte-Nido Walden - Dedham</t>
   </si>
   <si>
     <t>MiraVista Behavioral Health Center</t>
   </si>
   <si>
     <t>MGB - Salem Hospital</t>
   </si>
   <si>
     <t>MetroWest Medical Center-Leonard Morse Hospital</t>
   </si>
   <si>
     <t>Merrimack Health Methuen Hospital</t>
   </si>
   <si>
     <t>Merrimack Health Haverhill Hospital</t>
   </si>
   <si>
-    <t>MelroseWakefield Hospital</t>
-[...1 lines deleted...]
-  <si>
     <t>McLean Southeast at Oak Street</t>
   </si>
   <si>
     <t>McLean Southeast at Isaac Street</t>
   </si>
   <si>
     <t>McLean Hospital</t>
   </si>
   <si>
     <t>Massachusetts General Hospital</t>
   </si>
   <si>
-    <t>Lawrence Memorial Hospital</t>
-[...1 lines deleted...]
-  <si>
     <t>IRTP NFI Evolutions II</t>
   </si>
   <si>
     <t>IRTP NFI Evolutions I</t>
   </si>
   <si>
     <t>IRTP Merrimack Center</t>
   </si>
   <si>
     <t>IRTP Cohannet Academy</t>
   </si>
   <si>
     <t>IRTP Centerpoint</t>
   </si>
   <si>
     <t>HRI Hospital</t>
   </si>
   <si>
     <t>Hospital for Behavioral Medicine</t>
   </si>
   <si>
     <t>Holyoke Medical Center</t>
   </si>
   <si>
     <t>Heywood Hospital</t>
@@ -452,53 +440,50 @@
   <si>
     <t>Cape Cod Hospital</t>
   </si>
   <si>
     <t>Brown University Health-Morton Hospital</t>
   </si>
   <si>
     <t>Brigham &amp; Women's Faulkner Hospital</t>
   </si>
   <si>
     <t>Bournewood Health Systems</t>
   </si>
   <si>
     <t>Boston Medical Center-Brighton</t>
   </si>
   <si>
     <t>Boston Medical Center-South</t>
   </si>
   <si>
     <t>Boston Children's Hospital-Waltham</t>
   </si>
   <si>
     <t>Boston Children's Hospital</t>
   </si>
   <si>
-    <t>BMC Brockton Behavioral Health Center</t>
-[...1 lines deleted...]
-  <si>
     <t>Beverly Hospital</t>
   </si>
   <si>
     <t>Beth Israel Deaconess Medical Center</t>
   </si>
   <si>
     <t>Beth Israel Deaconess Hospital Plymouth</t>
   </si>
   <si>
     <t>Berkshire Medical Center</t>
   </si>
   <si>
     <t>Baystate Medical Center</t>
   </si>
   <si>
     <t>Baystate Franklin Medical Center</t>
   </si>
   <si>
     <t>BayRidge Hospital</t>
   </si>
   <si>
     <t>Arbour Quincy Hospital</t>
   </si>
   <si>
     <t>Arbour Hospital</t>
@@ -593,68 +578,62 @@
   <si>
     <t>242 Green Street, Gardner, MA 01440</t>
   </si>
   <si>
     <t>575 Beech Street, Holyoke, MA 01040</t>
   </si>
   <si>
     <t>100 Century Drive, Worcester, MA 01606</t>
   </si>
   <si>
     <t>227 Babcock Street, Brookline, MA 02446</t>
   </si>
   <si>
     <t>365 East Street , Southgate Building, Tewksbury, MA 01876</t>
   </si>
   <si>
     <t>60 Hodges Ave, Taunton, MA 02780</t>
   </si>
   <si>
     <t>365 East Street, Tewksbury, MA 01876</t>
   </si>
   <si>
     <t>288 Lyman Street, Westborough, MA 01581</t>
   </si>
   <si>
-    <t>170 Governors Avenue, Medford, MA 02155</t>
-[...1 lines deleted...]
-  <si>
     <t>55 Fruit Street, Boston, MA 02114</t>
   </si>
   <si>
     <t>115 Mill Street, Belmont, MA 02478</t>
   </si>
   <si>
     <t>23 Isaac Street, Middleborough, MA 02346</t>
   </si>
   <si>
     <t>52 Oak Street, Middleborough, MA 02346</t>
   </si>
   <si>
-    <t>585 Lebanon Street, Melrose, MA 02176</t>
-[...1 lines deleted...]
-  <si>
     <t>140 Lincoln Avenue, Haverhill, MA 01830</t>
   </si>
   <si>
     <t>70 East Street, Methuen, MA 01844</t>
   </si>
   <si>
     <t>67 Union Street, Natick, MA 01760</t>
   </si>
   <si>
     <t>81 Highland Avenue, Salem, MA 01970</t>
   </si>
   <si>
     <t>1233 Main Street, Holyoke, MA 01040</t>
   </si>
   <si>
     <t>10 Carematrix Drive, Dedham, MA 02026</t>
   </si>
   <si>
     <t>330 Mount Auburn Street, Cambridge, MA 02138</t>
   </si>
   <si>
     <t>2014 Washington Street, Newton, MA 02462</t>
   </si>
   <si>
     <t>199 Oak Street, Pembroke, MA 02329</t>
@@ -678,50 +657,56 @@
     <t>800 Washington Street, Boston, MA 02111</t>
   </si>
   <si>
     <t>100 Hospital Road, Malden, MA 02148</t>
   </si>
   <si>
     <t>340 Thompson Road, Webster, MA 01570</t>
   </si>
   <si>
     <t>201 Highland Street, Clinton, MA 01510</t>
   </si>
   <si>
     <t>55 Lake Avenue North, Worcester, MA 01655</t>
   </si>
   <si>
     <t>157 Union Street, Marlborough, MA 01752</t>
   </si>
   <si>
     <t>26 Queen Street, Worcester, MA 01655</t>
   </si>
   <si>
     <t>45 Lower Westfield Road, Holyoke, MA 01040</t>
   </si>
   <si>
     <t>300 Friberg Parkway, Westborough, MA 01581</t>
+  </si>
+  <si>
+    <t>(857) 557-6001</t>
+  </si>
+  <si>
+    <t>BMC South Brockton Behavioral Health Center</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1170,2684 +1155,2608 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M65"/>
+  <dimension ref="A1:M63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.42578125" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="5.85546875" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" customWidth="1"/>
     <col min="10" max="10" width="6.42578125" customWidth="1"/>
     <col min="11" max="11" width="5.85546875" customWidth="1"/>
     <col min="12" max="12" width="9" customWidth="1"/>
     <col min="13" max="13" width="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I1" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="2" t="s">
-[...20 lines deleted...]
-      <c r="I1" s="3" t="s">
+      <c r="L1" s="4" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="8">
         <v>124</v>
       </c>
       <c r="E2" s="8">
         <v>1314</v>
       </c>
       <c r="F2" s="9">
         <v>46621</v>
       </c>
       <c r="G2" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H2" s="11">
         <v>112</v>
       </c>
       <c r="I2" s="11">
         <v>12</v>
       </c>
       <c r="J2" s="12">
         <v>0</v>
       </c>
       <c r="K2" s="12">
         <v>0</v>
       </c>
       <c r="L2" s="12">
         <v>0</v>
       </c>
       <c r="M2" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="8">
         <v>18</v>
       </c>
       <c r="E3" s="8">
         <v>1314</v>
       </c>
       <c r="F3" s="9">
         <v>46621</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H3" s="11">
         <v>18</v>
       </c>
       <c r="I3" s="12">
         <v>0</v>
       </c>
       <c r="J3" s="12">
         <v>0</v>
       </c>
       <c r="K3" s="12">
         <v>0</v>
       </c>
       <c r="L3" s="12">
         <v>0</v>
       </c>
       <c r="M3" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="8">
         <v>62</v>
       </c>
       <c r="E4" s="8">
         <v>1326</v>
       </c>
       <c r="F4" s="9">
         <v>46770</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="11">
         <v>62</v>
       </c>
       <c r="I4" s="12">
         <v>0</v>
       </c>
       <c r="J4" s="12">
         <v>0</v>
       </c>
       <c r="K4" s="12">
         <v>0</v>
       </c>
       <c r="L4" s="12">
         <v>0</v>
       </c>
       <c r="M4" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="8">
         <v>22</v>
       </c>
       <c r="E5" s="8">
         <v>1304</v>
       </c>
       <c r="F5" s="9">
         <v>46538</v>
       </c>
       <c r="G5" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H5" s="11">
         <v>22</v>
       </c>
       <c r="I5" s="12">
         <v>0</v>
       </c>
       <c r="J5" s="12">
         <v>0</v>
       </c>
       <c r="K5" s="12">
         <v>0</v>
       </c>
       <c r="L5" s="12">
         <v>0</v>
       </c>
       <c r="M5" s="12"/>
     </row>
     <row r="6" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="8">
         <v>28</v>
       </c>
       <c r="E6" s="8">
         <v>1319</v>
       </c>
       <c r="F6" s="9">
         <v>46645</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H6" s="11">
         <v>28</v>
       </c>
       <c r="I6" s="12">
         <v>0</v>
       </c>
       <c r="J6" s="12">
         <v>0</v>
       </c>
       <c r="K6" s="12">
         <v>0</v>
       </c>
       <c r="L6" s="12">
         <v>0</v>
       </c>
       <c r="M6" s="12"/>
     </row>
     <row r="7" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="8">
         <v>20</v>
       </c>
       <c r="E7" s="8">
-        <v>1279</v>
+        <v>1335</v>
       </c>
       <c r="F7" s="9">
-        <v>46167</v>
+        <v>46897</v>
       </c>
       <c r="G7" s="10" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H7" s="11">
         <v>20</v>
       </c>
       <c r="I7" s="12">
         <v>0</v>
       </c>
       <c r="J7" s="12">
         <v>0</v>
       </c>
       <c r="K7" s="12">
         <v>0</v>
       </c>
       <c r="L7" s="12">
         <v>0</v>
       </c>
       <c r="M7" s="12"/>
     </row>
     <row r="8" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="8">
         <v>24</v>
       </c>
       <c r="E8" s="8">
         <v>1307</v>
       </c>
       <c r="F8" s="9">
         <v>46573</v>
       </c>
       <c r="G8" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H8" s="12"/>
       <c r="I8" s="12">
         <v>0</v>
       </c>
       <c r="J8" s="12">
         <v>0</v>
       </c>
       <c r="K8" s="12">
         <v>0</v>
       </c>
       <c r="L8" s="11">
         <v>24</v>
       </c>
       <c r="M8" s="12"/>
     </row>
     <row r="9" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="8">
         <v>25</v>
       </c>
       <c r="E9" s="8">
         <v>1322</v>
       </c>
       <c r="F9" s="9">
         <v>46728</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="11">
         <v>25</v>
       </c>
       <c r="I9" s="12">
         <v>0</v>
       </c>
       <c r="J9" s="12">
         <v>0</v>
       </c>
       <c r="K9" s="12">
         <v>0</v>
       </c>
       <c r="L9" s="12">
         <v>0</v>
       </c>
       <c r="M9" s="12"/>
     </row>
-    <row r="10" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="8">
         <v>54</v>
       </c>
       <c r="E10" s="8">
         <v>1326</v>
       </c>
       <c r="F10" s="9">
         <v>46770</v>
       </c>
       <c r="G10" s="10" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="H10" s="11">
         <v>38</v>
       </c>
       <c r="I10" s="12">
         <v>0</v>
       </c>
       <c r="J10" s="11">
         <v>16</v>
       </c>
       <c r="K10" s="12">
         <v>0</v>
       </c>
       <c r="L10" s="12">
         <v>0</v>
       </c>
       <c r="M10" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
-        <v>139</v>
+        <v>209</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="8">
         <v>80</v>
       </c>
       <c r="E11" s="8">
-        <v>1293</v>
+        <v>1336</v>
       </c>
       <c r="F11" s="9">
-        <v>46375</v>
+        <v>46322</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="11">
         <v>80</v>
       </c>
       <c r="I11" s="12">
         <v>0</v>
       </c>
       <c r="J11" s="12">
         <v>0</v>
       </c>
       <c r="K11" s="12">
         <v>0</v>
       </c>
       <c r="L11" s="12">
         <v>0</v>
       </c>
-      <c r="M11" s="12"/>
+      <c r="M11" s="12" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="12" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A12" s="5" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="8">
         <v>16</v>
       </c>
       <c r="E12" s="8">
         <v>1283</v>
       </c>
       <c r="F12" s="9">
         <v>46223</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="14">
         <v>0</v>
       </c>
       <c r="I12" s="12">
         <v>0</v>
       </c>
       <c r="J12" s="11">
         <v>16</v>
       </c>
       <c r="K12" s="12">
         <v>0</v>
       </c>
       <c r="L12" s="12">
         <v>0</v>
       </c>
       <c r="M12" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="8">
         <v>12</v>
       </c>
       <c r="E13" s="8">
         <v>1283</v>
       </c>
       <c r="F13" s="9">
         <v>46223</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="14">
         <v>0</v>
       </c>
       <c r="I13" s="12">
         <v>0</v>
       </c>
       <c r="J13" s="11">
         <v>12</v>
       </c>
       <c r="K13" s="12">
         <v>0</v>
       </c>
       <c r="L13" s="12">
         <v>0</v>
       </c>
       <c r="M13" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D14" s="8">
         <v>47</v>
       </c>
       <c r="E14" s="8">
         <v>1302</v>
       </c>
       <c r="F14" s="9">
         <v>46482</v>
       </c>
       <c r="G14" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H14" s="11">
         <v>47</v>
       </c>
       <c r="I14" s="12">
         <v>0</v>
       </c>
       <c r="J14" s="12">
         <v>0</v>
       </c>
       <c r="K14" s="12">
         <v>0</v>
       </c>
       <c r="L14" s="12">
         <v>0</v>
       </c>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A15" s="5" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="8">
         <v>16</v>
       </c>
       <c r="E15" s="8">
-        <v>1284</v>
+        <v>1336</v>
       </c>
       <c r="F15" s="9">
         <v>46322</v>
       </c>
       <c r="G15" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H15" s="14">
         <v>0</v>
       </c>
       <c r="I15" s="12">
         <v>0</v>
       </c>
       <c r="J15" s="12">
         <v>0</v>
       </c>
       <c r="K15" s="12">
         <v>0</v>
       </c>
       <c r="L15" s="11">
         <v>16</v>
       </c>
-      <c r="M15" s="12"/>
+      <c r="M15" s="12" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="16" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A16" s="5" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>102</v>
       </c>
       <c r="E16" s="8">
         <v>1287</v>
       </c>
       <c r="F16" s="9">
         <v>46323</v>
       </c>
       <c r="G16" s="10" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H16" s="11">
         <v>90</v>
       </c>
       <c r="I16" s="11">
         <v>12</v>
       </c>
       <c r="J16" s="12">
         <v>0</v>
       </c>
       <c r="K16" s="12">
         <v>0</v>
       </c>
       <c r="L16" s="12">
         <v>0</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="8">
         <v>24</v>
       </c>
       <c r="E17" s="8">
         <v>1327</v>
       </c>
       <c r="F17" s="9">
         <v>46777</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="11">
         <v>24</v>
       </c>
       <c r="I17" s="12">
         <v>0</v>
       </c>
       <c r="J17" s="12">
         <v>0</v>
       </c>
       <c r="K17" s="12">
         <v>0</v>
       </c>
       <c r="L17" s="12">
         <v>0</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A18" s="5" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="8">
         <v>19</v>
       </c>
       <c r="E18" s="8">
         <v>1296</v>
       </c>
       <c r="F18" s="9">
         <v>46370</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="14">
         <v>0</v>
       </c>
       <c r="I18" s="12">
         <v>0</v>
       </c>
       <c r="J18" s="12">
         <v>0</v>
       </c>
       <c r="K18" s="12">
         <v>0</v>
       </c>
       <c r="L18" s="11">
         <v>19</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="8">
         <v>20</v>
       </c>
       <c r="E19" s="8">
         <v>1321</v>
       </c>
       <c r="F19" s="9">
         <v>46694</v>
       </c>
       <c r="G19" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H19" s="11">
         <v>20</v>
       </c>
       <c r="I19" s="12">
         <v>0</v>
       </c>
       <c r="J19" s="12">
         <v>0</v>
       </c>
       <c r="K19" s="12">
         <v>0</v>
       </c>
       <c r="L19" s="12">
         <v>0</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D20" s="8">
         <v>43</v>
       </c>
       <c r="E20" s="8">
         <v>1324</v>
       </c>
       <c r="F20" s="9">
         <v>46756</v>
       </c>
       <c r="G20" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H20" s="11">
         <v>43</v>
       </c>
       <c r="I20" s="12">
         <v>0</v>
       </c>
       <c r="J20" s="12">
         <v>0</v>
       </c>
       <c r="K20" s="12">
         <v>0</v>
       </c>
       <c r="L20" s="12">
         <v>0</v>
       </c>
       <c r="M20" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="8">
         <v>44</v>
       </c>
       <c r="E21" s="8">
         <v>1324</v>
       </c>
       <c r="F21" s="9">
         <v>46756</v>
       </c>
       <c r="G21" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H21" s="11">
         <v>22</v>
       </c>
       <c r="I21" s="12">
         <v>0</v>
       </c>
       <c r="J21" s="12">
         <v>0</v>
       </c>
       <c r="K21" s="12">
         <v>0</v>
       </c>
       <c r="L21" s="11">
         <v>22</v>
       </c>
       <c r="M21" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A22" s="5" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D22" s="8">
         <v>69</v>
       </c>
       <c r="E22" s="8">
         <v>1324</v>
       </c>
       <c r="F22" s="9">
         <v>46756</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="14">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>33</v>
       </c>
       <c r="J22" s="11">
         <v>12</v>
       </c>
       <c r="K22" s="11">
         <v>24</v>
       </c>
       <c r="L22" s="14">
         <v>0</v>
       </c>
       <c r="M22" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="8">
         <v>22</v>
       </c>
       <c r="E23" s="8">
         <v>1282</v>
       </c>
       <c r="F23" s="9">
         <v>46230</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H23" s="11">
         <v>22</v>
       </c>
       <c r="I23" s="12">
         <v>0</v>
       </c>
       <c r="J23" s="12">
         <v>0</v>
       </c>
       <c r="K23" s="12">
         <v>0</v>
       </c>
       <c r="L23" s="14">
         <v>0</v>
       </c>
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="8">
         <v>31</v>
       </c>
       <c r="E24" s="8">
         <v>1317</v>
       </c>
       <c r="F24" s="9">
         <v>46671</v>
       </c>
       <c r="G24" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H24" s="11">
         <v>31</v>
       </c>
       <c r="I24" s="12">
         <v>0</v>
       </c>
       <c r="J24" s="12">
         <v>0</v>
       </c>
       <c r="K24" s="12">
         <v>0</v>
       </c>
       <c r="L24" s="14">
         <v>0</v>
       </c>
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D25" s="8">
         <v>32</v>
       </c>
       <c r="E25" s="8">
         <v>1297</v>
       </c>
       <c r="F25" s="9">
         <v>46419</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H25" s="14">
         <v>0</v>
       </c>
       <c r="I25" s="12">
         <v>0</v>
       </c>
       <c r="J25" s="11">
         <v>32</v>
       </c>
       <c r="K25" s="12">
         <v>0</v>
       </c>
       <c r="L25" s="14">
         <v>0</v>
       </c>
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A26" s="5" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="8">
         <v>109</v>
       </c>
       <c r="E26" s="8">
         <v>1298</v>
       </c>
       <c r="F26" s="9">
         <v>46440</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H26" s="11">
         <v>95</v>
       </c>
       <c r="I26" s="11">
         <v>14</v>
       </c>
       <c r="J26" s="12">
         <v>0</v>
       </c>
       <c r="K26" s="12">
         <v>0</v>
       </c>
       <c r="L26" s="14">
         <v>0</v>
       </c>
       <c r="M26" s="12"/>
     </row>
     <row r="27" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="8">
         <v>71</v>
       </c>
       <c r="E27" s="8">
         <v>1312</v>
       </c>
       <c r="F27" s="9">
         <v>46608</v>
       </c>
       <c r="G27" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H27" s="11">
         <v>50</v>
       </c>
       <c r="I27" s="12">
         <v>0</v>
       </c>
       <c r="J27" s="12">
         <v>0</v>
       </c>
       <c r="K27" s="12">
         <v>0</v>
       </c>
       <c r="L27" s="11">
         <v>21</v>
       </c>
       <c r="M27" s="12"/>
     </row>
     <row r="28" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D28" s="8">
         <v>32</v>
       </c>
       <c r="E28" s="8">
         <v>1299</v>
       </c>
       <c r="F28" s="9">
         <v>46447</v>
       </c>
       <c r="G28" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H28" s="11">
         <v>12</v>
       </c>
       <c r="I28" s="12">
         <v>0</v>
       </c>
       <c r="J28" s="12">
         <v>0</v>
       </c>
       <c r="K28" s="12">
         <v>0</v>
       </c>
       <c r="L28" s="11">
         <v>20</v>
       </c>
       <c r="M28" s="12"/>
     </row>
     <row r="29" spans="1:13" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D29" s="8">
         <v>54</v>
       </c>
       <c r="E29" s="8">
         <v>1303</v>
       </c>
       <c r="F29" s="9">
         <v>46517</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H29" s="11">
         <v>36</v>
       </c>
       <c r="I29" s="12">
         <v>0</v>
       </c>
       <c r="J29" s="12">
         <v>0</v>
       </c>
       <c r="K29" s="12">
         <v>0</v>
       </c>
       <c r="L29" s="11">
         <v>18</v>
       </c>
       <c r="M29" s="12"/>
     </row>
     <row r="30" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A30" s="5" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D30" s="8">
         <v>120</v>
       </c>
       <c r="E30" s="8">
         <v>1332</v>
       </c>
       <c r="F30" s="9">
         <v>46838</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H30" s="11">
         <v>76</v>
       </c>
       <c r="I30" s="12">
         <v>0</v>
       </c>
       <c r="J30" s="11">
         <v>20</v>
       </c>
       <c r="K30" s="12">
         <v>0</v>
       </c>
       <c r="L30" s="11">
         <v>24</v>
       </c>
       <c r="M30" s="12"/>
     </row>
     <row r="31" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D31" s="8">
         <v>66</v>
       </c>
       <c r="E31" s="8">
         <v>1306</v>
       </c>
       <c r="F31" s="9">
         <v>46548</v>
       </c>
       <c r="G31" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H31" s="11">
         <v>66</v>
       </c>
       <c r="I31" s="12">
         <v>0</v>
       </c>
       <c r="J31" s="12">
         <v>0</v>
       </c>
       <c r="K31" s="12">
         <v>0</v>
       </c>
       <c r="L31" s="14">
         <v>0</v>
       </c>
       <c r="M31" s="12"/>
     </row>
     <row r="32" spans="1:13" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A32" s="5" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D32" s="8">
         <v>17</v>
       </c>
       <c r="E32" s="8">
         <v>1323</v>
       </c>
       <c r="F32" s="9">
         <v>46694</v>
       </c>
       <c r="G32" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="H32" s="14">
         <v>0</v>
       </c>
       <c r="I32" s="11">
         <v>17</v>
       </c>
       <c r="J32" s="12">
         <v>0</v>
       </c>
       <c r="K32" s="12">
         <v>0</v>
       </c>
       <c r="L32" s="12">
         <v>0</v>
       </c>
       <c r="M32" s="12"/>
     </row>
     <row r="33" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D33" s="8">
         <v>18</v>
       </c>
       <c r="E33" s="8">
         <v>1315</v>
       </c>
       <c r="F33" s="9">
         <v>46635</v>
       </c>
       <c r="G33" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="H33" s="14">
         <v>0</v>
       </c>
       <c r="I33" s="11">
         <v>18</v>
       </c>
       <c r="J33" s="12">
         <v>0</v>
       </c>
       <c r="K33" s="12">
         <v>0</v>
       </c>
       <c r="L33" s="12">
         <v>0</v>
       </c>
       <c r="M33" s="12"/>
     </row>
     <row r="34" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D34" s="8">
         <v>15</v>
       </c>
       <c r="E34" s="8">
         <v>1301</v>
       </c>
       <c r="F34" s="9">
         <v>46435</v>
       </c>
       <c r="G34" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="H34" s="14">
         <v>0</v>
       </c>
       <c r="I34" s="11">
         <v>15</v>
       </c>
       <c r="J34" s="12">
         <v>0</v>
       </c>
       <c r="K34" s="12">
         <v>0</v>
       </c>
       <c r="L34" s="12">
         <v>0</v>
       </c>
       <c r="M34" s="12"/>
     </row>
     <row r="35" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D35" s="8">
         <v>15</v>
       </c>
       <c r="E35" s="8">
         <v>1320</v>
       </c>
       <c r="F35" s="9">
         <v>46657</v>
       </c>
       <c r="G35" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="H35" s="12">
         <v>0</v>
       </c>
       <c r="I35" s="12">
         <v>0</v>
       </c>
       <c r="J35" s="11">
         <v>15</v>
       </c>
       <c r="K35" s="12">
         <v>0</v>
       </c>
       <c r="L35" s="12">
         <v>0</v>
       </c>
       <c r="M35" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D36" s="8">
         <v>15</v>
       </c>
       <c r="E36" s="8">
         <v>1320</v>
       </c>
       <c r="F36" s="9">
         <v>46657</v>
       </c>
       <c r="G36" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="H36" s="12">
         <v>0</v>
       </c>
       <c r="I36" s="12">
         <v>0</v>
       </c>
       <c r="J36" s="11">
         <v>15</v>
       </c>
       <c r="K36" s="12">
         <v>0</v>
       </c>
       <c r="L36" s="12">
         <v>0</v>
       </c>
       <c r="M36" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D37" s="8">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="E37" s="8">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="F37" s="9">
-        <v>46349</v>
+        <v>46357</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="H37" s="14">
-        <v>0</v>
+      <c r="H37" s="11">
+        <v>24</v>
       </c>
       <c r="I37" s="12">
         <v>0</v>
       </c>
       <c r="J37" s="12">
         <v>0</v>
       </c>
       <c r="K37" s="12">
         <v>0</v>
       </c>
-      <c r="L37" s="11">
+      <c r="L37" s="14">
+        <v>0</v>
+      </c>
+      <c r="M37" s="12"/>
+    </row>
+    <row r="38" spans="1:13" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A38" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38" s="8">
+        <v>207</v>
+      </c>
+      <c r="E38" s="8">
+        <v>1311</v>
+      </c>
+      <c r="F38" s="9">
+        <v>46585</v>
+      </c>
+      <c r="G38" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H38" s="11">
+        <v>171</v>
+      </c>
+      <c r="I38" s="12">
+        <v>0</v>
+      </c>
+      <c r="J38" s="12">
+        <v>0</v>
+      </c>
+      <c r="K38" s="12">
+        <v>0</v>
+      </c>
+      <c r="L38" s="11">
+        <v>36</v>
+      </c>
+      <c r="M38" s="13" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A39" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39" s="8">
         <v>34</v>
-      </c>
-[...54 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E39" s="8">
         <v>1311</v>
       </c>
       <c r="F39" s="9">
         <v>46585</v>
       </c>
       <c r="G39" s="10" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="H39" s="11">
-        <v>171</v>
+        <v>34</v>
       </c>
       <c r="I39" s="12">
         <v>0</v>
       </c>
       <c r="J39" s="12">
         <v>0</v>
       </c>
       <c r="K39" s="12">
         <v>0</v>
       </c>
-      <c r="L39" s="11">
-        <v>36</v>
+      <c r="L39" s="12">
+        <v>0</v>
       </c>
       <c r="M39" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A40" s="5" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D40" s="8">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="E40" s="8">
         <v>1311</v>
       </c>
       <c r="F40" s="9">
         <v>46585</v>
       </c>
       <c r="G40" s="10" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="H40" s="11">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>46</v>
+      </c>
+      <c r="I40" s="11">
+        <v>22</v>
       </c>
       <c r="J40" s="12">
         <v>0</v>
       </c>
       <c r="K40" s="12">
         <v>0</v>
       </c>
       <c r="L40" s="12">
         <v>0</v>
       </c>
       <c r="M40" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A41" s="5" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D41" s="8">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="E41" s="8">
-        <v>1311</v>
+        <v>1295</v>
       </c>
       <c r="F41" s="9">
-        <v>46585</v>
+        <v>46330</v>
       </c>
       <c r="G41" s="10" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>37</v>
+      </c>
+      <c r="H41" s="14">
+        <v>0</v>
+      </c>
+      <c r="I41" s="12">
+        <v>0</v>
       </c>
       <c r="J41" s="12">
         <v>0</v>
       </c>
       <c r="K41" s="12">
         <v>0</v>
       </c>
-      <c r="L41" s="12">
-        <v>0</v>
+      <c r="L41" s="11">
+        <v>17</v>
       </c>
       <c r="M41" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A42" s="5" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D42" s="8">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E42" s="8">
-        <v>1288</v>
+        <v>1295</v>
       </c>
       <c r="F42" s="9">
-        <v>46349</v>
+        <v>46330</v>
       </c>
       <c r="G42" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H42" s="11">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="I42" s="12">
         <v>0</v>
       </c>
       <c r="J42" s="12">
         <v>0</v>
       </c>
       <c r="K42" s="12">
         <v>0</v>
       </c>
-      <c r="L42" s="14">
+      <c r="L42" s="12">
         <v>0</v>
       </c>
       <c r="M42" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A43" s="5" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D43" s="8">
+        <v>103</v>
+      </c>
+      <c r="E43" s="8">
+        <v>1329</v>
+      </c>
+      <c r="F43" s="9">
+        <v>46834</v>
+      </c>
+      <c r="G43" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H43" s="11">
+        <v>62</v>
+      </c>
+      <c r="I43" s="12">
+        <v>0</v>
+      </c>
+      <c r="J43" s="11">
         <v>17</v>
       </c>
-      <c r="E43" s="8">
-[...16 lines deleted...]
-      </c>
       <c r="K43" s="12">
         <v>0</v>
       </c>
       <c r="L43" s="11">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="M43" s="12"/>
+    </row>
+    <row r="44" spans="1:13" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A44" s="5" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D44" s="8">
-        <v>47</v>
+        <v>120</v>
       </c>
       <c r="E44" s="8">
-        <v>1295</v>
+        <v>1318</v>
       </c>
       <c r="F44" s="9">
-        <v>46330</v>
+        <v>46631</v>
       </c>
       <c r="G44" s="10" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="H44" s="11">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="I44" s="12">
         <v>0</v>
       </c>
-      <c r="J44" s="12">
-        <v>0</v>
+      <c r="J44" s="11">
+        <v>30</v>
       </c>
       <c r="K44" s="12">
         <v>0</v>
       </c>
-      <c r="L44" s="12">
-[...4 lines deleted...]
-      </c>
+      <c r="L44" s="11">
+        <v>30</v>
+      </c>
+      <c r="M44" s="12"/>
     </row>
     <row r="45" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D45" s="8">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="E45" s="8">
-        <v>1329</v>
+        <v>1308</v>
       </c>
       <c r="F45" s="9">
-        <v>46834</v>
+        <v>46525</v>
       </c>
       <c r="G45" s="10" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H45" s="11">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>82</v>
+      </c>
+      <c r="I45" s="11">
+        <v>16</v>
+      </c>
+      <c r="J45" s="12">
+        <v>0</v>
       </c>
       <c r="K45" s="12">
         <v>0</v>
       </c>
-      <c r="L45" s="11">
-        <v>24</v>
+      <c r="L45" s="14">
+        <v>0</v>
       </c>
       <c r="M45" s="12"/>
     </row>
-    <row r="46" spans="1:13" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A46" s="5" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D46" s="8">
-        <v>120</v>
+        <v>51</v>
       </c>
       <c r="E46" s="8">
-        <v>1318</v>
+        <v>1316</v>
       </c>
       <c r="F46" s="9">
-        <v>46631</v>
+        <v>46660</v>
       </c>
       <c r="G46" s="10" t="s">
-        <v>76</v>
+        <v>41</v>
       </c>
       <c r="H46" s="11">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>24</v>
+      </c>
+      <c r="I46" s="11">
+        <v>27</v>
+      </c>
+      <c r="J46" s="12">
+        <v>0</v>
       </c>
       <c r="K46" s="12">
         <v>0</v>
       </c>
-      <c r="L46" s="11">
-        <v>30</v>
+      <c r="L46" s="14">
+        <v>0</v>
       </c>
       <c r="M46" s="12"/>
     </row>
     <row r="47" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A47" s="5" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D47" s="8">
+        <v>15</v>
+      </c>
+      <c r="E47" s="8">
+        <v>1328</v>
+      </c>
+      <c r="F47" s="9">
+        <v>46764</v>
+      </c>
+      <c r="G47" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="H47" s="14">
+        <v>0</v>
+      </c>
+      <c r="I47" s="12">
+        <v>0</v>
+      </c>
+      <c r="J47" s="12">
+        <v>0</v>
+      </c>
+      <c r="K47" s="12">
+        <v>0</v>
+      </c>
+      <c r="L47" s="11">
+        <v>15</v>
+      </c>
+      <c r="M47" s="12"/>
+    </row>
+    <row r="48" spans="1:13" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A48" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="E47" s="8">
-[...28 lines deleted...]
-      </c>
       <c r="B48" s="6" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D48" s="8">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="E48" s="8">
-        <v>1316</v>
+        <v>1291</v>
       </c>
       <c r="F48" s="9">
-        <v>46660</v>
+        <v>46363</v>
       </c>
       <c r="G48" s="10" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="H48" s="11">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>45</v>
+      </c>
+      <c r="I48" s="12">
+        <v>0</v>
       </c>
       <c r="J48" s="12">
         <v>0</v>
       </c>
       <c r="K48" s="12">
         <v>0</v>
       </c>
       <c r="L48" s="14">
         <v>0</v>
       </c>
       <c r="M48" s="12"/>
     </row>
     <row r="49" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A49" s="5" t="s">
-        <v>101</v>
+        <v>146</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D49" s="8">
+        <v>120</v>
+      </c>
+      <c r="E49" s="8">
+        <v>1333</v>
+      </c>
+      <c r="F49" s="9">
+        <v>46911</v>
+      </c>
+      <c r="G49" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="E49" s="8">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="H49" s="11">
+        <v>83</v>
+      </c>
+      <c r="I49" s="11">
+        <v>18</v>
       </c>
       <c r="J49" s="12">
         <v>0</v>
       </c>
       <c r="K49" s="12">
         <v>0</v>
       </c>
       <c r="L49" s="11">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="M49" s="12"/>
     </row>
-    <row r="50" spans="1:13" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D50" s="8">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E50" s="8">
-        <v>1291</v>
+        <v>1309</v>
       </c>
       <c r="F50" s="9">
-        <v>46363</v>
+        <v>46618</v>
       </c>
       <c r="G50" s="10" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="H50" s="11">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="I50" s="12">
         <v>0</v>
       </c>
       <c r="J50" s="12">
         <v>0</v>
       </c>
       <c r="K50" s="12">
         <v>0</v>
       </c>
-      <c r="L50" s="14">
+      <c r="L50" s="12">
         <v>0</v>
       </c>
       <c r="M50" s="12"/>
     </row>
     <row r="51" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A51" s="5" t="s">
-        <v>151</v>
+        <v>96</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D51" s="8">
-        <v>120</v>
+        <v>192</v>
       </c>
       <c r="E51" s="8">
-        <v>1281</v>
+        <v>1313</v>
       </c>
       <c r="F51" s="9">
-        <v>46181</v>
+        <v>46615</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H51" s="11">
-        <v>83</v>
+        <v>120</v>
       </c>
       <c r="I51" s="11">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>24</v>
+      </c>
+      <c r="J51" s="11">
+        <v>24</v>
       </c>
       <c r="K51" s="12">
         <v>0</v>
       </c>
       <c r="L51" s="11">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="M51" s="12"/>
     </row>
     <row r="52" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A52" s="5" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D52" s="8">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E52" s="8">
-        <v>1309</v>
+        <v>1334</v>
       </c>
       <c r="F52" s="9">
-        <v>46618</v>
+        <v>46918</v>
       </c>
       <c r="G52" s="10" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>37</v>
+      </c>
+      <c r="H52" s="14">
+        <v>0</v>
       </c>
       <c r="I52" s="12">
         <v>0</v>
       </c>
       <c r="J52" s="12">
         <v>0</v>
       </c>
       <c r="K52" s="12">
         <v>0</v>
       </c>
-      <c r="L52" s="12">
-        <v>0</v>
+      <c r="L52" s="11">
+        <v>16</v>
       </c>
       <c r="M52" s="12"/>
     </row>
     <row r="53" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A53" s="5" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D53" s="8">
-        <v>192</v>
+        <v>20</v>
       </c>
       <c r="E53" s="8">
-        <v>1313</v>
+        <v>1310</v>
       </c>
       <c r="F53" s="9">
-        <v>46615</v>
+        <v>46580</v>
       </c>
       <c r="G53" s="10" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="H53" s="11">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>20</v>
+      </c>
+      <c r="I53" s="12">
+        <v>0</v>
+      </c>
+      <c r="J53" s="12">
+        <v>0</v>
       </c>
       <c r="K53" s="12">
         <v>0</v>
       </c>
-      <c r="L53" s="11">
-        <v>24</v>
+      <c r="L53" s="14">
+        <v>0</v>
       </c>
       <c r="M53" s="12"/>
     </row>
     <row r="54" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A54" s="5" t="s">
-        <v>149</v>
+        <v>95</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D54" s="8">
+        <v>122</v>
+      </c>
+      <c r="E54" s="8">
+        <v>1286</v>
+      </c>
+      <c r="F54" s="9">
+        <v>46279</v>
+      </c>
+      <c r="G54" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H54" s="11">
+        <v>94</v>
+      </c>
+      <c r="I54" s="11">
         <v>16</v>
       </c>
-      <c r="E54" s="8">
-[...13 lines deleted...]
-      </c>
       <c r="J54" s="12">
         <v>0</v>
       </c>
-      <c r="K54" s="12">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="K54" s="11">
+        <v>12</v>
+      </c>
+      <c r="L54" s="14">
+        <v>0</v>
       </c>
       <c r="M54" s="12"/>
     </row>
     <row r="55" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A55" s="5" t="s">
-        <v>150</v>
+        <v>94</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D55" s="8">
         <v>20</v>
       </c>
       <c r="E55" s="8">
-        <v>1310</v>
+        <v>1294</v>
       </c>
       <c r="F55" s="9">
-        <v>46580</v>
+        <v>46452</v>
       </c>
       <c r="G55" s="10" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="H55" s="11">
         <v>20</v>
       </c>
       <c r="I55" s="12">
         <v>0</v>
       </c>
       <c r="J55" s="12">
         <v>0</v>
       </c>
       <c r="K55" s="12">
         <v>0</v>
       </c>
-      <c r="L55" s="14">
+      <c r="L55" s="12">
         <v>0</v>
       </c>
       <c r="M55" s="12"/>
     </row>
     <row r="56" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A56" s="5" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>200</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>208</v>
       </c>
       <c r="D56" s="8">
-        <v>122</v>
+        <v>48</v>
       </c>
       <c r="E56" s="8">
-        <v>1286</v>
+        <v>1330</v>
       </c>
       <c r="F56" s="9">
-        <v>46279</v>
+        <v>46897</v>
       </c>
       <c r="G56" s="10" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="H56" s="11">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>24</v>
+      </c>
+      <c r="I56" s="12">
+        <v>0</v>
       </c>
       <c r="J56" s="12">
         <v>0</v>
       </c>
-      <c r="K56" s="11">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K56" s="12">
+        <v>0</v>
+      </c>
+      <c r="L56" s="12">
+        <v>24</v>
       </c>
       <c r="M56" s="12"/>
     </row>
     <row r="57" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A57" s="5" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D57" s="8">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E57" s="8">
-        <v>1294</v>
+        <v>1290</v>
       </c>
       <c r="F57" s="9">
-        <v>46452</v>
+        <v>46335</v>
       </c>
       <c r="G57" s="10" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="H57" s="11">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="I57" s="12">
         <v>0</v>
       </c>
       <c r="J57" s="12">
         <v>0</v>
       </c>
       <c r="K57" s="12">
         <v>0</v>
       </c>
       <c r="L57" s="12">
         <v>0</v>
       </c>
       <c r="M57" s="12"/>
     </row>
     <row r="58" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A58" s="5" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="C58" s="12"/>
+        <v>202</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="D58" s="8">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E58" s="8">
-        <v>1330</v>
+        <v>1292</v>
       </c>
       <c r="F58" s="9">
-        <v>46897</v>
+        <v>46300</v>
       </c>
       <c r="G58" s="10" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>37</v>
+      </c>
+      <c r="H58" s="14">
+        <v>0</v>
       </c>
       <c r="I58" s="12">
         <v>0</v>
       </c>
       <c r="J58" s="12">
         <v>0</v>
       </c>
       <c r="K58" s="12">
         <v>0</v>
       </c>
-      <c r="L58" s="12">
-        <v>0</v>
+      <c r="L58" s="11">
+        <v>20</v>
       </c>
       <c r="M58" s="12"/>
     </row>
     <row r="59" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A59" s="5" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D59" s="8">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="E59" s="8">
-        <v>1290</v>
+        <v>1305</v>
       </c>
       <c r="F59" s="9">
-        <v>46335</v>
+        <v>46545</v>
       </c>
       <c r="G59" s="10" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="H59" s="11">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="I59" s="12">
         <v>0</v>
       </c>
       <c r="J59" s="12">
         <v>0</v>
       </c>
       <c r="K59" s="12">
         <v>0</v>
       </c>
       <c r="L59" s="12">
         <v>0</v>
       </c>
-      <c r="M59" s="12"/>
+      <c r="M59" s="13" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="60" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A60" s="5" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D60" s="8">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E60" s="8">
-        <v>1292</v>
+        <v>1305</v>
       </c>
       <c r="F60" s="9">
-        <v>46300</v>
+        <v>46545</v>
       </c>
       <c r="G60" s="10" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>37</v>
+      </c>
+      <c r="H60" s="11">
+        <v>22</v>
       </c>
       <c r="I60" s="12">
         <v>0</v>
       </c>
       <c r="J60" s="12">
         <v>0</v>
       </c>
       <c r="K60" s="12">
         <v>0</v>
       </c>
-      <c r="L60" s="11">
-[...2 lines deleted...]
-      <c r="M60" s="12"/>
+      <c r="L60" s="12">
+        <v>0</v>
+      </c>
+      <c r="M60" s="13" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="61" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A61" s="5" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D61" s="8">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E61" s="8">
         <v>1305</v>
       </c>
       <c r="F61" s="9">
         <v>46545</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>10</v>
       </c>
       <c r="H61" s="11">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="I61" s="12">
         <v>0</v>
       </c>
       <c r="J61" s="12">
         <v>0</v>
       </c>
       <c r="K61" s="12">
         <v>0</v>
       </c>
       <c r="L61" s="12">
         <v>0</v>
       </c>
       <c r="M61" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="62" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A62" s="5" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D62" s="8">
-        <v>22</v>
+        <v>134</v>
       </c>
       <c r="E62" s="8">
-        <v>1305</v>
+        <v>1331</v>
       </c>
       <c r="F62" s="9">
-        <v>46545</v>
+        <v>46773</v>
       </c>
       <c r="G62" s="10" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="H62" s="11">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="I62" s="12">
         <v>0</v>
       </c>
-      <c r="J62" s="12">
-        <v>0</v>
+      <c r="J62" s="11">
+        <v>16</v>
       </c>
       <c r="K62" s="12">
         <v>0</v>
       </c>
-      <c r="L62" s="12">
-[...4 lines deleted...]
-      </c>
+      <c r="L62" s="11">
+        <v>24</v>
+      </c>
+      <c r="M62" s="12"/>
     </row>
     <row r="63" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A63" s="5" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D63" s="8">
-        <v>26</v>
+        <v>117</v>
       </c>
       <c r="E63" s="8">
-        <v>1305</v>
+        <v>1285</v>
       </c>
       <c r="F63" s="9">
-        <v>46545</v>
+        <v>46286</v>
       </c>
       <c r="G63" s="10" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="H63" s="11">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="I63" s="12">
         <v>0</v>
       </c>
-      <c r="J63" s="12">
-[...70 lines deleted...]
-      <c r="G65" s="10" t="s">
+      <c r="J63" s="11">
+        <v>30</v>
+      </c>
+      <c r="K63" s="11">
         <v>15</v>
       </c>
-      <c r="H65" s="11">
-[...14 lines deleted...]
-      <c r="M65" s="12"/>
+      <c r="L63" s="14">
+        <v>0</v>
+      </c>
+      <c r="M63" s="12"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:M65">
-    <sortCondition ref="A2:A65"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:M63">
+    <sortCondition ref="A2:A63"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;CMA Department of Mental Health
 Licensed Hospitals</oddHeader>
     <oddFooter>&amp;L&amp;D</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>060526 Public IP List</vt:lpstr>
-      <vt:lpstr>'060526 Public IP List'!Print_Titles</vt:lpstr>
+      <vt:lpstr>081926 Public IP List</vt:lpstr>
+      <vt:lpstr>'081926 Public IP List'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Reynolds, Teresa J. (DMH)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>