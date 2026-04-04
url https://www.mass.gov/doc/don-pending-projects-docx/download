--- v1 (2025-12-14)
+++ v2 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75431B75" w14:textId="5368D0B9" w:rsidR="00922EF7" w:rsidRDefault="00922EF7" w:rsidP="00A46A68">
+    <w:p w14:paraId="75431B75" w14:textId="77DA5ABF" w:rsidR="00922EF7" w:rsidRDefault="00922EF7" w:rsidP="00A46A68">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="240"/>
           <w:tab w:val="center" w:pos="6720"/>
           <w:tab w:val="right" w:pos="13440"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -61,92 +61,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
         <w:t>Pending Projects, Sorted by: Project Name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00417BB4">
+      <w:r w:rsidR="00E02B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>Tuesday</w:t>
+        <w:t>Wednesday</w:t>
       </w:r>
       <w:r w:rsidR="004F7533">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00417BB4">
+      <w:r w:rsidR="00E02B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>December 2</w:t>
+        <w:t>March 4</w:t>
       </w:r>
-      <w:r w:rsidR="00417BB4" w:rsidRPr="00417BB4">
+      <w:r w:rsidR="00E02B40" w:rsidRPr="00E02B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>nd</w:t>
+        <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00417BB4">
+      <w:r w:rsidR="00E02B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004F7533">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD64312" w14:textId="77777777" w:rsidR="00A46A68" w:rsidRDefault="00A46A68" w:rsidP="00A46A68">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="240"/>
           <w:tab w:val="center" w:pos="6720"/>
           <w:tab w:val="right" w:pos="13440"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14535C60" w14:textId="77777777" w:rsidR="00A46A68" w:rsidRPr="00A46A68" w:rsidRDefault="00A46A68" w:rsidP="00A46A68">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="240"/>
@@ -459,284 +466,347 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000080"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D20E3F5" w14:textId="4029F481" w:rsidR="00115068" w:rsidRPr="00AF0430" w:rsidRDefault="00015229" w:rsidP="00115068">
+          <w:p w14:paraId="4D20E3F5" w14:textId="02461373" w:rsidR="00115068" w:rsidRPr="00AF0430" w:rsidRDefault="00EE7C8E" w:rsidP="00115068">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015229">
-[...6 lines deleted...]
-              <w:t>Dana-Farber Cancer Institute, Inc.</w:t>
+            <w:r w:rsidRPr="00EE7C8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Beth Israel Lahey Health, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000080"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01D60AFE" w14:textId="39531E4D" w:rsidR="00115068" w:rsidRDefault="00DF09A0" w:rsidP="00115068">
+          <w:p w14:paraId="01D60AFE" w14:textId="08C27293" w:rsidR="00115068" w:rsidRDefault="00EE7C8E" w:rsidP="00115068">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Boston</w:t>
+              <w:t>Cambridge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000080"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B14EBCE" w14:textId="7D3D3CF2" w:rsidR="00115068" w:rsidRDefault="00331696" w:rsidP="00115068">
+          <w:p w14:paraId="0CAB0238" w14:textId="5BF7A357" w:rsidR="00F67A0F" w:rsidRDefault="001B4A5C" w:rsidP="001B4A5C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:r w:rsidR="00F67A0F">
+            <w:r w:rsidRPr="001B4A5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>expansion of endoscopy services by Winchester</w:t>
+            </w:r>
+            <w:r w:rsidR="00F75984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B4A5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hospital at its satellite, Winchester Endoscopy Center, located at 10P Commerce Way,</w:t>
+            </w:r>
+            <w:r w:rsidR="00436BA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B4A5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Woburn, Massachusetts 01801. The Proposed Project includes the addition of</w:t>
+            </w:r>
+            <w:r w:rsidR="00D41FA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B4A5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>three (3) procedure rooms and seven (7) pre/post procedure bays for a total of eight (8) procedure rooms</w:t>
+            </w:r>
+            <w:r w:rsidR="00D41FA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B4A5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>and 22 pre/post procedure bays.</w:t>
+            </w:r>
+            <w:r w:rsidR="00720764">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> DON# </w:t>
             </w:r>
-            <w:r w:rsidR="00857822" w:rsidRPr="00857822">
-[...9 lines deleted...]
-          <w:p w14:paraId="0B7075B6" w14:textId="5E47931D" w:rsidR="00F67A0F" w:rsidRDefault="00F67A0F" w:rsidP="00115068">
+            <w:r w:rsidR="00720764" w:rsidRPr="00720764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>BILH-25102211-AS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B7075B6" w14:textId="6C72E7A1" w:rsidR="00DA3D5F" w:rsidRDefault="00DA3D5F" w:rsidP="001B4A5C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000080"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74608CE0" w14:textId="1DC49F49" w:rsidR="00115068" w:rsidRDefault="00CF5054" w:rsidP="00115068">
+          <w:p w14:paraId="74608CE0" w14:textId="46E65A60" w:rsidR="00115068" w:rsidRDefault="00213DA2" w:rsidP="00115068">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>11/19/2025</w:t>
+              <w:t>12/29/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000080"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37096254" w14:textId="121FE147" w:rsidR="00115068" w:rsidRDefault="00A652AC" w:rsidP="00115068">
+          <w:p w14:paraId="37096254" w14:textId="4F612DAA" w:rsidR="00115068" w:rsidRDefault="008741AA" w:rsidP="00115068">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A652AC">
-[...6 lines deleted...]
-              <w:t>$50,500,633</w:t>
+            <w:r w:rsidRPr="008741AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>$1,912,573</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C502D" w14:paraId="4E23226F" w14:textId="77777777" w:rsidTr="00D37FC0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EEE6E0F" w14:textId="5D4138AC" w:rsidR="003C502D" w:rsidRDefault="003C502D" w:rsidP="003C502D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
@@ -751,1639 +821,1689 @@
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C0120F9" w14:textId="10715819" w:rsidR="003C502D" w:rsidRDefault="003C502D" w:rsidP="003C502D">
+          <w:p w14:paraId="2C0120F9" w14:textId="0E9956C9" w:rsidR="003C502D" w:rsidRDefault="00D471ED" w:rsidP="003C502D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80E88">
-[...6 lines deleted...]
-              <w:t>Mass General Brigham Ambulatory Surgery - Cambridge, LLC</w:t>
+            <w:r w:rsidRPr="00D471ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Cape Cod Healthcare, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="425ABD09" w14:textId="674D836F" w:rsidR="003C502D" w:rsidRDefault="003C502D" w:rsidP="003C502D">
+          <w:p w14:paraId="425ABD09" w14:textId="46E4DC0F" w:rsidR="003C502D" w:rsidRDefault="00D471ED" w:rsidP="003C502D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80E88">
-[...6 lines deleted...]
-              <w:t>Somerville</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hyannis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23B816B0" w14:textId="77777777" w:rsidR="003C502D" w:rsidRDefault="003C502D" w:rsidP="003C502D">
+          <w:p w14:paraId="2E12CE2C" w14:textId="7FACD7A8" w:rsidR="003C502D" w:rsidRDefault="00842DFD" w:rsidP="00842DFD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DoN-Required Equipment </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00842DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>reactivation of one existing, dormant magnetic resonance imaging (MRI)</w:t>
+            </w:r>
+            <w:r w:rsidR="00561BBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00842DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">machine at Cape Cod Hospital (the “Hospital”) located at </w:t>
+            </w:r>
+            <w:r w:rsidR="001420C7" w:rsidRPr="001420C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>27 Park Street</w:t>
+            </w:r>
+            <w:r w:rsidR="001420C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Hyannis, </w:t>
+            </w:r>
+            <w:r w:rsidR="0079678F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>MA 02601</w:t>
+            </w:r>
+            <w:r w:rsidR="00C803C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. DON# </w:t>
+            </w:r>
+            <w:r w:rsidR="00C803C3" w:rsidRPr="00C803C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CCHC-25120121-RE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="227C47E7" w14:textId="558CA2D7" w:rsidR="003C502D" w:rsidRDefault="00F363F0" w:rsidP="003C502D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>01/16/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14DF1B33" w14:textId="31071193" w:rsidR="003C502D" w:rsidRPr="00EE2BF3" w:rsidRDefault="00B21439" w:rsidP="003C502D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F4F52" w14:paraId="33850514" w14:textId="77777777" w:rsidTr="00D37FC0">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="830"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B48BFBF" w14:textId="5E878A9E" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2375" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60F0F83F" w14:textId="3B7D2A69" w:rsidR="001F4F52" w:rsidRPr="00225740" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00015229">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Dana-Farber Cancer Institute, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17707E74" w14:textId="4BD0E0AD" w:rsidR="001F4F52" w:rsidRPr="00225740" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="2E12CE2C" w14:textId="6029B7EC" w:rsidR="003C502D" w:rsidRDefault="003C502D" w:rsidP="003C502D">
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Boston</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27482138" w14:textId="77777777" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Substantial</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00331696">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> change in service in connection with the proposed construction of an approximately 4,500 square-foot proton therapy center, servicing adult and pediatric patients, to be located at 35 Binney Street, Boston, Massachusetts 02215, including (i) a state-of-the-art upright single-gantry proton therapy system with a dedicated accelerator which includes a computed tomography scanner for image-guidance; (ii) vertical CT for simulation and treatment planning; and (iii) clinical and administrative spaces.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DON# </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00857822">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DFCI-25090516-RS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51AFDB64" w14:textId="20CFEEEA" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="90"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="4260"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="center" w:pos="10074"/>
+                <w:tab w:val="left" w:pos="10500"/>
+                <w:tab w:val="right" w:pos="12288"/>
+                <w:tab w:val="right" w:pos="13593"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="227C47E7" w14:textId="684B1DD9" w:rsidR="003C502D" w:rsidRDefault="003C502D" w:rsidP="003C502D">
+          <w:p w14:paraId="62806E75" w14:textId="152F290E" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:t>10/1/2025</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11/19/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14DF1B33" w14:textId="24C50BB7" w:rsidR="003C502D" w:rsidRPr="00EE2BF3" w:rsidRDefault="003C502D" w:rsidP="003C502D">
+          <w:p w14:paraId="741A6441" w14:textId="4D46AB0B" w:rsidR="001F4F52" w:rsidRPr="007942A4" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>$7,349,450</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00A652AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>$50,500,633</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C502D" w14:paraId="33850514" w14:textId="77777777" w:rsidTr="00D37FC0">
+      <w:tr w:rsidR="001F4F52" w14:paraId="2AEFCF8D" w14:textId="77777777" w:rsidTr="00D37FC0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B48BFBF" w14:textId="5E878A9E" w:rsidR="003C502D" w:rsidRDefault="003C502D" w:rsidP="003C502D">
+          <w:p w14:paraId="748F7BB9" w14:textId="272D473C" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2375" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F8A4CE9" w14:textId="03CA6532" w:rsidR="001F4F52" w:rsidRPr="00C174A7" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D80E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Mass General Brigham Ambulatory Surgery - Cambridge, LLC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37B56548" w14:textId="0698F1DB" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D80E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Somerville</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="348304FF" w14:textId="77777777" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="90"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="4260"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="center" w:pos="10074"/>
+                <w:tab w:val="left" w:pos="10500"/>
+                <w:tab w:val="right" w:pos="12288"/>
+                <w:tab w:val="right" w:pos="13593"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F31CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>reation of a freestanding ambulatory surgery center (ASC) to be located at 799 Concord Ave., Cambridge, MA 02138</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F31CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Applicant is owned by New England Surgery Center Holdings, LLC, a joint venture between Mass General Brigham Incorporated and Regent Surgical Health, L.L.C. The ASC will provide outpatient endoscopy in three (3) operating rooms and will include pre- and post- surgery space. The total gross square footage of the ASC is approximately 6,095 square feet.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DON# </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00937F3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>MGB-C-25070908-AS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44FB3E71" w14:textId="6A049799" w:rsidR="001F4F52" w:rsidRPr="00DC38BA" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="90"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="4260"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="center" w:pos="10074"/>
+                <w:tab w:val="left" w:pos="10500"/>
+                <w:tab w:val="right" w:pos="12288"/>
+                <w:tab w:val="right" w:pos="13593"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7597533C" w14:textId="21638B72" w:rsidR="001F4F52" w:rsidRPr="009A4E3D" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10/1/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49610B00" w14:textId="02E961F8" w:rsidR="001F4F52" w:rsidRPr="009A4E3D" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>$7,349,450</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F4F52" w14:paraId="0995BAB8" w14:textId="77777777" w:rsidTr="00BA552A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="609"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACA694E" w14:textId="7F861E6E" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>3</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="60F0F83F" w14:textId="5E0A689B" w:rsidR="003C502D" w:rsidRPr="00225740" w:rsidRDefault="003C502D" w:rsidP="003C502D">
+          </w:tcPr>
+          <w:p w14:paraId="4236D6F6" w14:textId="0410E877" w:rsidR="001F4F52" w:rsidRPr="00852B9F" w:rsidRDefault="00F153A4" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Imaging - Massachusetts, LLC</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F153A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Shields Imaging of Eastern Massachusetts, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="17707E74" w14:textId="505BF061" w:rsidR="003C502D" w:rsidRPr="00225740" w:rsidRDefault="003C502D" w:rsidP="003C502D">
+          </w:tcPr>
+          <w:p w14:paraId="4CE17E7F" w14:textId="30A8D443" w:rsidR="001F4F52" w:rsidRDefault="007B4030" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-              <w:t>Bedford</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4030">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Quincy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6816" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="72218C8E" w14:textId="77777777" w:rsidR="003C502D" w:rsidRDefault="003C502D" w:rsidP="003C502D">
+          </w:tcPr>
+          <w:p w14:paraId="01BEB3E5" w14:textId="23C23310" w:rsidR="001F4F52" w:rsidRPr="00691B97" w:rsidRDefault="005E6C41" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E3A5A">
-[...6 lines deleted...]
-              <w:t>cquisition of one computed tomography (“CT”)</w:t>
+            <w:r w:rsidRPr="005E6C41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>cquisition of a PETCT unit and five additional days of PET/CT services at Shields Imaging of Massachusetts, LLC located at 55 Fogg Road, South Weymouth, MA 02190</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">. DON# </w:t>
+            </w:r>
+            <w:r w:rsidR="003C008C" w:rsidRPr="003C008C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SIEM-25121212-RE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C07FEEF" w14:textId="78A8F406" w:rsidR="001F4F52" w:rsidRDefault="00744D86" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>02/06/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29CBC6C8" w14:textId="4BA61607" w:rsidR="001F4F52" w:rsidRDefault="00B74537" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B74537">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1,099,871</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F4F52" w14:paraId="25BE15EC" w14:textId="77777777" w:rsidTr="00D53047">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="609"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC0C048" w14:textId="5481499A" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="51AFDB64" w14:textId="57C5EBA0" w:rsidR="003C502D" w:rsidRDefault="003C502D" w:rsidP="003C502D">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="099D8BC9" w14:textId="5774E3E1" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tellica Imaging - Massachusetts, LLC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C085AC8" w14:textId="3A5719F6" w:rsidR="001F4F52" w:rsidRPr="001D6FBB" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Bedford</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8BC96F" w14:textId="77777777" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>cquisition of one computed tomography (“CT”)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>unit and one 1.5T magnetic resonance imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(“MRI”) unit to be located at 168 Great Road, Suite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>C105, Bedford, MA 01730</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. DON# </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45E0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>TIM-25041809-RE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="678FB6C5" w14:textId="418779B0" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="90"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="4260"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="center" w:pos="10074"/>
+                <w:tab w:val="left" w:pos="10500"/>
+                <w:tab w:val="right" w:pos="12288"/>
+                <w:tab w:val="right" w:pos="13593"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="62806E75" w14:textId="0C1A2331" w:rsidR="003C502D" w:rsidRDefault="003C502D" w:rsidP="003C502D">
+          </w:tcPr>
+          <w:p w14:paraId="0F63972F" w14:textId="1FBB83B7" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>07/10/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="741A6441" w14:textId="61C4CF2A" w:rsidR="003C502D" w:rsidRPr="007942A4" w:rsidRDefault="003C502D" w:rsidP="003C502D">
+          </w:tcPr>
+          <w:p w14:paraId="7AABA3F6" w14:textId="77B8B588" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00543399">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>$5,849,992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417BB4" w14:paraId="2AEFCF8D" w14:textId="77777777" w:rsidTr="00D37FC0">
+      <w:tr w:rsidR="001F4F52" w14:paraId="5DF4C0BD" w14:textId="77777777" w:rsidTr="005E50DE">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="830"/>
+          <w:trHeight w:val="609"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="748F7BB9" w14:textId="272D473C" w:rsidR="00417BB4" w:rsidRDefault="00417BB4" w:rsidP="00417BB4">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="118B1A12" w14:textId="24BD77DC" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>4</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F8A4CE9" w14:textId="4A88AACF" w:rsidR="00417BB4" w:rsidRPr="00C174A7" w:rsidRDefault="00417BB4" w:rsidP="00417BB4">
+          <w:p w14:paraId="2073E43C" w14:textId="6E959AAE" w:rsidR="001F4F52" w:rsidRPr="007A76D9" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B66435">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37B56548" w14:textId="780DAF32" w:rsidR="00417BB4" w:rsidRDefault="00417BB4" w:rsidP="00417BB4">
+          <w:p w14:paraId="1907850D" w14:textId="7AFD9DA4" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6816" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="400715DD" w14:textId="77777777" w:rsidR="00417BB4" w:rsidRDefault="00417BB4" w:rsidP="00417BB4">
+          <w:p w14:paraId="5088007D" w14:textId="2CC775C4" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F4836">
-[...749 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C87A12B" w14:textId="5C43B6C4" w:rsidR="00417BB4" w:rsidRDefault="00417BB4" w:rsidP="00417BB4">
+          <w:p w14:paraId="0C87A12B" w14:textId="5C43B6C4" w:rsidR="001F4F52" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A3E955C" w14:textId="138E7C50" w:rsidR="00417BB4" w:rsidRPr="00F630CD" w:rsidRDefault="00417BB4" w:rsidP="00417BB4">
+          <w:p w14:paraId="4A3E955C" w14:textId="138E7C50" w:rsidR="001F4F52" w:rsidRPr="00F630CD" w:rsidRDefault="001F4F52" w:rsidP="001F4F52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B389D53" w14:textId="77777777" w:rsidR="00F67505" w:rsidRDefault="00F67505" w:rsidP="00C00B06"/>
     <w:sectPr w:rsidR="00F67505" w:rsidSect="00240354">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="432" w:right="1008" w:bottom="432" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0476386A" w14:textId="77777777" w:rsidR="009C4590" w:rsidRDefault="009C4590">
+    <w:p w14:paraId="1EED9043" w14:textId="77777777" w:rsidR="00C01EC9" w:rsidRDefault="00C01EC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FEB901A" w14:textId="77777777" w:rsidR="009C4590" w:rsidRDefault="009C4590">
+    <w:p w14:paraId="705B2530" w14:textId="77777777" w:rsidR="00C01EC9" w:rsidRDefault="00C01EC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2417,75 +2537,51 @@
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
           <w:p w14:paraId="53F3338F" w14:textId="77777777" w:rsidR="00A32E0E" w:rsidRDefault="00D578CD">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pending </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Projects, Sorted by Project Name</w:t>
+              <w:t>Pending DoN Projects, Sorted by Project Name</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED576B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2679,543 +2775,569 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="340DE9B0" w14:textId="77777777" w:rsidR="00A32E0E" w:rsidRDefault="00A32E0E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A5DD3BA" w14:textId="77777777" w:rsidR="009C4590" w:rsidRDefault="009C4590">
+    <w:p w14:paraId="2C7A2A69" w14:textId="77777777" w:rsidR="00C01EC9" w:rsidRDefault="00C01EC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DDA3F55" w14:textId="77777777" w:rsidR="009C4590" w:rsidRDefault="009C4590">
+    <w:p w14:paraId="248E9C82" w14:textId="77777777" w:rsidR="00C01EC9" w:rsidRDefault="00C01EC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00922EF7"/>
     <w:rsid w:val="00001FCD"/>
     <w:rsid w:val="000076FF"/>
     <w:rsid w:val="00012396"/>
     <w:rsid w:val="00012DE1"/>
     <w:rsid w:val="000139CE"/>
     <w:rsid w:val="00014AA0"/>
     <w:rsid w:val="00015229"/>
     <w:rsid w:val="000154C7"/>
     <w:rsid w:val="00016B94"/>
     <w:rsid w:val="00031E08"/>
     <w:rsid w:val="000338D7"/>
     <w:rsid w:val="00036F0A"/>
     <w:rsid w:val="000421AF"/>
     <w:rsid w:val="00053F4C"/>
     <w:rsid w:val="00057BE3"/>
     <w:rsid w:val="00062C0F"/>
     <w:rsid w:val="00066CCB"/>
     <w:rsid w:val="00067A8F"/>
     <w:rsid w:val="000713FA"/>
     <w:rsid w:val="000750F0"/>
     <w:rsid w:val="00080BE6"/>
     <w:rsid w:val="000813B8"/>
     <w:rsid w:val="00086160"/>
     <w:rsid w:val="00087A7F"/>
     <w:rsid w:val="00091EA0"/>
     <w:rsid w:val="000966A2"/>
     <w:rsid w:val="00096BBA"/>
     <w:rsid w:val="000A292C"/>
     <w:rsid w:val="000A6246"/>
     <w:rsid w:val="000B164B"/>
+    <w:rsid w:val="000C1C11"/>
     <w:rsid w:val="000C592B"/>
     <w:rsid w:val="000C5D7A"/>
     <w:rsid w:val="000C6E42"/>
     <w:rsid w:val="000C7C4B"/>
     <w:rsid w:val="000D4557"/>
     <w:rsid w:val="000D5F78"/>
     <w:rsid w:val="000E2341"/>
     <w:rsid w:val="000E57E9"/>
     <w:rsid w:val="000E7850"/>
     <w:rsid w:val="000F075F"/>
     <w:rsid w:val="000F0AAE"/>
     <w:rsid w:val="000F3ED7"/>
     <w:rsid w:val="000F63B9"/>
     <w:rsid w:val="000F7219"/>
     <w:rsid w:val="000F789A"/>
     <w:rsid w:val="00102268"/>
     <w:rsid w:val="00102B08"/>
     <w:rsid w:val="00105002"/>
     <w:rsid w:val="0010637A"/>
     <w:rsid w:val="00114F07"/>
     <w:rsid w:val="00115068"/>
     <w:rsid w:val="001164C1"/>
     <w:rsid w:val="00116686"/>
     <w:rsid w:val="00124F94"/>
     <w:rsid w:val="00135986"/>
+    <w:rsid w:val="001420C7"/>
     <w:rsid w:val="00143647"/>
     <w:rsid w:val="001462F3"/>
     <w:rsid w:val="00147013"/>
     <w:rsid w:val="0015159D"/>
     <w:rsid w:val="00151A70"/>
     <w:rsid w:val="001532CF"/>
     <w:rsid w:val="00171DFB"/>
     <w:rsid w:val="00173334"/>
     <w:rsid w:val="001744F8"/>
     <w:rsid w:val="00174CD5"/>
     <w:rsid w:val="00175140"/>
     <w:rsid w:val="00181CCD"/>
     <w:rsid w:val="00181FE9"/>
     <w:rsid w:val="001827B2"/>
     <w:rsid w:val="00182A77"/>
     <w:rsid w:val="00183296"/>
     <w:rsid w:val="001862B8"/>
     <w:rsid w:val="0018751B"/>
     <w:rsid w:val="00192416"/>
     <w:rsid w:val="00193863"/>
     <w:rsid w:val="00193A48"/>
+    <w:rsid w:val="001975F4"/>
     <w:rsid w:val="00197984"/>
     <w:rsid w:val="001A0C46"/>
     <w:rsid w:val="001A1AA1"/>
     <w:rsid w:val="001A4D8D"/>
+    <w:rsid w:val="001B4A5C"/>
     <w:rsid w:val="001C1E39"/>
     <w:rsid w:val="001C20D8"/>
     <w:rsid w:val="001C3184"/>
     <w:rsid w:val="001D6FBB"/>
     <w:rsid w:val="001E4B96"/>
     <w:rsid w:val="001E5D4A"/>
     <w:rsid w:val="001F0820"/>
     <w:rsid w:val="001F2947"/>
+    <w:rsid w:val="001F4F52"/>
     <w:rsid w:val="001F60A2"/>
     <w:rsid w:val="002022F4"/>
     <w:rsid w:val="00204465"/>
     <w:rsid w:val="00204A6F"/>
     <w:rsid w:val="00204B3D"/>
     <w:rsid w:val="00207C2F"/>
     <w:rsid w:val="002138C7"/>
+    <w:rsid w:val="00213DA2"/>
     <w:rsid w:val="0021678D"/>
     <w:rsid w:val="00225740"/>
     <w:rsid w:val="00231DE5"/>
     <w:rsid w:val="002337F6"/>
     <w:rsid w:val="00236FAF"/>
     <w:rsid w:val="00240354"/>
     <w:rsid w:val="00244072"/>
     <w:rsid w:val="002445F7"/>
     <w:rsid w:val="002474E1"/>
     <w:rsid w:val="00261606"/>
     <w:rsid w:val="00261C66"/>
     <w:rsid w:val="00262FE1"/>
     <w:rsid w:val="00273F27"/>
     <w:rsid w:val="00275908"/>
     <w:rsid w:val="00277B2E"/>
     <w:rsid w:val="00280A01"/>
     <w:rsid w:val="00282D11"/>
     <w:rsid w:val="00290CA7"/>
     <w:rsid w:val="0029606F"/>
     <w:rsid w:val="002977D7"/>
     <w:rsid w:val="002A0364"/>
     <w:rsid w:val="002A21F3"/>
     <w:rsid w:val="002B3D7A"/>
     <w:rsid w:val="002C1A58"/>
     <w:rsid w:val="002C53B4"/>
     <w:rsid w:val="002C7022"/>
     <w:rsid w:val="002D0C6F"/>
     <w:rsid w:val="002D1802"/>
     <w:rsid w:val="002D368E"/>
     <w:rsid w:val="002E415E"/>
     <w:rsid w:val="002F6C53"/>
     <w:rsid w:val="002F6CC7"/>
     <w:rsid w:val="002F7421"/>
     <w:rsid w:val="003027A9"/>
     <w:rsid w:val="00303F82"/>
     <w:rsid w:val="00304378"/>
     <w:rsid w:val="003064F1"/>
     <w:rsid w:val="003105B8"/>
     <w:rsid w:val="00310A06"/>
     <w:rsid w:val="00314A8F"/>
     <w:rsid w:val="00320C9A"/>
     <w:rsid w:val="00320E52"/>
     <w:rsid w:val="003241E3"/>
     <w:rsid w:val="00326597"/>
+    <w:rsid w:val="0033020E"/>
     <w:rsid w:val="003313B5"/>
     <w:rsid w:val="00331696"/>
     <w:rsid w:val="00343D6C"/>
     <w:rsid w:val="00350EBE"/>
     <w:rsid w:val="003535B8"/>
     <w:rsid w:val="00354096"/>
     <w:rsid w:val="00354702"/>
     <w:rsid w:val="00355092"/>
     <w:rsid w:val="00355F5A"/>
     <w:rsid w:val="003606F1"/>
     <w:rsid w:val="00361CB6"/>
     <w:rsid w:val="00362CB5"/>
     <w:rsid w:val="003636E0"/>
     <w:rsid w:val="003756C8"/>
     <w:rsid w:val="0038318F"/>
     <w:rsid w:val="003833A9"/>
     <w:rsid w:val="00383D1E"/>
     <w:rsid w:val="00383D31"/>
     <w:rsid w:val="00390C62"/>
     <w:rsid w:val="00392AE0"/>
+    <w:rsid w:val="00394B1A"/>
     <w:rsid w:val="00396A09"/>
     <w:rsid w:val="003A17E6"/>
     <w:rsid w:val="003A22A6"/>
     <w:rsid w:val="003B0996"/>
     <w:rsid w:val="003B3ED8"/>
     <w:rsid w:val="003B3F11"/>
     <w:rsid w:val="003B60BF"/>
     <w:rsid w:val="003B7184"/>
     <w:rsid w:val="003B7739"/>
+    <w:rsid w:val="003C008C"/>
     <w:rsid w:val="003C0BCD"/>
     <w:rsid w:val="003C502D"/>
     <w:rsid w:val="003D01AF"/>
     <w:rsid w:val="003D3DED"/>
     <w:rsid w:val="003D42CB"/>
     <w:rsid w:val="003D4AF9"/>
     <w:rsid w:val="003E2FDA"/>
     <w:rsid w:val="003E33EC"/>
     <w:rsid w:val="003E3D02"/>
     <w:rsid w:val="003E5CEF"/>
     <w:rsid w:val="003F4836"/>
     <w:rsid w:val="003F6D63"/>
     <w:rsid w:val="004052BD"/>
     <w:rsid w:val="00405640"/>
     <w:rsid w:val="004106DD"/>
     <w:rsid w:val="00411196"/>
     <w:rsid w:val="0041167F"/>
     <w:rsid w:val="00412415"/>
     <w:rsid w:val="00413D4D"/>
     <w:rsid w:val="00417BB4"/>
     <w:rsid w:val="00426132"/>
     <w:rsid w:val="00436048"/>
+    <w:rsid w:val="00436BA2"/>
     <w:rsid w:val="00437CC5"/>
     <w:rsid w:val="00440E4D"/>
     <w:rsid w:val="00442675"/>
     <w:rsid w:val="00444B70"/>
     <w:rsid w:val="004504F6"/>
     <w:rsid w:val="004531F5"/>
     <w:rsid w:val="00453DEB"/>
     <w:rsid w:val="00462682"/>
     <w:rsid w:val="00462BD0"/>
     <w:rsid w:val="00476460"/>
     <w:rsid w:val="00480370"/>
     <w:rsid w:val="00482144"/>
     <w:rsid w:val="00484856"/>
     <w:rsid w:val="00485CDC"/>
     <w:rsid w:val="00487D95"/>
     <w:rsid w:val="00490C41"/>
     <w:rsid w:val="00494A15"/>
     <w:rsid w:val="004A082A"/>
     <w:rsid w:val="004A0AC6"/>
     <w:rsid w:val="004A2987"/>
     <w:rsid w:val="004A3805"/>
     <w:rsid w:val="004A43F1"/>
     <w:rsid w:val="004A5262"/>
     <w:rsid w:val="004A61AC"/>
     <w:rsid w:val="004A6C61"/>
+    <w:rsid w:val="004B1620"/>
     <w:rsid w:val="004B4064"/>
     <w:rsid w:val="004B6531"/>
     <w:rsid w:val="004C21E6"/>
     <w:rsid w:val="004C6868"/>
     <w:rsid w:val="004D2A1D"/>
     <w:rsid w:val="004D34C7"/>
     <w:rsid w:val="004D3B80"/>
     <w:rsid w:val="004D4950"/>
     <w:rsid w:val="004D4E62"/>
     <w:rsid w:val="004D6117"/>
     <w:rsid w:val="004D7B86"/>
     <w:rsid w:val="004E125C"/>
     <w:rsid w:val="004E410E"/>
     <w:rsid w:val="004E5F7E"/>
     <w:rsid w:val="004E7BC5"/>
+    <w:rsid w:val="004E7F60"/>
     <w:rsid w:val="004F7533"/>
+    <w:rsid w:val="00500615"/>
     <w:rsid w:val="0050164C"/>
     <w:rsid w:val="00510503"/>
     <w:rsid w:val="005120CE"/>
     <w:rsid w:val="005129E5"/>
     <w:rsid w:val="0051633C"/>
     <w:rsid w:val="0052349C"/>
     <w:rsid w:val="00523925"/>
     <w:rsid w:val="005257FD"/>
     <w:rsid w:val="0052758C"/>
     <w:rsid w:val="00532E1D"/>
     <w:rsid w:val="00533C35"/>
     <w:rsid w:val="00533F85"/>
     <w:rsid w:val="00536B6E"/>
     <w:rsid w:val="005371FB"/>
     <w:rsid w:val="00540B0E"/>
     <w:rsid w:val="00540E46"/>
     <w:rsid w:val="0054222F"/>
     <w:rsid w:val="00543399"/>
     <w:rsid w:val="00543ED3"/>
     <w:rsid w:val="00545A98"/>
     <w:rsid w:val="00551482"/>
     <w:rsid w:val="0055326A"/>
     <w:rsid w:val="00555560"/>
+    <w:rsid w:val="00561BBE"/>
     <w:rsid w:val="00563DFC"/>
     <w:rsid w:val="0056428F"/>
     <w:rsid w:val="005647AD"/>
     <w:rsid w:val="00570A43"/>
     <w:rsid w:val="0057356B"/>
     <w:rsid w:val="00577CA6"/>
     <w:rsid w:val="005867C5"/>
     <w:rsid w:val="0059222C"/>
     <w:rsid w:val="00592AE5"/>
     <w:rsid w:val="00594F85"/>
     <w:rsid w:val="005A147E"/>
     <w:rsid w:val="005A4545"/>
     <w:rsid w:val="005A608A"/>
     <w:rsid w:val="005B6A53"/>
     <w:rsid w:val="005C6637"/>
     <w:rsid w:val="005D11CE"/>
     <w:rsid w:val="005D1485"/>
     <w:rsid w:val="005D1C35"/>
     <w:rsid w:val="005D3B34"/>
     <w:rsid w:val="005E3A5A"/>
     <w:rsid w:val="005E50DE"/>
+    <w:rsid w:val="005E6C41"/>
     <w:rsid w:val="005E746C"/>
+    <w:rsid w:val="005E7781"/>
     <w:rsid w:val="005E7823"/>
     <w:rsid w:val="005F06F4"/>
     <w:rsid w:val="005F1285"/>
     <w:rsid w:val="005F29FE"/>
     <w:rsid w:val="00602365"/>
     <w:rsid w:val="00604162"/>
     <w:rsid w:val="00617DAC"/>
     <w:rsid w:val="00626EB3"/>
     <w:rsid w:val="006323DA"/>
     <w:rsid w:val="00632FF9"/>
     <w:rsid w:val="006337B2"/>
     <w:rsid w:val="00633CE2"/>
     <w:rsid w:val="00636B9C"/>
     <w:rsid w:val="00640C03"/>
+    <w:rsid w:val="006441AE"/>
     <w:rsid w:val="006453CB"/>
     <w:rsid w:val="00650333"/>
     <w:rsid w:val="00655D19"/>
     <w:rsid w:val="00656A2C"/>
+    <w:rsid w:val="006638CB"/>
     <w:rsid w:val="00664043"/>
     <w:rsid w:val="00675D1E"/>
     <w:rsid w:val="00677162"/>
     <w:rsid w:val="00685D43"/>
     <w:rsid w:val="00690631"/>
     <w:rsid w:val="00691B97"/>
     <w:rsid w:val="00691FBF"/>
     <w:rsid w:val="00696188"/>
     <w:rsid w:val="006A52DA"/>
     <w:rsid w:val="006A5F6A"/>
     <w:rsid w:val="006B1AC7"/>
     <w:rsid w:val="006B583F"/>
     <w:rsid w:val="006B5FE3"/>
     <w:rsid w:val="006C243F"/>
     <w:rsid w:val="006C36E1"/>
     <w:rsid w:val="006D09FD"/>
     <w:rsid w:val="006D39C8"/>
     <w:rsid w:val="006D4218"/>
     <w:rsid w:val="006D77A4"/>
     <w:rsid w:val="006E2C75"/>
     <w:rsid w:val="006E62EC"/>
     <w:rsid w:val="006E7C4B"/>
     <w:rsid w:val="006F56FB"/>
     <w:rsid w:val="0070084E"/>
     <w:rsid w:val="0070091A"/>
     <w:rsid w:val="00703397"/>
     <w:rsid w:val="007052BF"/>
     <w:rsid w:val="007059B8"/>
     <w:rsid w:val="007128FD"/>
+    <w:rsid w:val="00720764"/>
     <w:rsid w:val="00720EF0"/>
     <w:rsid w:val="007230DA"/>
+    <w:rsid w:val="00731733"/>
     <w:rsid w:val="0073731B"/>
     <w:rsid w:val="00737928"/>
+    <w:rsid w:val="00744D86"/>
     <w:rsid w:val="007456A7"/>
     <w:rsid w:val="00746BE1"/>
     <w:rsid w:val="00750997"/>
     <w:rsid w:val="00753343"/>
     <w:rsid w:val="007546AF"/>
     <w:rsid w:val="00754F33"/>
     <w:rsid w:val="00755AA2"/>
     <w:rsid w:val="007561A9"/>
     <w:rsid w:val="00761256"/>
     <w:rsid w:val="00765ADC"/>
     <w:rsid w:val="00765EEE"/>
     <w:rsid w:val="00766C38"/>
     <w:rsid w:val="0076773A"/>
     <w:rsid w:val="00770B8E"/>
     <w:rsid w:val="00771FBD"/>
     <w:rsid w:val="007743E4"/>
     <w:rsid w:val="0077488C"/>
     <w:rsid w:val="00782141"/>
     <w:rsid w:val="00785399"/>
     <w:rsid w:val="00785789"/>
     <w:rsid w:val="00792B50"/>
     <w:rsid w:val="007942A4"/>
     <w:rsid w:val="0079523F"/>
     <w:rsid w:val="0079578E"/>
+    <w:rsid w:val="0079678F"/>
     <w:rsid w:val="007A0A21"/>
     <w:rsid w:val="007A3786"/>
     <w:rsid w:val="007A5B8F"/>
     <w:rsid w:val="007A66C4"/>
     <w:rsid w:val="007A76D9"/>
     <w:rsid w:val="007B00D6"/>
     <w:rsid w:val="007B361F"/>
+    <w:rsid w:val="007B4030"/>
     <w:rsid w:val="007B4885"/>
     <w:rsid w:val="007B5741"/>
     <w:rsid w:val="007B7453"/>
     <w:rsid w:val="007C1ADB"/>
     <w:rsid w:val="007C23D6"/>
     <w:rsid w:val="007C5B5B"/>
     <w:rsid w:val="007D15BB"/>
     <w:rsid w:val="007D2515"/>
     <w:rsid w:val="007D28DA"/>
     <w:rsid w:val="007E51D3"/>
     <w:rsid w:val="007E57A1"/>
     <w:rsid w:val="007E5D7E"/>
     <w:rsid w:val="007E6300"/>
     <w:rsid w:val="00806F7E"/>
     <w:rsid w:val="00810B79"/>
     <w:rsid w:val="00810C66"/>
     <w:rsid w:val="00812BFD"/>
     <w:rsid w:val="00814F0F"/>
     <w:rsid w:val="008201BF"/>
     <w:rsid w:val="00821C67"/>
     <w:rsid w:val="008228B8"/>
     <w:rsid w:val="00823C67"/>
     <w:rsid w:val="008258A0"/>
     <w:rsid w:val="00833399"/>
+    <w:rsid w:val="00842DFD"/>
     <w:rsid w:val="00843DD0"/>
     <w:rsid w:val="008456FB"/>
     <w:rsid w:val="00845861"/>
     <w:rsid w:val="00852B9F"/>
     <w:rsid w:val="00853170"/>
     <w:rsid w:val="0085499B"/>
     <w:rsid w:val="00857822"/>
     <w:rsid w:val="00865676"/>
     <w:rsid w:val="00865FF6"/>
     <w:rsid w:val="00871428"/>
     <w:rsid w:val="0087143A"/>
     <w:rsid w:val="00873586"/>
+    <w:rsid w:val="008741AA"/>
     <w:rsid w:val="00874B56"/>
     <w:rsid w:val="008759D7"/>
     <w:rsid w:val="00875E74"/>
     <w:rsid w:val="00876DAA"/>
     <w:rsid w:val="00877B0B"/>
     <w:rsid w:val="008827A2"/>
     <w:rsid w:val="00893C3D"/>
     <w:rsid w:val="008A12EF"/>
     <w:rsid w:val="008A22A6"/>
     <w:rsid w:val="008A37C7"/>
     <w:rsid w:val="008A6150"/>
     <w:rsid w:val="008B0AF9"/>
     <w:rsid w:val="008B455D"/>
     <w:rsid w:val="008B528F"/>
     <w:rsid w:val="008C0C05"/>
     <w:rsid w:val="008D3921"/>
     <w:rsid w:val="008D7842"/>
     <w:rsid w:val="008E0C58"/>
     <w:rsid w:val="008E4FD2"/>
     <w:rsid w:val="008E5F24"/>
     <w:rsid w:val="008F0373"/>
     <w:rsid w:val="008F05D8"/>
     <w:rsid w:val="008F3043"/>
     <w:rsid w:val="008F4EB3"/>
     <w:rsid w:val="008F7008"/>
     <w:rsid w:val="00902A4F"/>
     <w:rsid w:val="00903609"/>
     <w:rsid w:val="0090383C"/>
     <w:rsid w:val="009111CA"/>
     <w:rsid w:val="00914DE0"/>
     <w:rsid w:val="00922EF7"/>
+    <w:rsid w:val="00926190"/>
     <w:rsid w:val="009267DE"/>
     <w:rsid w:val="00932347"/>
     <w:rsid w:val="00932BD6"/>
     <w:rsid w:val="00937F3D"/>
     <w:rsid w:val="00940643"/>
     <w:rsid w:val="00940BFD"/>
     <w:rsid w:val="00940D89"/>
     <w:rsid w:val="00940E56"/>
     <w:rsid w:val="00946486"/>
     <w:rsid w:val="009469BB"/>
     <w:rsid w:val="00947E5B"/>
     <w:rsid w:val="00950516"/>
     <w:rsid w:val="00951608"/>
     <w:rsid w:val="00951818"/>
     <w:rsid w:val="00956774"/>
     <w:rsid w:val="0096378B"/>
     <w:rsid w:val="0096649E"/>
     <w:rsid w:val="009664BC"/>
     <w:rsid w:val="00967032"/>
     <w:rsid w:val="009707D7"/>
     <w:rsid w:val="00973F6C"/>
     <w:rsid w:val="009754E4"/>
+    <w:rsid w:val="0097552E"/>
     <w:rsid w:val="00976194"/>
     <w:rsid w:val="009835F8"/>
     <w:rsid w:val="009855E3"/>
     <w:rsid w:val="00986BC2"/>
     <w:rsid w:val="00996351"/>
     <w:rsid w:val="00997D20"/>
     <w:rsid w:val="009A1438"/>
     <w:rsid w:val="009A383C"/>
     <w:rsid w:val="009A4E3D"/>
     <w:rsid w:val="009B351C"/>
     <w:rsid w:val="009B6265"/>
     <w:rsid w:val="009B7A17"/>
     <w:rsid w:val="009B7D87"/>
     <w:rsid w:val="009C2EF4"/>
     <w:rsid w:val="009C4590"/>
     <w:rsid w:val="009C61A9"/>
     <w:rsid w:val="009C7526"/>
     <w:rsid w:val="009D023A"/>
     <w:rsid w:val="009D2271"/>
     <w:rsid w:val="009D3619"/>
     <w:rsid w:val="009E3FAF"/>
     <w:rsid w:val="009E5F1E"/>
     <w:rsid w:val="009F0500"/>
     <w:rsid w:val="009F2C99"/>
     <w:rsid w:val="009F3771"/>
@@ -3236,266 +3358,283 @@
     <w:rsid w:val="00A41D11"/>
     <w:rsid w:val="00A42A67"/>
     <w:rsid w:val="00A464E0"/>
     <w:rsid w:val="00A46A68"/>
     <w:rsid w:val="00A46BFF"/>
     <w:rsid w:val="00A5190B"/>
     <w:rsid w:val="00A548C9"/>
     <w:rsid w:val="00A652AC"/>
     <w:rsid w:val="00A6738D"/>
     <w:rsid w:val="00A76E4F"/>
     <w:rsid w:val="00A7745E"/>
     <w:rsid w:val="00A77586"/>
     <w:rsid w:val="00A778DC"/>
     <w:rsid w:val="00A8041C"/>
     <w:rsid w:val="00A8341D"/>
     <w:rsid w:val="00A86311"/>
     <w:rsid w:val="00A903E6"/>
     <w:rsid w:val="00A91CD9"/>
     <w:rsid w:val="00A932C7"/>
     <w:rsid w:val="00A94463"/>
     <w:rsid w:val="00A975FB"/>
     <w:rsid w:val="00AA7B63"/>
     <w:rsid w:val="00AA7BB1"/>
     <w:rsid w:val="00AB1655"/>
     <w:rsid w:val="00AB2822"/>
+    <w:rsid w:val="00AB38A0"/>
     <w:rsid w:val="00AB3FF5"/>
     <w:rsid w:val="00AB5F6A"/>
     <w:rsid w:val="00AC3894"/>
     <w:rsid w:val="00AC3C6C"/>
     <w:rsid w:val="00AC7945"/>
     <w:rsid w:val="00AC7A72"/>
     <w:rsid w:val="00AD4A90"/>
     <w:rsid w:val="00AD59AF"/>
     <w:rsid w:val="00AD63CA"/>
     <w:rsid w:val="00AF0430"/>
     <w:rsid w:val="00AF04DE"/>
     <w:rsid w:val="00AF445A"/>
     <w:rsid w:val="00B01D48"/>
     <w:rsid w:val="00B04DD8"/>
     <w:rsid w:val="00B1202A"/>
     <w:rsid w:val="00B1323F"/>
     <w:rsid w:val="00B16EB9"/>
+    <w:rsid w:val="00B21439"/>
     <w:rsid w:val="00B221CA"/>
     <w:rsid w:val="00B25DE9"/>
     <w:rsid w:val="00B27391"/>
     <w:rsid w:val="00B3276B"/>
     <w:rsid w:val="00B32B1F"/>
     <w:rsid w:val="00B35FC8"/>
     <w:rsid w:val="00B41E88"/>
     <w:rsid w:val="00B45D67"/>
     <w:rsid w:val="00B46FF9"/>
     <w:rsid w:val="00B47521"/>
     <w:rsid w:val="00B53970"/>
     <w:rsid w:val="00B55782"/>
     <w:rsid w:val="00B55F58"/>
     <w:rsid w:val="00B562BB"/>
     <w:rsid w:val="00B57426"/>
     <w:rsid w:val="00B60A59"/>
     <w:rsid w:val="00B66435"/>
     <w:rsid w:val="00B67F15"/>
     <w:rsid w:val="00B71E4A"/>
     <w:rsid w:val="00B72FA5"/>
     <w:rsid w:val="00B7306C"/>
     <w:rsid w:val="00B73A57"/>
+    <w:rsid w:val="00B74537"/>
     <w:rsid w:val="00B74879"/>
     <w:rsid w:val="00B74C75"/>
     <w:rsid w:val="00B7590F"/>
     <w:rsid w:val="00B77AAC"/>
     <w:rsid w:val="00B8000A"/>
     <w:rsid w:val="00B81EAB"/>
     <w:rsid w:val="00B83B34"/>
     <w:rsid w:val="00B96CDA"/>
     <w:rsid w:val="00BA098A"/>
     <w:rsid w:val="00BA552A"/>
     <w:rsid w:val="00BB01A7"/>
     <w:rsid w:val="00BC3FA6"/>
     <w:rsid w:val="00BC47CC"/>
     <w:rsid w:val="00BC4E86"/>
     <w:rsid w:val="00BC580B"/>
+    <w:rsid w:val="00BC5F2F"/>
     <w:rsid w:val="00BD1F78"/>
     <w:rsid w:val="00BD2AA2"/>
     <w:rsid w:val="00BE389A"/>
     <w:rsid w:val="00BE7657"/>
     <w:rsid w:val="00C00B06"/>
     <w:rsid w:val="00C010A4"/>
+    <w:rsid w:val="00C01EC9"/>
     <w:rsid w:val="00C1226A"/>
     <w:rsid w:val="00C13D79"/>
     <w:rsid w:val="00C168C8"/>
     <w:rsid w:val="00C174A7"/>
     <w:rsid w:val="00C263CF"/>
     <w:rsid w:val="00C27E7F"/>
     <w:rsid w:val="00C305CC"/>
     <w:rsid w:val="00C33035"/>
     <w:rsid w:val="00C34DA3"/>
     <w:rsid w:val="00C45050"/>
     <w:rsid w:val="00C50944"/>
     <w:rsid w:val="00C537FE"/>
+    <w:rsid w:val="00C5660C"/>
     <w:rsid w:val="00C61CBF"/>
     <w:rsid w:val="00C62D1F"/>
     <w:rsid w:val="00C661F7"/>
     <w:rsid w:val="00C70E60"/>
     <w:rsid w:val="00C714B8"/>
     <w:rsid w:val="00C71E68"/>
     <w:rsid w:val="00C72680"/>
     <w:rsid w:val="00C72A2E"/>
     <w:rsid w:val="00C7400C"/>
+    <w:rsid w:val="00C803C3"/>
     <w:rsid w:val="00C84AF1"/>
     <w:rsid w:val="00C96660"/>
     <w:rsid w:val="00CA461B"/>
     <w:rsid w:val="00CB453C"/>
     <w:rsid w:val="00CB4E9B"/>
     <w:rsid w:val="00CB6DC9"/>
     <w:rsid w:val="00CB7138"/>
     <w:rsid w:val="00CC331C"/>
     <w:rsid w:val="00CD33FC"/>
     <w:rsid w:val="00CD4EB4"/>
     <w:rsid w:val="00CD6DD4"/>
     <w:rsid w:val="00CF0D2A"/>
     <w:rsid w:val="00CF3E3A"/>
     <w:rsid w:val="00CF4825"/>
     <w:rsid w:val="00CF4C2B"/>
     <w:rsid w:val="00CF5054"/>
     <w:rsid w:val="00D0639D"/>
     <w:rsid w:val="00D10337"/>
     <w:rsid w:val="00D1066D"/>
     <w:rsid w:val="00D11B43"/>
     <w:rsid w:val="00D14CA7"/>
     <w:rsid w:val="00D1553B"/>
     <w:rsid w:val="00D161D3"/>
     <w:rsid w:val="00D23FD7"/>
     <w:rsid w:val="00D25F45"/>
     <w:rsid w:val="00D31D44"/>
     <w:rsid w:val="00D37FC0"/>
     <w:rsid w:val="00D406F0"/>
+    <w:rsid w:val="00D41FA1"/>
     <w:rsid w:val="00D439A4"/>
     <w:rsid w:val="00D45CC3"/>
+    <w:rsid w:val="00D471ED"/>
     <w:rsid w:val="00D53047"/>
     <w:rsid w:val="00D54D67"/>
     <w:rsid w:val="00D557EE"/>
     <w:rsid w:val="00D559D9"/>
     <w:rsid w:val="00D578CD"/>
     <w:rsid w:val="00D601EA"/>
     <w:rsid w:val="00D6610E"/>
     <w:rsid w:val="00D72418"/>
     <w:rsid w:val="00D729FC"/>
     <w:rsid w:val="00D72DDB"/>
     <w:rsid w:val="00D80E88"/>
     <w:rsid w:val="00DA2524"/>
     <w:rsid w:val="00DA2FB4"/>
+    <w:rsid w:val="00DA3D5F"/>
     <w:rsid w:val="00DB02C9"/>
     <w:rsid w:val="00DB3A8A"/>
     <w:rsid w:val="00DC2B7E"/>
     <w:rsid w:val="00DC38BA"/>
     <w:rsid w:val="00DD6309"/>
     <w:rsid w:val="00DE1150"/>
     <w:rsid w:val="00DE58C6"/>
+    <w:rsid w:val="00DE64F2"/>
     <w:rsid w:val="00DF09A0"/>
     <w:rsid w:val="00DF1B74"/>
     <w:rsid w:val="00DF243E"/>
     <w:rsid w:val="00DF3412"/>
+    <w:rsid w:val="00E02B40"/>
     <w:rsid w:val="00E03766"/>
     <w:rsid w:val="00E059DA"/>
     <w:rsid w:val="00E0758E"/>
     <w:rsid w:val="00E111C0"/>
     <w:rsid w:val="00E14ABF"/>
     <w:rsid w:val="00E14C86"/>
     <w:rsid w:val="00E1578B"/>
     <w:rsid w:val="00E1701B"/>
     <w:rsid w:val="00E17365"/>
     <w:rsid w:val="00E212C7"/>
     <w:rsid w:val="00E25995"/>
     <w:rsid w:val="00E27B43"/>
     <w:rsid w:val="00E33FA3"/>
     <w:rsid w:val="00E375AD"/>
     <w:rsid w:val="00E5276A"/>
     <w:rsid w:val="00E53593"/>
     <w:rsid w:val="00E63816"/>
     <w:rsid w:val="00E639BF"/>
     <w:rsid w:val="00E719B6"/>
     <w:rsid w:val="00E75088"/>
     <w:rsid w:val="00E85EF3"/>
     <w:rsid w:val="00E93223"/>
     <w:rsid w:val="00E97522"/>
     <w:rsid w:val="00E978B0"/>
     <w:rsid w:val="00EA5EE8"/>
     <w:rsid w:val="00EB617A"/>
     <w:rsid w:val="00EC4489"/>
     <w:rsid w:val="00EC5D89"/>
     <w:rsid w:val="00ED25F7"/>
     <w:rsid w:val="00ED2A0C"/>
     <w:rsid w:val="00ED3B3A"/>
     <w:rsid w:val="00EE10E5"/>
     <w:rsid w:val="00EE2BF3"/>
+    <w:rsid w:val="00EE7C8E"/>
     <w:rsid w:val="00EF40F8"/>
     <w:rsid w:val="00EF5251"/>
     <w:rsid w:val="00EF6065"/>
     <w:rsid w:val="00EF68CE"/>
     <w:rsid w:val="00F00636"/>
     <w:rsid w:val="00F02B2E"/>
     <w:rsid w:val="00F05911"/>
     <w:rsid w:val="00F075D2"/>
     <w:rsid w:val="00F14A61"/>
+    <w:rsid w:val="00F153A4"/>
     <w:rsid w:val="00F21304"/>
     <w:rsid w:val="00F24C32"/>
     <w:rsid w:val="00F262C9"/>
     <w:rsid w:val="00F276D1"/>
     <w:rsid w:val="00F302B6"/>
     <w:rsid w:val="00F31CD2"/>
+    <w:rsid w:val="00F363F0"/>
     <w:rsid w:val="00F41FF5"/>
     <w:rsid w:val="00F43C06"/>
     <w:rsid w:val="00F43FB1"/>
     <w:rsid w:val="00F45E0D"/>
     <w:rsid w:val="00F47987"/>
     <w:rsid w:val="00F479B0"/>
     <w:rsid w:val="00F61F55"/>
     <w:rsid w:val="00F62843"/>
     <w:rsid w:val="00F630CD"/>
     <w:rsid w:val="00F67505"/>
     <w:rsid w:val="00F67A0F"/>
     <w:rsid w:val="00F7003D"/>
     <w:rsid w:val="00F72624"/>
     <w:rsid w:val="00F73621"/>
+    <w:rsid w:val="00F75984"/>
     <w:rsid w:val="00F770AA"/>
     <w:rsid w:val="00F7725D"/>
     <w:rsid w:val="00F86378"/>
     <w:rsid w:val="00F928D8"/>
     <w:rsid w:val="00F92FF5"/>
     <w:rsid w:val="00F93918"/>
     <w:rsid w:val="00F956E8"/>
     <w:rsid w:val="00FA1879"/>
     <w:rsid w:val="00FA248E"/>
     <w:rsid w:val="00FA6DF6"/>
     <w:rsid w:val="00FB1B64"/>
     <w:rsid w:val="00FB273D"/>
     <w:rsid w:val="00FB275E"/>
     <w:rsid w:val="00FB4D30"/>
     <w:rsid w:val="00FB7DF2"/>
     <w:rsid w:val="00FC1EDB"/>
     <w:rsid w:val="00FC24FC"/>
     <w:rsid w:val="00FC396A"/>
     <w:rsid w:val="00FC39DA"/>
+    <w:rsid w:val="00FC7EAA"/>
     <w:rsid w:val="00FD1501"/>
     <w:rsid w:val="00FD52C0"/>
     <w:rsid w:val="00FD75C7"/>
     <w:rsid w:val="00FE26ED"/>
     <w:rsid w:val="00FE505D"/>
     <w:rsid w:val="00FE7664"/>
     <w:rsid w:val="00FF09F4"/>
     <w:rsid w:val="00FF15EE"/>
     <w:rsid w:val="00FF68B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -4324,69 +4463,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>485</Words>
-  <Characters>2768</Characters>
+  <Words>386</Words>
+  <Characters>2206</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3247</CharactersWithSpaces>
+  <CharactersWithSpaces>2587</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marks, Brett (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>