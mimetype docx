--- v0 (2026-05-18)
+++ v1 (2026-07-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75431B75" w14:textId="1BFFAD73" w:rsidR="00922EF7" w:rsidRPr="00E10048" w:rsidRDefault="00922EF7" w:rsidP="00A46A68">
+    <w:p w14:paraId="75431B75" w14:textId="10BE37C7" w:rsidR="00922EF7" w:rsidRPr="00E10048" w:rsidRDefault="00922EF7" w:rsidP="00A46A68">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="240"/>
           <w:tab w:val="center" w:pos="6720"/>
           <w:tab w:val="right" w:pos="13440"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E10048">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -57,113 +57,140 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Determination of Need Program </w:t>
       </w:r>
       <w:r w:rsidRPr="00E10048">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E10048">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0008497F">
+      <w:r w:rsidR="002A1EA3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Friday</w:t>
       </w:r>
-      <w:r w:rsidR="004F7533" w:rsidRPr="00E10048">
+      <w:r w:rsidR="00B36F01">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0008497F">
+      <w:r w:rsidR="002A1EA3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">May </w:t>
+        <w:t>July</w:t>
       </w:r>
-      <w:r w:rsidR="004B1965">
+      <w:r w:rsidR="00B36F01">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>15</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B1965" w:rsidRPr="004B1965">
+      <w:r w:rsidR="002A1EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6720">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36F01" w:rsidRPr="00B36F01">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="004B1965">
+      <w:r w:rsidR="00B36F01">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidR="00630309">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="004F7533" w:rsidRPr="00E10048">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
+        <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="004E7F60" w:rsidRPr="00E10048">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14535C60" w14:textId="1F951D21" w:rsidR="00A46A68" w:rsidRPr="00E10048" w:rsidRDefault="006726FE" w:rsidP="006726FE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E10048">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -496,3148 +523,3782 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033605">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000080"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D20E3F5" w14:textId="3BB919E0" w:rsidR="00115068" w:rsidRPr="00033605" w:rsidRDefault="00463C1F" w:rsidP="00115068">
+          <w:p w14:paraId="4D20E3F5" w14:textId="47E7D435" w:rsidR="00115068" w:rsidRPr="00033605" w:rsidRDefault="007D5F3B" w:rsidP="00115068">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...6 lines deleted...]
-              <w:t>Baystate MRI and Imaging Center, LLC</w:t>
+            <w:r w:rsidRPr="00D833B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Baystate Health, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000080"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01D60AFE" w14:textId="6E3A01F9" w:rsidR="00115068" w:rsidRPr="00033605" w:rsidRDefault="008F0D55" w:rsidP="00115068">
+          <w:p w14:paraId="01D60AFE" w14:textId="01E877B5" w:rsidR="00115068" w:rsidRPr="00033605" w:rsidRDefault="007D5F3B" w:rsidP="00115068">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...6 lines deleted...]
-              <w:t>Quincy</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Springfield</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000080"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14F70FEE" w14:textId="57539132" w:rsidR="00DA3D5F" w:rsidRDefault="001851EC" w:rsidP="001B4A5C">
+          <w:p w14:paraId="2BC0BAC6" w14:textId="3DF31332" w:rsidR="00033605" w:rsidRDefault="00543D96" w:rsidP="001B4A5C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...90 lines deleted...]
-          <w:p w14:paraId="0B7075B6" w14:textId="0AE413ED" w:rsidR="00033605" w:rsidRPr="00033605" w:rsidRDefault="00033605" w:rsidP="001B4A5C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Transfer of owner</w:t>
+            </w:r>
+            <w:r w:rsidR="007B74B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ship </w:t>
+            </w:r>
+            <w:r w:rsidR="007B74B6" w:rsidRPr="00543D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>of The Mercy Hospital, Inc., d/b/a Mercy Medical Center (MMC), located at 271 Carew St, Springfield, MA 01104</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3F9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00543D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baystate Health, Inc. (BH), with a principal place of business at 759 Chestnut Street, Springfield, MA 01199. The transfer will be effectuated by </w:t>
+            </w:r>
+            <w:r w:rsidR="002222D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00543D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> becoming the sole corporate member of The Mercy Hospital, Inc. Following the Proposed Transfer, MMC will become a community hospital member of Baystate Health.</w:t>
+            </w:r>
+            <w:r w:rsidR="002A7A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DON# </w:t>
+            </w:r>
+            <w:r w:rsidR="002A7A8B" w:rsidRPr="002A7A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BH-25061310-TO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B7075B6" w14:textId="0FFD9F2A" w:rsidR="00A75B4D" w:rsidRPr="00033605" w:rsidRDefault="00A75B4D" w:rsidP="001B4A5C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000080"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74608CE0" w14:textId="78F0CE6C" w:rsidR="00115068" w:rsidRPr="00033605" w:rsidRDefault="00A97E24" w:rsidP="00115068">
+          <w:p w14:paraId="74608CE0" w14:textId="4BFB9D09" w:rsidR="00115068" w:rsidRPr="00033605" w:rsidRDefault="00A75B4D" w:rsidP="00115068">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...6 lines deleted...]
-              <w:t>03/06/2026</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/05/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000080"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37096254" w14:textId="3813146F" w:rsidR="00115068" w:rsidRPr="00033605" w:rsidRDefault="00A97E24" w:rsidP="00115068">
+          <w:p w14:paraId="37096254" w14:textId="1068FA5F" w:rsidR="00115068" w:rsidRPr="00033605" w:rsidRDefault="006774DF" w:rsidP="00115068">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...6 lines deleted...]
-              <w:t>$0</w:t>
+            <w:r w:rsidRPr="006774DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$292,708,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E20F31" w:rsidRPr="00E10048" w14:paraId="4E23226F" w14:textId="77777777" w:rsidTr="00057FBD">
+      <w:tr w:rsidR="003E10A2" w:rsidRPr="00E10048" w14:paraId="4E23226F" w14:textId="77777777" w:rsidTr="00057FBD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="857"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EEE6E0F" w14:textId="5D4138AC" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="4EEE6E0F" w14:textId="5D4138AC" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033605">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C0120F9" w14:textId="66B1F2FB" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="2C0120F9" w14:textId="2BEA8AB8" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD7712">
-[...6 lines deleted...]
-              <w:t>Brockton Operator LLC d/b/a Brockton Post Acute Care</w:t>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Baystate MRI and Imaging Center, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="425ABD09" w14:textId="53C37939" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="425ABD09" w14:textId="5FD87821" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Brockton</w:t>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quincy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D0E6B15" w14:textId="77777777" w:rsidR="00E20F31" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="0E85682D" w14:textId="77777777" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00653EF8">
-[...5 lines deleted...]
-              <w:t>Conservation Long Term Care Project</w:t>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Significant Change with respect to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...11 lines deleted...]
-              <w:t>50 Christy's Pl</w:t>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Determination of Need (DON)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Project #4-4886, to add two additional days of Positron Emission Tomography/Computed Tomography (PET/CT) services at Baystate MRI and Imaging Center</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...11 lines deleted...]
-              <w:t>, Brockton</w:t>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LLC located at 80 Wason Avenue, Springfield, M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...84 lines deleted...]
-          <w:p w14:paraId="2E12CE2C" w14:textId="63D1BBB1" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>assachusetts (MA)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 01107. DON# BMIC-26010717-AM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E12CE2C" w14:textId="63D1BBB1" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="227C47E7" w14:textId="7D2EC344" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="227C47E7" w14:textId="2EFA4630" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B0EC2">
-[...5 lines deleted...]
-              <w:t>05/01/2026</w:t>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>03/06/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14DF1B33" w14:textId="06060237" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="14DF1B33" w14:textId="52636FFC" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A7E0F">
-[...6 lines deleted...]
-              <w:t>$4,808,000</w:t>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E20F31" w:rsidRPr="00E10048" w14:paraId="33850514" w14:textId="77777777" w:rsidTr="00033605">
+      <w:tr w:rsidR="003E10A2" w:rsidRPr="00E10048" w14:paraId="33850514" w14:textId="77777777" w:rsidTr="00033605">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="857"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B48BFBF" w14:textId="5E878A9E" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="6B48BFBF" w14:textId="5E878A9E" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033605">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60F0F83F" w14:textId="5F3035AB" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="60F0F83F" w14:textId="15611130" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="002F0F0D" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...6 lines deleted...]
-              <w:t>Cape Cod Healthcare, Inc.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Beth Israel Lahey Health, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17707E74" w14:textId="5787C6F3" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="17707E74" w14:textId="0C96F2FC" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="00706208" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...6 lines deleted...]
-              <w:t>Hyannis</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Burlington</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EE82C5A" w14:textId="77777777" w:rsidR="00E20F31" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="77CE558E" w14:textId="306D583D" w:rsidR="003E10A2" w:rsidRDefault="00D51038" w:rsidP="00D51038">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51038">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Significant capital expenditure and a substantial change in service for the acquisition of </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00033605">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D51038">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DoN</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00033605">
-[...27 lines deleted...]
-          <w:p w14:paraId="51AFDB64" w14:textId="2BB3F4D5" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+            <w:r w:rsidRPr="00D51038">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-required equipment by Lahey Hospital &amp; Medical Center (LHMC), including (a) the construction of a new inpatient unit with 36 new medical/surgical beds and eight observation beds, and (b) the construction of one new cardiac catheterization/electrophysiology procedure laboratory at the Hospital’s main campus located at 41 Mall Road, Burlington, MA 01805; and (c) the acquisition of one new computed tomography (CT) unit for operation at the Hospital’s satellite, Lahey Medical Center – Peabody (“LMC Peabody”), located at 1 Essex Drive, Peabody, MA 01960.</w:t>
+            </w:r>
+            <w:r w:rsidR="00554BD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DON#</w:t>
+            </w:r>
+            <w:r w:rsidR="007855FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007855FE" w:rsidRPr="007855FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BILH-26010510-HS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51AFDB64" w14:textId="79D7C60C" w:rsidR="0076314D" w:rsidRPr="00033605" w:rsidRDefault="0076314D" w:rsidP="00CA2CB6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62806E75" w14:textId="7BFA2486" w:rsidR="00E20F31" w:rsidRPr="001B0EC2" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="62806E75" w14:textId="73C4B5A5" w:rsidR="003E10A2" w:rsidRPr="001B0EC2" w:rsidRDefault="00EE6099" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...6 lines deleted...]
-              <w:t>01/16/2025</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="741A6441" w14:textId="465832D9" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="741A6441" w14:textId="4A06D21A" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="004A4198" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...6 lines deleted...]
-              <w:t>$0</w:t>
+            <w:r w:rsidRPr="004A4198">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$79,520,606</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E20F31" w:rsidRPr="00E10048" w14:paraId="2AEFCF8D" w14:textId="77777777" w:rsidTr="00033605">
+      <w:tr w:rsidR="003E10A2" w:rsidRPr="00E10048" w14:paraId="2AEFCF8D" w14:textId="77777777" w:rsidTr="00033605">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="857"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="748F7BB9" w14:textId="272D473C" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="748F7BB9" w14:textId="272D473C" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033605">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F8A4CE9" w14:textId="5EFF8576" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="3F8A4CE9" w14:textId="0B48DDEE" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="00E06932" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...6 lines deleted...]
-              <w:t>Greater Boston Urology, LLC</w:t>
+            <w:r w:rsidRPr="00E06932">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Blue Cloud Pediatric Surgery Centers, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37B56548" w14:textId="0BAFDC2F" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="37B56548" w14:textId="5E50EF57" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="00EB65C0" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...6 lines deleted...]
-              <w:t>Dedham</w:t>
+            <w:r w:rsidRPr="00EB65C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Stoneham</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="749EA228" w14:textId="77777777" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="7190C802" w14:textId="3BA331E3" w:rsidR="003E10A2" w:rsidRDefault="006D1B60" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>PET/CT</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="44FB3E71" w14:textId="6A049799" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+              <w:t xml:space="preserve">Transfer of Ownership </w:t>
+            </w:r>
+            <w:r w:rsidR="00D51747">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r w:rsidR="00D51747" w:rsidRPr="006D1B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Northeast Ambulatory Center, LLC at 3 Woodland Rd, Stoneham, MA 02180</w:t>
+            </w:r>
+            <w:r w:rsidR="00D51747">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D1B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Blue Cloud Pediatric Surgery Centers, LLC, with a principal place of business at 9709 Lakeside Blvd, Ste 350, The Woodlands, TX 77381</w:t>
+            </w:r>
+            <w:r w:rsidR="009956FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D1B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Applicant will acquire 100% of the equity in the Center from its sole physician owner who will retire after the sale. Applicant will continue to operate the Center as single-specialty ASC but instead of providing pain management procedures, the Applicant will use the ASC to provide high-acuity dental surgery for pediatric and special needs patients who require these services under general anesthesia and are not well served in an office or hospital operating room.</w:t>
+            </w:r>
+            <w:r w:rsidR="00787E60">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DON: </w:t>
+            </w:r>
+            <w:r w:rsidR="00787E60" w:rsidRPr="00787E60">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BCPSC-26040914-TO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44FB3E71" w14:textId="6D356E51" w:rsidR="00242FFE" w:rsidRPr="00033605" w:rsidRDefault="00242FFE" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7597533C" w14:textId="04BFC362" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="7597533C" w14:textId="0746F714" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="0068435F" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...6 lines deleted...]
-              <w:t>04/22/2026</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>07/10/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BB73AFA" w14:textId="77777777" w:rsidR="00E20F31" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="49610B00" w14:textId="44048059" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="00FB24D7" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...27 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00FB24D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$3,800,000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E20F31" w:rsidRPr="00E10048" w14:paraId="0995BAB8" w14:textId="77777777" w:rsidTr="00033605">
+      <w:tr w:rsidR="003E10A2" w:rsidRPr="00E10048" w14:paraId="0995BAB8" w14:textId="77777777" w:rsidTr="00033605">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ACA694E" w14:textId="7F861E6E" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="7ACA694E" w14:textId="7F861E6E" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033605">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4236D6F6" w14:textId="669821BB" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="4236D6F6" w14:textId="47843BE6" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D34DF9">
-[...6 lines deleted...]
-              <w:t>Lighthouse Operator, LLC d/b/a Lighthouse Rehabilitation and Healthcare Center</w:t>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cape Cod Healthcare, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE17E7F" w14:textId="7552F3D9" w:rsidR="00E20F31" w:rsidRPr="005B059F" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
-[...14 lines deleted...]
-              <w:t>Revere</w:t>
+          <w:p w14:paraId="4CE17E7F" w14:textId="36FAC258" w:rsidR="003E10A2" w:rsidRPr="005B059F" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hyannis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A61C1C6" w14:textId="77777777" w:rsidR="00E20F31" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="4CFE7100" w14:textId="77777777" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00653EF8">
-[...5 lines deleted...]
-              <w:t>Conservation Long Term Care Project</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DoN</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-Required Equipment reactivation of one existing, dormant magnetic resonance imaging (MRI) machine at Cape Cod Hospital</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...62 lines deleted...]
-          <w:p w14:paraId="01BEB3E5" w14:textId="20A8A23A" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>located at 27 Park Street, Hyannis, MA 02601. DON# CCHC-25120121-RE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01BEB3E5" w14:textId="20A8A23A" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C07FEEF" w14:textId="635378CF" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="0C07FEEF" w14:textId="5841EE55" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>04/28/2026</w:t>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>01/16/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29CBC6C8" w14:textId="144E79AA" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="29CBC6C8" w14:textId="74610AD8" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F3EDB">
-[...6 lines deleted...]
-              <w:t>$5,084,820</w:t>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E20F31" w:rsidRPr="00E10048" w14:paraId="25BE15EC" w14:textId="77777777" w:rsidTr="00033605">
+      <w:tr w:rsidR="003E10A2" w:rsidRPr="00E10048" w14:paraId="25BE15EC" w14:textId="77777777" w:rsidTr="00033605">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC0C048" w14:textId="5481499A" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="7CC0C048" w14:textId="5481499A" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033605">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="099D8BC9" w14:textId="259D6EF0" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="099D8BC9" w14:textId="397342F9" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F01BC1">
-[...6 lines deleted...]
-              <w:t>Mill Brook Operator LLC d/b/a Mill Brook Rehabilitation and Healthcare Center</w:t>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Greater Boston Urology, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C085AC8" w14:textId="23B5C5D4" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="7C085AC8" w14:textId="15DD0F18" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002933E6">
-[...6 lines deleted...]
-              <w:t>Fall River</w:t>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dedham</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F732B4A" w14:textId="77777777" w:rsidR="00E20F31" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="5C98CDE1" w14:textId="77777777" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...10 lines deleted...]
-              <w:t>Conservation Long Term Care Project</w:t>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DoN</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Required Equipment for the operation of a mobile </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...42 lines deleted...]
-          <w:p w14:paraId="678FB6C5" w14:textId="67E867F4" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PET/CT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> unit at its physician practice care centers in Dedham at 910 Washington Street, Dedham, MA 02026, in Framingham at 161 Worcester Road #601, Framingham, MA 01701, and in Plymouth at 45 Home Depot Drive, Plymouth, MA 02360. DON# GBU-25090411-RE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="678FB6C5" w14:textId="67E867F4" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F63972F" w14:textId="50505E1E" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="0F63972F" w14:textId="6D1F197C" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>05/12/2026</w:t>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>04/22/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AABA3F6" w14:textId="3637937E" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="5D21A7B3" w14:textId="77777777" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA3DA2">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$1,465,165</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AABA3F6" w14:textId="77E265BE" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E20F31" w:rsidRPr="00E10048" w14:paraId="5DF4C0BD" w14:textId="77777777" w:rsidTr="00EE1C31">
+      <w:tr w:rsidR="003E10A2" w:rsidRPr="00E10048" w14:paraId="5DF4C0BD" w14:textId="77777777" w:rsidTr="00EE1C31">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="118B1A12" w14:textId="2EE7EC72" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="118B1A12" w14:textId="2EE7EC72" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033605">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0640F98F" w14:textId="77777777" w:rsidR="00E20F31" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="2073E43C" w14:textId="7BD9DAD5" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="00072B0D" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="2073E43C" w14:textId="7B39F97D" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072B0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lifespan of Massachusetts, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1907850D" w14:textId="32F307C6" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="00075565" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...37 lines deleted...]
-              <w:t>Chelmsford</w:t>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Providence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E83EDCE" w14:textId="77777777" w:rsidR="00E20F31" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="0B3442D7" w14:textId="77777777" w:rsidR="003E10A2" w:rsidRDefault="00947EEC" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00653EF8">
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="00947EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amendment </w:t>
+            </w:r>
+            <w:r w:rsidR="003D6B70">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">from </w:t>
+            </w:r>
+            <w:r w:rsidR="003D6B70" w:rsidRPr="00947EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lifespan of Massachusetts, Inc.</w:t>
+            </w:r>
+            <w:r w:rsidR="003D6B70">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6923" w:rsidRPr="00947EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>167 Point Street, Providence, Rhode Island 02903</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6923">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>on behalf of Saint Anne’s Hospital, located at 795 Middle Street, Fall River, MA 02721</w:t>
+            </w:r>
+            <w:r w:rsidR="00D911CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00947EEC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="5088007D" w14:textId="3A476D16" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+            <w:r w:rsidR="00D911CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Request to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">build out 6,200 GSF of the previously approved shell space to accommodate one electrophysiology lab, pre- and post-procedure care bays, and support space. </w:t>
+            </w:r>
+            <w:r w:rsidR="00606AB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>osts associated with the Proposed Change will increase the total value of the Approved Project by $8,750,000, for a total maximum capital expenditure (MCE) of $30,309,477 (June 2026 dollars).</w:t>
+            </w:r>
+            <w:r w:rsidR="00606AB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DON# </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB02C8" w:rsidRPr="00DB02C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LSMA-26052716-AM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5088007D" w14:textId="3A3DBDF0" w:rsidR="00DB02C8" w:rsidRPr="00033605" w:rsidRDefault="00DB02C8" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C87A12B" w14:textId="1646D4AD" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="0C87A12B" w14:textId="0BD40217" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="00191A5C" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>05/11/2026</w:t>
+              <w:t>06/29/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3E955C" w14:textId="3659A659" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="4A3E955C" w14:textId="0D15A185" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="00191A5C" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1DD1">
-[...5 lines deleted...]
-              <w:t>$5,071,517</w:t>
+            <w:r w:rsidRPr="00191A5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$8,750,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E20F31" w:rsidRPr="00E10048" w14:paraId="1D107989" w14:textId="77777777" w:rsidTr="00EE1C31">
+      <w:tr w:rsidR="003E10A2" w:rsidRPr="00E10048" w14:paraId="1D107989" w14:textId="77777777" w:rsidTr="00EE1C31">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67785279" w14:textId="1C133C63" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="67785279" w14:textId="1C133C63" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E00D6E2" w14:textId="345456AA" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="0E00D6E2" w14:textId="3B77F95F" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE63E0">
-[...6 lines deleted...]
-              <w:t>Shields Health Imaging at Newton, LLC</w:t>
+            <w:r w:rsidRPr="00F01BC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mill Brook Operator LLC d/b/a Mill Brook Rehabilitation and Healthcare Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5140574B" w14:textId="228D8576" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="5140574B" w14:textId="04A67ADF" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Quincy</w:t>
+            <w:r w:rsidRPr="002933E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fall River</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A45C135" w14:textId="77777777" w:rsidR="00E20F31" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="01C469D3" w14:textId="77777777" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
-[...23 lines deleted...]
-              <w:t>-Required Equipment for the operation</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00653EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conservation Long Term Care Project</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
-[...14 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to complete renovations at Skilled Nursing Facility, located at 100 Amity Street, Fall River, MA. Renovations include replacing flooring, wall covering, ceiling</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
-[...14 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, lighting</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="2C61C51E" w14:textId="623C94F4" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DON# </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB02E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NONE-26012210-CL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C61C51E" w14:textId="623C94F4" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD3E6D1" w14:textId="5111D0B7" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="3DD3E6D1" w14:textId="671C6897" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>04/24/2026</w:t>
+              <w:t>05/12/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="054AAE61" w14:textId="3380DABE" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="054AAE61" w14:textId="47E557C0" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B059F">
-[...6 lines deleted...]
-              <w:t>$4,592,500</w:t>
+            <w:r w:rsidRPr="00DA3DA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$4,525,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E20F31" w:rsidRPr="00E10048" w14:paraId="00038707" w14:textId="77777777" w:rsidTr="0062749D">
+      <w:tr w:rsidR="003E10A2" w:rsidRPr="00E10048" w14:paraId="00038707" w14:textId="77777777" w:rsidTr="0062749D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49D2011E" w14:textId="225FCA6C" w:rsidR="00E20F31" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="49D2011E" w14:textId="225FCA6C" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1881AF4C" w14:textId="7B7A631A" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="01812B2B" w14:textId="77777777" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...14 lines deleted...]
-          <w:p w14:paraId="422EB074" w14:textId="2138D408" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+            <w:r w:rsidRPr="00C60B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Palm Springs Operator, LLC d/b/a Palm Springs Post Acute</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1881AF4C" w14:textId="409C7C7E" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="422EB074" w14:textId="5361D0FC" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...6 lines deleted...]
-              <w:t>New Bedford</w:t>
+            <w:r w:rsidRPr="00101C1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Chelmsford</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C2B0CDA" w14:textId="77777777" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="6A9B2E82" w14:textId="77777777" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00033605">
+            <w:r w:rsidRPr="00653EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>Conservation Long Term Care Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to complete renovations at Skilled Nursing Facility, located at 40 Parkhurst Rd., Chelmsford, MA. Renovations include replacing flooring, wall covering, ceiling</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, lighting</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00033605">
-[...9 lines deleted...]
-          <w:p w14:paraId="143434AD" w14:textId="77777777" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DON# </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A19A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003A19A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25091216-CL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="143434AD" w14:textId="77777777" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31D57EDB" w14:textId="3A98C7C9" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="31D57EDB" w14:textId="5E542A29" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...6 lines deleted...]
-              <w:t>03/18/2026</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05/11/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66705F43" w14:textId="12353387" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="66705F43" w14:textId="5DE2472D" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033605">
-[...6 lines deleted...]
-              <w:t>$0</w:t>
+            <w:r w:rsidRPr="009E1DD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$5,071,517</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E20F31" w:rsidRPr="00E10048" w14:paraId="2F6EBA41" w14:textId="77777777" w:rsidTr="00A43458">
+      <w:tr w:rsidR="003E10A2" w:rsidRPr="00E10048" w14:paraId="2F6EBA41" w14:textId="77777777" w:rsidTr="00A43458">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39F31F9F" w14:textId="0E83A9E3" w:rsidR="00E20F31" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="39F31F9F" w14:textId="0E83A9E3" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F10ECDB" w14:textId="1C256B11" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="3F10ECDB" w14:textId="66033667" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0033258D">
-[...6 lines deleted...]
-              <w:t>Sturdy Health – University Orthopedics Center for Orthopedic Surgery, LLC</w:t>
+            <w:r w:rsidRPr="00BE63E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Shields Health Imaging at Newton, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="075B5C16" w14:textId="62891EE0" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="075B5C16" w14:textId="244B0814" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00425B9E">
-[...6 lines deleted...]
-              <w:t>Attleboro</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quincy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56E87941" w14:textId="41725DF4" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="6D81A800" w14:textId="77777777" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="4260"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="center" w:pos="10074"/>
                 <w:tab w:val="left" w:pos="10500"/>
                 <w:tab w:val="right" w:pos="12288"/>
                 <w:tab w:val="right" w:pos="13593"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DoN</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-Required Equipment for the operation</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>DoN</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> for acquisition and operation of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00874072">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> for </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">creation of a single specialty orthopedic ambulatory surgery center </w:t>
+              <w:t xml:space="preserve">n MRI </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00874072">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>at a clinic to be located at 2221 Washington Street, Suite 100, Newton, Massachusetts 02462</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ASC) </w:t>
-[...63 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">. DON# </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD450B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SHIN-26021914-RE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56E87941" w14:textId="41725DF4" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="90"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="4260"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="center" w:pos="10074"/>
+                <w:tab w:val="left" w:pos="10500"/>
+                <w:tab w:val="right" w:pos="12288"/>
+                <w:tab w:val="right" w:pos="13593"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F809479" w14:textId="5B8B26AA" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="2F809479" w14:textId="221705CF" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E20F31">
-[...6 lines deleted...]
-              <w:t>5/14/2026</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>04/24/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72CCA1F9" w14:textId="04573D79" w:rsidR="00E20F31" w:rsidRPr="00033605" w:rsidRDefault="00E20F31" w:rsidP="00E20F31">
+          <w:p w14:paraId="72CCA1F9" w14:textId="684688C6" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="center" w:pos="6720"/>
                 <w:tab w:val="right" w:pos="13440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B059F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$4,592,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E10A2" w:rsidRPr="00E10048" w14:paraId="3BC7E985" w14:textId="77777777" w:rsidTr="00A43458">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="628"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="191435D3" w14:textId="328F3EBB" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3761918E" w14:textId="4A353D1C" w:rsidR="003E10A2" w:rsidRPr="0033258D" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Southcoast Health System, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3519CD61" w14:textId="77762AE4" w:rsidR="003E10A2" w:rsidRPr="00425B9E" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Bedford</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B587739" w14:textId="77777777" w:rsidR="003E10A2" w:rsidRPr="00033605" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="90"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="4260"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="center" w:pos="10074"/>
+                <w:tab w:val="left" w:pos="10500"/>
+                <w:tab w:val="right" w:pos="12288"/>
+                <w:tab w:val="right" w:pos="13593"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DoN</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-Required Equipment requesting approval for the operation of a second linear accelerator at the Applicant’s Southcoast Hospitals Group, Inc. Cancer Center located at 206 Mill Road, Fairhaven, MA, 02719. Through the Proposed Project, the Applicant will expand access to advanced oncology treatment by reactivating a dormant linear accelerator at the Center. DON#</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SHS-26021610-RE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39E8BF15" w14:textId="5DB28C68" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="90"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="4260"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="center" w:pos="10074"/>
+                <w:tab w:val="left" w:pos="10500"/>
+                <w:tab w:val="right" w:pos="12288"/>
+                <w:tab w:val="right" w:pos="13593"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F74EFD" w14:textId="5BE28C10" w:rsidR="003E10A2" w:rsidRPr="00E20F31" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>03/18/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9E08E5" w14:textId="1D243129" w:rsidR="003E10A2" w:rsidRPr="00C732E2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E10A2" w:rsidRPr="00E10048" w14:paraId="7A211757" w14:textId="77777777" w:rsidTr="00A43458">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="628"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D65D28F" w14:textId="4DA4F715" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="664B6880" w14:textId="2A653445" w:rsidR="003E10A2" w:rsidRPr="003B5809" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033258D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sturdy Health – University Orthopedics Center for Orthopedic Surgery, LLC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F4EB4F" w14:textId="0792FA76" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Attleboro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9F279B" w14:textId="77777777" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="90"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="4260"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="center" w:pos="10074"/>
+                <w:tab w:val="left" w:pos="10500"/>
+                <w:tab w:val="right" w:pos="12288"/>
+                <w:tab w:val="right" w:pos="13593"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DoN</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">creation of a single specialty orthopedic ambulatory surgery center </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ASC) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>to be located at 30 Reservoir Street, Mansfield MA, 02048. Applicant is a joint venture between</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sturdy Memorial Hospital, Inc. and University Orthopedics Inc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otal gross square footage of ASC is approximately 10,000 square feet which includes (i) four operating rooms, (ii) twelve pre/post anesthesia care bays, and (iii) support areas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DON# </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D51726">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SH/UO-26031815-AS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FF43CB8" w14:textId="77777777" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="90"/>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="4260"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="center" w:pos="10074"/>
+                <w:tab w:val="left" w:pos="10500"/>
+                <w:tab w:val="right" w:pos="12288"/>
+                <w:tab w:val="right" w:pos="13593"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67CA44F8" w14:textId="70BF3BA0" w:rsidR="003E10A2" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20F31">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5/14/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C4CE09" w14:textId="735F4C8D" w:rsidR="003E10A2" w:rsidRPr="00B774B6" w:rsidRDefault="003E10A2" w:rsidP="003E10A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="center" w:pos="6720"/>
+                <w:tab w:val="right" w:pos="13440"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C732E2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$10,834,483</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B389D53" w14:textId="77777777" w:rsidR="00F67505" w:rsidRPr="00E10048" w:rsidRDefault="00F67505" w:rsidP="00C00B06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F67505" w:rsidRPr="00E10048" w:rsidSect="00240354">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="432" w:right="1008" w:bottom="432" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0343D578" w14:textId="77777777" w:rsidR="00344546" w:rsidRDefault="00344546">
+    <w:p w14:paraId="4219EB27" w14:textId="77777777" w:rsidR="0043373C" w:rsidRDefault="0043373C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="118A4189" w14:textId="77777777" w:rsidR="00344546" w:rsidRDefault="00344546">
+    <w:p w14:paraId="14CEAEE5" w14:textId="77777777" w:rsidR="0043373C" w:rsidRDefault="0043373C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3659,64 +4320,66 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:id w:val="655808691"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="53F3338F" w14:textId="5E312E26" w:rsidR="00A32E0E" w:rsidRPr="005B059F" w:rsidRDefault="00D578CD">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B059F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pending </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005B059F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -3911,120 +4574,122 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="340DE9B0" w14:textId="77777777" w:rsidR="00A32E0E" w:rsidRDefault="00A32E0E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52F25784" w14:textId="77777777" w:rsidR="00344546" w:rsidRDefault="00344546">
+    <w:p w14:paraId="3DFFAC42" w14:textId="77777777" w:rsidR="0043373C" w:rsidRDefault="0043373C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45133F63" w14:textId="77777777" w:rsidR="00344546" w:rsidRDefault="00344546">
+    <w:p w14:paraId="15AFBEAE" w14:textId="77777777" w:rsidR="0043373C" w:rsidRDefault="0043373C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00922EF7"/>
     <w:rsid w:val="00001FCD"/>
     <w:rsid w:val="000076FF"/>
     <w:rsid w:val="00012396"/>
     <w:rsid w:val="00012DE1"/>
     <w:rsid w:val="000139CE"/>
     <w:rsid w:val="00014AA0"/>
     <w:rsid w:val="00015229"/>
     <w:rsid w:val="000154C7"/>
     <w:rsid w:val="00016B94"/>
     <w:rsid w:val="00020949"/>
     <w:rsid w:val="00031E08"/>
     <w:rsid w:val="00033605"/>
     <w:rsid w:val="000338D7"/>
     <w:rsid w:val="00036F0A"/>
     <w:rsid w:val="000421AF"/>
     <w:rsid w:val="000524D6"/>
     <w:rsid w:val="00053F4C"/>
     <w:rsid w:val="00057BE3"/>
     <w:rsid w:val="00057FBD"/>
     <w:rsid w:val="00062C0F"/>
     <w:rsid w:val="00066CCB"/>
     <w:rsid w:val="00067A8F"/>
     <w:rsid w:val="000713FA"/>
+    <w:rsid w:val="00072B0D"/>
     <w:rsid w:val="000750F0"/>
+    <w:rsid w:val="00075565"/>
     <w:rsid w:val="00080BE6"/>
     <w:rsid w:val="000813B8"/>
     <w:rsid w:val="0008497F"/>
     <w:rsid w:val="00086160"/>
     <w:rsid w:val="00087A7F"/>
     <w:rsid w:val="00091EA0"/>
     <w:rsid w:val="000966A2"/>
     <w:rsid w:val="00096BBA"/>
     <w:rsid w:val="000A292C"/>
     <w:rsid w:val="000A4A70"/>
     <w:rsid w:val="000A6246"/>
     <w:rsid w:val="000B164B"/>
     <w:rsid w:val="000C1C11"/>
     <w:rsid w:val="000C2107"/>
     <w:rsid w:val="000C592B"/>
     <w:rsid w:val="000C5D7A"/>
     <w:rsid w:val="000C6E42"/>
     <w:rsid w:val="000C7C4B"/>
     <w:rsid w:val="000D4557"/>
     <w:rsid w:val="000D5F78"/>
     <w:rsid w:val="000E2341"/>
     <w:rsid w:val="000E57E9"/>
     <w:rsid w:val="000E7850"/>
     <w:rsid w:val="000F075F"/>
     <w:rsid w:val="000F0AAE"/>
@@ -4045,833 +4710,904 @@
     <w:rsid w:val="00122EB4"/>
     <w:rsid w:val="00124F94"/>
     <w:rsid w:val="00135986"/>
     <w:rsid w:val="00141A88"/>
     <w:rsid w:val="001420C7"/>
     <w:rsid w:val="00143647"/>
     <w:rsid w:val="001462F3"/>
     <w:rsid w:val="00147013"/>
     <w:rsid w:val="0015159D"/>
     <w:rsid w:val="00151A70"/>
     <w:rsid w:val="001532CF"/>
     <w:rsid w:val="00171DFB"/>
     <w:rsid w:val="00173334"/>
     <w:rsid w:val="001744F8"/>
     <w:rsid w:val="00174CD5"/>
     <w:rsid w:val="00175140"/>
     <w:rsid w:val="00181CCD"/>
     <w:rsid w:val="00181FE9"/>
     <w:rsid w:val="001827B2"/>
     <w:rsid w:val="00182A77"/>
     <w:rsid w:val="00183296"/>
     <w:rsid w:val="001851EC"/>
     <w:rsid w:val="001862B8"/>
     <w:rsid w:val="001873CB"/>
     <w:rsid w:val="0018751B"/>
+    <w:rsid w:val="00191A5C"/>
     <w:rsid w:val="00192416"/>
     <w:rsid w:val="00193863"/>
     <w:rsid w:val="00193A48"/>
     <w:rsid w:val="001975F4"/>
     <w:rsid w:val="00197984"/>
     <w:rsid w:val="001A0C46"/>
     <w:rsid w:val="001A1AA1"/>
     <w:rsid w:val="001A4D8D"/>
     <w:rsid w:val="001A535F"/>
     <w:rsid w:val="001B0174"/>
     <w:rsid w:val="001B0EC2"/>
     <w:rsid w:val="001B4A5C"/>
     <w:rsid w:val="001C1E39"/>
     <w:rsid w:val="001C20D8"/>
     <w:rsid w:val="001C3184"/>
     <w:rsid w:val="001D6FBB"/>
     <w:rsid w:val="001E4B96"/>
     <w:rsid w:val="001E5D4A"/>
     <w:rsid w:val="001F0820"/>
     <w:rsid w:val="001F2947"/>
     <w:rsid w:val="001F3EDB"/>
     <w:rsid w:val="001F4F52"/>
     <w:rsid w:val="001F60A2"/>
     <w:rsid w:val="002022F4"/>
     <w:rsid w:val="00204465"/>
     <w:rsid w:val="00204A6F"/>
     <w:rsid w:val="00204B3D"/>
     <w:rsid w:val="00207C2F"/>
     <w:rsid w:val="00211E02"/>
     <w:rsid w:val="002138C7"/>
     <w:rsid w:val="00213DA2"/>
     <w:rsid w:val="0021678D"/>
+    <w:rsid w:val="002222D6"/>
     <w:rsid w:val="00225740"/>
     <w:rsid w:val="00231DE5"/>
     <w:rsid w:val="002337F6"/>
     <w:rsid w:val="00236FAF"/>
     <w:rsid w:val="00240354"/>
+    <w:rsid w:val="00242FFE"/>
     <w:rsid w:val="00244072"/>
     <w:rsid w:val="002445F7"/>
     <w:rsid w:val="002474E1"/>
     <w:rsid w:val="00261606"/>
     <w:rsid w:val="00261C66"/>
     <w:rsid w:val="00262FE1"/>
     <w:rsid w:val="00273F27"/>
     <w:rsid w:val="00275908"/>
     <w:rsid w:val="00277B2E"/>
     <w:rsid w:val="00280A01"/>
     <w:rsid w:val="00282D11"/>
     <w:rsid w:val="00290CA7"/>
     <w:rsid w:val="002933E6"/>
     <w:rsid w:val="0029606F"/>
     <w:rsid w:val="002977D7"/>
     <w:rsid w:val="002A0364"/>
+    <w:rsid w:val="002A1EA3"/>
     <w:rsid w:val="002A21F3"/>
     <w:rsid w:val="002A3C6D"/>
+    <w:rsid w:val="002A7A8B"/>
+    <w:rsid w:val="002B0F6D"/>
     <w:rsid w:val="002B3D7A"/>
     <w:rsid w:val="002C1A58"/>
     <w:rsid w:val="002C53B4"/>
     <w:rsid w:val="002C7022"/>
     <w:rsid w:val="002D0C6F"/>
     <w:rsid w:val="002D1802"/>
     <w:rsid w:val="002D368E"/>
     <w:rsid w:val="002E415E"/>
+    <w:rsid w:val="002F0F0D"/>
     <w:rsid w:val="002F6C53"/>
     <w:rsid w:val="002F6CC7"/>
     <w:rsid w:val="002F7421"/>
     <w:rsid w:val="0030106F"/>
     <w:rsid w:val="003027A9"/>
     <w:rsid w:val="00303F82"/>
     <w:rsid w:val="00304378"/>
     <w:rsid w:val="003053BF"/>
     <w:rsid w:val="003053FF"/>
     <w:rsid w:val="003064F1"/>
     <w:rsid w:val="003105B8"/>
     <w:rsid w:val="00310A06"/>
     <w:rsid w:val="00314A8F"/>
     <w:rsid w:val="00320C9A"/>
     <w:rsid w:val="00320E52"/>
     <w:rsid w:val="003241E3"/>
     <w:rsid w:val="00326597"/>
     <w:rsid w:val="00327EB6"/>
     <w:rsid w:val="0033020E"/>
     <w:rsid w:val="003313B5"/>
     <w:rsid w:val="00331696"/>
     <w:rsid w:val="0033258D"/>
     <w:rsid w:val="003357C7"/>
+    <w:rsid w:val="00336BDE"/>
     <w:rsid w:val="00343D6C"/>
     <w:rsid w:val="00344546"/>
     <w:rsid w:val="00350EBE"/>
     <w:rsid w:val="003535B8"/>
     <w:rsid w:val="00354096"/>
     <w:rsid w:val="00354702"/>
     <w:rsid w:val="00355092"/>
     <w:rsid w:val="00355F5A"/>
     <w:rsid w:val="0035629A"/>
     <w:rsid w:val="003606F1"/>
     <w:rsid w:val="00361CB6"/>
     <w:rsid w:val="00362CB5"/>
     <w:rsid w:val="003636E0"/>
     <w:rsid w:val="003756C8"/>
     <w:rsid w:val="0038318F"/>
     <w:rsid w:val="003833A9"/>
     <w:rsid w:val="00383D1E"/>
     <w:rsid w:val="00383D31"/>
     <w:rsid w:val="00390C62"/>
     <w:rsid w:val="00392AE0"/>
     <w:rsid w:val="00394B1A"/>
     <w:rsid w:val="00396A09"/>
     <w:rsid w:val="003A17E6"/>
     <w:rsid w:val="003A19A4"/>
     <w:rsid w:val="003A22A6"/>
+    <w:rsid w:val="003A7C24"/>
     <w:rsid w:val="003A7E0F"/>
     <w:rsid w:val="003B0996"/>
+    <w:rsid w:val="003B24A1"/>
     <w:rsid w:val="003B3ED8"/>
     <w:rsid w:val="003B3F11"/>
     <w:rsid w:val="003B4575"/>
+    <w:rsid w:val="003B5809"/>
     <w:rsid w:val="003B60BF"/>
     <w:rsid w:val="003B7184"/>
     <w:rsid w:val="003B7739"/>
     <w:rsid w:val="003C008C"/>
     <w:rsid w:val="003C0BCD"/>
     <w:rsid w:val="003C502D"/>
+    <w:rsid w:val="003C6923"/>
     <w:rsid w:val="003D01AF"/>
     <w:rsid w:val="003D3DED"/>
     <w:rsid w:val="003D42CB"/>
     <w:rsid w:val="003D4AF9"/>
+    <w:rsid w:val="003D6B70"/>
+    <w:rsid w:val="003E10A2"/>
     <w:rsid w:val="003E2FDA"/>
     <w:rsid w:val="003E33EC"/>
     <w:rsid w:val="003E3D02"/>
     <w:rsid w:val="003E5B02"/>
     <w:rsid w:val="003E5CEF"/>
+    <w:rsid w:val="003E6720"/>
     <w:rsid w:val="003F4836"/>
     <w:rsid w:val="003F6D63"/>
     <w:rsid w:val="004052BD"/>
     <w:rsid w:val="00405640"/>
     <w:rsid w:val="004106DD"/>
     <w:rsid w:val="00411196"/>
     <w:rsid w:val="0041167F"/>
     <w:rsid w:val="00412415"/>
     <w:rsid w:val="00413CFB"/>
     <w:rsid w:val="00413D4D"/>
     <w:rsid w:val="00417BB4"/>
     <w:rsid w:val="00424AD0"/>
     <w:rsid w:val="00425B9E"/>
     <w:rsid w:val="00426132"/>
     <w:rsid w:val="00426467"/>
+    <w:rsid w:val="0043373C"/>
     <w:rsid w:val="00436048"/>
     <w:rsid w:val="00436BA2"/>
     <w:rsid w:val="00437CC5"/>
     <w:rsid w:val="00437FC3"/>
     <w:rsid w:val="00440E4D"/>
     <w:rsid w:val="00442675"/>
     <w:rsid w:val="00444B70"/>
     <w:rsid w:val="004504F6"/>
     <w:rsid w:val="004531F5"/>
     <w:rsid w:val="00453DEB"/>
     <w:rsid w:val="00462682"/>
     <w:rsid w:val="004628B2"/>
     <w:rsid w:val="00462BD0"/>
+    <w:rsid w:val="004638BB"/>
+    <w:rsid w:val="00463BB3"/>
     <w:rsid w:val="00463C1F"/>
     <w:rsid w:val="00476460"/>
     <w:rsid w:val="00480370"/>
     <w:rsid w:val="00482144"/>
     <w:rsid w:val="00484856"/>
     <w:rsid w:val="00485CDC"/>
     <w:rsid w:val="00487D95"/>
     <w:rsid w:val="00490C41"/>
     <w:rsid w:val="00494A15"/>
     <w:rsid w:val="004A082A"/>
     <w:rsid w:val="004A0AC6"/>
     <w:rsid w:val="004A2987"/>
     <w:rsid w:val="004A3805"/>
+    <w:rsid w:val="004A4198"/>
     <w:rsid w:val="004A43F1"/>
     <w:rsid w:val="004A5262"/>
     <w:rsid w:val="004A61AC"/>
     <w:rsid w:val="004A6C61"/>
     <w:rsid w:val="004B1620"/>
     <w:rsid w:val="004B1965"/>
+    <w:rsid w:val="004B3F9B"/>
     <w:rsid w:val="004B4064"/>
     <w:rsid w:val="004B6531"/>
+    <w:rsid w:val="004C13A4"/>
     <w:rsid w:val="004C21E6"/>
     <w:rsid w:val="004C6868"/>
     <w:rsid w:val="004C7084"/>
     <w:rsid w:val="004D29DA"/>
     <w:rsid w:val="004D2A1D"/>
     <w:rsid w:val="004D34C7"/>
     <w:rsid w:val="004D3B80"/>
     <w:rsid w:val="004D4950"/>
     <w:rsid w:val="004D4E62"/>
     <w:rsid w:val="004D6117"/>
     <w:rsid w:val="004D7B86"/>
     <w:rsid w:val="004E125C"/>
+    <w:rsid w:val="004E378A"/>
     <w:rsid w:val="004E410E"/>
     <w:rsid w:val="004E5F7E"/>
     <w:rsid w:val="004E7BC5"/>
     <w:rsid w:val="004E7F60"/>
     <w:rsid w:val="004F7533"/>
     <w:rsid w:val="00500615"/>
     <w:rsid w:val="0050164C"/>
     <w:rsid w:val="00510503"/>
     <w:rsid w:val="005120CE"/>
     <w:rsid w:val="005129E5"/>
     <w:rsid w:val="00514B01"/>
     <w:rsid w:val="0051633C"/>
     <w:rsid w:val="0052349C"/>
     <w:rsid w:val="00523925"/>
     <w:rsid w:val="005257FD"/>
     <w:rsid w:val="0052758C"/>
     <w:rsid w:val="00532E1D"/>
     <w:rsid w:val="00533C35"/>
     <w:rsid w:val="00533F85"/>
     <w:rsid w:val="00536B6E"/>
     <w:rsid w:val="005371FB"/>
     <w:rsid w:val="00540B0E"/>
     <w:rsid w:val="00540E46"/>
     <w:rsid w:val="0054222F"/>
     <w:rsid w:val="00543399"/>
+    <w:rsid w:val="00543D96"/>
     <w:rsid w:val="00543ED3"/>
     <w:rsid w:val="00545A98"/>
     <w:rsid w:val="00551482"/>
     <w:rsid w:val="0055326A"/>
+    <w:rsid w:val="00554BD0"/>
     <w:rsid w:val="00555560"/>
     <w:rsid w:val="00557DD4"/>
     <w:rsid w:val="00561BBE"/>
     <w:rsid w:val="00563DFC"/>
     <w:rsid w:val="0056428F"/>
     <w:rsid w:val="005647AD"/>
     <w:rsid w:val="00570A43"/>
     <w:rsid w:val="0057356B"/>
     <w:rsid w:val="0057621E"/>
     <w:rsid w:val="00577CA6"/>
     <w:rsid w:val="005867C5"/>
     <w:rsid w:val="00586A38"/>
     <w:rsid w:val="0059222C"/>
     <w:rsid w:val="00592AE5"/>
     <w:rsid w:val="00594F85"/>
     <w:rsid w:val="005A147E"/>
     <w:rsid w:val="005A4545"/>
     <w:rsid w:val="005A608A"/>
     <w:rsid w:val="005B059F"/>
     <w:rsid w:val="005B6A53"/>
     <w:rsid w:val="005C6637"/>
+    <w:rsid w:val="005C75AA"/>
     <w:rsid w:val="005D11CE"/>
     <w:rsid w:val="005D1485"/>
     <w:rsid w:val="005D1C35"/>
+    <w:rsid w:val="005D2327"/>
     <w:rsid w:val="005D3B34"/>
     <w:rsid w:val="005E3A5A"/>
     <w:rsid w:val="005E50DE"/>
     <w:rsid w:val="005E6C41"/>
     <w:rsid w:val="005E746C"/>
     <w:rsid w:val="005E7781"/>
     <w:rsid w:val="005E7823"/>
     <w:rsid w:val="005F06F4"/>
     <w:rsid w:val="005F1285"/>
     <w:rsid w:val="005F29FE"/>
     <w:rsid w:val="005F687B"/>
     <w:rsid w:val="00602365"/>
     <w:rsid w:val="00604162"/>
+    <w:rsid w:val="00606AB0"/>
     <w:rsid w:val="00612653"/>
     <w:rsid w:val="00617DAC"/>
     <w:rsid w:val="00626EB3"/>
     <w:rsid w:val="0062749D"/>
+    <w:rsid w:val="00630309"/>
     <w:rsid w:val="006323DA"/>
     <w:rsid w:val="00632FF9"/>
     <w:rsid w:val="006337B2"/>
     <w:rsid w:val="00633CE2"/>
     <w:rsid w:val="00636B9C"/>
     <w:rsid w:val="00640C03"/>
     <w:rsid w:val="006441AE"/>
     <w:rsid w:val="006453CB"/>
     <w:rsid w:val="00650333"/>
     <w:rsid w:val="006554DF"/>
     <w:rsid w:val="00655D19"/>
     <w:rsid w:val="00656A2C"/>
     <w:rsid w:val="006638CB"/>
     <w:rsid w:val="00664043"/>
     <w:rsid w:val="006726FE"/>
     <w:rsid w:val="00675D1E"/>
     <w:rsid w:val="00677162"/>
+    <w:rsid w:val="006774DF"/>
+    <w:rsid w:val="0068435F"/>
     <w:rsid w:val="00685D43"/>
     <w:rsid w:val="00690631"/>
     <w:rsid w:val="00691B97"/>
     <w:rsid w:val="00691FBF"/>
     <w:rsid w:val="00696188"/>
     <w:rsid w:val="006A389B"/>
     <w:rsid w:val="006A52DA"/>
     <w:rsid w:val="006A5F6A"/>
     <w:rsid w:val="006B1AC7"/>
     <w:rsid w:val="006B583F"/>
     <w:rsid w:val="006B5FE3"/>
     <w:rsid w:val="006C243F"/>
     <w:rsid w:val="006C36E1"/>
     <w:rsid w:val="006D09FD"/>
+    <w:rsid w:val="006D1B60"/>
     <w:rsid w:val="006D2B74"/>
     <w:rsid w:val="006D39C8"/>
     <w:rsid w:val="006D4218"/>
     <w:rsid w:val="006D77A4"/>
     <w:rsid w:val="006E2C75"/>
     <w:rsid w:val="006E62EC"/>
     <w:rsid w:val="006E7C4B"/>
     <w:rsid w:val="006F56FB"/>
     <w:rsid w:val="0070084E"/>
     <w:rsid w:val="0070091A"/>
     <w:rsid w:val="00703397"/>
     <w:rsid w:val="007052BF"/>
     <w:rsid w:val="007059B8"/>
+    <w:rsid w:val="00706208"/>
     <w:rsid w:val="007128FD"/>
     <w:rsid w:val="0071743C"/>
     <w:rsid w:val="00720764"/>
     <w:rsid w:val="00720EF0"/>
     <w:rsid w:val="00721185"/>
     <w:rsid w:val="007230DA"/>
     <w:rsid w:val="00731733"/>
     <w:rsid w:val="0073731B"/>
     <w:rsid w:val="00737928"/>
     <w:rsid w:val="00744D86"/>
     <w:rsid w:val="007456A7"/>
     <w:rsid w:val="00746BE1"/>
     <w:rsid w:val="00750997"/>
     <w:rsid w:val="00753343"/>
     <w:rsid w:val="007546AF"/>
     <w:rsid w:val="00754F33"/>
     <w:rsid w:val="00755AA2"/>
     <w:rsid w:val="007561A9"/>
     <w:rsid w:val="00761256"/>
+    <w:rsid w:val="0076314D"/>
     <w:rsid w:val="00765ADC"/>
     <w:rsid w:val="00765EEE"/>
     <w:rsid w:val="00766C38"/>
     <w:rsid w:val="0076773A"/>
     <w:rsid w:val="00770B8E"/>
     <w:rsid w:val="00771FBD"/>
     <w:rsid w:val="007743E4"/>
     <w:rsid w:val="0077488C"/>
     <w:rsid w:val="00782141"/>
     <w:rsid w:val="00785399"/>
+    <w:rsid w:val="007855FE"/>
     <w:rsid w:val="00785789"/>
+    <w:rsid w:val="00787E60"/>
     <w:rsid w:val="00792B50"/>
     <w:rsid w:val="00793B2B"/>
     <w:rsid w:val="007942A4"/>
     <w:rsid w:val="0079523F"/>
     <w:rsid w:val="0079578E"/>
     <w:rsid w:val="0079678F"/>
     <w:rsid w:val="007A0A21"/>
     <w:rsid w:val="007A3786"/>
     <w:rsid w:val="007A5B8F"/>
     <w:rsid w:val="007A66C4"/>
     <w:rsid w:val="007A76D9"/>
     <w:rsid w:val="007B00D6"/>
     <w:rsid w:val="007B0663"/>
     <w:rsid w:val="007B361F"/>
     <w:rsid w:val="007B4030"/>
     <w:rsid w:val="007B4885"/>
     <w:rsid w:val="007B5741"/>
     <w:rsid w:val="007B7453"/>
+    <w:rsid w:val="007B74B6"/>
     <w:rsid w:val="007C1ADB"/>
     <w:rsid w:val="007C23D6"/>
     <w:rsid w:val="007C5B5B"/>
     <w:rsid w:val="007D15BB"/>
     <w:rsid w:val="007D2515"/>
     <w:rsid w:val="007D28DA"/>
+    <w:rsid w:val="007D5F3B"/>
     <w:rsid w:val="007E51D3"/>
     <w:rsid w:val="007E57A1"/>
     <w:rsid w:val="007E5D7E"/>
     <w:rsid w:val="007E6300"/>
     <w:rsid w:val="00806F7E"/>
     <w:rsid w:val="00810B79"/>
     <w:rsid w:val="00810C66"/>
     <w:rsid w:val="00812BFD"/>
     <w:rsid w:val="00814E3B"/>
     <w:rsid w:val="00814F0F"/>
     <w:rsid w:val="008201BF"/>
     <w:rsid w:val="00821C67"/>
+    <w:rsid w:val="00822704"/>
     <w:rsid w:val="008228B8"/>
     <w:rsid w:val="00823C67"/>
     <w:rsid w:val="008258A0"/>
     <w:rsid w:val="00825BF0"/>
     <w:rsid w:val="00833399"/>
     <w:rsid w:val="00842DFD"/>
     <w:rsid w:val="00843DD0"/>
     <w:rsid w:val="008456FB"/>
     <w:rsid w:val="00845861"/>
     <w:rsid w:val="00852B9F"/>
     <w:rsid w:val="00853170"/>
     <w:rsid w:val="0085499B"/>
     <w:rsid w:val="00854F58"/>
     <w:rsid w:val="00857822"/>
     <w:rsid w:val="00865676"/>
     <w:rsid w:val="00865FF6"/>
     <w:rsid w:val="00871428"/>
     <w:rsid w:val="0087143A"/>
     <w:rsid w:val="00873586"/>
     <w:rsid w:val="00874072"/>
     <w:rsid w:val="008741AA"/>
     <w:rsid w:val="00874B56"/>
     <w:rsid w:val="008759D7"/>
     <w:rsid w:val="00875E74"/>
     <w:rsid w:val="00876DAA"/>
     <w:rsid w:val="00877B0B"/>
     <w:rsid w:val="008827A2"/>
     <w:rsid w:val="00893C3D"/>
     <w:rsid w:val="008A12EF"/>
     <w:rsid w:val="008A22A6"/>
     <w:rsid w:val="008A37C7"/>
+    <w:rsid w:val="008A4433"/>
     <w:rsid w:val="008A6150"/>
     <w:rsid w:val="008B0AF9"/>
     <w:rsid w:val="008B455D"/>
     <w:rsid w:val="008B528F"/>
     <w:rsid w:val="008C0C05"/>
     <w:rsid w:val="008D3921"/>
     <w:rsid w:val="008D7842"/>
     <w:rsid w:val="008E0C58"/>
     <w:rsid w:val="008E4FD2"/>
     <w:rsid w:val="008E5F24"/>
     <w:rsid w:val="008F0373"/>
     <w:rsid w:val="008F05D8"/>
     <w:rsid w:val="008F0D55"/>
     <w:rsid w:val="008F3043"/>
     <w:rsid w:val="008F4EB3"/>
     <w:rsid w:val="008F7008"/>
     <w:rsid w:val="00902A4F"/>
     <w:rsid w:val="00903609"/>
     <w:rsid w:val="0090383C"/>
     <w:rsid w:val="009111CA"/>
     <w:rsid w:val="00914DE0"/>
     <w:rsid w:val="00922EF7"/>
     <w:rsid w:val="00926190"/>
     <w:rsid w:val="009267DE"/>
     <w:rsid w:val="00932347"/>
     <w:rsid w:val="00932BD6"/>
+    <w:rsid w:val="009348EC"/>
     <w:rsid w:val="00937F3D"/>
     <w:rsid w:val="00940643"/>
     <w:rsid w:val="00940BFD"/>
     <w:rsid w:val="00940D89"/>
     <w:rsid w:val="00940E56"/>
     <w:rsid w:val="0094455D"/>
     <w:rsid w:val="00946486"/>
     <w:rsid w:val="009469BB"/>
     <w:rsid w:val="00947E5B"/>
+    <w:rsid w:val="00947EEC"/>
     <w:rsid w:val="00950516"/>
     <w:rsid w:val="00951608"/>
     <w:rsid w:val="00951818"/>
     <w:rsid w:val="00956774"/>
     <w:rsid w:val="0096378B"/>
+    <w:rsid w:val="009657CE"/>
     <w:rsid w:val="0096649E"/>
     <w:rsid w:val="009664BC"/>
     <w:rsid w:val="00967032"/>
     <w:rsid w:val="009707D7"/>
     <w:rsid w:val="00973F6C"/>
     <w:rsid w:val="009754E4"/>
     <w:rsid w:val="0097552E"/>
     <w:rsid w:val="00976194"/>
     <w:rsid w:val="009835F8"/>
     <w:rsid w:val="009855E3"/>
     <w:rsid w:val="00986BC2"/>
+    <w:rsid w:val="009956FF"/>
     <w:rsid w:val="00996351"/>
     <w:rsid w:val="00997D20"/>
     <w:rsid w:val="009A1438"/>
     <w:rsid w:val="009A383C"/>
     <w:rsid w:val="009A4E3D"/>
     <w:rsid w:val="009B351C"/>
     <w:rsid w:val="009B5A5A"/>
     <w:rsid w:val="009B6265"/>
     <w:rsid w:val="009B7A17"/>
     <w:rsid w:val="009B7D87"/>
     <w:rsid w:val="009C2EF4"/>
     <w:rsid w:val="009C4590"/>
     <w:rsid w:val="009C61A9"/>
     <w:rsid w:val="009C7526"/>
     <w:rsid w:val="009D023A"/>
     <w:rsid w:val="009D2271"/>
     <w:rsid w:val="009D3619"/>
     <w:rsid w:val="009E01D9"/>
     <w:rsid w:val="009E3FAF"/>
     <w:rsid w:val="009E5F1E"/>
     <w:rsid w:val="009F0500"/>
     <w:rsid w:val="009F2C99"/>
     <w:rsid w:val="009F3771"/>
     <w:rsid w:val="009F6D99"/>
     <w:rsid w:val="00A006A7"/>
     <w:rsid w:val="00A01C02"/>
     <w:rsid w:val="00A11508"/>
     <w:rsid w:val="00A129E9"/>
     <w:rsid w:val="00A12C98"/>
     <w:rsid w:val="00A14972"/>
     <w:rsid w:val="00A213F9"/>
+    <w:rsid w:val="00A21AD0"/>
+    <w:rsid w:val="00A22134"/>
     <w:rsid w:val="00A223A9"/>
     <w:rsid w:val="00A23733"/>
     <w:rsid w:val="00A273D3"/>
     <w:rsid w:val="00A3077E"/>
     <w:rsid w:val="00A30C51"/>
     <w:rsid w:val="00A30F4F"/>
     <w:rsid w:val="00A322EC"/>
     <w:rsid w:val="00A32E0E"/>
     <w:rsid w:val="00A41D11"/>
     <w:rsid w:val="00A42A67"/>
     <w:rsid w:val="00A43458"/>
     <w:rsid w:val="00A464E0"/>
     <w:rsid w:val="00A46A68"/>
     <w:rsid w:val="00A46BFF"/>
     <w:rsid w:val="00A5190B"/>
     <w:rsid w:val="00A548C9"/>
     <w:rsid w:val="00A652AC"/>
+    <w:rsid w:val="00A6605E"/>
     <w:rsid w:val="00A6738D"/>
     <w:rsid w:val="00A727E6"/>
+    <w:rsid w:val="00A75B4D"/>
     <w:rsid w:val="00A76E4F"/>
     <w:rsid w:val="00A7745E"/>
     <w:rsid w:val="00A77586"/>
     <w:rsid w:val="00A778DC"/>
     <w:rsid w:val="00A8041C"/>
     <w:rsid w:val="00A8341D"/>
     <w:rsid w:val="00A86311"/>
     <w:rsid w:val="00A903E6"/>
     <w:rsid w:val="00A91CD9"/>
+    <w:rsid w:val="00A92645"/>
     <w:rsid w:val="00A932C7"/>
     <w:rsid w:val="00A94463"/>
     <w:rsid w:val="00A975FB"/>
     <w:rsid w:val="00A97E24"/>
     <w:rsid w:val="00AA5141"/>
     <w:rsid w:val="00AA7B63"/>
     <w:rsid w:val="00AA7BB1"/>
     <w:rsid w:val="00AB1655"/>
     <w:rsid w:val="00AB186D"/>
     <w:rsid w:val="00AB2822"/>
     <w:rsid w:val="00AB38A0"/>
     <w:rsid w:val="00AB3FF5"/>
     <w:rsid w:val="00AB5F6A"/>
     <w:rsid w:val="00AC3894"/>
     <w:rsid w:val="00AC3C6C"/>
     <w:rsid w:val="00AC7945"/>
     <w:rsid w:val="00AC7A72"/>
     <w:rsid w:val="00AD4A90"/>
     <w:rsid w:val="00AD59AF"/>
     <w:rsid w:val="00AD63CA"/>
     <w:rsid w:val="00AF0430"/>
     <w:rsid w:val="00AF04DE"/>
     <w:rsid w:val="00AF3066"/>
     <w:rsid w:val="00AF445A"/>
     <w:rsid w:val="00AF7659"/>
     <w:rsid w:val="00B01D48"/>
+    <w:rsid w:val="00B0390C"/>
     <w:rsid w:val="00B04DD8"/>
     <w:rsid w:val="00B1202A"/>
     <w:rsid w:val="00B1323F"/>
     <w:rsid w:val="00B14141"/>
     <w:rsid w:val="00B16EB9"/>
     <w:rsid w:val="00B21439"/>
     <w:rsid w:val="00B221CA"/>
     <w:rsid w:val="00B25DE9"/>
     <w:rsid w:val="00B27391"/>
     <w:rsid w:val="00B3276B"/>
     <w:rsid w:val="00B32B1F"/>
     <w:rsid w:val="00B35D65"/>
     <w:rsid w:val="00B35FC8"/>
+    <w:rsid w:val="00B36F01"/>
     <w:rsid w:val="00B41E88"/>
+    <w:rsid w:val="00B42A8C"/>
     <w:rsid w:val="00B45D67"/>
     <w:rsid w:val="00B46AB8"/>
     <w:rsid w:val="00B46FF9"/>
     <w:rsid w:val="00B47521"/>
     <w:rsid w:val="00B53970"/>
     <w:rsid w:val="00B55782"/>
     <w:rsid w:val="00B55F58"/>
     <w:rsid w:val="00B562BB"/>
     <w:rsid w:val="00B57426"/>
     <w:rsid w:val="00B60A59"/>
+    <w:rsid w:val="00B6134A"/>
     <w:rsid w:val="00B66435"/>
     <w:rsid w:val="00B6710D"/>
     <w:rsid w:val="00B67F15"/>
     <w:rsid w:val="00B71E4A"/>
     <w:rsid w:val="00B72FA5"/>
     <w:rsid w:val="00B7306C"/>
     <w:rsid w:val="00B73A57"/>
     <w:rsid w:val="00B74537"/>
     <w:rsid w:val="00B74879"/>
     <w:rsid w:val="00B74C75"/>
     <w:rsid w:val="00B7590F"/>
+    <w:rsid w:val="00B774B6"/>
     <w:rsid w:val="00B77AAC"/>
     <w:rsid w:val="00B8000A"/>
     <w:rsid w:val="00B81EAB"/>
     <w:rsid w:val="00B83B34"/>
     <w:rsid w:val="00B96CDA"/>
     <w:rsid w:val="00BA098A"/>
     <w:rsid w:val="00BA552A"/>
     <w:rsid w:val="00BB01A7"/>
     <w:rsid w:val="00BC3FA6"/>
     <w:rsid w:val="00BC47CC"/>
     <w:rsid w:val="00BC4E86"/>
     <w:rsid w:val="00BC580B"/>
     <w:rsid w:val="00BC5F2F"/>
     <w:rsid w:val="00BD1F78"/>
     <w:rsid w:val="00BD2AA2"/>
     <w:rsid w:val="00BD7712"/>
     <w:rsid w:val="00BE389A"/>
     <w:rsid w:val="00BE63E0"/>
     <w:rsid w:val="00BE7657"/>
     <w:rsid w:val="00C00B06"/>
     <w:rsid w:val="00C010A4"/>
     <w:rsid w:val="00C01EC9"/>
+    <w:rsid w:val="00C11765"/>
     <w:rsid w:val="00C1226A"/>
     <w:rsid w:val="00C13D79"/>
     <w:rsid w:val="00C168C8"/>
     <w:rsid w:val="00C174A7"/>
     <w:rsid w:val="00C263CF"/>
     <w:rsid w:val="00C27E7F"/>
     <w:rsid w:val="00C305CC"/>
     <w:rsid w:val="00C33035"/>
     <w:rsid w:val="00C34DA3"/>
     <w:rsid w:val="00C45050"/>
     <w:rsid w:val="00C50944"/>
     <w:rsid w:val="00C537FE"/>
     <w:rsid w:val="00C5660C"/>
     <w:rsid w:val="00C60B0F"/>
     <w:rsid w:val="00C61CBF"/>
     <w:rsid w:val="00C62D1F"/>
     <w:rsid w:val="00C63A49"/>
     <w:rsid w:val="00C661F7"/>
     <w:rsid w:val="00C70E60"/>
     <w:rsid w:val="00C714B8"/>
     <w:rsid w:val="00C71E68"/>
     <w:rsid w:val="00C72680"/>
     <w:rsid w:val="00C72A2E"/>
     <w:rsid w:val="00C7400C"/>
     <w:rsid w:val="00C74570"/>
     <w:rsid w:val="00C803C3"/>
     <w:rsid w:val="00C80F3F"/>
     <w:rsid w:val="00C84AF1"/>
+    <w:rsid w:val="00C964DB"/>
     <w:rsid w:val="00C96660"/>
+    <w:rsid w:val="00CA2CB6"/>
     <w:rsid w:val="00CA461B"/>
     <w:rsid w:val="00CB453C"/>
     <w:rsid w:val="00CB4E9B"/>
     <w:rsid w:val="00CB6DC9"/>
     <w:rsid w:val="00CB7138"/>
     <w:rsid w:val="00CC331C"/>
     <w:rsid w:val="00CD33FC"/>
     <w:rsid w:val="00CD450B"/>
     <w:rsid w:val="00CD4EB4"/>
     <w:rsid w:val="00CD6DD4"/>
     <w:rsid w:val="00CF0D2A"/>
     <w:rsid w:val="00CF26AF"/>
     <w:rsid w:val="00CF3A2C"/>
     <w:rsid w:val="00CF3E3A"/>
     <w:rsid w:val="00CF4825"/>
     <w:rsid w:val="00CF4C2B"/>
     <w:rsid w:val="00CF5054"/>
     <w:rsid w:val="00D0639D"/>
     <w:rsid w:val="00D10337"/>
     <w:rsid w:val="00D1066D"/>
     <w:rsid w:val="00D11B43"/>
     <w:rsid w:val="00D14CA7"/>
     <w:rsid w:val="00D1553B"/>
     <w:rsid w:val="00D161D3"/>
     <w:rsid w:val="00D23FD7"/>
+    <w:rsid w:val="00D24843"/>
     <w:rsid w:val="00D25F45"/>
     <w:rsid w:val="00D31D44"/>
     <w:rsid w:val="00D34DF9"/>
     <w:rsid w:val="00D37FC0"/>
     <w:rsid w:val="00D406F0"/>
     <w:rsid w:val="00D406F1"/>
     <w:rsid w:val="00D41FA1"/>
     <w:rsid w:val="00D439A4"/>
     <w:rsid w:val="00D45CC3"/>
     <w:rsid w:val="00D468EF"/>
     <w:rsid w:val="00D471ED"/>
+    <w:rsid w:val="00D51038"/>
     <w:rsid w:val="00D51726"/>
+    <w:rsid w:val="00D51747"/>
     <w:rsid w:val="00D53047"/>
     <w:rsid w:val="00D54D67"/>
     <w:rsid w:val="00D557EE"/>
     <w:rsid w:val="00D559D9"/>
     <w:rsid w:val="00D578CD"/>
     <w:rsid w:val="00D601EA"/>
     <w:rsid w:val="00D6610E"/>
     <w:rsid w:val="00D72418"/>
     <w:rsid w:val="00D729FC"/>
     <w:rsid w:val="00D72DDB"/>
     <w:rsid w:val="00D80E88"/>
     <w:rsid w:val="00D82E1A"/>
+    <w:rsid w:val="00D83E07"/>
+    <w:rsid w:val="00D911CC"/>
     <w:rsid w:val="00DA2524"/>
     <w:rsid w:val="00DA2FB4"/>
     <w:rsid w:val="00DA3D5F"/>
     <w:rsid w:val="00DA3DA2"/>
+    <w:rsid w:val="00DB02C8"/>
     <w:rsid w:val="00DB02C9"/>
     <w:rsid w:val="00DB17B9"/>
     <w:rsid w:val="00DB3A8A"/>
     <w:rsid w:val="00DC1B2B"/>
     <w:rsid w:val="00DC2B7E"/>
     <w:rsid w:val="00DC38BA"/>
     <w:rsid w:val="00DD6309"/>
     <w:rsid w:val="00DE1150"/>
+    <w:rsid w:val="00DE146D"/>
     <w:rsid w:val="00DE29A1"/>
     <w:rsid w:val="00DE58C6"/>
     <w:rsid w:val="00DE64F2"/>
     <w:rsid w:val="00DF06FF"/>
     <w:rsid w:val="00DF09A0"/>
     <w:rsid w:val="00DF1B74"/>
     <w:rsid w:val="00DF243E"/>
     <w:rsid w:val="00DF3412"/>
     <w:rsid w:val="00E02B40"/>
     <w:rsid w:val="00E03766"/>
     <w:rsid w:val="00E059DA"/>
+    <w:rsid w:val="00E06932"/>
     <w:rsid w:val="00E0758E"/>
     <w:rsid w:val="00E10048"/>
     <w:rsid w:val="00E111C0"/>
     <w:rsid w:val="00E14ABF"/>
     <w:rsid w:val="00E14C86"/>
     <w:rsid w:val="00E1578B"/>
     <w:rsid w:val="00E1701B"/>
     <w:rsid w:val="00E17365"/>
+    <w:rsid w:val="00E17900"/>
     <w:rsid w:val="00E20F31"/>
     <w:rsid w:val="00E212C7"/>
     <w:rsid w:val="00E25995"/>
     <w:rsid w:val="00E27B43"/>
     <w:rsid w:val="00E33FA3"/>
+    <w:rsid w:val="00E34AA8"/>
     <w:rsid w:val="00E355D9"/>
     <w:rsid w:val="00E375AD"/>
     <w:rsid w:val="00E46E64"/>
     <w:rsid w:val="00E5276A"/>
     <w:rsid w:val="00E53593"/>
     <w:rsid w:val="00E63816"/>
     <w:rsid w:val="00E639BF"/>
     <w:rsid w:val="00E719B6"/>
     <w:rsid w:val="00E75088"/>
     <w:rsid w:val="00E85EF3"/>
     <w:rsid w:val="00E93223"/>
     <w:rsid w:val="00E97522"/>
     <w:rsid w:val="00E978B0"/>
     <w:rsid w:val="00EA5EE8"/>
     <w:rsid w:val="00EB02E5"/>
     <w:rsid w:val="00EB617A"/>
+    <w:rsid w:val="00EB65C0"/>
     <w:rsid w:val="00EC4489"/>
     <w:rsid w:val="00EC5D89"/>
     <w:rsid w:val="00ED25F7"/>
     <w:rsid w:val="00ED2A0C"/>
+    <w:rsid w:val="00ED3531"/>
     <w:rsid w:val="00ED3B3A"/>
     <w:rsid w:val="00EE10E5"/>
     <w:rsid w:val="00EE1C31"/>
     <w:rsid w:val="00EE2BF3"/>
+    <w:rsid w:val="00EE6099"/>
     <w:rsid w:val="00EE7C8E"/>
     <w:rsid w:val="00EF24BF"/>
     <w:rsid w:val="00EF40F8"/>
+    <w:rsid w:val="00EF4333"/>
     <w:rsid w:val="00EF5251"/>
     <w:rsid w:val="00EF6065"/>
     <w:rsid w:val="00EF68CE"/>
     <w:rsid w:val="00F00636"/>
     <w:rsid w:val="00F01BC1"/>
     <w:rsid w:val="00F02B2E"/>
     <w:rsid w:val="00F05911"/>
     <w:rsid w:val="00F075D2"/>
     <w:rsid w:val="00F14A61"/>
     <w:rsid w:val="00F153A4"/>
     <w:rsid w:val="00F21304"/>
     <w:rsid w:val="00F24C32"/>
     <w:rsid w:val="00F262C9"/>
     <w:rsid w:val="00F276D1"/>
     <w:rsid w:val="00F302B6"/>
     <w:rsid w:val="00F31CD2"/>
     <w:rsid w:val="00F363F0"/>
     <w:rsid w:val="00F41FF5"/>
     <w:rsid w:val="00F43C06"/>
     <w:rsid w:val="00F43FB1"/>
     <w:rsid w:val="00F45E0D"/>
     <w:rsid w:val="00F47987"/>
     <w:rsid w:val="00F479B0"/>
     <w:rsid w:val="00F61F55"/>
     <w:rsid w:val="00F62843"/>
     <w:rsid w:val="00F630CD"/>
     <w:rsid w:val="00F64367"/>
     <w:rsid w:val="00F67505"/>
     <w:rsid w:val="00F67A0F"/>
     <w:rsid w:val="00F7003D"/>
     <w:rsid w:val="00F72624"/>
     <w:rsid w:val="00F73621"/>
     <w:rsid w:val="00F73D70"/>
     <w:rsid w:val="00F75984"/>
     <w:rsid w:val="00F770AA"/>
     <w:rsid w:val="00F7725D"/>
     <w:rsid w:val="00F7775C"/>
     <w:rsid w:val="00F86378"/>
     <w:rsid w:val="00F928D8"/>
     <w:rsid w:val="00F92FF5"/>
     <w:rsid w:val="00F93918"/>
     <w:rsid w:val="00F956E8"/>
     <w:rsid w:val="00FA1879"/>
     <w:rsid w:val="00FA248E"/>
     <w:rsid w:val="00FA6DF6"/>
     <w:rsid w:val="00FB1B64"/>
+    <w:rsid w:val="00FB24D7"/>
     <w:rsid w:val="00FB273D"/>
     <w:rsid w:val="00FB275E"/>
     <w:rsid w:val="00FB4D30"/>
     <w:rsid w:val="00FB7DF2"/>
     <w:rsid w:val="00FC1EDB"/>
     <w:rsid w:val="00FC24FC"/>
     <w:rsid w:val="00FC396A"/>
     <w:rsid w:val="00FC39DA"/>
     <w:rsid w:val="00FC7EAA"/>
     <w:rsid w:val="00FD1501"/>
     <w:rsid w:val="00FD52C0"/>
     <w:rsid w:val="00FD75C7"/>
     <w:rsid w:val="00FE26ED"/>
     <w:rsid w:val="00FE505D"/>
     <w:rsid w:val="00FE7664"/>
     <w:rsid w:val="00FF09F4"/>
     <w:rsid w:val="00FF15EE"/>
     <w:rsid w:val="00FF68B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -5436,50 +6172,73 @@
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006726FE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0076314D"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0076314D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -5756,70 +6515,70 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3296</Characters>
+  <Pages>3</Pages>
+  <Words>864</Words>
+  <Characters>4931</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DON Pending Projects 4/23/2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3867</CharactersWithSpaces>
+  <CharactersWithSpaces>5784</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>DON Pending Projects 5/1/2026</dc:title>
   <dc:subject/>
   <dc:creator>Marks, Brett (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>