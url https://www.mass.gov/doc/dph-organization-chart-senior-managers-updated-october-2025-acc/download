--- v0 (2025-10-11)
+++ v1 (2026-04-02)
@@ -38,59 +38,65 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F06328">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Executive Office of Health and Human Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61CE1DB4" w14:textId="77777777" w:rsidR="00B143BF" w:rsidRPr="00F06328" w:rsidRDefault="00B143BF">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F06328">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Department of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5672DC" w14:textId="5A8AB25E" w:rsidR="00B143BF" w:rsidRDefault="00B60464">
+    <w:p w14:paraId="3B5672DC" w14:textId="1AF831EE" w:rsidR="00B143BF" w:rsidRDefault="00B60464">
       <w:r>
         <w:t xml:space="preserve">Senior Managers </w:t>
       </w:r>
       <w:r w:rsidR="00EF40FA">
         <w:t xml:space="preserve">Organizational chart as of </w:t>
       </w:r>
-      <w:r w:rsidR="00290073">
-        <w:t>October 6, 2025</w:t>
+      <w:r w:rsidR="004E03BF">
+        <w:t>February 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00444B93">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="004E03BF">
+        <w:t>, 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E812E0C" w14:textId="6AC41D99" w:rsidR="000942C7" w:rsidRPr="000942C7" w:rsidRDefault="000942C7">
       <w:r>
         <w:t xml:space="preserve">(Please note: this Word document has been posted as an accessible version of the PDF version of the Department’s organization chart, also </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>available</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on our website.</w:t>
       </w:r>
       <w:r w:rsidR="00C42F69">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD0712E" w14:textId="77777777" w:rsidR="00B143BF" w:rsidRDefault="00B143BF"/>
     <w:p w14:paraId="2392BE11" w14:textId="1A2C8FC2" w:rsidR="00B143BF" w:rsidRPr="00F06328" w:rsidRDefault="00B143BF">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -275,117 +281,103 @@
     </w:p>
     <w:p w14:paraId="5B473B64" w14:textId="361F490F" w:rsidR="00696E33" w:rsidRDefault="00696E33"/>
     <w:p w14:paraId="38EAEF25" w14:textId="71F14CBF" w:rsidR="00B60464" w:rsidRDefault="00B60464" w:rsidP="00B60464">
       <w:r>
         <w:t xml:space="preserve">There </w:t>
       </w:r>
       <w:r w:rsidR="00D36971">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00CB14DD">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00105D63">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>individual</w:t>
       </w:r>
       <w:r w:rsidR="00D36971">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> who report directly to the </w:t>
       </w:r>
       <w:r w:rsidR="00D36971">
-        <w:t xml:space="preserve">Assistant </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Assistant Commissioner, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Chief of Staff. They </w:t>
       </w:r>
       <w:r w:rsidR="00D36971">
         <w:t>include</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C49E7A" w14:textId="7CA069D2" w:rsidR="00B60464" w:rsidRDefault="00B60464" w:rsidP="00B60464"/>
     <w:p w14:paraId="7D734DFA" w14:textId="7C359D4B" w:rsidR="00D36971" w:rsidRDefault="00D36971" w:rsidP="00B60464">
       <w:r>
         <w:t>Nalina Narain, Director, Bureau of Climate &amp; Environmental Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F05310" w14:textId="2410E948" w:rsidR="00D36971" w:rsidRDefault="00D36971" w:rsidP="00B60464">
       <w:r>
         <w:t>Ruth Blodgett, Director, Bureau of Community Health &amp; Prevention</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512097D4" w14:textId="6A6D7BA7" w:rsidR="00D36971" w:rsidRDefault="00D36971" w:rsidP="00B60464">
       <w:r>
         <w:t>Elaine Fitzgerald Lewis, Director, Bureau of Family Health &amp; Nutrition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A2689D4" w14:textId="77777777" w:rsidR="0048606F" w:rsidRDefault="00B60464" w:rsidP="00B60464">
       <w:r>
         <w:t>Rebecca White</w:t>
       </w:r>
       <w:r w:rsidR="00105D63">
         <w:t>, Deputy Chief of Staff</w:t>
       </w:r>
       <w:r w:rsidR="00D36971">
         <w:t>, Operations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20677F24" w14:textId="74BA3C12" w:rsidR="00D36971" w:rsidRDefault="008A0E79" w:rsidP="00B60464">
       <w:r>
         <w:t>Bruce Broisman</w:t>
       </w:r>
       <w:r w:rsidR="00D36971">
         <w:t>, Deputy Chief of Staff, Strategy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D37AEFC" w14:textId="2C857D7A" w:rsidR="0048606F" w:rsidRDefault="00290073" w:rsidP="00B60464">
+    <w:p w14:paraId="0D37AEFC" w14:textId="6B831CF7" w:rsidR="0048606F" w:rsidRDefault="00290073" w:rsidP="00B60464">
       <w:r>
         <w:t>Hannah Dudley-Youngs</w:t>
       </w:r>
       <w:r w:rsidR="0048606F">
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-        <w:t>Director of Legislative Affairs</w:t>
+        <w:t>, Director of Legislative Affairs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFB6B17" w14:textId="523183B4" w:rsidR="0048606F" w:rsidRDefault="0048606F" w:rsidP="00B60464">
       <w:r>
         <w:t>Amy Kaplan, Director of Policy &amp; Regulatory Affairs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3038584E" w14:textId="77777777" w:rsidR="00B60464" w:rsidRDefault="00B60464" w:rsidP="00B60464"/>
     <w:p w14:paraId="274E876C" w14:textId="3BB8B471" w:rsidR="00BC1B34" w:rsidRDefault="00732F29" w:rsidP="008E2B81">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">There are </w:t>
       </w:r>
       <w:r w:rsidR="008A0E79">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> individuals who report </w:t>
       </w:r>
       <w:r w:rsidR="00FC2431">
         <w:t xml:space="preserve">directly </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to the </w:t>
       </w:r>
@@ -408,53 +400,59 @@
     <w:p w14:paraId="5E9C68C8" w14:textId="77777777" w:rsidR="00105D63" w:rsidRDefault="00105D63" w:rsidP="008E2B81"/>
     <w:p w14:paraId="1BC25E1B" w14:textId="5C3F3A8D" w:rsidR="00D36971" w:rsidRDefault="009561B3" w:rsidP="00D36971">
       <w:r>
         <w:t>Teryl Smith</w:t>
       </w:r>
       <w:r w:rsidR="00D36971">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00290073">
         <w:t xml:space="preserve">RN, </w:t>
       </w:r>
       <w:r w:rsidR="00D36971">
         <w:t xml:space="preserve">Director, Bureau of Health Care Safety &amp; Quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA0E7FC" w14:textId="77777777" w:rsidR="00D36971" w:rsidRDefault="00D36971" w:rsidP="00D36971">
       <w:r>
         <w:t>James Lavery, Director, Bureau of Health Professions Licensure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B38C315" w14:textId="086DDF50" w:rsidR="008A0E79" w:rsidRDefault="008A0E79" w:rsidP="00D36971">
       <w:r>
         <w:t>George Zachos, Executive Director, Board of Registration in Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F06E89" w14:textId="279F742E" w:rsidR="00D36971" w:rsidRDefault="00D36971" w:rsidP="00D36971">
-[...1 lines deleted...]
-        <w:t>Katherine Fillo, RN, Director, Healthcare Strategy &amp; Planning</w:t>
+    <w:p w14:paraId="59F06E89" w14:textId="19B2FF61" w:rsidR="00D36971" w:rsidRDefault="00D36971" w:rsidP="00D36971">
+      <w:r>
+        <w:t xml:space="preserve">Katherine Fillo, RN, </w:t>
+      </w:r>
+      <w:r w:rsidR="004E03BF">
+        <w:t xml:space="preserve">Chief Clinical Officer, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Director, Healthcare Strategy &amp; Planning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FBB6F11" w14:textId="14A0C801" w:rsidR="00732F29" w:rsidRDefault="00732F29" w:rsidP="008E2B81"/>
     <w:p w14:paraId="30987288" w14:textId="1C590554" w:rsidR="002F24A3" w:rsidRDefault="002F24A3" w:rsidP="008E2B81">
       <w:r>
         <w:t xml:space="preserve">There are </w:t>
       </w:r>
       <w:r w:rsidR="00D36971">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> individuals who report</w:t>
       </w:r>
       <w:r w:rsidR="00FC2431">
         <w:t xml:space="preserve"> directly</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to the Deputy Commissioner, Public Health Hospital Systems. They include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77BBC112" w14:textId="78EAB823" w:rsidR="002F24A3" w:rsidRDefault="002F24A3" w:rsidP="008E2B81"/>
     <w:p w14:paraId="5FA7066E" w14:textId="011A5060" w:rsidR="002F24A3" w:rsidRDefault="002F24A3" w:rsidP="008E2B81">
       <w:r>
         <w:t>Valenda Liptak, RN, Director of Public Health Hospital Systems</w:t>
       </w:r>
@@ -492,67 +490,55 @@
       <w:r>
         <w:t>to the Director of Public Health Hospital Systems. They include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="455EF832" w14:textId="67645FE4" w:rsidR="002F24A3" w:rsidRDefault="002F24A3" w:rsidP="008E2B81"/>
     <w:p w14:paraId="10BFA3D8" w14:textId="0184814C" w:rsidR="002F24A3" w:rsidRDefault="00290073" w:rsidP="008E2B81">
       <w:r>
         <w:t>Fatima Watt</w:t>
       </w:r>
       <w:r w:rsidR="002F24A3">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008A0E79">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F24A3">
         <w:t>CEO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F24A3">
         <w:t>Lemuel Shattuck Hospital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30855593" w14:textId="5AEE263E" w:rsidR="002F24A3" w:rsidRDefault="00290073" w:rsidP="008E2B81">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="30855593" w14:textId="0485E9F3" w:rsidR="002F24A3" w:rsidRDefault="004E03BF" w:rsidP="008E2B81">
+      <w:r>
+        <w:t>Marty Golightly</w:t>
+      </w:r>
+      <w:r w:rsidR="00290073">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002F24A3">
         <w:t xml:space="preserve">Pappas Rehabilitation Hospital for Children </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3365E775" w14:textId="30AB789B" w:rsidR="002F24A3" w:rsidRDefault="002F24A3" w:rsidP="008E2B81">
       <w:r>
         <w:t xml:space="preserve">Amy Dumont, </w:t>
       </w:r>
       <w:r w:rsidR="00290073">
         <w:t>RN,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> CEO Tewksbury Hospital</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B644E47" w14:textId="321BD402" w:rsidR="002F24A3" w:rsidRDefault="002F24A3" w:rsidP="008E2B81">
       <w:r>
         <w:t>Anthony DiStefano, CEO Western Massachusetts Hospital</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F1519F" w14:textId="77777777" w:rsidR="002F24A3" w:rsidRDefault="002F24A3" w:rsidP="008E2B81"/>
     <w:p w14:paraId="77258642" w14:textId="3F1352F0" w:rsidR="00732F29" w:rsidRDefault="00732F29" w:rsidP="008E2B81">
       <w:r>
@@ -777,51 +763,50 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B143BF"/>
     <w:rsid w:val="00000AEB"/>
     <w:rsid w:val="00001371"/>
     <w:rsid w:val="00001F98"/>
     <w:rsid w:val="00003000"/>
     <w:rsid w:val="00003419"/>
     <w:rsid w:val="000061BA"/>
     <w:rsid w:val="00011E10"/>
     <w:rsid w:val="0001220B"/>
     <w:rsid w:val="00016CC0"/>
     <w:rsid w:val="00016FA9"/>
     <w:rsid w:val="00017118"/>
     <w:rsid w:val="00017135"/>
@@ -1191,100 +1176,102 @@
     <w:rsid w:val="00412CB2"/>
     <w:rsid w:val="00413388"/>
     <w:rsid w:val="00413FA6"/>
     <w:rsid w:val="00414916"/>
     <w:rsid w:val="00414A07"/>
     <w:rsid w:val="0041513D"/>
     <w:rsid w:val="00415B04"/>
     <w:rsid w:val="0041701C"/>
     <w:rsid w:val="004178A3"/>
     <w:rsid w:val="0042069D"/>
     <w:rsid w:val="00420CE1"/>
     <w:rsid w:val="00421F80"/>
     <w:rsid w:val="00422506"/>
     <w:rsid w:val="00422F97"/>
     <w:rsid w:val="0042566F"/>
     <w:rsid w:val="00426480"/>
     <w:rsid w:val="004279C2"/>
     <w:rsid w:val="00431331"/>
     <w:rsid w:val="00431E47"/>
     <w:rsid w:val="00432955"/>
     <w:rsid w:val="00432DFE"/>
     <w:rsid w:val="00433158"/>
     <w:rsid w:val="0043409E"/>
     <w:rsid w:val="00440D89"/>
     <w:rsid w:val="0044116B"/>
+    <w:rsid w:val="00444B93"/>
     <w:rsid w:val="00446BA0"/>
     <w:rsid w:val="00447ED8"/>
     <w:rsid w:val="00450A5D"/>
     <w:rsid w:val="00452C52"/>
     <w:rsid w:val="00453A3D"/>
     <w:rsid w:val="00453DF9"/>
     <w:rsid w:val="00455235"/>
     <w:rsid w:val="0045532B"/>
     <w:rsid w:val="00461F59"/>
     <w:rsid w:val="00462189"/>
     <w:rsid w:val="004622B2"/>
     <w:rsid w:val="00464825"/>
     <w:rsid w:val="00465E4F"/>
     <w:rsid w:val="004660A3"/>
     <w:rsid w:val="00467378"/>
     <w:rsid w:val="0047005C"/>
     <w:rsid w:val="004715CC"/>
     <w:rsid w:val="0047332A"/>
     <w:rsid w:val="00476B8E"/>
     <w:rsid w:val="00477EBC"/>
     <w:rsid w:val="0048170D"/>
     <w:rsid w:val="00483ADF"/>
     <w:rsid w:val="0048429C"/>
     <w:rsid w:val="0048606F"/>
     <w:rsid w:val="0049291A"/>
     <w:rsid w:val="00493716"/>
     <w:rsid w:val="00496AD2"/>
     <w:rsid w:val="004A0B8B"/>
     <w:rsid w:val="004A4EBD"/>
     <w:rsid w:val="004A57BC"/>
     <w:rsid w:val="004A70C2"/>
     <w:rsid w:val="004B5897"/>
     <w:rsid w:val="004B6244"/>
     <w:rsid w:val="004B63BE"/>
     <w:rsid w:val="004B6DBB"/>
     <w:rsid w:val="004B7608"/>
     <w:rsid w:val="004B763A"/>
     <w:rsid w:val="004C238E"/>
     <w:rsid w:val="004C2A15"/>
     <w:rsid w:val="004C2F19"/>
     <w:rsid w:val="004C5908"/>
     <w:rsid w:val="004C66FB"/>
     <w:rsid w:val="004C703D"/>
     <w:rsid w:val="004C7319"/>
     <w:rsid w:val="004D03F3"/>
     <w:rsid w:val="004D38E0"/>
     <w:rsid w:val="004D4844"/>
     <w:rsid w:val="004D5D5E"/>
     <w:rsid w:val="004D5DE4"/>
     <w:rsid w:val="004E0268"/>
+    <w:rsid w:val="004E03BF"/>
     <w:rsid w:val="004E149A"/>
     <w:rsid w:val="004E2E88"/>
     <w:rsid w:val="004E365D"/>
     <w:rsid w:val="004E36BD"/>
     <w:rsid w:val="004E7851"/>
     <w:rsid w:val="004F1547"/>
     <w:rsid w:val="004F1EF0"/>
     <w:rsid w:val="004F313E"/>
     <w:rsid w:val="004F58CD"/>
     <w:rsid w:val="00500516"/>
     <w:rsid w:val="00501DDD"/>
     <w:rsid w:val="005037F2"/>
     <w:rsid w:val="0050426D"/>
     <w:rsid w:val="00505110"/>
     <w:rsid w:val="005070BB"/>
     <w:rsid w:val="00511C08"/>
     <w:rsid w:val="00513E73"/>
     <w:rsid w:val="005145FA"/>
     <w:rsid w:val="00515485"/>
     <w:rsid w:val="005235C7"/>
     <w:rsid w:val="00523A25"/>
     <w:rsid w:val="00525927"/>
     <w:rsid w:val="005266FC"/>
     <w:rsid w:val="0053097B"/>
     <w:rsid w:val="00530CFA"/>
@@ -1833,50 +1820,51 @@
     <w:rsid w:val="00B143BF"/>
     <w:rsid w:val="00B16C69"/>
     <w:rsid w:val="00B174AC"/>
     <w:rsid w:val="00B2016C"/>
     <w:rsid w:val="00B22833"/>
     <w:rsid w:val="00B22BF3"/>
     <w:rsid w:val="00B22EFD"/>
     <w:rsid w:val="00B24421"/>
     <w:rsid w:val="00B24CDC"/>
     <w:rsid w:val="00B2540D"/>
     <w:rsid w:val="00B303E3"/>
     <w:rsid w:val="00B3268D"/>
     <w:rsid w:val="00B33BC6"/>
     <w:rsid w:val="00B358EF"/>
     <w:rsid w:val="00B36267"/>
     <w:rsid w:val="00B445B6"/>
     <w:rsid w:val="00B446D6"/>
     <w:rsid w:val="00B44EBA"/>
     <w:rsid w:val="00B45044"/>
     <w:rsid w:val="00B46B8A"/>
     <w:rsid w:val="00B47BCB"/>
     <w:rsid w:val="00B52051"/>
     <w:rsid w:val="00B52497"/>
     <w:rsid w:val="00B531F7"/>
     <w:rsid w:val="00B557BA"/>
+    <w:rsid w:val="00B55A9F"/>
     <w:rsid w:val="00B57771"/>
     <w:rsid w:val="00B60464"/>
     <w:rsid w:val="00B61C0A"/>
     <w:rsid w:val="00B61CE7"/>
     <w:rsid w:val="00B62864"/>
     <w:rsid w:val="00B66641"/>
     <w:rsid w:val="00B666CB"/>
     <w:rsid w:val="00B67084"/>
     <w:rsid w:val="00B71A04"/>
     <w:rsid w:val="00B71EF9"/>
     <w:rsid w:val="00B73969"/>
     <w:rsid w:val="00B77140"/>
     <w:rsid w:val="00B8230B"/>
     <w:rsid w:val="00B847D1"/>
     <w:rsid w:val="00B84FE2"/>
     <w:rsid w:val="00B86290"/>
     <w:rsid w:val="00B865DB"/>
     <w:rsid w:val="00B87B00"/>
     <w:rsid w:val="00B90981"/>
     <w:rsid w:val="00B949CC"/>
     <w:rsid w:val="00B96559"/>
     <w:rsid w:val="00B97B80"/>
     <w:rsid w:val="00BA41DD"/>
     <w:rsid w:val="00BA5852"/>
     <w:rsid w:val="00BA690D"/>
@@ -2201,50 +2189,51 @@
     <w:rsid w:val="00F325DE"/>
     <w:rsid w:val="00F32A76"/>
     <w:rsid w:val="00F344E8"/>
     <w:rsid w:val="00F34A6D"/>
     <w:rsid w:val="00F35F31"/>
     <w:rsid w:val="00F41B4C"/>
     <w:rsid w:val="00F439CB"/>
     <w:rsid w:val="00F43F84"/>
     <w:rsid w:val="00F453C7"/>
     <w:rsid w:val="00F5001E"/>
     <w:rsid w:val="00F50B07"/>
     <w:rsid w:val="00F51AAE"/>
     <w:rsid w:val="00F51E24"/>
     <w:rsid w:val="00F52405"/>
     <w:rsid w:val="00F546CA"/>
     <w:rsid w:val="00F62759"/>
     <w:rsid w:val="00F64DC0"/>
     <w:rsid w:val="00F6509C"/>
     <w:rsid w:val="00F71476"/>
     <w:rsid w:val="00F71646"/>
     <w:rsid w:val="00F71AAF"/>
     <w:rsid w:val="00F73C34"/>
     <w:rsid w:val="00F747A8"/>
     <w:rsid w:val="00F749B5"/>
     <w:rsid w:val="00F75EA2"/>
+    <w:rsid w:val="00F828F8"/>
     <w:rsid w:val="00F82FAC"/>
     <w:rsid w:val="00F84564"/>
     <w:rsid w:val="00F85034"/>
     <w:rsid w:val="00F854D1"/>
     <w:rsid w:val="00F864CF"/>
     <w:rsid w:val="00F9072F"/>
     <w:rsid w:val="00F9158B"/>
     <w:rsid w:val="00F92005"/>
     <w:rsid w:val="00F92D2F"/>
     <w:rsid w:val="00F944A4"/>
     <w:rsid w:val="00F955D4"/>
     <w:rsid w:val="00F96344"/>
     <w:rsid w:val="00FA02D7"/>
     <w:rsid w:val="00FA1091"/>
     <w:rsid w:val="00FA1754"/>
     <w:rsid w:val="00FA2F0F"/>
     <w:rsid w:val="00FA36A3"/>
     <w:rsid w:val="00FA4C87"/>
     <w:rsid w:val="00FA54C7"/>
     <w:rsid w:val="00FA623A"/>
     <w:rsid w:val="00FB4CA4"/>
     <w:rsid w:val="00FB51C9"/>
     <w:rsid w:val="00FB7B64"/>
     <w:rsid w:val="00FC2431"/>
     <w:rsid w:val="00FC59E5"/>
@@ -3022,66 +3011,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>596</Words>
-  <Characters>3677</Characters>
+  <Words>638</Words>
+  <Characters>3643</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4265</CharactersWithSpaces>
+  <CharactersWithSpaces>4273</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jacob, John (DPH)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>