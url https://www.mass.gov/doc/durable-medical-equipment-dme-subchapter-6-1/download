--- v1 (2026-01-28)
+++ v2 (2026-06-28)
@@ -1,137 +1,139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5380ADA3" w14:textId="77777777" w:rsidR="008A4CBD" w:rsidRPr="008A4CBD" w:rsidRDefault="008A4CBD" w:rsidP="00FD6878">
-[...27 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5380ADA3" w14:textId="77777777" w:rsidR="008A4CBD" w:rsidRPr="00C6779D" w:rsidRDefault="008A4CBD" w:rsidP="00C6779D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6779D">
         <w:t>Subchapter 6: Durable Medical Equipment Manual</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67113680" w14:textId="7E84E385" w:rsidR="0057507D" w:rsidRPr="00480379" w:rsidRDefault="0057507D" w:rsidP="00480379">
+    <w:p w14:paraId="67113680" w14:textId="4555FEE8" w:rsidR="0057507D" w:rsidRPr="00480379" w:rsidRDefault="0057507D" w:rsidP="00480379">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00480379">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>TL DME-</w:t>
       </w:r>
       <w:r w:rsidR="00C30C59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>50</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="17786A3D" w14:textId="77777777" w:rsidR="0057507D" w:rsidRPr="00480379" w:rsidRDefault="0057507D" w:rsidP="00480379">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="001E13C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17786A3D" w14:textId="6406D57D" w:rsidR="0057507D" w:rsidRPr="00480379" w:rsidRDefault="0057507D" w:rsidP="00480379">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00480379">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Date 04/01/2025</w:t>
+        <w:t xml:space="preserve">Date </w:t>
+      </w:r>
+      <w:r w:rsidR="00E053AF" w:rsidRPr="00480379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00E053AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>/01/202</w:t>
+      </w:r>
+      <w:r w:rsidR="001E13C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A2E8BD" w14:textId="3D699B52" w:rsidR="00FD6878" w:rsidRPr="004D57E2" w:rsidRDefault="00FD6878" w:rsidP="00FD6878">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8730"/>
           <w:tab w:val="right" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D57E2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Table of Contents</w:t>
@@ -783,355 +785,273 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3046B12F" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="000E44EB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8760"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidSect="00023755">
-          <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="1440" w:bottom="864" w:left="1440" w:header="432" w:footer="432" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CBA6C52" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidSect="00023755">
-          <w:headerReference w:type="even" r:id="rId17"/>
-[...2 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="432" w:right="1296" w:bottom="720" w:left="1296" w:header="432" w:footer="432" w:gutter="0"/>
           <w:cols w:num="7" w:space="562"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="212"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66DA40C1" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF32A71" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="54B01454" w14:textId="2B09160C" w:rsidR="00416BFA" w:rsidRPr="000D3117" w:rsidRDefault="00416BFA" w:rsidP="00DF0A66">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk155856634"/>
-      <w:r w:rsidRPr="00416BFA">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="000D3117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">601  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00416BFA">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="000D3117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B01454" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="008A4CBD">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="361E1E65" w14:textId="484B73AF" w:rsidR="00C2404B" w:rsidRPr="00C2404B" w:rsidRDefault="00416BFA" w:rsidP="00C2404B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MassHealth pays for the services for codes listed in Section 602 in effect at the time of service, subject to all conditions and limitations in MassHealth regulations at 130 CMR 409.000 and 450.000. In addition, a provider may request prior authorization (PA) for any medically necessary durable medical equipment or supplies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26DB8C1D" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="008A4CBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F9B0B9B" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+    <w:p w14:paraId="4F9B0B9B" w14:textId="44018C05" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Providers should refer to the </w:t>
       </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="005273F8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>MassHealth DME and Oxygen Payment and Coverage Guideline Tool</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">MassHealth DME and Oxygen Payment and Coverage Guideline Tool </w:t>
-[...50 lines deleted...]
-        <w:r w:rsidRPr="00416BFA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>for service descriptions, applicable modifiers, place-of-service codes, PA requirements, service limits, and pricing and markup information. For certain services that are payable on an individual consideration (IC) basis, the tool can calculate the payable amount, based on information entered into certain fields on the tool.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF8B8D1" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="000D3117" w:rsidRDefault="00416BFA" w:rsidP="000D3117">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D3117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">602  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D3117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Codes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1254CCB2" w14:textId="029C2BDE" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00531269">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section lists Level II HCPCS codes that are payable under MassHealth. Refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00D73432">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>www.mass.gov/service-details/masshealth-payment-and-coverage-guideline-tools</w:t>
+          <w:t>Centers for Medicare &amp; Medicaid Services website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...48 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> for more detailed descriptions when billing for Level II HCPCS codes provided to MassHealth members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3D7A31" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...41 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidSect="00023755">
-          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="576" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="432" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="212"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0385861E" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A4206</w:t>
       </w:r>
@@ -1674,66 +1594,130 @@
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A4285</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4656C634" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A4286</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FE8971" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+    <w:p w14:paraId="09FE8971" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A4287</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6875FF9B" w14:textId="7BC3C1E6" w:rsidR="001E13C2" w:rsidRDefault="001E13C2" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4288</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728B03E5" w14:textId="54CFD021" w:rsidR="001E13C2" w:rsidRDefault="001E13C2" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4295</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E4D02C" w14:textId="26A043DE" w:rsidR="001E13C2" w:rsidRDefault="001E13C2" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4296</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D696BB5" w14:textId="72374DD5" w:rsidR="001E13C2" w:rsidRPr="00416BFA" w:rsidRDefault="001E13C2" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4297</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="04EB71A5" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A4310</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57738641" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
@@ -3112,307 +3096,307 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A4426</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D5379B" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>A4427</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C31E49" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4428</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6D9C5A" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4429</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B140DA1" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4430</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5B804E" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4431</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2055E743" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4432</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A95AE4A" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4433</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4C0227" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4434</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFB97FE" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4435</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2802AEA3" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4436</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F26202" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4437</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A6A272" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4450</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB2C056" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4452</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F765FA9" w14:textId="77777777" w:rsidR="00313A2F" w:rsidRDefault="00313A2F" w:rsidP="00313A2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4453</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8983AE" w14:textId="19EFF098" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4455</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8D54EB" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A4456</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFFA9BE" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>A4427</w:t>
-[...254 lines deleted...]
-        </w:rPr>
         <w:t>A4459</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1FA6EE" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A4461</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B53C82F" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -6719,51 +6703,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>B5000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4ABB6C" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>B5100</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D050974" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>B5200</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4548A4A5" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -10760,51 +10743,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>E1004</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D345687" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>E1005</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE88156" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>E1006</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B6A9AC" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -14801,51 +14783,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>K0013</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A649BA8" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>K0015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B44396" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>K0017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E91BD3E" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -18279,116 +18260,116 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>99602</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA3166D" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidSect="00480379">
-          <w:headerReference w:type="even" r:id="rId24"/>
-[...2 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId27"/>
+          <w:headerReference w:type="even" r:id="rId19"/>
+          <w:headerReference w:type="default" r:id="rId20"/>
+          <w:footerReference w:type="default" r:id="rId21"/>
+          <w:headerReference w:type="first" r:id="rId22"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="576" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="432" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="5" w:space="562"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="212"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="07A0214D" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidRDefault="00416BFA" w:rsidP="00416BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00416BFA" w:rsidRPr="00416BFA" w:rsidSect="00023755">
-      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="432" w:right="1296" w:bottom="720" w:left="1296" w:header="432" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="212"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="144D3D69" w14:textId="77777777" w:rsidR="003B35CA" w:rsidRDefault="003B35CA" w:rsidP="00FF5AAD">
+    <w:p w14:paraId="41431F42" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7239A31C" w14:textId="77777777" w:rsidR="003B35CA" w:rsidRDefault="003B35CA" w:rsidP="00FF5AAD"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D580AD6" w14:textId="77777777" w:rsidR="003B35CA" w:rsidRDefault="003B35CA" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="4712F9EC" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="3E0AAF7F" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="3AFB7008" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="5B05B507" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="225A3B83" w14:textId="77777777" w:rsidR="003B35CA" w:rsidRDefault="003B35CA" w:rsidP="00FF5AAD">
+    <w:p w14:paraId="38DB271A" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA9E422" w14:textId="77777777" w:rsidR="003B35CA" w:rsidRDefault="003B35CA" w:rsidP="00FF5AAD"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="464A2E75" w14:textId="77777777" w:rsidR="003B35CA" w:rsidRDefault="003B35CA" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="4A77DE72" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="739D989F" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="7FF50A76" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="769F5710" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3EA730D9" w14:textId="77777777" w:rsidR="003B35CA" w:rsidRDefault="003B35CA">
+    <w:p w14:paraId="64377534" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18433,231 +18414,132 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helv">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59AA61F7" w14:textId="77777777" w:rsidR="00C30C59" w:rsidRDefault="00C30C59">
+  <w:p w14:paraId="096C7F6C" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="005D0094" w:rsidRDefault="00416BFA" w:rsidP="00934D9A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...28 lines deleted...]
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77A03C5D" w14:textId="4C38BD3C" w:rsidR="00416BFA" w:rsidRPr="005D0094" w:rsidRDefault="00416BFA" w:rsidP="00934D9A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D79E383" w14:textId="77777777" w:rsidR="003B35CA" w:rsidRDefault="003B35CA" w:rsidP="00FF5AAD">
+    <w:p w14:paraId="483E56C6" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5819F533" w14:textId="77777777" w:rsidR="003B35CA" w:rsidRDefault="003B35CA" w:rsidP="00FF5AAD"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="46C67F67" w14:textId="77777777" w:rsidR="003B35CA" w:rsidRDefault="003B35CA" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="1A93C2F2" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="31AA8FA9" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="775626C0" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="3F198438" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0382AC2A" w14:textId="77777777" w:rsidR="003B35CA" w:rsidRDefault="003B35CA" w:rsidP="00FF5AAD">
+    <w:p w14:paraId="7470DE48" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47137B1C" w14:textId="77777777" w:rsidR="003B35CA" w:rsidRDefault="003B35CA" w:rsidP="00FF5AAD"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7AE31248" w14:textId="77777777" w:rsidR="003B35CA" w:rsidRDefault="003B35CA" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="290C5EAD" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="5A98E9B0" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="3749F2C9" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="2AF3C770" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53" w:rsidP="00FF5AAD"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A50D388" w14:textId="77777777" w:rsidR="003B35CA" w:rsidRDefault="003B35CA">
+    <w:p w14:paraId="0346B3A1" w14:textId="77777777" w:rsidR="00513A53" w:rsidRDefault="00513A53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...68 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9605" w:type="dxa"/>
       <w:tblInd w:w="132" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="132" w:type="dxa"/>
         <w:right w:w="132" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4081"/>
       <w:gridCol w:w="3752"/>
       <w:gridCol w:w="1772"/>
     </w:tblGrid>
@@ -18922,202 +18804,208 @@
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000B5ED7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Transmittal Letter</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="37600883" w14:textId="02D4C525" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="00416BFA" w:rsidP="00934D9A">
+        <w:p w14:paraId="37600883" w14:textId="3F656F68" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="00416BFA" w:rsidP="00934D9A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000B5ED7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>DME-</w:t>
           </w:r>
           <w:r w:rsidR="00C30C59">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>50</w:t>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r w:rsidR="001E13C2">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1771" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7A335783" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="00416BFA" w:rsidP="00934D9A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000B5ED7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Date</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1EB13933" w14:textId="48B0AC15" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="0057507D" w:rsidP="00934D9A">
+        <w:p w14:paraId="1EB13933" w14:textId="6AFFD0BA" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="001A48FE" w:rsidP="00934D9A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>0</w:t>
+            <w:t>01</w:t>
           </w:r>
           <w:r w:rsidR="00694304">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>4/</w:t>
+            <w:t>/</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="0057507D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
           <w:r w:rsidR="00694304">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>1/2025</w:t>
+            <w:t>1/202</w:t>
+          </w:r>
+          <w:r w:rsidR="001E13C2">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6E232C60" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="006B38E2" w:rsidRDefault="00416BFA" w:rsidP="00FD6878">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4824"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28F9EC96" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRDefault="00416BFA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9601" w:type="dxa"/>
       <w:tblInd w:w="132" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="132" w:type="dxa"/>
         <w:right w:w="132" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4080"/>
       <w:gridCol w:w="3750"/>
       <w:gridCol w:w="1771"/>
     </w:tblGrid>
@@ -19500,61 +19388,61 @@
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="17EF5176" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00C956B9" w:rsidRDefault="00416BFA" w:rsidP="00934D9A">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4824"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5314EBD1" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="009C38E2" w:rsidRDefault="00416BFA" w:rsidP="00934D9A">
     <w:pPr>
       <w:rPr>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="017DADC4" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRDefault="00416BFA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9601" w:type="dxa"/>
       <w:tblInd w:w="132" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="132" w:type="dxa"/>
         <w:right w:w="132" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4080"/>
       <w:gridCol w:w="3750"/>
       <w:gridCol w:w="1771"/>
     </w:tblGrid>
@@ -19854,193 +19742,209 @@
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000B5ED7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Transmittal Letter</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="74C67F05" w14:textId="20D5F225" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="00416BFA" w:rsidP="00934D9A">
+        <w:p w14:paraId="74C67F05" w14:textId="58AA826E" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="00416BFA" w:rsidP="00934D9A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000B5ED7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>DME-</w:t>
           </w:r>
           <w:r w:rsidR="00C30C59">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>50</w:t>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r w:rsidR="001E13C2">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1771" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7E03D9A6" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="00416BFA" w:rsidP="00934D9A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000B5ED7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Date</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="74C1B8CD" w14:textId="7B8BA174" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="0057507D" w:rsidP="00934D9A">
+        <w:p w14:paraId="74C1B8CD" w14:textId="680FA64C" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="00E053AF" w:rsidP="00934D9A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>0</w:t>
+            <w:t>01</w:t>
           </w:r>
           <w:r w:rsidR="00F65664">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>4/</w:t>
+            <w:t>/</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="0057507D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
           <w:r w:rsidR="00F65664">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>1/2025</w:t>
+            <w:t>1/202</w:t>
+          </w:r>
+          <w:r w:rsidR="001E13C2">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6F081D14" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00B532B4" w:rsidRDefault="00416BFA" w:rsidP="00934D9A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18F88A50" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRDefault="00416BFA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9601" w:type="dxa"/>
       <w:tblInd w:w="132" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="132" w:type="dxa"/>
         <w:right w:w="132" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4080"/>
       <w:gridCol w:w="3750"/>
       <w:gridCol w:w="1771"/>
     </w:tblGrid>
@@ -20381,210 +20285,295 @@
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000B5ED7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Transmittal Letter</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="506BA8C7" w14:textId="73DD7568" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="00416BFA" w:rsidP="00934D9A">
+        <w:p w14:paraId="506BA8C7" w14:textId="1621D4F5" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="00416BFA" w:rsidP="00934D9A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000B5ED7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>DME-</w:t>
           </w:r>
           <w:r w:rsidR="00C30C59">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>50</w:t>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r w:rsidR="001E13C2">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1771" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4D36BB8D" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="00416BFA" w:rsidP="00934D9A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000B5ED7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Date </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0D5E08C0" w14:textId="032D3133" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="0057507D" w:rsidP="00A22723">
+        <w:p w14:paraId="0D5E08C0" w14:textId="779FE924" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="00E053AF" w:rsidP="00A22723">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>0</w:t>
+            <w:t>01</w:t>
           </w:r>
           <w:r w:rsidR="00A22723">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>4/</w:t>
+            <w:t>/</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="0057507D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
           <w:r w:rsidR="00A22723">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>1/2025</w:t>
+            <w:t>1/202</w:t>
+          </w:r>
+          <w:r w:rsidR="001E13C2">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="01EA55FE" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="000B5ED7" w:rsidRDefault="00416BFA" w:rsidP="000B5ED7">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4824"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="15F1905F" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="00531269" w:rsidRDefault="00416BFA" w:rsidP="00934D9A">
+  <w:p w14:paraId="15F1905F" w14:textId="77777777" w:rsidR="00416BFA" w:rsidRPr="000D3117" w:rsidRDefault="00416BFA" w:rsidP="000D3117">
     <w:pPr>
+      <w:pStyle w:val="Heading2"/>
+      <w:spacing w:before="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:u w:val="single"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00531269">
+    <w:r w:rsidRPr="000D3117">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">602  </w:t>
     </w:r>
-    <w:r w:rsidRPr="00531269">
+    <w:r w:rsidRPr="000D3117">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>Service Codes</w:t>
     </w:r>
-    <w:r w:rsidRPr="00531269">
+    <w:r w:rsidRPr="000D3117">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (cont.)</w:t>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78E921F9" w14:textId="70ABEC85" w:rsidR="00416BFA" w:rsidRDefault="00416BFA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DE6824A" w14:textId="77777777" w:rsidR="009C6555" w:rsidRDefault="00192BC1" w:rsidP="00934D9A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5760"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Helv" w:hAnsi="Helv"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Helv" w:hAnsi="Helv"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3F2152BC" w14:textId="77777777" w:rsidR="009C6555" w:rsidRDefault="009C6555">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5760"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Helv" w:hAnsi="Helv"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7C6FC7E4" w14:textId="77777777" w:rsidR="009C6555" w:rsidRDefault="009C6555">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5760"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Helv" w:hAnsi="Helv"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="81C02E9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
@@ -22705,478 +22694,528 @@
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="144007671">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="96878401">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1908999842">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="229509391">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1330717998">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1674602778">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
+  <w:doNotTrackMoves/>
+  <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00032BB1"/>
     <w:rsid w:val="000006C4"/>
+    <w:rsid w:val="00001890"/>
     <w:rsid w:val="000065E6"/>
     <w:rsid w:val="00014735"/>
     <w:rsid w:val="000149FE"/>
     <w:rsid w:val="00015A03"/>
     <w:rsid w:val="00023755"/>
     <w:rsid w:val="00025737"/>
     <w:rsid w:val="0002638F"/>
     <w:rsid w:val="00032BB1"/>
     <w:rsid w:val="00032C02"/>
     <w:rsid w:val="00041220"/>
     <w:rsid w:val="00056E4C"/>
     <w:rsid w:val="00062177"/>
     <w:rsid w:val="000706EF"/>
     <w:rsid w:val="00080FFB"/>
     <w:rsid w:val="00086041"/>
     <w:rsid w:val="00087638"/>
     <w:rsid w:val="000917D5"/>
     <w:rsid w:val="000943BC"/>
     <w:rsid w:val="00095863"/>
     <w:rsid w:val="000958CC"/>
     <w:rsid w:val="00097DCC"/>
     <w:rsid w:val="000A1920"/>
     <w:rsid w:val="000A2664"/>
     <w:rsid w:val="000A5484"/>
     <w:rsid w:val="000B5ED7"/>
     <w:rsid w:val="000C2F0E"/>
+    <w:rsid w:val="000D3117"/>
     <w:rsid w:val="000D59C5"/>
     <w:rsid w:val="000D71AE"/>
     <w:rsid w:val="000E3E10"/>
     <w:rsid w:val="000E44EB"/>
+    <w:rsid w:val="000E7A10"/>
     <w:rsid w:val="000F173A"/>
     <w:rsid w:val="000F579B"/>
     <w:rsid w:val="001069A1"/>
     <w:rsid w:val="00106E6F"/>
     <w:rsid w:val="00113E7F"/>
     <w:rsid w:val="00130054"/>
     <w:rsid w:val="00133BB6"/>
     <w:rsid w:val="001355CF"/>
     <w:rsid w:val="0014797D"/>
     <w:rsid w:val="00153E24"/>
     <w:rsid w:val="00160FB0"/>
+    <w:rsid w:val="00163C47"/>
     <w:rsid w:val="001651E5"/>
     <w:rsid w:val="001655EC"/>
     <w:rsid w:val="00183784"/>
+    <w:rsid w:val="00184E3A"/>
     <w:rsid w:val="0018768A"/>
     <w:rsid w:val="00192BC1"/>
     <w:rsid w:val="00194491"/>
     <w:rsid w:val="00195C8A"/>
     <w:rsid w:val="0019736A"/>
     <w:rsid w:val="00197D44"/>
     <w:rsid w:val="001A15C3"/>
     <w:rsid w:val="001A25AC"/>
     <w:rsid w:val="001A477C"/>
+    <w:rsid w:val="001A48FE"/>
     <w:rsid w:val="001A501D"/>
     <w:rsid w:val="001A7499"/>
     <w:rsid w:val="001C1140"/>
+    <w:rsid w:val="001C3298"/>
+    <w:rsid w:val="001C6B5C"/>
     <w:rsid w:val="001C784A"/>
     <w:rsid w:val="001D5FD0"/>
     <w:rsid w:val="001E0603"/>
+    <w:rsid w:val="001E13C2"/>
     <w:rsid w:val="001F6109"/>
     <w:rsid w:val="00200899"/>
     <w:rsid w:val="002018B3"/>
     <w:rsid w:val="00203B99"/>
     <w:rsid w:val="00211C93"/>
     <w:rsid w:val="00216420"/>
     <w:rsid w:val="00221668"/>
     <w:rsid w:val="00227A1C"/>
     <w:rsid w:val="00232E91"/>
     <w:rsid w:val="00240726"/>
     <w:rsid w:val="002432EC"/>
     <w:rsid w:val="00246D80"/>
     <w:rsid w:val="00250727"/>
     <w:rsid w:val="00254A64"/>
     <w:rsid w:val="00263F44"/>
     <w:rsid w:val="00264FE0"/>
     <w:rsid w:val="00265DCC"/>
     <w:rsid w:val="00265FBB"/>
+    <w:rsid w:val="002701C2"/>
     <w:rsid w:val="0028040D"/>
     <w:rsid w:val="00280993"/>
     <w:rsid w:val="002916ED"/>
     <w:rsid w:val="0029448A"/>
     <w:rsid w:val="002A20D4"/>
     <w:rsid w:val="002C12F8"/>
     <w:rsid w:val="002C40EA"/>
     <w:rsid w:val="002E3B6A"/>
     <w:rsid w:val="002E5188"/>
     <w:rsid w:val="002E54FD"/>
     <w:rsid w:val="002F7D2A"/>
     <w:rsid w:val="003065DA"/>
     <w:rsid w:val="00311829"/>
     <w:rsid w:val="00313A2F"/>
     <w:rsid w:val="003206F9"/>
     <w:rsid w:val="0032327C"/>
     <w:rsid w:val="0032351D"/>
+    <w:rsid w:val="00334D92"/>
     <w:rsid w:val="003525AF"/>
+    <w:rsid w:val="00362F3B"/>
     <w:rsid w:val="003657D3"/>
     <w:rsid w:val="0037002C"/>
     <w:rsid w:val="003737F7"/>
     <w:rsid w:val="00374688"/>
     <w:rsid w:val="003869FD"/>
     <w:rsid w:val="00386F7B"/>
     <w:rsid w:val="00390C38"/>
     <w:rsid w:val="003A31CA"/>
     <w:rsid w:val="003A6E1E"/>
     <w:rsid w:val="003B35CA"/>
     <w:rsid w:val="003C0130"/>
     <w:rsid w:val="003E4D8D"/>
     <w:rsid w:val="003F221A"/>
     <w:rsid w:val="003F4AF4"/>
     <w:rsid w:val="004117FD"/>
     <w:rsid w:val="0041389E"/>
     <w:rsid w:val="004153B5"/>
     <w:rsid w:val="00416BFA"/>
     <w:rsid w:val="00427DA0"/>
     <w:rsid w:val="004373B7"/>
     <w:rsid w:val="00437C15"/>
     <w:rsid w:val="00450E46"/>
     <w:rsid w:val="00461793"/>
     <w:rsid w:val="00461D69"/>
     <w:rsid w:val="00461DD8"/>
     <w:rsid w:val="0047107E"/>
+    <w:rsid w:val="00472E19"/>
     <w:rsid w:val="00480379"/>
     <w:rsid w:val="00493DBE"/>
+    <w:rsid w:val="004945A5"/>
     <w:rsid w:val="004A0337"/>
     <w:rsid w:val="004A5518"/>
     <w:rsid w:val="004A5AA4"/>
     <w:rsid w:val="004A612B"/>
     <w:rsid w:val="004B033F"/>
+    <w:rsid w:val="004B21DD"/>
     <w:rsid w:val="004B79A2"/>
     <w:rsid w:val="004C115F"/>
     <w:rsid w:val="004C1488"/>
     <w:rsid w:val="004C6018"/>
     <w:rsid w:val="004D4BC9"/>
     <w:rsid w:val="004D60BA"/>
     <w:rsid w:val="004F64E7"/>
     <w:rsid w:val="00511043"/>
+    <w:rsid w:val="00513A53"/>
+    <w:rsid w:val="00516438"/>
     <w:rsid w:val="005237ED"/>
     <w:rsid w:val="00524AEE"/>
     <w:rsid w:val="00526EAB"/>
+    <w:rsid w:val="005273F8"/>
     <w:rsid w:val="00531269"/>
     <w:rsid w:val="005349D4"/>
     <w:rsid w:val="005374A4"/>
+    <w:rsid w:val="00540F34"/>
     <w:rsid w:val="00541D2A"/>
     <w:rsid w:val="00541D99"/>
     <w:rsid w:val="0055227D"/>
     <w:rsid w:val="005533C6"/>
     <w:rsid w:val="00572F57"/>
     <w:rsid w:val="0057507D"/>
     <w:rsid w:val="005763C9"/>
     <w:rsid w:val="00583219"/>
+    <w:rsid w:val="005874E1"/>
     <w:rsid w:val="00590C1A"/>
     <w:rsid w:val="00590E06"/>
     <w:rsid w:val="0059389D"/>
     <w:rsid w:val="00595C99"/>
     <w:rsid w:val="00596612"/>
     <w:rsid w:val="005A3602"/>
     <w:rsid w:val="005A5C18"/>
+    <w:rsid w:val="005B3948"/>
     <w:rsid w:val="005B3A7D"/>
     <w:rsid w:val="005C33E4"/>
     <w:rsid w:val="005C3F4E"/>
     <w:rsid w:val="005C7D99"/>
     <w:rsid w:val="005C7EED"/>
     <w:rsid w:val="005E1EED"/>
     <w:rsid w:val="005E6E73"/>
     <w:rsid w:val="006015A8"/>
     <w:rsid w:val="00605BAC"/>
     <w:rsid w:val="006233DC"/>
     <w:rsid w:val="0062630E"/>
     <w:rsid w:val="006324E3"/>
+    <w:rsid w:val="006338B9"/>
     <w:rsid w:val="006371D7"/>
     <w:rsid w:val="006441A6"/>
     <w:rsid w:val="0064698F"/>
     <w:rsid w:val="00654896"/>
     <w:rsid w:val="00676163"/>
     <w:rsid w:val="00682CAD"/>
+    <w:rsid w:val="00687A72"/>
     <w:rsid w:val="00694304"/>
     <w:rsid w:val="006A58CB"/>
     <w:rsid w:val="006B272D"/>
     <w:rsid w:val="006B5BD5"/>
     <w:rsid w:val="006D1809"/>
     <w:rsid w:val="006D49AA"/>
     <w:rsid w:val="006E6F23"/>
     <w:rsid w:val="006F1A2E"/>
     <w:rsid w:val="00700C89"/>
     <w:rsid w:val="00700F0E"/>
     <w:rsid w:val="00702352"/>
     <w:rsid w:val="00706D34"/>
     <w:rsid w:val="007236AD"/>
     <w:rsid w:val="00731164"/>
     <w:rsid w:val="00733878"/>
+    <w:rsid w:val="0074129C"/>
     <w:rsid w:val="007447F5"/>
     <w:rsid w:val="007535D9"/>
     <w:rsid w:val="0075672E"/>
     <w:rsid w:val="00757D07"/>
     <w:rsid w:val="0076059D"/>
     <w:rsid w:val="007629E9"/>
     <w:rsid w:val="007756B5"/>
     <w:rsid w:val="00776856"/>
     <w:rsid w:val="00791652"/>
     <w:rsid w:val="007978C6"/>
     <w:rsid w:val="007B2491"/>
+    <w:rsid w:val="007B6337"/>
     <w:rsid w:val="007C1F08"/>
     <w:rsid w:val="007C2918"/>
     <w:rsid w:val="007C3BAF"/>
     <w:rsid w:val="007C63E4"/>
     <w:rsid w:val="007D2272"/>
     <w:rsid w:val="007D35FC"/>
     <w:rsid w:val="007D38A4"/>
     <w:rsid w:val="007E2979"/>
     <w:rsid w:val="007E3CBD"/>
     <w:rsid w:val="007F1CCF"/>
+    <w:rsid w:val="007F3A8B"/>
     <w:rsid w:val="007F4A56"/>
     <w:rsid w:val="007F69B5"/>
     <w:rsid w:val="007F74B0"/>
     <w:rsid w:val="00800CE8"/>
     <w:rsid w:val="008031E5"/>
     <w:rsid w:val="00807AAF"/>
     <w:rsid w:val="00807AD4"/>
     <w:rsid w:val="00811DAF"/>
     <w:rsid w:val="008151A9"/>
     <w:rsid w:val="0082380C"/>
     <w:rsid w:val="0082579E"/>
     <w:rsid w:val="0082594F"/>
     <w:rsid w:val="008268F2"/>
     <w:rsid w:val="00832EAC"/>
+    <w:rsid w:val="00846B74"/>
     <w:rsid w:val="00851E00"/>
     <w:rsid w:val="00856980"/>
     <w:rsid w:val="008708FF"/>
     <w:rsid w:val="00872219"/>
     <w:rsid w:val="00886384"/>
     <w:rsid w:val="00890370"/>
     <w:rsid w:val="008923D3"/>
     <w:rsid w:val="00893B9C"/>
     <w:rsid w:val="00894FF0"/>
     <w:rsid w:val="008A0969"/>
     <w:rsid w:val="008A3156"/>
     <w:rsid w:val="008A3559"/>
     <w:rsid w:val="008A3B9D"/>
     <w:rsid w:val="008A41EA"/>
     <w:rsid w:val="008A4CBD"/>
     <w:rsid w:val="008A6A30"/>
     <w:rsid w:val="008B293F"/>
     <w:rsid w:val="008C2ADB"/>
     <w:rsid w:val="008D05D6"/>
     <w:rsid w:val="008E178F"/>
     <w:rsid w:val="008F0A01"/>
     <w:rsid w:val="008F0D56"/>
     <w:rsid w:val="008F1DC8"/>
+    <w:rsid w:val="008F47E1"/>
     <w:rsid w:val="008F7531"/>
     <w:rsid w:val="00902810"/>
     <w:rsid w:val="00914F8B"/>
     <w:rsid w:val="00921EAE"/>
+    <w:rsid w:val="00922681"/>
     <w:rsid w:val="00930D16"/>
     <w:rsid w:val="00934D9A"/>
     <w:rsid w:val="0093651D"/>
     <w:rsid w:val="00943F98"/>
+    <w:rsid w:val="00950DB3"/>
+    <w:rsid w:val="00957068"/>
     <w:rsid w:val="00965D5A"/>
     <w:rsid w:val="00965E10"/>
     <w:rsid w:val="00977415"/>
     <w:rsid w:val="00981FE9"/>
     <w:rsid w:val="009841A9"/>
     <w:rsid w:val="00987AB9"/>
     <w:rsid w:val="00992105"/>
     <w:rsid w:val="0099577C"/>
     <w:rsid w:val="009A0E9B"/>
     <w:rsid w:val="009A3F81"/>
     <w:rsid w:val="009B4513"/>
     <w:rsid w:val="009C6555"/>
     <w:rsid w:val="009D15FA"/>
     <w:rsid w:val="009D59BC"/>
     <w:rsid w:val="009F3D01"/>
     <w:rsid w:val="00A024A3"/>
     <w:rsid w:val="00A0380C"/>
     <w:rsid w:val="00A15EDB"/>
     <w:rsid w:val="00A22723"/>
     <w:rsid w:val="00A32028"/>
     <w:rsid w:val="00A422EC"/>
     <w:rsid w:val="00A458CF"/>
     <w:rsid w:val="00A4616C"/>
     <w:rsid w:val="00A4669C"/>
+    <w:rsid w:val="00A54501"/>
     <w:rsid w:val="00A56D1A"/>
     <w:rsid w:val="00A570CF"/>
     <w:rsid w:val="00A63CB3"/>
     <w:rsid w:val="00A71583"/>
     <w:rsid w:val="00A7391A"/>
     <w:rsid w:val="00A75E05"/>
     <w:rsid w:val="00A826E1"/>
     <w:rsid w:val="00A958E2"/>
     <w:rsid w:val="00AA1D3B"/>
     <w:rsid w:val="00AA54DE"/>
     <w:rsid w:val="00AA5B85"/>
     <w:rsid w:val="00AB155F"/>
     <w:rsid w:val="00AB75E9"/>
     <w:rsid w:val="00AC25A6"/>
     <w:rsid w:val="00AC5DFF"/>
     <w:rsid w:val="00AD2EF9"/>
     <w:rsid w:val="00AD35E6"/>
     <w:rsid w:val="00AD4B0C"/>
     <w:rsid w:val="00AD7BAF"/>
     <w:rsid w:val="00AF6898"/>
     <w:rsid w:val="00AF6D8F"/>
     <w:rsid w:val="00B03A46"/>
     <w:rsid w:val="00B047C5"/>
     <w:rsid w:val="00B04D0F"/>
     <w:rsid w:val="00B058D1"/>
     <w:rsid w:val="00B12A3B"/>
     <w:rsid w:val="00B131F5"/>
     <w:rsid w:val="00B1794D"/>
     <w:rsid w:val="00B20D9D"/>
     <w:rsid w:val="00B32555"/>
     <w:rsid w:val="00B327EA"/>
+    <w:rsid w:val="00B35A26"/>
+    <w:rsid w:val="00B41E1E"/>
     <w:rsid w:val="00B4268A"/>
     <w:rsid w:val="00B44F42"/>
     <w:rsid w:val="00B5144F"/>
     <w:rsid w:val="00B51510"/>
     <w:rsid w:val="00B60798"/>
     <w:rsid w:val="00B80B5F"/>
     <w:rsid w:val="00B964AA"/>
     <w:rsid w:val="00B97DA1"/>
+    <w:rsid w:val="00BA3228"/>
+    <w:rsid w:val="00BB646B"/>
     <w:rsid w:val="00BC376D"/>
     <w:rsid w:val="00BC499A"/>
     <w:rsid w:val="00BD0F64"/>
     <w:rsid w:val="00BD2F4A"/>
     <w:rsid w:val="00BE49D9"/>
     <w:rsid w:val="00BF124C"/>
     <w:rsid w:val="00BF6FB9"/>
+    <w:rsid w:val="00BF7C6A"/>
     <w:rsid w:val="00C046E9"/>
     <w:rsid w:val="00C05181"/>
     <w:rsid w:val="00C100CF"/>
     <w:rsid w:val="00C12AD1"/>
     <w:rsid w:val="00C16CEA"/>
     <w:rsid w:val="00C2404B"/>
     <w:rsid w:val="00C30C59"/>
     <w:rsid w:val="00C44413"/>
     <w:rsid w:val="00C45F83"/>
     <w:rsid w:val="00C57688"/>
     <w:rsid w:val="00C63B05"/>
+    <w:rsid w:val="00C6779D"/>
+    <w:rsid w:val="00C70878"/>
+    <w:rsid w:val="00C70C5A"/>
     <w:rsid w:val="00C847AA"/>
     <w:rsid w:val="00C84B58"/>
     <w:rsid w:val="00C9185E"/>
     <w:rsid w:val="00C96D8D"/>
     <w:rsid w:val="00CA3B98"/>
     <w:rsid w:val="00CB3B12"/>
     <w:rsid w:val="00CB3D77"/>
     <w:rsid w:val="00CB4BD5"/>
+    <w:rsid w:val="00CC52D0"/>
     <w:rsid w:val="00CE1CAF"/>
     <w:rsid w:val="00CF0AAB"/>
     <w:rsid w:val="00D0388D"/>
     <w:rsid w:val="00D0558D"/>
     <w:rsid w:val="00D20897"/>
+    <w:rsid w:val="00D2352E"/>
     <w:rsid w:val="00D2728B"/>
     <w:rsid w:val="00D33ED2"/>
     <w:rsid w:val="00D40840"/>
     <w:rsid w:val="00D516D7"/>
     <w:rsid w:val="00D522D1"/>
     <w:rsid w:val="00D55314"/>
+    <w:rsid w:val="00D73432"/>
     <w:rsid w:val="00D73FB0"/>
     <w:rsid w:val="00D757EC"/>
     <w:rsid w:val="00D76690"/>
     <w:rsid w:val="00D9175B"/>
     <w:rsid w:val="00D93D6D"/>
     <w:rsid w:val="00D95EAD"/>
     <w:rsid w:val="00DA0783"/>
     <w:rsid w:val="00DA509F"/>
     <w:rsid w:val="00DD509A"/>
     <w:rsid w:val="00DD7B60"/>
     <w:rsid w:val="00DD7B9C"/>
     <w:rsid w:val="00DE38E7"/>
+    <w:rsid w:val="00DF0A66"/>
     <w:rsid w:val="00DF15B5"/>
     <w:rsid w:val="00DF2BB6"/>
     <w:rsid w:val="00DF3936"/>
     <w:rsid w:val="00DF5421"/>
     <w:rsid w:val="00DF5A51"/>
+    <w:rsid w:val="00E053AF"/>
     <w:rsid w:val="00E25774"/>
     <w:rsid w:val="00E260F7"/>
     <w:rsid w:val="00E26210"/>
     <w:rsid w:val="00E346BA"/>
     <w:rsid w:val="00E3489A"/>
+    <w:rsid w:val="00E401D4"/>
     <w:rsid w:val="00E4156F"/>
     <w:rsid w:val="00E41583"/>
     <w:rsid w:val="00E4227E"/>
     <w:rsid w:val="00E46EB1"/>
     <w:rsid w:val="00E61907"/>
     <w:rsid w:val="00E62E3A"/>
     <w:rsid w:val="00E65252"/>
     <w:rsid w:val="00E70EF5"/>
     <w:rsid w:val="00E77D62"/>
     <w:rsid w:val="00EA2611"/>
     <w:rsid w:val="00EB1686"/>
     <w:rsid w:val="00EB2269"/>
     <w:rsid w:val="00EB6B5D"/>
     <w:rsid w:val="00EC1A7F"/>
     <w:rsid w:val="00EC4C96"/>
     <w:rsid w:val="00ED5E99"/>
+    <w:rsid w:val="00EE15ED"/>
     <w:rsid w:val="00EE5472"/>
     <w:rsid w:val="00EF0846"/>
     <w:rsid w:val="00EF202B"/>
     <w:rsid w:val="00F00223"/>
     <w:rsid w:val="00F00371"/>
     <w:rsid w:val="00F06A8E"/>
     <w:rsid w:val="00F12CB8"/>
     <w:rsid w:val="00F1656D"/>
     <w:rsid w:val="00F25059"/>
     <w:rsid w:val="00F318C4"/>
     <w:rsid w:val="00F32E6F"/>
     <w:rsid w:val="00F3494C"/>
     <w:rsid w:val="00F35D39"/>
     <w:rsid w:val="00F40155"/>
     <w:rsid w:val="00F5166D"/>
     <w:rsid w:val="00F5746D"/>
     <w:rsid w:val="00F65664"/>
     <w:rsid w:val="00F67196"/>
     <w:rsid w:val="00F70970"/>
     <w:rsid w:val="00F74561"/>
     <w:rsid w:val="00F7469D"/>
     <w:rsid w:val="00F823BA"/>
     <w:rsid w:val="00F8470F"/>
     <w:rsid w:val="00F902FE"/>
     <w:rsid w:val="00F91798"/>
@@ -23195,51 +23234,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="56904630"/>
-  <w15:docId w15:val="{31815632-A119-4A3B-863B-1E3D396EEA5E}"/>
+  <w15:docId w15:val="{53EDEF22-46EF-4FA8-878F-F6106851CCE7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -23769,51 +23808,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C12AD1"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="memo">
     <w:name w:val="memo"/>
@@ -24636,51 +24674,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="721247749">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/masshealth-payment-and-coverage-guideline-tools" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cms.gov/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cms.gov/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/masshealth-payment-and-coverage-guideline-tools" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -24941,63 +24979,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d8ecd2c7-f42d-412b-950c-7056a0e524ed" xmlns:ns3="91f3e3b9-8052-4988-a4eb-24f16969dcab" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="611faa9e0f12237a2e6c673688a812b7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004ACAA8BD88EB8945AAE04407B477030C" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9be57f124da886902b538d498e295a8e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d8ecd2c7-f42d-412b-950c-7056a0e524ed" xmlns:ns3="91f3e3b9-8052-4988-a4eb-24f16969dcab" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2c9a6bbf3e0dfd849778dcc53c3a2ad6" ns2:_="" ns3:_="">
     <xsd:import namespace="d8ecd2c7-f42d-412b-950c-7056a0e524ed"/>
     <xsd:import namespace="91f3e3b9-8052-4988-a4eb-24f16969dcab"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -25174,150 +25201,161 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d8ecd2c7-f42d-412b-950c-7056a0e524ed">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="91f3e3b9-8052-4988-a4eb-24f16969dcab" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD8513D5-3E26-49FD-A1E9-9CD2B9CC0953}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B9122A2-B386-4FB9-B0AE-9635D18A946A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d8ecd2c7-f42d-412b-950c-7056a0e524ed"/>
     <ds:schemaRef ds:uri="91f3e3b9-8052-4988-a4eb-24f16969dcab"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B989D34B-ED85-4DB2-95E2-CC7D43909196}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67779736-32D1-494F-9921-988F2D08DA54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7112378-C80D-4000-AE90-E3FFBE2FC69A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d8ecd2c7-f42d-412b-950c-7056a0e524ed"/>
+    <ds:schemaRef ds:uri="91f3e3b9-8052-4988-a4eb-24f16969dcab"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1279</Words>
-  <Characters>6878</Characters>
+  <Words>1266</Words>
+  <Characters>6550</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>1067</Lines>
+  <Paragraphs>1040</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Eligilibity Operations Memo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DMA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8141</CharactersWithSpaces>
+  <CharactersWithSpaces>6803</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Eligilibity Operations Memo</dc:title>
+  <dc:title>Subchapter 6: Service Codes and Descriptions</dc:title>
   <dc:subject/>
   <dc:creator>MassHealth</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004ACAA8BD88EB8945AAE04407B477030C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>