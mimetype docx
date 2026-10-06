--- v1 (2026-03-28)
+++ v2 (2026-10-06)
@@ -1,4313 +1,2580 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="100C0B2A" w:rsidP="52BB69E6" w:rsidRDefault="100C0B2A" w14:paraId="56A6E556" w14:textId="11AB067D">
+    <w:p w14:paraId="48132715" w14:textId="3144C0B0" w:rsidR="00B433DF" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="52BB69E6" w:rsidR="100C0B2A">
+      <w:r w:rsidRPr="00F5758F">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>EIBI Provider Directory</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpX="-200" w:tblpY="511"/>
-        <w:tblW w:w="10790" w:type="dxa"/>
+        <w:tblW w:w="9085" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2369"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3523"/>
+        <w:gridCol w:w="1795"/>
+        <w:gridCol w:w="1761"/>
+        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="1839"/>
+        <w:gridCol w:w="1980"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="58082A08" w14:textId="5D24BB14">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="03F14E5D" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="00F32EC5" w:rsidR="003B2C78" w:rsidP="52BB69E6" w:rsidRDefault="003B2C78" w14:paraId="41C1C632" w14:textId="63F427CD">
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE7A8AD" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...45 lines deleted...]
-          <w:p w:rsidRPr="00F32EC5" w:rsidR="003B2C78" w:rsidP="52BB69E6" w:rsidRDefault="003B2C78" w14:paraId="41DD4BFF" w14:textId="37D36C4F">
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Provider name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="213EC3F9" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...45 lines deleted...]
-          <w:p w:rsidRPr="00F32EC5" w:rsidR="003B2C78" w:rsidP="52BB69E6" w:rsidRDefault="003B2C78" w14:paraId="1EFF57EA" w14:textId="5B2CD7CD">
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Provider address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF0FA19" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...44 lines deleted...]
-          <w:p w:rsidRPr="00F32EC5" w:rsidR="003B2C78" w:rsidP="52BB69E6" w:rsidRDefault="003B2C78" w14:paraId="6529CCD3" w14:textId="7EC4879E">
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Phone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB79EB2" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Website</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="514FF831" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Catchment Area(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="717BC4BC" w14:textId="765BF8E6">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="315341E3" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B58021A" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Advocates, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...55 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5581C0" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>8 Forge Park East, Franklin, MA 02038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5F8894" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>508-298-1638</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="0625BAF7">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="750769D5" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId4">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>Advocates, Inc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00477BAF" w:rsidR="00F6573C" w:rsidP="52BB69E6" w:rsidRDefault="00F6573C" w14:paraId="416889FD" w14:textId="573637E1">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="387408F0" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5687C311" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>5,6,11,13,14,21,22,24,28,30,33,39</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5D20" w:rsidTr="52BB69E6" w14:paraId="35664ED5" w14:textId="77777777">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="10D9DCCD" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...204 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62136BB8" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amego, Inc. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E184BE9" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33 Perry Ave Attleboro, MA     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2524E9DC" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">122 Grove St Franklin, MA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="142C69F3" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>41 Pleasant St Norton, MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E95EA1" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>508-455-6200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="26DCB14B">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E007AD" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId5">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>Amego, Inc.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="52BB69E6" w:rsidR="26DCB14B">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9352BC" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>4,5,11,14,21,24,29,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="108325C8" w14:textId="41064E8F">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="2CE23548" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="569"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F86A89" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>APEX Behavioral Consulting LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...75 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="251BB6E1" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">73 Newbury St. Ste 400 Boston, MA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3343968D" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>617-839-3707</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="2F0598E2">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F37DA2" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>APEX Behavioral Consulting LLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00477BAF" w:rsidR="00DB39E4" w:rsidP="52BB69E6" w:rsidRDefault="00DB39E4" w14:paraId="2A009313" w14:textId="38AEE5DA">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="12278499" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1116A5C5" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>8,13,18,22,24,28,31,32,33,38,39</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="60B8AAA7" w14:textId="515353B3">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="420A82FA" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...106 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D22E644" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>Autism Spectrum Therapies, LLC dba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EE8BA1C" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>Behavioral Concepts Innovation (BCI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0138A44F" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>345A Greenwood St, Worcester, MA 01607</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
-[...81 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="00A4BC15">
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75041FE5" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>508-363-0200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A48930C" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>Behavioral Concepts Innovation (BCI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00477BAF" w:rsidR="00070F06" w:rsidP="52BB69E6" w:rsidRDefault="00070F06" w14:paraId="04BED897" w14:textId="34A6057B">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0D3E064F" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F84BB19" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Entire State- ALL Catchment Areas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="5CCFB06B" w14:textId="5B2E8BB6">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="6CB492D7" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="284F82F2" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Beacon ABA Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...65 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5F3464" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">300 East Main Street #200, Milford, MA 01757 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="186995D4" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>508-478-0207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="36A752BE">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A5B405" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>Beacon ABA Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00CD3242" w:rsidR="00D475E2" w:rsidP="52BB69E6" w:rsidRDefault="00D475E2" w14:paraId="23B29944" w14:textId="71450A07">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="60F7DAAA" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8C841A" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Entire State- ALL Catchment Areas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="1E7691DA" w14:textId="1A20EEFA">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="30793099" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66722130" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Behavioral Health Network</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43701B9C" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>417 Liberty St. Springfield, MA 01104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDFFC19" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>413-747-0705</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="4669DC71">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D72F6A" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>Behavioral Health Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="004B44C9" w:rsidR="00FB56AC" w:rsidP="52BB69E6" w:rsidRDefault="00FB56AC" w14:paraId="7C7CB7AC" w14:textId="494F45E7">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2742B14D" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4498AEDD" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>10,27,34,37</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="5AA99E5B" w14:textId="55833C17">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="316F4E78" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="344A2F08" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Behavioral Health Works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFB0A65" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>418 Center St Boston, MA 02130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CA78EA" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>800-249-1266</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="7C4F55C8">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="238D9A00" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>Behavioral Health Works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A59C88C" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>18,22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="122FB158" w14:textId="63880D76">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="6B48DF88" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1622207F" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Boston Behavior Learning Centers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="364565E1" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>109 Oak Street Newton, MA 02464</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6235FE" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>617-658-5611</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="54BD9243">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15BE0F2B" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>Boston Behavior Learning Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00E427CC" w:rsidR="00D71D0D" w:rsidP="52BB69E6" w:rsidRDefault="00D71D0D" w14:paraId="75794599" w14:textId="36A56E15">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="37589972" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D03866D" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>1,8,11,13,17,18,19,21,22,24,28,29,31,33,39</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="345D63E7" w14:textId="2C95F66C">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="0009C126" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B45FBC" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Butterfly Effects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C9AEE6" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">350 Fairway Drive, Ste 101 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007F7765" w:rsidR="003B2C78" w:rsidP="52BB69E6" w:rsidRDefault="003B2C78" w14:paraId="5636E404" w14:textId="40714925">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7B479434" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">Deerfield Beach, FL 33441 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="040D8941" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>888-880-9270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="5B39C0DF">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1657278E" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>Butterfly Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28953B1E" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>10,27,34,37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="27EFCFFE" w14:textId="0FA51212">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="31A987AE" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11437AB7" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Children Making Strides</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C782E4" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>6 Resnik Road, Suite 210</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007F7765" w:rsidR="003B2C78" w:rsidP="52BB69E6" w:rsidRDefault="003B2C78" w14:paraId="6F76C872" w14:textId="485AB054">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="54F5461A" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="52BB69E6" w:rsidR="225DB6A3">
-[...6 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Plymouth, MA 02360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
-[...19 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="608F42F0" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>508-563-5767</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="3ADE2A35">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7307D5D0" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>Children Making Strides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00D454F9" w:rsidR="004D378B" w:rsidP="52BB69E6" w:rsidRDefault="004D378B" w14:paraId="4AB2FD0D" w14:textId="59B33F51">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0EA28A98" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CABB0C7" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>7,12,14,25,29</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="2307A97A" w14:textId="58598EF5">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="3B511230" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC6D954" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Creative Interventions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8C516C" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>835 Bloomfield Ave, Windsor, CT 06095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="141C50E9" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">860-413-9538 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="003B2C78" w:rsidP="52BB69E6" w:rsidRDefault="00AE787F" w14:paraId="6509A11D" w14:textId="75588E26">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D58C8B9" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...7 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="53124070">
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>Creative Interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00463A96" w:rsidR="00AE787F" w:rsidP="52BB69E6" w:rsidRDefault="00AE787F" w14:paraId="7ECE402A" w14:textId="4A61F2BF">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="72191F05" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C7FD66" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>10,27,34</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="4A3EEB15" w14:textId="4F8B1384">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="692CF99F" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30339700" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Key Autism Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4634B37E" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>106 Apple St, Suite 221, Tinton Falls, NJ 07724</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED6B01A" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>857-829-4040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="5FB46EF9">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2ED2A7" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>Key Autism Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00634843" w:rsidR="002346E4" w:rsidP="52BB69E6" w:rsidRDefault="002346E4" w14:paraId="25789E86" w14:textId="571C50AC">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="48541839" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D322E74" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>1,4,5,6,8,11,13,15,17,18,22,24,26,28,30,31,32,33,36,38,39</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="2353FA55" w14:textId="3C2A5A5E">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="7BFE4976" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...55 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D712EA9" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>Melmark New England</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A180ACB" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>461 River Road, Andover, MA 01810</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07630243" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>978-654-4300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="17D0890C">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5A8932" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
-                <w:t>Melmark</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve"> New England</w:t>
+                <w:t>Melmark New England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00DB78E0" w:rsidR="004773F1" w:rsidP="52BB69E6" w:rsidRDefault="004773F1" w14:paraId="3FD9A270" w14:textId="29731FFB">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="384E4098" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D10E3C2" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>17,26,31,36,38</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="6B51DA91" w14:textId="0F4BEEC3">
-[...126 lines deleted...]
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="0FFD19ED" w14:textId="05A597B4">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="483A8A90" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655538B7" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Multicultural Community Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="116DA045" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>260 Westfield Road Holyoke MA 01040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AA3E19" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>413-534-3299</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="7CF2C1B4">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1D266A" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>Multicultural Community Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00674685" w:rsidR="006275AE" w:rsidP="52BB69E6" w:rsidRDefault="006275AE" w14:paraId="3CB97F53" w14:textId="300D5092">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7C578878" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="451B6D3D" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>10,27</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="4A7ED955" w14:textId="42F7327F">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="54540163" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E28225" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Northeast Arc- Building Blocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A77205" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>1 Southside Rd. Danvers, MA 01923</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CE2CF1" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>978-762-4878</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="13C3A205">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9EEE98" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>Northeast Arc—Building Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72341D46" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>1,8,13,15,17,18,22,26,28,31,32,36,38,39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="4FF595BB" w14:textId="690DE49B">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="6AAC2E3B" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C60FA7" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>RCS Behavioral and Educational Consulting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A534799" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>6 Strathmore Road Natick, MA 01760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37EE6876" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>774-249-4111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="003B2C78" w:rsidP="52BB69E6" w:rsidRDefault="00C44EA2" w14:paraId="076371A9" w14:textId="00198375">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="502A5354" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...7 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="58F94654">
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>RCS Behavioral and Educational Consulting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00E14844" w:rsidR="00C44EA2" w:rsidP="52BB69E6" w:rsidRDefault="00C44EA2" w14:paraId="5507F855" w14:textId="5EC1631D">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="02CB9CE7" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="584F0629" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>1,4,8,13,17,18,22,24,26,28,30,31,32,33,39</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="45ABBC6F" w14:textId="14682025">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="78E965F8" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A768E62" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>South Shore Autism Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61413697" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>45 Pond Street, Norwell MA 02066</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD83BC3" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>(781) 421-6182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00E14844" w:rsidR="00EC49F3" w:rsidP="52BB69E6" w:rsidRDefault="00EC49F3" w14:paraId="79A5D76C" w14:textId="251639DF">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7979D1" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...7 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="585B950E">
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>South Shore Autism Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E42EF76" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>7,19,21,25,32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="2B281092" w14:textId="427999A8">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="13AB5BA1" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF9CEB6" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>The May Institute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="067BDA16" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>1111 Elm Street, Suite 32, West Springfield, MA 01089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
-[...7 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="586A39C9" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(413) 734-0107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="003B2C78" w:rsidP="52BB69E6" w:rsidRDefault="00FE2BC7" w14:paraId="7CC3EAD1" w14:textId="6842A43B">
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E37ABE8" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...7 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="6739553D">
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>The May Institute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00F12689" w:rsidR="00FE2BC7" w:rsidP="52BB69E6" w:rsidRDefault="00FE2BC7" w14:paraId="4E088C6F" w14:textId="7FC360DC">
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="38CAE5F5" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE4B973" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>10,27,34</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2C78" w:rsidTr="52BB69E6" w14:paraId="55A3A642" w14:textId="5B82F52F">
+      <w:tr w:rsidR="00F5758F" w:rsidRPr="00F5758F" w14:paraId="7EED43C7" w14:textId="77777777" w:rsidTr="00F5758F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE6E3B7" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>UCP of Western Massachusetts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47BAAE1C" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>208 West Street, Pittsfield MA 01201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB63EB6" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>413-664-9345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3523" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D90C473" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...7 lines deleted...]
-              <w:r w:rsidRPr="52BB69E6" w:rsidR="66E67A92">
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId22">
+              <w:r w:rsidRPr="00F5758F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 </w:rPr>
                 <w:t>UCP of Western Massachusetts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="005D314E" w:rsidR="00FE2BC7" w:rsidP="52BB69E6" w:rsidRDefault="00FE2BC7" w14:paraId="4A04FABE" w14:textId="3B740756">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="65CD650A" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13AA14D1" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Aptos" w:hAnsi="Source Sans Pro" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>9,23,35</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="52BB69E6" w:rsidP="52BB69E6" w:rsidRDefault="52BB69E6" w14:paraId="090F306B" w14:textId="2CB28A35">
+    <w:p w14:paraId="6F4E2FC9" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C27FAE" w:rsidR="006A64C8" w:rsidP="52BB69E6" w:rsidRDefault="00E35555" w14:paraId="141E8DC0" w14:textId="3064D55C">
+    <w:p w14:paraId="367AB111" w14:textId="14704CA7" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="52BB69E6" w:rsidR="6A69B7B0">
+      <w:r w:rsidRPr="00F5758F">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
-        <w:t>Updated</w:t>
-[...19 lines deleted...]
-        <w:t>January 2026</w:t>
+        <w:t>Update June 2026</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00C27FAE" w:rsidR="006A64C8" w:rsidSect="003B2C78">
-[...1 lines deleted...]
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:p w14:paraId="03DBD3B3" w14:textId="77777777" w:rsidR="00F5758F" w:rsidRPr="00F5758F" w:rsidRDefault="00F5758F" w:rsidP="00F5758F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F5758F" w:rsidRPr="00F5758F">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Times New Roman">
-[...28 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Source Sans Pro">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...714 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C27FAE"/>
-[...166 lines deleted...]
-    <w:rsid w:val="7E301261"/>
+    <w:rsidRoot w:val="00F5758F"/>
+    <w:rsid w:val="001527EA"/>
+    <w:rsid w:val="00250D71"/>
+    <w:rsid w:val="00B433DF"/>
+    <w:rsid w:val="00C52DBB"/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rsid w:val="00F855E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="302C15FB"/>
+  <w14:docId w14:val="3F319C1C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C752140A-FE7B-4877-8EEA-685907F2844D}"/>
+  <w15:docId w15:val="{45085581-17DC-4254-A5E9-E92BBD819272}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4463,52 +2730,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4575,331 +2842,736 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...3 lines deleted...]
-    <w:rsid w:val="00C27FAE"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00AC3649"/>
+    <w:rsid w:val="00F5758F"/>
     <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00752FF8"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5758F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00F5758F"/>
+    <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...27 lines deleted...]
-    <w:rsid w:val="00752FF8"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D353F3"/>
+    <w:rsid w:val="00F5758F"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...52 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId30" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="Re1d822295fd542f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advocates.org/" TargetMode="External" Id="Rc71d7458147b43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amegoinc.org/" TargetMode="External" Id="R95c2306dfb4948c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apexbx.com/" TargetMode="External" Id="Rf47887f9d4704e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bciaba.com/" TargetMode="External" Id="R14a4c3733996468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beaconservices.org/" TargetMode="External" Id="R47c8e451728b4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhninc.org/" TargetMode="External" Id="Rd10f1030a20340b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhwcares.com/" TargetMode="External" Id="Rc1396c46fc244351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bostonblc.org/" TargetMode="External" Id="R54ca0927954543f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://butterflyeffects.com/aba-therapy-in-massachusetts/" TargetMode="External" Id="Rd0cd23b959a1412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmsaba.com/" TargetMode="External" Id="R9f7e02f48f2544bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativeinterventions.net/" TargetMode="External" Id="R95d551b5d3a945cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keyautismservices.com/" TargetMode="External" Id="R3d9d8e79c0314bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.melmark.org/newengland/" TargetMode="External" Id="Ra91fa2eb46fc419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.southbaycommunityservices.com/" TargetMode="External" Id="Ra896a03f865841e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mcsnet.org/" TargetMode="External" Id="Rb53e0fef9f504efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ne-arc.org/services/autism-and-specialty-aba-services/building-blocks/" TargetMode="External" Id="Rc19871f543db4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rcsconsultingne.com/" TargetMode="External" Id="Rdf8c3d2381a54a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssautismcenter.com/" TargetMode="External" Id="R493fd80c7fc84e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mayinstitute.org/" TargetMode="External" Id="R1b71b424f27d4d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucpwma.org/" TargetMode="External" Id="Re99bd35143224de4" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beaconservices.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmsaba.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ne-arc.org/services/autism-and-specialty-aba-services/building-blocks/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mayinstitute.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bciaba.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://butterflyeffects.com/aba-therapy-in-massachusetts/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mcsnet.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.melmark.org/newengland/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssautismcenter.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apexbx.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bostonblc.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amegoinc.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keyautismservices.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhwcares.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rcsconsultingne.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advocates.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhninc.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativeinterventions.net/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucpwma.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4907,51 +3579,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5018,65 +3690,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5097,369 +3769,89 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...294 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>533</Words>
+  <Characters>3040</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Commonwealth of Massachusetts</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3566</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Gilbride, Molly (DPH)</dc:creator>
-  <keywords/>
+  <dc:creator>Chaneco, Aynsley</dc:creator>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Chaneco, Aynsley</lastModifiedBy>
-  <revision>6</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>