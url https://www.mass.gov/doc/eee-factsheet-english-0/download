--- v0 (2025-11-02)
+++ v1 (2026-09-30)
@@ -1,10161 +1,2302 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33358AF3" w14:textId="77777777" w:rsidR="001B1A8E" w:rsidRDefault="001B1A8E">
-[...96 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5266135A" w14:textId="534EFD17" w:rsidR="001730C9" w:rsidRPr="00E81AA9" w:rsidRDefault="00246348" w:rsidP="00246348">
+      <w:pPr>
+        <w:pStyle w:val="DPHHeading"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="4F81BC"/>
-[...233 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:color w:val="1F497D" w:themeColor="text2"/>
-[...5670 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52205CDD" wp14:editId="2487759A">
-[...2 lines deleted...]
-                <wp:docPr id="5" name="Text Box 2"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31DA6EAD" wp14:editId="632A03F1">
+                <wp:extent cx="6019800" cy="1200150"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6505575" cy="1346200"/>
+                          <a:ext cx="6019800" cy="1200150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="4F81BC"/>
+                          <a:srgbClr val="005994"/>
                         </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1C7D0F76" w14:textId="77777777" w:rsidR="00246348" w:rsidRDefault="00246348" w:rsidP="00246348">
+                            <w:pPr>
+                              <w:pStyle w:val="DPHHeading"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="02EDAA42" w14:textId="6A94DDE3" w:rsidR="00246348" w:rsidRPr="00B176CF" w:rsidRDefault="00246348" w:rsidP="00246348">
+                            <w:pPr>
+                              <w:pStyle w:val="DPHHeading"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="37441534">
+                              <w:t xml:space="preserve">Massachusetts </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B05EA0">
+                              <w:t>Department</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="37441534">
+                              <w:t xml:space="preserve"> of Public Health</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="71D22536" w14:textId="1C87A6DC" w:rsidR="00246348" w:rsidRDefault="00A52F68" w:rsidP="00246348">
+                            <w:pPr>
+                              <w:pStyle w:val="Title"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Eastern Equine Encephalitis (EEE)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="31DA6EAD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:474pt;height:94.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHrnS4DgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mqdqxR02l0DCGN&#10;gTT4AY7jNBaOz5zdJuXXc3a6rhpviDxYvtz583fffV7fjL1hB4Veg614Mcs5U1ZCo+2u4j++37+7&#10;5swHYRthwKqKH5XnN5u3b9aDK9UcOjCNQkYg1peDq3gXgiuzzMtO9cLPwClLyRawF4FC3GUNioHQ&#10;e5PN8/wqGwAbhyCV9/T3bkryTcJvWyXD17b1KjBTceIW0oppreOabdai3KFwnZYnGuIfWPRCW7r0&#10;DHUngmB71H9B9VoieGjDTEKfQdtqqVIP1E2Rv+rmqRNOpV5IHO/OMvn/BysfD0/uG7IwfoCRBpia&#10;8O4B5E/PLGw7YXfqFhGGTomGLi6iZNngfHk6GqX2pY8g9fAFGhqy2AdIQGOLfVSF+mSETgM4nkVX&#10;Y2CSfl7lxeo6p5SkXEEzLZZpLJkon4879OGTgp7FTcWRpprgxeHBh0hHlM8l8TYPRjf32pgU4K7e&#10;GmQHER2QL1erRergVZmxbKj4ajlfJmQL8XwyR68DOdTovuJEk77JM1GOj7ZJJUFoM+2JibEnfaIk&#10;kzhhrEcqjDrV0BxJKYTJifRyaNMB/uZsIBdW3P/aC1Scmc+W1F4Vi0W0bQoWy/dzCvAyU19mhJUE&#10;VfHA2bTdhmT1qIOFW5pKq5NeL0xOXMldScbTS4j2vYxT1ct73fwBAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIA/982gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxow4lQBLiVFUl&#10;hMSNwoGjE29+hL1OY7cNb8/ChV5WGs1o9ptyMzsrTjiFwZOC21UCAqnxZqBOwcf7800GIkRNRltP&#10;qOAbA2yqxVWpC+PP9IanfewEl1AotII+xrGQMjQ9Oh1WfkRir/WT05Hl1Ekz6TOXOyvXSfIgnR6I&#10;P/R6xF2Pzdf+6BQ81ra16e7g5jzdxuHls717vZdKXS/n7ROIiHP8D8MvPqNDxUy1P5IJwirgIfHv&#10;spenGcuaQ1megKxKeUlf/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAHrnS4DgIAAPcD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCIA/982gAA&#10;AAUBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" fillcolor="#005994" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1C7D0F76" w14:textId="77777777" w:rsidR="00246348" w:rsidRDefault="00246348" w:rsidP="00246348">
+                      <w:pPr>
+                        <w:pStyle w:val="DPHHeading"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="02EDAA42" w14:textId="6A94DDE3" w:rsidR="00246348" w:rsidRPr="00B176CF" w:rsidRDefault="00246348" w:rsidP="00246348">
+                      <w:pPr>
+                        <w:pStyle w:val="DPHHeading"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="37441534">
+                        <w:t xml:space="preserve">Massachusetts </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B05EA0">
+                        <w:t>Department</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="37441534">
+                        <w:t xml:space="preserve"> of Public Health</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="71D22536" w14:textId="1C87A6DC" w:rsidR="00246348" w:rsidRDefault="00A52F68" w:rsidP="00246348">
+                      <w:pPr>
+                        <w:pStyle w:val="Title"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Eastern Equine Encephalitis (EEE)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2919D6" w14:textId="08BA0A33" w:rsidR="001730C9" w:rsidRPr="00B176CF" w:rsidRDefault="00CD0599" w:rsidP="00E23F67">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What is </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F68">
+        <w:t>Eastern Equine Encephalitis</w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D809746" w14:textId="14D258CD" w:rsidR="008C452B" w:rsidRDefault="00A52F68" w:rsidP="00A52F68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Eastern equine encephalitis (EEE) is a rare but serious disease caused by a virus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B005008" w14:textId="77777777" w:rsidR="00A52F68" w:rsidRPr="00A52F68" w:rsidRDefault="00A52F68" w:rsidP="00A52F68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A25313F" w14:textId="512E083A" w:rsidR="00E81AA9" w:rsidRDefault="00CD0599" w:rsidP="00A16310">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How is </w:t>
+      </w:r>
+      <w:r w:rsidR="00912A32">
+        <w:t>EEE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> spread?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25497DEE" w14:textId="77F24D77" w:rsidR="00A52F68" w:rsidRDefault="00A52F68" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>The virus that causes EEE is primarily spread through the bite of an infected mosquito.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52F68">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52F68">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Mosquitoes become infected when they bite infected birds. Although humans and several other types of mammals, particularly horses and llamas, can become infected, they do not spread disease</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Rarely, the virus can also be transmitted through organ transplants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289CC2E3" w14:textId="7CAD365D" w:rsidR="5352F686" w:rsidRDefault="5352F686" w:rsidP="5352F686">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CBAFB3D" w14:textId="077759BD" w:rsidR="00DC6180" w:rsidRDefault="388993FF" w:rsidP="0095097F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7CCAB346">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>How common is EEE in Massachusetts?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2489556D" w14:textId="4268FFD5" w:rsidR="00DC6180" w:rsidRDefault="388993FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5352F686">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EEE is a very rare disease. Since the virus was first identified in Massachusetts in 1938, just over 122 cases have occurred. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="5352F686">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>The majority of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5352F686">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cases typically have been from Bristol, Plymouth, and Norfolk counties. However, in an active year human cases can occur throughout the state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F14D013" w14:textId="3318E519" w:rsidR="00DC6180" w:rsidRDefault="388993FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7CCAB346">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3B6840" w14:textId="344F1053" w:rsidR="00DC6180" w:rsidRDefault="388993FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5352F686">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Outbreaks of EEE usually occur in Massachusetts every 10-20 years. These outbreaks will typically last two to three years. The most recent outbreak of EEE in Massachusetts began in 2019 and included twelve cases with six fatalities. The outbreak continued in 2020 with five cases including one fatality. A small outbreak occurred in 2024 with four cases and one fatality. No cases occurred in 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644D0C6E" w14:textId="77777777" w:rsidR="00DC6180" w:rsidRDefault="00DC6180" w:rsidP="00A52F68">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F53EFD" w14:textId="29EA3738" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What are the symptoms of </w:t>
+      </w:r>
+      <w:r w:rsidR="00912A32">
+        <w:t>EEE?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704E1D8F" w14:textId="28976541" w:rsidR="00912A32" w:rsidRDefault="00A52F68" w:rsidP="001B7EFE">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Symptoms can include high fever (103-106</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52F68">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">º </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">F), stiff neck, headache, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C63413">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>change in mental status, seizures, vomiting, diarrhea, and fatigue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B016F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Encephalitis (i</w:t>
+      </w:r>
+      <w:r w:rsidR="00B016F2" w:rsidRPr="00B016F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>nflammation and swelling of the brain</w:t>
+      </w:r>
+      <w:r w:rsidR="00B016F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>), is</w:t>
+      </w:r>
+      <w:r w:rsidR="00B016F2" w:rsidRPr="00B016F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the most dangerous and frequent serious complication. The disease gets worse quickly and some patients may go into a coma within a week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68987F5F" w14:textId="77777777" w:rsidR="006A79FC" w:rsidRDefault="006A79FC" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B696F3D" w14:textId="07447711" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6D2F">
+        <w:t xml:space="preserve">How soon do symptoms of </w:t>
+      </w:r>
+      <w:r w:rsidR="00912A32" w:rsidRPr="006B6D2F">
+        <w:t xml:space="preserve">EEE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6D2F">
+        <w:t>appear?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DD73C5" w14:textId="4F19A429" w:rsidR="00CD0599" w:rsidRDefault="00DA0EA1" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Symptoms can begin within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>-10 days of being bitten by an infected mosquito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745AEB8D" w14:textId="77777777" w:rsidR="006A79FC" w:rsidRDefault="006A79FC" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="626B42AF" w14:textId="77777777" w:rsidR="00DC6180" w:rsidRDefault="00DC6180" w:rsidP="00DA0EA1">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADCE085" w14:textId="4DA34683" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F5DFC">
+        <w:t xml:space="preserve">How is </w:t>
+      </w:r>
+      <w:r w:rsidR="00912A32" w:rsidRPr="009F5DFC">
+        <w:t>EEE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5DFC">
+        <w:t xml:space="preserve"> diagnosed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DEB715" w14:textId="77777777" w:rsidR="00A52F68" w:rsidRDefault="00A52F68" w:rsidP="00A52F68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Serum (a component of blood) or cerebrospinal fluid (CSF) can be collected and tested for antibodies against the virus or for viral genetic material. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F31937B" w14:textId="77777777" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="006A79FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3755FA79" w14:textId="1337C53D" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How is </w:t>
+      </w:r>
+      <w:r w:rsidR="00912A32">
+        <w:t>EEE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> treated?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA88B50" w14:textId="4D1B701D" w:rsidR="00ED55A3" w:rsidRDefault="00A52F68" w:rsidP="00A52F68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no specific treatment once infection with </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5DFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>EEE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> virus has occurred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37441534">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116539">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Treatment consists of supportive care, rest, and fluids to prevent dehydration.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63413">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In Massachusetts, the fatality rate is 30-50%.  Individuals who survive may be permanently disabled.  Few people recover completely. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="37441534">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="37441534">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E5EFC3" w14:textId="77777777" w:rsidR="00A52F68" w:rsidRPr="00A52F68" w:rsidRDefault="00A52F68" w:rsidP="00A52F68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029B5265" w14:textId="44BD883C" w:rsidR="00DC6180" w:rsidRDefault="00DC6180" w:rsidP="00DC6180">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How can you prevent </w:t>
+      </w:r>
+      <w:r w:rsidR="00912A32">
+        <w:t>EEE?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407AB015" w14:textId="77777777" w:rsidR="00732F9F" w:rsidRDefault="00F407CA" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preventing mosquito bites is the best way to prevent EEE infection. </w:t>
+      </w:r>
+      <w:r w:rsidR="00732F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Here are some things you can do to reduce your chances of being bitten: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC1E8CD" w14:textId="77777777" w:rsidR="00732F9F" w:rsidRPr="00404E9F" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00404E9F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use EPA registered mosquito repellents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530CCBC6" w14:textId="77777777" w:rsidR="00732F9F" w:rsidRPr="00AC5F2D" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00404E9F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Products with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404E9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DEET</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404E9F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be used on skin. Repellents containing DEET should not be used on children less than 2 months of age and should be used in concentrations no higher than 30% on older children. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301737D4" w14:textId="77777777" w:rsidR="00732F9F" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="200C4D0D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="200C4D0D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>permethrin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="200C4D0D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> products on items such as clothing, shoes, bed nets and camping gear. Permethrin should not be applied to skin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C5846E" w14:textId="77777777" w:rsidR="00732F9F" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:t xml:space="preserve">Other repellents, such as picaridin, oil of lemon eucalyptus and IR 3535, have also been found to provide protection against </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>mosquitos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:t xml:space="preserve">. More information on choosing a repellent and how to use repellents safely is included on the DPH Public Health Fact Sheet on </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mosquito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:t xml:space="preserve"> Repellents at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:t>mass.gov/DPH/Mosquito</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05761D39" w14:textId="77777777" w:rsidR="00732F9F" w:rsidRPr="004455B8" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="360E6EED">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oil of lemon eucalyptus should not be used on children under three years of age. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4BBC19" w14:textId="77777777" w:rsidR="00732F9F" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="360E6EED">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When outdoors, wear long pants, a long-sleeved shirt and socks. This will help keep </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="360E6EED">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mosquitos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="360E6EED">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> away from your skin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58522F3A" w14:textId="782F99AD" w:rsidR="00732F9F" w:rsidRPr="00732F9F" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00732F9F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Schedule outdoor events to avoid the hours between dusk and dawn, when mosquitoes are most active.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BD6BF6" w14:textId="2C0818DA" w:rsidR="00732F9F" w:rsidRPr="004E6DF7" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E4ACC61" wp14:editId="278F9C62">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>9525</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>-9525</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7772400" cy="914400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Rectangle 11">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7772400" cy="914400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:gradFill rotWithShape="1">
+                          <a:gsLst>
+                            <a:gs pos="0">
+                              <a:srgbClr val="4F81BD"/>
+                            </a:gs>
+                            <a:gs pos="100000">
+                              <a:srgbClr val="152355"/>
+                            </a:gs>
+                          </a:gsLst>
+                          <a:lin ang="5400000" scaled="1"/>
+                        </a:gradFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
+                        <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst>
+                                <a:outerShdw dist="23000" dir="5400000" rotWithShape="0">
+                                  <a:srgbClr val="808080">
+                                    <a:alpha val="34999"/>
+                                  </a:srgbClr>
+                                </a:outerShdw>
+                              </a:effectLst>
+                            </a14:hiddenEffects>
+                          </a:ext>
                         </a:extLst>
                       </wps:spPr>
-                      <wps:txbx>
-[...855 lines deleted...]
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:inline>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="52205CDD" id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="width:512.25pt;height:106pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDX6TR8AEAAMIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817LT2A0Ey0HiwEWB&#10;tCmQ9gMoipKIUlx2SVtyv75LSnL6uBW9EEtyObszO9zeDp1hJ4Vegy34arHkTFkJlbZNwb9+Oby5&#10;4cwHYSthwKqCn5Xnt7vXr7a9y9UVtGAqhYxArM97V/A2BJdnmZet6oRfgFOWLmvATgTaYpNVKHpC&#10;70x2tVxush6wcghSeU+nD+Ml3yX8ulYyPNW1V4GZglNvIa2Y1jKu2W4r8gaFa7Wc2hD/0EUntKWi&#10;F6gHEQQ7ov4LqtMSwUMdFhK6DOpaS5U4EJvV8g82z61wKnEhcby7yOT/H6z8dHp2n5GF4R4GGmAi&#10;4d0jyG+eWdi3wjbqDhH6VomKCq+iZFnvfD49jVL73EeQsv8IFQ1ZHAMkoKHGLqpCPBmh0wDOF9HV&#10;EJikw816uV6/W3Mm6W719npDY001RD4/d+jDewUdi0HBkaaa4MXp0YfYjsjnlFjNg9HVQRuTNtiU&#10;e4PsJMgB14eb1f1+Qv8tzdiYbCE+GxHjSeIZqY0kw1AOTFeTCJF2CdWZiCOMxqKPQEEL+IOznkxV&#10;cP/9KFBxZj5YEi86cA5wDso5EFbS04IHzsZwH0anHh3qpiXkcTwW7kjgWifqL11M7ZJRkiKTqaMT&#10;f92nrJevt/sJAAD//wMAUEsDBBQABgAIAAAAIQC9so6n2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NasMwEITvhb6D2EJvjWTRP1zLoTS00EugcR9gY21sE2tlLDl23r5KL+1lYZhh5ttivbhe&#10;nGgMnWcD2UqBIK697bgx8F293z2DCBHZYu+ZDJwpwLq8viowt37mLzrtYiNSCYccDbQxDrmUoW7J&#10;YVj5gTh5Bz86jEmOjbQjzqnc9VIr9SgddpwWWhzoraX6uJucgY+nes5G3G7OVaWnZvM5ddm8Neb2&#10;Znl9ARFpiX9huOAndCgT095PbIPoDaRH4u+9eErfP4DYG9CZViDLQv7HL38AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAQ1+k0fABAADCAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAvbKOp9sAAAAGAQAADwAAAAAAAAAAAAAAAABKBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFIFAAAAAA==&#10;" fillcolor="#4f81bc" stroked="f">
-[...857 lines deleted...]
-              </v:shape>
+              <v:rect w14:anchorId="22A98C3A" id="Rectangle 11" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:.75pt;margin-top:-.75pt;width:612pt;height:1in;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVirTdKAIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2xnydIZcYouQYYB&#10;3QfQDTsrsmwLk0WNUuJ0v76UnKTBehvmgyCKIvneI+Xl7bE37KDQa7AVLyY5Z8pKqLVtK/7j+/bN&#10;DWc+CFsLA1ZV/FF5frt6/Wo5uFJNoQNTK2SUxPpycBXvQnBllnnZqV74CThlydkA9iKQiW1Woxgo&#10;e2+yaZ6/ywbA2iFI5T2dbkYnX6X8TaNk+No0XgVmKk7YQloxrbu4ZqulKFsUrtPyBEP8A4peaEtF&#10;L6k2Igi2R/0iVa8lgocmTCT0GTSNlipxIDZF/hebh044lbiQON5dZPL/L638cnhw3zBC9+4e5C/P&#10;LKw7YVt1hwhDp0RN5YooVDY4X14CouEplO2Gz1BTa8U+QNLg2GAfExI7dkxSP16kVsfAJB0uFovp&#10;LKeOSPK9L2ZxH0uI8hzt0IePCnoWNxVHamXKLg73PoxXz1dOwtdbbQxDCD916JJ2EXhyeooZN8wB&#10;8cnTscd2tzbIDoKmY7a9KT5sTiBaf327yOP3MqSYT9/O51chBL89lzLaMpKx4nPiFsOZl8Ko+ixm&#10;mpUEOZYyNq4WIoWR3Hii0gyfGJ8lj9Ptyx3UjyQ/8U0a0yOkTQf4h7OBBrri/vdeoOLMfLJEOYlM&#10;LyAZs/liSojw2rO79ggrKVXFZUBONKKxDuO72TvUbUe1Rm0t3FHjG5168ozrNC40tqmrpycW38W1&#10;nW49/whWTwAAAP//AwBQSwMEFAAGAAgAAAAhADw6+WjbAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT8FKw0AUvAv+w/IEL9JuGoxKzKaI4lFKo6DHTfY1Ce6+Ddltk/69Lyd7ejPMMG+m2M7OihOO&#10;ofekYLNOQCA13vTUKvj6fF89gQhRk9HWEyo4Y4BteX1V6Nz4ifZ4qmIrOIRCrhV0MQ65lKHp0Omw&#10;9gMSawc/Oh2Zjq00o5443FmZJsmDdLon/tDpAV87bH6ro1NAd2+7fb2b8PAxx+/08Wdjz5VV6vZm&#10;fnkGEXGO/2ZY6nN1KLlT7Y9kgrDMMzYqWC13kdM0Y1Qzuk8zkGUhLxeUfwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCVirTdKAIAAFAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQA8Ovlo2wAAAAkBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" fillcolor="#4f81bd" stroked="f">
+                <v:fill color2="#152355" rotate="t" focus="100%" type="gradient"/>
+                <v:shadow opacity="22936f" origin=",.5" offset="0,.63889mm"/>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...85 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      <w:r w:rsidRPr="004E6DF7">
+        <w:t>Keep mosquitoes out of your house by repairing any holes in your screens and making sure they are tightly attached to all your doors and windows.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409FB6CA" w14:textId="77777777" w:rsidR="00FF0FB5" w:rsidRDefault="00FF0FB5" w:rsidP="00FF0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="907"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE1539B" w14:textId="77777777" w:rsidR="00FF0FB5" w:rsidRDefault="00FF0FB5" w:rsidP="00FF0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="907"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50377F69" w14:textId="77777777" w:rsidR="00FF0FB5" w:rsidRDefault="00FF0FB5" w:rsidP="00FF0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="907"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667BBF10" w14:textId="77777777" w:rsidR="00FF0FB5" w:rsidRDefault="00FF0FB5" w:rsidP="00FF0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="907"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE37983" w14:textId="7C1FAEA4" w:rsidR="00732F9F" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remove areas of standing water around your home:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB95275" w14:textId="49BB6A6B" w:rsidR="00732F9F" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...152 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5A57EB5B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Look around outside your house for containers and other things that might collect water and turn them over, regularly empty them, or dispose of them.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729D315C" w14:textId="77777777" w:rsidR="00732F9F" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="930"/>
       </w:pPr>
       <w:r>
-        <w:t>The</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Drill holes in the bottom of recycling containers that are left outdoors so that water can drain out. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137B94FB" w14:textId="77777777" w:rsidR="00732F9F" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:t>Clean clogged roof gutters; remove leaves and debris that may prevent drainage of rainwater.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070F0CB9" w14:textId="77777777" w:rsidR="00732F9F" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Turn over plastic wading pools and wheelbarrows when not in use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6767B6C6" w14:textId="77777777" w:rsidR="00732F9F" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Change the water in birdbaths every few days; aerate ornamental ponds or stock them with fish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DBB228" w14:textId="77777777" w:rsidR="00732F9F" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Keep swimming pools clean and properly chlorinated; remove standing water from pool covers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574E7568" w14:textId="77777777" w:rsidR="00732F9F" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5A57EB5B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Use landscaping to eliminate standing water that collects on your property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FAFE8E" w14:textId="77777777" w:rsidR="00732F9F" w:rsidRPr="009614FA" w:rsidRDefault="00732F9F" w:rsidP="00732F9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C0BD1C" w14:textId="2CF9B56B" w:rsidR="00DC6180" w:rsidRDefault="00DC6180" w:rsidP="00DC6180">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where can I get more information on </w:t>
+      </w:r>
+      <w:r w:rsidR="00912A32">
+        <w:t>EEE</w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004A5F42" w14:textId="4E292CC9" w:rsidR="00C84952" w:rsidRDefault="00C84952" w:rsidP="00C84952">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>For questions about your own health,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> contact your health</w:t>
+      </w:r>
+      <w:r w:rsidR="002744E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>care provider.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40351A27" w14:textId="77777777" w:rsidR="00C84952" w:rsidRDefault="00C84952" w:rsidP="00C84952">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">For questions about diseases spread by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>mosquitos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...94 lines deleted...]
-      <w:hyperlink r:id="rId18">
+        <w:t xml:space="preserve"> contact DPH at (617) 983-6800 or online at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-            <w:u w:val="single" w:color="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
           </w:rPr>
-          <w:t>www.mass.gov/dph/mosquito</w:t>
+          <w:t>mass.gov/DPH/mosquito</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:t>. You may also contact your local Board of Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50392655" w14:textId="77777777" w:rsidR="00C84952" w:rsidRDefault="00C84952" w:rsidP="00C84952">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...139 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="006813D8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:t>Mass.gov | Mosquito-borne Diseases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3B805CC7" w14:textId="77777777" w:rsidR="00C84952" w:rsidRDefault="00C84952" w:rsidP="00C84952">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...289 lines deleted...]
-        <w:r w:rsidR="00887384" w:rsidRPr="00887384">
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="006813D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:spacing w:val="3"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
           </w:rPr>
-          <w:t>www.mass.gov/state-reclamation-and-mosquito-control-board-srmcb</w:t>
+          <w:t>Mass.gov | Arbovirus Dashboard</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00887384">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    </w:p>
+    <w:p w14:paraId="46740639" w14:textId="77777777" w:rsidR="00C84952" w:rsidRDefault="00C84952" w:rsidP="00C84952">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Health effects of pesticides,</w:t>
       </w:r>
       <w:r>
-        <w:t>You may</w:t>
-[...152 lines deleted...]
-    <w:sectPr w:rsidR="00887384">
+        <w:t xml:space="preserve"> DPH, Bureau of Climate and Environmental Health at (617) 624-5757.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1FA0EE" w14:textId="77777777" w:rsidR="00C84952" w:rsidRPr="00087333" w:rsidRDefault="00C84952" w:rsidP="00C84952">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B4657">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="146DBDB4" wp14:editId="4B6F11ED">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7772400" cy="914400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Rectangle 13">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7772400" cy="914400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:gradFill rotWithShape="1">
+                          <a:gsLst>
+                            <a:gs pos="0">
+                              <a:srgbClr val="4F81BD"/>
+                            </a:gs>
+                            <a:gs pos="100000">
+                              <a:srgbClr val="152355"/>
+                            </a:gs>
+                          </a:gsLst>
+                          <a:lin ang="5400000" scaled="1"/>
+                        </a:gradFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst>
+                                <a:outerShdw dist="23000" dir="5400000" rotWithShape="0">
+                                  <a:srgbClr val="808080">
+                                    <a:alpha val="34999"/>
+                                  </a:srgbClr>
+                                </a:outerShdw>
+                              </a:effectLst>
+                            </a14:hiddenEffects>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="64E1A7DF" id="Rectangle 13" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:1in;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVirTdKAIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2xnydIZcYouQYYB&#10;3QfQDTsrsmwLk0WNUuJ0v76UnKTBehvmgyCKIvneI+Xl7bE37KDQa7AVLyY5Z8pKqLVtK/7j+/bN&#10;DWc+CFsLA1ZV/FF5frt6/Wo5uFJNoQNTK2SUxPpycBXvQnBllnnZqV74CThlydkA9iKQiW1Woxgo&#10;e2+yaZ6/ywbA2iFI5T2dbkYnX6X8TaNk+No0XgVmKk7YQloxrbu4ZqulKFsUrtPyBEP8A4peaEtF&#10;L6k2Igi2R/0iVa8lgocmTCT0GTSNlipxIDZF/hebh044lbiQON5dZPL/L638cnhw3zBC9+4e5C/P&#10;LKw7YVt1hwhDp0RN5YooVDY4X14CouEplO2Gz1BTa8U+QNLg2GAfExI7dkxSP16kVsfAJB0uFovp&#10;LKeOSPK9L2ZxH0uI8hzt0IePCnoWNxVHamXKLg73PoxXz1dOwtdbbQxDCD916JJ2EXhyeooZN8wB&#10;8cnTscd2tzbIDoKmY7a9KT5sTiBaf327yOP3MqSYT9/O51chBL89lzLaMpKx4nPiFsOZl8Ko+ixm&#10;mpUEOZYyNq4WIoWR3Hii0gyfGJ8lj9Ptyx3UjyQ/8U0a0yOkTQf4h7OBBrri/vdeoOLMfLJEOYlM&#10;LyAZs/liSojw2rO79ggrKVXFZUBONKKxDuO72TvUbUe1Rm0t3FHjG5168ozrNC40tqmrpycW38W1&#10;nW49/whWTwAAAP//AwBQSwMEFAAGAAgAAAAhAHba2yTaAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FrwzAMhe+D/QejQS+jdRrKNtI4ZWz0WEqzwXZ0YjUJs+UQu03676vusl3Eezzx9CnfTM6K&#10;Mw6h86RguUhAINXedNQo+PzYzl9AhKjJaOsJFVwwwKa4v8t1ZvxIBzyXsRFcQiHTCtoY+0zKULfo&#10;dFj4Homzox+cjmyHRppBj1zurEyT5Ek63RFfaHWPby3WP+XJKaDH9/2h2o943E3xK33+XtpLaZWa&#10;PUyvaxARp/i3DDd8RoeCmSp/IhOEVcCPxN95y9J0xb5itWIhi1z+xy+uAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAJWKtN0oAgAAUAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHba2yTaAAAABgEAAA8AAAAAAAAAAAAAAAAAggQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" fillcolor="#4f81bd" stroked="f">
+                <v:fill color2="#152355" rotate="t" focus="100%" type="gradient"/>
+                <v:shadow opacity="22936f" origin=",.5" offset="0,.63889mm"/>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="719784E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mosquito control in your city or town</w:t>
+      </w:r>
+      <w:r w:rsidRPr="719784E4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Mosquito control in Massachusetts is conducted through eleven mosquito control districts.  The State Reclamation and Mosquito Control Board (SRMCB) oversees all nine districts.  Contact information for each district can be found online at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="719784E4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://www.mass.gov/state-reclamation-and-mosquito-control-board-srmcb</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="719784E4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. You may also contact the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210400">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SRMCB within the Massachusetts Department of Agricultural Resources at 617-626-1700 or your local </w:t>
+      </w:r>
+      <w:r w:rsidRPr="719784E4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>board of health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685BDF68" w14:textId="478BC519" w:rsidR="00E81AA9" w:rsidRPr="002744E8" w:rsidRDefault="00840BF5" w:rsidP="002A04B3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="002A04B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:t>CDC.gov | Eastern Equine Encephalitis</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:sectPr w:rsidR="00E81AA9" w:rsidRPr="002744E8" w:rsidSect="00246348">
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="0" w:right="0" w:bottom="1480" w:left="0" w:header="0" w:footer="1288" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E0ECE2F" w14:textId="77777777" w:rsidR="0039152C" w:rsidRDefault="0039152C">
+    <w:p w14:paraId="0993F278" w14:textId="77777777" w:rsidR="00064D9D" w:rsidRDefault="00064D9D" w:rsidP="00E81AA9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0BC9A5E3" w14:textId="77777777" w:rsidR="00064D9D" w:rsidRDefault="00064D9D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DE0A13A" w14:textId="77777777" w:rsidR="0039152C" w:rsidRDefault="0039152C">
+    <w:p w14:paraId="2496C150" w14:textId="77777777" w:rsidR="00064D9D" w:rsidRDefault="00064D9D" w:rsidP="00E81AA9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4682DBA0" w14:textId="77777777" w:rsidR="00064D9D" w:rsidRDefault="00064D9D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Avenir Next LT Pro">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Avenir Next">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Headings CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3B4DD1DC" w14:textId="77777777" w:rsidR="001B1A8E" w:rsidRDefault="00534345">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77EFF744" w14:textId="22FE04D7" w:rsidR="00325ADB" w:rsidRDefault="00325ADB" w:rsidP="00E81AA9">
     <w:pPr>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503312192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CF6623B" wp14:editId="13235DA2">
-[...7 lines deleted...]
-          <wp:extent cx="283210" cy="283210"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="060C81FA" wp14:editId="116C250C">
+          <wp:extent cx="1143000" cy="560552"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapNone/>
-          <wp:docPr id="4" name="Picture 4"/>
+          <wp:docPr id="1785813470" name="Picture 3" descr="Massachusetts Department of Public Health logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 4"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1402178820" name="Picture 3" descr="Massachusetts Department of Public Health logo"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="283210" cy="283210"/>
+                    <a:ext cx="1157006" cy="567421"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="3BE0AC10" w14:textId="77777777" w:rsidR="00325ADB" w:rsidRDefault="00325ADB" w:rsidP="00E81AA9">
+    <w:pPr>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:noProof/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...115 lines deleted...]
-      </mc:AlternateContent>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="154DFB65" w14:textId="12913379" w:rsidR="00B53B6B" w:rsidRPr="006A79FC" w:rsidRDefault="00E81AA9" w:rsidP="006A79FC">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="006E1ABE">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-[...794 lines deleted...]
-    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:id w:val="1167129491"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="006E1ABE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="006E1ABE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="006E1ABE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="006E1ABE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="006E1ABE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69A934B0" w14:textId="77777777" w:rsidR="0039152C" w:rsidRDefault="0039152C">
+    <w:p w14:paraId="3E72A937" w14:textId="77777777" w:rsidR="00064D9D" w:rsidRDefault="00064D9D" w:rsidP="00E81AA9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4FD28330" w14:textId="77777777" w:rsidR="00064D9D" w:rsidRDefault="00064D9D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7951BF20" w14:textId="77777777" w:rsidR="0039152C" w:rsidRDefault="0039152C">
+    <w:p w14:paraId="404EC077" w14:textId="77777777" w:rsidR="00064D9D" w:rsidRDefault="00064D9D" w:rsidP="00E81AA9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="283A5CF0" w14:textId="77777777" w:rsidR="00064D9D" w:rsidRDefault="00064D9D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32DB3021"/>
+    <w:nsid w:val="057E74CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3E887562"/>
-    <w:lvl w:ilvl="0" w:tplc="BA5283EC">
+    <w:tmpl w:val="12A461D4"/>
+    <w:lvl w:ilvl="0" w:tplc="64740FC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numbers"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="F19247"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2446390C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="36387224"/>
+    <w:styleLink w:val="CurrentList1"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="F19247"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7ED2A21A">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="361"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5632368C">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="361"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="01E285C8">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3840" w:hanging="361"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="B854E368">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="361"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C4602CE8">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6240" w:hanging="361"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23168E4C">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7440" w:hanging="361"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89EC890E">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8640" w:hanging="361"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5442DDA0">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9840" w:hanging="361"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="933822816">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C466F5F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="19260A62"/>
+    <w:styleLink w:val="CurrentList2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="F19247"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DC11C45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7E816D6"/>
+    <w:lvl w:ilvl="0" w:tplc="7D4E8CCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullets"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="F19247"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="950362460">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="992224991">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="329063715">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1647078613">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:zoom w:percent="99"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001B1A8E"/>
-[...33 lines deleted...]
-    <w:rsid w:val="00FF7998"/>
+    <w:rsidRoot w:val="001730C9"/>
+    <w:rsid w:val="00011F7A"/>
+    <w:rsid w:val="000121B2"/>
+    <w:rsid w:val="00017069"/>
+    <w:rsid w:val="00046CB2"/>
+    <w:rsid w:val="00064D9D"/>
+    <w:rsid w:val="00071E0A"/>
+    <w:rsid w:val="000745F3"/>
+    <w:rsid w:val="000820DC"/>
+    <w:rsid w:val="000A7FB6"/>
+    <w:rsid w:val="000B5483"/>
+    <w:rsid w:val="000C754B"/>
+    <w:rsid w:val="000E4C35"/>
+    <w:rsid w:val="00116539"/>
+    <w:rsid w:val="00154CC5"/>
+    <w:rsid w:val="001730C9"/>
+    <w:rsid w:val="00192E68"/>
+    <w:rsid w:val="001B7EFE"/>
+    <w:rsid w:val="00210400"/>
+    <w:rsid w:val="00246348"/>
+    <w:rsid w:val="0025162C"/>
+    <w:rsid w:val="002744E8"/>
+    <w:rsid w:val="002A04B3"/>
+    <w:rsid w:val="002C67F3"/>
+    <w:rsid w:val="002E7F8B"/>
+    <w:rsid w:val="00320DE8"/>
+    <w:rsid w:val="003214A6"/>
+    <w:rsid w:val="00325ADB"/>
+    <w:rsid w:val="00331306"/>
+    <w:rsid w:val="00362BF6"/>
+    <w:rsid w:val="00382935"/>
+    <w:rsid w:val="00452745"/>
+    <w:rsid w:val="00462ACD"/>
+    <w:rsid w:val="00497C3E"/>
+    <w:rsid w:val="004B2AEC"/>
+    <w:rsid w:val="005168E9"/>
+    <w:rsid w:val="005413E9"/>
+    <w:rsid w:val="005A45E2"/>
+    <w:rsid w:val="00600223"/>
+    <w:rsid w:val="00690CF2"/>
+    <w:rsid w:val="00691C47"/>
+    <w:rsid w:val="006970F2"/>
+    <w:rsid w:val="006A79FC"/>
+    <w:rsid w:val="006B26FC"/>
+    <w:rsid w:val="006B6D2F"/>
+    <w:rsid w:val="006E1ABE"/>
+    <w:rsid w:val="00716B91"/>
+    <w:rsid w:val="00732F9F"/>
+    <w:rsid w:val="007C6DF2"/>
+    <w:rsid w:val="007E6C41"/>
+    <w:rsid w:val="00840BF5"/>
+    <w:rsid w:val="00843FAE"/>
+    <w:rsid w:val="008C452B"/>
+    <w:rsid w:val="009041F8"/>
+    <w:rsid w:val="00912A32"/>
+    <w:rsid w:val="00923826"/>
+    <w:rsid w:val="0095097F"/>
+    <w:rsid w:val="0095562B"/>
+    <w:rsid w:val="009614FA"/>
+    <w:rsid w:val="0097756D"/>
+    <w:rsid w:val="009F5DFC"/>
+    <w:rsid w:val="00A16310"/>
+    <w:rsid w:val="00A24B4B"/>
+    <w:rsid w:val="00A51346"/>
+    <w:rsid w:val="00A52F68"/>
+    <w:rsid w:val="00A7374D"/>
+    <w:rsid w:val="00AA162E"/>
+    <w:rsid w:val="00AC2667"/>
+    <w:rsid w:val="00AF5907"/>
+    <w:rsid w:val="00B016F2"/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:rsid w:val="00B46B21"/>
+    <w:rsid w:val="00B53B6B"/>
+    <w:rsid w:val="00B94CEE"/>
+    <w:rsid w:val="00B951AC"/>
+    <w:rsid w:val="00BA770F"/>
+    <w:rsid w:val="00BD6916"/>
+    <w:rsid w:val="00C12511"/>
+    <w:rsid w:val="00C63413"/>
+    <w:rsid w:val="00C84952"/>
+    <w:rsid w:val="00CB526F"/>
+    <w:rsid w:val="00CD0599"/>
+    <w:rsid w:val="00CF03DF"/>
+    <w:rsid w:val="00D720FA"/>
+    <w:rsid w:val="00DA0EA1"/>
+    <w:rsid w:val="00DC6180"/>
+    <w:rsid w:val="00E23F67"/>
+    <w:rsid w:val="00E27590"/>
+    <w:rsid w:val="00E43DB5"/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rsid w:val="00E82538"/>
+    <w:rsid w:val="00ED4B11"/>
+    <w:rsid w:val="00ED55A3"/>
+    <w:rsid w:val="00F21EED"/>
+    <w:rsid w:val="00F407CA"/>
+    <w:rsid w:val="00FB05F9"/>
+    <w:rsid w:val="00FB497D"/>
+    <w:rsid w:val="00FF00B7"/>
+    <w:rsid w:val="00FF0FB5"/>
+    <w:rsid w:val="37441534"/>
+    <w:rsid w:val="388993FF"/>
+    <w:rsid w:val="3B464435"/>
+    <w:rsid w:val="5352F686"/>
+    <w:rsid w:val="5D1950AB"/>
+    <w:rsid w:val="7CCAB346"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6FC456FF"/>
-  <w15:docId w15:val="{BE2FE4D7-DFF5-452E-B526-4E97ECB66686}"/>
+  <w14:docId w14:val="530DE851"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E2D993F5-8018-B64A-A2E9-2F5FD3268A51}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10182,51 +2323,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10496,577 +2637,1240 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00912A32"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00A16310"/>
     <w:pPr>
-      <w:spacing w:before="190"/>
-      <w:ind w:left="720"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:ind w:right="360"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
       <w:b/>
-      <w:bCs/>
+      <w:noProof/>
+      <w:color w:val="1E5A91"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16310"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:color w:val="1E5A91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16310"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Subtitle"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00923826"/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:aliases w:val="Subtle Emphasis - do not use"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A16310"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="1E5A91"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A16310"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:color w:val="1E5A91"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A16310"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00923826"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:color w:val="1E5A91"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00B05EA0"/>
     <w:pPr>
-      <w:ind w:left="720" w:hanging="360"/>
+      <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009614FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
+      <w:color w:val="1E5A91"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009614FA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Avenir Next" w:cs="Times New Roman (Headings CS)"/>
+      <w:color w:val="1E5A91"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Paragraph"/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:aliases w:val="Intense Emphasis - do not use"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:aliases w:val="Emphasis - do not use"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DPHHeading">
+    <w:name w:val="DPH Heading"/>
+    <w:basedOn w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullets">
+    <w:name w:val="Bullets"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="60"/>
+      <w:ind w:left="720" w:right="360" w:hanging="288"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:lang w:val="en"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E81AA9"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:aliases w:val="Strong - do not use"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbers">
+    <w:name w:val="Numbers"/>
+    <w:basedOn w:val="Bullets"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
+    <w:name w:val="Current List1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009614FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList2">
+    <w:name w:val="Current List2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009614FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00912A32"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00891D4A"/>
+    <w:rsid w:val="00F407CA"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00891D4A"/>
+    <w:rsid w:val="00F407CA"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00F407CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00891D4A"/>
+    <w:rsid w:val="00F407CA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00891D4A"/>
-    <w:rPr>
+    <w:rsid w:val="00F407CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00891D4A"/>
+    <w:rsid w:val="007E6C41"/>
     <w:pPr>
-      <w:widowControl/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Balloon Text"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...11 lines deleted...]
-    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED55A3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:ind w:left="720" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...41 lines deleted...]
-      <w:u w:val="single"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00ED55A3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/mosquito" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/mosquito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/mosquito" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/state-reclamation-and-mosquito-control-board-srmcb" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massachusetts-arbovirus-update" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/mosquito-borne-diseases" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/mosquito" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/eastern-equine-encephalitis/about/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/mosquito" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/state-reclamation-and-mosquito-control-board-srmcb" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b989c9e8-0042-4e92-9a88-96965a4c4229" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="701e6493-544e-44bf-a998-856e7bb87d72">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="701e6493-544e-44bf-a998-856e7bb87d72" xmlns:ns3="b989c9e8-0042-4e92-9a88-96965a4c4229" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b862897bee8bbd79a3dd77addf08fbe" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010029224CF10765AB439D731CA6C1326BED" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5de00dbf9cc3c1edaaba1c52ba7c2ff">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="701e6493-544e-44bf-a998-856e7bb87d72" xmlns:ns3="b989c9e8-0042-4e92-9a88-96965a4c4229" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="168f649b55b3881cde3bdc97fa49e7b2" ns2:_="" ns3:_="">
     <xsd:import namespace="701e6493-544e-44bf-a998-856e7bb87d72"/>
     <xsd:import namespace="b989c9e8-0042-4e92-9a88-96965a4c4229"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -11250,107 +4054,128 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F629DBB8-D8D7-4D5A-90B8-62989BA89180}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D855484-4112-42EF-AC92-F6A409913C7C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b989c9e8-0042-4e92-9a88-96965a4c4229"/>
+    <ds:schemaRef ds:uri="701e6493-544e-44bf-a998-856e7bb87d72"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E95B732-D9B5-42FD-AD76-A8DBFEF77EFC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{986FEB60-0F4E-43BA-A61B-D718565BA631}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8D37C3B-732F-40C6-9284-0C1C1636DCD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="701e6493-544e-44bf-a998-856e7bb87d72"/>
     <ds:schemaRef ds:uri="b989c9e8-0042-4e92-9a88-96965a4c4229"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4666</Characters>
+  <Pages>3</Pages>
+  <Words>831</Words>
+  <Characters>4738</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Commonwealth of Massachusetts</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5474</CharactersWithSpaces>
+  <CharactersWithSpaces>5558</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Sheila Erimez</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Troche, Carlos (DPH)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2019-08-02T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010029224CF10765AB439D731CA6C1326BED</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
-    <vt:filetime>2020-06-15T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>