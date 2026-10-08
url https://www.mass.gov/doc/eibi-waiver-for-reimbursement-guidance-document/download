--- v0 (2025-11-04)
+++ v1 (2026-10-08)
@@ -8,84 +8,95 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5CF2B92E" w14:textId="36E6EA39" w:rsidR="00EA2C93" w:rsidRDefault="00036C2B" w:rsidP="00D40912">
+    <w:p w14:paraId="5CF2B92E" w14:textId="09F73933" w:rsidR="00EA2C93" w:rsidRDefault="004823B3" w:rsidP="00D40912">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="4929AAD7">
-[...23 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4929AAD7" wp14:editId="10BEFCDC">
+            <wp:extent cx="1238250" cy="1129920"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 849178170"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:srcRect r="-50"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1238250" cy="1129665"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
       <w:r w:rsidR="00EA2C93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA02B3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EA02B3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EA02B3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EA02B3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EA02B3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F2315E">
         <w:t>WAIVER</w:t>
       </w:r>
       <w:r w:rsidR="00EA2C93">
         <w:t xml:space="preserve"> FOR REIMBURSEMENT</w:t>
       </w:r>
@@ -743,67 +754,51 @@
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001955C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EIBI provider</w:t>
       </w:r>
       <w:r w:rsidRPr="001955C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is ready to begin service </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> is ready to begin service delivery and </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6E2F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the only delay is the absence of the insurance authorization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5217602C" w14:textId="77777777" w:rsidR="00204261" w:rsidRDefault="00204261">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55A55AEC" w14:textId="5D243BCF" w:rsidR="001955C3" w:rsidRPr="00204261" w:rsidRDefault="00204261">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -838,67 +833,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4619285F" w14:textId="501E56EA" w:rsidR="003F3351" w:rsidRPr="0053760A" w:rsidRDefault="0053760A" w:rsidP="28E5B743">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Waiver requ</w:t>
       </w:r>
       <w:r w:rsidR="00201541">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ests are submitted on a quarterly basis for </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>ests are submitted on a quarterly basis for an enrollment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC4FEAB" w14:textId="77777777" w:rsidR="00DC175F" w:rsidRPr="0039362E" w:rsidRDefault="00DC175F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="436AE2BA" w14:textId="77777777" w:rsidR="00F202EC" w:rsidRPr="0039362E" w:rsidRDefault="001B4A8C" w:rsidP="00F202EC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039362E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>HOW TO REQUEST A WAIVER FOR REIMBURSEMENT:</w:t>
@@ -1037,52 +1016,52 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>CURRENT WAIVERS FOR REIMBURSEMENT:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3226"/>
-        <w:gridCol w:w="5287"/>
+        <w:gridCol w:w="3201"/>
+        <w:gridCol w:w="5080"/>
         <w:gridCol w:w="6103"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DD6E2F" w:rsidRPr="0056030D" w14:paraId="36479201" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="2ABB6970" w14:textId="77777777" w:rsidR="000704DE" w:rsidRPr="0056030D" w:rsidRDefault="000704DE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3DFA9961">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>REQUEST FOR REIMBURSEMENT</w:t>
             </w:r>
@@ -1116,62 +1095,60 @@
           </w:tcPr>
           <w:p w14:paraId="169391A8" w14:textId="105E6074" w:rsidR="000704DE" w:rsidRPr="0056030D" w:rsidRDefault="0086039C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>APPROVAL &amp; DENIAL CRITERIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD6E2F" w:rsidRPr="0056030D" w14:paraId="35C249D5" w14:textId="77777777" w:rsidTr="6222246E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72B8FE23" w14:textId="7ABD6D7B" w:rsidR="000704DE" w:rsidRPr="0056030D" w:rsidRDefault="000704DE">
             <w:r>
               <w:t>Provide Service Before Prior Authorization Waiver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DFA7362" w14:textId="3FA1F8DE" w:rsidR="000704DE" w:rsidRDefault="000704DE">
             <w:r>
               <w:t xml:space="preserve">Prior Authorization (PA) from the insurance company (if required) must be obtained for </w:t>
             </w:r>
             <w:r w:rsidR="00DD6E2F">
               <w:t>EIBI</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> services to begin</w:t>
             </w:r>
             <w:r w:rsidR="00204261">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C295B61" w14:textId="5A0CF191" w:rsidR="000704DE" w:rsidRDefault="000704DE"/>
           <w:p w14:paraId="3D9C2782" w14:textId="73178B90" w:rsidR="00DD6E2F" w:rsidRDefault="00DD6E2F">
             <w:r>
               <w:t xml:space="preserve">EIBI services cannot exceed a maximum of 30 hours per week. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E032770" w14:textId="77777777" w:rsidR="00DD6E2F" w:rsidRDefault="00DD6E2F"/>
           <w:p w14:paraId="69A37DD7" w14:textId="6EFF805D" w:rsidR="000704DE" w:rsidRDefault="000704DE" w:rsidP="28E5B743">
             <w:r>
               <w:t xml:space="preserve">Maximum hours of service per week: 30 hours </w:t>
@@ -1205,60 +1182,55 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="000704DE" w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>treatment planning, supervision, parent training, and direct instruction</w:t>
             </w:r>
             <w:r w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="147CD36A" w14:textId="5EB4E322" w:rsidR="000704DE" w:rsidRDefault="000704DE" w:rsidP="00DD6E2F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13C745D4" w14:textId="77777777" w:rsidR="000704DE" w:rsidRPr="0056030D" w:rsidRDefault="000704DE">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="13C745D4" w14:textId="055795C4" w:rsidR="000704DE" w:rsidRPr="0056030D" w:rsidRDefault="000704DE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F94967B" w14:textId="67462CCB" w:rsidR="001955C3" w:rsidRDefault="001955C3" w:rsidP="001955C3">
             <w:r>
               <w:t>A request may be approved if ALL the following criteria are met:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="325DE7CB" w14:textId="241F0A12" w:rsidR="001955C3" w:rsidRPr="000704DE" w:rsidRDefault="001955C3" w:rsidP="28E5B743">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Child has insurance that covers EIBI </w:t>
             </w:r>
             <w:r w:rsidR="00204261" w:rsidRPr="28E5B743">
@@ -1286,65 +1258,51 @@
               </w:rPr>
               <w:t>Request</w:t>
             </w:r>
             <w:r w:rsidR="00204261" w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>is submitted a</w:t>
             </w:r>
             <w:r w:rsidR="0E4E1CFD" w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">nd </w:t>
             </w:r>
             <w:r w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">at least two weeks </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> elapsed since </w:t>
+              <w:t xml:space="preserve">at least two weeks has elapsed since </w:t>
             </w:r>
             <w:r w:rsidR="45B3FB50" w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">e prior authorization request was </w:t>
             </w:r>
             <w:r w:rsidR="00204261" w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>submitted</w:t>
             </w:r>
             <w:r w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
@@ -1381,69 +1339,51 @@
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>The requested</w:t>
             </w:r>
             <w:r w:rsidR="001955C3" w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> start date is on or after date of waiver submission. </w:t>
             </w:r>
             <w:r w:rsidR="704CC9CC" w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Please note </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> start date will be date of waiver approval.</w:t>
+              <w:t>Please note actual start date will be date of waiver approval.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BAD635D" w14:textId="3D73076C" w:rsidR="001955C3" w:rsidRDefault="00204261" w:rsidP="28E5B743">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>The requested</w:t>
             </w:r>
             <w:r w:rsidR="001955C3" w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> end date is less than 90 days from </w:t>
@@ -1467,66 +1407,58 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65C997DC" w14:textId="66C0F831" w:rsidR="001955C3" w:rsidRDefault="003F3351" w:rsidP="28E5B743">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>The r</w:t>
             </w:r>
             <w:r w:rsidR="001955C3" w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">equested total hours across all service codes </w:t>
-[...6 lines deleted...]
-              <w:t>do</w:t>
+              <w:t>equested total hours across all service codes do</w:t>
             </w:r>
             <w:r w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="001955C3" w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> not exceed </w:t>
             </w:r>
             <w:r w:rsidR="00204261" w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>30 hours per week (</w:t>
             </w:r>
             <w:r w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
             <w:r w:rsidR="00204261" w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>360 hours per quarter).</w:t>
             </w:r>
           </w:p>
@@ -1542,65 +1474,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>The request</w:t>
             </w:r>
             <w:r w:rsidR="001955C3" w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> includes documentation of </w:t>
             </w:r>
             <w:r w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="001955C3" w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">extraordinary </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> and steps provider has taken to resolve it</w:t>
+              <w:t>extraordinary circumstance and steps provider has taken to resolve it</w:t>
             </w:r>
             <w:r w:rsidR="00204261" w:rsidRPr="0053760A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3631E5FB" w14:textId="77777777" w:rsidR="001955C3" w:rsidRDefault="001955C3" w:rsidP="001955C3"/>
           <w:p w14:paraId="3350906C" w14:textId="248A65A8" w:rsidR="001955C3" w:rsidRDefault="001955C3" w:rsidP="001955C3">
             <w:r>
               <w:t>A Request MUST be denied if ANY of the following criteria are met:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34C15F98" w14:textId="6456F1A6" w:rsidR="001955C3" w:rsidRDefault="001955C3" w:rsidP="28E5B743">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
@@ -1731,63 +1649,55 @@
             <w:r w:rsidR="00036C2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>process for EIBI not covered)</w:t>
             </w:r>
             <w:r w:rsidR="00204261" w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="318DDD50" w14:textId="755D5C6E" w:rsidR="001955C3" w:rsidRDefault="001955C3" w:rsidP="28E5B743">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Requested</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> start date is before </w:t>
+              <w:t xml:space="preserve">Requested start date is before </w:t>
             </w:r>
             <w:r w:rsidR="007F4ADE" w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>the waiver</w:t>
             </w:r>
             <w:r w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> submission date</w:t>
             </w:r>
             <w:r w:rsidR="00204261" w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A701C75" w14:textId="1A0DD20E" w:rsidR="001955C3" w:rsidRDefault="007F4ADE" w:rsidP="28E5B743">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -1819,64 +1729,56 @@
             <w:r w:rsidR="001955C3" w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> policies</w:t>
             </w:r>
             <w:r w:rsidR="00204261" w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="142C346F" w14:textId="787AA64F" w:rsidR="0086039C" w:rsidRDefault="0086039C" w:rsidP="28E5B743">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Request</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> is </w:t>
+              <w:t xml:space="preserve">Request is </w:t>
             </w:r>
             <w:r w:rsidR="007F4ADE" w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>more than</w:t>
             </w:r>
             <w:r w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30 service hours per week</w:t>
             </w:r>
             <w:r w:rsidR="00204261" w:rsidRPr="28E5B743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> (or 360 hours per quarter).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A00788A" w14:textId="77777777" w:rsidR="001955C3" w:rsidRDefault="001955C3" w:rsidP="001955C3"/>
           <w:p w14:paraId="6F1D1D46" w14:textId="77777777" w:rsidR="001955C3" w:rsidRDefault="001955C3" w:rsidP="001955C3"/>
           <w:p w14:paraId="5ECE91F5" w14:textId="77777777" w:rsidR="000704DE" w:rsidRPr="000704DE" w:rsidRDefault="000704DE" w:rsidP="001955C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -2028,65 +1930,65 @@
     </w:p>
     <w:p w14:paraId="756C1A99" w14:textId="77777777" w:rsidR="00DC175F" w:rsidRDefault="00DC175F" w:rsidP="00DC175F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC175F" w:rsidSect="00BE0F50">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="360" w:right="720" w:bottom="360" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D86E9D5" w14:textId="77777777" w:rsidR="00837D7C" w:rsidRDefault="00837D7C">
+    <w:p w14:paraId="14BA2214" w14:textId="77777777" w:rsidR="009E0AFE" w:rsidRDefault="009E0AFE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="020C9B0D" w14:textId="77777777" w:rsidR="00837D7C" w:rsidRDefault="00837D7C">
+    <w:p w14:paraId="5370A7BB" w14:textId="77777777" w:rsidR="009E0AFE" w:rsidRDefault="009E0AFE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2AF23C1E" w14:textId="77777777" w:rsidR="00837D7C" w:rsidRDefault="00837D7C"/>
+    <w:p w14:paraId="50FB69B0" w14:textId="77777777" w:rsidR="009E0AFE" w:rsidRDefault="009E0AFE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2096,123 +1998,120 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C3DBA1F" w14:textId="77777777" w:rsidR="00EA2C93" w:rsidRDefault="00EA2C93">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Request for Reimbursement – Guidance Document</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48FB97C7" w14:textId="77777777" w:rsidR="00837D7C" w:rsidRDefault="00837D7C">
+    <w:p w14:paraId="5BEFF232" w14:textId="77777777" w:rsidR="009E0AFE" w:rsidRDefault="009E0AFE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="067A99DE" w14:textId="77777777" w:rsidR="00837D7C" w:rsidRDefault="00837D7C">
+    <w:p w14:paraId="5E587AF1" w14:textId="77777777" w:rsidR="009E0AFE" w:rsidRDefault="009E0AFE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="104439D9" w14:textId="77777777" w:rsidR="00837D7C" w:rsidRDefault="00837D7C"/>
+    <w:p w14:paraId="2D66C400" w14:textId="77777777" w:rsidR="009E0AFE" w:rsidRDefault="009E0AFE"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09065138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FA87BC0"/>
     <w:lvl w:ilvl="0" w:tplc="F5BE3A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4832,93 +4731,71 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1112438093">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1295675859">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1837961644">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1094597557">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="850679689">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1445996369">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotBreakWrappedTables/>
-[...20 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA2C93"/>
     <w:rsid w:val="00010C61"/>
     <w:rsid w:val="00036C2B"/>
     <w:rsid w:val="000615F2"/>
     <w:rsid w:val="00062966"/>
     <w:rsid w:val="000704DE"/>
     <w:rsid w:val="000A7825"/>
     <w:rsid w:val="000A7D7F"/>
     <w:rsid w:val="000E6B5E"/>
     <w:rsid w:val="00101EDA"/>
     <w:rsid w:val="00103DC8"/>
     <w:rsid w:val="00105101"/>
     <w:rsid w:val="001300F9"/>
     <w:rsid w:val="00137BD4"/>
     <w:rsid w:val="00152DAF"/>
     <w:rsid w:val="00155515"/>
     <w:rsid w:val="00173750"/>
     <w:rsid w:val="00193DBD"/>
@@ -4931,93 +4808,98 @@
     <w:rsid w:val="002345C2"/>
     <w:rsid w:val="002378FA"/>
     <w:rsid w:val="00241C58"/>
     <w:rsid w:val="00245C99"/>
     <w:rsid w:val="0030790B"/>
     <w:rsid w:val="0032417E"/>
     <w:rsid w:val="00336296"/>
     <w:rsid w:val="00355A66"/>
     <w:rsid w:val="00356AB0"/>
     <w:rsid w:val="0036220B"/>
     <w:rsid w:val="00373379"/>
     <w:rsid w:val="0039362E"/>
     <w:rsid w:val="00394AAF"/>
     <w:rsid w:val="003A5DDF"/>
     <w:rsid w:val="003A70A8"/>
     <w:rsid w:val="003B49E5"/>
     <w:rsid w:val="003B792A"/>
     <w:rsid w:val="003D1726"/>
     <w:rsid w:val="003F3351"/>
     <w:rsid w:val="004074A5"/>
     <w:rsid w:val="00423027"/>
     <w:rsid w:val="00443EF3"/>
     <w:rsid w:val="00446DBE"/>
     <w:rsid w:val="004601C5"/>
     <w:rsid w:val="00471292"/>
+    <w:rsid w:val="004823B3"/>
+    <w:rsid w:val="00484F4C"/>
     <w:rsid w:val="0048628E"/>
     <w:rsid w:val="0049289A"/>
     <w:rsid w:val="004B3980"/>
     <w:rsid w:val="004F3474"/>
     <w:rsid w:val="004F573E"/>
     <w:rsid w:val="00517166"/>
     <w:rsid w:val="005272DE"/>
     <w:rsid w:val="0053760A"/>
     <w:rsid w:val="00570C21"/>
     <w:rsid w:val="00590392"/>
     <w:rsid w:val="005B13DD"/>
     <w:rsid w:val="005D48A0"/>
     <w:rsid w:val="005D6BF6"/>
     <w:rsid w:val="006001D3"/>
     <w:rsid w:val="00627FDB"/>
     <w:rsid w:val="00635407"/>
     <w:rsid w:val="0063675A"/>
     <w:rsid w:val="006610D1"/>
     <w:rsid w:val="00661207"/>
     <w:rsid w:val="00683838"/>
     <w:rsid w:val="006C75FB"/>
     <w:rsid w:val="007018B2"/>
     <w:rsid w:val="00705A72"/>
     <w:rsid w:val="00730DFA"/>
     <w:rsid w:val="00763939"/>
     <w:rsid w:val="00782917"/>
     <w:rsid w:val="007C4368"/>
     <w:rsid w:val="007F4ADE"/>
     <w:rsid w:val="008156F3"/>
+    <w:rsid w:val="00821409"/>
     <w:rsid w:val="00823BD8"/>
     <w:rsid w:val="00824619"/>
     <w:rsid w:val="008378C1"/>
     <w:rsid w:val="00837D7C"/>
     <w:rsid w:val="0086039C"/>
     <w:rsid w:val="00863E3D"/>
     <w:rsid w:val="00876447"/>
+    <w:rsid w:val="0088470F"/>
     <w:rsid w:val="008856A6"/>
     <w:rsid w:val="00893A25"/>
     <w:rsid w:val="00913FF0"/>
     <w:rsid w:val="0094344E"/>
     <w:rsid w:val="0095018F"/>
     <w:rsid w:val="009637FC"/>
     <w:rsid w:val="009A6EE0"/>
+    <w:rsid w:val="009E0AFE"/>
     <w:rsid w:val="009F13D7"/>
     <w:rsid w:val="009F35EE"/>
     <w:rsid w:val="00A11916"/>
     <w:rsid w:val="00A20C73"/>
     <w:rsid w:val="00A278A8"/>
     <w:rsid w:val="00A30AED"/>
     <w:rsid w:val="00A439BB"/>
     <w:rsid w:val="00A55A06"/>
     <w:rsid w:val="00A55CC3"/>
     <w:rsid w:val="00A717F2"/>
     <w:rsid w:val="00A74472"/>
     <w:rsid w:val="00A76AA3"/>
     <w:rsid w:val="00A778E6"/>
     <w:rsid w:val="00A81067"/>
     <w:rsid w:val="00AA16DE"/>
     <w:rsid w:val="00AC774D"/>
     <w:rsid w:val="00AD3DD4"/>
     <w:rsid w:val="00B0152C"/>
     <w:rsid w:val="00B404A0"/>
     <w:rsid w:val="00B43894"/>
     <w:rsid w:val="00B453CA"/>
     <w:rsid w:val="00B50361"/>
     <w:rsid w:val="00B645B6"/>
     <w:rsid w:val="00B744C9"/>
     <w:rsid w:val="00B96C49"/>
@@ -5036,50 +4918,52 @@
     <w:rsid w:val="00D03101"/>
     <w:rsid w:val="00D0607D"/>
     <w:rsid w:val="00D10329"/>
     <w:rsid w:val="00D13C3B"/>
     <w:rsid w:val="00D24053"/>
     <w:rsid w:val="00D25CBC"/>
     <w:rsid w:val="00D40912"/>
     <w:rsid w:val="00D423CD"/>
     <w:rsid w:val="00D770EA"/>
     <w:rsid w:val="00DC175F"/>
     <w:rsid w:val="00DD6E2F"/>
     <w:rsid w:val="00E16D99"/>
     <w:rsid w:val="00E21AE5"/>
     <w:rsid w:val="00E518B1"/>
     <w:rsid w:val="00E6035C"/>
     <w:rsid w:val="00E67AA6"/>
     <w:rsid w:val="00E75088"/>
     <w:rsid w:val="00E85F1F"/>
     <w:rsid w:val="00E901EC"/>
     <w:rsid w:val="00E951E2"/>
     <w:rsid w:val="00EA02B3"/>
     <w:rsid w:val="00EA18F5"/>
     <w:rsid w:val="00EA2C93"/>
     <w:rsid w:val="00EB5206"/>
     <w:rsid w:val="00EC154D"/>
+    <w:rsid w:val="00ED375B"/>
+    <w:rsid w:val="00EE22C6"/>
     <w:rsid w:val="00F01510"/>
     <w:rsid w:val="00F1354A"/>
     <w:rsid w:val="00F15900"/>
     <w:rsid w:val="00F202EC"/>
     <w:rsid w:val="00F2315E"/>
     <w:rsid w:val="00F24573"/>
     <w:rsid w:val="00F331B4"/>
     <w:rsid w:val="00F84BF8"/>
     <w:rsid w:val="00F90708"/>
     <w:rsid w:val="00F96A09"/>
     <w:rsid w:val="00FA4514"/>
     <w:rsid w:val="00FC0612"/>
     <w:rsid w:val="00FD14CF"/>
     <w:rsid w:val="01A0E5B6"/>
     <w:rsid w:val="04B01B82"/>
     <w:rsid w:val="0C574C9F"/>
     <w:rsid w:val="0E4E1CFD"/>
     <w:rsid w:val="0FC6B870"/>
     <w:rsid w:val="0FEAAECD"/>
     <w:rsid w:val="1CADAE12"/>
     <w:rsid w:val="1D118EDA"/>
     <w:rsid w:val="221C139A"/>
     <w:rsid w:val="28E5B743"/>
     <w:rsid w:val="2F3DC9A3"/>
     <w:rsid w:val="30617CF6"/>
@@ -5094,51 +4978,51 @@
     <w:rsid w:val="6062BD1D"/>
     <w:rsid w:val="6222246E"/>
     <w:rsid w:val="704CC9CC"/>
     <w:rsid w:val="7AFA5DC3"/>
     <w:rsid w:val="7B9CA8B5"/>
     <w:rsid w:val="7C793B0A"/>
     <w:rsid w:val="7D458F26"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="047F3EDA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{ACF7449F-5452-4A01-8BCE-F5EBFDA39365}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
@@ -6221,50 +6105,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A59D2FCE26A5CF42B73DB707666E1E83" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3bb9de173fb76f194c0829931bbd8cd3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="67cbf261-e971-4a38-83b4-d85e273e70b4" xmlns:ns3="46f7fc10-315f-4884-8231-57a9c90b9c56" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="74e4b56411c78deef6cdb2305bb4477c" ns2:_="" ns3:_="">
     <xsd:import namespace="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
     <xsd:import namespace="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:DocumentCreated" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Created_x003a__x0020_Created" minOccurs="0"/>
@@ -6473,151 +6366,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="67cbf261-e971-4a38-83b4-d85e273e70b4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="46f7fc10-315f-4884-8231-57a9c90b9c56" xsi:nil="true"/>
     <DocumentCreated xmlns="67cbf261-e971-4a38-83b4-d85e273e70b4" xsi:nil="true"/>
     <SharedWithUsers xmlns="46f7fc10-315f-4884-8231-57a9c90b9c56">
       <UserInfo>
         <DisplayName>Mitrano, Leslie A (DPH)</DisplayName>
         <AccountId>269</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>White, Emily A (DPH)</DisplayName>
         <AccountId>30</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Gilbride, Molly (DPH)</DisplayName>
         <AccountId>66</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC1370DE-A28D-4AEE-B3F5-75B978B3FC50}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{584EB6D9-E42E-4FD4-90EB-5C5FD0874F10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
     <ds:schemaRef ds:uri="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDC6ACD4-4B11-4925-8558-7D194760B061}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
     <ds:schemaRef ds:uri="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>748</Words>
-  <Characters>4269</Characters>
+  <Words>742</Words>
+  <Characters>4235</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5007</CharactersWithSpaces>
+  <CharactersWithSpaces>4968</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Woodward, Julie (DPH)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A59D2FCE26A5CF42B73DB707666E1E83</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>