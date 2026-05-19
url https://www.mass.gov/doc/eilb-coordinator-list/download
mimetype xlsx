--- v0 (2025-11-01)
+++ v1 (2026-05-19)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28129"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/HRD-EmployeeServiceCenter/Shared Documents/105 - Self Service Projects/12 - EILB/EILB Coordinator List/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/sharon_r_lee_mass_gov/Documents/Distribution Lists/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="62" documentId="8_{3B32ABC2-4306-4CEC-A73C-D0E43BE43A1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{37D3D3E8-8A4A-4342-BFA3-6E2840A8FBC0}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{110B549B-B77C-4BF2-9B89-0D1B9931E550}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="12270" yWindow="1335" windowWidth="16155" windowHeight="12735" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EILB_Coordinators_List" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">EILB_Coordinators_List!$A$1:$K$146</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2534,5123 +2534,5123 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Brian.m.Oconnell@pol.state.ma.us" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bielka.adames@mass.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Julieanne.gonet@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nikki.butkevich2@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nikki.butkevich2@mass.gov" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Linda.Wallace2@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Daniel.Arnold2@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alice.wu@mass.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Avoresha.a.jordine@pol.state.ma.us" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="E152" sqref="E152"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="44.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="44.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="11.42578125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="68.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="16.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="28.54296875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="68.26953125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="29" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="38.7109375" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="35.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="38.7265625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="33.453125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="38.7265625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="30.54296875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="35.81640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="21" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>34</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>77</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>78</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>80</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>114</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>77</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>78</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>79</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>80</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>90</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A8" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>90</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>41</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>55</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>100</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>68</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>69</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>70</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>71</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>85</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>70</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>71</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>108</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>113</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>113</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>658</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>659</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>124</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>125</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>658</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>659</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A18" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>127</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>132</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>133</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A19" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>93</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>98</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>99</v>
       </c>
       <c r="I19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A20" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>61</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>62</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A21" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>135</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>137</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A22" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>143</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>144</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I22" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A23" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>143</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>146</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A24" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>143</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>147</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A25" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>143</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>148</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A26" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>149</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>150</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I26" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A27" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>153</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>154</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I27" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A28" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>155</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>157</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A29" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>158</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>159</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>160</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I29" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A30" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>162</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>163</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I30" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A31" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>164</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>166</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A32" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>164</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>167</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>168</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A33" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>164</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>170</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A34" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>164</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>171</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>172</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I34" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A35" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>164</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>174</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I35" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A36" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>164</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>176</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I36" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A37" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>164</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>178</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A38" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>164</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>179</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I38" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A39" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>164</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I39" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A40" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>164</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>184</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>141</v>
       </c>
       <c r="I40" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A41" s="2" t="s">
         <v>185</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>186</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>187</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>188</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>191</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>192</v>
       </c>
       <c r="I41" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A42" s="2" t="s">
         <v>185</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>198</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>199</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>200</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>189</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>215</v>
       </c>
       <c r="I42" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A43" s="2" t="s">
         <v>185</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>216</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>218</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>189</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>215</v>
       </c>
       <c r="I43" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A44" s="2" t="s">
         <v>185</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>222</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>223</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>224</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>189</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>215</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A45" s="2" t="s">
         <v>185</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>207</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>209</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>211</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>189</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>215</v>
       </c>
       <c r="I45" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A46" s="2" t="s">
         <v>185</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>193</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>194</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>189</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>190</v>
       </c>
       <c r="I46" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A47" s="2" t="s">
         <v>185</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>201</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>202</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>203</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>189</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>215</v>
       </c>
       <c r="I47" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A48" s="2" t="s">
         <v>185</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>204</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>189</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>215</v>
       </c>
       <c r="I48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A49" s="2" t="s">
         <v>185</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>212</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>213</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>214</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>189</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>215</v>
       </c>
       <c r="I49" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A50" s="2" t="s">
         <v>185</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>219</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>220</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>221</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>196</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>197</v>
       </c>
       <c r="I50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A51" s="2" t="s">
         <v>225</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>226</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>227</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>228</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>229</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>231</v>
       </c>
       <c r="I51" s="2" t="s">
         <v>232</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>233</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A52" s="2" t="s">
         <v>225</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>234</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>235</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>229</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>231</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>232</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>233</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A53" s="2" t="s">
         <v>225</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>237</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>238</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>229</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>231</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>232</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>233</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A54" s="2" t="s">
         <v>225</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>240</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>229</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>231</v>
       </c>
       <c r="I54" s="2" t="s">
         <v>232</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>233</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A55" s="2" t="s">
         <v>225</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>240</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>243</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>229</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>231</v>
       </c>
       <c r="I55" s="2" t="s">
         <v>232</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>233</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A56" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>294</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>295</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I56" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A57" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>298</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>299</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I57" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A58" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>300</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>301</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I58" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J58" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A59" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>302</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>303</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I59" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A60" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>304</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>305</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H60" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I60" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J60" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A61" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>306</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>307</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H61" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I61" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J61" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A62" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>308</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>309</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H62" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I62" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J62" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A63" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>310</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>311</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H63" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I63" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J63" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="64" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A64" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>323</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>325</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H64" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I64" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J64" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="65" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A65" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>334</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>335</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>336</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I65" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J65" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="66" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A66" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>337</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>338</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>339</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H66" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I66" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J66" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K66" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="67" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A67" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>340</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>341</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>342</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I67" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J67" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="68" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A68" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>343</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>344</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>345</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I68" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J68" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="69" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A69" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>346</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>347</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>348</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H69" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I69" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J69" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="70" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A70" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>286</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>287</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>289</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>252</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>253</v>
       </c>
       <c r="I70" s="2" t="s">
         <v>290</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>289</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="71" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A71" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>292</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>289</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>252</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>253</v>
       </c>
       <c r="I71" s="2" t="s">
         <v>290</v>
       </c>
       <c r="J71" s="2" t="s">
         <v>289</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="72" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A72" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>246</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>247</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I72" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J72" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="73" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A73" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>254</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>255</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I73" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="74" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A74" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>256</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>257</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I74" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="75" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A75" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>258</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>259</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I75" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="76" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A76" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>260</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>261</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I76" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A77" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>262</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>263</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H77" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I77" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="78" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A78" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>264</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H78" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I78" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="79" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A79" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>266</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>267</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H79" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I79" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="80" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A80" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H80" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I80" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J80" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="81" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A81" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>270</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>271</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H81" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I81" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="82" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A82" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>272</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>273</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H82" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I82" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="83" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A83" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>274</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>275</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I83" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J83" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="84" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A84" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>277</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H84" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I84" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J84" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K84" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="85" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A85" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>278</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>279</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I85" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J85" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="86" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A86" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>280</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I86" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J86" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K86" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="87" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A87" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>282</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>283</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H87" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I87" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J87" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="88" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A88" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>285</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H88" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I88" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J88" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="89" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A89" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>312</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>313</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>314</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H89" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I89" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J89" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K89" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="90" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A90" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>312</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>315</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>316</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H90" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I90" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J90" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K90" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="91" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A91" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>312</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>317</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>318</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I91" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J91" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="92" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A92" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>312</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>319</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>320</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H92" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I92" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J92" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="93" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A93" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>312</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>321</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>322</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I93" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J93" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K93" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="94" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A94" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>326</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>327</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>328</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H94" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I94" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J94" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K94" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="95" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A95" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>329</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>330</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>331</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I95" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J95" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K95" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="96" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A96" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>329</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>332</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>333</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I96" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J96" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K96" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="97" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A97" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>349</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>350</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>351</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>250</v>
       </c>
       <c r="H97" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I97" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J97" s="2" t="s">
         <v>253</v>
       </c>
       <c r="K97" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="98" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A98" s="2" t="s">
         <v>352</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>353</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>354</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>356</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>357</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>358</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>359</v>
       </c>
       <c r="I98" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J98" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K98" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="99" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A99" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>409</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>410</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>411</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>372</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>412</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>413</v>
       </c>
       <c r="I99" s="2" t="s">
         <v>373</v>
       </c>
       <c r="J99" s="2" t="s">
         <v>374</v>
       </c>
       <c r="K99" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="100" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A100" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>409</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>414</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>411</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>372</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>412</v>
       </c>
       <c r="H100" s="2" t="s">
         <v>413</v>
       </c>
       <c r="I100" s="2" t="s">
         <v>373</v>
       </c>
       <c r="J100" s="2" t="s">
         <v>374</v>
       </c>
       <c r="K100" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="101" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A101" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>430</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>431</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>432</v>
       </c>
       <c r="E101" s="3" t="s">
         <v>677</v>
       </c>
       <c r="F101" s="4" t="s">
         <v>680</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>433</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>434</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>678</v>
       </c>
       <c r="J101" s="4" t="s">
         <v>679</v>
       </c>
       <c r="K101" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="102" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A102" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>398</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>399</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>400</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>402</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>403</v>
       </c>
       <c r="H102" s="2" t="s">
         <v>404</v>
       </c>
       <c r="I102" s="2" t="s">
         <v>405</v>
       </c>
       <c r="J102" s="2" t="s">
         <v>406</v>
       </c>
       <c r="K102" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="103" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A103" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>398</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>407</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>400</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>402</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>403</v>
       </c>
       <c r="H103" s="2" t="s">
         <v>404</v>
       </c>
       <c r="I103" s="2" t="s">
         <v>405</v>
       </c>
       <c r="J103" s="2" t="s">
         <v>406</v>
       </c>
       <c r="K103" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="104" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A104" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>398</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>408</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>400</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>402</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>403</v>
       </c>
       <c r="H104" s="2" t="s">
         <v>404</v>
       </c>
       <c r="I104" s="2" t="s">
         <v>405</v>
       </c>
       <c r="J104" s="2" t="s">
         <v>406</v>
       </c>
       <c r="K104" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="105" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A105" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>423</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>424</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>425</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>427</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>428</v>
       </c>
       <c r="H105" s="2" t="s">
         <v>429</v>
       </c>
       <c r="I105" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J105" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K105" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="106" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A106" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>366</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>368</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>370</v>
       </c>
       <c r="G106" s="2" t="s">
         <v>371</v>
       </c>
       <c r="H106" s="2" t="s">
         <v>372</v>
       </c>
       <c r="I106" s="2" t="s">
         <v>373</v>
       </c>
       <c r="J106" s="2" t="s">
         <v>374</v>
       </c>
       <c r="K106" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="107" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A107" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>415</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>416</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>417</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>418</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>419</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>420</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>660</v>
       </c>
       <c r="I107" s="2" t="s">
         <v>421</v>
       </c>
       <c r="J107" s="2" t="s">
         <v>422</v>
       </c>
       <c r="K107" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="108" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A108" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>389</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>390</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>391</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>392</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>393</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>394</v>
       </c>
       <c r="H108" s="2" t="s">
         <v>395</v>
       </c>
       <c r="I108" s="2" t="s">
         <v>396</v>
       </c>
       <c r="J108" s="2" t="s">
         <v>397</v>
       </c>
       <c r="K108" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="109" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A109" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>435</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>436</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>437</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>438</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>439</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>440</v>
       </c>
       <c r="H109" s="2" t="s">
         <v>441</v>
       </c>
       <c r="I109" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J109" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K109" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="110" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A110" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>382</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>383</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>384</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>386</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>387</v>
       </c>
       <c r="H110" s="2" t="s">
         <v>388</v>
       </c>
       <c r="I110" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J110" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K110" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="111" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A111" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>375</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>376</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>377</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>378</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>379</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>380</v>
       </c>
       <c r="H111" s="2" t="s">
         <v>381</v>
       </c>
       <c r="I111" s="2" t="s">
         <v>373</v>
       </c>
       <c r="J111" s="2" t="s">
         <v>374</v>
       </c>
       <c r="K111" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="112" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A112" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>361</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>362</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>363</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>365</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H112" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I112" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J112" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K112" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="113" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A113" s="2" t="s">
         <v>442</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>443</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>444</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>445</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>446</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>447</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>448</v>
       </c>
       <c r="H113" s="2" t="s">
         <v>449</v>
       </c>
       <c r="I113" s="2" t="s">
         <v>450</v>
       </c>
       <c r="J113" s="2" t="s">
         <v>451</v>
       </c>
       <c r="K113" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="114" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A114" s="2" t="s">
         <v>452</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>453</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>454</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E114" s="3" t="s">
         <v>661</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>664</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>662</v>
       </c>
       <c r="H114" s="7" t="s">
         <v>663</v>
       </c>
       <c r="I114" s="2" t="s">
         <v>456</v>
       </c>
       <c r="J114" s="2" t="s">
         <v>457</v>
       </c>
       <c r="K114" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="115" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A115" s="2" t="s">
         <v>452</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>458</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>459</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>460</v>
       </c>
       <c r="E115" s="3" t="s">
         <v>661</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>664</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>662</v>
       </c>
       <c r="H115" t="s">
         <v>663</v>
       </c>
       <c r="I115" s="2" t="s">
         <v>456</v>
       </c>
       <c r="J115" s="2" t="s">
         <v>457</v>
       </c>
       <c r="K115" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="116" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A116" s="2" t="s">
         <v>452</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>461</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>462</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>463</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>661</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>664</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>662</v>
       </c>
       <c r="H116" t="s">
         <v>663</v>
       </c>
       <c r="I116" s="2" t="s">
         <v>456</v>
       </c>
       <c r="J116" s="2" t="s">
         <v>457</v>
       </c>
       <c r="K116" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="117" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A117" s="2" t="s">
         <v>464</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>491</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>492</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>493</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>495</v>
       </c>
       <c r="G117" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H117" s="8" t="s">
         <v>29</v>
       </c>
       <c r="I117" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J117" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K117" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="118" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A118" s="2" t="s">
         <v>464</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>505</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>506</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>507</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>509</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H118" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I118" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J118" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K118" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="119" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A119" s="2" t="s">
         <v>464</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>481</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>482</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>483</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>484</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H119" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I119" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J119" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K119" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="120" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A120" s="2" t="s">
         <v>464</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>485</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>486</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>487</v>
       </c>
       <c r="E120" s="3" t="s">
         <v>676</v>
       </c>
       <c r="F120" s="4" t="s">
         <v>675</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>673</v>
       </c>
       <c r="H120" s="4" t="s">
         <v>674</v>
       </c>
       <c r="I120" s="2"/>
       <c r="J120" s="2"/>
       <c r="K120" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="121" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A121" s="2" t="s">
         <v>464</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>496</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>497</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>498</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>500</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>501</v>
       </c>
       <c r="H121" s="2" t="s">
         <v>502</v>
       </c>
       <c r="I121" s="2" t="s">
         <v>503</v>
       </c>
       <c r="J121" s="2" t="s">
         <v>504</v>
       </c>
       <c r="K121" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="122" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A122" s="2" t="s">
         <v>464</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>472</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>473</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>475</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>476</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>477</v>
       </c>
       <c r="H122" s="2" t="s">
         <v>478</v>
       </c>
       <c r="I122" s="2" t="s">
         <v>479</v>
       </c>
       <c r="J122" s="2" t="s">
         <v>480</v>
       </c>
       <c r="K122" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="123" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A123" s="2" t="s">
         <v>464</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>465</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>466</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>467</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>468</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>469</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>470</v>
       </c>
       <c r="H123" s="2" t="s">
         <v>471</v>
       </c>
       <c r="I123" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J123" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K123" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="124" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A124" s="2" t="s">
         <v>510</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>510</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>511</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>512</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H124" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I124" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J124" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K124" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="125" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A125" s="2" t="s">
         <v>513</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>520</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>668</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>521</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>523</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>524</v>
       </c>
       <c r="H125" s="2" t="s">
         <v>525</v>
       </c>
       <c r="I125" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J125" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K125" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="126" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A126" s="2" t="s">
         <v>513</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>514</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>667</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>515</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>517</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>518</v>
       </c>
       <c r="H126" s="2" t="s">
         <v>519</v>
       </c>
       <c r="I126" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J126" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K126" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="127" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A127" s="2" t="s">
         <v>513</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>526</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>527</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>528</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>529</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>530</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>531</v>
       </c>
       <c r="H127" s="2" t="s">
         <v>532</v>
       </c>
       <c r="I127" s="2" t="s">
         <v>533</v>
       </c>
       <c r="J127" s="2" t="s">
         <v>534</v>
       </c>
       <c r="K127" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="128" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A128" s="3" t="s">
         <v>513</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>665</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>666</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>669</v>
       </c>
       <c r="E128" s="3" t="s">
         <v>670</v>
       </c>
       <c r="F128" s="4" t="s">
         <v>671</v>
       </c>
       <c r="G128" s="2"/>
       <c r="H128" s="2"/>
       <c r="I128" s="2"/>
       <c r="J128" s="2"/>
       <c r="K128" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="129" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A129" s="3" t="s">
         <v>513</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G129" s="2" t="s">
         <v>122</v>
       </c>
       <c r="H129" s="2" t="s">
         <v>123</v>
       </c>
       <c r="I129" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J129" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K129" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="130" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A130" s="2" t="s">
         <v>535</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>536</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>537</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>538</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>539</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>540</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>541</v>
       </c>
       <c r="H130" s="2" t="s">
         <v>542</v>
       </c>
       <c r="I130" s="2" t="s">
         <v>543</v>
       </c>
       <c r="J130" s="2" t="s">
         <v>544</v>
       </c>
       <c r="K130" s="2"/>
     </row>
-    <row r="131" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A131" s="2" t="s">
         <v>535</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>552</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>672</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>553</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>555</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>556</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>557</v>
       </c>
       <c r="I131" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J131" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K131" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="132" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A132" s="2" t="s">
         <v>535</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>545</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>546</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>547</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>549</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>550</v>
       </c>
       <c r="H132" s="2" t="s">
         <v>551</v>
       </c>
       <c r="I132" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J132" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K132" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="133" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A133" s="2" t="s">
         <v>558</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>559</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>560</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>561</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>563</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>564</v>
       </c>
       <c r="H133" s="2" t="s">
         <v>565</v>
       </c>
       <c r="I133" s="2" t="s">
         <v>566</v>
       </c>
       <c r="J133" s="2" t="s">
         <v>567</v>
       </c>
       <c r="K133" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="134" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A134" s="2" t="s">
         <v>568</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>568</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>569</v>
       </c>
       <c r="D134" s="2" t="s">
         <v>570</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H134" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I134" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J134" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K134" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="135" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A135" s="2" t="s">
         <v>571</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>572</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>573</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>574</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>575</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>576</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>113</v>
       </c>
       <c r="H135" s="2" t="s">
         <v>113</v>
       </c>
       <c r="I135" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J135" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K135" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="136" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A136" s="2" t="s">
         <v>571</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>593</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>594</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>595</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>488</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>596</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>489</v>
       </c>
       <c r="H136" s="2" t="s">
         <v>490</v>
       </c>
       <c r="I136" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J136" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K136" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="137" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A137" s="2" t="s">
         <v>571</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>584</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>585</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>586</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>587</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>588</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>589</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>590</v>
       </c>
       <c r="I137" s="2" t="s">
         <v>591</v>
       </c>
       <c r="J137" s="2" t="s">
         <v>592</v>
       </c>
       <c r="K137" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="138" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A138" s="2" t="s">
         <v>571</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>609</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>610</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>611</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>612</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>613</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>614</v>
       </c>
       <c r="H138" s="2" t="s">
         <v>615</v>
       </c>
       <c r="I138" s="2" t="s">
         <v>616</v>
       </c>
       <c r="J138" s="2" t="s">
         <v>617</v>
       </c>
       <c r="K138" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="139" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A139" s="2" t="s">
         <v>571</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>597</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>598</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>599</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>600</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>601</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>602</v>
       </c>
       <c r="H139" s="2" t="s">
         <v>603</v>
       </c>
       <c r="I139" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J139" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K139" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="140" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A140" s="2" t="s">
         <v>571</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>604</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>605</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>606</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>607</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>608</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H140" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I140" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J140" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K140" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="141" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A141" s="2" t="s">
         <v>571</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>625</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>626</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>627</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>628</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>629</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>630</v>
       </c>
       <c r="H141" s="2" t="s">
         <v>631</v>
       </c>
       <c r="I141" s="2" t="s">
         <v>632</v>
       </c>
       <c r="J141" s="2" t="s">
         <v>633</v>
       </c>
       <c r="K141" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="142" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A142" s="2" t="s">
         <v>571</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>577</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>578</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>579</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>581</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>582</v>
       </c>
       <c r="H142" s="2" t="s">
         <v>583</v>
       </c>
       <c r="I142" s="2" t="s">
         <v>582</v>
       </c>
       <c r="J142" s="2" t="s">
         <v>583</v>
       </c>
       <c r="K142" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="143" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A143" s="2" t="s">
         <v>571</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>618</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>619</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>620</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>621</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>622</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>623</v>
       </c>
       <c r="H143" s="2" t="s">
         <v>624</v>
       </c>
       <c r="I143" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J143" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K143" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="144" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A144" s="2" t="s">
         <v>634</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>635</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>636</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>637</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>638</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>639</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>640</v>
       </c>
       <c r="H144" s="2" t="s">
         <v>641</v>
       </c>
       <c r="I144" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J144" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K144" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="145" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A145" s="2" t="s">
         <v>634</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>642</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>643</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>644</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>645</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>646</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>647</v>
       </c>
       <c r="H145" s="2" t="s">
         <v>648</v>
       </c>
       <c r="I145" s="2" t="s">
         <v>649</v>
       </c>
       <c r="J145" s="2" t="s">
         <v>650</v>
       </c>
       <c r="K145" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="146" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A146" s="2" t="s">
         <v>634</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>651</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>652</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>653</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>654</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>655</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>656</v>
       </c>
       <c r="H146" s="2" t="s">
         <v>657</v>
       </c>
       <c r="I146" s="2" t="s">
@@ -7671,59 +7671,50 @@
   </autoFilter>
   <hyperlinks>
     <hyperlink ref="F16" r:id="rId1" xr:uid="{6D9457C5-9463-4922-BE27-3BB999AA377B}"/>
     <hyperlink ref="F17" r:id="rId2" xr:uid="{04D7D055-FA3C-46F6-B846-66C6611A54DB}"/>
     <hyperlink ref="H107" r:id="rId3" xr:uid="{80B452C1-42BA-485A-9BCE-6DC2833B59CE}"/>
     <hyperlink ref="F3" r:id="rId4" xr:uid="{99734101-4911-4D84-BB0F-74B073E80435}"/>
     <hyperlink ref="F128" r:id="rId5" xr:uid="{CC361362-7DD5-4A66-9D9D-E2F77DA7E8A4}"/>
     <hyperlink ref="H120" r:id="rId6" xr:uid="{93CBF73A-3037-47EB-8C5E-819CA468F56C}"/>
     <hyperlink ref="F120" r:id="rId7" xr:uid="{0A9B882D-F762-4038-B4F2-BBE13E9CAE21}"/>
     <hyperlink ref="J101" r:id="rId8" xr:uid="{6E11FFB3-408F-45F5-BE78-9449850AD847}"/>
     <hyperlink ref="F101" r:id="rId9" xr:uid="{F4F73CD4-6446-4F59-A34E-00209CAE5D14}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C8DE7A35B72E7D4BB2951EC8E17C4AB0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61a257b4740b9cfb2ca2412dcfa55ece">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f708cc9a-3446-418a-bcc7-db35e86791e7" xmlns:ns3="67e28456-2301-4e69-bc5c-88fa743acb21" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d300c6833aeb557a57ed22cd65f18c8" ns2:_="" ns3:_="">
     <xsd:import namespace="f708cc9a-3446-418a-bcc7-db35e86791e7"/>
     <xsd:import namespace="67e28456-2301-4e69-bc5c-88fa743acb21"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -7920,73 +7911,82 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{989FE25E-3831-4B6D-9EAA-CFE59307729B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f708cc9a-3446-418a-bcc7-db35e86791e7"/>
     <ds:schemaRef ds:uri="67e28456-2301-4e69-bc5c-88fa743acb21"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{831BC054-83F4-41EC-8094-DB2D657FC014}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>