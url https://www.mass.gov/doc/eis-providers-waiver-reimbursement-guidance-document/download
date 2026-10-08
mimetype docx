--- v0 (2025-11-04)
+++ v1 (2026-10-08)
@@ -1,203 +1,223 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="JPG" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3C0F54C2" w14:textId="7982BA1A" w:rsidR="00EA2C93" w:rsidRDefault="00474A27" w:rsidP="00D40912">
+    <w:p w14:paraId="2A962D8C" w14:textId="2E8B2352" w:rsidR="003A0949" w:rsidRDefault="003A0949" w:rsidP="003A0949">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596E92DA" w14:textId="312C4A5D" w:rsidR="003A0949" w:rsidRDefault="003A0949" w:rsidP="003A0949">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0949">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F6C8BD3" wp14:editId="09311023">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Picture 3" title="DPH Seal"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22D41FF7" wp14:editId="5B1FEDED">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>158750</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>40640</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1765300" cy="1036310"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:wrapThrough wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21057"/>
+                <wp:lineTo x="21445" y="21057"/>
+                <wp:lineTo x="21445" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapThrough>
+            <wp:docPr id="524639439" name="Picture 1" descr="DPH logo"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Picture 3" title="DPH Seal"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="524639439" name="Picture 1" descr="DPH logo"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1238250" cy="1136015"/>
+                      <a:ext cx="1765300" cy="1036310"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00EA2C93">
-[...15 lines deleted...]
-        <w:tab/>
+    </w:p>
+    <w:p w14:paraId="04BC34C3" w14:textId="6E826657" w:rsidR="003A0949" w:rsidRDefault="003A0949" w:rsidP="003A0949">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0F54C2" w14:textId="628C16A2" w:rsidR="00EA2C93" w:rsidRDefault="003A0949" w:rsidP="003A0949">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00F2315E">
         <w:t>WAIVER</w:t>
       </w:r>
       <w:r w:rsidR="00EA2C93">
         <w:t xml:space="preserve"> FOR REIMBURSEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333373B0" w14:textId="77777777" w:rsidR="00EA2C93" w:rsidRDefault="00EA2C93">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="333373B0" w14:textId="316AE494" w:rsidR="00EA2C93" w:rsidRDefault="003A0949" w:rsidP="003A0949">
+      <w:pPr>
+        <w:ind w:left="2880" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> GUIDANCE DOCUMENT</w:t>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2C93">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>GUIDANCE DOCUMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E9FF47" w14:textId="0986538B" w:rsidR="00EA2C93" w:rsidRDefault="00D40912" w:rsidP="00BE0F50">
+    <w:p w14:paraId="57E9FF47" w14:textId="187B9DA1" w:rsidR="00EA2C93" w:rsidRDefault="003A0949" w:rsidP="003A0949">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2057"/>
           <w:tab w:val="center" w:pos="6480"/>
         </w:tabs>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...6 lines deleted...]
-        <w:t>June 2024</w:t>
+        <w:tab/>
+        <w:t>September 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766CC912" w14:textId="77777777" w:rsidR="005304C6" w:rsidRDefault="005304C6" w:rsidP="00BE0F50">
-[...8 lines deleted...]
-          <w:sz w:val="28"/>
+    <w:p w14:paraId="23EA876D" w14:textId="77777777" w:rsidR="003A0949" w:rsidRDefault="003A0949">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46F3268D" w14:textId="77777777" w:rsidR="00DC175F" w:rsidRPr="00BE0F50" w:rsidRDefault="00DC175F" w:rsidP="00BE0F50">
-[...8 lines deleted...]
-          <w:sz w:val="28"/>
+    <w:p w14:paraId="58367240" w14:textId="77777777" w:rsidR="003A0949" w:rsidRDefault="003A0949">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="791ACE4E" w14:textId="255CC586" w:rsidR="00AA16DE" w:rsidRDefault="00EA2C93">
+    <w:p w14:paraId="791ACE4E" w14:textId="775A247B" w:rsidR="00AA16DE" w:rsidRDefault="00EA2C93">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039362E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The following document is intended to provide guidance to Early Interventio</w:t>
       </w:r>
       <w:r w:rsidR="00F2315E" w:rsidRPr="0039362E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r w:rsidR="008065ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -590,51 +610,67 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nsure all required information is complete, and then chooses either to submit to </w:t>
       </w:r>
       <w:r w:rsidR="008065ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the Early Intervention Division</w:t>
       </w:r>
       <w:r w:rsidR="008065ED" w:rsidRPr="0039362E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D1726" w:rsidRPr="0039362E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">or return back to the Service Coordinator. </w:t>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003D1726" w:rsidRPr="0039362E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>return back</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003D1726" w:rsidRPr="0039362E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Service Coordinator. </w:t>
       </w:r>
       <w:r w:rsidR="005304C6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The expectation is that the form submitted to </w:t>
       </w:r>
       <w:r w:rsidR="008065ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the Early Intervention Division</w:t>
       </w:r>
       <w:r w:rsidR="005304C6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will contain </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005304C6">
         <w:rPr>
@@ -812,671 +848,485 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
             <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="5D7F8F06" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="004F573E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NOTES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00863E3D" w:rsidRPr="00D770EA" w14:paraId="2CA38A35" w14:textId="77777777" w:rsidTr="00A30AED">
+      <w:tr w:rsidR="00863E3D" w:rsidRPr="00D770EA" w14:paraId="0F3DA4C7" w14:textId="77777777" w:rsidTr="00A30AED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="44AA85EC" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00010C61">
+          <w:p w14:paraId="18F9DBA3" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="004F573E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Co-Treatment more than 1 time per month</w:t>
-            </w:r>
+              <w:t>Child group more than 2 ½ hours per week</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="446BC186" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="004F573E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE0880C" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00A20C73">
+          <w:p w14:paraId="74EC0C31" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00D770EA">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2 hours per session per EI Specialist maximum</w:t>
+              <w:t>Combination of time for both Community &amp; EI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D770EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria Math"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>‐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D770EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Only Group services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CD02D72" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00A20C73">
+          <w:p w14:paraId="1E9C9DD4" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00D770EA">
             <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>One co</w:t>
-            </w:r>
+              <w:t xml:space="preserve">  2.5 hours per week maximum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="795F8263" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00D770EA">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria Math"/>
-[...9 lines deleted...]
-              <w:t>treatment per month per enrolled child</w:t>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  2 sessions per week maximum</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="496C3645" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRDefault="00590392" w:rsidP="00A20C73">
+          <w:p w14:paraId="601A0EE4" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRDefault="00863E3D" w:rsidP="00D770EA">
             <w:pPr>
-              <w:rPr>
-[...13 lines deleted...]
-            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38ACFF27" w14:textId="77777777" w:rsidR="00DC175F" w:rsidRPr="00D770EA" w:rsidRDefault="00DC175F" w:rsidP="00A20C73">
+          <w:p w14:paraId="62BA35A4" w14:textId="77777777" w:rsidR="00DC175F" w:rsidRPr="00D770EA" w:rsidRDefault="00DC175F" w:rsidP="00D770EA">
             <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...164 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CA8B53D" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00DC175F" w:rsidP="00010C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Needs a </w:t>
             </w:r>
             <w:r w:rsidR="00155515" w:rsidRPr="0039362E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>distinct extraordinary circumstance</w:t>
             </w:r>
             <w:r w:rsidR="00155515" w:rsidRPr="0039362E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>clinical justification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863E3D" w:rsidRPr="00D770EA" w14:paraId="08836D53" w14:textId="77777777" w:rsidTr="00A30AED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AE721F0" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="004F573E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Home visit exceeds two hours in duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="200DBE25" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00A20C73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 hours per session per day maximum</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A444FA2" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00A20C73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>There are no restrictions on the number of home visit sessions per day</w:t>
             </w:r>
             <w:r w:rsidR="00635407">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39AFCA8D" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00A20C73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27FA4EC1" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00A20C73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48ABF92F" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00DC175F" w:rsidP="00010C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Needs a </w:t>
             </w:r>
             <w:r w:rsidR="00155515" w:rsidRPr="0039362E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>distinct extraordinary circumstance</w:t>
             </w:r>
             <w:r w:rsidR="00155515" w:rsidRPr="0039362E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>clinical justification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863E3D" w:rsidRPr="00D770EA" w14:paraId="5ADA3E4D" w14:textId="77777777" w:rsidTr="00A30AED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3505B62F" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRDefault="00863E3D" w:rsidP="004F573E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center-based individual visit exceeds two hours in </w:t>
-[...17 lines deleted...]
-            </w:pPr>
+              <w:t>Center-based individual visit exceeds two hours in duration</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="090FF1B1" w14:textId="77777777" w:rsidR="00DC175F" w:rsidRDefault="00DC175F" w:rsidP="004F573E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43B7C14F" w14:textId="77777777" w:rsidR="00DC175F" w:rsidRDefault="00DC175F" w:rsidP="004F573E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B7FBB67" w14:textId="77777777" w:rsidR="00DC175F" w:rsidRPr="00D770EA" w:rsidRDefault="00DC175F" w:rsidP="004F573E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E455819" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00B744C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 hours per session per day maximum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7551B6AF" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00DC175F" w:rsidP="00010C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Needs a </w:t>
             </w:r>
             <w:r w:rsidR="00155515" w:rsidRPr="0039362E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>distinct extraordinary circumstance</w:t>
             </w:r>
             <w:r w:rsidR="00155515" w:rsidRPr="0039362E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>clinical justification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863E3D" w:rsidRPr="00D770EA" w14:paraId="2AD04AA3" w14:textId="77777777" w:rsidTr="00A30AED">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0194EB04" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00D770EA">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessment hours exceed ten per </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>Assessment hours exceed ten per year</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4908A02A" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="004F573E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AF54F70" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00B744C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">10 hours maximum per year </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FF55B5F" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00B744C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62BF23B3" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00B744C9">
@@ -1507,65 +1357,80 @@
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If the child does not have any assessment hours left after the </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10 hour</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> maximum then bill assessment services as an assessment home visit</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D770EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>maximum</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D770EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> then bill assessment services as an assessment home visit</w:t>
             </w:r>
             <w:r w:rsidR="00635407">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="229538F2" w14:textId="77777777" w:rsidR="00863E3D" w:rsidRPr="00D770EA" w:rsidRDefault="00863E3D" w:rsidP="00F15900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Waiver</w:t>
             </w:r>
             <w:r w:rsidR="00155515">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> with a</w:t>
             </w:r>
             <w:r w:rsidR="00155515" w:rsidRPr="0039362E">
               <w:rPr>
                 <w:b/>
@@ -1726,80 +1591,78 @@
             </w:r>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>been used, and how many, if any, assessment hours remain</w:t>
             </w:r>
             <w:r w:rsidR="00635407">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A5DDF" w:rsidRPr="00D770EA" w14:paraId="08A46844" w14:textId="77777777" w:rsidTr="00A30AED">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13CC277C" w14:textId="77777777" w:rsidR="003A5DDF" w:rsidRPr="00D770EA" w:rsidRDefault="003A5DDF" w:rsidP="00D770EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Increased Parent Group Billing</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A13727A" w14:textId="77777777" w:rsidR="003A5DDF" w:rsidRPr="00D770EA" w:rsidRDefault="003A5DDF" w:rsidP="00D770EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="771B6F29" w14:textId="77777777" w:rsidR="003A5DDF" w:rsidRPr="00D770EA" w:rsidRDefault="003A5DDF" w:rsidP="00D770EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.5 hours per session maximum</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7284649D" w14:textId="77777777" w:rsidR="003A5DDF" w:rsidRPr="00D770EA" w:rsidRDefault="003A5DDF" w:rsidP="00D770EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
@@ -1821,142 +1684,138 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sibling groups are billed as parent groups and must meet all parent group requirements</w:t>
             </w:r>
             <w:r w:rsidR="00635407">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DF9F121" w14:textId="77777777" w:rsidR="003A5DDF" w:rsidRPr="00D770EA" w:rsidRDefault="00DC175F" w:rsidP="00D770EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Needs a </w:t>
             </w:r>
             <w:r w:rsidR="00155515" w:rsidRPr="0039362E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>distinct extraordinary circumstance</w:t>
             </w:r>
             <w:r w:rsidR="00155515" w:rsidRPr="0039362E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>clinical justification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00394AAF" w:rsidRPr="00D770EA" w14:paraId="7A161E1F" w14:textId="77777777" w:rsidTr="00A30AED">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CE294C5" w14:textId="77777777" w:rsidR="00394AAF" w:rsidRPr="00D770EA" w:rsidRDefault="00394AAF" w:rsidP="00D770EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Family receiving services following the death of the enrolled child</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B7208F6" w14:textId="77777777" w:rsidR="00394AAF" w:rsidRPr="00D770EA" w:rsidRDefault="00394AAF" w:rsidP="00D770EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D770EA">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>The program may provide support to the family during the initial grieving process with a waiver from the Department of Public Health.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30CE6C1B" w14:textId="77777777" w:rsidR="00394AAF" w:rsidRPr="00D770EA" w:rsidRDefault="00DC175F" w:rsidP="00D770EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">This is a </w:t>
             </w:r>
             <w:r w:rsidR="00155515" w:rsidRPr="0039362E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>distinct extraordinary circumstance</w:t>
             </w:r>
             <w:r w:rsidR="00635407">
@@ -2080,210 +1939,210 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EC5A917" w14:textId="77777777" w:rsidR="00696D4A" w:rsidRDefault="00696D4A" w:rsidP="00DC175F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00696D4A" w:rsidSect="00BE0F50">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="360" w:right="720" w:bottom="360" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63F5A271" w14:textId="77777777" w:rsidR="003F3E6B" w:rsidRDefault="003F3E6B">
+    <w:p w14:paraId="7E196BDE" w14:textId="77777777" w:rsidR="00FD4108" w:rsidRDefault="00FD4108">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="158DFAD4" w14:textId="77777777" w:rsidR="003F3E6B" w:rsidRDefault="003F3E6B">
+    <w:p w14:paraId="75C00014" w14:textId="77777777" w:rsidR="00FD4108" w:rsidRDefault="00FD4108">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri-BoldItalic">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2FB858FD" w14:textId="7B99565F" w:rsidR="00EA2C93" w:rsidRDefault="00906AE7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Early Intervention Division </w:t>
     </w:r>
     <w:r w:rsidR="00EA2C93">
       <w:t xml:space="preserve">– </w:t>
     </w:r>
     <w:r>
       <w:t>June 2024</w:t>
     </w:r>
     <w:r w:rsidR="00EA2C93">
       <w:t xml:space="preserve">                                        </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4E3ABB60" w14:textId="77777777" w:rsidR="00EA2C93" w:rsidRDefault="00EA2C93">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Request for Reimbursement – Guidance Document</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52E43B23" w14:textId="77777777" w:rsidR="003F3E6B" w:rsidRDefault="003F3E6B">
+    <w:p w14:paraId="1624B206" w14:textId="77777777" w:rsidR="00FD4108" w:rsidRDefault="00FD4108">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CBDC4F6" w14:textId="77777777" w:rsidR="003F3E6B" w:rsidRDefault="003F3E6B">
+    <w:p w14:paraId="3CCCACC8" w14:textId="77777777" w:rsidR="00FD4108" w:rsidRDefault="00FD4108">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A3417B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E52DE4E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3539,243 +3398,252 @@
   <w:num w:numId="4" w16cid:durableId="108739513">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="548223448">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="214509746">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1946500923">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1227910661">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="829638113">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1897398775">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="128"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA2C93"/>
     <w:rsid w:val="00010C61"/>
     <w:rsid w:val="000615F2"/>
     <w:rsid w:val="00094443"/>
     <w:rsid w:val="000A7D7F"/>
     <w:rsid w:val="000E6B5E"/>
     <w:rsid w:val="00101EDA"/>
     <w:rsid w:val="00103DC8"/>
     <w:rsid w:val="00105101"/>
     <w:rsid w:val="00137BD4"/>
     <w:rsid w:val="00152DAF"/>
     <w:rsid w:val="00155515"/>
     <w:rsid w:val="001B4A8C"/>
     <w:rsid w:val="001C503C"/>
     <w:rsid w:val="001F31BA"/>
     <w:rsid w:val="00202627"/>
     <w:rsid w:val="002345C2"/>
     <w:rsid w:val="00241C58"/>
     <w:rsid w:val="00245C99"/>
     <w:rsid w:val="00260821"/>
+    <w:rsid w:val="00284A95"/>
+    <w:rsid w:val="00294B3E"/>
     <w:rsid w:val="0032417E"/>
     <w:rsid w:val="00336296"/>
     <w:rsid w:val="00355A66"/>
     <w:rsid w:val="00356AB0"/>
     <w:rsid w:val="0039362E"/>
     <w:rsid w:val="00394AAF"/>
+    <w:rsid w:val="003A0949"/>
     <w:rsid w:val="003A5DDF"/>
     <w:rsid w:val="003B49E5"/>
     <w:rsid w:val="003B792A"/>
     <w:rsid w:val="003D1726"/>
     <w:rsid w:val="003F3E6B"/>
     <w:rsid w:val="004074A5"/>
     <w:rsid w:val="00423027"/>
     <w:rsid w:val="00446DBE"/>
     <w:rsid w:val="004601C5"/>
     <w:rsid w:val="00471292"/>
     <w:rsid w:val="00474A27"/>
+    <w:rsid w:val="00484F4C"/>
     <w:rsid w:val="0048628E"/>
     <w:rsid w:val="0049289A"/>
     <w:rsid w:val="004B3980"/>
     <w:rsid w:val="004F573E"/>
     <w:rsid w:val="00514861"/>
     <w:rsid w:val="00517166"/>
     <w:rsid w:val="005272DE"/>
     <w:rsid w:val="005304C6"/>
     <w:rsid w:val="00570C21"/>
     <w:rsid w:val="00590392"/>
     <w:rsid w:val="005D48A0"/>
     <w:rsid w:val="005E2CEF"/>
     <w:rsid w:val="006001D3"/>
     <w:rsid w:val="00610A82"/>
     <w:rsid w:val="00627FDB"/>
     <w:rsid w:val="00635407"/>
     <w:rsid w:val="0063675A"/>
     <w:rsid w:val="006464A0"/>
     <w:rsid w:val="006610D1"/>
     <w:rsid w:val="00661207"/>
     <w:rsid w:val="00683838"/>
     <w:rsid w:val="00696D4A"/>
     <w:rsid w:val="006C75FB"/>
+    <w:rsid w:val="006E2096"/>
     <w:rsid w:val="007018B2"/>
     <w:rsid w:val="00705A72"/>
     <w:rsid w:val="00730DFA"/>
     <w:rsid w:val="00752F6D"/>
     <w:rsid w:val="007876F5"/>
     <w:rsid w:val="007B4E7F"/>
     <w:rsid w:val="007C4368"/>
     <w:rsid w:val="008065ED"/>
     <w:rsid w:val="008156F3"/>
     <w:rsid w:val="00823BD8"/>
     <w:rsid w:val="00824619"/>
+    <w:rsid w:val="00831B8E"/>
     <w:rsid w:val="00863E3D"/>
     <w:rsid w:val="008856A6"/>
     <w:rsid w:val="008F7E1C"/>
     <w:rsid w:val="00906AE7"/>
     <w:rsid w:val="00913FF0"/>
     <w:rsid w:val="009637FC"/>
     <w:rsid w:val="009A6EE0"/>
     <w:rsid w:val="009F35EE"/>
     <w:rsid w:val="00A20C73"/>
     <w:rsid w:val="00A278A8"/>
     <w:rsid w:val="00A30AED"/>
     <w:rsid w:val="00A439BB"/>
     <w:rsid w:val="00A55A06"/>
     <w:rsid w:val="00A55CC3"/>
     <w:rsid w:val="00A717F2"/>
     <w:rsid w:val="00A74472"/>
     <w:rsid w:val="00A76AA3"/>
     <w:rsid w:val="00AA16DE"/>
     <w:rsid w:val="00AD3DD4"/>
     <w:rsid w:val="00B0152C"/>
     <w:rsid w:val="00B404A0"/>
     <w:rsid w:val="00B43894"/>
     <w:rsid w:val="00B50361"/>
+    <w:rsid w:val="00B51AF6"/>
     <w:rsid w:val="00B6030E"/>
     <w:rsid w:val="00B744C9"/>
     <w:rsid w:val="00B96C49"/>
     <w:rsid w:val="00BB26E8"/>
     <w:rsid w:val="00BD5498"/>
     <w:rsid w:val="00BE0F50"/>
     <w:rsid w:val="00C216E5"/>
     <w:rsid w:val="00C3241B"/>
     <w:rsid w:val="00C47212"/>
+    <w:rsid w:val="00C571F9"/>
     <w:rsid w:val="00C6722C"/>
     <w:rsid w:val="00CA08A1"/>
     <w:rsid w:val="00CC7D3E"/>
     <w:rsid w:val="00CD21E4"/>
     <w:rsid w:val="00D10329"/>
     <w:rsid w:val="00D24053"/>
     <w:rsid w:val="00D25CBC"/>
     <w:rsid w:val="00D40912"/>
     <w:rsid w:val="00D770EA"/>
     <w:rsid w:val="00DC175F"/>
     <w:rsid w:val="00DC6654"/>
     <w:rsid w:val="00E16D99"/>
     <w:rsid w:val="00E21AE5"/>
     <w:rsid w:val="00E6035C"/>
     <w:rsid w:val="00E67AA6"/>
     <w:rsid w:val="00E75088"/>
     <w:rsid w:val="00E951E2"/>
     <w:rsid w:val="00EA2C93"/>
     <w:rsid w:val="00EB5206"/>
     <w:rsid w:val="00F01510"/>
     <w:rsid w:val="00F1354A"/>
     <w:rsid w:val="00F15900"/>
     <w:rsid w:val="00F202EC"/>
     <w:rsid w:val="00F2315E"/>
+    <w:rsid w:val="00F8060F"/>
     <w:rsid w:val="00F90708"/>
     <w:rsid w:val="00FA4514"/>
     <w:rsid w:val="00FC0612"/>
+    <w:rsid w:val="00FD4108"/>
     <w:rsid w:val="00FE108D"/>
     <w:rsid w:val="00FF24DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="41ECFB97"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7C770BDB-D6C5-47CC-8A4E-6B7C46C4F531}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -4443,57 +4311,57 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00C6722C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005304C6"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4766,59 +4634,50 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005F6883D9E03D8447BF77B0CE7CCEBF50" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9dbdfe1f359d7a92e65c0918d99cd02e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b2794a14-d2f2-4a21-87a1-2bf307f5e2b1" xmlns:ns3="602e8ada-c94d-47de-92a8-eff9311cb231" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc12f2bd8c8721dd4ae87de8cc176f19" ns2:_="" ns3:_="">
     <xsd:import namespace="b2794a14-d2f2-4a21-87a1-2bf307f5e2b1"/>
     <xsd:import namespace="602e8ada-c94d-47de-92a8-eff9311cb231"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b2794a14-d2f2-4a21-87a1-2bf307f5e2b1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -4951,117 +4810,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EAC5413-1709-481A-8173-A01E73EB848A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD0D691C-9F4B-4915-9829-490B3ABA2A4E}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{787A1330-64B5-4CD8-B6BF-06E1DE352678}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b2794a14-d2f2-4a21-87a1-2bf307f5e2b1"/>
     <ds:schemaRef ds:uri="602e8ada-c94d-47de-92a8-eff9311cb231"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD0D691C-9F4B-4915-9829-490B3ABA2A4E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>617</Words>
-  <Characters>3522</Characters>
+  <Words>581</Words>
+  <Characters>3318</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4131</CharactersWithSpaces>
+  <CharactersWithSpaces>3892</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Mitrano, Leslie A (DPH)</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005F6883D9E03D8447BF77B0CE7CCEBF50</vt:lpwstr>
   </property>
 </Properties>
 </file>