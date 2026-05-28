--- v0 (2025-11-22)
+++ v1 (2026-05-28)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="05269BAE" w14:textId="2540FA1C" w:rsidR="006D4DCF" w:rsidRPr="0052735E" w:rsidRDefault="002743DA" w:rsidP="0052735E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:bidi/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Simplified Arabic"/>
           <w:u w:val="none"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0052735E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نموذج</w:t>
       </w:r>
       <w:r w:rsidR="0052735E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2683,51 +2683,51 @@
             <w:r w:rsidR="0052735E">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Simplified Arabic" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0052735E">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Simplified Arabic" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>معروفة)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4DCF" w:rsidRPr="0052735E" w14:paraId="66761CF3" w14:textId="77777777" w:rsidTr="0052735E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="061ECB9E" w14:textId="7AB0A972" w:rsidR="006D4DCF" w:rsidRPr="0052735E" w:rsidRDefault="002743DA" w:rsidP="0052735E">
+          <w:p w14:paraId="061ECB9E" w14:textId="1BF4EA79" w:rsidR="006D4DCF" w:rsidRPr="0052735E" w:rsidRDefault="002743DA" w:rsidP="0052735E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Simplified Arabic"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052735E">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Simplified Arabic" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>4-</w:t>
             </w:r>
             <w:r w:rsidR="0052735E">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Simplified Arabic"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -7785,123 +7785,124 @@
     </w:p>
     <w:p w14:paraId="4E25D71F" w14:textId="1B50F6D2" w:rsidR="005838A6" w:rsidRPr="0052735E" w:rsidRDefault="005838A6" w:rsidP="005838A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1201"/>
         </w:tabs>
         <w:bidi/>
         <w:ind w:right="520"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Simplified Arabic"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005838A6" w:rsidRPr="0052735E">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1120" w:right="960" w:bottom="1200" w:left="960" w:header="0" w:footer="1012" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="601FD58F" w14:textId="77777777" w:rsidR="008942BD" w:rsidRDefault="008942BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="71038394" w14:textId="77777777" w:rsidR="008942BD" w:rsidRDefault="008942BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Simplified Arabic">
     <w:charset w:val="B2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="013AE4FD" w14:textId="2864FB77" w:rsidR="006D4DCF" w:rsidRDefault="00DC7F5B">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:bidi/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35BFDDA9" wp14:editId="4531F3DB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3776980</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9276080</wp:posOffset>
@@ -8034,70 +8035,70 @@
                       <w:instrText xml:space="preserve">PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>10</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1F8064E6" w14:textId="77777777" w:rsidR="008942BD" w:rsidRDefault="008942BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1E06FE24" w14:textId="77777777" w:rsidR="008942BD" w:rsidRDefault="008942BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19673259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A243066"/>
     <w:lvl w:ilvl="0" w:tplc="080283C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="721"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BBFAD66C">
       <w:start w:val="1"/>
@@ -8557,145 +8558,147 @@
       <w:pPr>
         <w:ind w:left="8293" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="958293920">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="109129491">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="448818522">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2092775534">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D4DCF"/>
     <w:rsid w:val="00010F4A"/>
     <w:rsid w:val="000451FD"/>
     <w:rsid w:val="001115E3"/>
     <w:rsid w:val="0017557C"/>
     <w:rsid w:val="001C6965"/>
     <w:rsid w:val="00207FEB"/>
     <w:rsid w:val="00236079"/>
     <w:rsid w:val="002743DA"/>
+    <w:rsid w:val="0028669C"/>
     <w:rsid w:val="00370CD8"/>
     <w:rsid w:val="0052735E"/>
     <w:rsid w:val="005838A6"/>
     <w:rsid w:val="005B1CE0"/>
     <w:rsid w:val="00676E6D"/>
     <w:rsid w:val="00684697"/>
     <w:rsid w:val="006D4DCF"/>
     <w:rsid w:val="008942BD"/>
     <w:rsid w:val="009074CF"/>
     <w:rsid w:val="00937FC7"/>
     <w:rsid w:val="009A3C71"/>
     <w:rsid w:val="009A4647"/>
     <w:rsid w:val="00A246A2"/>
     <w:rsid w:val="00AD1324"/>
     <w:rsid w:val="00AF10D2"/>
     <w:rsid w:val="00B354CF"/>
     <w:rsid w:val="00B81B00"/>
     <w:rsid w:val="00C52001"/>
     <w:rsid w:val="00C624DF"/>
     <w:rsid w:val="00C76194"/>
     <w:rsid w:val="00CD5091"/>
     <w:rsid w:val="00CE4189"/>
     <w:rsid w:val="00DC7F5B"/>
     <w:rsid w:val="00E41C9B"/>
     <w:rsid w:val="00E602FE"/>
     <w:rsid w:val="00EA6F01"/>
+    <w:rsid w:val="00F2182C"/>
     <w:rsid w:val="00F53082"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2B326A5D"/>
   <w15:docId w15:val="{2EED0CD1-06C0-4395-9CE3-92D3979E2E85}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-EG"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9144,55 +9147,55 @@
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="839" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="248" w:lineRule="exact"/>
       <w:ind w:left="107"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matracking.ehs.state.ma.us/Environmental-Data/ej-vulnerable-health/environmental-justice.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/MapSeries/index.html?appid=535e4419dc0545be980545a0eeaf9b53" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matracking.ehs.state.ma.us/Environmental-Data/ej-vulnerable-health/environmental-justice.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9447,72 +9450,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a6812d0-d611-4cd4-a9d2-8432a8e82391" xmlns:ns3="f3e72aae-9823-40da-be9a-ecdaa42e5218" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5c63fb19fb0ae011473289d6a4c6291e" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002CE1FEBD532E5C4B9E7BDE0562433301" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8217885c67ab01a5bb26bc4e08f83265">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a6812d0-d611-4cd4-a9d2-8432a8e82391" xmlns:ns3="f3e72aae-9823-40da-be9a-ecdaa42e5218" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22a5a79a707e8739e06ff9ae264d5a95" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="1a6812d0-d611-4cd4-a9d2-8432a8e82391"/>
     <xsd:import namespace="f3e72aae-9823-40da-be9a-ecdaa42e5218"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -9712,110 +9695,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3e72aae-9823-40da-be9a-ecdaa42e5218">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6405269-95B8-4E14-91DE-F50AB848C25B}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA77BB00-65B9-4B5C-8C3C-6DADA1B83430}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a6812d0-d611-4cd4-a9d2-8432a8e82391"/>
     <ds:schemaRef ds:uri="f3e72aae-9823-40da-be9a-ecdaa42e5218"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40EC42B5-2AF4-46F4-B910-8F97D4795B0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+    <ds:schemaRef ds:uri="f3e72aae-9823-40da-be9a-ecdaa42e5218"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51A371D9-EF15-47A1-BD58-7808245598B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>494</Words>
-  <Characters>2819</Characters>
+  <Characters>2820</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3307</CharactersWithSpaces>
+  <CharactersWithSpaces>3308</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Czepiga, Page (EEA)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-12-21T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 20 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">