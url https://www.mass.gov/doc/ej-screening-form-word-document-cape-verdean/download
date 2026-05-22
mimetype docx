--- v0 (2025-11-23)
+++ v1 (2026-05-22)
@@ -7,387 +7,387 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="05269BAE" w14:textId="0DA66980" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+    <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="05269BAE" w14:textId="0DA66980">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Formulári</w:t>
       </w:r>
       <w:r w:rsidR="00A77756">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> di Analisi di Justisa Anbiental</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352F129E" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
+    <w:p w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="352F129E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="130" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="5665"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D4DCF" w14:paraId="41E14FB9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69E9F7E9" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="69E9F7E9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Nomi Prujetu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD88E8B" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="4FD88E8B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4DCF" w14:paraId="6D28602C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BBC5541" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="7BBC5541" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Data Antisipadu di Arkivamentu MEPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="031F91C8" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="031F91C8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4DCF" w14:paraId="461A547E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40FE72DF" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="40FE72DF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Nomi di Prupunenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C899B5E" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="7C899B5E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4DCF" w14:paraId="0B87DCAC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B283C9D" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="7B283C9D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Informason di Kontatu (pur izenplu, konsultanti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51AA40E1" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="51AA40E1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4DCF" w14:paraId="40AA5193" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="925"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7629594B" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="7629594B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="82"/>
             </w:pPr>
             <w:r>
               <w:t>Website publiku pa prujetu õ otus lokalizason fiziku undi matirial di prujetus podi ser adikiridu (si dispunivil)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B5395E6" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="2B5395E6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4DCF" w14:paraId="238E26C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="657"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61085702" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="61085702" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="231"/>
             </w:pPr>
             <w:r>
               <w:t>Munisipalidadi i Zip Code pa Prujetu (si sabedu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17FEC311" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="17FEC311" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4DCF" w14:paraId="4E628075" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F71DA89" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="1F71DA89" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Tipu di Prujetu * (lista tudu ki ta aplika)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD98F7C" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="6DD98F7C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4DCF" w14:paraId="3C91B9A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="926"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33E6DE73" w14:textId="0DCDB826" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="33E6DE73" w14:textId="0DCDB826">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="342"/>
             </w:pPr>
             <w:r>
               <w:t>Lokal di prujetu sta dentu di un planísie di inundason di FEMA di 100 anus? S/N/ Ka sabedu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF0A25E" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="3AF0A25E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4DCF" w14:paraId="735E8956" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="925"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8C1CC7" w14:textId="7AA0C36C" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="3D8C1CC7" w14:textId="7AA0C36C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="506"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Imisons Istimadu GHG di spasus kondisionadu </w:t>
             </w:r>
             <w:hyperlink r:id="rId10">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0562C1"/>
                   <w:u w:val="single" w:color="0562C1"/>
                 </w:rPr>
                 <w:t>(klika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="0562C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId11">
@@ -395,1085 +395,1290 @@
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="0562C1"/>
                   <w:u w:val="single" w:color="0562C1"/>
                 </w:rPr>
                 <w:t>li</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:color w:val="0562C1"/>
                   <w:u w:val="single" w:color="0562C1"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> pa faramentas Istimason GHG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4338C15B" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="4338C15B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CC79AD0" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
+    <w:p w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="0CC79AD0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="39"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="608AC6B2" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+    <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="608AC6B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="120"/>
       </w:pPr>
       <w:r>
         <w:t>Diskrison di Prujetu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F59027" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
+    <w:p w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="46F59027" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="130" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D4DCF" w14:paraId="284DE4D1" w14:textId="77777777">
+      <w:tr w:rsidR="006D4DCF" w:rsidTr="396598AF" w14:paraId="284DE4D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="55A7FAD0" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="55A7FAD0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t>1. Da un brevi diskrison di prujetu, ki ta inklui tamanhu geral di lokal di prujetu i imagens kuadradus di idifisius i struturas prupostus si sabedu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4DCF" w14:paraId="470EC22C" w14:textId="77777777">
+      <w:tr w:rsidR="006D4DCF" w:rsidTr="396598AF" w14:paraId="470EC22C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1073"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4F4FE4F1" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="4F4FE4F1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>2. Lista limiaris di rivizon antisipadu MEPA (301 CMR 11.03) (si sabedu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4DCF" w14:paraId="446231D7" w14:textId="77777777">
+      <w:tr w:rsidR="006D4DCF" w:rsidTr="396598AF" w14:paraId="446231D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1C3BFCE9" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="1C3BFCE9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>3. Lista tudu stadu atisipadu, lisensas lokal i federal  nisisariu prujetus (si sabedu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4DCF" w14:paraId="66761CF3" w14:textId="77777777">
+      <w:tr w:rsidR="006D4DCF" w:rsidTr="396598AF" w14:paraId="66761CF3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="061ECB9E" w14:textId="5F7928B0" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="061ECB9E" w14:textId="71EA9A40">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:hanging="360"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Identifika</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>pupulasons</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EJ i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>karateristikas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Minoridadi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Vensimentu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Izolason</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ingles) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>dentu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> di 5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>millhas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> di </w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>lokal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> di </w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>trabadju</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>podi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anexa un mapa </w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>ki</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>ta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>identifika</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>raiu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> di 5-milhas di</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
               <w:rPr>
                 <w:color w:val="0562C1"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12">
-              <w:r>
+            <w:hyperlink r:id="Rdbfcba2ebdca4324">
+              <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
                 <w:rPr>
-                  <w:color w:val="0562C1"/>
-                  <w:u w:val="single" w:color="0562C1"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="es-ES"/>
                 </w:rPr>
                 <w:t>EJ Maps Viewer</w:t>
               </w:r>
-              <w:r>
-[...4 lines deleted...]
-              </w:r>
             </w:hyperlink>
-            <w:r>
-              <w:t>en vez di narativu)</w:t>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:color w:val="0562C1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">en vez di </w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>narativu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="396598AF" w:rsidR="002743DA">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4DCF" w14:paraId="5981D203" w14:textId="77777777">
+      <w:tr w:rsidR="006D4DCF" w:rsidTr="396598AF" w14:paraId="5981D203" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5C418B17" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="5C418B17" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:right="298" w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t>5. Identifika kualker munisipiu ô risensiamentu ki ta kunpri difinison Kriteriu EJ di "saudi vulneravel" na</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0562C1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0562C1"/>
                   <w:u w:val="single" w:color="0562C1"/>
                 </w:rPr>
                 <w:t>DPH EJ Faramenta</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:color w:val="0562C1"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>lokalizadu en xeiu ô na partis dentu di 1 milha di raiu di lokal di prujetu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6462A311" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
+    <w:p w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="6462A311" w14:textId="77777777">
       <w:pPr>
         <w:sectPr w:rsidR="006D4DCF">
           <w:footerReference w:type="default" r:id="rId14"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1120" w:right="960" w:bottom="1200" w:left="960" w:header="0" w:footer="1012" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="130" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D4DCF" w14:paraId="7ACBC606" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3716A52F" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="3716A52F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:right="298" w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>6. Identifika putensial inpatus anbiental i di saudi publiku a kurtu i longu prazu ki podi afeta pupulasons EJ i kualker mitigason antisipadu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4DCF" w14:paraId="161392EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1073"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7678DF18" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="7678DF18" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:right="298" w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t>7. Identifika binifisius di prujetu, ki ta inklui"Binifisius Anbiental" sima difinidu na 301.CMR11.02, ki podi midjora kondisons anbiental ou saudi publiku di pupulasons di EJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4DCF" w14:paraId="656C7229" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07F88E01" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+          <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="07F88E01" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:right="464" w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t>8. Diskrevi modi ki kumunidadi podi pidi un riunion pa fala sobri prujetu, i modi ki kumunidadi podi pidi  sirvisus di intirpretason di linguagen oral na riunion. Spisifika modi ki ta pidi otus akumodasons, ki ta inklui riunions dipos di oras di spidienti i na lokalizason pertu transporti publku.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C6478C6" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
+    <w:p w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="0C6478C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0579EA4C" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+    <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="0579EA4C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="56"/>
         <w:ind w:left="120"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*Tipus di prujetus di MEPA [Nota: kel lista li podi ser omitidu kuandu ta sirkula kel prizenti formuláriu].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311E1916" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
+    <w:p w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="311E1916" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblInd w:w="130" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4675"/>
         <w:gridCol w:w="4675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0017557C" w14:paraId="047EE909" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="0017557C" w:rsidTr="0017557C" w14:paraId="047EE909" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB532A9" w14:textId="77777777" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="6AB532A9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Artigu 97.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44657D26" w14:textId="1336B857" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="44657D26" w14:textId="1336B857">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Marijuana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017557C" w14:paraId="7C935B64" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="0017557C" w:rsidTr="0017557C" w14:paraId="7C935B64" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13BEA3A9" w14:textId="77777777" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="13BEA3A9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Agrikultura</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13995660" w14:textId="080426CA" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="13995660" w14:textId="080426CA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Marinha Industrial</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017557C" w14:paraId="5327A46B" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="0017557C" w:rsidTr="0017557C" w14:paraId="5327A46B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C260636" w14:textId="77777777" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="3C260636" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Aeroporto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19C91B43" w14:textId="1006764E" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="19C91B43" w14:textId="1006764E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Planu Prinsipal - Dizinvolvimentu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017557C" w14:paraId="471FF38E" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="0017557C" w:rsidTr="0017557C" w14:paraId="471FF38E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32DB76DC" w14:textId="77777777" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="32DB76DC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
             </w:pPr>
             <w:r>
               <w:t>Aquakultura/Marisku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="286BB588" w14:textId="756C1FEC" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="286BB588" w14:textId="756C1FEC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
             </w:pPr>
             <w:r>
               <w:t>Planu Prinsipal – Planu di Rinovason Urbana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017557C" w14:paraId="14370950" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="0017557C" w:rsidTr="0017557C" w14:paraId="14370950" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FCF5D90" w14:textId="15855A8C" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="2FCF5D90" w14:textId="15855A8C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Alimentason di Praias/Kostera</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41452206" w14:textId="4DB43BD1" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="41452206" w14:textId="4DB43BD1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Otus (Spisifika)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017557C" w14:paraId="1639C87C" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="0017557C" w:rsidTr="0017557C" w14:paraId="1639C87C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6D0055" w14:textId="77777777" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="1E6D0055" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Infra-Struturas Kosteiras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56B26E2E" w14:textId="1ED18C94" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="56B26E2E" w14:textId="1ED18C94">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Rekreason</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017557C" w14:paraId="33DE404A" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="0017557C" w:rsidTr="0017557C" w14:paraId="33DE404A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41CCF47E" w14:textId="77777777" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="41CCF47E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Kumersial - Gabineti/Laboratóriu/R&amp;D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ECC6F7F" w14:textId="7F4CE238" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="6ECC6F7F" w14:textId="7F4CE238">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Regulamentus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017557C" w14:paraId="2385B709" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="0017557C" w:rsidTr="0017557C" w14:paraId="2385B709" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7055391C" w14:textId="77777777" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="7055391C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Kumersial - Hotel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="107CEC66" w14:textId="70309279" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="107CEC66" w14:textId="70309279">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Remidiason</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017557C" w14:paraId="3615D234" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="0017557C" w:rsidTr="0017557C" w14:paraId="3615D234" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BCB8DAA" w14:textId="77777777" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="5BCB8DAA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Kumersial - Armazén</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B0691D8" w14:textId="719AB266" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="2B0691D8" w14:textId="719AB266">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Rizidensial</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017557C" w14:paraId="6AD98A96" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="0017557C" w:rsidTr="0017557C" w14:paraId="6AD98A96" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E2DDA58" w14:textId="77777777" w:rsidR="0017557C" w:rsidRDefault="0017557C">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="0017557C" w14:paraId="7E2DDA58" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Kumersial - Ritalhu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="401E70C8" w14:textId="20F323AF" w:rsidR="0017557C" w:rsidRDefault="00F53082">
+          <w:p w:rsidR="0017557C" w:rsidRDefault="00F53082" w14:paraId="401E70C8" w14:textId="20F323AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Riziliênsia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F53082" w14:paraId="414495B9" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="00F53082" w:rsidTr="0017557C" w14:paraId="414495B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36A685D8" w14:textId="77777777" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="36A685D8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Rimoson de Baragens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6971EE" w14:textId="7C7ADA48" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="2D6971EE" w14:textId="7C7ADA48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Rizídus Sólidu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F53082" w14:paraId="4F15B611" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="00F53082" w:rsidTr="0017557C" w14:paraId="4F15B611" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F30A103" w14:textId="77777777" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="7F30A103" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
             </w:pPr>
             <w:r>
               <w:t>Reparason/Substituison di Baragens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="079DE2E2" w14:textId="0E397D28" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="079DE2E2" w14:textId="0E397D28">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
             </w:pPr>
             <w:r>
               <w:t>Transportis - Stradas/Trânzitu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F53082" w14:paraId="785D11E0" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="00F53082" w:rsidTr="0017557C" w14:paraId="785D11E0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF68C56" w14:textId="77777777" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="0EF68C56" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Dragagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="237270C6" w14:textId="192B30D2" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="237270C6" w14:textId="192B30D2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Transporti - Trilhas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F53082" w14:paraId="6398FF31" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="00F53082" w:rsidTr="0017557C" w14:paraId="6398FF31" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2583B630" w14:textId="77777777" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="2583B630" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Ristaurason Ikológiku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48F113FF" w14:textId="7F5D8F72" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="48F113FF" w14:textId="7F5D8F72">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Águas Rizídual- Tratamentu/Transporti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F53082" w14:paraId="4EC3A5DE" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="00F53082" w:rsidTr="0017557C" w14:paraId="4EC3A5DE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F82E7AB" w14:textId="77777777" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="7F82E7AB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Gerason di Inergia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFE8866" w14:textId="3235302E" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="5BFE8866" w14:textId="3235302E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Águas Rizidual - CWMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F53082" w14:paraId="7E91A311" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="00F53082" w:rsidTr="0017557C" w14:paraId="7E91A311" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42BF164E" w14:textId="77777777" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="42BF164E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Armazenamentu di Inergia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C79450" w14:textId="5F8F4A93" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="37C79450" w14:textId="5F8F4A93">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Abastesimentu di Água - Novu Fonti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F53082" w14:paraId="77EFC015" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="00F53082" w:rsidTr="0017557C" w14:paraId="77EFC015" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3429B37F" w14:textId="77777777" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="3429B37F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Transmison di Inergia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED7CD67" w14:textId="172CD201" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="3ED7CD67" w14:textId="172CD201">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Abastesimentu di Água - Tratamentu/Transporti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F53082" w14:paraId="526360E1" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="00F53082" w:rsidTr="0017557C" w14:paraId="526360E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43A8D366" w14:textId="77777777" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="43A8D366" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Industrial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC2CDF1" w14:textId="2650580F" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="3EC2CDF1" w14:textId="2650580F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F53082" w14:paraId="49A3B395" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidR="00F53082" w:rsidTr="0017557C" w14:paraId="49A3B395" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="498878C5" w14:textId="77777777" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="498878C5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Institusional - Idukasional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="138E0006" w14:textId="77777777" w:rsidR="00F53082" w:rsidRDefault="00F53082" w:rsidP="00F53082">
+          <w:p w:rsidR="00F53082" w:rsidP="00F53082" w:rsidRDefault="00F53082" w14:paraId="138E0006" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76CD907E" w14:textId="6FD3ADC7" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w:rsidP="009074CF">
+    <w:p w:rsidR="006D4DCF" w:rsidP="009074CF" w:rsidRDefault="006D4DCF" w14:paraId="76CD907E" w14:textId="6FD3ADC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1201"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="520"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="Addendum:_ENF_Revisions"/>
+      <w:bookmarkStart w:name="Addendum:_ENF_Revisions" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="006D4DCF">
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1120" w:right="960" w:bottom="1200" w:left="960" w:header="0" w:footer="1012" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B857FF8" w14:textId="77777777" w:rsidR="006164D7" w:rsidRDefault="006164D7">
+    <w:p w:rsidR="006164D7" w:rsidRDefault="006164D7" w14:paraId="2B857FF8" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61CF2E1C" w14:textId="77777777" w:rsidR="006164D7" w:rsidRDefault="006164D7">
+    <w:p w:rsidR="006164D7" w:rsidRDefault="006164D7" w14:paraId="61CF2E1C" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="013AE4FD" w14:textId="19F4F16C" w:rsidR="006D4DCF" w:rsidRDefault="007F4091">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidR="006D4DCF" w:rsidRDefault="007F4091" w14:paraId="013AE4FD" w14:textId="19F4F16C">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35BFDDA9" wp14:editId="25A3DA28">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3776980</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9276080</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="218440" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -1499,187 +1704,187 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1CA76142" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+                        <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="1CA76142" w14:textId="77777777">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="60"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:t>10</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="35BFDDA9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="35BFDDA9">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:297.4pt;margin-top:730.4pt;width:17.2pt;height:13pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7v9v/1QEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOuqIw4hRdiw4D&#10;ugvQ7gNkWY6F2aJGKrGzrx8lx+nWvg17EWiSOjrnkN5cT0MvDgbJgqtkscqlME5DY92ukt+f7t9d&#10;SUFBuUb14Ewlj4bk9fbtm83oS7OGDvrGoGAQR+XoK9mF4MssI92ZQdEKvHFcbAEHFfgTd1mDamT0&#10;oc/WeX6ZjYCNR9CGiLN3c1FuE37bGh2+ti2ZIPpKMreQTkxnHc9su1HlDpXvrD7RUP/AYlDW8aNn&#10;qDsVlNijfQU1WI1A0IaVhiGDtrXaJA2spshfqHnslDdJC5tD/mwT/T9Y/eXw6L+hCNMHmHiASQT5&#10;B9A/SDi47ZTbmRtEGDujGn64iJZlo6fydDVaTSVFkHr8DA0PWe0DJKCpxSG6wjoFo/MAjmfTzRSE&#10;5uS6uLq44IrmUnH5vsjTUDJVLpc9UvhoYBAxqCTyTBO4OjxQiGRUubTEtxzc275Pc+3dXwlujJlE&#10;PvKdmYepnrg7iqihObIMhHlNeK056AB/STHyilSSfu4VGin6T46tiPu0BLgE9RIop/lqJYMUc3gb&#10;5r3be7S7jpFnsx3csF2tTVKeWZx48tiTwtOKxr368zt1Pf9I298AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgNet84QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE1UrCTEqSoE&#10;JyREGg4cndhNosbrELtt+Hu2J3rb3RnNvik2ixvZyc5h8KjgcSWAWWy9GbBT8FW/PaTAQtRo9OjR&#10;Kvi1ATbl7U2hc+PPWNnTLnaMQjDkWkEf45RzHtreOh1WfrJI2t7PTkda546bWZ8p3I08EUJypwek&#10;D72e7Etv28Pu6BRsv7F6HX4+ms9qXw11nQl8lwel7u+W7TOwaJf4b4YLPqFDSUyNP6IJbFTwlK0J&#10;PZKwloImssgkS4A1l1MqU+Blwa9blH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7/b&#10;/9UBAACQAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;oDXrfOEAAAANAQAADwAAAAAAAAAAAAAAAAAvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" style="position:absolute;margin-left:297.4pt;margin-top:730.4pt;width:17.2pt;height:13pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7v9v/1QEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOuqIw4hRdiw4D&#10;ugvQ7gNkWY6F2aJGKrGzrx8lx+nWvg17EWiSOjrnkN5cT0MvDgbJgqtkscqlME5DY92ukt+f7t9d&#10;SUFBuUb14Ewlj4bk9fbtm83oS7OGDvrGoGAQR+XoK9mF4MssI92ZQdEKvHFcbAEHFfgTd1mDamT0&#10;oc/WeX6ZjYCNR9CGiLN3c1FuE37bGh2+ti2ZIPpKMreQTkxnHc9su1HlDpXvrD7RUP/AYlDW8aNn&#10;qDsVlNijfQU1WI1A0IaVhiGDtrXaJA2spshfqHnslDdJC5tD/mwT/T9Y/eXw6L+hCNMHmHiASQT5&#10;B9A/SDi47ZTbmRtEGDujGn64iJZlo6fydDVaTSVFkHr8DA0PWe0DJKCpxSG6wjoFo/MAjmfTzRSE&#10;5uS6uLq44IrmUnH5vsjTUDJVLpc9UvhoYBAxqCTyTBO4OjxQiGRUubTEtxzc275Pc+3dXwlujJlE&#10;PvKdmYepnrg7iqihObIMhHlNeK056AB/STHyilSSfu4VGin6T46tiPu0BLgE9RIop/lqJYMUc3gb&#10;5r3be7S7jpFnsx3csF2tTVKeWZx48tiTwtOKxr368zt1Pf9I298AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgNet84QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE1UrCTEqSoE&#10;JyREGg4cndhNosbrELtt+Hu2J3rb3RnNvik2ixvZyc5h8KjgcSWAWWy9GbBT8FW/PaTAQtRo9OjR&#10;Kvi1ATbl7U2hc+PPWNnTLnaMQjDkWkEf45RzHtreOh1WfrJI2t7PTkda546bWZ8p3I08EUJypwek&#10;D72e7Etv28Pu6BRsv7F6HX4+ms9qXw11nQl8lwel7u+W7TOwaJf4b4YLPqFDSUyNP6IJbFTwlK0J&#10;PZKwloImssgkS4A1l1MqU+Blwa9blH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7/b&#10;/9UBAACQAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;oDXrfOEAAAANAQAADwAAAAAAAAAAAAAAAAAvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="1CA76142" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+                  <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="1CA76142" w14:textId="77777777">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="60"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>10</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67B9FA3A" w14:textId="77777777" w:rsidR="006164D7" w:rsidRDefault="006164D7">
+    <w:p w:rsidR="006164D7" w:rsidRDefault="006164D7" w14:paraId="67B9FA3A" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C66222A" w14:textId="77777777" w:rsidR="006164D7" w:rsidRDefault="006164D7">
+    <w:p w:rsidR="006164D7" w:rsidRDefault="006164D7" w14:paraId="6C66222A" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19673259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A243066"/>
     <w:lvl w:ilvl="0" w:tplc="080283C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="721"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BBFAD66C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1559" w:hanging="721"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="85B85EBC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D3AE3F60">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2655" w:hanging="721"/>
       </w:pPr>
@@ -1741,68 +1946,68 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8130" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A4B76C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="835E3B4A"/>
     <w:lvl w:ilvl="0" w:tplc="D3A2645C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1199" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AFAA9DBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1919" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E2AA489E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2853" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4C14288C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3786" w:hanging="361"/>
       </w:pPr>
@@ -1978,70 +2183,70 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D3E77C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A4C6E18"/>
     <w:lvl w:ilvl="0" w:tplc="1A22D39E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="721"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F8CC5470">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E450903E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2213" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3E4C692A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3226" w:hanging="361"/>
       </w:pPr>
@@ -2107,51 +2312,52 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="235632071">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1633319724">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1658652062">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1203008824">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -2159,165 +2365,166 @@
     <w:rsid w:val="00010F4A"/>
     <w:rsid w:val="000451FD"/>
     <w:rsid w:val="001115E3"/>
     <w:rsid w:val="0017557C"/>
     <w:rsid w:val="00207FEB"/>
     <w:rsid w:val="00236079"/>
     <w:rsid w:val="002743DA"/>
     <w:rsid w:val="005B1CE0"/>
     <w:rsid w:val="006164D7"/>
     <w:rsid w:val="00676E6D"/>
     <w:rsid w:val="006D4DCF"/>
     <w:rsid w:val="00742388"/>
     <w:rsid w:val="007F4091"/>
     <w:rsid w:val="009074CF"/>
     <w:rsid w:val="00937FC7"/>
     <w:rsid w:val="00963D85"/>
     <w:rsid w:val="009A4647"/>
     <w:rsid w:val="00A77756"/>
     <w:rsid w:val="00B32D76"/>
     <w:rsid w:val="00B81B00"/>
     <w:rsid w:val="00C624DF"/>
     <w:rsid w:val="00C76194"/>
     <w:rsid w:val="00C946AE"/>
     <w:rsid w:val="00E41C9B"/>
     <w:rsid w:val="00F53082"/>
+    <w:rsid w:val="396598AF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2B326A5D"/>
   <w15:docId w15:val="{2EED0CD1-06C0-4395-9CE3-92D3979E2E85}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2473,52 +2680,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2585,203 +2792,213 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="31"/>
       <w:ind w:left="2136" w:right="2136"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="840" w:hanging="721"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="839" w:hanging="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="248" w:lineRule="exact"/>
       <w:ind w:left="107"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A77756"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A77756"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A77756"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A77756"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:uiPriority w:val="99"/>
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="396598AF"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matracking.ehs.state.ma.us/Environmental-Data/ej-vulnerable-health/environmental-justice.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/MapSeries/index.html?appid=535e4419dc0545be980545a0eeaf9b53" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matracking.ehs.state.ma.us/Environmental-Data/ej-vulnerable-health/environmental-justice.html" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212" TargetMode="External" Id="Rdbfcba2ebdca4324" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3036,52 +3253,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002CE1FEBD532E5C4B9E7BDE0562433301" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7244099507ec057d50c2415d2fdac121">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a6812d0-d611-4cd4-a9d2-8432a8e82391" xmlns:ns3="f3e72aae-9823-40da-be9a-ecdaa42e5218" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5c63fb19fb0ae011473289d6a4c6291e" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002CE1FEBD532E5C4B9E7BDE0562433301" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8217885c67ab01a5bb26bc4e08f83265">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a6812d0-d611-4cd4-a9d2-8432a8e82391" xmlns:ns3="f3e72aae-9823-40da-be9a-ecdaa42e5218" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22a5a79a707e8739e06ff9ae264d5a95" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="1a6812d0-d611-4cd4-a9d2-8432a8e82391"/>
     <xsd:import namespace="f3e72aae-9823-40da-be9a-ecdaa42e5218"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -3302,113 +3519,90 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3e72aae-9823-40da-be9a-ecdaa42e5218">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6405269-95B8-4E14-91DE-F50AB848C25B}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68F838E0-7C86-43EB-A017-D6A7F4E1D93A}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51A371D9-EF15-47A1-BD58-7808245598B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40EC42B5-2AF4-46F4-B910-8F97D4795B0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="f3e72aae-9823-40da-be9a-ecdaa42e5218"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Czepiga, Page (EEA)</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Harson, Kate (EEA)</lastModifiedBy>
+  <revision>19</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-12-21T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 20 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2022-01-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x0101002CE1FEBD532E5C4B9E7BDE0562433301</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>