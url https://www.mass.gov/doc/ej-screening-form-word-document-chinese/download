--- v0 (2025-12-02)
+++ v1 (2026-06-11)
@@ -7,2464 +7,2496 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="05269BAE" w14:textId="7FBFFF11" w:rsidR="006D4DCF" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66">
+    <w:p w:rsidRPr="00D65F66" w:rsidR="006D4DCF" w:rsidRDefault="00D65F66" w14:paraId="05269BAE" w14:textId="7FBFFF11">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+          <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D65F66">
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
         </w:rPr>
         <w:t>环境正义筛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
         </w:rPr>
         <w:t>查</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65F66">
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="352F129E" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRPr="00D65F66" w:rsidRDefault="006D4DCF">
+    <w:p w:rsidRPr="00D65F66" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="352F129E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+          <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
           <w:b/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="130" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="5665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B460F" w:rsidRPr="00D65F66" w14:paraId="41E14FB9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="005B460F" w14:paraId="41E14FB9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69E9F7E9" w14:textId="51A276A0" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="69E9F7E9" w14:textId="51A276A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>项目名</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD88E8B" w14:textId="77777777" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="4FD88E8B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B460F" w:rsidRPr="00D65F66" w14:paraId="6D28602C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="005B460F" w14:paraId="6D28602C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BBC5541" w14:textId="0437AF65" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="7BBC5541" w14:textId="0437AF65">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>预计在</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>MEPA</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>备案日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="031F91C8" w14:textId="77777777" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="031F91C8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B460F" w:rsidRPr="00D65F66" w14:paraId="461A547E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="005B460F" w14:paraId="461A547E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40FE72DF" w14:textId="1401BB3C" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="40FE72DF" w14:textId="1401BB3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>支持者姓名</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C899B5E" w14:textId="77777777" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="7C899B5E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B460F" w:rsidRPr="00D65F66" w14:paraId="0B87DCAC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="005B460F" w14:paraId="0B87DCAC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B283C9D" w14:textId="2C7585EC" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="7B283C9D" w14:textId="2C7585EC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>联系人信息（例如顾问）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51AA40E1" w14:textId="77777777" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="51AA40E1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B460F" w:rsidRPr="00D65F66" w14:paraId="40AA5193" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="005B460F" w14:paraId="40AA5193" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="925"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7629594B" w14:textId="069B4B5E" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="7629594B" w14:textId="069B4B5E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="82"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>有关项目的公共网站或可以获得项目相关资料的其他实际地点（如果有的话）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B5395E6" w14:textId="77777777" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="2B5395E6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B460F" w:rsidRPr="00D65F66" w14:paraId="238E26C3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="005B460F" w14:paraId="238E26C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="657"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61085702" w14:textId="39AC4C2B" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="61085702" w14:textId="39AC4C2B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="231"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>项目所在的市镇和邮政编码（如果知道）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17FEC311" w14:textId="77777777" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="17FEC311" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B460F" w:rsidRPr="00D65F66" w14:paraId="4E628075" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="005B460F" w14:paraId="4E628075" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F71DA89" w14:textId="7CA3E2AF" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="1F71DA89" w14:textId="7CA3E2AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>项目类型</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>（请列出所有适用的）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD98F7C" w14:textId="77777777" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="6DD98F7C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B460F" w:rsidRPr="00D65F66" w14:paraId="3C91B9A7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="005B460F" w14:paraId="3C91B9A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="926"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33E6DE73" w14:textId="44A5DCC2" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="33E6DE73" w14:textId="44A5DCC2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="342"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>项目地点是否在百年</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>FEMA</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>洪灾平原区地图范围内？</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>是</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>未知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF0A25E" w14:textId="77777777" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="3AF0A25E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B460F" w:rsidRPr="00D65F66" w14:paraId="735E8956" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="005B460F" w14:paraId="735E8956" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="925"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8C1CC7" w14:textId="250ABD18" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="3D8C1CC7" w14:textId="250ABD18">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="506"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>空调空间的温室气体排放量估算</w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId7">
               <w:r w:rsidRPr="00D65F66">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>（点击此处获取温室气体估算工具）</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4338C15B" w14:textId="77777777" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="4338C15B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CC79AD0" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRPr="00D65F66" w:rsidRDefault="006D4DCF">
+    <w:p w:rsidRPr="00D65F66" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="0CC79AD0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+          <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
           <w:b/>
           <w:sz w:val="39"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="608AC6B2" w14:textId="41B5A884" w:rsidR="006D4DCF" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F">
+    <w:p w:rsidRPr="00D65F66" w:rsidR="006D4DCF" w:rsidRDefault="005B460F" w14:paraId="608AC6B2" w14:textId="41B5A884">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+          <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D65F66">
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+          <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
         </w:rPr>
         <w:t>有关项目的描述</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="46F59027" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRPr="00D65F66" w:rsidRDefault="006D4DCF">
+    <w:p w:rsidRPr="00D65F66" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="46F59027" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+          <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
           <w:sz w:val="14"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="130" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="284DE4D1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="7D8AA7CF" w14:paraId="284DE4D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="55A7FAD0" w14:textId="64161C8C" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="55A7FAD0" w14:textId="64161C8C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>提供简短的项目描述，包括项目场地的总体规模以及拟建建筑物和结构的平方英尺（如果知道的话）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="470EC22C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="7D8AA7CF" w14:paraId="470EC22C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1073"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4F4FE4F1" w14:textId="497E52DA" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="4F4FE4F1" w14:textId="497E52DA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>列出预期的</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>MEPA</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>审查阈值</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>根据</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>301 CMR 11.03</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>条规</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>（如果知道的话）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="446231D7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="7D8AA7CF" w14:paraId="446231D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1C3BFCE9" w14:textId="61FF5314" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="1C3BFCE9" w14:textId="61FF5314">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>列出项目所在州、地方和联邦预期需要的许可证（如果知道的话）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="66761CF3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="7D8AA7CF" w14:paraId="66761CF3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="061ECB9E" w14:textId="493A0960" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="061ECB9E" w14:textId="3A583984">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7D8AA7CF" w:rsidR="00D65F66">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D65F66">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="7D8AA7CF" w:rsidR="00D65F66">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>请指认项目现场</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D65F66">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+            <w:r w:rsidRPr="7D8AA7CF" w:rsidR="00D65F66">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D65F66">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="7D8AA7CF" w:rsidR="00D65F66">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>英里内的环境正义人口和特征（少数民族、收入、英语隔离）（可以附上</w:t>
             </w:r>
-            <w:r w:rsidR="00A62B47">
-[...26 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+            <w:hyperlink r:id="R86dea1fa1081439f">
+              <w:hyperlink r:id="Rb81ece0492f14c15">
+                <w:r w:rsidRPr="7D8AA7CF" w:rsidR="00D65F66">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                    <w:lang w:eastAsia="zh-CN"/>
+                  </w:rPr>
+                  <w:t>EJ Maps Viewer</w:t>
+                </w:r>
+                <w:r w:rsidRPr="7D8AA7CF" w:rsidR="650255CA">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                    <w:lang w:eastAsia="zh-CN"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="7D8AA7CF" w:rsidR="00D65F66">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                    <w:lang w:eastAsia="zh-CN"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:hyperlink>
+              <w:r w:rsidRPr="7D8AA7CF" w:rsidR="00D65F66">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                  <w:lang w:eastAsia="zh-CN"/>
+                </w:rPr>
+                <w:t>EJ Maps Viewer</w:t>
+              </w:r>
+              <w:r w:rsidRPr="7D8AA7CF" w:rsidR="650255CA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                  <w:lang w:eastAsia="zh-CN"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="7D8AA7CF" w:rsidR="00D65F66">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                  <w:lang w:eastAsia="zh-CN"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="7D8AA7CF" w:rsidR="00D65F66">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D65F66">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="7D8AA7CF" w:rsidR="00D65F66">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>英里半径的地图并指认来代替需要的叙述）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4DCF" w:rsidRPr="00D65F66" w14:paraId="5981D203" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="006D4DCF" w:rsidTr="7D8AA7CF" w14:paraId="5981D203" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5C418B17" w14:textId="33E31E59" w:rsidR="006D4DCF" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="006D4DCF" w:rsidRDefault="00D65F66" w14:paraId="5C418B17" w14:textId="33E31E59">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:right="298" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>在</w:t>
             </w:r>
             <w:r w:rsidR="00A62B47">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00A62B47">
               <w:instrText xml:space="preserve"> HYPERLINK "https://matracking.ehs.state.ma.us/Environmental-Data/ej-vulnerable-health/environmental-justice.html" </w:instrText>
             </w:r>
             <w:r w:rsidR="00A62B47">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>DPH</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>环境正文工具</w:t>
             </w:r>
             <w:r w:rsidR="00A62B47">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>中确定全部或部分位于项目场地</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>英里半径内的任何符合“弱势健康环境正文标准”定义的城市或人口普查区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6462A311" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRPr="00D65F66" w:rsidRDefault="006D4DCF">
+    <w:p w:rsidRPr="00D65F66" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="6462A311" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+          <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:sectPr w:rsidR="006D4DCF" w:rsidRPr="00D65F66">
+        <w:sectPr w:rsidRPr="00D65F66" w:rsidR="006D4DCF">
           <w:footerReference w:type="default" r:id="rId8"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1120" w:right="960" w:bottom="1200" w:left="960" w:header="0" w:footer="1012" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="130" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="7ACBC606" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w14:paraId="7ACBC606" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3716A52F" w14:textId="633D65B8" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="3716A52F" w14:textId="633D65B8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:right="298" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">6. </w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>请确定可能影响环境正义人口的潜在短期和长期环境和公共卫生影响以及任何预期的缓解措施</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="161392EF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w14:paraId="161392EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1073"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7678DF18" w14:textId="16697FCC" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="7678DF18" w14:textId="16697FCC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:right="298" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">7. </w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>请确定项目益处，包括</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 301 CMR 11.02 </w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>中定义的“环境效益”，这可能会改善环境正义人口的环境条件或公共健康</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="656C7229" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w14:paraId="656C7229" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07F88E01" w14:textId="2679C895" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="07F88E01" w14:textId="2679C895">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:right="464" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">8. </w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>描述社区如何要求召开会议讨论项目，以及社区如何在会议上要求口语翻译服务。请指定如何要求获得其他通融条件，包括在工作时间后和在公共交通附近的地点开会。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C6478C6" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRPr="00D65F66" w:rsidRDefault="006D4DCF">
+    <w:p w:rsidRPr="00D65F66" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="0C6478C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+          <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0579EA4C" w14:textId="1B045AA3" w:rsidR="006D4DCF" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66">
+    <w:p w:rsidRPr="00D65F66" w:rsidR="006D4DCF" w:rsidRDefault="00D65F66" w14:paraId="0579EA4C" w14:textId="1B045AA3">
       <w:pPr>
         <w:spacing w:before="56"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+          <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65F66">
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+          <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
           <w:i/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65F66">
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun" w:cs="Microsoft JhengHei"/>
           <w:i/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>环保部项目类型</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65F66">
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+          <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
           <w:i/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65F66">
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun" w:cs="Microsoft JhengHei"/>
           <w:i/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>注：本表在传阅时可省略。</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65F66">
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+          <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
           <w:i/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311E1916" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRPr="00D65F66" w:rsidRDefault="006D4DCF">
+    <w:p w:rsidRPr="00D65F66" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w14:paraId="311E1916" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+          <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
           <w:i/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblInd w:w="130" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4675"/>
         <w:gridCol w:w="4675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="047EE909" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="047EE909" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB532A9" w14:textId="6667FD97" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="6AB532A9" w14:textId="6667FD97">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>第九十七条</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44657D26" w14:textId="599A4B88" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="44657D26" w14:textId="599A4B88">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>大麻</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="7C935B64" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="7C935B64" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13BEA3A9" w14:textId="2D923E72" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="13BEA3A9" w14:textId="2D923E72">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>农业</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13995660" w14:textId="1CF2FA1F" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="13995660" w14:textId="1CF2FA1F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>海洋工业</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="5327A46B" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="5327A46B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C260636" w14:textId="67E3B1F7" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="3C260636" w14:textId="67E3B1F7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>飞机场</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19C91B43" w14:textId="2A5C5E1D" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="19C91B43" w14:textId="2A5C5E1D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>总体规划</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>——</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>发展</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="471FF38E" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="471FF38E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32DB76DC" w14:textId="1FB73B3C" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="32DB76DC" w14:textId="1FB73B3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>水产养殖</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>贝类</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="286BB588" w14:textId="1148285B" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="286BB588" w14:textId="1148285B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>总体规划</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>城市更新计划</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="14370950" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="14370950" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FCF5D90" w14:textId="616AD865" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="2FCF5D90" w14:textId="616AD865">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>海滩</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>沿海营养</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41452206" w14:textId="0C2199E2" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="41452206" w14:textId="0C2199E2">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>其他说明</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="1639C87C" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="1639C87C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6D0055" w14:textId="253712BD" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="1E6D0055" w14:textId="253712BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>沿海基础设施</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56B26E2E" w14:textId="620914FE" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="56B26E2E" w14:textId="620914FE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>娱乐</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="33DE404A" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="33DE404A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41CCF47E" w14:textId="6301CB3B" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="41CCF47E" w14:textId="6301CB3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>商业</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>办公室</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>实验室</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>研发</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ECC6F7F" w14:textId="2821E074" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="6ECC6F7F" w14:textId="2821E074">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>法规</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="2385B709" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="2385B709" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7055391C" w14:textId="3357279F" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="7055391C" w14:textId="3357279F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>商业</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>酒店</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="107CEC66" w14:textId="13200971" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="107CEC66" w14:textId="13200971">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>整治</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="3615D234" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="3615D234" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BCB8DAA" w14:textId="28D083F5" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="5BCB8DAA" w14:textId="28D083F5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>商业</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>仓库</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B0691D8" w14:textId="3DD3CB2C" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="2B0691D8" w14:textId="3DD3CB2C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>住宅</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="6AD98A96" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="6AD98A96" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E2DDA58" w14:textId="0CAF6CAD" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="7E2DDA58" w14:textId="0CAF6CAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>商业</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>零售</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="401E70C8" w14:textId="2EB09CE8" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="401E70C8" w14:textId="2EB09CE8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>回弹性</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="414495B9" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="414495B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36A685D8" w14:textId="4119C529" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="36A685D8" w14:textId="4119C529">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>大坝拆除</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6971EE" w14:textId="7B18D668" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="2D6971EE" w14:textId="7B18D668">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>固体垃圾</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="4F15B611" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="4F15B611" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F30A103" w14:textId="603C5ECE" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="7F30A103" w14:textId="603C5ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>大坝维修</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>更换</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="079DE2E2" w14:textId="5AEE4852" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="079DE2E2" w14:textId="5AEE4852">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>交通</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>——</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>公路</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>交通</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="785D11E0" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="785D11E0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF68C56" w14:textId="3CEA6494" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="0EF68C56" w14:textId="3CEA6494">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>疏浚</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="237270C6" w14:textId="3ABF39BC" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="237270C6" w14:textId="3ABF39BC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>交通</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>漫步道</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="6398FF31" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="6398FF31" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2583B630" w14:textId="22A21F11" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="2583B630" w14:textId="22A21F11">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>生态修复</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48F113FF" w14:textId="652A09F9" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="48F113FF" w14:textId="652A09F9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>废水</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>处理</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>输送</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="4EC3A5DE" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="4EC3A5DE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F82E7AB" w14:textId="35FAB50E" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="7F82E7AB" w14:textId="35FAB50E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>能源生产</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFE8866" w14:textId="1EBA4B2F" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="5BFE8866" w14:textId="1EBA4B2F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>废水</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>综合废水管理计划</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="7E91A311" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="7E91A311" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42BF164E" w14:textId="2D6AAC9B" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="42BF164E" w14:textId="2D6AAC9B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>储能</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C79450" w14:textId="02DA45B6" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="37C79450" w14:textId="02DA45B6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>供水</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>新水源</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D65F66" w:rsidRPr="00D65F66" w14:paraId="77EFC015" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidTr="0017557C" w14:paraId="77EFC015" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3429B37F" w14:textId="0D5EF073" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="3429B37F" w14:textId="0D5EF073">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>能量传输</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED7CD67" w14:textId="44D37C30" w:rsidR="00D65F66" w:rsidRPr="00D65F66" w:rsidRDefault="00D65F66" w:rsidP="00D65F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="00D65F66" w:rsidP="00D65F66" w:rsidRDefault="00D65F66" w14:paraId="3ED7CD67" w14:textId="44D37C30">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>供水</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>处理</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>输送</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B460F" w:rsidRPr="00D65F66" w14:paraId="526360E1" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidTr="0017557C" w14:paraId="526360E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43A8D366" w14:textId="0D7B4EAB" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="43A8D366" w14:textId="0D7B4EAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>工业的</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC2CDF1" w14:textId="2650580F" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="3EC2CDF1" w14:textId="2650580F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B460F" w:rsidRPr="00D65F66" w14:paraId="49A3B395" w14:textId="77777777" w:rsidTr="0017557C">
+      <w:tr w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidTr="0017557C" w14:paraId="49A3B395" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="498878C5" w14:textId="78AB658B" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="498878C5" w14:textId="78AB658B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D65F66">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>机构</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D65F66">
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>教育</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="138E0006" w14:textId="77777777" w:rsidR="005B460F" w:rsidRPr="00D65F66" w:rsidRDefault="005B460F" w:rsidP="005B460F">
+          <w:p w:rsidRPr="00D65F66" w:rsidR="005B460F" w:rsidP="005B460F" w:rsidRDefault="005B460F" w14:paraId="138E0006" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76CD907E" w14:textId="6FD3ADC7" w:rsidR="006D4DCF" w:rsidRPr="00D65F66" w:rsidRDefault="006D4DCF" w:rsidP="009074CF">
+    <w:p w:rsidRPr="00D65F66" w:rsidR="006D4DCF" w:rsidP="009074CF" w:rsidRDefault="006D4DCF" w14:paraId="76CD907E" w14:textId="6FD3ADC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1201"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="520"/>
         <w:rPr>
-          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+          <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="Addendum:_ENF_Revisions"/>
+      <w:bookmarkStart w:name="Addendum:_ENF_Revisions" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="006D4DCF" w:rsidRPr="00D65F66">
-      <w:pgSz w:w="12240" w:h="15840"/>
+    <w:sectPr w:rsidRPr="00D65F66" w:rsidR="006D4DCF">
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1120" w:right="960" w:bottom="1200" w:left="960" w:header="0" w:footer="1012" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="350609B8" w14:textId="77777777" w:rsidR="00A62B47" w:rsidRDefault="00A62B47">
+    <w:p w:rsidR="00A62B47" w:rsidRDefault="00A62B47" w14:paraId="350609B8" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="453DA3E3" w14:textId="77777777" w:rsidR="00A62B47" w:rsidRDefault="00A62B47">
+    <w:p w:rsidR="00A62B47" w:rsidRDefault="00A62B47" w14:paraId="453DA3E3" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
@@ -2486,52 +2518,52 @@
   <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="013AE4FD" w14:textId="0E69DF7F" w:rsidR="006D4DCF" w:rsidRDefault="00D65F66">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="006D4DCF" w:rsidRDefault="00D65F66" w14:paraId="013AE4FD" w14:textId="0E69DF7F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35BFDDA9" wp14:editId="42DC099F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3776980</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9276080</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="218440" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2558,193 +2590,193 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1CA76142" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+                        <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="1CA76142" w14:textId="77777777">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="60"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00D65F66">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="35BFDDA9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="35BFDDA9">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:297.4pt;margin-top:730.4pt;width:17.2pt;height:13pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzYP/SqwIAAKgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TrjUuwEUNkqWpaqU&#10;XqSkH+AFs1gFm9rehTTqv3dswmaTqFLVlgdrbI/PzJk5zMXl2LXowJTmUmQ4PAswYqKUFRe7DH+9&#10;K7wYI22oqGgrBcvwPdP4cvX2zcXQpyySjWwrphCACJ0OfYYbY/rU93XZsI7qM9kzAZe1VB01sFU7&#10;v1J0APSu9aMgWPqDVFWvZMm0htN8usQrh1/XrDSf61ozg9oMQ27GrcqtW7v6qwua7hTtG14+pkH/&#10;IouOcgFBj1A5NRTtFX8F1fFSSS1rc1bKzpd1zUvmOACbMHjB5rahPXNcoDi6P5ZJ/z/Y8tPhi0K8&#10;gt5hJGgHLbpjo0HXckShrc7Q6xScbntwMyMcW0/LVPc3svymkZDrhoodu1JKDg2jFWTnXvonTycc&#10;bUG2w0dZQRi6N9IBjbXqLCAUAwE6dOn+2BmbSgmHURgTAjclXIXLRRi4zvk0nR/3Spv3THbIGhlW&#10;0HgHTg832gANcJ1dbCwhC962rvmteHYAjtMJhIan9s4m4Xr5kATJJt7ExCPRcuORIM+9q2JNvGUR&#10;ni/yd/l6nYc/bdyQpA2vKiZsmFlXIfmzvj0qfFLEUVlatryycDYlrXbbdavQgYKuC/fZZkHyJ27+&#10;8zTcNXB5QSmMSHAdJV6xjM89UpCFl5wHsReEyXWyDEhC8uI5pRsu2L9TQkOGk0W0mLT0W26B+15z&#10;o2nHDUyOlncZjo9ONLUK3IjKtdZQ3k72SSls+k+lgIrNjXZ6tRKdxGrG7QgoVsRbWd2DcpUEZYEI&#10;YdyB0Uj1A6MBRkeG9fc9VQyj9oMA9ds5MxtqNrazQUUJTzNsMJrMtZnm0b5XfNcA8vR/CXkFf0jN&#10;nXqfsoDU7QbGgSPxOLrsvDndO6+nAbv6BQAA//8DAFBLAwQUAAYACAAAACEAoDXrfOEAAAANAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNVKwkxKkqBCckRBoOHJ3YTaLG6xC7&#10;bfh7tid6290Zzb4pNosb2cnOYfCo4HElgFlsvRmwU/BVvz2kwELUaPTo0Sr4tQE25e1NoXPjz1jZ&#10;0y52jEIw5FpBH+OUcx7a3jodVn6ySNrez05HWueOm1mfKdyNPBFCcqcHpA+9nuxLb9vD7ugUbL+x&#10;eh1+PprPal8NdZ0JfJcHpe7vlu0zsGiX+G+GCz6hQ0lMjT+iCWxU8JStCT2SsJaCJrLIJEuANZdT&#10;KlPgZcGvW5R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADNg/9KrAgAAqAUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKA163zhAAAADQEAAA8A&#10;AAAAAAAAAAAAAAAABQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAATBgAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" style="position:absolute;margin-left:297.4pt;margin-top:730.4pt;width:17.2pt;height:13pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzYP/SqwIAAKgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TrjUuwEUNkqWpaqU&#10;XqSkH+AFs1gFm9rehTTqv3dswmaTqFLVlgdrbI/PzJk5zMXl2LXowJTmUmQ4PAswYqKUFRe7DH+9&#10;K7wYI22oqGgrBcvwPdP4cvX2zcXQpyySjWwrphCACJ0OfYYbY/rU93XZsI7qM9kzAZe1VB01sFU7&#10;v1J0APSu9aMgWPqDVFWvZMm0htN8usQrh1/XrDSf61ozg9oMQ27GrcqtW7v6qwua7hTtG14+pkH/&#10;IouOcgFBj1A5NRTtFX8F1fFSSS1rc1bKzpd1zUvmOACbMHjB5rahPXNcoDi6P5ZJ/z/Y8tPhi0K8&#10;gt5hJGgHLbpjo0HXckShrc7Q6xScbntwMyMcW0/LVPc3svymkZDrhoodu1JKDg2jFWTnXvonTycc&#10;bUG2w0dZQRi6N9IBjbXqLCAUAwE6dOn+2BmbSgmHURgTAjclXIXLRRi4zvk0nR/3Spv3THbIGhlW&#10;0HgHTg832gANcJ1dbCwhC962rvmteHYAjtMJhIan9s4m4Xr5kATJJt7ExCPRcuORIM+9q2JNvGUR&#10;ni/yd/l6nYc/bdyQpA2vKiZsmFlXIfmzvj0qfFLEUVlatryycDYlrXbbdavQgYKuC/fZZkHyJ27+&#10;8zTcNXB5QSmMSHAdJV6xjM89UpCFl5wHsReEyXWyDEhC8uI5pRsu2L9TQkOGk0W0mLT0W26B+15z&#10;o2nHDUyOlncZjo9ONLUK3IjKtdZQ3k72SSls+k+lgIrNjXZ6tRKdxGrG7QgoVsRbWd2DcpUEZYEI&#10;YdyB0Uj1A6MBRkeG9fc9VQyj9oMA9ds5MxtqNrazQUUJTzNsMJrMtZnm0b5XfNcA8vR/CXkFf0jN&#10;nXqfsoDU7QbGgSPxOLrsvDndO6+nAbv6BQAA//8DAFBLAwQUAAYACAAAACEAoDXrfOEAAAANAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNVKwkxKkqBCckRBoOHJ3YTaLG6xC7&#10;bfh7tid6290Zzb4pNosb2cnOYfCo4HElgFlsvRmwU/BVvz2kwELUaPTo0Sr4tQE25e1NoXPjz1jZ&#10;0y52jEIw5FpBH+OUcx7a3jodVn6ySNrez05HWueOm1mfKdyNPBFCcqcHpA+9nuxLb9vD7ugUbL+x&#10;eh1+PprPal8NdZ0JfJcHpe7vlu0zsGiX+G+GCz6hQ0lMjT+iCWxU8JStCT2SsJaCJrLIJEuANZdT&#10;KlPgZcGvW5R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADNg/9KrAgAAqAUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKA163zhAAAADQEAAA8A&#10;AAAAAAAAAAAAAAAABQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAATBgAAAAA=&#10;">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="1CA76142" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+                  <w:p w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="1CA76142" w14:textId="77777777">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="60"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00D65F66">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="791C1AFE" w14:textId="77777777" w:rsidR="00A62B47" w:rsidRDefault="00A62B47">
+    <w:p w:rsidR="00A62B47" w:rsidRDefault="00A62B47" w14:paraId="791C1AFE" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C4E7FA7" w14:textId="77777777" w:rsidR="00A62B47" w:rsidRDefault="00A62B47">
+    <w:p w:rsidR="00A62B47" w:rsidRDefault="00A62B47" w14:paraId="4C4E7FA7" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19673259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A243066"/>
     <w:lvl w:ilvl="0" w:tplc="080283C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="721"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BBFAD66C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1559" w:hanging="721"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="85B85EBC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D3AE3F60">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2655" w:hanging="721"/>
       </w:pPr>
@@ -2806,68 +2838,68 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8130" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A4B76C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="835E3B4A"/>
     <w:lvl w:ilvl="0" w:tplc="D3A2645C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1199" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AFAA9DBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1919" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E2AA489E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2853" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4C14288C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3786" w:hanging="361"/>
       </w:pPr>
@@ -3043,70 +3075,70 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D3E77C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A4C6E18"/>
     <w:lvl w:ilvl="0" w:tplc="1A22D39E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="721"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F8CC5470">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E450903E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2213" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3E4C692A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3226" w:hanging="361"/>
       </w:pPr>
@@ -3175,216 +3207,219 @@
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="web"/>
   <w:zoom w:percent="95"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D4DCF"/>
     <w:rsid w:val="00010F4A"/>
     <w:rsid w:val="000451FD"/>
     <w:rsid w:val="000E17EB"/>
     <w:rsid w:val="001115E3"/>
     <w:rsid w:val="0017557C"/>
     <w:rsid w:val="00207FEB"/>
     <w:rsid w:val="00236079"/>
     <w:rsid w:val="002743DA"/>
     <w:rsid w:val="005B1CE0"/>
     <w:rsid w:val="005B460F"/>
     <w:rsid w:val="00676E6D"/>
     <w:rsid w:val="006D4DCF"/>
     <w:rsid w:val="009074CF"/>
     <w:rsid w:val="00937FC7"/>
     <w:rsid w:val="009A4647"/>
     <w:rsid w:val="009E6CE3"/>
     <w:rsid w:val="00A62B47"/>
     <w:rsid w:val="00B81B00"/>
     <w:rsid w:val="00C624DF"/>
     <w:rsid w:val="00C76194"/>
     <w:rsid w:val="00D65F66"/>
     <w:rsid w:val="00E41C9B"/>
     <w:rsid w:val="00F53082"/>
+    <w:rsid w:val="650255CA"/>
+    <w:rsid w:val="7D8AA7CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2B326A5D"/>
   <w15:docId w15:val="{2EED0CD1-06C0-4395-9CE3-92D3979E2E85}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:eastAsia="PMingLiU" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3536,52 +3571,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3648,228 +3683,227 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="31"/>
       <w:ind w:left="2136" w:right="2136"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="840" w:hanging="721"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="839" w:hanging="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="248" w:lineRule="exact"/>
       <w:ind w:left="107"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B460F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005B460F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B460F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005B460F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B460F"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/MapSeries/index.html?appid=535e4419dc0545be980545a0eeaf9b53" TargetMode="External" Id="R86dea1fa1081439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212" TargetMode="External" Id="Rb81ece0492f14c15" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4124,71 +4158,76 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002CE1FEBD532E5C4B9E7BDE0562433301" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="913df82a818a0de075a954fa5723ab8b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a6812d0-d611-4cd4-a9d2-8432a8e82391" xmlns:ns3="f3e72aae-9823-40da-be9a-ecdaa42e5218" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8c2c5d7cceccdb0d3ca449d882745b3b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002CE1FEBD532E5C4B9E7BDE0562433301" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8217885c67ab01a5bb26bc4e08f83265">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a6812d0-d611-4cd4-a9d2-8432a8e82391" xmlns:ns3="f3e72aae-9823-40da-be9a-ecdaa42e5218" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22a5a79a707e8739e06ff9ae264d5a95" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="1a6812d0-d611-4cd4-a9d2-8432a8e82391"/>
     <xsd:import namespace="f3e72aae-9823-40da-be9a-ecdaa42e5218"/>
+    <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a6812d0-d611-4cd4-a9d2-8432a8e82391" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -4231,50 +4270,82 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -4343,103 +4414,89 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3e72aae-9823-40da-be9a-ecdaa42e5218">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB5AA71F-9B1B-4695-91FC-B379022D3ABB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D63A9CE-5EA4-4468-8C32-64307E50799B}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DFB8989-362D-4678-B44F-DE95EB3245C1}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{457FBD05-C4C7-45FD-92A2-F59186113BC7}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Czepiga, Page (EEA)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-12-21T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 20 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2022-01-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x0101002CE1FEBD532E5C4B9E7BDE0562433301</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>