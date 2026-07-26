--- v0 (2025-11-21)
+++ v1 (2026-07-26)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="05269BAE" w14:textId="2707C314" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Environmental Justice Screening Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="352F129E" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -343,67 +343,67 @@
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4DCF" w14:paraId="735E8956" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="925"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D8C1CC7" w14:textId="7AA0C36C" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="506"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Estimated GHG emissions of conditioned spaces </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7">
+            <w:hyperlink r:id="rId10">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0562C1"/>
                   <w:u w:val="single" w:color="0562C1"/>
                 </w:rPr>
                 <w:t>(click</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="005B1CE0">
               <w:rPr>
                 <w:color w:val="0562C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8">
+            <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="0562C1"/>
                   <w:u w:val="single" w:color="0562C1"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:color w:val="0562C1"/>
                   <w:u w:val="single" w:color="0562C1"/>
                 </w:rPr>
                 <w:t>for GHG Estimation tool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
@@ -514,144 +514,141 @@
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C3BFCE9" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>3. List all anticipated state, local and federal permits needed for the project (if known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4DCF" w14:paraId="66761CF3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="061ECB9E" w14:textId="5F7928B0" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+          <w:p w14:paraId="061ECB9E" w14:textId="6465B88C" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t>4. Identify EJ populations and characteristics (Minority, Income, English Isolation) within 5 miles of project site (can attach map</w:t>
             </w:r>
             <w:r w:rsidR="00E41C9B">
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t>identifying 5-mile radius</w:t>
+              <w:t xml:space="preserve"> identifying 5-mile radius</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> from</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0562C1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9">
+            <w:hyperlink r:id="rId12">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0562C1"/>
                   <w:u w:val="single" w:color="0562C1"/>
                 </w:rPr>
                 <w:t>EJ Maps Viewer</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:color w:val="0562C1"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>in lieu of narrative)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4DCF" w14:paraId="5981D203" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C418B17" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:right="298" w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t>5. Identify any municipality or census tract meeting the definition of “vulnerable health EJ criteria” in the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0562C1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10">
+            <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0562C1"/>
                   <w:u w:val="single" w:color="0562C1"/>
                 </w:rPr>
                 <w:t>DPH EJ Tool</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:color w:val="0562C1"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>located in whole or in part within a 1 mile radius of the project site</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6462A311" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF">
       <w:pPr>
         <w:sectPr w:rsidR="006D4DCF">
-          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1120" w:right="960" w:bottom="1200" w:left="960" w:header="0" w:footer="1012" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="130" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -1376,174 +1373,277 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="76CD907E" w14:textId="6FD3ADC7" w:rsidR="006D4DCF" w:rsidRDefault="006D4DCF" w:rsidP="009074CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1201"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="520"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Addendum:_ENF_Revisions"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="006D4DCF">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1120" w:right="960" w:bottom="1200" w:left="960" w:header="0" w:footer="1012" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="59ED97B6" w14:textId="77777777" w:rsidR="009A4647" w:rsidRDefault="009A4647">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1D67B805" w14:textId="77777777" w:rsidR="009A4647" w:rsidRDefault="009A4647">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="013AE4FD" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="009A4647">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="013AE4FD" w14:textId="6CF8DCEA" w:rsidR="006D4DCF" w:rsidRDefault="009748E7">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:pict w14:anchorId="35BFDDA9">
-[...33 lines deleted...]
-      </w:pict>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35BFDDA9" wp14:editId="6DF862F2">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3776980</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="218440" cy="165100"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1386635915" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="218440" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1CA76142" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="60"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:t>10</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="35BFDDA9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:297.4pt;margin-top:730.4pt;width:17.2pt;height:13pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7v9v/1QEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOuqIw4hRdiw4D&#10;ugvQ7gNkWY6F2aJGKrGzrx8lx+nWvg17EWiSOjrnkN5cT0MvDgbJgqtkscqlME5DY92ukt+f7t9d&#10;SUFBuUb14Ewlj4bk9fbtm83oS7OGDvrGoGAQR+XoK9mF4MssI92ZQdEKvHFcbAEHFfgTd1mDamT0&#10;oc/WeX6ZjYCNR9CGiLN3c1FuE37bGh2+ti2ZIPpKMreQTkxnHc9su1HlDpXvrD7RUP/AYlDW8aNn&#10;qDsVlNijfQU1WI1A0IaVhiGDtrXaJA2spshfqHnslDdJC5tD/mwT/T9Y/eXw6L+hCNMHmHiASQT5&#10;B9A/SDi47ZTbmRtEGDujGn64iJZlo6fydDVaTSVFkHr8DA0PWe0DJKCpxSG6wjoFo/MAjmfTzRSE&#10;5uS6uLq44IrmUnH5vsjTUDJVLpc9UvhoYBAxqCTyTBO4OjxQiGRUubTEtxzc275Pc+3dXwlujJlE&#10;PvKdmYepnrg7iqihObIMhHlNeK056AB/STHyilSSfu4VGin6T46tiPu0BLgE9RIop/lqJYMUc3gb&#10;5r3be7S7jpFnsx3csF2tTVKeWZx48tiTwtOKxr368zt1Pf9I298AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgNet84QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE1UrCTEqSoE&#10;JyREGg4cndhNosbrELtt+Hu2J3rb3RnNvik2ixvZyc5h8KjgcSWAWWy9GbBT8FW/PaTAQtRo9OjR&#10;Kvi1ATbl7U2hc+PPWNnTLnaMQjDkWkEf45RzHtreOh1WfrJI2t7PTkda546bWZ8p3I08EUJypwek&#10;D72e7Etv28Pu6BRsv7F6HX4+ms9qXw11nQl8lwel7u+W7TOwaJf4b4YLPqFDSUyNP6IJbFTwlK0J&#10;PZKwloImssgkS4A1l1MqU+Blwa9blH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7/b&#10;/9UBAACQAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;oDXrfOEAAAANAQAADwAAAAAAAAAAAAAAAAAvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1CA76142" w14:textId="77777777" w:rsidR="006D4DCF" w:rsidRDefault="002743DA">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="60"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:t>10</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="63DF5BE8" w14:textId="77777777" w:rsidR="009A4647" w:rsidRDefault="009A4647">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="460E2584" w14:textId="77777777" w:rsidR="009A4647" w:rsidRDefault="009A4647">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19673259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A243066"/>
     <w:lvl w:ilvl="0" w:tplc="080283C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="721"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BBFAD66C">
       <w:start w:val="1"/>
@@ -1987,144 +2087,145 @@
     <w:lvl w:ilvl="7" w:tplc="444CAB12">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7280" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5A88A7CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8293" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1616323822">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="275719111">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="516776260">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="664165646">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D4DCF"/>
     <w:rsid w:val="00010F4A"/>
     <w:rsid w:val="000451FD"/>
     <w:rsid w:val="001115E3"/>
     <w:rsid w:val="0017557C"/>
     <w:rsid w:val="00207FEB"/>
     <w:rsid w:val="00236079"/>
     <w:rsid w:val="002743DA"/>
     <w:rsid w:val="005B1CE0"/>
     <w:rsid w:val="00676E6D"/>
     <w:rsid w:val="006D4DCF"/>
     <w:rsid w:val="009074CF"/>
     <w:rsid w:val="00937FC7"/>
+    <w:rsid w:val="009748E7"/>
     <w:rsid w:val="009A4647"/>
     <w:rsid w:val="00B81B00"/>
+    <w:rsid w:val="00C43AF6"/>
     <w:rsid w:val="00C624DF"/>
     <w:rsid w:val="00C76194"/>
     <w:rsid w:val="00E41C9B"/>
     <w:rsid w:val="00F53082"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2B326A5D"/>
   <w15:docId w15:val="{2EED0CD1-06C0-4395-9CE3-92D3979E2E85}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2574,55 +2675,55 @@
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="839" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="248" w:lineRule="exact"/>
       <w:ind w:left="107"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matracking.ehs.state.ma.us/Environmental-Data/ej-vulnerable-health/environmental-justice.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/MapSeries/index.html?appid=535e4419dc0545be980545a0eeaf9b53" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matracking.ehs.state.ma.us/Environmental-Data/ej-vulnerable-health/environmental-justice.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2877,71 +2978,76 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002CE1FEBD532E5C4B9E7BDE0562433301" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="913df82a818a0de075a954fa5723ab8b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a6812d0-d611-4cd4-a9d2-8432a8e82391" xmlns:ns3="f3e72aae-9823-40da-be9a-ecdaa42e5218" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8c2c5d7cceccdb0d3ca449d882745b3b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002CE1FEBD532E5C4B9E7BDE0562433301" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8217885c67ab01a5bb26bc4e08f83265">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a6812d0-d611-4cd4-a9d2-8432a8e82391" xmlns:ns3="f3e72aae-9823-40da-be9a-ecdaa42e5218" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22a5a79a707e8739e06ff9ae264d5a95" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="1a6812d0-d611-4cd4-a9d2-8432a8e82391"/>
     <xsd:import namespace="f3e72aae-9823-40da-be9a-ecdaa42e5218"/>
+    <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a6812d0-d611-4cd4-a9d2-8432a8e82391" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -2984,50 +3090,82 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -3086,91 +3224,105 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3e72aae-9823-40da-be9a-ecdaa42e5218">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D35FE33-9B11-40C5-B3E7-5584519BA9BC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{742214C8-A80D-41ED-A29C-A4A0CB185C3C}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51A371D9-EF15-47A1-BD58-7808245598B0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40EC42B5-2AF4-46F4-B910-8F97D4795B0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40EC42B5-2AF4-46F4-B910-8F97D4795B0F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51A371D9-EF15-47A1-BD58-7808245598B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>451</Words>
-  <Characters>2575</Characters>
+  <Characters>2572</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3020</CharactersWithSpaces>
+  <CharactersWithSpaces>3017</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Czepiga, Page (EEA)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-12-21T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 20 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">