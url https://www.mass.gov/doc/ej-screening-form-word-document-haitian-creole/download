--- v0 (2025-11-25)
+++ v1 (2026-06-11)
@@ -957,245 +957,514 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="130" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D4DCF" w14:paraId="284DE4D1" w14:textId="77777777">
+      <w:tr w:rsidR="006D4DCF" w:rsidTr="314780E0" w14:paraId="284DE4D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="006D4DCF" w:rsidP="00B7158C" w:rsidRDefault="00B7158C" w14:paraId="52F255D4" w14:textId="1C63CBEA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00B7158C">
               <w:t>Bay yon deskripsyon tou kout sou pwojè a, sa gen ladan gwosè jeneral sit pwojè a ak pye kare nan bilding yo pwopoze ak estrikti a si w konnen l.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE2A03" w:rsidP="00B7158C" w:rsidRDefault="00EE2A03" w14:paraId="55A7FAD0" w14:textId="1AD75C08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002351F3" w:rsidR="006D4DCF" w14:paraId="470EC22C" w14:textId="77777777">
+      <w:tr w:rsidRPr="002351F3" w:rsidR="006D4DCF" w:rsidTr="314780E0" w14:paraId="470EC22C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1073"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B7158C" w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="4F4FE4F1" w14:textId="5A25A44B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B7158C">
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B7158C" w:rsidR="00B7158C">
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Lis papòt revizyon MEPA antisipe (301 CMR 11.03) (si yo konnen</w:t>
             </w:r>
             <w:r w:rsidR="00B7158C">
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> l</w:t>
             </w:r>
             <w:r w:rsidRPr="00B7158C" w:rsidR="00B7158C">
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002351F3" w:rsidR="006D4DCF" w14:paraId="446231D7" w14:textId="77777777">
+      <w:tr w:rsidRPr="002351F3" w:rsidR="006D4DCF" w:rsidTr="314780E0" w14:paraId="446231D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B7158C" w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="1C3BFCE9" w14:textId="61EA51EA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B7158C">
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B7158C" w:rsidR="00B7158C">
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Lis tout pèmi leta, lokal ak federal yo prevwa ki nesesè pou pwojè a (si yo konnen</w:t>
             </w:r>
             <w:r w:rsidR="00AA55FB">
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> l</w:t>
             </w:r>
             <w:r w:rsidRPr="00B7158C" w:rsidR="00B7158C">
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002351F3" w:rsidR="006D4DCF" w14:paraId="66761CF3" w14:textId="77777777">
+      <w:tr w:rsidRPr="002351F3" w:rsidR="006D4DCF" w:rsidTr="314780E0" w14:paraId="66761CF3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="00AA55FB" w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="061ECB9E" w14:textId="025667BD">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AA55FB" w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="061ECB9E" w14:textId="041D308A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:hanging="360"/>
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA55FB">
+            <w:r w:rsidRPr="314780E0" w:rsidR="002743DA">
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA55FB" w:rsidR="00AA55FB">
-[...18 lines deleted...]
-              <w:r w:rsidRPr="00AA55FB">
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Idantifye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>popilasyon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EJ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>karakteristik</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yo (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Minorite</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Revni</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Izolasyon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Angle) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>rive</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>jiska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 mil </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>nan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>sit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>pwojè</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>voye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>yon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>kat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>jeyografi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>ki</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>idantifye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>reyon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 mil </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>ki</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>nan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="R0258804fa3f24754">
+              <w:r w:rsidRPr="314780E0" w:rsidR="002743DA">
                 <w:rPr>
-                  <w:color w:val="0562C1"/>
-                  <w:u w:val="single" w:color="0562C1"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="es-MX"/>
                 </w:rPr>
                 <w:t>EJ Maps Viewer</w:t>
               </w:r>
-              <w:r w:rsidRPr="00AA55FB">
+              <w:r w:rsidRPr="314780E0" w:rsidR="5A12F2E6">
                 <w:rPr>
-                  <w:color w:val="0562C1"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="es-MX"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00AA55FB" w:rsidR="00AA55FB">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AA55FB">
+            <w:r w:rsidRPr="314780E0" w:rsidR="002743DA">
+              <w:rPr>
+                <w:color w:val="0562C1"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>nan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="00AA55FB">
+              <w:rPr>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>naratif</w:t>
+            </w:r>
+            <w:r w:rsidRPr="314780E0" w:rsidR="002743DA">
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002351F3" w:rsidR="006D4DCF" w14:paraId="5981D203" w14:textId="77777777">
+      <w:tr w:rsidRPr="002351F3" w:rsidR="006D4DCF" w:rsidTr="314780E0" w14:paraId="5981D203" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00AA55FB" w:rsidR="006D4DCF" w:rsidRDefault="002743DA" w14:paraId="5C418B17" w14:textId="2B6CA29D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="467" w:right="298" w:hanging="360"/>
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA55FB">
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA55FB" w:rsidR="00AA55FB">
               <w:rPr>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Idantifye nenpòt minisipalite oswa zòn resansman ki satisfè definisyon "kritè EJ sante vilnerab" nan </w:t>
             </w:r>
             <w:hyperlink r:id="rId12">
               <w:r w:rsidRPr="00AA55FB" w:rsidR="00F03F61">
                 <w:rPr>
@@ -2948,52 +3217,54 @@
     <w:rsid w:val="00292C4D"/>
     <w:rsid w:val="002E5211"/>
     <w:rsid w:val="00555286"/>
     <w:rsid w:val="00574045"/>
     <w:rsid w:val="005B1CE0"/>
     <w:rsid w:val="005F2F1C"/>
     <w:rsid w:val="00676E6D"/>
     <w:rsid w:val="006D4DCF"/>
     <w:rsid w:val="008673BF"/>
     <w:rsid w:val="009074CF"/>
     <w:rsid w:val="00937FC7"/>
     <w:rsid w:val="00955EC0"/>
     <w:rsid w:val="009A4647"/>
     <w:rsid w:val="00AA55FB"/>
     <w:rsid w:val="00B7158C"/>
     <w:rsid w:val="00B81B00"/>
     <w:rsid w:val="00C20A77"/>
     <w:rsid w:val="00C624DF"/>
     <w:rsid w:val="00C76194"/>
     <w:rsid w:val="00E41C9B"/>
     <w:rsid w:val="00EE2A03"/>
     <w:rsid w:val="00F03F61"/>
     <w:rsid w:val="00F116CD"/>
     <w:rsid w:val="00F53082"/>
     <w:rsid w:val="00FA05E6"/>
+    <w:rsid w:val="314780E0"/>
     <w:rsid w:val="3BCDD64A"/>
     <w:rsid w:val="49ADFD1D"/>
+    <w:rsid w:val="5A12F2E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2B326A5D"/>
@@ -3466,76 +3737,87 @@
   <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="839" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="248" w:lineRule="exact"/>
       <w:ind w:left="107"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:uiPriority w:val="99"/>
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="314780E0"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1269237799">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matracking.ehs.state.ma.us/Environmental-Data/ej-vulnerable-health/environmental-justice.html" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/MapSeries/index.html?appid=535e4419dc0545be980545a0eeaf9b53" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External" Id="R549d6030646c458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External" Id="Rb4be1f46073047f0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matracking.ehs.state.ma.us/Environmental-Data/ej-vulnerable-health/environmental-justice.html" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External" Id="R549d6030646c458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/2382671/download" TargetMode="External" Id="Rb4be1f46073047f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212" TargetMode="External" Id="R0258804fa3f24754" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3790,71 +4072,76 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002CE1FEBD532E5C4B9E7BDE0562433301" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="913df82a818a0de075a954fa5723ab8b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a6812d0-d611-4cd4-a9d2-8432a8e82391" xmlns:ns3="f3e72aae-9823-40da-be9a-ecdaa42e5218" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8c2c5d7cceccdb0d3ca449d882745b3b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002CE1FEBD532E5C4B9E7BDE0562433301" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8217885c67ab01a5bb26bc4e08f83265">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a6812d0-d611-4cd4-a9d2-8432a8e82391" xmlns:ns3="f3e72aae-9823-40da-be9a-ecdaa42e5218" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22a5a79a707e8739e06ff9ae264d5a95" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="1a6812d0-d611-4cd4-a9d2-8432a8e82391"/>
     <xsd:import namespace="f3e72aae-9823-40da-be9a-ecdaa42e5218"/>
+    <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a6812d0-d611-4cd4-a9d2-8432a8e82391" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -3897,50 +4184,82 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -4009,81 +4328,89 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3e72aae-9823-40da-be9a-ecdaa42e5218">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BDEB29E-8D86-452A-BB24-54E32639561F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4649A3D1-DD94-48AB-BCDC-A99C4530EA9E}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14F704B0-4EFD-4729-8EDB-B021487DCBBB}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2FC0AA0-0F2C-4C94-92B1-304CDAFFE8D9}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Czepiga, Page (EEA)</dc:creator>
-  <lastModifiedBy>Czepiga, Page (EEA)</lastModifiedBy>
-  <revision>9</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-12-21T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 20 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2022-01-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x0101002CE1FEBD532E5C4B9E7BDE0562433301</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>