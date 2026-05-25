--- v0 (2025-12-04)
+++ v1 (2026-05-25)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10777" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1777"/>
         <w:gridCol w:w="9000"/>
       </w:tblGrid>
       <w:tr w:rsidR="00307261" w14:paraId="280A6394" w14:textId="77777777" w:rsidTr="007333A3">
         <w:trPr>
           <w:trHeight w:val="2205"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
@@ -312,77 +313,51 @@
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4E80">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Send t</w:t>
             </w:r>
             <w:r w:rsidR="00FE4E80" w:rsidRPr="00FE4E80">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">o </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> of Public Safety and Inspections, Elevator Division, </w:t>
+              <w:t xml:space="preserve">o Office of Public Safety and Inspections, Elevator Division, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62C4EB51" w14:textId="77777777" w:rsidR="000D30D6" w:rsidRDefault="00FE4E80" w:rsidP="00FE4E80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-99" w:right="-96"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4E80">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:b/>
@@ -1138,94 +1113,110 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00030F83" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0024284E" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="02536487" w14:textId="71E1D46B" w:rsidR="002C0CAD" w:rsidRPr="006B2C11" w:rsidRDefault="009A4F5D" w:rsidP="007907D0">
+    <w:p w14:paraId="02536487" w14:textId="432ACE6D" w:rsidR="002C0CAD" w:rsidRPr="006B2C11" w:rsidRDefault="009A4F5D" w:rsidP="007907D0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="008E6138" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      Registration number can be found at </w:t>
       </w:r>
-      <w:r w:rsidR="006B2C11" w:rsidRPr="006B2C11">
-[...7 lines deleted...]
-        <w:t>https://www.mass.gov/info-details/registered-elevator-contractors</w:t>
+      <w:r w:rsidR="00481C28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00481C28" w:rsidRPr="00843A06">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>LINK</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00644A25">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544440DF" w14:textId="77777777" w:rsidR="009A4F5D" w:rsidRPr="006B2C11" w:rsidRDefault="00420785" w:rsidP="007907D0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3262,108 +3253,154 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> been violated</w:t>
       </w:r>
       <w:r w:rsidR="008279EB" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009037C7" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Massachusetts Elevator Laws and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CA29F4" w14:textId="104FCC16" w:rsidR="008E6138" w:rsidRPr="006B2C11" w:rsidRDefault="007907D0" w:rsidP="00DA1030">
+    <w:p w14:paraId="3AB8594C" w14:textId="667D105B" w:rsidR="00065E6D" w:rsidRPr="006B2C11" w:rsidRDefault="007907D0" w:rsidP="00DA1030">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="009037C7" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Regulations can be found at </w:t>
       </w:r>
+      <w:r w:rsidR="00113C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00113C1A" w:rsidRPr="00113C1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00113C1A" w:rsidRPr="00113C1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>LI</w:t>
+        </w:r>
+        <w:r w:rsidR="00113C1A" w:rsidRPr="00113C1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>N</w:t>
+        </w:r>
+        <w:r w:rsidR="00113C1A" w:rsidRPr="00113C1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>K</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00113C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00FE4E80" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.mass.gov/orgs/office-of-public-safety-and-inspectionsand Inspections </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00186552" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="005365BA" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">dditional pages </w:t>
       </w:r>
       <w:r w:rsidR="00186552" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -3379,124 +3416,124 @@
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as needed.   </w:t>
       </w:r>
       <w:r w:rsidR="0024284E" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Text19"/>
-      <w:r w:rsidRPr="006B2C11">
+      <w:r w:rsidR="008E6138" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="0024284E" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0024284E" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="006B2C11">
+      <w:r w:rsidR="008E6138" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2C11">
+      <w:r w:rsidR="008E6138" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2C11">
+      <w:r w:rsidR="008E6138" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2C11">
+      <w:r w:rsidR="008E6138" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2C11">
+      <w:r w:rsidR="008E6138" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0024284E" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="4D46826A" w14:textId="77777777" w:rsidR="00B93927" w:rsidRPr="006B2C11" w:rsidRDefault="001B2E73" w:rsidP="00B93927">
       <w:pPr>
         <w:rPr>
@@ -3535,92 +3572,92 @@
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00082D5F" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00DA1030" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Exhibits</w:t>
+        <w:t>Exhibits:</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6DC5" w:rsidRPr="006B2C11">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="007907D0" w:rsidRPr="006B2C11">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00082D5F" w:rsidRPr="006B2C11">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ttach</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00DA1030" w:rsidRPr="006B2C11">
-[...28 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00082D5F" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ttach any documents that you </w:t>
+        <w:t xml:space="preserve"> any documents that you </w:t>
       </w:r>
       <w:r w:rsidR="005365BA" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">want to </w:t>
       </w:r>
       <w:r w:rsidR="00BC6373" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidR="00082D5F" w:rsidRPr="006B2C11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -4454,74 +4491,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B2E73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0024284E" w:rsidRPr="001B2E73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:sectPr w:rsidR="00082D5F" w:rsidRPr="00B93927" w:rsidSect="00562744">
-      <w:footerReference w:type="even" r:id="rId11"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="432" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="288" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16D35998" w14:textId="77777777" w:rsidR="000C0FA6" w:rsidRDefault="000C0FA6">
+    <w:p w14:paraId="2E719009" w14:textId="77777777" w:rsidR="00383C28" w:rsidRDefault="00383C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="174E19E3" w14:textId="77777777" w:rsidR="000C0FA6" w:rsidRDefault="000C0FA6">
+    <w:p w14:paraId="45B663D7" w14:textId="77777777" w:rsidR="00383C28" w:rsidRDefault="00383C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4622,144 +4659,151 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00193762">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="612F05F9" w14:textId="77777777" w:rsidR="00193762" w:rsidRDefault="00193762">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33288ABB" w14:textId="50223D49" w:rsidR="00193762" w:rsidRPr="00FF4AD0" w:rsidRDefault="00193762">
+  <w:p w14:paraId="33288ABB" w14:textId="6F19C029" w:rsidR="00193762" w:rsidRPr="00FF4AD0" w:rsidRDefault="00193762">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FF4AD0">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">Elevator Contractor Complaint </w:t>
     </w:r>
     <w:r w:rsidR="006B2C11">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
-      <w:t>Revised March 17, 2025</w:t>
+      <w:t xml:space="preserve">Revised March </w:t>
+    </w:r>
+    <w:r w:rsidR="001D0A4B">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:i/>
+      </w:rPr>
+      <w:t>11, 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="355F08E4" w14:textId="77777777" w:rsidR="00193762" w:rsidRDefault="00193762" w:rsidP="00950399">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:leader="dot" w:pos="5400"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60E3B71C" w14:textId="77777777" w:rsidR="000C0FA6" w:rsidRDefault="000C0FA6">
+    <w:p w14:paraId="1D04DC88" w14:textId="77777777" w:rsidR="00383C28" w:rsidRDefault="00383C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3683FADE" w14:textId="77777777" w:rsidR="000C0FA6" w:rsidRDefault="000C0FA6">
+    <w:p w14:paraId="634AC58E" w14:textId="77777777" w:rsidR="00383C28" w:rsidRDefault="00383C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E976AF2" w14:textId="77777777" w:rsidR="00193762" w:rsidRDefault="006B2C11">
+  <w:p w14:paraId="7E976AF2" w14:textId="77777777" w:rsidR="00193762" w:rsidRDefault="00383C28">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:pict w14:anchorId="6427B54A">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject357831064" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:412.4pt;height:247.45pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject357831064" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:412.4pt;height:247.45pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="9580F997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52B2F847"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
@@ -5360,175 +5404,188 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1400708109">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="424226241">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="198662438">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1353875397">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:revisionView w:inkAnnotations="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="CS33qfVtzngh73X4YD4By4ASyDEMyzqGCj8oDKDU3teRUonR556Zv3Y2upXIbbrVGabjC+VmF5hlBR8pYC8k/A==" w:salt="p+NclRQO7YfqOubOfafpnQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="HcUa2C9JVrgKtuv3BcAAxGa2Qdp/xibcw60AZoaA+briY6fo4YuxWASuhbimrGJis4dtUnE4xsy+rSqVQ4sGwA==" w:salt="64RL72ITaql2XtXE2bEf7A=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A550C"/>
     <w:rsid w:val="00026025"/>
     <w:rsid w:val="00030F83"/>
+    <w:rsid w:val="00035B52"/>
     <w:rsid w:val="0006452C"/>
     <w:rsid w:val="00065E6D"/>
     <w:rsid w:val="00077D2B"/>
     <w:rsid w:val="00082D5F"/>
     <w:rsid w:val="0008503D"/>
     <w:rsid w:val="00095373"/>
     <w:rsid w:val="000C0FA6"/>
     <w:rsid w:val="000C26D2"/>
     <w:rsid w:val="000D30D6"/>
     <w:rsid w:val="000D41AF"/>
     <w:rsid w:val="000F0D43"/>
     <w:rsid w:val="00107EEB"/>
+    <w:rsid w:val="00113C1A"/>
     <w:rsid w:val="00125E69"/>
+    <w:rsid w:val="001270D3"/>
     <w:rsid w:val="001307AC"/>
     <w:rsid w:val="001359AF"/>
     <w:rsid w:val="00142625"/>
     <w:rsid w:val="00186552"/>
     <w:rsid w:val="00193762"/>
     <w:rsid w:val="001B2E73"/>
     <w:rsid w:val="001C6F71"/>
+    <w:rsid w:val="001D0A4B"/>
     <w:rsid w:val="0024284E"/>
     <w:rsid w:val="00253C0C"/>
     <w:rsid w:val="00257750"/>
     <w:rsid w:val="00267C37"/>
     <w:rsid w:val="00275838"/>
     <w:rsid w:val="00281BFB"/>
     <w:rsid w:val="00294776"/>
     <w:rsid w:val="002968BE"/>
     <w:rsid w:val="002A138D"/>
     <w:rsid w:val="002A4C28"/>
     <w:rsid w:val="002A550C"/>
     <w:rsid w:val="002B5249"/>
     <w:rsid w:val="002B5635"/>
     <w:rsid w:val="002C0CAD"/>
     <w:rsid w:val="002E4577"/>
     <w:rsid w:val="002F3406"/>
     <w:rsid w:val="002F7B04"/>
     <w:rsid w:val="00307261"/>
     <w:rsid w:val="003122C1"/>
     <w:rsid w:val="00333028"/>
+    <w:rsid w:val="00383C28"/>
     <w:rsid w:val="00393C68"/>
     <w:rsid w:val="003A105C"/>
     <w:rsid w:val="003B55EF"/>
     <w:rsid w:val="003D48FE"/>
     <w:rsid w:val="003F5543"/>
     <w:rsid w:val="00420785"/>
     <w:rsid w:val="004332C6"/>
     <w:rsid w:val="0047094F"/>
+    <w:rsid w:val="00481C28"/>
     <w:rsid w:val="004E6F1A"/>
     <w:rsid w:val="004F6D1F"/>
     <w:rsid w:val="005365BA"/>
     <w:rsid w:val="005516C7"/>
     <w:rsid w:val="005549D8"/>
     <w:rsid w:val="00562744"/>
     <w:rsid w:val="005753C6"/>
     <w:rsid w:val="00584147"/>
     <w:rsid w:val="005858E0"/>
     <w:rsid w:val="005C0B17"/>
     <w:rsid w:val="005F1D4E"/>
     <w:rsid w:val="005F2C05"/>
     <w:rsid w:val="006305C4"/>
     <w:rsid w:val="00630865"/>
+    <w:rsid w:val="00644A25"/>
+    <w:rsid w:val="00651422"/>
     <w:rsid w:val="00670567"/>
     <w:rsid w:val="00681B7D"/>
     <w:rsid w:val="006B2C11"/>
     <w:rsid w:val="006E21CC"/>
     <w:rsid w:val="006E6DC5"/>
     <w:rsid w:val="006E73A0"/>
     <w:rsid w:val="00722F1F"/>
     <w:rsid w:val="007333A3"/>
     <w:rsid w:val="00766255"/>
     <w:rsid w:val="007740F8"/>
+    <w:rsid w:val="007846DB"/>
     <w:rsid w:val="007907D0"/>
+    <w:rsid w:val="007A76B3"/>
     <w:rsid w:val="00826A71"/>
     <w:rsid w:val="008279EB"/>
     <w:rsid w:val="00832ECD"/>
     <w:rsid w:val="008342D0"/>
     <w:rsid w:val="0083693B"/>
     <w:rsid w:val="008408D7"/>
+    <w:rsid w:val="00843A06"/>
     <w:rsid w:val="00843FC2"/>
     <w:rsid w:val="0086023D"/>
+    <w:rsid w:val="008928BA"/>
     <w:rsid w:val="008A20F1"/>
     <w:rsid w:val="008C4B20"/>
     <w:rsid w:val="008C7849"/>
     <w:rsid w:val="008E6138"/>
     <w:rsid w:val="009037C7"/>
+    <w:rsid w:val="00912BC7"/>
     <w:rsid w:val="00922685"/>
     <w:rsid w:val="00933873"/>
+    <w:rsid w:val="00933FB6"/>
     <w:rsid w:val="00950399"/>
     <w:rsid w:val="00987765"/>
     <w:rsid w:val="00991FC8"/>
     <w:rsid w:val="009A4F5D"/>
     <w:rsid w:val="009B0B1D"/>
     <w:rsid w:val="009D7431"/>
     <w:rsid w:val="00A112C1"/>
     <w:rsid w:val="00A15D51"/>
     <w:rsid w:val="00A23EB5"/>
     <w:rsid w:val="00A44771"/>
     <w:rsid w:val="00A769A3"/>
     <w:rsid w:val="00A92142"/>
     <w:rsid w:val="00AB15EF"/>
     <w:rsid w:val="00B1309D"/>
     <w:rsid w:val="00B2348F"/>
     <w:rsid w:val="00B44EB9"/>
     <w:rsid w:val="00B666E8"/>
     <w:rsid w:val="00B70058"/>
     <w:rsid w:val="00B93927"/>
     <w:rsid w:val="00BC6373"/>
     <w:rsid w:val="00C05BB4"/>
     <w:rsid w:val="00C24750"/>
     <w:rsid w:val="00C26593"/>
     <w:rsid w:val="00C56389"/>
     <w:rsid w:val="00C972D7"/>
@@ -5554,51 +5611,51 @@
     <w:rsid w:val="00F84754"/>
     <w:rsid w:val="00F926C5"/>
     <w:rsid w:val="00FB15E3"/>
     <w:rsid w:val="00FE4E80"/>
     <w:rsid w:val="00FF4AD0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0364E88D"/>
   <w15:docId w15:val="{40C4DC39-2104-420D-98C6-32DEAB9CBBAD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6175,51 +6232,51 @@
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE4E80"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/elevator-laws-and-regulations" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madpl.mylicense.com/Verification/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6452,175 +6509,149 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-    <xsd:import namespace="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D7ABE31071780243B2E68C5BEE851FF0" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d17068c3a46749766d577f0250f5fa46">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341" xmlns:ns4="8f2fdac3-5421-455f-b4e4-df6141b3176a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b6fdded850ecc94489e736578de9181b" ns3:_="" ns4:_="">
+    <xsd:import namespace="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
+    <xsd:import namespace="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...10 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="abaa93b4-3036-48ce-b674-0b3ef9a09ab1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8f2fdac3-5421-455f-b4e4-df6141b3176a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
-        <xsd:sequence>
-[...1 lines deleted...]
-        </xsd:sequence>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="SharingHintHash" ma:index="17" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
-    </xsd:element>
-[...13 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -6678,134 +6709,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAEF4B25-4563-4EFB-8C7F-FEEDAB207A49}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8721B277-F5D5-4F62-8A5B-2F441FAC2DC8}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
     <ds:schemaRef ds:uri="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C253796B-D9B9-448E-807B-F44A83C93F50}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3383256C-B792-4669-984E-6529AA1ADEC2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAEF4B25-4563-4EFB-8C7F-FEEDAB207A49}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>416</Words>
-  <Characters>2376</Characters>
+  <Words>415</Words>
+  <Characters>2369</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2787</CharactersWithSpaces>
+  <CharactersWithSpaces>2779</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1507393</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.mass.gov/eopss/consumer-prot-and-bus-lic/license-type/elevators/elevator-laws-and-regulations.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>DPS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100990883FD8DED744BA0BFFA12C51972D7</vt:lpwstr>
+    <vt:lpwstr>0x010100D7ABE31071780243B2E68C5BEE851FF0</vt:lpwstr>
   </property>
 </Properties>
 </file>