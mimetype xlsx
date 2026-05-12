--- v0 (2025-11-04)
+++ v1 (2026-05-12)
@@ -1,135 +1,178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28429"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jabrown\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\XG6S81ST\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/marissa_randall_mass_gov/Documents/Accessibility/SPED/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0B8D06D6-5CAB-4C38-AAA2-6E3C8C97CEBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6F5BE663-5976-4C6A-9980-4691C1D4E0B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tbl Eligible" sheetId="1" r:id="rId1"/>
+    <sheet name="Eligible Non-Profits" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <definedNames>
+    <definedName name="Chief_Executive_Officer_First_Name">Eligible_Non_Profits[Chief Executive Officer First Name]</definedName>
+    <definedName name="Chief_Executive_Officer_Last_Name">Eligible_Non_Profits[Chief Executive Officer Last Name]</definedName>
+    <definedName name="City">Eligible_Non_Profits[City]</definedName>
+    <definedName name="Email_Address">Eligible_Non_Profits[Email Address]</definedName>
+    <definedName name="Extension">Eligible_Non_Profits[Extension]</definedName>
+    <definedName name="Organization_Name">Eligible_Non_Profits[Organization Name]</definedName>
+    <definedName name="Phone_Number">Eligible_Non_Profits[Phone Number]</definedName>
+    <definedName name="State">Eligible_Non_Profits[State]</definedName>
+    <definedName name="Street">Eligible_Non_Profits[[Street ]]</definedName>
+    <definedName name="Title">Eligible_Non_Profits[Title]</definedName>
+    <definedName name="Zip_Code">Eligible_Non_Profits[Zip Code]</definedName>
+  </definedNames>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6360" uniqueCount="4022">
-[...10 lines deleted...]
-    <t>CEOLName</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6978" uniqueCount="3892">
+  <si>
+    <t>Eligible Non-Profits</t>
+  </si>
+  <si>
+    <t>Organization Name</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Street </t>
+  </si>
+  <si>
+    <t>City</t>
+  </si>
+  <si>
+    <t>State</t>
+  </si>
+  <si>
+    <t>Zip Code</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>EMail</t>
-[...2 lines deleted...]
-    <t>PhoneNumber</t>
+    <t>Phone Number</t>
+  </si>
+  <si>
+    <t>Extension</t>
   </si>
   <si>
     <t>18 Degrees, Inc.</t>
   </si>
   <si>
     <t>480 West Street</t>
   </si>
   <si>
     <t>Pittsfield</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>01201</t>
   </si>
   <si>
     <t>Stephanie</t>
   </si>
   <si>
     <t>Steed</t>
   </si>
   <si>
-    <t>CEO</t>
+    <t>Chief Executive Officer</t>
   </si>
   <si>
     <t>ssteed@18degreesma.org</t>
   </si>
   <si>
     <t>413-448-8281</t>
   </si>
   <si>
-    <t>A KANGAROO'S POUCH INC.</t>
-[...5 lines deleted...]
-    <t>CHELSEA</t>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>A Kangaroo'S Pouch Inc.</t>
+  </si>
+  <si>
+    <t>86 Chestnut Street</t>
+  </si>
+  <si>
+    <t>Chelsea</t>
   </si>
   <si>
     <t>02150</t>
   </si>
   <si>
-    <t>JOSE</t>
-[...2 lines deleted...]
-    <t>RIVERA</t>
+    <t>Jose</t>
+  </si>
+  <si>
+    <t>Rivera</t>
   </si>
   <si>
     <t>akpjr@comcast.net</t>
   </si>
   <si>
     <t>617 884 5109</t>
   </si>
   <si>
     <t>A Safe Place, Inc.</t>
   </si>
   <si>
     <t>5B Windy Way</t>
   </si>
   <si>
     <t>Nantucket</t>
   </si>
   <si>
     <t>02554</t>
   </si>
   <si>
     <t>Jennifer</t>
   </si>
   <si>
     <t>Frazee</t>
   </si>
@@ -142,411 +185,405 @@
   <si>
     <t>508-228-0581</t>
   </si>
   <si>
     <t>Acre Family Child Care, Inc.</t>
   </si>
   <si>
     <t>327 Gorham Street</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>
   <si>
     <t>01852</t>
   </si>
   <si>
     <t>Zelma</t>
   </si>
   <si>
     <t>Lyons-Khadar</t>
   </si>
   <si>
     <t>Co-Executive Director</t>
   </si>
   <si>
-    <t>Zkhadar@acrefamily.org</t>
+    <t>zkhadar@acrefamily.org</t>
   </si>
   <si>
     <t>978-937-5899</t>
   </si>
   <si>
     <t>Action, Inc.</t>
   </si>
   <si>
     <t>180 Main St.</t>
   </si>
   <si>
     <t>Gloucester</t>
   </si>
   <si>
     <t>01930</t>
   </si>
   <si>
     <t>Jillian</t>
   </si>
   <si>
     <t>Cluett</t>
   </si>
   <si>
-    <t>CFO</t>
+    <t>Chief Financial Officer</t>
   </si>
   <si>
     <t>jcluett@actioninc.org</t>
   </si>
   <si>
-    <t>978-283-1000 x133</t>
-[...2 lines deleted...]
-    <t>AdCare Educational Institute, Inc.</t>
+    <t>978-283-1000</t>
+  </si>
+  <si>
+    <t>Adcare Educational Institute, Inc.</t>
   </si>
   <si>
     <t>255 Park Ave, Suite 600</t>
   </si>
   <si>
     <t>Worcester</t>
   </si>
   <si>
     <t>01609</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
     <t>Gorske</t>
   </si>
   <si>
     <t>jim@adcare-educational.org</t>
   </si>
   <si>
     <t>508-752-7313</t>
   </si>
   <si>
-    <t>Addiction Treatment Center of New England, Inc.</t>
+    <t>Addiction Treatment Center Of New England, Inc.</t>
   </si>
   <si>
     <t>77 F Warren St</t>
   </si>
   <si>
     <t>Brighton</t>
   </si>
   <si>
     <t>02135</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Tucker</t>
   </si>
   <si>
     <t>atucker@atcne.net</t>
   </si>
   <si>
     <t>617-254-1271</t>
   </si>
   <si>
     <t>Adlib, Inc.</t>
   </si>
   <si>
     <t>215 North Street</t>
   </si>
   <si>
     <t>Sally</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
-    <t>Senglish@adlibcil.org</t>
-[...2 lines deleted...]
-    <t>(413) 442-7047</t>
+    <t>senglish@adlibcil.org</t>
+  </si>
+  <si>
+    <t>413-442-7047</t>
   </si>
   <si>
     <t>Adolescent Consulting Services, Inc.</t>
   </si>
   <si>
     <t>189 Cambridge Street</t>
   </si>
   <si>
     <t>Cambridge</t>
   </si>
   <si>
     <t>02141</t>
   </si>
   <si>
     <t>Leah</t>
   </si>
   <si>
     <t>Kelly</t>
   </si>
   <si>
-    <t>LEAH.KELLY@ACSKIDS.ORG</t>
+    <t>leah.kelly@acskids.org</t>
   </si>
   <si>
     <t>617-494-0135</t>
   </si>
   <si>
     <t>Advocates Inc. &amp; Affiliates</t>
   </si>
   <si>
     <t>1881 Worcester Road</t>
   </si>
   <si>
     <t>Framingham</t>
   </si>
   <si>
     <t>01701</t>
   </si>
   <si>
     <t>Keith</t>
   </si>
   <si>
     <t>Neal</t>
   </si>
   <si>
-    <t>Chief Financial Officer</t>
-[...1 lines deleted...]
-  <si>
     <t>kneal@advocates.org</t>
   </si>
   <si>
     <t>508-628-6440</t>
   </si>
   <si>
-    <t>AGESPAN, INC.</t>
-[...5 lines deleted...]
-    <t>LAWRENCE</t>
+    <t>Agespan, Inc.</t>
+  </si>
+  <si>
+    <t>280 Merrimack St, Suite 400</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
   </si>
   <si>
     <t>01843</t>
   </si>
   <si>
-    <t>TAMMY</t>
-[...2 lines deleted...]
-    <t>O'DONNELL</t>
+    <t>Tammy</t>
+  </si>
+  <si>
+    <t>O'Donnell</t>
   </si>
   <si>
     <t>todonnell@agespan.org</t>
   </si>
   <si>
     <t>978-946-1318</t>
   </si>
   <si>
-    <t>AGING SERVICES OF NORTH CENTRAL MASSACHUSETTS, INC.</t>
-[...5 lines deleted...]
-    <t>LEOMINSTER</t>
+    <t>Aging Services Of North Central Massachusetts, Inc.</t>
+  </si>
+  <si>
+    <t>680 Mechanic Street</t>
+  </si>
+  <si>
+    <t>Leominster</t>
   </si>
   <si>
     <t>01453</t>
   </si>
   <si>
-    <t>KIMBERLY</t>
-[...5 lines deleted...]
-    <t>KIM.SANDERSON@ASNCM.ORG</t>
+    <t>Kimberly</t>
+  </si>
+  <si>
+    <t>Sanderson</t>
+  </si>
+  <si>
+    <t>kim.sanderson@asncm.org</t>
   </si>
   <si>
     <t>978-537-7411</t>
   </si>
   <si>
-    <t>AIDS Project Worcester Inc.</t>
-[...5 lines deleted...]
-    <t>WORCESTER</t>
+    <t>Aids Project Worcester Inc.</t>
+  </si>
+  <si>
+    <t>165 Southbridge Street</t>
   </si>
   <si>
     <t>01608</t>
   </si>
   <si>
-    <t>MICHELLE</t>
-[...2 lines deleted...]
-    <t>SMITH</t>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>Smith</t>
   </si>
   <si>
     <t>msmith@aidsprojectworcester.org</t>
   </si>
   <si>
     <t>508-755-3773</t>
   </si>
   <si>
-    <t>AIDS Support Group of Cape Cod, Inc</t>
+    <t>Aids Support Group Of Cape Cod, Inc</t>
   </si>
   <si>
     <t>96-98 Bradford Street</t>
   </si>
   <si>
     <t>Provincetown</t>
   </si>
   <si>
     <t>02657</t>
   </si>
   <si>
     <t>Dan</t>
   </si>
   <si>
     <t>Gates</t>
   </si>
   <si>
     <t>dgates@asgcc.org</t>
   </si>
   <si>
     <t>508-487-9445</t>
   </si>
   <si>
     <t>All Care Resources, Inc.</t>
   </si>
   <si>
     <t>210 Market Street</t>
   </si>
   <si>
     <t>Lynn</t>
   </si>
   <si>
     <t>01901</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Meyler</t>
   </si>
   <si>
     <t>dmeyler@allcarevna.org</t>
   </si>
   <si>
     <t>781-241-1100</t>
   </si>
   <si>
-    <t>Alliance for Inclusion and Prevention, Inc.</t>
-[...2 lines deleted...]
-    <t>555 Amory Street PO MB9</t>
+    <t>Alliance For Inclusion And Prevention, Inc.</t>
+  </si>
+  <si>
+    <t>555 Amory Street Po Mb9</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>02130</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Kilkenny</t>
   </si>
   <si>
     <t>bkilkenny@aipinc.org</t>
   </si>
   <si>
-    <t>(617) 469-0074</t>
+    <t>617-469-0074</t>
   </si>
   <si>
     <t>Alternative Supports, Inc.</t>
   </si>
   <si>
     <t>77 Rumford Ave.</t>
   </si>
   <si>
     <t>Waltham</t>
   </si>
   <si>
     <t>02453</t>
   </si>
   <si>
     <t>George</t>
   </si>
   <si>
     <t>jgeorge@alternativesupports.org</t>
   </si>
   <si>
     <t>791-526-9415</t>
   </si>
   <si>
     <t>Amego, Inc.</t>
   </si>
   <si>
     <t>33 Perry Ave</t>
   </si>
   <si>
     <t>Attleboro</t>
   </si>
   <si>
     <t>02703</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>Johnson</t>
   </si>
   <si>
     <t>kjohnson@amegoinc.org</t>
   </si>
   <si>
     <t>508-455-6209</t>
   </si>
   <si>
-    <t>American Chinese Christian Educational and Social Services</t>
+    <t>American Chinese Christian Educational And Social Services</t>
   </si>
   <si>
     <t>244 Harrison Ave</t>
   </si>
   <si>
     <t>02111</t>
   </si>
   <si>
     <t>Pasang</t>
   </si>
   <si>
     <t>Drolma</t>
   </si>
   <si>
     <t>ed@chinatownaccess.org</t>
   </si>
   <si>
     <t>617-426-1070</t>
   </si>
   <si>
-    <t>American Training Inc, and Affiliates</t>
+    <t>American Training Inc, And Affiliates</t>
   </si>
   <si>
     <t>6 Campanelli Drive</t>
   </si>
   <si>
     <t>Andover</t>
   </si>
   <si>
     <t>01810</t>
   </si>
   <si>
     <t>Lessard</t>
   </si>
   <si>
     <t>jlessard@americantraininginc.com</t>
   </si>
   <si>
     <t>978-685-2151</t>
   </si>
   <si>
     <t>Anchor House, Inc.</t>
   </si>
   <si>
     <t>60 1/2 Cherry Street</t>
   </si>
@@ -559,806 +596,782 @@
   <si>
     <t>German</t>
   </si>
   <si>
     <t>bgerman@anchorhouseinc.comcast.net</t>
   </si>
   <si>
     <t>508-748-6654</t>
   </si>
   <si>
     <t>Ascentria Community Services</t>
   </si>
   <si>
     <t>14 East Worcester Street, Suite 300</t>
   </si>
   <si>
     <t>01604</t>
   </si>
   <si>
     <t>Jeanette</t>
   </si>
   <si>
     <t>Wade</t>
   </si>
   <si>
-    <t>Jwade@ascentria.org</t>
+    <t>jwade@ascentria.org</t>
   </si>
   <si>
     <t>774-243-3900</t>
   </si>
   <si>
-    <t>ASIAN TASK FORCE AGAINST DOMESTIC VIOLENCE, INC.</t>
-[...5 lines deleted...]
-    <t>BOSTON</t>
+    <t>Asian Task Force Against Domestic Violence, Inc.</t>
+  </si>
+  <si>
+    <t>Po Box 120108</t>
   </si>
   <si>
     <t>02112</t>
   </si>
   <si>
     <t>Dawn</t>
   </si>
   <si>
     <t>Sauma</t>
   </si>
   <si>
     <t>dawn@atask.org</t>
   </si>
   <si>
+    <t>Aspire Developmental Services, Inc.</t>
+  </si>
+  <si>
+    <t>176 Franklin Street</t>
+  </si>
+  <si>
+    <t>01902</t>
+  </si>
+  <si>
+    <t>Lori</t>
+  </si>
+  <si>
+    <t>Russell</t>
+  </si>
+  <si>
+    <t>lrussell@aspiredevelopmental.org</t>
+  </si>
+  <si>
+    <t>781-593-2727</t>
+  </si>
+  <si>
+    <t>Aspire Living &amp; Learning, Inc.</t>
+  </si>
+  <si>
+    <t>2096 Airport Road</t>
+  </si>
+  <si>
+    <t>Barre</t>
+  </si>
+  <si>
+    <t>VT</t>
+  </si>
+  <si>
+    <t>05641</t>
+  </si>
+  <si>
+    <t>Lou</t>
+  </si>
+  <si>
+    <t>Giramma</t>
+  </si>
+  <si>
+    <t>lgiramma@allinc.org</t>
+  </si>
+  <si>
+    <t>802-229-9515</t>
+  </si>
+  <si>
+    <t>Associacao Caboverdiana De Brockton, Inc.</t>
+  </si>
+  <si>
+    <t>575 N Montello Street</t>
+  </si>
+  <si>
+    <t>Brockton</t>
+  </si>
+  <si>
+    <t>02301</t>
+  </si>
+  <si>
+    <t>Moises</t>
+  </si>
+  <si>
+    <t>Rodriques</t>
+  </si>
+  <si>
+    <t>mrodrigues@cvassociation.org</t>
+  </si>
+  <si>
+    <t>508-559-0056</t>
+  </si>
+  <si>
+    <t>Associates For Human Services, Inc.</t>
+  </si>
+  <si>
+    <t>68 Allison Avenue</t>
+  </si>
+  <si>
+    <t>Taunton</t>
+  </si>
+  <si>
+    <t>02780</t>
+  </si>
+  <si>
+    <t>Judith</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>jthomas@ahsinc.com</t>
+  </si>
+  <si>
+    <t>508-880-0202</t>
+  </si>
+  <si>
+    <t>Association For Autism And Neurodiversity</t>
+  </si>
+  <si>
+    <t>85 Main Street, Suite 3</t>
+  </si>
+  <si>
+    <t>Watertown</t>
+  </si>
+  <si>
+    <t>02472</t>
+  </si>
+  <si>
+    <t>Brenda</t>
+  </si>
+  <si>
+    <t>Dater</t>
+  </si>
+  <si>
+    <t>brenda.dater@aane.org</t>
+  </si>
+  <si>
+    <t>617-393-3824</t>
+  </si>
+  <si>
+    <t>Attleboro Enterprises, Inc.</t>
+  </si>
+  <si>
+    <t>284 John Dietsch Blvd.</t>
+  </si>
+  <si>
+    <t>North Attleboro</t>
+  </si>
+  <si>
+    <t>02763</t>
+  </si>
+  <si>
+    <t>Sheehan</t>
+  </si>
+  <si>
+    <t>jsheehan@aeima.org</t>
+  </si>
+  <si>
+    <t>508-695-4046</t>
+  </si>
+  <si>
+    <t>Autism Services Association, Inc.</t>
+  </si>
+  <si>
+    <t>47 Walnut St</t>
+  </si>
+  <si>
+    <t>Wellesley</t>
+  </si>
+  <si>
+    <t>02481</t>
+  </si>
+  <si>
+    <t>Sheela</t>
+  </si>
+  <si>
+    <t>ssmith@autism-ma.org</t>
+  </si>
+  <si>
+    <t>781-386-0633</t>
+  </si>
+  <si>
+    <t>Bagly, Inc.</t>
+  </si>
+  <si>
+    <t>28 Court Square</t>
+  </si>
+  <si>
+    <t>02108</t>
+  </si>
+  <si>
+    <t>Grace</t>
+  </si>
+  <si>
+    <t>Stowell</t>
+  </si>
+  <si>
+    <t>gsstowell@bagly.org</t>
+  </si>
+  <si>
+    <t>617-227-4313</t>
+  </si>
+  <si>
+    <t>Barry L. Price Rehabilitation Center, Inc.</t>
+  </si>
+  <si>
+    <t>27 Christina Street</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>02461</t>
+  </si>
+  <si>
+    <t>Kate</t>
+  </si>
+  <si>
+    <t>Mombourquette</t>
+  </si>
+  <si>
+    <t>kmombourquette@thepricecenter.org</t>
+  </si>
+  <si>
+    <t>Bass River Day Activity Program, Inc.</t>
+  </si>
+  <si>
+    <t>437 Essex Street</t>
+  </si>
+  <si>
+    <t>Beverly</t>
+  </si>
+  <si>
+    <t>01915</t>
+  </si>
+  <si>
+    <t>Larry</t>
+  </si>
+  <si>
+    <t>Luisignan</t>
+  </si>
+  <si>
+    <t>llusignan@bassriver-inc.org</t>
+  </si>
+  <si>
+    <t>978-927-5326</t>
+  </si>
+  <si>
+    <t>Bay Cove Human Services, Inc. &amp; Affiliates</t>
+  </si>
+  <si>
+    <t>66 Canal Street</t>
+  </si>
+  <si>
+    <t>02114</t>
+  </si>
+  <si>
+    <t>Marcel</t>
+  </si>
+  <si>
+    <t>Vernon</t>
+  </si>
+  <si>
+    <t>Senior Vice President Of Finance And Chief Financial Officer</t>
+  </si>
+  <si>
+    <t>mvernon@baycove.org</t>
+  </si>
+  <si>
+    <t>617-371-3000</t>
+  </si>
+  <si>
+    <t>Bay State Community Services, Inc.</t>
+  </si>
+  <si>
+    <t>1120 Hancock Street</t>
+  </si>
+  <si>
+    <t>Quincy</t>
+  </si>
+  <si>
+    <t>02169</t>
+  </si>
+  <si>
+    <t>Wanda</t>
+  </si>
+  <si>
+    <t>Nascimento</t>
+  </si>
+  <si>
+    <t>wnascimento@baystatecs.org</t>
+  </si>
+  <si>
+    <t>617-471-8400</t>
+  </si>
+  <si>
+    <t>Baystate Medical Center, Inc.</t>
+  </si>
+  <si>
+    <t>759 Chestnut Street</t>
+  </si>
+  <si>
+    <t>Springfield</t>
+  </si>
+  <si>
+    <t>01199</t>
+  </si>
+  <si>
+    <t>Raymond</t>
+  </si>
+  <si>
+    <t>Mccarthy</t>
+  </si>
+  <si>
+    <t>Sr Vp Finance &amp; Treasurer</t>
+  </si>
+  <si>
+    <t>raymond.mccarthy@baystatehealth.org</t>
+  </si>
+  <si>
+    <t>413-794-7766</t>
+  </si>
+  <si>
+    <t>Beaverbrook Step, Inc</t>
+  </si>
+  <si>
+    <t>85 Main St, 2Nd Flr</t>
+  </si>
+  <si>
+    <t>Virginia A.</t>
+  </si>
+  <si>
+    <t>Connolly</t>
+  </si>
+  <si>
+    <t>vaconnolly@beaverbrookstep.org</t>
+  </si>
+  <si>
+    <t>617-926-1113</t>
+  </si>
+  <si>
+    <t>Behavioral Associates Of Massachusetts, Inc.</t>
+  </si>
+  <si>
+    <t>610 Manton Avenue</t>
+  </si>
+  <si>
+    <t>Providence</t>
+  </si>
+  <si>
+    <t>RI</t>
+  </si>
+  <si>
+    <t>02908</t>
+  </si>
+  <si>
+    <t>Toe</t>
+  </si>
+  <si>
+    <t>gtoe@grodencenter.org</t>
+  </si>
+  <si>
+    <t>401-274-6310</t>
+  </si>
+  <si>
+    <t>Behavioral Health Network, Inc. And Affiliates</t>
+  </si>
+  <si>
+    <t>417 Liberty Street</t>
+  </si>
+  <si>
+    <t>01104</t>
+  </si>
+  <si>
+    <t>Stewart</t>
+  </si>
+  <si>
+    <t>Joslin</t>
+  </si>
+  <si>
+    <t>stewart.joslin@bhninc.org</t>
+  </si>
+  <si>
+    <t>413-312-4494</t>
+  </si>
+  <si>
+    <t>Benevolent Fraternity Of Unitarian Churches</t>
+  </si>
+  <si>
+    <t>10 Putna St.</t>
+  </si>
+  <si>
+    <t>Roxbury</t>
+  </si>
+  <si>
+    <t>02119</t>
+  </si>
+  <si>
+    <t>Jayanthi</t>
+  </si>
+  <si>
+    <t>Ganapathy</t>
+  </si>
+  <si>
+    <t>jganapathy@uuum.org</t>
+  </si>
+  <si>
+    <t>(617) 318-6010</t>
+  </si>
+  <si>
+    <t>Berkshire Community Action Council, Inc.</t>
+  </si>
+  <si>
+    <t>1531 East Street</t>
+  </si>
+  <si>
+    <t>Deborah</t>
+  </si>
+  <si>
+    <t>Leonczyk</t>
+  </si>
+  <si>
+    <t>dleonczyk@bcacinc.org</t>
+  </si>
+  <si>
+    <t>(413) 445-4562</t>
+  </si>
+  <si>
+    <t>Berkshire County Arc, Inc.</t>
+  </si>
+  <si>
+    <t>395 South Street</t>
+  </si>
+  <si>
+    <t>Blanca</t>
+  </si>
+  <si>
+    <t>Durant</t>
+  </si>
+  <si>
+    <t>bdurant@bcarc.org</t>
+  </si>
+  <si>
+    <t>(413) 499-4241</t>
+  </si>
+  <si>
+    <t>Berkshire County Head Start Child Development Program, Inc.</t>
+  </si>
+  <si>
+    <t>One Meadow Lane</t>
+  </si>
+  <si>
+    <t>Brett</t>
+  </si>
+  <si>
+    <t>Random</t>
+  </si>
+  <si>
+    <t>brandom@berkhs.org</t>
+  </si>
+  <si>
+    <t>413-499-0137</t>
+  </si>
+  <si>
+    <t>Berkshire Family And Individual Resources, Inc.</t>
+  </si>
+  <si>
+    <t>771 South Church Street</t>
+  </si>
+  <si>
+    <t>North Adams</t>
+  </si>
+  <si>
+    <t>01247</t>
+  </si>
+  <si>
+    <t>Jane</t>
+  </si>
+  <si>
+    <t>Patenaude-Lebeau</t>
+  </si>
+  <si>
+    <t>jpatenaude@bfair.org</t>
+  </si>
+  <si>
+    <t>(413) 664-9382</t>
+  </si>
+  <si>
+    <t>Berkshire Family Young Men'S Christian Association, Inc</t>
+  </si>
+  <si>
+    <t>292 North Street</t>
+  </si>
+  <si>
+    <t>Christian</t>
+  </si>
+  <si>
+    <t>Bianchi</t>
+  </si>
+  <si>
+    <t>cbianchi@bfymca.org</t>
+  </si>
+  <si>
+    <t>413-499-7650</t>
+  </si>
+  <si>
+    <t>Berkshire Hills Music Academy, Inc.</t>
+  </si>
+  <si>
+    <t>48 Woodbridge Street</t>
+  </si>
+  <si>
+    <t>South Hadley</t>
+  </si>
+  <si>
+    <t>01075</t>
+  </si>
+  <si>
+    <t>Theroux</t>
+  </si>
+  <si>
+    <t>mtheroux@berkshirehills.org</t>
+  </si>
+  <si>
+    <t>413-540-9720</t>
+  </si>
+  <si>
+    <t>Berkshire Medical Center, Inc.</t>
+  </si>
+  <si>
+    <t>725 North St</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>St George</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>ASPIRE DEVELOPMENTAL SERVICES, INC.</t>
-[...535 lines deleted...]
-  <si>
     <t>Beta Community Partnerships, Inc.</t>
   </si>
   <si>
     <t>146 Bank Street</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>bill@betacomm.com</t>
   </si>
   <si>
     <t>508-222-7011</t>
   </si>
   <si>
     <t>Better Community Living, Inc.</t>
   </si>
   <si>
     <t>5 Ventura Drive</t>
   </si>
   <si>
     <t>Dartmouth</t>
   </si>
   <si>
     <t>02747</t>
   </si>
   <si>
     <t>Steven</t>
   </si>
   <si>
     <t>Anderson</t>
   </si>
   <si>
     <t>steve_anderson@bettercommunity.com</t>
   </si>
   <si>
     <t>508-999-4300</t>
   </si>
   <si>
-    <t>Beverly Children's Learning Center, Inc.</t>
+    <t>Beverly Children'S Learning Center, Inc.</t>
   </si>
   <si>
     <t>550 Cabot Street</t>
   </si>
   <si>
-    <t>Beverly</t>
-[...1 lines deleted...]
-  <si>
     <t>Judy</t>
   </si>
   <si>
     <t>Cody</t>
   </si>
   <si>
     <t>jcody@bclckids.com</t>
   </si>
   <si>
     <t>978-927-1269</t>
   </si>
   <si>
-    <t>BILINGUAL VETERANS OUTREACH CENTERS OF MASSACHUSETTS</t>
-[...11 lines deleted...]
-    <t>SGTGOMEZ@AOL.COM</t>
+    <t>Bilingual Veterans Outreach Centers Of Massachusetts</t>
+  </si>
+  <si>
+    <t>281 Franklin Street</t>
+  </si>
+  <si>
+    <t>Gumersindo</t>
+  </si>
+  <si>
+    <t>Gomez</t>
+  </si>
+  <si>
+    <t>sgtgomez@aol.com</t>
   </si>
   <si>
     <t>413-731-0194</t>
   </si>
   <si>
     <t>Boston Area Rape Crisis Center, Inc</t>
   </si>
   <si>
     <t>99 Bishop Allen Drive</t>
   </si>
   <si>
     <t>02139</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>Fernandes</t>
   </si>
   <si>
     <t>pfernandes@barcc.org</t>
   </si>
   <si>
-    <t>Boston Center for Independent Living, Inc.</t>
+    <t>Boston Center For Independent Living, Inc.</t>
   </si>
   <si>
     <t>60 Temple Place</t>
   </si>
   <si>
     <t>Henning</t>
   </si>
   <si>
     <t>bhenning@bostoncil.org</t>
   </si>
   <si>
     <t>617-338-6665</t>
   </si>
   <si>
-    <t>BOSTON CHILDREN'S FOUNDATION, INC.</t>
-[...2 lines deleted...]
-    <t>850 SUMMER STREET</t>
+    <t>Boston Children'S Foundation, Inc.</t>
+  </si>
+  <si>
+    <t>850 Summer Street</t>
   </si>
   <si>
     <t>02127</t>
   </si>
   <si>
-    <t>ROBERT</t>
-[...8 lines deleted...]
-    <t>ROBERTMACY@ICDRHEALTH.COM</t>
+    <t>Macy</t>
+  </si>
+  <si>
+    <t>President</t>
+  </si>
+  <si>
+    <t>robertmacy@icdrhealth.com</t>
   </si>
   <si>
     <t>617-699-9939</t>
   </si>
   <si>
     <t>Boston Chinatown Neighborhood Center, Inc.</t>
   </si>
   <si>
     <t>38 Ash Street</t>
   </si>
   <si>
     <t>David</t>
   </si>
   <si>
     <t>Jacobs</t>
   </si>
   <si>
     <t>david.jacobs@bcnc.net</t>
   </si>
   <si>
     <t>617-635-5129</t>
   </si>
   <si>
     <t>Boston Higashi School, Inc.</t>
   </si>
   <si>
     <t>800 North Main Street</t>
   </si>
   <si>
     <t>Randolph</t>
   </si>
   <si>
     <t>02368</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>mike.kelly@bostonhigashi.org</t>
   </si>
   <si>
-    <t>781-961-0800 ext. 118</t>
+    <t>781-961-0800</t>
   </si>
   <si>
     <t>Boston Medical Center Corporation</t>
   </si>
   <si>
     <t>One Boston Medical Center Place</t>
   </si>
   <si>
     <t>02118</t>
   </si>
   <si>
     <t>Terri</t>
   </si>
   <si>
     <t>Newsom</t>
   </si>
   <si>
+    <t>No information</t>
+  </si>
+  <si>
     <t>Boston Rescue Mission, Inc</t>
   </si>
   <si>
     <t>39 Kingston Street</t>
   </si>
   <si>
     <t>Rev. John</t>
   </si>
   <si>
     <t>Samaan</t>
   </si>
   <si>
     <t>jsamaan@brm.org</t>
   </si>
   <si>
     <t>617-338-9000</t>
   </si>
   <si>
     <t>Boston Senior Home Care, Inc</t>
   </si>
   <si>
     <t>89 South Street</t>
   </si>
   <si>
     <t>Jon</t>
@@ -1372,3423 +1385,3318 @@
   <si>
     <t>617-451-6400</t>
   </si>
   <si>
     <t>Boys &amp; Girls Club Family Center, Inc.</t>
   </si>
   <si>
     <t>100 Acorn Street</t>
   </si>
   <si>
     <t>01109</t>
   </si>
   <si>
     <t>Keshawn</t>
   </si>
   <si>
     <t>Dodds</t>
   </si>
   <si>
     <t>kdodds@bgcafamilycenter.org</t>
   </si>
   <si>
     <t>413-739-4743</t>
   </si>
   <si>
-    <t>Boys &amp; Girls Club of Greater Westfield, Inc</t>
+    <t>Boys &amp; Girls Club Of Greater Westfield, Inc</t>
   </si>
   <si>
     <t>28 West Silver Street</t>
   </si>
   <si>
     <t>Westfield</t>
   </si>
   <si>
     <t>01086</t>
   </si>
   <si>
     <t>Barry</t>
   </si>
   <si>
     <t>Sullivan</t>
   </si>
   <si>
     <t>bsullivan@bgcwestfield.org</t>
   </si>
   <si>
     <t>413-562-2301</t>
   </si>
   <si>
-    <t>BOYS AND GIRLS CLUB OF GREATER HOLYOKE, INC.</t>
-[...5 lines deleted...]
-    <t>HOLYOKE</t>
+    <t>Boys And Girls Club Of Greater Holyoke, Inc.</t>
+  </si>
+  <si>
+    <t>70 Nick Cosmos Way</t>
+  </si>
+  <si>
+    <t>Holyoke</t>
   </si>
   <si>
     <t>01040</t>
   </si>
   <si>
-    <t>EILEEN</t>
-[...8 lines deleted...]
-    <t>ECAVANAUGH@HBGC.ORG</t>
+    <t>Eileen</t>
+  </si>
+  <si>
+    <t>Cavanaugh</t>
+  </si>
+  <si>
+    <t>President/Chief Executive Officer</t>
+  </si>
+  <si>
+    <t>ecavanaugh@hbgc.org</t>
   </si>
   <si>
     <t>413-534-7366</t>
   </si>
   <si>
-    <t>Boys and Girls Clubs of Dorchester, Inc.</t>
+    <t>Boys And Girls Clubs Of Dorchester, Inc.</t>
   </si>
   <si>
     <t>1135 Dorchester Avenue</t>
   </si>
   <si>
     <t>Dorchester</t>
   </si>
   <si>
     <t>02125</t>
   </si>
   <si>
     <t>Scannell, Jr.</t>
   </si>
   <si>
-    <t>President and CEO</t>
+    <t>President And Chief Executive Officer</t>
   </si>
   <si>
     <t>bscannell@bgcdorchester.org</t>
   </si>
   <si>
     <t>617-288-7120</t>
   </si>
   <si>
-    <t>BOYS AND GIRLS CLUBS OF METRO SOUTH, INC.</t>
-[...11 lines deleted...]
-    <t>PRESIDENT &amp; CEO</t>
+    <t>Boys And Girls Clubs Of Metro South, Inc.</t>
+  </si>
+  <si>
+    <t>19 Court Street, 2Nd Floor</t>
+  </si>
+  <si>
+    <t>Derek</t>
+  </si>
+  <si>
+    <t>Heim</t>
+  </si>
+  <si>
+    <t>President &amp; Chief Executive Officer</t>
   </si>
   <si>
     <t>dheim@bgcmetrosouth.org</t>
   </si>
   <si>
     <t>508-812-3119</t>
   </si>
   <si>
-    <t>BRAIN INJURY ASSOCIATION OF MASSACHUSETTS</t>
-[...5 lines deleted...]
-    <t>WESTBOROUGH</t>
+    <t>Brain Injury Association Of Massachusetts</t>
+  </si>
+  <si>
+    <t>30 Lyman Street #10</t>
+  </si>
+  <si>
+    <t>Westborough</t>
   </si>
   <si>
     <t>01581</t>
   </si>
   <si>
-    <t>NICOLE</t>
-[...8 lines deleted...]
-    <t>5084750032</t>
+    <t>Nicole</t>
+  </si>
+  <si>
+    <t>Godaire</t>
+  </si>
+  <si>
+    <t>ngodaire@biama.org</t>
+  </si>
+  <si>
+    <t>508-475-0032</t>
   </si>
   <si>
     <t>Brandon Residential Treatment Center, Inc.</t>
   </si>
   <si>
     <t>27 Winter Street</t>
   </si>
   <si>
     <t>Natick</t>
   </si>
   <si>
     <t>01760</t>
   </si>
   <si>
     <t>Kulchuk</t>
   </si>
   <si>
     <t>rkulchuk@brandonschool.org</t>
   </si>
   <si>
     <t>508-655-6400</t>
   </si>
   <si>
-    <t>Bridge Over Troubled Waters, Inc. and Affiliates</t>
+    <t>Bridge Over Troubled Waters, Inc. And Affiliates</t>
   </si>
   <si>
     <t>47 West St.</t>
   </si>
   <si>
     <t>Elisabeth</t>
   </si>
   <si>
     <t>Jackson</t>
   </si>
   <si>
     <t>ejackson@bridgeotw.org</t>
   </si>
   <si>
     <t>617-423-9575</t>
   </si>
   <si>
     <t>Bridges Homeward, Inc.</t>
   </si>
   <si>
     <t>60 Gore Street</t>
   </si>
   <si>
     <t>Yoyo</t>
   </si>
   <si>
     <t>Yau</t>
   </si>
   <si>
     <t>yyau@bridgeshomeward.org</t>
   </si>
   <si>
-    <t>6178764210x4050</t>
-[...2 lines deleted...]
-    <t>Bridgewell, Inc. and Affiliates</t>
+    <t>617-876-4210</t>
+  </si>
+  <si>
+    <t>Bridgewell, Inc. And Affiliates</t>
   </si>
   <si>
     <t>10 Dearborn Rd</t>
   </si>
   <si>
     <t>Peabody</t>
   </si>
   <si>
     <t>01960</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>Tuttle</t>
   </si>
   <si>
     <t>ctuttle@bridgewell.org</t>
   </si>
   <si>
     <t>339-883-2100</t>
   </si>
   <si>
     <t>Bristol Elder Services, Inc.</t>
   </si>
   <si>
-    <t>1 Father DeValles Blvd, Unit 8</t>
+    <t>1 Father Devalles Blvd, Unit 8</t>
   </si>
   <si>
     <t>Fall River</t>
   </si>
   <si>
     <t>02723</t>
   </si>
   <si>
     <t>Sandra</t>
   </si>
   <si>
     <t>Frechette</t>
   </si>
   <si>
     <t>sandra.frechette@bristolelder.org</t>
   </si>
   <si>
     <t>508-675-2101</t>
   </si>
   <si>
-    <t>BROCCOLI HALL, INC.</t>
-[...5 lines deleted...]
-    <t>SUDBURY</t>
+    <t>Broccoli Hall, Inc.</t>
+  </si>
+  <si>
+    <t>142 North Road</t>
+  </si>
+  <si>
+    <t>Sudbury</t>
   </si>
   <si>
     <t>01776</t>
   </si>
   <si>
-    <t>JANE-ELISABETH</t>
-[...8 lines deleted...]
-    <t>BROCHALL@AOL.COM</t>
+    <t>Jane-Elisabeth</t>
+  </si>
+  <si>
+    <t>Jakuc</t>
+  </si>
+  <si>
+    <t>Head Of School</t>
+  </si>
+  <si>
+    <t>brochall@aol.com</t>
   </si>
   <si>
     <t>978-369-1444</t>
   </si>
   <si>
     <t>Brockton Area Arc Inc</t>
   </si>
   <si>
     <t>1250 West Chestnut St</t>
   </si>
   <si>
     <t>Dean</t>
   </si>
   <si>
     <t>Rizzo</t>
   </si>
   <si>
     <t>drizzo@arcofgreaterbrockton.org</t>
   </si>
   <si>
     <t>508-583-8030</t>
   </si>
   <si>
     <t>Brockton Day Nursery, Inc.</t>
   </si>
   <si>
     <t>243 Crescent Street</t>
   </si>
   <si>
     <t>02302</t>
   </si>
   <si>
     <t>Benita</t>
   </si>
   <si>
-    <t>Smith</t>
-[...1 lines deleted...]
-  <si>
     <t>bsmith@brocktondaynursery.org</t>
   </si>
   <si>
     <t>508-588-2700</t>
   </si>
   <si>
-    <t>BROCKTON NEIGHBORHOOD HEALTH CENTER, INC. AND AFFILIATE</t>
-[...14 lines deleted...]
-    <t>BENSONM@BNHC.ORG</t>
+    <t>Brockton Neighborhood Health Center, Inc. And Affiliate</t>
+  </si>
+  <si>
+    <t>63 Main Street</t>
+  </si>
+  <si>
+    <t>Melvin</t>
+  </si>
+  <si>
+    <t>Benson</t>
+  </si>
+  <si>
+    <t>bensonm@bnhc.org</t>
   </si>
   <si>
     <t>508-894-3642</t>
   </si>
   <si>
     <t>Brookline Community Mental Health Center, Inc.</t>
   </si>
   <si>
     <t>41 Garrison Road</t>
   </si>
   <si>
     <t>Brookline</t>
   </si>
   <si>
     <t>02445</t>
   </si>
   <si>
     <t>Johanna</t>
   </si>
   <si>
     <t>Chilingirian</t>
   </si>
   <si>
     <t>johannachilingirian@brooklinecenter.org</t>
   </si>
   <si>
     <t>857-707-3438</t>
   </si>
   <si>
-    <t>BROOKVIEW HOUSE, INC. AND AFFILIATES</t>
+    <t>Brookview House, Inc. And Affiliates</t>
   </si>
   <si>
     <t>2 Brookview Street</t>
   </si>
   <si>
     <t>02124</t>
   </si>
   <si>
-    <t>Deborah</t>
-[...1 lines deleted...]
-  <si>
     <t>Collins</t>
   </si>
   <si>
-    <t>President &amp; CEO</t>
-[...1 lines deleted...]
-  <si>
     <t>dcollins@brookviewhouse.org</t>
   </si>
   <si>
     <t>617-265-2985</t>
   </si>
   <si>
     <t>Cadmus Lifesharing Association, Inc.</t>
   </si>
   <si>
     <t>80 Maple Avenue</t>
   </si>
   <si>
     <t>Great Barrington</t>
   </si>
   <si>
     <t>01230</t>
   </si>
   <si>
     <t>Jesscia</t>
   </si>
   <si>
     <t>Albright</t>
   </si>
   <si>
     <t>Managing Director</t>
   </si>
   <si>
     <t>jessica@cadmuslifesharing.org</t>
   </si>
   <si>
     <t>413-528-1307</t>
   </si>
   <si>
-    <t>Cambodian Mutual Assistance Association of Greater Lowell, Inc.</t>
+    <t>Cambodian Mutual Assistance Association Of Greater Lowell, Inc.</t>
   </si>
   <si>
     <t>465 School Street</t>
   </si>
   <si>
     <t>01851</t>
   </si>
   <si>
     <t>Sothea</t>
   </si>
   <si>
     <t>Chiemruom</t>
   </si>
   <si>
     <t>schiemruom@cmaalowell.org</t>
   </si>
   <si>
     <t>978-454-6210</t>
   </si>
   <si>
     <t>Cambridge Camping Association, Inc.</t>
   </si>
   <si>
     <t>Sharon</t>
   </si>
   <si>
     <t>Zimmerman</t>
   </si>
   <si>
     <t>s.zimmerman@cambridgecamping.org</t>
   </si>
   <si>
     <t>Cambridge Community Center, Inc.</t>
   </si>
   <si>
     <t>5 Callender Street</t>
   </si>
   <si>
     <t>Darrin</t>
   </si>
   <si>
     <t>Korte</t>
   </si>
   <si>
     <t>darrink@cambridgecc.org</t>
   </si>
   <si>
     <t>617-547-6811</t>
   </si>
   <si>
-    <t>Cambridge Young Women's Christian Association</t>
+    <t>Cambridge Young Women'S Christian Association</t>
   </si>
   <si>
     <t>7 Temple Street</t>
   </si>
   <si>
     <t>Cassandra</t>
   </si>
   <si>
     <t>Ling</t>
   </si>
   <si>
     <t>cling@ywcacam.org</t>
   </si>
   <si>
     <t>617-491-6050</t>
   </si>
   <si>
     <t>Cape Abilities, Inc.</t>
   </si>
   <si>
     <t>895 Mary Dunn Road</t>
   </si>
   <si>
     <t>Hyannis</t>
   </si>
   <si>
     <t>02601</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
-    <t>McElholm</t>
+    <t>Mcelholm</t>
   </si>
   <si>
     <t>kmcelholm@capeabilities.org</t>
   </si>
   <si>
     <t>508-778-5040</t>
   </si>
   <si>
-    <t>Cape and Islands Veteran's Outreach Center, Inc.</t>
+    <t>Cape And Islands Veteran'S Outreach Center, Inc.</t>
   </si>
   <si>
     <t>247 Stevens Street, Suite E</t>
   </si>
   <si>
     <t>Seymour</t>
   </si>
   <si>
     <t>jseymour@capeveterans.com</t>
   </si>
   <si>
     <t>508-778-1590</t>
   </si>
   <si>
-    <t>Cape Cod Children's Place, Inc</t>
+    <t>Cape Cod Children'S Place, Inc</t>
   </si>
   <si>
     <t>10 Ballwic Road</t>
   </si>
   <si>
     <t>Eastham</t>
   </si>
   <si>
     <t>02651</t>
   </si>
   <si>
     <t>Cynthia</t>
   </si>
   <si>
     <t>Horgan</t>
   </si>
   <si>
     <t>info@capecodchildrensplace.com</t>
   </si>
   <si>
     <t>508-240-3310</t>
   </si>
   <si>
     <t>Cape Cod Healthcare &amp; Affiliates</t>
   </si>
   <si>
     <t>297 North Street</t>
   </si>
   <si>
     <t>Ma</t>
   </si>
   <si>
     <t>Lauf</t>
   </si>
   <si>
-    <t>MKLauf@capecodhealth.org</t>
-[...5 lines deleted...]
-    <t>Cape Cod Young Men's Christian Association, Inc.</t>
+    <t>mklauf@capecodhealth.org</t>
+  </si>
+  <si>
+    <t>508-862-5121</t>
+  </si>
+  <si>
+    <t>Cape Cod Young Men'S Christian Association, Inc.</t>
   </si>
   <si>
     <t>100 Independence Drive, Suite 2</t>
   </si>
   <si>
     <t>Stacie</t>
   </si>
   <si>
     <t>Peugh</t>
   </si>
   <si>
     <t>speugh@ymcacapecod.org</t>
   </si>
   <si>
     <t>508-362-6500</t>
   </si>
   <si>
-    <t>CAPE ORGANIZATION FOR RIGHTS OF THE DISABLED, INC.</t>
-[...11 lines deleted...]
-    <t>BRINCKERHOFF</t>
+    <t>Cape Organization For Rights Of The Disabled, Inc.</t>
+  </si>
+  <si>
+    <t>765 Attucks Lane</t>
+  </si>
+  <si>
+    <t>Coreen</t>
+  </si>
+  <si>
+    <t>Brinckerhoff</t>
   </si>
   <si>
     <t>coreen@cilcapecod.org</t>
   </si>
   <si>
-    <t>508-775-8300 X12</t>
+    <t>508-775-8300</t>
   </si>
   <si>
     <t>Cardinal Cushing Centers, Inc.</t>
   </si>
   <si>
     <t>405 Washington Street</t>
   </si>
   <si>
     <t>Hanover</t>
   </si>
   <si>
     <t>02339</t>
   </si>
   <si>
     <t>Rita</t>
   </si>
   <si>
-    <t>McDonough</t>
+    <t>Mcdonough</t>
   </si>
   <si>
     <t>rmcdonough@cushingcenters.org</t>
   </si>
   <si>
     <t>781-829-1215</t>
   </si>
   <si>
     <t>Caring Health Center, Inc.</t>
   </si>
   <si>
     <t>1049 Main Street</t>
   </si>
   <si>
     <t>01103</t>
   </si>
   <si>
     <t>Tania</t>
   </si>
   <si>
     <t>Barber</t>
   </si>
   <si>
-    <t>President/CEO</t>
-[...1 lines deleted...]
-  <si>
     <t>tbarber@caringhealth.org</t>
   </si>
   <si>
     <t>413-739-1100</t>
   </si>
   <si>
-    <t>Carroll Center for the Blind</t>
+    <t>Carroll Center For The Blind</t>
   </si>
   <si>
     <t>770 Centre Street</t>
   </si>
   <si>
     <t>02458</t>
   </si>
   <si>
     <t>Edward</t>
   </si>
   <si>
     <t>Moller</t>
   </si>
   <si>
     <t>edward.moller@carroll.org</t>
   </si>
   <si>
     <t>617-969-9200</t>
   </si>
   <si>
-    <t>Casa Esperanza, Inc. and Affiliates</t>
+    <t>Casa Esperanza, Inc. And Affiliates</t>
   </si>
   <si>
     <t>245 Eustis Street</t>
   </si>
   <si>
     <t>Emily</t>
   </si>
   <si>
     <t>estewart@casaesperanza.org</t>
   </si>
   <si>
     <t>617-445-1123</t>
   </si>
   <si>
-    <t>CASA MYRNA VAZQUEZ, INC. AND AFFILIATES</t>
-[...14 lines deleted...]
-    <t>SBROWN@CASAMYRNA.ORG</t>
+    <t>Casa Myrna Vazquez, Inc. And Affiliates</t>
+  </si>
+  <si>
+    <t>P.O. Box 180019</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>sbrown@casamyrna.org</t>
   </si>
   <si>
     <t>617-521-0010</t>
   </si>
   <si>
-    <t>CASA Project, Inc.</t>
+    <t>Casa Project, Inc.</t>
   </si>
   <si>
     <t>100 Grove Street, Suite 403</t>
   </si>
   <si>
     <t>01605</t>
   </si>
   <si>
     <t>Julie</t>
   </si>
   <si>
     <t>Bowditch</t>
   </si>
   <si>
-    <t>Jbowditch@thecasaproject.org</t>
+    <t>jbowditch@thecasaproject.org</t>
   </si>
   <si>
     <t>508-757-9877</t>
   </si>
   <si>
-    <t>Catholic Charitable Bureau of the Archdiocese of Boston, Inc.</t>
+    <t>Catholic Charitable Bureau Of The Archdiocese Of Boston, Inc.</t>
   </si>
   <si>
     <t>275 West Broadway</t>
   </si>
   <si>
     <t>South Boston</t>
   </si>
   <si>
     <t>Mendelsohn</t>
   </si>
   <si>
-    <t>jennifer _mendelsohn@ccab.org</t>
+    <t>jennifer_mendelsohn@ccab.org</t>
   </si>
   <si>
     <t>617 464 8595</t>
   </si>
   <si>
-    <t>CATHOLIC CHARITIES OF THE DIOCESE OF FALL RIVER, MASSACHUSETTS, INC.</t>
-[...5 lines deleted...]
-    <t>FALL RIVER</t>
+    <t>Catholic Charities Of The Diocese Of Fall River, Massachusetts, Inc.</t>
+  </si>
+  <si>
+    <t>1600 Bay Street</t>
   </si>
   <si>
     <t>02724</t>
   </si>
   <si>
-    <t>SUSAN</t>
-[...5 lines deleted...]
-    <t>SMAZZARELLA@CSSDIOC.ORG</t>
+    <t>Susan</t>
+  </si>
+  <si>
+    <t>Mazzarella</t>
+  </si>
+  <si>
+    <t>smazzarella@cssdioc.org</t>
   </si>
   <si>
     <t>508-674-4681</t>
   </si>
   <si>
-    <t>Catholic Charities of the Diocese of Worcester</t>
+    <t>Catholic Charities Of The Diocese Of Worcester</t>
   </si>
   <si>
     <t>10 Hammond Street</t>
   </si>
   <si>
     <t>01610</t>
   </si>
   <si>
     <t>Timothy</t>
   </si>
   <si>
-    <t>McMahon</t>
+    <t>Mcmahon</t>
   </si>
   <si>
     <t>tcmcmahon@ccworc.org</t>
   </si>
   <si>
     <t>508-798-0191</t>
   </si>
   <si>
-    <t>Center for Applied Behavioral Instruction, Inc.</t>
+    <t>Center For Applied Behavioral Instruction, Inc.</t>
   </si>
   <si>
     <t>345 Greenwood Street</t>
   </si>
   <si>
     <t>01607</t>
   </si>
   <si>
     <t>Brian</t>
   </si>
   <si>
     <t>Doyle</t>
   </si>
   <si>
     <t>bdoyle@cabiautism.org</t>
   </si>
   <si>
     <t>508-363-0200</t>
   </si>
   <si>
-    <t>Center for Child Care and Development, Inc.</t>
+    <t>Center For Child Care And Development, Inc.</t>
   </si>
   <si>
     <t>63 Carl Street</t>
   </si>
   <si>
     <t>02721</t>
   </si>
   <si>
     <t>S. Kathleen</t>
   </si>
   <si>
     <t>Harrington</t>
   </si>
   <si>
     <t>Director-Administrator</t>
   </si>
   <si>
     <t>child2028@yahoo.com</t>
   </si>
   <si>
     <t>508.672.0183</t>
   </si>
   <si>
-    <t>Center for Community Health Education, Research and Service, Inc.</t>
+    <t>Center For Community Health Education, Research And Service, Inc.</t>
   </si>
   <si>
     <t>320 Huntington Avenue, Suite 222</t>
   </si>
   <si>
     <t>02115</t>
   </si>
   <si>
     <t>Donna</t>
   </si>
   <si>
     <t>Bright</t>
   </si>
   <si>
-    <t>D.Bright@northeastern.edu</t>
-[...2 lines deleted...]
-    <t>Center for Human Development, Inc. and Affiliates</t>
+    <t>d.bright@northeastern.edu</t>
+  </si>
+  <si>
+    <t>Center For Human Development, Inc. And Affiliates</t>
   </si>
   <si>
     <t>332 Birnie Ave.</t>
   </si>
   <si>
     <t>01107</t>
   </si>
   <si>
     <t>Amale</t>
   </si>
   <si>
     <t>Neary</t>
   </si>
   <si>
     <t>aneary@chd.org</t>
   </si>
   <si>
     <t>413-733-6624</t>
   </si>
   <si>
-    <t>CENTER FOR LIVING AND WORKING, INC</t>
+    <t>Center For Living And Working, Inc</t>
   </si>
   <si>
     <t>18 Chestnut St Suite 540</t>
   </si>
   <si>
-    <t>REBECCA</t>
-[...8 lines deleted...]
-    <t>RCOFFIN@CENTERLW.ORG</t>
+    <t>Rebecca</t>
+  </si>
+  <si>
+    <t>Coffin</t>
+  </si>
+  <si>
+    <t>Assoc. Exec. Director Of Finance</t>
+  </si>
+  <si>
+    <t>rcoffin@centerlw.org</t>
   </si>
   <si>
     <t>508-755-1101</t>
   </si>
   <si>
-    <t>CENTER FOR NEW AMERICANS, INC.</t>
-[...5 lines deleted...]
-    <t>NORTHAMPTON</t>
+    <t>Center For New Americans, Inc.</t>
+  </si>
+  <si>
+    <t>42 Gothic Street</t>
+  </si>
+  <si>
+    <t>Northampton</t>
   </si>
   <si>
     <t>01060</t>
   </si>
   <si>
-    <t>LAURIE</t>
-[...5 lines deleted...]
-    <t>LAURIE@CNAM.ORG</t>
+    <t>Laurie</t>
+  </si>
+  <si>
+    <t>Millman</t>
+  </si>
+  <si>
+    <t>laurie@cnam.org</t>
   </si>
   <si>
     <t>413-587-0084</t>
   </si>
   <si>
-    <t>Center of Hope Foundation , Inc. and Subsidary</t>
+    <t>Center Of Hope Foundation , Inc. And Subsidary</t>
   </si>
   <si>
     <t>P.O. Box 66         100Foster Street</t>
   </si>
   <si>
     <t>Southbridge</t>
   </si>
   <si>
     <t>01550</t>
   </si>
   <si>
     <t>Christine</t>
   </si>
   <si>
     <t>Byrne</t>
   </si>
   <si>
     <t>Controller</t>
   </si>
   <si>
-    <t>CByrne@thecenterofhope.org</t>
+    <t>cbyrne@thecenterofhope.org</t>
   </si>
   <si>
     <t>(508) 523-8731</t>
   </si>
   <si>
     <t>Centerboard, Inc.</t>
   </si>
   <si>
     <t>16 City Hall Square</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>Dejoie</t>
   </si>
   <si>
     <t>mdejoie@centerboard.org</t>
   </si>
   <si>
-    <t>781/598-9417</t>
+    <t>781-598-9417</t>
   </si>
   <si>
     <t>Central Boston Elder Services, Inc.</t>
   </si>
   <si>
     <t>2315 Washington Street</t>
   </si>
   <si>
     <t>Sylvia</t>
   </si>
   <si>
     <t>Exantus</t>
   </si>
   <si>
     <t>sexantus@centralboston.org</t>
   </si>
   <si>
     <t>617-277-7416</t>
   </si>
   <si>
-    <t>CENTRAL MASSACHUSETTS AGENCY ON AGING, INC.</t>
-[...14 lines deleted...]
-    <t>ASCHMITT@SENIORCONNECTION.ORG</t>
+    <t>Central Massachusetts Agency On Aging, Inc.</t>
+  </si>
+  <si>
+    <t>330 Sw Cutoff</t>
+  </si>
+  <si>
+    <t>Anne</t>
+  </si>
+  <si>
+    <t>Schmitt</t>
+  </si>
+  <si>
+    <t>Fiscal Director</t>
+  </si>
+  <si>
+    <t>aschmitt@seniorconnection.org</t>
   </si>
   <si>
     <t>508-852-5539</t>
   </si>
   <si>
     <t>Central Massachusetts Housing Alliance, Inc.</t>
   </si>
   <si>
     <t>6 Institute Road</t>
   </si>
   <si>
     <t>Bradley</t>
   </si>
   <si>
     <t>lbradley@cmhaonline.org</t>
   </si>
   <si>
     <t>508-791-7265</t>
   </si>
   <si>
     <t>Centro Las Americas, Inc.</t>
   </si>
   <si>
     <t>11 Sycamore Street</t>
   </si>
   <si>
     <t>Juan</t>
   </si>
   <si>
-    <t>Gomez</t>
-[...2 lines deleted...]
-    <t>President &amp; CEO0</t>
+    <t>President &amp; Chief Executive Officer0</t>
   </si>
   <si>
     <t>jgomez@centroinc.org</t>
   </si>
   <si>
     <t>508-798-1900</t>
   </si>
   <si>
-    <t>CHARLES RIVER ASSOCIATION FOR RETARDED CITIZENS, INC.</t>
-[...5 lines deleted...]
-    <t>NEEDHAM</t>
+    <t>Charles River Association For Retarded Citizens, Inc.</t>
+  </si>
+  <si>
+    <t>59 East Militia Heights Road</t>
+  </si>
+  <si>
+    <t>Needham</t>
   </si>
   <si>
     <t>02492</t>
   </si>
   <si>
-    <t>ANNE-MARIE</t>
-[...11 lines deleted...]
-    <t>Charles River Community Health, Inc. and Affiliate</t>
+    <t>Anne-Marie</t>
+  </si>
+  <si>
+    <t>Bajwa</t>
+  </si>
+  <si>
+    <t>abajwa@charlesrivercenter.org</t>
+  </si>
+  <si>
+    <t>781-972-1022</t>
+  </si>
+  <si>
+    <t>Charles River Community Health, Inc. And Affiliate</t>
   </si>
   <si>
     <t>495 Western Ave</t>
   </si>
   <si>
     <t>Elizabeth</t>
   </si>
   <si>
     <t>Browne</t>
   </si>
   <si>
     <t>ebrowne@cahrlesriverhealth.org</t>
   </si>
   <si>
     <t>617-783-0500</t>
   </si>
   <si>
-    <t>CHICOPEE CHILD DEVELOPMENT</t>
-[...5 lines deleted...]
-    <t>CHICOPEE</t>
+    <t>Chicopee Child Development</t>
+  </si>
+  <si>
+    <t>989 James Street</t>
+  </si>
+  <si>
+    <t>Chicopee</t>
   </si>
   <si>
     <t>01020</t>
   </si>
   <si>
-    <t>DIANE</t>
-[...8 lines deleted...]
-    <t>ADMIN@CHICOPEECHILDDEVELOPMENTCENTER.COM</t>
+    <t>Diane</t>
+  </si>
+  <si>
+    <t>Trombley</t>
+  </si>
+  <si>
+    <t>Business Administrator</t>
+  </si>
+  <si>
+    <t>admin@chicopeechilddevelopmentcenter.com</t>
   </si>
   <si>
     <t>413-593-3942</t>
   </si>
   <si>
-    <t>Child and Family Services, Inc.</t>
+    <t>Child And Family Services, Inc.</t>
   </si>
   <si>
     <t>3057 Acushnet Avenue</t>
   </si>
   <si>
     <t>New Bedford</t>
   </si>
   <si>
     <t>02745</t>
   </si>
   <si>
     <t>Wendy</t>
   </si>
   <si>
     <t>Botelho</t>
   </si>
   <si>
-    <t>Wbotelho@CFServices.org</t>
+    <t>wbotelho@cfservices.org</t>
   </si>
   <si>
     <t>508-742-1040</t>
   </si>
   <si>
-    <t>Child Care of the Berkshires, Inc.</t>
-[...14 lines deleted...]
-    <t>AHALL@CCBERKSHIRE.ORG</t>
+    <t>Child Care Of The Berkshires, Inc.</t>
+  </si>
+  <si>
+    <t>Po Box 172</t>
+  </si>
+  <si>
+    <t>Amy</t>
+  </si>
+  <si>
+    <t>Hall</t>
+  </si>
+  <si>
+    <t>ahall@ccberkshire.org</t>
   </si>
   <si>
     <t>413-663-6593</t>
   </si>
   <si>
-    <t>CHILDREN FIRST ENTERPRISES INC.</t>
-[...5 lines deleted...]
-    <t>GRANBY</t>
+    <t>Children First Enterprises Inc.</t>
+  </si>
+  <si>
+    <t>40 Pleasant Street</t>
+  </si>
+  <si>
+    <t>Granby</t>
   </si>
   <si>
     <t>01033</t>
   </si>
   <si>
-    <t>DONNA</t>
-[...5 lines deleted...]
-    <t>EXECUTIVEDIRECTOR@CHILDRENFIRSTOFGRANBY.ORG</t>
+    <t>Denette</t>
+  </si>
+  <si>
+    <t>executivedirector@childrenfirstofgranby.org</t>
   </si>
   <si>
     <t>413-467-2345</t>
   </si>
   <si>
-    <t>CHILDRENS CENTER FOR COMMUNICATION INC</t>
-[...8 lines deleted...]
-    <t>MCSWEENEY</t>
+    <t>Childrens Center For Communication Inc</t>
+  </si>
+  <si>
+    <t>6 Echo Avenue</t>
+  </si>
+  <si>
+    <t>Alena</t>
+  </si>
+  <si>
+    <t>Mcsweeney</t>
   </si>
   <si>
     <t>alenamcsweeney@cccbsd.org</t>
   </si>
   <si>
-    <t>978 927-7070</t>
-[...2 lines deleted...]
-    <t>Children's Services of Roxbury, Inc</t>
+    <t>978-927-7070</t>
+  </si>
+  <si>
+    <t>Children'S Services Of Roxbury, Inc</t>
   </si>
   <si>
     <t>520 Dudley St.</t>
   </si>
   <si>
-    <t>ED</t>
+    <t>Ed</t>
   </si>
   <si>
     <t>Damato</t>
   </si>
   <si>
     <t>edamato@csrox.org</t>
   </si>
   <si>
     <t>617-989-9657</t>
   </si>
   <si>
-    <t>Citizens for Citizens, Inc.</t>
+    <t>Citizens For Citizens, Inc.</t>
   </si>
   <si>
     <t>264 Griffin Street</t>
   </si>
   <si>
-    <t>Susan</t>
-[...1 lines deleted...]
-  <si>
     <t>Guikema-Roch</t>
   </si>
   <si>
     <t>susan.roach@cfcinc.org</t>
   </si>
   <si>
     <t>508-679-0041</t>
   </si>
   <si>
     <t>Citizens Inn, Inc.</t>
   </si>
   <si>
     <t>811 Main Street</t>
   </si>
   <si>
     <t>Michele</t>
   </si>
   <si>
     <t>Greaney</t>
   </si>
   <si>
-    <t>Director of Finance</t>
+    <t>Director Of Finance</t>
   </si>
   <si>
     <t>mgreaney@citizensinn.org</t>
   </si>
   <si>
     <t>978-531-9775</t>
   </si>
   <si>
-    <t>CLARENDON EARLY EDUCATION SERVICES, INC.</t>
-[...14 lines deleted...]
-    <t>MBACIGALUPO@CLARENDONEES.ORG</t>
+    <t>Clarendon Early Education Services, Inc.</t>
+  </si>
+  <si>
+    <t>370 Merrimack Street</t>
+  </si>
+  <si>
+    <t>Mike</t>
+  </si>
+  <si>
+    <t>Bacigalupo</t>
+  </si>
+  <si>
+    <t>Chief Operating Officer</t>
+  </si>
+  <si>
+    <t>mbacigalupo@clarendonees.org</t>
   </si>
   <si>
     <t>781-275-2720</t>
   </si>
   <si>
     <t>Clearway School, Inc.</t>
   </si>
   <si>
     <t>573B Washington Street</t>
   </si>
   <si>
     <t>Mary</t>
   </si>
   <si>
     <t>Ryan</t>
   </si>
   <si>
     <t>Administrator</t>
   </si>
   <si>
     <t>mryan@clearwayschool.org</t>
   </si>
   <si>
     <t>617-964-6186</t>
   </si>
   <si>
-    <t>Clinical and Support Options, Inc.</t>
+    <t>Clinical And Support Options, Inc.</t>
   </si>
   <si>
     <t>8 Atwood Drive Suite 301</t>
   </si>
   <si>
-    <t>Northampton</t>
-[...1 lines deleted...]
-  <si>
     <t>Frank</t>
   </si>
   <si>
     <t>Mertes</t>
   </si>
   <si>
-    <t>Frank.Mertes@csoinc.org</t>
-[...2 lines deleted...]
-    <t>4137731314</t>
+    <t>frank.mertes@csoinc.org</t>
+  </si>
+  <si>
+    <t>413-773-1314</t>
   </si>
   <si>
     <t>Coastline Elderly Services, Inc</t>
   </si>
   <si>
     <t>863 Belleville Avenue</t>
   </si>
   <si>
     <t>Justin</t>
   </si>
   <si>
     <t>Lees</t>
   </si>
   <si>
     <t>jlees@coastlinenb.org</t>
   </si>
   <si>
     <t>508-999-6400</t>
   </si>
   <si>
-    <t>Codman Square Health Center, Inc.and Affiliate</t>
+    <t>Codman Square Health Center, Inc.And Affiliate</t>
   </si>
   <si>
     <t>637 Washington Street</t>
   </si>
   <si>
     <t>Cotterell</t>
   </si>
   <si>
     <t>sandra.cotterell@codman.org</t>
   </si>
   <si>
     <t>617-822-8123</t>
   </si>
   <si>
-    <t>Collaborative for Educational Services</t>
+    <t>Collaborative For Educational Services</t>
   </si>
   <si>
     <t>97 Hawley Street</t>
   </si>
   <si>
     <t>Hawley</t>
   </si>
   <si>
     <t>Todd</t>
   </si>
   <si>
     <t>Gazda</t>
   </si>
   <si>
     <t>tgazda@collaborative.org</t>
   </si>
   <si>
     <t>413-586-4900</t>
   </si>
   <si>
-    <t>COLLABORATIVE FOR REGIONAL EDUCATIONAL SERVICES AND TRAINING</t>
-[...11 lines deleted...]
-    <t>RJOKELA@CRESTCOLLABORATIVE.ORG</t>
+    <t>Collaborative For Regional Educational Services And Training</t>
+  </si>
+  <si>
+    <t>20 Shattuck Road</t>
+  </si>
+  <si>
+    <t>Jokela</t>
+  </si>
+  <si>
+    <t>rjokela@crestcollaborative.org</t>
   </si>
   <si>
     <t>(978) 685-3000</t>
   </si>
   <si>
-    <t>COMMON PURPOSE, INC.</t>
-[...11 lines deleted...]
-    <t>COMMONPURPOSEINC@AOL.COM</t>
+    <t>Common Purpose, Inc.</t>
+  </si>
+  <si>
+    <t>455 Arborway</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>Burns</t>
+  </si>
+  <si>
+    <t>commonpurposeinc@aol.com</t>
   </si>
   <si>
     <t>617-522-6500</t>
   </si>
   <si>
-    <t>Commonwealth Land Trust, Inc. and Affiliates</t>
+    <t>Commonwealth Land Trust, Inc. And Affiliates</t>
   </si>
   <si>
     <t>1059 Tremont Street</t>
   </si>
   <si>
     <t>02110</t>
   </si>
   <si>
     <t>Monica</t>
   </si>
   <si>
     <t>Juscen</t>
   </si>
   <si>
     <t>mjuscen@commonwealthlandtrust.org</t>
   </si>
   <si>
     <t>617-445-4075</t>
   </si>
   <si>
-    <t>Communitas, Inc. and Affiliates</t>
+    <t>Communitas, Inc. And Affiliates</t>
   </si>
   <si>
     <t>60-D Audubon Road</t>
   </si>
   <si>
     <t>Wakefield</t>
   </si>
   <si>
     <t>01880</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>Cote</t>
   </si>
   <si>
-    <t>CEO &amp; CFO</t>
+    <t>Chief Executive Officer &amp; Chief Financial Officer</t>
   </si>
   <si>
     <t>pcote@communitasma.org</t>
   </si>
   <si>
     <t>781-587-2200</t>
   </si>
   <si>
-    <t>Communities for People, Inc. and Affiliates</t>
+    <t>Communities For People, Inc. And Affiliates</t>
   </si>
   <si>
     <t>418 Commonwealth Ave.</t>
   </si>
   <si>
     <t>02215</t>
   </si>
   <si>
     <t>Sandy</t>
   </si>
   <si>
     <t>Cades</t>
   </si>
   <si>
     <t>scades@c4p.org</t>
   </si>
   <si>
     <t>617-267-1031</t>
   </si>
   <si>
     <t>Communities United, Inc.</t>
   </si>
   <si>
     <t>4 Militia Drive, Suite 1</t>
   </si>
   <si>
     <t>Lexington</t>
   </si>
   <si>
     <t>02421</t>
   </si>
   <si>
     <t>Natale</t>
   </si>
   <si>
     <t>terrinatale.cui@gmail.com</t>
   </si>
   <si>
     <t>617-744-6076</t>
   </si>
   <si>
-    <t>Community Action Committee of Cape Cod &amp; Islands, Inc.</t>
+    <t>Community Action Committee Of Cape Cod &amp; Islands, Inc.</t>
   </si>
   <si>
     <t>88 North Street</t>
   </si>
   <si>
     <t>Kristina</t>
   </si>
   <si>
     <t>Dower</t>
   </si>
   <si>
     <t>Chied Executive Officer</t>
   </si>
   <si>
     <t>jtecked@aol.com</t>
   </si>
   <si>
-    <t>5087900400</t>
+    <t>508-790-0400</t>
   </si>
   <si>
     <t>Community Action Pioneer Valley, Inc.</t>
   </si>
   <si>
     <t>393 Main Street</t>
   </si>
   <si>
     <t>Greenfield</t>
   </si>
   <si>
     <t>01301</t>
   </si>
   <si>
     <t>Clare</t>
   </si>
   <si>
     <t>Higgins</t>
   </si>
   <si>
     <t>chiggins@communityaction.us</t>
   </si>
   <si>
     <t>413-376-1128</t>
   </si>
   <si>
     <t>Community Action Programs Inter-City, Inc</t>
   </si>
   <si>
     <t>100 Everett Ave, Unit 14</t>
   </si>
   <si>
-    <t>Chelsea</t>
-[...1 lines deleted...]
-  <si>
     <t>Richelle</t>
   </si>
   <si>
     <t>Cromwell</t>
   </si>
   <si>
     <t>rcromwell@capicinc.org</t>
   </si>
   <si>
     <t>617-844-6130</t>
   </si>
   <si>
-    <t>COMMUNITY ACTION, INC.</t>
-[...5 lines deleted...]
-    <t>HAVERHILL</t>
+    <t>Community Action, Inc.</t>
+  </si>
+  <si>
+    <t>3 Washington Square</t>
+  </si>
+  <si>
+    <t>Haverhill</t>
   </si>
   <si>
     <t>01830</t>
   </si>
   <si>
-    <t>CHARLES</t>
-[...8 lines deleted...]
-    <t>CPROCTOR@COMMUNITYACTIONINC.ORG</t>
+    <t>Charles</t>
+  </si>
+  <si>
+    <t>Proctor</t>
+  </si>
+  <si>
+    <t>Vp Of Finance &amp; Administration</t>
+  </si>
+  <si>
+    <t>cproctor@communityactioninc.org</t>
   </si>
   <si>
     <t>978-373-1971</t>
   </si>
   <si>
-    <t>COMMUNITY ADOLESCENT RESOURCE AND EDUCATION CENTER, INC.</t>
-[...8 lines deleted...]
-    <t>ATESCHNER@CARECENTERHOLYOKE.ORG</t>
+    <t>Community Adolescent Resource And Education Center, Inc.</t>
+  </si>
+  <si>
+    <t>247 Cabot Street</t>
+  </si>
+  <si>
+    <t>Teschner</t>
+  </si>
+  <si>
+    <t>ateschner@carecenterholyoke.org</t>
   </si>
   <si>
     <t>413-532-2900</t>
   </si>
   <si>
     <t>Community Art Center, Inc.</t>
   </si>
   <si>
     <t>119 Windsor Street</t>
   </si>
   <si>
     <t>Erin</t>
   </si>
   <si>
-    <t>Muirhead McCarty</t>
+    <t>Muirhead Mccarty</t>
   </si>
   <si>
     <t>erinm@communityartcenter.org</t>
   </si>
   <si>
     <t>(617) 868-7100</t>
   </si>
   <si>
     <t>Community Connections, Inc.</t>
   </si>
   <si>
     <t>261 Whites Path, Unit # 1</t>
   </si>
   <si>
     <t>South Yarmouth</t>
   </si>
   <si>
     <t>02664</t>
   </si>
   <si>
     <t>Botting</t>
   </si>
   <si>
     <t>dbotting@communityconnectionsinc.org</t>
   </si>
   <si>
     <t>508-362-1140</t>
   </si>
   <si>
-    <t>Community Counseling of Bristol County, Inc. and Affiliate</t>
+    <t>Community Counseling Of Bristol County, Inc. And Affiliate</t>
   </si>
   <si>
     <t>1 Washington St</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Dawley</t>
   </si>
   <si>
     <t>adawley@comcounseling.org</t>
   </si>
   <si>
     <t>(508) 823-5400</t>
   </si>
   <si>
     <t>Community Day Care Center Of Lawrence, Inc.</t>
   </si>
   <si>
     <t>190 Hampshire Street</t>
   </si>
   <si>
-    <t>Lawrence</t>
-[...1 lines deleted...]
-  <si>
     <t>01840</t>
   </si>
   <si>
     <t>Maria</t>
   </si>
   <si>
     <t>Moeller</t>
   </si>
   <si>
     <t>mmoeller@thecommunitygroupinc.org</t>
   </si>
   <si>
     <t>978-682-6628</t>
   </si>
   <si>
-    <t>COMMUNITY HEALTH CENTER OF CAPE COD, INC.</t>
-[...5 lines deleted...]
-    <t>MASHPEE</t>
+    <t>Community Health Center Of Cape Cod, Inc.</t>
+  </si>
+  <si>
+    <t>107 Commercial Street</t>
+  </si>
+  <si>
+    <t>Mashpee</t>
   </si>
   <si>
     <t>02649</t>
   </si>
   <si>
-    <t>ANN-MARIE</t>
-[...11 lines deleted...]
-    <t>Community Health Center of Franklin Country, Inc.</t>
+    <t>Ann-Marie</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>arichard@chcofcapecod.org</t>
+  </si>
+  <si>
+    <t>508-477-7090</t>
+  </si>
+  <si>
+    <t>Community Health Center Of Franklin Country, Inc.</t>
   </si>
   <si>
     <t>102 Main Street</t>
   </si>
   <si>
     <t>Allison</t>
   </si>
   <si>
-    <t>Van der Velden</t>
-[...5 lines deleted...]
-    <t>Community Health Connections, Inc. and Affiliate</t>
+    <t>Van Der Velden</t>
+  </si>
+  <si>
+    <t>allison.vandervelden@chcfc.org</t>
+  </si>
+  <si>
+    <t>000-000-0000</t>
+  </si>
+  <si>
+    <t>Community Health Connections, Inc. And Affiliate</t>
   </si>
   <si>
     <t>326 Nichols Road</t>
   </si>
   <si>
     <t>Fitchburg</t>
   </si>
   <si>
     <t>01420</t>
   </si>
   <si>
     <t>Patrick</t>
   </si>
   <si>
     <t>Lavelle</t>
   </si>
   <si>
     <t>plavelle@chcfhc.org</t>
   </si>
   <si>
     <t>978-878-8100</t>
   </si>
   <si>
     <t>Community Health Programs, Inc.</t>
   </si>
   <si>
     <t>444 Stockbridge Road</t>
   </si>
   <si>
     <t>Tom</t>
   </si>
   <si>
     <t>Walbridge</t>
   </si>
   <si>
     <t>twalbridge@chpberkshires.org</t>
   </si>
   <si>
     <t>413-528-8580</t>
   </si>
   <si>
     <t>Community Healthlink, Inc.</t>
   </si>
   <si>
     <t>72 Jaques Ave</t>
   </si>
   <si>
     <t>Gordon</t>
   </si>
   <si>
-    <t>Benson</t>
-[...4 lines deleted...]
-  <si>
     <t>gbenson@communityhealthlink.org</t>
   </si>
   <si>
-    <t>508.860.1232</t>
-[...8 lines deleted...]
-    <t>SOUTH DEERFIELD</t>
+    <t>508-860-1232</t>
+  </si>
+  <si>
+    <t>Community Involved In Sustaining Agriculture, Inc.</t>
+  </si>
+  <si>
+    <t>One Sugarloaf Street</t>
+  </si>
+  <si>
+    <t>South Deerfield</t>
   </si>
   <si>
     <t>01373</t>
   </si>
   <si>
-    <t>PHILIP</t>
-[...5 lines deleted...]
-    <t>PHIL@BUYLOCALFOOD.ORG</t>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>Korman</t>
+  </si>
+  <si>
+    <t>phil@buylocalfood.org</t>
   </si>
   <si>
     <t>413-665-7100</t>
   </si>
   <si>
-    <t>Community Legal Aid, Inc. and Affiliate</t>
+    <t>Community Legal Aid, Inc. And Affiliate</t>
   </si>
   <si>
     <t>370 Main Street</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>Mannina</t>
   </si>
   <si>
     <t>jmannina@cla-ma.org</t>
   </si>
   <si>
     <t>508-752-3718</t>
   </si>
   <si>
-    <t>COMMUNITY MUSIC SCHOOL OF SPRINGFIELD INC.</t>
-[...2 lines deleted...]
-    <t>127 STATE STREET</t>
+    <t>Community Music School Of Springfield Inc.</t>
+  </si>
+  <si>
+    <t>127 State Street</t>
   </si>
   <si>
     <t>01003</t>
   </si>
   <si>
-    <t>MCCAFFERY</t>
-[...2 lines deleted...]
-    <t>EMCCAFFERY@COMMUNITYSCHOOL.ORG</t>
+    <t>Mccaffery</t>
+  </si>
+  <si>
+    <t>emccaffery@communityschool.org</t>
   </si>
   <si>
     <t>413-732-8428</t>
   </si>
   <si>
     <t>Community Options, Inc.</t>
   </si>
   <si>
     <t>442 State Street</t>
   </si>
   <si>
     <t>Belchertown</t>
   </si>
   <si>
     <t>01007</t>
   </si>
   <si>
     <t>Ann</t>
   </si>
   <si>
     <t>Shelton</t>
   </si>
   <si>
     <t>ashelton@communityoptionsma.org</t>
   </si>
   <si>
     <t>413-323-8681</t>
   </si>
   <si>
-    <t>Community Providers of Adolescent Services, Inc.</t>
+    <t>Community Providers Of Adolescent Services, Inc.</t>
   </si>
   <si>
     <t>294 Bowdoin Street</t>
   </si>
   <si>
     <t>02122</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
     <t>Lajewski</t>
   </si>
   <si>
     <t>laura.lajewski@compassboston.org</t>
   </si>
   <si>
     <t>(857) 220-2333</t>
   </si>
   <si>
-    <t>Community Resources for Justice, Inc.</t>
+    <t>Community Resources For Justice, Inc.</t>
   </si>
   <si>
     <t>355 Boylston Street</t>
   </si>
   <si>
     <t>02116</t>
   </si>
   <si>
     <t>O'Brien</t>
   </si>
   <si>
     <t>dobrien@crj.org</t>
   </si>
   <si>
     <t>617-482-2520</t>
   </si>
   <si>
-    <t>COMMUNITY SERVICE CARE, INC.</t>
-[...14 lines deleted...]
-    <t>Cci@commcaring.org</t>
+    <t>Community Service Care, Inc.</t>
+  </si>
+  <si>
+    <t>36 Perkins Street</t>
+  </si>
+  <si>
+    <t>Jamaica Plain</t>
+  </si>
+  <si>
+    <t>Gerry</t>
+  </si>
+  <si>
+    <t>Wright</t>
+  </si>
+  <si>
+    <t>cci@commcaring.org</t>
   </si>
   <si>
     <t>617-524-7070</t>
   </si>
   <si>
-    <t>Community Servings, Inc. and Affiliate</t>
+    <t>Community Servings, Inc. And Affiliate</t>
   </si>
   <si>
     <t>179 Amory Street</t>
   </si>
   <si>
-    <t>Jamaica Plain</t>
-[...1 lines deleted...]
-  <si>
     <t>Waters</t>
   </si>
   <si>
     <t>dwater@servings.org</t>
   </si>
   <si>
     <t>617-522-7777</t>
   </si>
   <si>
     <t>Community Systems, Inc.</t>
   </si>
   <si>
     <t>3 Cedarhill Park Drive</t>
   </si>
   <si>
     <t>Coady</t>
   </si>
   <si>
     <t>scoady@communitysystems.org</t>
   </si>
   <si>
     <t>508-833-0945</t>
   </si>
   <si>
     <t>Community Teamwork, Inc.</t>
   </si>
   <si>
     <t>155 Merrimack Street</t>
   </si>
   <si>
     <t>Nancy</t>
   </si>
   <si>
     <t>Van Alst</t>
   </si>
   <si>
-    <t>NVanAlst@commteam.org</t>
+    <t>nvanalst@commteam.org</t>
   </si>
   <si>
     <t>(978) 459-0551</t>
   </si>
   <si>
     <t>Community Therapeutic Day School, Inc.</t>
   </si>
   <si>
     <t>187 Spring Street</t>
   </si>
   <si>
     <t>Lucier</t>
   </si>
   <si>
     <t>Execuitve Director</t>
   </si>
   <si>
     <t>mlucier@ctdslexington.org</t>
   </si>
   <si>
     <t>781-861-7081</t>
   </si>
   <si>
-    <t>COMPREHENSIVE MENTAL HEALTH SYSTEMS, INC.</t>
+    <t>Comprehensive Mental Health Systems, Inc.</t>
   </si>
   <si>
     <t>331R State Road</t>
   </si>
   <si>
     <t>Antonio</t>
   </si>
   <si>
     <t>Medeiros</t>
   </si>
   <si>
     <t>amedeiros@cmhs.us</t>
   </si>
   <si>
     <t>508-999-2906</t>
   </si>
   <si>
-    <t>Cooperative for Human Services, Inc. &amp; Wolcott Street Corporation</t>
+    <t>Chief Operating Officerperative For Human Services, Inc. &amp; Wolcott Street Corporation</t>
   </si>
   <si>
     <t>24 Hartwell Ave, Bld A, Floor 2</t>
   </si>
   <si>
     <t>Leahy</t>
   </si>
   <si>
-    <t>kleahy@cooperativeforhs.org</t>
+    <t>kleahy@chief operating officerperativeforhs.org</t>
   </si>
   <si>
     <t>781-538-4626</t>
   </si>
   <si>
-    <t>Cooperative Production, Inc.</t>
+    <t>Chief Operating Officerperative Production, Inc.</t>
   </si>
   <si>
     <t>455 Somerset Avenue</t>
   </si>
   <si>
     <t>North Dighton</t>
   </si>
   <si>
     <t>02764</t>
   </si>
   <si>
     <t>Cancilliere</t>
   </si>
   <si>
     <t>mcancilliere@co-op.cc</t>
   </si>
   <si>
     <t>508-824-1717</t>
   </si>
   <si>
-    <t>Corporaton for Public Management</t>
+    <t>Corporaton For Public Management</t>
   </si>
   <si>
     <t>11-13 Hampden Street</t>
   </si>
   <si>
     <t>Knapik</t>
   </si>
   <si>
     <t>dknapik@partnersforcommunity.org</t>
   </si>
   <si>
     <t>413-272-2200</t>
   </si>
   <si>
     <t>Cotting School, Inc.</t>
   </si>
   <si>
     <t>453 Concord Street</t>
   </si>
   <si>
     <t>Andrea</t>
   </si>
   <si>
     <t>Szekely-Hill</t>
   </si>
   <si>
     <t>aszekelyhill@cotting.org</t>
   </si>
   <si>
     <t>781-862-7323</t>
   </si>
   <si>
-    <t>CRAIG'S DOORS - A HOME ASSOCIATION, INC.</t>
-[...5 lines deleted...]
-    <t>AMHERST</t>
+    <t>Craig'S Doors - A Home Association, Inc.</t>
+  </si>
+  <si>
+    <t>434 North Pleasant St</t>
+  </si>
+  <si>
+    <t>Amherst</t>
   </si>
   <si>
     <t>01002</t>
   </si>
   <si>
-    <t>TIMOTHY</t>
-[...5 lines deleted...]
-    <t>TIM@CRAIGSDOORS.ORG</t>
+    <t>tim@craigsdoors.org</t>
   </si>
   <si>
     <t>774-208-4609</t>
   </si>
   <si>
     <t>Criterion Child Enrichment, Inc.</t>
   </si>
   <si>
     <t>300 East Main Street</t>
   </si>
   <si>
     <t>Milford</t>
   </si>
   <si>
     <t>01757</t>
   </si>
   <si>
     <t>Dr. Robert F.</t>
   </si>
   <si>
     <t>Littleton, Jr.</t>
   </si>
   <si>
-    <t>AROSOFF@HSMC.ORG</t>
+    <t>arosoff@hsmc.org</t>
   </si>
   <si>
     <t>508-473-3422</t>
   </si>
   <si>
     <t>Crossroads Continuum, Inc.</t>
   </si>
   <si>
     <t>43 Broad Street, Suite C300</t>
   </si>
   <si>
     <t>Hudson</t>
   </si>
   <si>
     <t>01749</t>
   </si>
   <si>
     <t>Marot</t>
   </si>
   <si>
     <t>mmarot@crossroadscontinuum.org</t>
   </si>
   <si>
     <t>508-651-7500</t>
   </si>
   <si>
-    <t>CROSSROADS FOR KIDS, INC.</t>
-[...5 lines deleted...]
-    <t>DUXBURY</t>
+    <t>Crossroads For Kids, Inc.</t>
+  </si>
+  <si>
+    <t>119 Myrtle Street</t>
+  </si>
+  <si>
+    <t>Duxbury</t>
   </si>
   <si>
     <t>02332</t>
   </si>
   <si>
-    <t>SIMON</t>
-[...5 lines deleted...]
-    <t>SIMON@CROSSROADSMA.ORG</t>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>Hess</t>
+  </si>
+  <si>
+    <t>simon@crossroadsma.org</t>
   </si>
   <si>
     <t>781-834-2700</t>
   </si>
   <si>
     <t>Crystal Springs, Inc.</t>
   </si>
   <si>
     <t>38 Narrows Road</t>
   </si>
   <si>
     <t>Assonet</t>
   </si>
   <si>
     <t>02702</t>
   </si>
   <si>
     <t>Kathleen</t>
   </si>
   <si>
     <t>Lovenbury</t>
   </si>
   <si>
     <t>klovenbury@crystalsprings.org</t>
   </si>
   <si>
     <t>508-644-3101</t>
   </si>
   <si>
-    <t>Cutchins Programs for Children and Families, Inc</t>
+    <t>Cutchins Programs For Children And Families, Inc</t>
   </si>
   <si>
     <t>78 Pomeroy Terrance</t>
   </si>
   <si>
     <t>Tina</t>
   </si>
   <si>
     <t>Champagne</t>
   </si>
   <si>
     <t>tchampagne@cutchins.org</t>
   </si>
   <si>
     <t>413-564-1310</t>
   </si>
   <si>
-    <t>DAV DEPARTMENT OF MA SERVICE FUND INC</t>
-[...2 lines deleted...]
-    <t>24 BEACON ST  SUITE 246</t>
+    <t>Dav Department Of Ma Service Fund Inc</t>
+  </si>
+  <si>
+    <t>24 Beacon St  Suite 246</t>
   </si>
   <si>
     <t>02133</t>
   </si>
   <si>
-    <t>DANIEL</t>
-[...2 lines deleted...]
-    <t>STACK</t>
+    <t>Stack</t>
   </si>
   <si>
     <t>978-632-1271</t>
   </si>
   <si>
-    <t>De Novo Center for Justice and Healing, Inc.</t>
-[...2 lines deleted...]
-    <t>47 Thorndike Street. Suite SB LL1</t>
+    <t>De Novo Center For Justice And Healing, Inc.</t>
+  </si>
+  <si>
+    <t>47 Thorndike Street. Suite Sb Ll1</t>
   </si>
   <si>
     <t>Mojdeh</t>
   </si>
   <si>
     <t>Rohani</t>
   </si>
   <si>
     <t>mrohani@denovo.org</t>
   </si>
   <si>
-    <t>Delta Projects, Inc. and Affiliates</t>
+    <t>Delta Projects, Inc. And Affiliates</t>
   </si>
   <si>
     <t>118 Allied Drive</t>
   </si>
   <si>
     <t>Dedham</t>
   </si>
   <si>
     <t>02026</t>
   </si>
   <si>
     <t>Gregg</t>
   </si>
   <si>
     <t>Dion</t>
   </si>
   <si>
     <t>gdion@deltaprojects.org</t>
   </si>
   <si>
     <t>781-449-8545</t>
   </si>
   <si>
-    <t>DEVALLES MEMORIAL FAMILY SERVICE CENTER, INC.</t>
-[...5 lines deleted...]
-    <t>NEW BEDFORD</t>
+    <t>Devalles Memorial Family Service Center, Inc.</t>
+  </si>
+  <si>
+    <t>201 Crapo Street</t>
   </si>
   <si>
     <t>02744</t>
   </si>
   <si>
-    <t>DR. LEONARD</t>
-[...8 lines deleted...]
-    <t>508 992-3669</t>
+    <t>Dr. Leonard</t>
+  </si>
+  <si>
+    <t>Roche</t>
+  </si>
+  <si>
+    <t>devallesdaycare@aol.com</t>
+  </si>
+  <si>
+    <t>508-992-3669</t>
   </si>
   <si>
     <t>Developmental Disabilities Management Assistance, Inc.</t>
   </si>
   <si>
     <t>728 Main Street</t>
   </si>
   <si>
     <t>Marshfield</t>
   </si>
   <si>
     <t>02050</t>
   </si>
   <si>
     <t>Marc</t>
   </si>
   <si>
     <t>Binder</t>
   </si>
   <si>
     <t>ddmacarolinahill@gmail.com</t>
   </si>
   <si>
     <t>781-837-1377</t>
   </si>
   <si>
-    <t>Developmental Evaluation and Adjustment Facilities, Inc.</t>
+    <t>Developmental Evaluation And Adjustment Facilities, Inc.</t>
   </si>
   <si>
     <t>50 Hunt Street</t>
   </si>
   <si>
     <t>Darian</t>
   </si>
   <si>
     <t>Gambrell</t>
   </si>
   <si>
     <t>dgambrell@deafinconline.org</t>
   </si>
   <si>
     <t>617-254-4041</t>
   </si>
   <si>
     <t>Disability Resource Center, Inc.</t>
   </si>
   <si>
     <t>27 Congress Street - Suite 107</t>
   </si>
   <si>
     <t>Salem</t>
   </si>
   <si>
     <t>01970</t>
   </si>
   <si>
     <t>Lisa</t>
   </si>
   <si>
     <t>Orgettas</t>
   </si>
   <si>
     <t>lorgettas@disabilityrc.org</t>
   </si>
   <si>
     <t>(978) 741-0077</t>
   </si>
   <si>
-    <t>DOUGLAS A. THOM CLINIC, INC.</t>
-[...14 lines deleted...]
-    <t>GROWE@THOMCHILD.ORG</t>
+    <t>Douglas A. Thom Clinic, Inc.</t>
+  </si>
+  <si>
+    <t>1661 Worcester Road, Suite 501</t>
+  </si>
+  <si>
+    <t>Gretchen</t>
+  </si>
+  <si>
+    <t>Rowe Owens</t>
+  </si>
+  <si>
+    <t>growe@thomchild.org</t>
   </si>
   <si>
     <t>508-655-5222</t>
   </si>
   <si>
     <t>Duffy Health Center, Inc.</t>
   </si>
   <si>
     <t>94 Main Street</t>
   </si>
   <si>
     <t>Jeff</t>
   </si>
   <si>
     <t>Dykens</t>
   </si>
   <si>
     <t>jdykens@duffyhealthcenter.org</t>
   </si>
   <si>
     <t>508-771-7517</t>
   </si>
   <si>
     <t>Early Learning Child Care, Inc.</t>
   </si>
   <si>
     <t>322 Maxfield Street</t>
   </si>
   <si>
     <t>02740</t>
   </si>
   <si>
     <t>Marjorie</t>
   </si>
   <si>
     <t>Ursini</t>
   </si>
   <si>
     <t>marjorie.ursini@elccnb.com</t>
   </si>
   <si>
     <t>508-996-3774</t>
   </si>
   <si>
-    <t>East Boston Neighborhood Health Center Corporation and Affiliate</t>
+    <t>East Boston Neighborhood Health Center Corporation And Affiliate</t>
   </si>
   <si>
     <t>10 Gove Street</t>
   </si>
   <si>
     <t>East Boston</t>
   </si>
   <si>
     <t>02128</t>
   </si>
   <si>
     <t>Hazard</t>
   </si>
   <si>
     <t>hazardj@ebnhc.org</t>
   </si>
   <si>
     <t>617-568-7244</t>
   </si>
   <si>
     <t>East Boston Social Centers, Inc.</t>
   </si>
   <si>
     <t>68 Central Square</t>
   </si>
   <si>
     <t>Pasquariello</t>
   </si>
   <si>
     <t>jpasquariello@ebsoc.org</t>
   </si>
   <si>
-    <t>617-569-3221 X112</t>
+    <t>617-569-3221</t>
   </si>
   <si>
     <t>Easter Seals Massachusetts, Inc.</t>
   </si>
   <si>
     <t>18 Chestnut St, Suite 200</t>
   </si>
   <si>
     <t>Cheryl</t>
   </si>
   <si>
     <t>Lazzaro</t>
   </si>
   <si>
     <t>clazzaro@eastersealsma.org</t>
   </si>
   <si>
     <t>508-751-6304</t>
   </si>
   <si>
     <t>Eastern Middlesec Alcoholism Services, Inc.</t>
   </si>
   <si>
     <t>12 Cedar St</t>
   </si>
   <si>
     <t>Malden</t>
   </si>
   <si>
     <t>02148</t>
   </si>
   <si>
     <t>timmccarthy@comcast.net</t>
   </si>
   <si>
     <t>781-321-2600</t>
   </si>
   <si>
     <t>Economic Mobility Pathways, Inc.</t>
   </si>
   <si>
     <t>308 Congress Street</t>
   </si>
   <si>
     <t>02210</t>
   </si>
   <si>
-    <t>Richard</t>
-[...1 lines deleted...]
-  <si>
     <t>Gair</t>
   </si>
   <si>
     <t>rgair@empathways.org</t>
   </si>
   <si>
     <t>617-259-2953</t>
   </si>
   <si>
     <t>Edward M. Kennedy Community Health Center, Inc.</t>
   </si>
   <si>
     <t>115 Northeast Cutoff, Building 2, Suite 200</t>
   </si>
   <si>
     <t>01606</t>
   </si>
   <si>
     <t>Wilbur</t>
   </si>
   <si>
     <t>christopher.wilbur@kennedychc.org</t>
   </si>
   <si>
     <t>508-854-2122</t>
   </si>
   <si>
-    <t>ELDER SERVICES OF BERKSHIRE COUNTY</t>
-[...11 lines deleted...]
-    <t>MKIM@ESBCI.ORG</t>
+    <t>Elder Services Of Berkshire County</t>
+  </si>
+  <si>
+    <t>877 South Street</t>
+  </si>
+  <si>
+    <t>mkim@esbci.org</t>
   </si>
   <si>
     <t>(413) 499-0524</t>
   </si>
   <si>
-    <t>ELDER SERVICES OF WORCESTER AREA, INC.</t>
-[...20 lines deleted...]
-    <t>Eliot Community Human Services, Inc. and Affiliate</t>
+    <t>Elder Services Of Worcester Area, Inc.</t>
+  </si>
+  <si>
+    <t>67 Millbrook Street</t>
+  </si>
+  <si>
+    <t>Maggie</t>
+  </si>
+  <si>
+    <t>Woodward</t>
+  </si>
+  <si>
+    <t>Budget Director</t>
+  </si>
+  <si>
+    <t>mwoodward@eswa.org</t>
+  </si>
+  <si>
+    <t>508-765-1545</t>
+  </si>
+  <si>
+    <t>Eliot Community Human Services, Inc. And Affiliate</t>
   </si>
   <si>
     <t>125 Hartwell Avenue</t>
   </si>
   <si>
     <t>Melinda</t>
   </si>
   <si>
     <t>Matthews</t>
   </si>
   <si>
     <t>wparker@eliotchs.org</t>
   </si>
   <si>
     <t>781-861-0890</t>
   </si>
   <si>
-    <t>ELIZABETH FREEMAN CENTER INC.</t>
-[...11 lines deleted...]
-    <t>JBRODERICK@ELIZABETHFREEMANCENTER.ORG</t>
+    <t>Elizabeth Freeman Center Inc.</t>
+  </si>
+  <si>
+    <t>43 Francis Avenue</t>
+  </si>
+  <si>
+    <t>Janis</t>
+  </si>
+  <si>
+    <t>Broderick</t>
+  </si>
+  <si>
+    <t>jbroderick@elizabethfreemancenter.org</t>
   </si>
   <si>
     <t>413-499-2425</t>
   </si>
   <si>
-    <t>ELLIS EARLY LEARNING, INC. (Formerly Ellis Memorial &amp; Eldredge House, Inc.)</t>
-[...32 lines deleted...]
-    <t>DADAMS9@AOL.COM</t>
+    <t>Ellis Early Learning, Inc. (Formerly Ellis Memorial &amp; Eldredge House, Inc.)</t>
+  </si>
+  <si>
+    <t>58 Berkeley Street</t>
+  </si>
+  <si>
+    <t>Lauren</t>
+  </si>
+  <si>
+    <t>Chief Operating Officerk</t>
+  </si>
+  <si>
+    <t>laurenchief operating officerk@ellisearlylearning.org</t>
+  </si>
+  <si>
+    <t>Emerge, Inc.</t>
+  </si>
+  <si>
+    <t>388 Pleasant Street, Suite 204</t>
+  </si>
+  <si>
+    <t>Adams</t>
+  </si>
+  <si>
+    <t>Cc-Director</t>
+  </si>
+  <si>
+    <t>dadams9@aol.com</t>
   </si>
   <si>
     <t>617-547-9879</t>
   </si>
   <si>
-    <t>EMH Recovery. Inc.</t>
+    <t>Emh Recovery. Inc.</t>
   </si>
   <si>
     <t>emh-recovery@comcast.net</t>
   </si>
   <si>
     <t>Emmaus, Inc.</t>
   </si>
   <si>
     <t>127 How Street</t>
   </si>
   <si>
-    <t>Haverhill</t>
-[...1 lines deleted...]
-  <si>
     <t>Stephen</t>
   </si>
   <si>
     <t>Donahue</t>
   </si>
   <si>
-    <t>Steve@emmausinc.org</t>
+    <t>steve@emmausinc.org</t>
   </si>
   <si>
     <t>978-241-3415</t>
   </si>
   <si>
     <t>Employment Options, Inc</t>
   </si>
   <si>
     <t>82 Brigham Street</t>
   </si>
   <si>
     <t>Marlborough</t>
   </si>
   <si>
     <t>01752</t>
   </si>
   <si>
     <t>Shannon</t>
   </si>
   <si>
     <t>Leary</t>
   </si>
   <si>
     <t>sleary@employmentoptions.org</t>
   </si>
   <si>
-    <t>5084855051</t>
-[...2 lines deleted...]
-    <t>ENABLE, Inc. (d/b/a Empower LGA)</t>
+    <t>508-485-5051</t>
+  </si>
+  <si>
+    <t>Enable, Inc. (D/B/A Empower Lga)</t>
   </si>
   <si>
     <t>605 Neponset Street</t>
   </si>
   <si>
     <t>Canton</t>
   </si>
   <si>
     <t>02021</t>
   </si>
   <si>
     <t>Pamela</t>
   </si>
   <si>
     <t>Camara</t>
   </si>
   <si>
     <t>pcamara@empowerlga.org</t>
   </si>
   <si>
     <t>781-828-4770</t>
   </si>
   <si>
-    <t>ENGLISH AT LARGE, INC.</t>
-[...5 lines deleted...]
-    <t>WOBURN</t>
+    <t>English At Large, Inc.</t>
+  </si>
+  <si>
+    <t>800 West Cummings Park,Ste 550</t>
+  </si>
+  <si>
+    <t>Woburn</t>
   </si>
   <si>
     <t>01809</t>
   </si>
   <si>
-    <t>MAUREEN</t>
-[...5 lines deleted...]
-    <t>ED@ENGLISH AT LARGE.ORG</t>
+    <t>Maureen</t>
+  </si>
+  <si>
+    <t>Willis</t>
+  </si>
+  <si>
+    <t>ed@english at large.org</t>
   </si>
   <si>
     <t>781-395-2374</t>
   </si>
   <si>
-    <t>ENLACE DE FAMILIAS DE HOLYOKE/HOLYOKE FAMILY NETWORK</t>
-[...11 lines deleted...]
-    <t>FRANK@ENLACEDEFAMILIAS.ORG</t>
+    <t>Enlace De Familias De Holyoke/Holyoke Family Network</t>
+  </si>
+  <si>
+    <t>299 Main Street</t>
+  </si>
+  <si>
+    <t>Frank M.</t>
+  </si>
+  <si>
+    <t>Martinez Lopez</t>
+  </si>
+  <si>
+    <t>frank@enlacedefamilias.org</t>
   </si>
   <si>
     <t>413-532-9300</t>
   </si>
   <si>
-    <t>Evergreen Center, Inc. and Affiliate</t>
+    <t>Evergreen Center, Inc. And Affiliate</t>
   </si>
   <si>
     <t>345 Fortune Boulevard</t>
   </si>
   <si>
     <t>Littleton Jr.</t>
   </si>
   <si>
-    <t>arosoff@hsmc.org</t>
-[...1 lines deleted...]
-  <si>
     <t>508-478-5597</t>
   </si>
   <si>
-    <t>ExtraSpecialTeas, Inc.</t>
+    <t>Extraspecialteas, Inc.</t>
   </si>
   <si>
     <t>2 Elm Street</t>
   </si>
   <si>
     <t>Cherri</t>
   </si>
   <si>
     <t>Sanes</t>
   </si>
   <si>
     <t>cherrisanes@aol.com</t>
   </si>
   <si>
     <t>413-429-6500</t>
   </si>
   <si>
-    <t>Fairwinds-Nantucket's Counseling Center</t>
+    <t>Fairwinds-Nantucket'S Counseling Center</t>
   </si>
   <si>
     <t>20 Vesper Lane L-1</t>
   </si>
   <si>
     <t>Jason</t>
   </si>
   <si>
     <t>Bridges</t>
   </si>
   <si>
     <t>jbridges@fairwindscenter.org</t>
   </si>
   <si>
     <t>508-228-2689</t>
   </si>
   <si>
-    <t>FALL RIVER DEACONESS HOME</t>
-[...2 lines deleted...]
-    <t>259 PROSPECT STREET</t>
+    <t>Fall River Deaconess Home</t>
+  </si>
+  <si>
+    <t>259 Prospect Street</t>
   </si>
   <si>
     <t>02720</t>
   </si>
   <si>
-    <t>PHILBIN</t>
+    <t>Philbin</t>
   </si>
   <si>
     <t>mphilbin@deaconesshome.org</t>
   </si>
   <si>
     <t>508-674-4847</t>
   </si>
   <si>
-    <t>Family &amp; Children's Service of Greater Lynn</t>
+    <t>Family &amp; Children'S Service Of Greater Lynn</t>
   </si>
   <si>
     <t>111 North Common Street</t>
   </si>
   <si>
     <t>Selvin</t>
   </si>
   <si>
     <t>Chambers</t>
   </si>
   <si>
     <t>schambers@lifescene.org</t>
   </si>
   <si>
-    <t>Family and Community Resources, Inc</t>
+    <t>Family And Community Resources, Inc</t>
   </si>
   <si>
     <t>18 Newton St</t>
   </si>
   <si>
     <t>Patricia</t>
   </si>
   <si>
     <t>Kelleher</t>
   </si>
   <si>
     <t>patricia.kelleher@fcr-ma.org</t>
   </si>
   <si>
     <t>508-583-2014</t>
   </si>
   <si>
-    <t>FAMILY DAY CARE PROGRAM, INC</t>
-[...5 lines deleted...]
-    <t>ROSLINDALE</t>
+    <t>Family Day Care Program, Inc</t>
+  </si>
+  <si>
+    <t>120 Mt. Hope Street</t>
+  </si>
+  <si>
+    <t>Roslindale</t>
   </si>
   <si>
     <t>02131</t>
   </si>
   <si>
     <t>Cox</t>
   </si>
   <si>
-    <t>DIRECTOR OF OPERATIONS</t>
+    <t>Director Of Operations</t>
   </si>
   <si>
     <t>acox@familydaycareprogram.com</t>
   </si>
   <si>
     <t>617-323-6899</t>
   </si>
   <si>
-    <t>FAMILY HEALTH CENTER OF WORCESTER, INC.</t>
-[...11 lines deleted...]
-    <t>LOUIS.BRADY@FHCW.ORG</t>
+    <t>Family Health Center Of Worcester, Inc.</t>
+  </si>
+  <si>
+    <t>26 Queen Street</t>
+  </si>
+  <si>
+    <t>Louis</t>
+  </si>
+  <si>
+    <t>Brady</t>
+  </si>
+  <si>
+    <t>louis.brady@fhcw.org</t>
   </si>
   <si>
     <t>508-860-7975</t>
   </si>
   <si>
     <t>Family Independence, Inc.</t>
   </si>
   <si>
     <t>11 Mt. Pleasant Ave</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Neff</t>
   </si>
   <si>
-    <t>FNeff@fsgb.org</t>
+    <t>fneff@fsgb.org</t>
   </si>
   <si>
     <t>617-541-0944</t>
   </si>
   <si>
-    <t>FAMILY NURTURING CENTER OF MASSACHUSETTS, INC.</t>
-[...20 lines deleted...]
-    <t>Family Services of the Merrimack Valley</t>
+    <t>Family Nurturing Center Of Massachusetts, Inc.</t>
+  </si>
+  <si>
+    <t>200 Bowdoin Street</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>Tobin</t>
+  </si>
+  <si>
+    <t>etobin@familynurturing.org</t>
+  </si>
+  <si>
+    <t>617-474-1149</t>
+  </si>
+  <si>
+    <t>Family Services Of The Merrimack Valley</t>
   </si>
   <si>
     <t>430 North Canal Street</t>
   </si>
   <si>
     <t>Linda</t>
   </si>
   <si>
     <t>Moynihan</t>
   </si>
   <si>
     <t>lmoynihan@fsmv.org</t>
   </si>
   <si>
     <t>978-327-6614</t>
   </si>
   <si>
-    <t>FamilyAid Boston, Inc.</t>
+    <t>Familyaid Boston, Inc.</t>
   </si>
   <si>
     <t>3815 Washington Street</t>
   </si>
   <si>
     <t>Seamans</t>
   </si>
   <si>
     <t>larrys@familyaidboston.org</t>
   </si>
   <si>
     <t>857-839-5480</t>
   </si>
   <si>
-    <t>Father Bill's &amp; MainSpring, Inc. and Affiliates</t>
+    <t>Father Bill'S &amp; Mainspring, Inc. And Affiliates</t>
   </si>
   <si>
     <t>430 Belmont Street</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>Yazwinski</t>
   </si>
   <si>
-    <t>President &amp; Chief Executive Officer</t>
-[...1 lines deleted...]
-  <si>
     <t>jyazwinski@helpfbms.com</t>
   </si>
   <si>
     <t>508-427-6448</t>
   </si>
   <si>
     <t>Fathers Uplift, Inc</t>
   </si>
   <si>
     <t>12 Southern Ave</t>
   </si>
   <si>
-    <t>Charles</t>
-[...1 lines deleted...]
-  <si>
     <t>Daniels</t>
   </si>
   <si>
     <t>charles.daniels@fathersuplift.org</t>
   </si>
   <si>
     <t>617-708-0870</t>
   </si>
   <si>
     <t>Fedcap Rehabilitation Services</t>
   </si>
   <si>
     <t>174 Portland Street</t>
   </si>
   <si>
     <t>Carol</t>
   </si>
   <si>
     <t>Khoury</t>
   </si>
   <si>
-    <t>Ckhoury@fedcap.org</t>
+    <t>ckhoury@fedcap.org</t>
   </si>
   <si>
     <t>(212)727-4270</t>
   </si>
   <si>
-    <t>Federation for Children with Special Needs, Inc.</t>
+    <t>Federation For Children With Special Needs, Inc.</t>
   </si>
   <si>
     <t>529 Main Street, Suite 1M3</t>
   </si>
   <si>
     <t>02129</t>
   </si>
   <si>
     <t>Nourse</t>
   </si>
   <si>
     <t>pnourse@fcsn.org</t>
   </si>
   <si>
     <t>617-236-7210</t>
   </si>
   <si>
-    <t>Fenway Community Health Center, Inc. and Affiliate</t>
+    <t>Fenway Community Health Center, Inc. And Affiliate</t>
   </si>
   <si>
     <t>1340 Boylston Street</t>
   </si>
   <si>
     <t>plavelle@fenwayhealth.org</t>
   </si>
   <si>
     <t>617-267-0900</t>
   </si>
   <si>
     <t>Fidelity House, Inc.</t>
   </si>
   <si>
     <t>439 South Union Street, Suite 401</t>
   </si>
   <si>
     <t>Leanna</t>
   </si>
   <si>
     <t>Fleming</t>
   </si>
   <si>
     <t>lfleming@waystonehhs.org</t>
   </si>
   <si>
     <t>978-685-9471</t>
   </si>
   <si>
-    <t>FINEX HOUSE, INC</t>
-[...8 lines deleted...]
-    <t>WOMENDEZ</t>
+    <t>Finex House, Inc</t>
+  </si>
+  <si>
+    <t>P.O. Box 1154</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>Womendez</t>
   </si>
   <si>
     <t>finexhouse@yahoo.com</t>
   </si>
   <si>
     <t>617-436-0831</t>
   </si>
   <si>
-    <t>First Church in Cambridge, Congregational</t>
+    <t>First Church In Cambridge, Congregational</t>
   </si>
   <si>
     <t>11 Garden Street</t>
   </si>
   <si>
     <t>02138</t>
   </si>
   <si>
     <t>Rich</t>
   </si>
   <si>
     <t>Goode</t>
   </si>
   <si>
     <t>Treasurer</t>
   </si>
   <si>
     <t>For Kids Only Afterschool, Inc</t>
   </si>
   <si>
-    <t>11 BARTLETT ROAD</t>
-[...2 lines deleted...]
-    <t>WINTHROP</t>
+    <t>11 Bartlett Road</t>
+  </si>
+  <si>
+    <t>Winthrop</t>
   </si>
   <si>
     <t>02152</t>
   </si>
   <si>
     <t>Keegan</t>
   </si>
   <si>
-    <t>Director of Financi &amp; HR</t>
-[...8 lines deleted...]
-    <t>Franciscan Hospital for Children, Inc.</t>
+    <t>Director Of Financi &amp; Hr</t>
+  </si>
+  <si>
+    <t>lkeegan@fkoafterschool.org</t>
+  </si>
+  <si>
+    <t>978-740-5437</t>
+  </si>
+  <si>
+    <t>Franciscan Hospital For Children, Inc.</t>
   </si>
   <si>
     <t>30 Warren Street</t>
   </si>
   <si>
-    <t>LeFaivre</t>
+    <t>Lefaivre</t>
   </si>
   <si>
     <t>dalefaivre@franciscanchildrens.org</t>
   </si>
   <si>
     <t>Frederic L. Chamberlain Center, Inc.</t>
   </si>
   <si>
     <t>Jeanne</t>
   </si>
   <si>
     <t>Edwards</t>
   </si>
   <si>
-    <t>COO</t>
-[...1 lines deleted...]
-  <si>
     <t>dwilson@flcis.com</t>
   </si>
   <si>
     <t>Friendly House Inc</t>
   </si>
   <si>
     <t>36 Wall St</t>
   </si>
   <si>
     <t>Trish</t>
   </si>
   <si>
     <t>Appert</t>
   </si>
   <si>
     <t>tappert@friendlyhousema.org</t>
   </si>
   <si>
     <t>508-755-4362</t>
   </si>
   <si>
-    <t>Friends of Children, Inc.</t>
+    <t>Friends Of Children, Inc.</t>
   </si>
   <si>
     <t>241 King Street, Suite 227</t>
   </si>
   <si>
-    <t>Jane</t>
-[...1 lines deleted...]
-  <si>
     <t>Lyons</t>
   </si>
   <si>
     <t>ssegura@friendsofchildreninc.org</t>
   </si>
   <si>
     <t>413-586-0011</t>
   </si>
   <si>
-    <t>FRIENDS OF THE HOMELESS OF THE SOUTH SHORE, INC.</t>
-[...5 lines deleted...]
-    <t>N. WEYMOUTH</t>
+    <t>Friends Of The Homeless Of The South Shore, Inc.</t>
+  </si>
+  <si>
+    <t>8 Driftway Road</t>
+  </si>
+  <si>
+    <t>N. Weymouth</t>
   </si>
   <si>
     <t>02191</t>
   </si>
   <si>
-    <t>HERBERT</t>
-[...5 lines deleted...]
-    <t>UCB4U@COMCAST.NET</t>
+    <t>Herbert</t>
+  </si>
+  <si>
+    <t>Newell</t>
+  </si>
+  <si>
+    <t>ucb4u@comcast.net</t>
   </si>
   <si>
     <t>781-413-7018</t>
   </si>
   <si>
     <t>Friendship Home, Inc.</t>
   </si>
   <si>
-    <t>458 Main Street, PO Box 916</t>
+    <t>458 Main Street, Po Box 916</t>
   </si>
   <si>
     <t>Norwell</t>
   </si>
   <si>
     <t>02061</t>
   </si>
   <si>
     <t>Eva</t>
   </si>
   <si>
     <t>Monahan</t>
   </si>
   <si>
-    <t>Dir. of Finance and Administration</t>
+    <t>Director Of Finance And Administration</t>
   </si>
   <si>
     <t>emonahan@friendshiphome.net</t>
   </si>
   <si>
     <t>617-659-8202</t>
   </si>
   <si>
-    <t>Fuller Arts and Sciences, Inc.</t>
+    <t>Fuller Arts And Sciences, Inc.</t>
   </si>
   <si>
     <t>470 Torrey Street</t>
   </si>
   <si>
     <t>Litcoff</t>
   </si>
   <si>
     <t>llitcoff@westfieldchildcenter.com</t>
   </si>
   <si>
     <t>508-588-0100</t>
   </si>
   <si>
-    <t>GAAMHA Inc. and Affiliate</t>
+    <t>Gaamha Inc. And Affiliate</t>
+  </si>
+  <si>
+    <t>208 Coleman St.</t>
+  </si>
+  <si>
+    <t>Gardner</t>
+  </si>
+  <si>
+    <t>01440</t>
   </si>
   <si>
     <t>Tracy</t>
   </si>
   <si>
     <t>Hutchinson</t>
   </si>
   <si>
     <t>thutchinson@gaamha.org</t>
   </si>
   <si>
     <t>978-632-0934</t>
   </si>
   <si>
     <t>Gandara Mental Health Center, Inc.</t>
   </si>
   <si>
     <t>933 East Columbus Avenue</t>
   </si>
   <si>
     <t>01105</t>
   </si>
   <si>
     <t>Janine</t>
   </si>
   <si>
     <t>Kent</t>
   </si>
   <si>
     <t>jkent@gandaracenter.org</t>
   </si>
   <si>
     <t>413-278-0123</t>
   </si>
   <si>
     <t>Genesis Club House, Inc.</t>
   </si>
   <si>
     <t>274 Lincoln Street</t>
   </si>
   <si>
     <t>Brennan</t>
   </si>
   <si>
     <t>lbrennan@genesisclubhouse.org</t>
   </si>
   <si>
     <t>508-631-0100</t>
   </si>
   <si>
-    <t>GIRLS CLUB OF GREENFIELD, INC.</t>
-[...11 lines deleted...]
-    <t>RICKMAN</t>
+    <t>Girls Club Of Greenfield, Inc.</t>
+  </si>
+  <si>
+    <t>35 Pierce Street</t>
+  </si>
+  <si>
+    <t>Rickman</t>
   </si>
   <si>
     <t>srickman@thelearningknoll.org</t>
   </si>
   <si>
     <t>413-774-7404</t>
   </si>
   <si>
-    <t>GIRLS INC. OF THE VALLEY</t>
-[...11 lines deleted...]
-    <t>SPARKER@GIRLSINCVALLEY.ORG</t>
+    <t>Girls Inc. Of The Valley</t>
+  </si>
+  <si>
+    <t>480 Hampden Street</t>
+  </si>
+  <si>
+    <t>Suzanne</t>
+  </si>
+  <si>
+    <t>Parker</t>
+  </si>
+  <si>
+    <t>sparker@girlsincvalley.org</t>
   </si>
   <si>
     <t>413-532-6247</t>
   </si>
   <si>
-    <t>Girls Incorporated of Lynn</t>
+    <t>Girls Incorporated Of Lynn</t>
   </si>
   <si>
     <t>50 High Street</t>
   </si>
   <si>
     <t>Ansourlian</t>
   </si>
   <si>
-    <t>DAnsourlian@girlsinclynn.org</t>
+    <t>dansourlian@girlsinclynn.org</t>
   </si>
   <si>
     <t>781-592-9744</t>
   </si>
   <si>
     <t>Gladys Allen Brigham Community Center, Inc.</t>
   </si>
   <si>
     <t>Marion</t>
   </si>
   <si>
     <t>kellyb@brighamcenter.org</t>
   </si>
   <si>
     <t>413-442-5174</t>
   </si>
   <si>
-    <t>Goodwill Industries of the Berkshires and Southern Vermont, Inc.</t>
+    <t>Goodwill Industries Of The Berkshires And Southern Vermont, Inc.</t>
   </si>
   <si>
     <t>158 Tyler Street</t>
   </si>
   <si>
     <t>Twiggs</t>
   </si>
   <si>
     <t>dtwiggs@goodwill-berkshires.org</t>
   </si>
   <si>
     <t>(413) 442-0061</t>
   </si>
   <si>
     <t>Greater Boston Legal Services, Inc.</t>
   </si>
   <si>
     <t>197 Friend Street</t>
   </si>
   <si>
     <t>Jacquelynne</t>
   </si>
   <si>
     <t>Bowman</t>
   </si>
@@ -4807,489 +4715,477 @@
   <si>
     <t>Robichaud</t>
   </si>
   <si>
     <t>rrobichaud@glcac.org</t>
   </si>
   <si>
     <t>978-681-4900</t>
   </si>
   <si>
     <t>Greater Lawrence Family Health Center, Inc.</t>
   </si>
   <si>
     <t>1 Griffin Brook Drive, Suite 101</t>
   </si>
   <si>
     <t>Methuen</t>
   </si>
   <si>
     <t>01844</t>
   </si>
   <si>
     <t>Coppenrath</t>
   </si>
   <si>
-    <t>Maria. Coppenrath@glfhc.org</t>
+    <t>maria.coppenrath@glfhc.org</t>
   </si>
   <si>
     <t>978-725-7400</t>
   </si>
   <si>
-    <t>Greater Lynn Senior Services, Inc. and Affiliates</t>
+    <t>Greater Lynn Senior Services, Inc. And Affiliates</t>
   </si>
   <si>
     <t>8 Silsbee Street</t>
   </si>
   <si>
     <t>Kathryn</t>
   </si>
   <si>
-    <t>Burns</t>
-[...1 lines deleted...]
-  <si>
     <t>kburns@glss.net</t>
   </si>
   <si>
     <t>781-586-8571</t>
   </si>
   <si>
     <t>Greater New Bedford Community Health Center, Inc.</t>
   </si>
   <si>
     <t>874 Purchase Street</t>
   </si>
   <si>
     <t>O'Connor</t>
   </si>
   <si>
     <t>joconnor@gnbchc.org</t>
   </si>
   <si>
     <t>508-992-6553</t>
   </si>
   <si>
     <t>Greater North Shore Link, Inc.</t>
   </si>
   <si>
     <t>Greater Springfield Senior Services, Inc.</t>
   </si>
   <si>
     <t>66 Industry Avenue, Suite 9</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>Administration &amp; Finance Director</t>
   </si>
   <si>
     <t>patee.young@gsssi.org</t>
   </si>
   <si>
-    <t>413/781-8800</t>
-[...8 lines deleted...]
-    <t>WESTFIELD</t>
+    <t>413-781-8800</t>
+  </si>
+  <si>
+    <t>Greater Westfield Mass. Committee For The Homeless, Inc.</t>
+  </si>
+  <si>
+    <t>7 Free Street</t>
   </si>
   <si>
     <t>01085</t>
   </si>
   <si>
-    <t>WALTIKO</t>
-[...2 lines deleted...]
-    <t>FLUDD</t>
+    <t>Waltiko</t>
+  </si>
+  <si>
+    <t>Fludd</t>
   </si>
   <si>
     <t>waltf@thesaminn.org</t>
   </si>
   <si>
-    <t>4136426473</t>
+    <t>413-642-6473</t>
   </si>
   <si>
     <t>Gregg Neighborhood House Association, Inc.</t>
   </si>
   <si>
     <t>P.O. Box 932</t>
   </si>
   <si>
     <t>koconnor@gregghouse.com</t>
   </si>
   <si>
-    <t>781/598-6417</t>
+    <t>781-598-6417</t>
   </si>
   <si>
     <t>Grow Associates, Inc.</t>
   </si>
   <si>
     <t>66 Mazzeo Drive</t>
   </si>
   <si>
     <t>Marge</t>
   </si>
   <si>
     <t>Cycan</t>
   </si>
   <si>
     <t>mcycan@grow-associates.org</t>
   </si>
   <si>
     <t>781-961-9700</t>
   </si>
   <si>
     <t>Guidewire, Inc</t>
   </si>
   <si>
     <t>1974 Westover Road</t>
   </si>
   <si>
-    <t>Chicopee</t>
-[...1 lines deleted...]
-  <si>
     <t>01022</t>
   </si>
   <si>
     <t>Binaya</t>
   </si>
   <si>
     <t>Basnet</t>
   </si>
   <si>
     <t>bbasnet@guidewireinc.org</t>
   </si>
   <si>
     <t>413-733-6100</t>
   </si>
   <si>
-    <t>Guild of St. Agnes of Worcester, Inc.</t>
+    <t>Guild Of St. Agnes Of Worcester, Inc.</t>
   </si>
   <si>
     <t>19 Harvard Street</t>
   </si>
   <si>
     <t>Reardon</t>
   </si>
   <si>
     <t>Finance Director</t>
   </si>
   <si>
-    <t>Mreardon@guildofstagnes.org</t>
+    <t>mreardon@guildofstagnes.org</t>
   </si>
   <si>
     <t>508-755-2238</t>
   </si>
   <si>
     <t>H. Read, Inc.</t>
   </si>
   <si>
     <t>1100 School Street</t>
   </si>
   <si>
     <t>Mansfield</t>
   </si>
   <si>
     <t>02048</t>
   </si>
   <si>
     <t>Fallon</t>
   </si>
   <si>
     <t>jhmfallon@mac.com</t>
   </si>
   <si>
     <t>508-339-9211</t>
   </si>
   <si>
-    <t>HABITAT PLUS</t>
-[...8 lines deleted...]
-    <t>HABITAT@VERIZON.NET</t>
+    <t>Habitat Plus</t>
+  </si>
+  <si>
+    <t>510 Essex Street</t>
+  </si>
+  <si>
+    <t>Campbell</t>
+  </si>
+  <si>
+    <t>habitat@verizon.net</t>
   </si>
   <si>
     <t>781-599-8578</t>
   </si>
   <si>
-    <t>HAMPSHIRE FRANKLIN CHILDREN'S DAY CARE, INC.</t>
-[...5 lines deleted...]
-    <t>NORTH AMHERST</t>
+    <t>Hampshire Franklin Children'S Day Care, Inc.</t>
+  </si>
+  <si>
+    <t>Po Box 9617</t>
+  </si>
+  <si>
+    <t>North Amherst</t>
   </si>
   <si>
     <t>01059</t>
   </si>
   <si>
-    <t>RACHAEL</t>
-[...8 lines deleted...]
-    <t>HFCDC@LEVERETTNET.NET</t>
+    <t>Rachael</t>
+  </si>
+  <si>
+    <t>Mclean</t>
+  </si>
+  <si>
+    <t>Director</t>
+  </si>
+  <si>
+    <t>hfcdc@leverettnet.net</t>
   </si>
   <si>
     <t>413-587-9674</t>
   </si>
   <si>
-    <t>Hampshire Regional Young Men's Christian Association</t>
+    <t>Hampshire Regional Young Men'S Christian Association</t>
   </si>
   <si>
     <t>286 Prospect Street</t>
   </si>
   <si>
     <t>Bianco</t>
   </si>
   <si>
     <t>julie.bianco@hrymca.org</t>
   </si>
   <si>
     <t>413-584-7086</t>
   </si>
   <si>
-    <t>Harbor Health Services, Inc. and Affiliate</t>
+    <t>Harbor Health Services, Inc. And Affiliate</t>
   </si>
   <si>
     <t>1135 Morton St.</t>
   </si>
   <si>
     <t>02126</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
     <t>ctjones@hhsi.us</t>
   </si>
   <si>
     <t>617-533-2300</t>
   </si>
   <si>
-    <t>HARBORCOV, INC</t>
-[...11 lines deleted...]
-    <t>KOUROU@HARBORCOV.ORG</t>
+    <t>Harborcov, Inc</t>
+  </si>
+  <si>
+    <t>P.O. Box 505754</t>
+  </si>
+  <si>
+    <t>Kourou</t>
+  </si>
+  <si>
+    <t>Pich</t>
+  </si>
+  <si>
+    <t>kourou@harborcov.org</t>
   </si>
   <si>
     <t>617-884-9799</t>
   </si>
   <si>
     <t>Harvard Street Neighborhood Health Center, Inc.</t>
   </si>
   <si>
     <t>632 Blue Hill Avenue</t>
   </si>
   <si>
     <t>02121</t>
   </si>
   <si>
     <t>Murphy</t>
   </si>
   <si>
     <t>charles.murphy@harvardstreet.org</t>
   </si>
   <si>
     <t>617-822-5512</t>
   </si>
   <si>
-    <t>Hattie B. Cooper Community Center Inc.</t>
+    <t>Hattie B. Chief Operating Officerper Community Center Inc.</t>
   </si>
   <si>
     <t>1891 Washington Street</t>
   </si>
   <si>
     <t>Lillie</t>
   </si>
   <si>
     <t>Searcy</t>
   </si>
   <si>
-    <t>lsearcy@cooperctr.org</t>
+    <t>lsearcy@chief operating officerperctr.org</t>
   </si>
   <si>
     <t>617-445-1813</t>
   </si>
   <si>
-    <t>Heading Home, Inc. and Subsidiaries</t>
+    <t>Heading Home, Inc. And Subsidiaries</t>
   </si>
   <si>
     <t>186 Massachusetts Ave</t>
   </si>
   <si>
     <t>Danielle</t>
   </si>
   <si>
     <t>Ferrier</t>
   </si>
   <si>
     <t>dferrier@headinghomeinc.org</t>
   </si>
   <si>
     <t>617-864-8140</t>
   </si>
   <si>
-    <t>HEALING ABUSE WORKING FOR CHANGE, INC.</t>
-[...14 lines deleted...]
-    <t>SARAS@HAWCDV.ORG</t>
+    <t>Healing Abuse Working For Change, Inc.</t>
+  </si>
+  <si>
+    <t>27 Congresss Street</t>
+  </si>
+  <si>
+    <t>Sara</t>
+  </si>
+  <si>
+    <t>Stanley</t>
+  </si>
+  <si>
+    <t>saras@hawcdv.org</t>
   </si>
   <si>
     <t>978-774-8552</t>
   </si>
   <si>
-    <t>HEALTH AND SOCIAL SERVICES CONSORTIUM, INC.</t>
-[...5 lines deleted...]
-    <t>WALPOLE</t>
+    <t>Health And Social Services Consortium, Inc.</t>
+  </si>
+  <si>
+    <t>545 South Street, Ste 300</t>
+  </si>
+  <si>
+    <t>Walpole</t>
   </si>
   <si>
     <t>02081</t>
   </si>
   <si>
-    <t>MARY JEAN</t>
-[...5 lines deleted...]
-    <t>MMCDERMOTT@HESSCO.ORG</t>
+    <t>Mary Jean</t>
+  </si>
+  <si>
+    <t>Mcdermott</t>
+  </si>
+  <si>
+    <t>mmcdermott@hessco.org</t>
   </si>
   <si>
     <t>781-784-4944</t>
   </si>
   <si>
     <t>Health Imperatives, Inc.</t>
   </si>
   <si>
     <t>942 West Chestnut Street</t>
   </si>
   <si>
     <t>Julia</t>
   </si>
   <si>
     <t>Kehoe</t>
   </si>
   <si>
     <t>jkehoe@healthimperatives.org</t>
   </si>
   <si>
     <t>(508) 583-3005</t>
   </si>
   <si>
-    <t>Health Resources in Action, Inc.</t>
-[...2 lines deleted...]
-    <t>2 Boylston Street, 4th Floor</t>
+    <t>Health Resources In Action, Inc.</t>
+  </si>
+  <si>
+    <t>2 Boylston Street, 4Th Floor</t>
   </si>
   <si>
     <t>Mitzi</t>
   </si>
   <si>
     <t>Fennel</t>
   </si>
   <si>
     <t>mfennel@hria.org</t>
   </si>
   <si>
     <t>617-279-2252</t>
   </si>
   <si>
-    <t>HealthFirst Family Care Center, Inc.</t>
+    <t>Healthfirst Family Care Center, Inc.</t>
   </si>
   <si>
     <t>387 Quarry Street, Suite 100</t>
   </si>
   <si>
     <t>Almond</t>
   </si>
   <si>
-    <t>AlmondJ@healthfirstfr.org</t>
+    <t>almondj@healthfirstfr.org</t>
   </si>
   <si>
     <t>774-627-1205</t>
   </si>
   <si>
-    <t>HealthQuarters, Inc.</t>
+    <t>Healthquarters, Inc.</t>
   </si>
   <si>
     <t>100 Cummings Center, Suite 220B</t>
   </si>
   <si>
     <t>Kristie</t>
   </si>
   <si>
     <t>Monast</t>
   </si>
   <si>
     <t>kristiem@healthq.org</t>
   </si>
   <si>
-    <t>9789279824</t>
-[...2 lines deleted...]
-    <t>Hearth, Inc. and Affiliates</t>
+    <t>978-927-9824</t>
+  </si>
+  <si>
+    <t>Hearth, Inc. And Affiliates</t>
   </si>
   <si>
     <t>1640 Washington Street</t>
   </si>
   <si>
     <t>Rhonda</t>
   </si>
   <si>
     <t>Pieroni</t>
   </si>
   <si>
     <t>rpieroni@hearth-home.org</t>
   </si>
   <si>
     <t>617-369-1567</t>
   </si>
   <si>
     <t>Helix Human Services, Inc.</t>
   </si>
   <si>
     <t>44 Sherman Street</t>
   </si>
   <si>
     <t>Monique</t>
   </si>
@@ -5335,360 +5231,348 @@
   <si>
     <t>Bedell</t>
   </si>
   <si>
     <t>martha@marthabedell.com</t>
   </si>
   <si>
     <t>413-717-5250</t>
   </si>
   <si>
     <t>Highland Valley Elder Services, Inc.</t>
   </si>
   <si>
     <t>320 Riverside Drive, Suite B</t>
   </si>
   <si>
     <t>Florence</t>
   </si>
   <si>
     <t>01062</t>
   </si>
   <si>
     <t>Jacqueline</t>
   </si>
   <si>
-    <t>LaMarche</t>
+    <t>Lamarche</t>
   </si>
   <si>
     <t>jlamarche@highlandvalley.org</t>
   </si>
   <si>
     <t>413-566-2000</t>
   </si>
   <si>
-    <t>Hildebrand Family Self-Help Center, Inc. and Affiliate</t>
+    <t>Hildebrand Family Self-Help Center, Inc. And Affiliate</t>
   </si>
   <si>
     <t>614 Massachusetts Avenue</t>
   </si>
   <si>
     <t>Shiela</t>
   </si>
   <si>
     <t>Moore</t>
   </si>
   <si>
     <t>symoore@hild-selfhelp.org</t>
   </si>
   <si>
     <t>617-491-5752</t>
   </si>
   <si>
-    <t>HILLCREST EDUCATIONAL CENTERS, INC.</t>
-[...8 lines deleted...]
-    <t>MPLACIDO@HILLCRESTEDUCATIONALCENTERS.ORG</t>
+    <t>Hillcrest Educational Centers, Inc.</t>
+  </si>
+  <si>
+    <t>788 South Street</t>
+  </si>
+  <si>
+    <t>Placido</t>
+  </si>
+  <si>
+    <t>mplacido@hillcresteducationalcenters.org</t>
   </si>
   <si>
     <t>413-499-7924</t>
   </si>
   <si>
     <t>Hilltown Community Health Centers, Inc.</t>
   </si>
   <si>
     <t>58 Old North  Road</t>
   </si>
   <si>
     <t>Worthington</t>
   </si>
   <si>
     <t>01098</t>
   </si>
   <si>
     <t>Purdy</t>
   </si>
   <si>
     <t>mpurdy@hchcweb.org</t>
   </si>
   <si>
     <t>413-238-4116</t>
   </si>
   <si>
     <t>Holyoke Chicopee Springfield Head Start, Inc.</t>
   </si>
   <si>
     <t>30 Madison Avenue</t>
   </si>
   <si>
-    <t>Nicole</t>
-[...1 lines deleted...]
-  <si>
     <t>Blais</t>
   </si>
   <si>
-    <t>Nicole@headstart.org</t>
+    <t>nicole@headstart.org</t>
   </si>
   <si>
     <t>(413) 788-6522</t>
   </si>
   <si>
-    <t>HOLYOKE DAY NURSERY INC.</t>
-[...11 lines deleted...]
-    <t>HDN@EARTHLINK.NET</t>
+    <t>Holyoke Day Nursery Inc.</t>
+  </si>
+  <si>
+    <t>159 Chestnut Street</t>
+  </si>
+  <si>
+    <t>Sherlock</t>
+  </si>
+  <si>
+    <t>hdn@earthlink.net</t>
   </si>
   <si>
     <t>413-538-8419</t>
   </si>
   <si>
     <t>Holyoke Health Center, Inc.</t>
   </si>
   <si>
     <t>230 Maple Street</t>
   </si>
   <si>
-    <t>Holyoke</t>
-[...1 lines deleted...]
-  <si>
     <t>Alejandro</t>
   </si>
   <si>
     <t>Esparza Perez</t>
   </si>
   <si>
     <t>alejandro.esparza@hhcinc.org</t>
   </si>
   <si>
     <t>413-420-2175</t>
   </si>
   <si>
-    <t>HOLYOKE YMCA MENS CHRISTIAN ASSOCIATION</t>
-[...11 lines deleted...]
-    <t>CBEVAN@HOLYOKEYMCA.ORG</t>
+    <t>Holyoke Ymca Mens Christian Association</t>
+  </si>
+  <si>
+    <t>171 Pine St</t>
+  </si>
+  <si>
+    <t>Conor</t>
+  </si>
+  <si>
+    <t>Bevan</t>
+  </si>
+  <si>
+    <t>cbevan@holyokeymca.org</t>
   </si>
   <si>
     <t>413-534-5831</t>
   </si>
   <si>
-    <t>HOME/HEALTH AND CHILD CARE SERVICES, INC.</t>
-[...5 lines deleted...]
-    <t>AVON</t>
+    <t>Home/Health And Child Care Services, Inc.</t>
+  </si>
+  <si>
+    <t>185 Main Street</t>
+  </si>
+  <si>
+    <t>Avon</t>
   </si>
   <si>
     <t>02322</t>
   </si>
   <si>
-    <t>NANCY</t>
-[...5 lines deleted...]
-    <t>NANCYC@HHCC.ORG</t>
+    <t>Chiappini</t>
+  </si>
+  <si>
+    <t>nancyc@hhcc.org</t>
   </si>
   <si>
     <t>508-588-6070</t>
   </si>
   <si>
-    <t>HOPE HOUSE, INC.</t>
-[...8 lines deleted...]
-    <t>EMAGUIRE@HOPEHOUSEBOSTON.ORG</t>
+    <t>Hope House, Inc.</t>
+  </si>
+  <si>
+    <t>8 Farnham Street</t>
+  </si>
+  <si>
+    <t>Maguire</t>
+  </si>
+  <si>
+    <t>emaguire@hopehouseboston.org</t>
   </si>
   <si>
     <t>617-819-4083</t>
   </si>
   <si>
     <t>Hopeful Journeys Educational Center, Inc.</t>
   </si>
   <si>
     <t>28 Tozer Road</t>
   </si>
   <si>
     <t>Jill</t>
   </si>
   <si>
     <t>Larsen</t>
   </si>
   <si>
     <t>jlarsen@hopefuljourneys.com</t>
   </si>
   <si>
     <t>978-993-8096</t>
   </si>
   <si>
-    <t>HopeWell, Inc.</t>
+    <t>Hopewell, Inc.</t>
   </si>
   <si>
     <t>3 Allied Drive</t>
   </si>
   <si>
     <t>Voccio</t>
   </si>
   <si>
     <t>rvoccio@hopewellinc.org</t>
   </si>
   <si>
     <t>(617) 607-5172</t>
   </si>
   <si>
     <t>Horizons For Homeless Children</t>
   </si>
   <si>
     <t>1785 Columbus Ave</t>
   </si>
   <si>
     <t>Fuller</t>
   </si>
   <si>
     <t>sfuller@horizonschildren.org</t>
   </si>
   <si>
     <t>617-620-0211</t>
   </si>
   <si>
-    <t>Hospice of the Good Shepherd, Inc.</t>
+    <t>Hospice Of The Good Shepherd, Inc.</t>
   </si>
   <si>
     <t>160 Wells Avenue</t>
   </si>
   <si>
     <t>02459</t>
   </si>
   <si>
     <t>Boon</t>
   </si>
   <si>
     <t>tboon@gscommunitycare.org</t>
   </si>
   <si>
     <t>617-969-6130</t>
   </si>
   <si>
-    <t>House of Hope Inc. and Affiliate</t>
+    <t>House Of Hope Inc. And Affiliate</t>
   </si>
   <si>
     <t>812 Merrimack Street</t>
   </si>
   <si>
     <t>01854</t>
   </si>
   <si>
     <t>Chausse</t>
   </si>
   <si>
     <t>deborah_chausse@hopelowell.org</t>
   </si>
   <si>
-    <t>House of Possibilities, Inc.</t>
+    <t>House Of Possibilities, Inc.</t>
   </si>
   <si>
     <t>350 Washington Street</t>
   </si>
   <si>
     <t>North Easton</t>
   </si>
   <si>
     <t>02356</t>
   </si>
   <si>
     <t>Katie</t>
   </si>
   <si>
     <t>Terino</t>
   </si>
   <si>
     <t>k.terino@houseofpossibilities.org</t>
   </si>
   <si>
     <t>508-205-0555</t>
   </si>
   <si>
     <t>Housing Assistance Corporation</t>
   </si>
   <si>
     <t>460 West Main Street</t>
   </si>
   <si>
     <t>Ferris</t>
   </si>
   <si>
     <t>sferris@haconcapecod.org</t>
   </si>
   <si>
     <t>508-771-5400</t>
   </si>
   <si>
-    <t>Housing Families, Inc. and Affiliates</t>
+    <t>Housing Families, Inc. And Affiliates</t>
   </si>
   <si>
     <t>919 Eastern Ave</t>
   </si>
   <si>
     <t>Rosi</t>
   </si>
   <si>
     <t>lrosi@housingfamilies.org</t>
   </si>
   <si>
-    <t>Incompass Human Services, Inc. and Affiliate</t>
+    <t>Incompass Human Services, Inc. And Affiliate</t>
   </si>
   <si>
     <t>4 Omni Way</t>
   </si>
   <si>
     <t>Chelmsford</t>
   </si>
   <si>
     <t>01721</t>
   </si>
   <si>
     <t>Shuster</t>
   </si>
   <si>
     <t>ashuster@incompasshs.org</t>
   </si>
   <si>
     <t>978-349-3012</t>
   </si>
   <si>
     <t>Independence Associates, Inc.</t>
   </si>
   <si>
     <t>100 Laurel Street, Suite 122</t>
   </si>
@@ -5701,1365 +5585,1317 @@
   <si>
     <t>shiggins@iacil.org</t>
   </si>
   <si>
     <t>508-583-2166</t>
   </si>
   <si>
     <t>Independence House, Inc.</t>
   </si>
   <si>
     <t>160 Basset Lane</t>
   </si>
   <si>
     <t>Lysetta</t>
   </si>
   <si>
     <t>Hurge-Putnam</t>
   </si>
   <si>
     <t>lysettah@indhouse.net</t>
   </si>
   <si>
     <t>508-771-6507</t>
   </si>
   <si>
-    <t>Infants and Other People Inc</t>
+    <t>Infants And Other People Inc</t>
   </si>
   <si>
     <t>464 Tremont St</t>
   </si>
   <si>
     <t>ma</t>
   </si>
   <si>
     <t>Raffaelle</t>
   </si>
   <si>
     <t>Tiro</t>
   </si>
   <si>
-    <t>6174829464</t>
-[...2 lines deleted...]
-    <t>Inquilinos Boricuas en Accion, Inc. and Affiliates</t>
+    <t>617-482-9464</t>
+  </si>
+  <si>
+    <t>Inquilinos Boricuas En Accion, Inc. And Affiliates</t>
   </si>
   <si>
     <t>2 San Juan Street</t>
   </si>
   <si>
     <t>Vanessa</t>
   </si>
   <si>
     <t>Calderon-Rosado</t>
   </si>
   <si>
     <t>vanessa@ibaboston.org</t>
   </si>
   <si>
     <t>617-927-1780</t>
   </si>
   <si>
-    <t>Institute for Health and Recovery, Inc.</t>
+    <t>Institute For Health And Recovery, Inc.</t>
   </si>
   <si>
     <t>75 North Beacon Street, Floor 2</t>
   </si>
   <si>
     <t>Katharine</t>
   </si>
   <si>
     <t>katharinethomas@healthrecovery.org</t>
   </si>
   <si>
     <t>617-661-3991</t>
   </si>
   <si>
     <t>Interim House, Inc.</t>
   </si>
   <si>
     <t>62 Waldeck Street</t>
   </si>
   <si>
     <t>Howard</t>
   </si>
   <si>
     <t>Cutler</t>
   </si>
   <si>
-    <t>CFO/Treasurer</t>
+    <t>Chief Financial Officer/Treasurer</t>
   </si>
   <si>
     <t>hcutler480@gmail.com</t>
   </si>
   <si>
     <t>617-265-2636</t>
   </si>
   <si>
-    <t>International Institute of Greater Lawrence, Inc.</t>
+    <t>International Institute Of Greater Lawrence, Inc.</t>
   </si>
   <si>
     <t>125 Amesbury Street</t>
   </si>
   <si>
-    <t>iiGLDirector@Hotmail.com</t>
+    <t>iigldirector@hotmail.com</t>
   </si>
   <si>
     <t>978-687-0981</t>
   </si>
   <si>
-    <t>International Institute of New England, Inc.</t>
+    <t>International Institute Of New England, Inc.</t>
   </si>
   <si>
     <t>2 Boylston Street</t>
   </si>
   <si>
     <t>Celine</t>
   </si>
   <si>
     <t>Mukasine</t>
   </si>
   <si>
     <t>cmukasine@iine.org</t>
   </si>
   <si>
     <t>617-695-9990</t>
   </si>
   <si>
-    <t>INTERSEMINARIAN - PROJECT PLACE, INC.</t>
-[...11 lines deleted...]
-    <t>AMANNING@PROJECTPLACE.ORG</t>
+    <t>Interseminarian - Project Place, Inc.</t>
+  </si>
+  <si>
+    <t>1145 Washington Street</t>
+  </si>
+  <si>
+    <t>Aaryn</t>
+  </si>
+  <si>
+    <t>Manning</t>
+  </si>
+  <si>
+    <t>amanning@projectplace.org</t>
   </si>
   <si>
     <t>617-542-3740</t>
   </si>
   <si>
-    <t>Italian Home for Children, Inc.</t>
+    <t>Italian Home For Children, Inc.</t>
   </si>
   <si>
     <t>1125 Centre Street</t>
   </si>
   <si>
     <t>Keays</t>
   </si>
   <si>
     <t>skeays@italianhome.org</t>
   </si>
   <si>
     <t>617-524-3116</t>
   </si>
   <si>
     <t>J. Arthur Trudeau Memorial Services</t>
   </si>
   <si>
-    <t>75 Centre of New England BLvd.</t>
+    <t>75 Centre Of New England Blvd.</t>
   </si>
   <si>
     <t>Coventry</t>
   </si>
   <si>
     <t>02816</t>
   </si>
   <si>
     <t>Al</t>
   </si>
   <si>
     <t>Vario</t>
   </si>
   <si>
-    <t>CEO/President</t>
+    <t>Chief Executive Officer/President</t>
   </si>
   <si>
     <t>avario@trudeaucenter.org</t>
   </si>
   <si>
     <t>401-615-2775</t>
   </si>
   <si>
-    <t>JAMES F FARR ACADEMY INC</t>
-[...14 lines deleted...]
-    <t>MTCULHANE@FARRACADEMY.ORG</t>
+    <t>James F Farr Academy Inc</t>
+  </si>
+  <si>
+    <t>71 Pearl Street</t>
+  </si>
+  <si>
+    <t>Culhane</t>
+  </si>
+  <si>
+    <t>mtculhane@farracademy.org</t>
   </si>
   <si>
     <t>617-497-2620</t>
   </si>
   <si>
-    <t>JEANNE GEIGER CRISIS CENTER, INC.</t>
-[...5 lines deleted...]
-    <t>NEWBURYPORT</t>
+    <t>Jeanne Geiger Crisis Center, Inc.</t>
+  </si>
+  <si>
+    <t>2 Harris Street</t>
+  </si>
+  <si>
+    <t>Newburyport</t>
   </si>
   <si>
     <t>01950</t>
   </si>
   <si>
-    <t>DUBUS</t>
-[...2 lines deleted...]
-    <t>SCDUBUS@JEANNEGEIGERCRISISCENTER.ORG</t>
+    <t>Dubus</t>
+  </si>
+  <si>
+    <t>scdubus@jeannegeigercrisiscenter.org</t>
   </si>
   <si>
     <t>978-465-0999</t>
   </si>
   <si>
-    <t>JEREMIAH'S INN, INC.</t>
-[...2 lines deleted...]
-    <t>1059 MAIN STREET</t>
+    <t>Jeremiah'S Inn, Inc.</t>
+  </si>
+  <si>
+    <t>1059 Main Street</t>
   </si>
   <si>
     <t>01603</t>
   </si>
   <si>
-    <t>JANELLE</t>
-[...5 lines deleted...]
-    <t>JANELLE@JEREMIAHSINN.COM</t>
+    <t>Janelle</t>
+  </si>
+  <si>
+    <t>Wilson</t>
+  </si>
+  <si>
+    <t>janelle@jeremiahsinn.com</t>
   </si>
   <si>
     <t>508-755-6043</t>
   </si>
   <si>
-    <t>Jewish Family and Children's Service, Inc.</t>
+    <t>Jewish Family And Children'S Service, Inc.</t>
   </si>
   <si>
     <t>1430 Main Street</t>
   </si>
   <si>
     <t>02451</t>
   </si>
   <si>
     <t>Gail</t>
   </si>
   <si>
     <t>Schulman</t>
   </si>
   <si>
     <t>gschulman@jfcsboston.org</t>
   </si>
   <si>
     <t>781-647-5327</t>
   </si>
   <si>
-    <t>Jewish Family Service of Metrowest</t>
+    <t>Jewish Family Service Of Metrowest</t>
   </si>
   <si>
     <t>475 Franklin St, Suite 101</t>
   </si>
   <si>
     <t>01702</t>
   </si>
   <si>
     <t>Lino</t>
   </si>
   <si>
     <t>Covarrubias</t>
   </si>
   <si>
     <t>lcovarrubias@jfsmw.org</t>
   </si>
   <si>
-    <t>508-875-3100 x190</t>
-[...5 lines deleted...]
-    <t>15 LENOX STREET</t>
+    <t>508-875-3100</t>
+  </si>
+  <si>
+    <t>Jewish Family Service Of Western Massachusetts Inc</t>
+  </si>
+  <si>
+    <t>15 Lenox Street</t>
   </si>
   <si>
     <t>01108</t>
   </si>
   <si>
-    <t>CHRISTINE</t>
-[...2 lines deleted...]
-    <t>LORENZ</t>
+    <t>Lorenz</t>
   </si>
   <si>
     <t>c.lorenz@jfswm.org</t>
   </si>
   <si>
     <t>413-737-2601</t>
   </si>
   <si>
-    <t>Jewish Vocational Service, Inc. and Affiliate</t>
+    <t>Jewish Vocational Service, Inc. And Affiliate</t>
   </si>
   <si>
     <t>75 Federal Street</t>
   </si>
   <si>
     <t>Jewell</t>
   </si>
   <si>
     <t>jjewell@jvs-boston.org</t>
   </si>
   <si>
     <t>617-399-3113</t>
   </si>
   <si>
     <t>Job Options, Inc.</t>
   </si>
   <si>
-    <t>Michelle</t>
+    <t>Missing information</t>
   </si>
   <si>
     <t>Merson</t>
   </si>
   <si>
     <t>michelle@joichildcare.com</t>
   </si>
   <si>
-    <t>JOHN ASHFORD LINK HOUSE, INC.</t>
-[...5 lines deleted...]
-    <t>AMESBURY</t>
+    <t>John Ashford Link House, Inc.</t>
+  </si>
+  <si>
+    <t>110 Haverhill Road, Bldg B, Suite, 219</t>
+  </si>
+  <si>
+    <t>Amesbury</t>
   </si>
   <si>
     <t>01913</t>
   </si>
   <si>
-    <t>TURNER</t>
-[...2 lines deleted...]
-    <t>CTURNER@LINKHOUSEINC.ORG</t>
+    <t>Turner</t>
+  </si>
+  <si>
+    <t>cturner@linkhouseinc.org</t>
   </si>
   <si>
     <t>978-729-9016</t>
   </si>
   <si>
     <t>John F Kennedy Family Service Center, Inc</t>
   </si>
   <si>
     <t>23A Moulton Street</t>
   </si>
   <si>
     <t>Charlestown</t>
   </si>
   <si>
     <t>Joseph</t>
   </si>
   <si>
     <t>Maciel</t>
   </si>
   <si>
-    <t>Jmaciel@Kennedycenter.org</t>
+    <t>jmaciel@kennedycenter.org</t>
   </si>
   <si>
     <t>617-241-8866</t>
   </si>
   <si>
-    <t>JSI Research &amp; Training Institute, Inc. and Affiliates</t>
+    <t>Jsi Research &amp; Training Institute, Inc. And Affiliates</t>
   </si>
   <si>
     <t>44 Farnsworth Street</t>
   </si>
   <si>
     <t>Janice</t>
   </si>
   <si>
     <t>Clark</t>
   </si>
   <si>
-    <t>CFO/COO</t>
+    <t>Chief Financial Officer/Chief Operating Officer</t>
   </si>
   <si>
     <t>janice_clark@jsi.com</t>
   </si>
   <si>
     <t>617-482-9485</t>
   </si>
   <si>
-    <t>Judge Baker Children's Center, Inc.</t>
+    <t>Judge Baker Children'S Center, Inc.</t>
   </si>
   <si>
     <t>53 Parker Hill Avenue</t>
   </si>
   <si>
     <t>02120</t>
   </si>
   <si>
     <t>Tice</t>
   </si>
   <si>
     <t>ctice@bakercenter.org</t>
   </si>
   <si>
     <t>617-278-4264</t>
   </si>
   <si>
-    <t>Julie's Family Learning Program, Inc.</t>
+    <t>Julie'S Family Learning Program, Inc.</t>
   </si>
   <si>
     <t>133 Dorchester Street</t>
   </si>
   <si>
     <t>Persson Reilly</t>
   </si>
   <si>
     <t>mpreilly@juliesfamily.org</t>
   </si>
   <si>
     <t>617-269-6663</t>
   </si>
   <si>
-    <t>JUSTICE RESOURCE INSTITUTE, INC.</t>
-[...2 lines deleted...]
-    <t>160 GOULD STREET, SUITE 300</t>
+    <t>Justice Resource Institute, Inc.</t>
+  </si>
+  <si>
+    <t>160 Gould Street, Suite 300</t>
   </si>
   <si>
     <t>02494</t>
   </si>
   <si>
-    <t>BISSER</t>
-[...5 lines deleted...]
-    <t>BDOKOV@JRI.ORG</t>
+    <t>Bisser</t>
+  </si>
+  <si>
+    <t>Dokov</t>
+  </si>
+  <si>
+    <t>bdokov@jri.org</t>
   </si>
   <si>
     <t>781-559-4900</t>
   </si>
   <si>
     <t>Kennedy-Donovan Center, Inc</t>
   </si>
   <si>
     <t>One Xommercial Street</t>
   </si>
   <si>
     <t>Foxboro</t>
   </si>
   <si>
     <t>02035</t>
   </si>
   <si>
     <t>Glen</t>
   </si>
   <si>
     <t>Mattera</t>
   </si>
   <si>
     <t>gmattera@kdc.org</t>
   </si>
   <si>
     <t>508-772-1211</t>
   </si>
   <si>
-    <t>KID START INC</t>
-[...11 lines deleted...]
-    <t>TAMARA@KIDSTART.COM</t>
+    <t>Kid Start Inc</t>
+  </si>
+  <si>
+    <t>444 Canal Street</t>
+  </si>
+  <si>
+    <t>Tamara</t>
+  </si>
+  <si>
+    <t>Holder</t>
+  </si>
+  <si>
+    <t>tamara@kidstart.com</t>
   </si>
   <si>
     <t>978-686-7673</t>
   </si>
   <si>
-    <t>KIDS ARE PEOPLE ELEMENTARY SCHOOL, INC</t>
-[...11 lines deleted...]
-    <t>KATIEBLENK@HOTMAIL.COM</t>
+    <t>Kids Are People Elementary School, Inc</t>
+  </si>
+  <si>
+    <t>Po Box 15656, 530 Comm. Ave</t>
+  </si>
+  <si>
+    <t>Blenk</t>
+  </si>
+  <si>
+    <t>katieblenk@hotmail.com</t>
   </si>
   <si>
     <t>617-266-0028</t>
   </si>
   <si>
-    <t>KIDS UNLIMITED SERVICES INC.</t>
-[...5 lines deleted...]
-    <t>CHARLTON</t>
+    <t>Kids Unlimited Services Inc.</t>
+  </si>
+  <si>
+    <t>35 Trolley Crossing</t>
+  </si>
+  <si>
+    <t>Charlton</t>
   </si>
   <si>
     <t>01507</t>
   </si>
   <si>
-    <t>NOEL</t>
-[...2 lines deleted...]
-    <t>DEBBIE@KIDSUS.COM</t>
+    <t>Noel</t>
+  </si>
+  <si>
+    <t>debbie@kidsus.com</t>
   </si>
   <si>
     <t>508-248-6772</t>
   </si>
   <si>
-    <t>L.U.K. CRISIS CENTER, INC.</t>
-[...11 lines deleted...]
-    <t>MROBERTS@LUK.ORG</t>
+    <t>L.U.K. Crisis Center, Inc.</t>
+  </si>
+  <si>
+    <t>545 Westminster Street</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
+    <t>mroberts@luk.org</t>
   </si>
   <si>
     <t>978-345-0685</t>
   </si>
   <si>
     <t>La Alianza Hispana, Inc.</t>
   </si>
   <si>
     <t>1000 Massachusetts Ave # 101</t>
   </si>
   <si>
     <t>Marisol</t>
   </si>
   <si>
     <t>Amaya-Aluigi</t>
   </si>
   <si>
     <t>mamaya@laalianza.org</t>
   </si>
   <si>
     <t>617-427-7175</t>
   </si>
   <si>
     <t>Lahey Clinic Hospital, Inc.</t>
   </si>
   <si>
     <t>41 Mall Road</t>
   </si>
   <si>
     <t>Burlington</t>
   </si>
   <si>
     <t>01805</t>
   </si>
   <si>
     <t>Connelly</t>
   </si>
   <si>
-    <t>Michael.Connelly@lahey.org</t>
+    <t>michael.connelly@lahey.org</t>
   </si>
   <si>
     <t>781-744-2918</t>
   </si>
   <si>
-    <t>LANDMARK SCHOOL, INC.</t>
-[...5 lines deleted...]
-    <t>PRIDES CROSSING</t>
+    <t>Landmark School, Inc.</t>
+  </si>
+  <si>
+    <t>429 Hale Street</t>
+  </si>
+  <si>
+    <t>Prides Crossing</t>
   </si>
   <si>
     <t>01965</t>
   </si>
   <si>
-    <t>DEAN</t>
-[...5 lines deleted...]
-    <t>DIR. OF FINANCE AND OPERATIONS</t>
+    <t>Sidell</t>
+  </si>
+  <si>
+    <t>Director Of Finance And Operations</t>
   </si>
   <si>
     <t>dsidell@landmarkschool.org</t>
   </si>
   <si>
     <t>978-236-3202</t>
   </si>
   <si>
     <t>L'Arche Boston North, Inc.</t>
   </si>
   <si>
     <t>53 Wingate Street</t>
   </si>
   <si>
     <t>01832</t>
   </si>
   <si>
     <t>jmatthews@larchebostonnorth.org</t>
   </si>
   <si>
     <t>978-374-6928</t>
   </si>
   <si>
-    <t>Latham Centers, Inc. and Affiliates</t>
+    <t>Latham Centers, Inc. And Affiliates</t>
   </si>
   <si>
     <t>259 Willow Street</t>
   </si>
   <si>
     <t>Yarmouth</t>
   </si>
   <si>
     <t>02675</t>
   </si>
   <si>
     <t>Gerald</t>
   </si>
   <si>
-    <t>Pouliot III</t>
+    <t>Pouliot Iii</t>
   </si>
   <si>
     <t>gpouliout@lathamcenters.org</t>
   </si>
   <si>
     <t>774-353-9218</t>
   </si>
   <si>
-    <t>Latin American Health Alliance of Central Massachusetts Inc.</t>
+    <t>Latin American Health Alliance Of Central Massachusetts Inc.</t>
   </si>
   <si>
     <t>27 Vernon Street</t>
   </si>
   <si>
     <t>Aaron</t>
   </si>
   <si>
     <t>Mendel</t>
   </si>
   <si>
     <t>mendela@lahaworc.org</t>
   </si>
   <si>
     <t>774-364-4911</t>
   </si>
   <si>
-    <t>Lawrence General Hospital and Affiliates</t>
+    <t>Lawrence General Hospital And Affiliates</t>
   </si>
   <si>
     <t>1  General St</t>
   </si>
   <si>
     <t>01841</t>
   </si>
   <si>
     <t>william.sullivan@lawrencegeneral.org</t>
   </si>
   <si>
     <t>978-683-4000</t>
   </si>
   <si>
-    <t>League School of Greater Boston, Inc.</t>
+    <t>League School Of Greater Boston, Inc.</t>
   </si>
   <si>
     <t>300 Boston Providence Turnpike</t>
   </si>
   <si>
-    <t>Walpole</t>
-[...1 lines deleted...]
-  <si>
     <t>02032</t>
   </si>
   <si>
     <t>Ismael</t>
   </si>
   <si>
     <t>Da Silva</t>
   </si>
   <si>
     <t>idasilva@leagueschool.com</t>
   </si>
   <si>
     <t>508-850-3900</t>
   </si>
   <si>
-    <t>LEANDER HOUSE, INC.</t>
-[...11 lines deleted...]
-    <t>REINS</t>
+    <t>Leander House, Inc.</t>
+  </si>
+  <si>
+    <t>40 West Avenue</t>
+  </si>
+  <si>
+    <t>Jennie</t>
+  </si>
+  <si>
+    <t>Reins</t>
   </si>
   <si>
     <t>jenniereins@leanderhouse.org</t>
   </si>
   <si>
     <t>(413) 528-1860</t>
   </si>
   <si>
-    <t>LEO Inc.</t>
+    <t>Leo Inc.</t>
   </si>
   <si>
     <t>181 Union St., Ste. 205E</t>
   </si>
   <si>
     <t>Kara</t>
   </si>
   <si>
     <t>karam@leoinc.org</t>
   </si>
   <si>
     <t>781-309-5631</t>
   </si>
   <si>
-    <t>LIFEPATH, INC.</t>
-[...11 lines deleted...]
-    <t>PGILFEATHER-GIRTON@LIFEPATHMA.ORG</t>
+    <t>Lifepath, Inc.</t>
+  </si>
+  <si>
+    <t>101 Muson Street</t>
+  </si>
+  <si>
+    <t>Gilfeather-Girton</t>
+  </si>
+  <si>
+    <t>pgilfeather-girton@lifepathma.org</t>
   </si>
   <si>
     <t>(413) 773-5555</t>
   </si>
   <si>
     <t>Life-Skills, Inc</t>
   </si>
   <si>
     <t>44 Morris Street</t>
   </si>
   <si>
     <t>Webster</t>
   </si>
   <si>
     <t>01570</t>
   </si>
   <si>
     <t>Katherine</t>
   </si>
   <si>
     <t>Nolan</t>
   </si>
   <si>
-    <t>Interim CFO</t>
+    <t>Interim Chief Financial Officer</t>
   </si>
   <si>
     <t>knolan@life-skillsinc.org</t>
   </si>
   <si>
     <t>508-949-8081</t>
   </si>
   <si>
-    <t>LifeStream, Inc.</t>
+    <t>Lifestream, Inc.</t>
   </si>
   <si>
     <t>13 Welby Road</t>
   </si>
   <si>
     <t>Bonnie</t>
   </si>
   <si>
     <t>Mello</t>
   </si>
   <si>
     <t>bmello@lifestreaminc.com</t>
   </si>
   <si>
     <t>508-993-1991</t>
   </si>
   <si>
     <t>Lifeworks, Inc.</t>
   </si>
   <si>
     <t>789 Clapboardtree Street</t>
   </si>
   <si>
     <t>Westwood</t>
   </si>
   <si>
     <t>02090</t>
   </si>
   <si>
     <t>Calder</t>
   </si>
   <si>
     <t>bcalder@lifeworksarc.org</t>
   </si>
   <si>
     <t>781-762-4001</t>
   </si>
   <si>
     <t>Lighthouse School, Inc.</t>
   </si>
   <si>
     <t>25 Wellman Ave.</t>
   </si>
   <si>
     <t>N. Chelmsford</t>
   </si>
   <si>
     <t>01863</t>
   </si>
   <si>
-    <t>Suzanne</t>
-[...1 lines deleted...]
-  <si>
     <t>Grecco</t>
   </si>
   <si>
     <t>suzanneg@lighthouseschool.org</t>
   </si>
   <si>
     <t>978-251-4050</t>
   </si>
   <si>
-    <t>Little People's School, Inc.</t>
+    <t>Little People'S School, Inc.</t>
   </si>
   <si>
     <t>1507 Washington Street</t>
   </si>
   <si>
     <t>West Newton</t>
   </si>
   <si>
     <t>02465</t>
   </si>
   <si>
     <t>Mendes</t>
   </si>
   <si>
     <t>vmendes@learningprep.org</t>
   </si>
   <si>
     <t>617-965-0764</t>
   </si>
   <si>
-    <t>Living in Freedom Together, Inc. and Affiliate</t>
+    <t>Living In Freedom Together, Inc. And Affiliate</t>
   </si>
   <si>
     <t>4 East Central Street</t>
   </si>
   <si>
     <t>01613</t>
   </si>
   <si>
     <t>Courtney</t>
   </si>
   <si>
     <t>Escobar</t>
   </si>
   <si>
-    <t>Co-CEO</t>
+    <t>Co-Chief Executive Officer</t>
   </si>
   <si>
     <t>courtney@liftworcester.org</t>
   </si>
   <si>
     <t>508-762-9660</t>
   </si>
   <si>
     <t>Living Independently Forever, Inc.</t>
   </si>
   <si>
     <t>550 Lincoln Road Ext.</t>
   </si>
   <si>
-    <t>Diane</t>
-[...1 lines deleted...]
-  <si>
     <t>Enochs</t>
   </si>
   <si>
     <t>denochs@lifecapecod.org</t>
   </si>
   <si>
     <t>508-790-3600</t>
   </si>
   <si>
-    <t>Lowell Association for the Blind, Inc.</t>
-[...2 lines deleted...]
-    <t>169 Merrimack Street 2nd Floor</t>
+    <t>Lowell Association For The Blind, Inc.</t>
+  </si>
+  <si>
+    <t>169 Merrimack Street 2Nd Floor</t>
   </si>
   <si>
     <t>Cannon</t>
   </si>
   <si>
     <t>ecannon@lowellassociationfortheblind.org</t>
   </si>
   <si>
-    <t>978/4545704</t>
-[...2 lines deleted...]
-    <t>Lowell Community Health Center, Inc. and Affiliate</t>
+    <t>978-4545704</t>
+  </si>
+  <si>
+    <t>Lowell Community Health Center, Inc. And Affiliate</t>
   </si>
   <si>
     <t>161 Jackson Street</t>
   </si>
   <si>
     <t>Levine</t>
   </si>
   <si>
-    <t>SusanLe@lchealth.org</t>
+    <t>susanle@lchealth.org</t>
   </si>
   <si>
     <t>978-937-9700</t>
   </si>
   <si>
     <t>Lowell Day Nursery Association, Inc.</t>
   </si>
   <si>
     <t>119 Hall Street</t>
   </si>
   <si>
     <t>Lina</t>
   </si>
   <si>
     <t>Gruca</t>
   </si>
   <si>
     <t>lgruca@lowelldaynursery.net</t>
   </si>
   <si>
     <t>978-454-5981</t>
   </si>
   <si>
     <t>Lowell House Inc</t>
   </si>
   <si>
     <t>101 Jackson St Ste 4B</t>
   </si>
   <si>
     <t>01824</t>
   </si>
   <si>
     <t>Micheal</t>
   </si>
   <si>
     <t>Reinke</t>
   </si>
   <si>
     <t>mreinke@lowellhouseinc.org</t>
   </si>
   <si>
     <t>978-941-4567</t>
   </si>
   <si>
-    <t>Lynn Community Health, Inc. and Affiliate</t>
+    <t>Lynn Community Health, Inc. And Affiliate</t>
   </si>
   <si>
     <t>269 Union Street</t>
   </si>
   <si>
     <t>rsullivan@lchcnet.org</t>
   </si>
   <si>
     <t>781-596-2502</t>
   </si>
   <si>
     <t>Lynn Shelter Association, Inc.</t>
   </si>
   <si>
     <t>100 Willow Street</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
     <t>mark.evans@lsahome.org</t>
   </si>
   <si>
     <t>781-581-0739</t>
   </si>
   <si>
     <t>M.O.L.I.F.E., Inc.</t>
   </si>
   <si>
     <t>43 Daniel Street</t>
   </si>
   <si>
     <t>Fairhaven</t>
   </si>
   <si>
     <t>02719</t>
   </si>
   <si>
     <t>cmurphy@molifeinc.com</t>
   </si>
   <si>
     <t>508-992-5978</t>
   </si>
   <si>
-    <t>MAB Community Services, Inc.</t>
+    <t>Mab Community Services, Inc.</t>
   </si>
   <si>
     <t>200 Ivy Street</t>
   </si>
   <si>
     <t>02446</t>
   </si>
   <si>
     <t>Barbara</t>
   </si>
   <si>
     <t>Salisbury</t>
   </si>
   <si>
-    <t>CEP</t>
+    <t>Cep</t>
   </si>
   <si>
     <t>salisbury@mabcommunity.org</t>
   </si>
   <si>
-    <t>67-738-5110</t>
+    <t>617-738-5110</t>
   </si>
   <si>
     <t>Making Opportunity Count, Inc.</t>
   </si>
   <si>
     <t>601 River Street</t>
   </si>
   <si>
     <t>Duffy</t>
   </si>
   <si>
-    <t>V.P. of Finance and Operations</t>
+    <t>V.P. Of Finance And Operations</t>
   </si>
   <si>
     <t>lduffy@mocinc.org</t>
   </si>
   <si>
     <t>978-345-7040</t>
   </si>
   <si>
     <t>Manet Community Health Center, Inc.</t>
   </si>
   <si>
     <t>110 West Squantum Street</t>
   </si>
   <si>
     <t>North Quincy</t>
   </si>
   <si>
     <t>02171</t>
   </si>
   <si>
     <t>Souza</t>
   </si>
   <si>
-    <t>Interim Chief Financial Officer</t>
-[...1 lines deleted...]
-  <si>
     <t>jsouza@manetchc.org</t>
   </si>
   <si>
     <t>617-404-4103</t>
   </si>
   <si>
-    <t>MARGARET FULLER NEIGHBORHOOD HOUSE INC</t>
-[...11 lines deleted...]
-    <t>INTERIM CFO (THRU DEC 2024)</t>
+    <t>Margaret Fuller Neighborhood House Inc</t>
+  </si>
+  <si>
+    <t>71 Cherry Street</t>
+  </si>
+  <si>
+    <t>Interim Chief Financial Officer (Thru Dec 2024)</t>
   </si>
   <si>
     <t>mjacobs@margaretfullerhouse.org</t>
   </si>
   <si>
     <t>508-254-0023</t>
   </si>
   <si>
-    <t>Martha's Vineyard Community Services, Inc.</t>
+    <t>Martha'S Vineyard Community Services, Inc.</t>
   </si>
   <si>
     <t>111 Edgartown Road</t>
   </si>
   <si>
     <t>Oak Bluffs</t>
   </si>
   <si>
     <t>02557</t>
   </si>
   <si>
     <t>Folcarelli</t>
   </si>
   <si>
     <t>efolcarelli@mvcommunityservices.org</t>
   </si>
   <si>
     <t>508-693-7900</t>
   </si>
   <si>
-    <t>MARTIN LUTHER KING JR. FAMILY SERVICES, INC.</t>
-[...11 lines deleted...]
-    <t>PBERNARD@MLKJRFS.ORG</t>
+    <t>Martin Luther King Jr. Family Services, Inc.</t>
+  </si>
+  <si>
+    <t>106 Wilbraham Road</t>
+  </si>
+  <si>
+    <t>Bernard</t>
+  </si>
+  <si>
+    <t>pbernard@mlkjrfs.org</t>
   </si>
   <si>
     <t>413-748-3655</t>
   </si>
   <si>
-    <t>Mass General Brigham Inc. and Affiliates</t>
+    <t>Mass General Brigham Inc. And Affiliates</t>
   </si>
   <si>
     <t>399 Revolution Drive</t>
   </si>
   <si>
     <t>Somerville</t>
   </si>
   <si>
     <t>02145</t>
   </si>
   <si>
     <t>Niyum</t>
   </si>
   <si>
     <t>Gandhi</t>
   </si>
   <si>
-    <t>Exec, VP, CFO &amp; Treasurer</t>
+    <t>Exec, Vp, Chief Financial Officer &amp; Treasurer</t>
   </si>
   <si>
     <t>kltarney@mgb.org</t>
   </si>
   <si>
     <t>857-282-0730</t>
   </si>
   <si>
     <t>Massachusetts Adoption Resource Exchange, Inc.</t>
   </si>
   <si>
     <t>16 Needham Street, Suite 203</t>
   </si>
   <si>
     <t>Bridget</t>
   </si>
   <si>
     <t>Chiaruttini</t>
   </si>
   <si>
     <t>bridgetc@mareinc.org</t>
   </si>
   <si>
     <t>617-964-6273</t>
   </si>
   <si>
-    <t>Massachusetts Alliance of Portoguese Speakers, Inc.</t>
+    <t>Massachusetts Alliance Of Portoguese Speakers, Inc.</t>
   </si>
   <si>
     <t>1046 Cambridge Street</t>
   </si>
   <si>
     <t>Paulo</t>
   </si>
   <si>
     <t>Pinto</t>
   </si>
   <si>
-    <t>ppinto@MAPS-INC.org</t>
+    <t>ppinto@maps-inc.org</t>
   </si>
   <si>
     <t>617-864-7600</t>
   </si>
   <si>
-    <t>Massachusetts Children's Alliance, Inc.</t>
+    <t>Massachusetts Children'S Alliance, Inc.</t>
   </si>
   <si>
     <t>11 Beacon Street, Suite 321</t>
   </si>
   <si>
     <t>King</t>
   </si>
   <si>
     <t>tking@machildrensalliance.org</t>
   </si>
   <si>
     <t>617-573-9800</t>
   </si>
   <si>
-    <t>MASSACHUSETTS HOUSING &amp; SHELTER ALLIANCE</t>
-[...11 lines deleted...]
-    <t>JTAVON@MHSA.NET</t>
+    <t>Massachusetts Housing &amp; Shelter Alliance</t>
+  </si>
+  <si>
+    <t>7 Bulfinch Place Suite 201</t>
+  </si>
+  <si>
+    <t>Joyce</t>
+  </si>
+  <si>
+    <t>Tavon</t>
+  </si>
+  <si>
+    <t>jtavon@mhsa.net</t>
   </si>
   <si>
     <t>617-367-6447</t>
   </si>
   <si>
     <t>Massachusetts Immigrant &amp; Refuge Advocacy Coalition, Inc</t>
   </si>
   <si>
     <t>105 Chauncy Street</t>
   </si>
   <si>
     <t>Sweet</t>
   </si>
   <si>
     <t>esweet@miracoalition.org</t>
   </si>
   <si>
-    <t>6173505480</t>
-[...17 lines deleted...]
-    <t>CHAGGERTY@MCAAP,ORG</t>
+    <t>617-350-5480</t>
+  </si>
+  <si>
+    <t>Massaschusetts Chapter-American Academy Of Pediatrics, Inc.</t>
+  </si>
+  <si>
+    <t>860 Winter Street</t>
+  </si>
+  <si>
+    <t>Cathleen</t>
+  </si>
+  <si>
+    <t>Haggerty</t>
+  </si>
+  <si>
+    <t>chaggerty@mcaap,org</t>
   </si>
   <si>
     <t>781-895-9852</t>
   </si>
   <si>
-    <t>MassHire Hampden County Workforce Board, Inc.</t>
+    <t>Masshire Hampden County Workforce Board, Inc.</t>
   </si>
   <si>
     <t>1441 Main Street</t>
   </si>
   <si>
     <t>Diana</t>
   </si>
   <si>
     <t>Carr</t>
   </si>
   <si>
-    <t>Vice President and Comptroller</t>
+    <t>Vice President And Comptroller</t>
   </si>
   <si>
     <t>dcarr@masshirehcwb.com</t>
   </si>
   <si>
     <t>413-755-1363</t>
   </si>
   <si>
     <t>Mattapan Community Health Center, Inc.</t>
   </si>
   <si>
     <t>1575 Blue Hill Avenue</t>
   </si>
   <si>
     <t>Mattapan</t>
   </si>
   <si>
     <t>Guale</t>
   </si>
   <si>
     <t>Valdez</t>
   </si>
   <si>
-    <t>ValdezG@matchc.org</t>
+    <t>valdezg@matchc.org</t>
   </si>
   <si>
     <t>617-296-0061</t>
   </si>
   <si>
-    <t>McAuley Nazareth, Inc.</t>
+    <t>Mcauley Nazareth, Inc.</t>
   </si>
   <si>
     <t>77 Mulberry Street</t>
   </si>
   <si>
     <t>Leicester</t>
   </si>
   <si>
     <t>01524</t>
   </si>
   <si>
     <t>Sonya</t>
   </si>
   <si>
     <t>Abdien</t>
   </si>
   <si>
     <t>samabdien@mcauleynazareth.org</t>
   </si>
   <si>
     <t>508-892-4886</t>
   </si>
   <si>
     <t>Meeting Street Massachusetts, Inc.</t>
   </si>
@@ -7078,2589 +6914,2478 @@
   <si>
     <t>Melmark Inc</t>
   </si>
   <si>
     <t>2600 Wayland Rd</t>
   </si>
   <si>
     <t>Berwyn</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>19312</t>
   </si>
   <si>
     <t>Crofcheck</t>
   </si>
   <si>
     <t>thomascrofcheck@melmark.org</t>
   </si>
   <si>
     <t>610-325-4935</t>
   </si>
   <si>
-    <t>MENTAL HEALTH ASSOCIATION, INC. AND AFFILIATES</t>
-[...11 lines deleted...]
-    <t>CFASANO@MHAINC.ORG</t>
+    <t>Mental Health Association, Inc. And Affiliates</t>
+  </si>
+  <si>
+    <t>995 Worthingotn Street</t>
+  </si>
+  <si>
+    <t>Fasano</t>
+  </si>
+  <si>
+    <t>cfasano@mhainc.org</t>
   </si>
   <si>
     <t>413-734-5376</t>
   </si>
   <si>
     <t>Merrimac Heights Academy, Inc.</t>
   </si>
   <si>
     <t>100-102 West Main Street</t>
   </si>
   <si>
     <t>Merrimac</t>
   </si>
   <si>
     <t>01860</t>
   </si>
   <si>
     <t>Lygia</t>
   </si>
   <si>
     <t>Soares</t>
   </si>
   <si>
     <t>lsoares@merrimacheightsacademy.org</t>
   </si>
   <si>
     <t>978-223-5258</t>
   </si>
   <si>
-    <t>Merrimack Valley Young Men's Christian Association, Inc</t>
+    <t>Merrimack Valley Young Men'S Christian Association, Inc</t>
   </si>
   <si>
     <t>280 Merrimack St</t>
   </si>
   <si>
-    <t>Cathleen</t>
-[...1 lines deleted...]
-  <si>
     <t>Landry</t>
   </si>
   <si>
     <t>clandry@mvymca.org</t>
   </si>
   <si>
     <t>978-725-6681</t>
   </si>
   <si>
-    <t>METROWEST CENTER FOR INDEPENDENT LIVING, INC.</t>
-[...8 lines deleted...]
-    <t>SIMONE</t>
+    <t>Metrowest Center For Independent Living, Inc.</t>
+  </si>
+  <si>
+    <t>1 Clarks Hill, Suite 200</t>
+  </si>
+  <si>
+    <t>Sadie</t>
+  </si>
+  <si>
+    <t>Simone</t>
   </si>
   <si>
     <t>ssimone@mwcil.org</t>
   </si>
   <si>
     <t>508-875-7853</t>
   </si>
   <si>
     <t>Metrowest Legal Services, Inc.</t>
   </si>
   <si>
     <t>63 Fountain Street, Suite 304</t>
   </si>
   <si>
     <t>Soule</t>
   </si>
   <si>
     <t>bsoule@mwlega.org</t>
   </si>
   <si>
     <t>508-620-1830</t>
   </si>
   <si>
-    <t>MetroWest Young Men's Christian Association, Inc.</t>
+    <t>Metrowest Young Men'S Christian Association, Inc.</t>
   </si>
   <si>
     <t>100 Waverly St</t>
   </si>
   <si>
     <t>Sean</t>
   </si>
   <si>
-    <t>McGourty</t>
-[...20 lines deleted...]
-    <t>JENNIFER@MICROTEK.ORG</t>
+    <t>Mcgourty</t>
+  </si>
+  <si>
+    <t>smcgourty@metrowestymca.org</t>
+  </si>
+  <si>
+    <t>508-879-4420</t>
+  </si>
+  <si>
+    <t>Microtek, Inc.</t>
+  </si>
+  <si>
+    <t>2070 Westover Road</t>
+  </si>
+  <si>
+    <t>Jaszek</t>
+  </si>
+  <si>
+    <t>jennifer@microtek.org</t>
   </si>
   <si>
     <t>413-593-1025</t>
   </si>
   <si>
     <t>Middlesex Human Service Agency, Inc.</t>
   </si>
   <si>
     <t>50 Prospect Street</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>Lisak</t>
   </si>
   <si>
     <t>alisak@mhsainc.org</t>
   </si>
   <si>
     <t>781-894-6110</t>
   </si>
   <si>
     <t>Milford Regional Medical Center, Inc</t>
   </si>
   <si>
     <t>14 Prospect Street</t>
   </si>
   <si>
     <t>Cadle</t>
   </si>
   <si>
-    <t>VP, Finance &amp; CFO</t>
+    <t>Vp, Finance &amp; Chief Financial Officer</t>
   </si>
   <si>
     <t>bcadle@milreg.org</t>
   </si>
   <si>
     <t>508-422-2212</t>
   </si>
   <si>
-    <t>Minute Man Arc for Human Services, Inc. and Affiliates</t>
+    <t>Minute Man Arc For Human Services, Inc. And Affiliates</t>
   </si>
   <si>
     <t>35 Forest Ridge Road</t>
   </si>
   <si>
     <t>Concord</t>
   </si>
   <si>
     <t>01742</t>
   </si>
   <si>
     <t>Jean A.</t>
   </si>
   <si>
     <t>Goldsberry</t>
   </si>
   <si>
     <t>jgoldsberry@minutemanarc.org</t>
   </si>
   <si>
     <t>978-287-7900</t>
   </si>
   <si>
     <t>Minuteman Senior Services, Inc.</t>
   </si>
   <si>
     <t>One Burlington Woods Dr. Suite 101</t>
   </si>
   <si>
     <t>01803</t>
   </si>
   <si>
     <t>Sheila</t>
   </si>
   <si>
     <t>Shedd</t>
   </si>
   <si>
     <t>s.shedd@minutemansenior.org</t>
   </si>
   <si>
     <t>781-221-7013</t>
   </si>
   <si>
-    <t>MONTACHUSETT VETERANS OUTREACH CENTER, INC.</t>
-[...14 lines deleted...]
-    <t>SMARCHETTI@VETERANS-OUTREACH.ORG</t>
+    <t>Montachusett Veterans Outreach Center, Inc.</t>
+  </si>
+  <si>
+    <t>268 Central Street</t>
+  </si>
+  <si>
+    <t>Marchetti</t>
+  </si>
+  <si>
+    <t>smarchetti@veterans-outreach.org</t>
   </si>
   <si>
     <t>978-632-9601</t>
   </si>
   <si>
     <t>More Than Words, Inc.</t>
   </si>
   <si>
-    <t>242 E. Berkeley Street, 2nd Floor</t>
+    <t>242 E. Berkeley Street, 2Nd Floor</t>
   </si>
   <si>
     <t>Jodi</t>
   </si>
   <si>
     <t>Rosenbaum</t>
   </si>
   <si>
     <t>jodi@mtwyouth.org</t>
   </si>
   <si>
     <t>781-788-0035</t>
   </si>
   <si>
     <t>Morgan Memorial Goodwill Industries, Inc.</t>
   </si>
   <si>
     <t>1010 Harrsion Ave</t>
   </si>
   <si>
     <t>Laurel</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>lford@goodwillmass.org</t>
   </si>
   <si>
     <t>617-541-1287</t>
   </si>
   <si>
-    <t>Mothers for Justice and Equality, Inc.</t>
+    <t>Mothers For Justice And Equality, Inc.</t>
   </si>
   <si>
     <t>2201 Washington Street</t>
   </si>
   <si>
     <t>Monalisa</t>
   </si>
   <si>
     <t>msmith@mothersforjusticeandequality.org</t>
   </si>
   <si>
     <t>617-516-8086</t>
   </si>
   <si>
-    <t>MOVING FORWARD, INCORPORATED</t>
-[...5 lines deleted...]
-    <t>WEST BARNSTABLE</t>
+    <t>Moving Forward, Incorporated</t>
+  </si>
+  <si>
+    <t>45 White Cap Lane</t>
+  </si>
+  <si>
+    <t>West Barnstable</t>
   </si>
   <si>
     <t>02668</t>
   </si>
   <si>
-    <t>SPAULDING</t>
+    <t>Spaulding</t>
   </si>
   <si>
     <t>chris@movingforwardinc.org</t>
   </si>
   <si>
     <t>508-232-7924</t>
   </si>
   <si>
-    <t>Multicultural AIDS Coalition, Inc.</t>
+    <t>Multicultural Aids Coalition, Inc.</t>
   </si>
   <si>
     <t>9 Palmer St</t>
   </si>
   <si>
     <t>Gary</t>
   </si>
   <si>
     <t>Daffin</t>
   </si>
   <si>
     <t>gdaffin@mac-boston.org</t>
   </si>
   <si>
     <t>617-238-2412</t>
   </si>
   <si>
-    <t>MULTICULTURAL COMMUNITY SERVICES OF THE PIONEER VALLEY, INC.</t>
-[...11 lines deleted...]
-    <t>KARENFLETCHER@MCSNET.ORG</t>
+    <t>Multicultural Community Services Of The Pioneer Valley, Inc.</t>
+  </si>
+  <si>
+    <t>1000 Wilbraham Road</t>
+  </si>
+  <si>
+    <t>Karen</t>
+  </si>
+  <si>
+    <t>Fletcher</t>
+  </si>
+  <si>
+    <t>karenfletcher@mcsnet.org</t>
   </si>
   <si>
     <t>413 782-2500</t>
   </si>
   <si>
     <t>Multicultural Neurobehavioral Rehabilitation Center, Inc.</t>
   </si>
   <si>
     <t>33 Pine Street</t>
   </si>
   <si>
     <t>Wilford</t>
   </si>
   <si>
-    <t>PRESIDENT &amp; TREASURER</t>
+    <t>President &amp; Treasurer</t>
   </si>
   <si>
     <t>brian@multicultural.org</t>
   </si>
   <si>
-    <t>978-318-0040 EXT100</t>
-[...14 lines deleted...]
-    <t>ABERET@MYCHOICEPROGRAMS.COM</t>
+    <t>978-318-0040</t>
+  </si>
+  <si>
+    <t>My Choice Programs, Inc.</t>
+  </si>
+  <si>
+    <t>1158 Main Street</t>
+  </si>
+  <si>
+    <t>Alain</t>
+  </si>
+  <si>
+    <t>Beret</t>
+  </si>
+  <si>
+    <t>aberet@mychoiceprograms.com</t>
   </si>
   <si>
     <t>508-556-6887</t>
   </si>
   <si>
-    <t>MYSTIC LEARNING CENTER, INC.</t>
-[...14 lines deleted...]
-    <t>TRACEYMAJA@GMAIL.COM</t>
+    <t>Mystic Learning Center, Inc.</t>
+  </si>
+  <si>
+    <t>530 Mystic Avenue</t>
+  </si>
+  <si>
+    <t>Tracey</t>
+  </si>
+  <si>
+    <t>Stearns</t>
+  </si>
+  <si>
+    <t>traceymaja@gmail.com</t>
   </si>
   <si>
     <t>617-623-0110</t>
   </si>
   <si>
-    <t>MYSTIC VALLEY ELDER SERVICES</t>
-[...11 lines deleted...]
-    <t>SHUBACZ@MVES.ORG</t>
+    <t>Mystic Valley Elder Services</t>
+  </si>
+  <si>
+    <t>300 Commercial Street</t>
+  </si>
+  <si>
+    <t>Hubacz</t>
+  </si>
+  <si>
+    <t>shubacz@mves.org</t>
   </si>
   <si>
     <t>781-324-7705</t>
   </si>
   <si>
     <t>Nashoba Learning Group, Inc.</t>
   </si>
   <si>
     <t>10 Oak Park Drive</t>
   </si>
   <si>
     <t>Bedford</t>
   </si>
   <si>
     <t>01730</t>
   </si>
   <si>
     <t>Borgen</t>
   </si>
   <si>
     <t>kim.borgen@nashobalearninggroup.org</t>
   </si>
   <si>
     <t>781-275-2500</t>
   </si>
   <si>
-    <t>Neighborhood Housing Services of the South Shore, Inc.</t>
+    <t>Neighborhood Housing Services Of The South Shore, Inc.</t>
   </si>
   <si>
     <t>169 Summer Street</t>
   </si>
   <si>
     <t>Kingston</t>
   </si>
   <si>
     <t>02364</t>
   </si>
   <si>
-    <t>MacDonald</t>
+    <t>Macdonald</t>
   </si>
   <si>
     <t>cmacdonald@nhsmass.org</t>
   </si>
   <si>
     <t>781-422-4200</t>
   </si>
   <si>
-    <t>New American Association of Massachusetts, Inc.</t>
+    <t>New American Association Of Massachusetts, Inc.</t>
   </si>
   <si>
     <t>330 Lynnway, Suite 302</t>
   </si>
   <si>
     <t>Natasha</t>
   </si>
   <si>
     <t>Soolkin</t>
   </si>
   <si>
-    <t>Natasha.RCAM@gmail.com</t>
+    <t>natasha.rcam@gmail.com</t>
   </si>
   <si>
     <t>781-593-0100</t>
   </si>
   <si>
-    <t>New Bedford Women's Center, Inc.</t>
+    <t>New Bedford Women'S Center, Inc.</t>
   </si>
   <si>
     <t>174 Union Street</t>
   </si>
   <si>
     <t>Heather</t>
   </si>
   <si>
     <t>Gervais</t>
   </si>
   <si>
-    <t>HGervais@thewomenscentersc.com</t>
+    <t>hgervais@thewomenscentersc.com</t>
   </si>
   <si>
     <t>(508) 996-3343</t>
   </si>
   <si>
     <t>New England Adolescent Research Inst.</t>
   </si>
   <si>
     <t>201 East Street</t>
   </si>
   <si>
     <t>Easthampton</t>
   </si>
   <si>
     <t>01027</t>
   </si>
   <si>
     <t>Matt</t>
   </si>
   <si>
     <t>Schibley</t>
   </si>
   <si>
     <t>mschibley@neari.com</t>
   </si>
   <si>
     <t>(413) 540-0712</t>
   </si>
   <si>
-    <t>NEW ENGLAND AFTERCARE MINISTRIES, INC.</t>
-[...2 lines deleted...]
-    <t>P.O. BOX 136</t>
+    <t>New England Aftercare Ministries, Inc.</t>
+  </si>
+  <si>
+    <t>P.O. Box 136</t>
   </si>
   <si>
     <t>01704</t>
   </si>
   <si>
-    <t>LANG</t>
-[...2 lines deleted...]
-    <t>DAVE@THEBRIDGEHOUSE.ORG</t>
+    <t>Lang</t>
+  </si>
+  <si>
+    <t>dave@thebridgehouse.org</t>
   </si>
   <si>
     <t>508-872-6194</t>
   </si>
   <si>
-    <t>NEW ENGLAND BUSINESS ASSOCIATES, INC.</t>
-[...11 lines deleted...]
-    <t>JEANNINE.PAVLAK@NEBAWORKS.COM</t>
+    <t>New England Business Associates, Inc.</t>
+  </si>
+  <si>
+    <t>66 Industry Avenue</t>
+  </si>
+  <si>
+    <t>Jeannine</t>
+  </si>
+  <si>
+    <t>Pavlak</t>
+  </si>
+  <si>
+    <t>jeannine.pavlak@nebaworks.com</t>
   </si>
   <si>
     <t>413-821-9200</t>
   </si>
   <si>
-    <t>New England Center for Children, Inc.</t>
+    <t>New England Center For Children, Inc.</t>
   </si>
   <si>
     <t>33 Turnpike Road</t>
   </si>
   <si>
     <t>Southborough</t>
   </si>
   <si>
     <t>01772</t>
   </si>
   <si>
     <t>Michael S</t>
   </si>
   <si>
     <t>Downey</t>
   </si>
   <si>
     <t>msdowney@necc.org</t>
   </si>
   <si>
-    <t>NEW ENGLAND COMMUNITY SERVICES, INC.</t>
-[...8 lines deleted...]
-    <t>MARKREEVES@NECSSERVICES.ORG</t>
+    <t>New England Community Services, Inc.</t>
+  </si>
+  <si>
+    <t>891 Motello Street</t>
+  </si>
+  <si>
+    <t>Reeves</t>
+  </si>
+  <si>
+    <t>markreeves@necsservices.org</t>
   </si>
   <si>
     <t>617-332-9569</t>
   </si>
   <si>
-    <t>NEW ENGLAND LEARNING CENTER FOR WOMEN IN TRANSITION</t>
-[...8 lines deleted...]
-    <t>AMANDA</t>
+    <t>New England Learning Center For Women In Transition</t>
+  </si>
+  <si>
+    <t>17 Long Avenue</t>
+  </si>
+  <si>
+    <t>Greenfield Ma</t>
+  </si>
+  <si>
+    <t>Amanda</t>
   </si>
   <si>
     <t>amanda@nelcwit.org</t>
   </si>
   <si>
     <t>New England Village, Inc.</t>
   </si>
   <si>
     <t>664 School Street</t>
   </si>
   <si>
     <t>Pembroke</t>
   </si>
   <si>
     <t>02359</t>
   </si>
   <si>
     <t>Costa</t>
   </si>
   <si>
     <t>scosta@newenglandvillage.org</t>
   </si>
   <si>
     <t>781-293-5461</t>
   </si>
   <si>
-    <t>New England Women's Support, Inc.</t>
-[...2 lines deleted...]
-    <t>PO Box 6011</t>
+    <t>New England Women'S Support, Inc.</t>
+  </si>
+  <si>
+    <t>Po Box 6011</t>
   </si>
   <si>
     <t>Beth</t>
   </si>
   <si>
     <t>Leventhal</t>
   </si>
   <si>
     <t>director@tnlr.org</t>
   </si>
   <si>
     <t>617-695-9877</t>
   </si>
   <si>
     <t>New Hope, Inc</t>
   </si>
   <si>
+    <t>247 Maple Street</t>
+  </si>
+  <si>
     <t>Mancera</t>
   </si>
   <si>
     <t>dianam@new-hope.org</t>
   </si>
   <si>
-    <t>NEW NORTH CITIZENS' COUNCIL, INC</t>
+    <t>New North Citizens' Council, Inc</t>
   </si>
   <si>
     <t>2455 Main Street</t>
   </si>
   <si>
-    <t>VIRGILIO</t>
-[...5 lines deleted...]
-    <t>CHIEF FISCAL DIRECTOR</t>
+    <t>Virgilio</t>
+  </si>
+  <si>
+    <t>Gonzalez</t>
+  </si>
+  <si>
+    <t>Chief Fiscal Director</t>
   </si>
   <si>
     <t>vgonzalez@newnorthcc.org</t>
   </si>
   <si>
     <t>(413) 747-0090</t>
   </si>
   <si>
     <t>Newton Community Service Centers, Inc.</t>
   </si>
   <si>
     <t>492 Waltham Street</t>
   </si>
   <si>
-    <t>Maureen</t>
-[...1 lines deleted...]
-  <si>
     <t>Lister</t>
   </si>
   <si>
     <t>mlister@familyaccess.org</t>
   </si>
   <si>
     <t>617-969-5906</t>
   </si>
   <si>
     <t>Nexus, Inc.</t>
   </si>
   <si>
     <t>888 Main Street</t>
   </si>
   <si>
-    <t>Woburn</t>
-[...1 lines deleted...]
-  <si>
     <t>01801</t>
   </si>
   <si>
     <t>Gregory</t>
   </si>
   <si>
-    <t>McGowan</t>
-[...2 lines deleted...]
-    <t>Gregmcgowan@rcn.com</t>
+    <t>Mcgowan</t>
+  </si>
+  <si>
+    <t>gregmcgowan@rcn.com</t>
   </si>
   <si>
     <t>781-935-0611</t>
   </si>
   <si>
-    <t>NFI Massachusetts, Inc.</t>
+    <t>Nfi Massachusetts, Inc.</t>
   </si>
   <si>
     <t>300 Rosewood Drive</t>
   </si>
   <si>
     <t>Danvers</t>
   </si>
   <si>
     <t>01923</t>
   </si>
   <si>
     <t>Lydia</t>
   </si>
   <si>
     <t>Executuve Director</t>
   </si>
   <si>
     <t>lydiatodd@nafi.com</t>
   </si>
   <si>
     <t>978-882-4833</t>
   </si>
   <si>
     <t>Nonotuck Resource Associates, Inc.</t>
   </si>
   <si>
     <t>425 Prospect Street</t>
   </si>
   <si>
-    <t>CFO &amp; VP of Finance &amp; Administation</t>
+    <t>Chief Financial Officer &amp; Vp Of Finance &amp; Administation</t>
   </si>
   <si>
     <t>basnet@nonotuck.com</t>
   </si>
   <si>
     <t>413-588-7105</t>
   </si>
   <si>
     <t>North Charles Mental Health Research &amp; Training Foundation, Inc.</t>
   </si>
   <si>
     <t>54 Washburn Avenue</t>
   </si>
   <si>
     <t>Houle</t>
   </si>
   <si>
-    <t>C E O</t>
-[...1 lines deleted...]
-  <si>
     <t>ghoule@northcharles.org</t>
   </si>
   <si>
     <t>617-864-0941</t>
   </si>
   <si>
     <t>North Cottage Program, Inc</t>
   </si>
   <si>
     <t>69 East Main Street</t>
   </si>
   <si>
     <t>Norton</t>
   </si>
   <si>
     <t>02766</t>
   </si>
   <si>
     <t>Burgess</t>
   </si>
   <si>
     <t>jburgess@northcottage.com</t>
   </si>
   <si>
     <t>508-285-2701</t>
   </si>
   <si>
     <t>North End Community Health Committee, Inc.</t>
   </si>
   <si>
     <t>332 Hanover Street</t>
   </si>
   <si>
     <t>02113</t>
   </si>
   <si>
     <t>Leonard</t>
   </si>
   <si>
-    <t>DJLeonard@partners.org</t>
+    <t>djleonard@partners.org</t>
   </si>
   <si>
     <t>617-643-8000</t>
   </si>
   <si>
     <t>North River Collaborative</t>
   </si>
   <si>
     <t>198 Spring St</t>
   </si>
   <si>
     <t>Rockland</t>
   </si>
   <si>
     <t>02370</t>
   </si>
   <si>
     <t>Ellen</t>
   </si>
   <si>
-    <t>Director of Business Services</t>
+    <t>Director Of Business Services</t>
   </si>
   <si>
     <t>egeorge@nrcollab.org</t>
   </si>
   <si>
     <t>781-878-6056</t>
   </si>
   <si>
     <t>North Shore Community Action Program, Inc.</t>
   </si>
   <si>
-    <t>119R Foster Street, 2nd Floor</t>
+    <t>119R Foster Street, 2Nd Floor</t>
   </si>
   <si>
     <t>Meisenhelter</t>
   </si>
   <si>
     <t>lmeisenhelter@nscap.org</t>
   </si>
   <si>
     <t>978-548-5749</t>
   </si>
   <si>
     <t>North Shore Community Health, Inc.</t>
   </si>
   <si>
     <t>27 Congress Street</t>
   </si>
   <si>
     <t>Margaret</t>
   </si>
   <si>
     <t>mbrennan@nschi.org</t>
   </si>
   <si>
     <t>978-825-1109</t>
   </si>
   <si>
-    <t>NORTH SHORE HEALTH PROJECT, INC.</t>
-[...11 lines deleted...]
-    <t>SCOVIELLO@HEALTHPROJECT.ORG</t>
+    <t>North Shore Health Project, Inc.</t>
+  </si>
+  <si>
+    <t>33 Commercial St 2Nd Floor</t>
+  </si>
+  <si>
+    <t>Coviello</t>
+  </si>
+  <si>
+    <t>scoviello@healthproject.org</t>
   </si>
   <si>
     <t>978-283-0101</t>
   </si>
   <si>
-    <t>NORTH SHORE VETERANS COUNSELING SERVICES, INC.</t>
-[...20 lines deleted...]
-    <t>KJOYCE@NORTHSUFFOLK.ORG</t>
+    <t>North Shore Veterans Counseling Services, Inc.</t>
+  </si>
+  <si>
+    <t>45 Broadway Street</t>
+  </si>
+  <si>
+    <t>Pellino</t>
+  </si>
+  <si>
+    <t>nsvets@aol.com</t>
+  </si>
+  <si>
+    <t>978-921-4851</t>
+  </si>
+  <si>
+    <t>North Suffolk Community Services, Inc.</t>
+  </si>
+  <si>
+    <t>301 Broadway</t>
+  </si>
+  <si>
+    <t>kjoyce@northsuffolk.org</t>
   </si>
   <si>
     <t>617-912-7919</t>
   </si>
   <si>
-    <t>Northeast Arc, Inc. and Affiliates</t>
+    <t>Northeast Arc, Inc. And Affiliates</t>
   </si>
   <si>
     <t>1 Southside Rd</t>
   </si>
   <si>
     <t>Park</t>
   </si>
   <si>
     <t>cpark@ne-arc.org</t>
   </si>
   <si>
     <t>978-645-2445</t>
   </si>
   <si>
     <t>Northeast Behavioral Health Corporation</t>
   </si>
   <si>
     <t>199 Rosewood Drive Suite 250</t>
   </si>
   <si>
     <t>Cullen</t>
   </si>
   <si>
     <t>jennifer.cullen@bilh.org</t>
   </si>
   <si>
     <t>(978) 968-1700</t>
   </si>
   <si>
-    <t>NORTHEAST CENTER FOR YOUTH AND FAMILIES, INC</t>
-[...17 lines deleted...]
-    <t>4135297311</t>
+    <t>Northeast Center For Youth And Families, Inc</t>
+  </si>
+  <si>
+    <t>203 East Street</t>
+  </si>
+  <si>
+    <t>Meredith</t>
+  </si>
+  <si>
+    <t>Lagoy</t>
+  </si>
+  <si>
+    <t>meredith.lagoy@ncyf.org</t>
+  </si>
+  <si>
+    <t>413-529-7311</t>
   </si>
   <si>
     <t>Northeast Independent Living Program</t>
   </si>
   <si>
     <t>20 Ballard Road</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Pelligrino</t>
   </si>
   <si>
     <t>978-687-4288</t>
   </si>
   <si>
     <t>Northeast Legal Aid, Inc.</t>
   </si>
   <si>
     <t>50 Island Street, Suite 203A</t>
   </si>
   <si>
     <t>Norman</t>
   </si>
   <si>
     <t>Morris Jr.</t>
   </si>
   <si>
-    <t>Fiscal Director</t>
-[...1 lines deleted...]
-  <si>
     <t>nmorris@nla-ma.org</t>
   </si>
   <si>
-    <t>7812441424</t>
-[...14 lines deleted...]
-    <t>ABESAW@NBCCOALITION.ORG</t>
+    <t>781-244-1424</t>
+  </si>
+  <si>
+    <t>Northern Berkshire Community Coalition, Inc.</t>
+  </si>
+  <si>
+    <t>61 Main Street  Suite 218</t>
+  </si>
+  <si>
+    <t>Amber</t>
+  </si>
+  <si>
+    <t>Besaw</t>
+  </si>
+  <si>
+    <t>abesaw@nbccoalition.org</t>
   </si>
   <si>
     <t>413-663-7588</t>
   </si>
   <si>
-    <t>NORTHSTAR LEARNING CENTERS</t>
-[...8 lines deleted...]
-    <t>ROSARIO</t>
+    <t>Northstar Learning Centers</t>
+  </si>
+  <si>
+    <t>53 Linden Street</t>
+  </si>
+  <si>
+    <t>Rosario</t>
   </si>
   <si>
     <t>mrosario@northstarlc.org</t>
   </si>
   <si>
     <t>508-984-3385</t>
   </si>
   <si>
     <t>Notre Dame Health Care Center, Inc.</t>
   </si>
   <si>
     <t>555  Plantation Street</t>
   </si>
   <si>
     <t>Wocester</t>
   </si>
   <si>
-    <t>Karen</t>
-[...1 lines deleted...]
-  <si>
     <t>Laganelli</t>
   </si>
   <si>
     <t>klaganelli@notredamehealthcare.org</t>
   </si>
   <si>
     <t>508-852-3011</t>
   </si>
   <si>
-    <t>NuPath, Inc. and Affiliates</t>
+    <t>Nupath, Inc. And Affiliates</t>
   </si>
   <si>
     <t>147 New Boston Street</t>
   </si>
   <si>
     <t>Yetz</t>
   </si>
   <si>
-    <t>Sr. Vice President of Finance</t>
+    <t>Sr. Vice President Of Finance</t>
   </si>
   <si>
     <t>wyetz@nupathinc.org</t>
   </si>
   <si>
     <t>781-935-7057</t>
   </si>
   <si>
-    <t>Nurtury, Inc. and Affiliate</t>
+    <t>Nurtury, Inc. And Affiliate</t>
   </si>
   <si>
     <t>Perille</t>
   </si>
   <si>
     <t>lperille@nurturyboston.org</t>
   </si>
   <si>
     <t>617-695-0700</t>
   </si>
   <si>
     <t>Oakdale Foundation, Inc.</t>
   </si>
   <si>
     <t>16 Oak Street</t>
   </si>
   <si>
     <t>Rachel</t>
   </si>
   <si>
     <t>Kalin</t>
   </si>
   <si>
     <t>kalin.rachel@gmail.com</t>
   </si>
   <si>
     <t>413-528-2346</t>
   </si>
   <si>
     <t>Old Colony Elder Services, Inc.</t>
   </si>
   <si>
     <t>144 Main Street</t>
   </si>
   <si>
     <t>Yolanda</t>
   </si>
   <si>
     <t>America</t>
   </si>
   <si>
     <t>yamerica@ocesma.org</t>
   </si>
   <si>
-    <t>508-584-1561 x 202</t>
-[...14 lines deleted...]
-    <t>DDESMOND@OLDCOLONYYMCA.ORG</t>
+    <t>508-584-1561</t>
+  </si>
+  <si>
+    <t>Old Colony Young Men'S Christian Association, Incorporated And Affiliates</t>
+  </si>
+  <si>
+    <t>320 Main Street</t>
+  </si>
+  <si>
+    <t>Desmond</t>
+  </si>
+  <si>
+    <t>Evp- Chief Financial Officer</t>
+  </si>
+  <si>
+    <t>ddesmond@oldcolonyymca.org</t>
   </si>
   <si>
     <t>508-897-1230</t>
   </si>
   <si>
     <t>Open Sky Community Services, Inc.</t>
   </si>
   <si>
     <t>4 Mann Street</t>
   </si>
   <si>
     <t>01602</t>
   </si>
   <si>
     <t>Benvenuto</t>
   </si>
   <si>
-    <t>EVP/CFO</t>
-[...2 lines deleted...]
-    <t>Mary.Benvenuto@openskycs.org</t>
+    <t>Evp/Chief Financial Officer</t>
+  </si>
+  <si>
+    <t>mary.benvenuto@openskycs.org</t>
   </si>
   <si>
     <t>508-755-0333</t>
   </si>
   <si>
-    <t>Opportunities for Inclusion, Inc.</t>
+    <t>Opportunities For Inclusion, Inc.</t>
   </si>
   <si>
     <t>56 Chestnut Street</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>Vonleh</t>
   </si>
   <si>
-    <t>Gvonleh@oppsforinclusion.org</t>
+    <t>gvonleh@oppsforinclusion.org</t>
   </si>
   <si>
     <t>781-899-1344</t>
   </si>
   <si>
-    <t>OPPORTUNITY WORKS, INC.</t>
-[...8 lines deleted...]
-    <t>JANE.HARRISFALE@OPPORTUNITYWORKS.ORG</t>
+    <t>Opportunity Works, Inc.</t>
+  </si>
+  <si>
+    <t>10 Opportunity Way</t>
+  </si>
+  <si>
+    <t>Harris-Fale</t>
+  </si>
+  <si>
+    <t>jane.harrisfale@opportunityworks.org</t>
   </si>
   <si>
     <t>(978) 462-6144</t>
   </si>
   <si>
     <t>Outer Cape Health Services, Inc.</t>
   </si>
   <si>
     <t>710 Route 28</t>
   </si>
   <si>
     <t>Harwich Port</t>
   </si>
   <si>
     <t>02646</t>
   </si>
   <si>
     <t>Manuel</t>
   </si>
   <si>
     <t>Pineiro</t>
   </si>
   <si>
     <t>mpineiro@outercape.org</t>
   </si>
   <si>
     <t>508-905-280</t>
   </si>
   <si>
-    <t>PAIGE ACADEMY, INC.</t>
+    <t>Paige Academy, Inc.</t>
   </si>
   <si>
     <t>26/28 Highland Avenue</t>
   </si>
   <si>
     <t>Angela</t>
   </si>
   <si>
-    <t>Cook</t>
-[...1 lines deleted...]
-  <si>
     <t>paigeacademy@gmail.com</t>
   </si>
   <si>
     <t>617-236-1012</t>
   </si>
   <si>
-    <t>PAKACHOAG ACRES DAY CARE CENTER INC.</t>
-[...5 lines deleted...]
-    <t>AUBURN</t>
+    <t>Pakachoag Acres Day Care Center Inc.</t>
+  </si>
+  <si>
+    <t>141 Auburn Street</t>
+  </si>
+  <si>
+    <t>Auburn</t>
   </si>
   <si>
     <t>01501</t>
   </si>
   <si>
-    <t>JOSEPH</t>
-[...5 lines deleted...]
-    <t>JOE@PAKACHOAG.NET</t>
+    <t>Martin, Iii</t>
+  </si>
+  <si>
+    <t>joe@pakachoag.net</t>
   </si>
   <si>
     <t>508-721-0300</t>
   </si>
   <si>
     <t>Parent/Professional Advocacy League, Inc.</t>
   </si>
   <si>
     <t>18 Lyman Street-Suite 260</t>
   </si>
   <si>
-    <t>Westborough</t>
-[...1 lines deleted...]
-  <si>
     <t>Hooks Sager</t>
   </si>
   <si>
     <t>psager@ppal.net</t>
   </si>
   <si>
     <t>866-815-8122</t>
   </si>
   <si>
-    <t>PARENTS HELPING PARENTS - THE ROUNDTABLE OF SUPPORT, INC.</t>
-[...23 lines deleted...]
-    <t>127 State Street, 4th Floor</t>
+    <t>Parents Helping Parents - The Roundtable Of Support, Inc.</t>
+  </si>
+  <si>
+    <t>108 Water Street</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>Brinley</t>
+  </si>
+  <si>
+    <t>sarah@parentshelpingparents.org</t>
+  </si>
+  <si>
+    <t>617-926-5008</t>
+  </si>
+  <si>
+    <t>Partners For A Healthier Community , Inc.</t>
+  </si>
+  <si>
+    <t>127 State Street, 4Th Floor</t>
   </si>
   <si>
     <t>01101</t>
   </si>
   <si>
     <t>Jessica</t>
   </si>
   <si>
     <t>jcollins@publichealthwm.org</t>
   </si>
   <si>
     <t>413-794-7739</t>
   </si>
   <si>
-    <t>Partners for Youth with Disabilities, Inc.</t>
+    <t>Partners For Youth With Disabilities, Inc.</t>
   </si>
   <si>
     <t>89 South Street, Suite 103</t>
   </si>
   <si>
     <t>Teresita</t>
   </si>
   <si>
     <t>Ramos</t>
   </si>
   <si>
     <t>tramos@pyd.org</t>
   </si>
   <si>
     <t>617-556-4075</t>
   </si>
   <si>
-    <t>PARTNERS IN CHILD DEVELOPMENT, INC.</t>
-[...11 lines deleted...]
-    <t>CHUNT@MYPCD.ORG</t>
+    <t>Partners In Child Development, Inc.</t>
+  </si>
+  <si>
+    <t>32 Osgood Street</t>
+  </si>
+  <si>
+    <t>Hunt</t>
+  </si>
+  <si>
+    <t>chunt@mypcd.org</t>
   </si>
   <si>
     <t>978-475-3806</t>
   </si>
   <si>
-    <t>PATHLIGHT, INC. AND AFFILIATES</t>
-[...11 lines deleted...]
-    <t>ANDREW.CAIRES@PATHLIGHTGROUP.ORG</t>
+    <t>Pathlight, Inc. And Affiliates</t>
+  </si>
+  <si>
+    <t>220 Brookdale Drive</t>
+  </si>
+  <si>
+    <t>Caires</t>
+  </si>
+  <si>
+    <t>andrew.caires@pathlightgroup.org</t>
   </si>
   <si>
     <t>413-732-0531</t>
   </si>
   <si>
-    <t>Pathway to Possible, Inc</t>
+    <t>Pathway To Possible, Inc</t>
   </si>
   <si>
     <t>1301 Centre St</t>
   </si>
   <si>
-    <t>Noel</t>
-[...1 lines deleted...]
-  <si>
     <t>bnoel@pathway2possible.org</t>
   </si>
   <si>
     <t>617-964-6860</t>
   </si>
   <si>
-    <t>Pathways for Change, Inc.</t>
+    <t>Pathways For Change, Inc.</t>
   </si>
   <si>
     <t>588 Main Street</t>
   </si>
   <si>
     <t>Dawkins</t>
   </si>
   <si>
-    <t>CEO / Executive Director</t>
+    <t>Chief Executive Officer / Executive Director</t>
   </si>
   <si>
     <t>kdawkins@pathwaysforchange.help</t>
   </si>
   <si>
     <t>508-852-7600</t>
   </si>
   <si>
-    <t>Pathways for Children, Inc. and Affiliate</t>
+    <t>Pathways For Children, Inc. And Affiliate</t>
   </si>
   <si>
     <t>29 Emerson Avenue</t>
   </si>
   <si>
     <t>Eric</t>
   </si>
   <si>
     <t>Mitchell</t>
   </si>
   <si>
-    <t>Emitchell@pw4c.org</t>
+    <t>emitchell@pw4c.org</t>
   </si>
   <si>
     <t>978-281-2400</t>
   </si>
   <si>
     <t>Pediatric Development Center, Inc.</t>
   </si>
   <si>
     <t>388 Columbus Ave. Ext</t>
   </si>
   <si>
     <t>O'Connell Atwood</t>
   </si>
   <si>
     <t>maureen.a@pdcberkshire.org</t>
   </si>
   <si>
     <t>413-499-4537</t>
   </si>
   <si>
-    <t>People Acting in Community Endeavors, Inc. and Subsidiary</t>
+    <t>People Acting In Community Endeavors, Inc. And Subsidiary</t>
   </si>
   <si>
     <t>166 Wiliam Street</t>
   </si>
   <si>
     <t>Kuechler</t>
   </si>
   <si>
     <t>spacefin1@aol.com</t>
   </si>
   <si>
     <t>508-999-9920</t>
   </si>
   <si>
     <t>People, Incorporated &amp; Affiliates (Combined)</t>
   </si>
   <si>
     <t>4 South Main Street</t>
   </si>
   <si>
     <t>Machado</t>
   </si>
   <si>
     <t>emachado@peopleincfr.org</t>
   </si>
   <si>
     <t>508-679-5233</t>
   </si>
   <si>
-    <t>Perkins School for the Blind</t>
+    <t>Perkins School For The Blind</t>
   </si>
   <si>
     <t>175 North Beacon</t>
   </si>
   <si>
     <t>W. David</t>
   </si>
   <si>
     <t>Power</t>
   </si>
   <si>
-    <t>Dave.power@perkins.org</t>
+    <t>dave.power@perkins.org</t>
   </si>
   <si>
     <t>617-924-3434</t>
   </si>
   <si>
-    <t>PERNET FAMILY HEALTH SERVICES, INC.</t>
-[...8 lines deleted...]
-    <t>DOOLEY</t>
+    <t>Pernet Family Health Services, Inc.</t>
+  </si>
+  <si>
+    <t>237 Millbury Street</t>
+  </si>
+  <si>
+    <t>Sheilah</t>
+  </si>
+  <si>
+    <t>Dooley</t>
   </si>
   <si>
     <t>sdooley@pernetfamilyhealth.org</t>
   </si>
   <si>
     <t>508-755-1288</t>
   </si>
   <si>
     <t>Pike School Inc.</t>
   </si>
   <si>
-    <t>633 NH Route 10. PO Box 325</t>
+    <t>633 Nh Route 10. Po Box 325</t>
   </si>
   <si>
     <t>Orford</t>
   </si>
   <si>
     <t>NH</t>
   </si>
   <si>
     <t>03777</t>
   </si>
   <si>
     <t>Jay</t>
   </si>
   <si>
     <t>Wolter</t>
   </si>
   <si>
-    <t>President &amp; Treasurer</t>
-[...1 lines deleted...]
-  <si>
     <t>jwolter@becket.org</t>
   </si>
   <si>
     <t>(603) 353-9102</t>
   </si>
   <si>
-    <t>PIONEER VALLEY MONTESSORI SOCIETY INC.</t>
-[...2 lines deleted...]
-    <t>1524 PARKER STREET</t>
+    <t>Pioneer Valley Montessori Society Inc.</t>
+  </si>
+  <si>
+    <t>1524 Parker Street</t>
   </si>
   <si>
     <t>01129</t>
   </si>
   <si>
-    <t>ERIN</t>
-[...5 lines deleted...]
-    <t>ERAND@PVMS.ORG</t>
+    <t>Rand</t>
+  </si>
+  <si>
+    <t>erand@pvms.org</t>
   </si>
   <si>
     <t>413-782-3108</t>
   </si>
   <si>
-    <t>Planned Parenthood League of Massachusetts, Inc.</t>
+    <t>Planned Parenthood League Of Massachusetts, Inc.</t>
   </si>
   <si>
     <t>1055 Commonwealth Ave</t>
   </si>
   <si>
     <t>Levy</t>
   </si>
   <si>
     <t>jlevy@pplm.org</t>
   </si>
   <si>
     <t>617-616-1684</t>
   </si>
   <si>
-    <t>Plummer Youth romise, Inc</t>
-[...2 lines deleted...]
-    <t>Chris</t>
+    <t>Plummer Youth Romise, Inc</t>
+  </si>
+  <si>
+    <t>Missing Information</t>
   </si>
   <si>
     <t>Hallinan</t>
   </si>
   <si>
     <t>challinan@plummerhome.org</t>
   </si>
   <si>
     <t>978-744-1099</t>
   </si>
   <si>
     <t>Plymouth Area Home Coalition For The Homeless</t>
   </si>
   <si>
-    <t>149 Bishop's Highway</t>
+    <t>149 Bishop'S Highway</t>
   </si>
   <si>
     <t>Moira</t>
   </si>
   <si>
     <t>Coffey</t>
   </si>
   <si>
     <t>mcoffey@plymouthareacoalition.org</t>
   </si>
   <si>
     <t>508-212-5028</t>
   </si>
   <si>
-    <t>PLYMOUTH COUNTY FAMILY SUPPORT INC</t>
-[...14 lines deleted...]
-    <t>JIMC@PCFAMILYSUPPORT.ORG</t>
+    <t>Plymouth County Family Support Inc</t>
+  </si>
+  <si>
+    <t>118 Long Pond Rd</t>
+  </si>
+  <si>
+    <t>Coughlin</t>
+  </si>
+  <si>
+    <t>jimc@pcfamilysupport.org</t>
   </si>
   <si>
     <t>508-927-4520</t>
   </si>
   <si>
-    <t>Polus Center for Social and Economic Development, Inc.</t>
+    <t>Polus Center For Social And Economic Development, Inc.</t>
   </si>
   <si>
     <t>213 School St, Suite 301</t>
   </si>
   <si>
-    <t>Gardner</t>
-[...1 lines deleted...]
-  <si>
     <t>01449</t>
   </si>
   <si>
     <t>Lundquist</t>
   </si>
   <si>
     <t>mlundquist@poluscenter.org</t>
   </si>
   <si>
     <t>978-368-1550</t>
   </si>
   <si>
     <t>Portal To Hope</t>
   </si>
   <si>
-    <t>PO Box 5075</t>
+    <t>Po Box 5075</t>
   </si>
   <si>
     <t>01952</t>
   </si>
   <si>
     <t>Founder/Director</t>
   </si>
   <si>
     <t>portaltohope@aol.com</t>
   </si>
   <si>
     <t>781-338-7678</t>
   </si>
   <si>
-    <t>Preparatory Rehabilitation for Individual Devel. &amp; Employ., Inc.</t>
+    <t>Preparatory Rehabilitation For Individual Devel. &amp; Employ., Inc.</t>
   </si>
   <si>
     <t>3 Maple Street</t>
   </si>
   <si>
-    <t>Sarah</t>
-[...5 lines deleted...]
-    <t>SCampbell@pride-inc.org</t>
+    <t>scampbell@pride-inc.org</t>
   </si>
   <si>
     <t>508-823-7134</t>
   </si>
   <si>
-    <t>PROGRAMS FOR PEOPLE, INC.</t>
-[...11 lines deleted...]
-    <t>LAURA.HUGHES@PROGRAMSFORPEOPLE.ORG</t>
+    <t>Programs For People, Inc.</t>
+  </si>
+  <si>
+    <t>98 Lincoln Street</t>
+  </si>
+  <si>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>laura.hughes@programsforpeople.org</t>
   </si>
   <si>
     <t>508-879-3230</t>
   </si>
   <si>
     <t>Project Bread - The Walk For Hunger, Inc.</t>
   </si>
   <si>
     <t>145 Border Street</t>
   </si>
   <si>
-    <t>McAleer</t>
-[...2 lines deleted...]
-    <t>Erin_McAleer@projectbread.org</t>
+    <t>Mcaleer</t>
+  </si>
+  <si>
+    <t>erin_mcaleer@projectbread.org</t>
   </si>
   <si>
     <t>617-723-5000</t>
   </si>
   <si>
     <t>Project Citizenship, Inc.</t>
   </si>
   <si>
     <t>11 Beacon Street</t>
   </si>
   <si>
     <t>Breslow</t>
   </si>
   <si>
     <t>gbreslow@projectcitizenship.org</t>
   </si>
   <si>
     <t>617-694-5949</t>
   </si>
   <si>
     <t>Project Hope Boston, Inc.</t>
   </si>
   <si>
     <t>550 Dudley Street</t>
   </si>
   <si>
     <t>Vonnessa</t>
   </si>
   <si>
     <t>Goode-Knight</t>
   </si>
   <si>
     <t>vgoode-knight@prohope.org</t>
   </si>
   <si>
     <t>617-442-1880</t>
   </si>
   <si>
     <t>Project Learn, Inc.</t>
   </si>
   <si>
     <t>58 Prescott Street, Suite C1</t>
   </si>
   <si>
     <t>Nunn</t>
   </si>
   <si>
-    <t>Enunn@projectlearninc.org</t>
+    <t>enunn@projectlearninc.org</t>
   </si>
   <si>
     <t>978-455-9775</t>
   </si>
   <si>
     <t>Quincy Community Action Programs, Inc.</t>
   </si>
   <si>
     <t>1509 Hancock St</t>
   </si>
   <si>
     <t>Beth Ann</t>
   </si>
   <si>
     <t>Strollo</t>
   </si>
   <si>
     <t>bastrollo@qcap.org</t>
   </si>
   <si>
     <t>617-657-5330</t>
   </si>
   <si>
     <t>Rainbow Child Development Center, Inc.</t>
   </si>
   <si>
     <t>10 Edward Street</t>
   </si>
   <si>
     <t>Paula</t>
   </si>
   <si>
     <t>Perrier</t>
   </si>
   <si>
     <t>pperrier@rainbowcdc.com</t>
   </si>
   <si>
     <t>508-791-6849</t>
   </si>
   <si>
-    <t>RCS LEARNING CENTER, INC.</t>
-[...14 lines deleted...]
-    <t>NSANDMAN@RCSLEARNING.ORG</t>
+    <t>Rcs Learning Center, Inc.</t>
+  </si>
+  <si>
+    <t>6 Strathmore Road</t>
+  </si>
+  <si>
+    <t>Natalie</t>
+  </si>
+  <si>
+    <t>Sandman</t>
+  </si>
+  <si>
+    <t>nsandman@rcslearning.org</t>
   </si>
   <si>
     <t>508-650-5945</t>
   </si>
   <si>
-    <t>REACH BEYOND DOMESTIC VIOLENCE, INC</t>
-[...2 lines deleted...]
-    <t>P.O. BOX  540024</t>
+    <t>Reach Beyond Domestic Violence, Inc</t>
+  </si>
+  <si>
+    <t>P.O. Box  540024</t>
   </si>
   <si>
     <t>02454</t>
   </si>
   <si>
-    <t>AMARELY</t>
-[...8 lines deleted...]
-    <t>781-891-0724 X106</t>
+    <t>Amarely</t>
+  </si>
+  <si>
+    <t>Gutierrez Oliver</t>
+  </si>
+  <si>
+    <t>amarely@reachma.org</t>
+  </si>
+  <si>
+    <t>781-891-0724</t>
   </si>
   <si>
     <t>Reach, Inc</t>
   </si>
   <si>
     <t>20 Middle St.</t>
   </si>
   <si>
     <t>Coffman</t>
   </si>
   <si>
     <t>pcoffman@reachinc.net</t>
   </si>
   <si>
     <t>508-747-4115</t>
   </si>
   <si>
-    <t>Rehabilitation and Health, Inc.</t>
-[...2 lines deleted...]
-    <t>PO Box 493</t>
+    <t>Rehabilitation And Health, Inc.</t>
+  </si>
+  <si>
+    <t>Po Box 493</t>
   </si>
   <si>
     <t>Maureen L.</t>
   </si>
   <si>
     <t>Curto</t>
   </si>
   <si>
     <t>mlcurto@eastbostonrehab365.com</t>
   </si>
   <si>
     <t>617-569-2089</t>
   </si>
   <si>
-    <t>Resources for Human Development, Inc.</t>
+    <t>Resources For Human Development, Inc.</t>
   </si>
   <si>
     <t>4700 Wissahickon Avenue</t>
   </si>
   <si>
     <t>Philadelphia</t>
   </si>
   <si>
     <t>19144</t>
   </si>
   <si>
     <t>Marco</t>
   </si>
   <si>
     <t>Giordano</t>
   </si>
   <si>
     <t>marco@rhd.org</t>
   </si>
   <si>
     <t>215-951-0300</t>
   </si>
   <si>
-    <t>RESPOND, Inc.</t>
+    <t>Respond, Inc.</t>
   </si>
   <si>
     <t>P.O. Box 555</t>
   </si>
   <si>
     <t>02143</t>
   </si>
   <si>
     <t>Victoria</t>
   </si>
   <si>
     <t>Helberg</t>
   </si>
   <si>
     <t>victoriah@respondinc.org</t>
   </si>
   <si>
     <t>617-625-5996</t>
   </si>
   <si>
     <t>River Valley Counseling Center, Inc.</t>
   </si>
   <si>
     <t>187 High Street</t>
   </si>
   <si>
     <t>Rosemarie</t>
   </si>
   <si>
     <t>Ansel</t>
   </si>
   <si>
     <t>ansel_rosemarie@holyokehealth.com</t>
   </si>
   <si>
     <t>413-540-1116</t>
   </si>
   <si>
     <t>Riverbrook Residence, Inc.</t>
   </si>
   <si>
     <t>4 Ice Glenn Road</t>
   </si>
   <si>
     <t>Stockbridge</t>
   </si>
   <si>
     <t>01262</t>
   </si>
   <si>
-    <t>Rebecca</t>
-[...1 lines deleted...]
-  <si>
     <t>Amuso Wendell</t>
   </si>
   <si>
     <t>beckyamuso@riverbrook.org</t>
   </si>
   <si>
     <t>(413) 498-4926</t>
   </si>
   <si>
     <t>Riverside Community Care, Inc.</t>
   </si>
   <si>
     <t>270 Birduge Street</t>
   </si>
   <si>
     <t>Chilcott</t>
   </si>
   <si>
-    <t>Pchicott@riversidecc.org</t>
+    <t>pchicott@riversidecc.org</t>
   </si>
   <si>
     <t>781-320-5315</t>
   </si>
   <si>
     <t>Riverside Industries Inc</t>
   </si>
   <si>
     <t>One Cottage Street</t>
   </si>
   <si>
     <t>Ostrowski-Ireland</t>
   </si>
   <si>
-    <t>Lireland@rsi.org</t>
+    <t>lireland@rsi.org</t>
   </si>
   <si>
     <t>413-527-2711</t>
   </si>
   <si>
     <t>Riverview School, Inc.</t>
   </si>
   <si>
     <t>551 Route 6A</t>
   </si>
   <si>
     <t>East Sandwich</t>
   </si>
   <si>
     <t>02537</t>
   </si>
   <si>
     <t>Dalrymple</t>
   </si>
   <si>
-    <t>Director of Finance and Operations</t>
-[...1 lines deleted...]
-  <si>
     <t>rdalrymple@riverviewschool.org</t>
   </si>
   <si>
     <t>508-888-0489</t>
   </si>
   <si>
-    <t>Road to Responsibility, Inc.</t>
+    <t>Road To Responsibility, Inc.</t>
   </si>
   <si>
     <t>1831 Ocean Street</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>cwhite@rtrinc.org</t>
   </si>
   <si>
     <t>781-536-3220</t>
   </si>
   <si>
-    <t>Robbins Children's Programs, Inc.</t>
+    <t>Robbins Children'S Programs, Inc.</t>
   </si>
   <si>
     <t>803 North Main Street</t>
   </si>
   <si>
     <t>Chabot</t>
   </si>
   <si>
     <t>executivedirector@robbinscp.org</t>
   </si>
   <si>
     <t>508-226-0282</t>
   </si>
   <si>
     <t>Robert F. Kennedy Community Alliance, Inc.</t>
   </si>
   <si>
     <t>971 Main Street</t>
   </si>
   <si>
     <t>Lancaster</t>
   </si>
   <si>
     <t>01523</t>
   </si>
   <si>
     <t>Libby</t>
   </si>
   <si>
     <t>dlibby@rfkcommunity.org</t>
   </si>
   <si>
     <t>978-368-6440</t>
   </si>
   <si>
-    <t>Roca, Inc., Roca Pallin Youth Center, Inc. and Roca Baltimore LLC</t>
+    <t>Roca, Inc., Roca Pallin Youth Center, Inc. And Roca Baltimore Llc</t>
   </si>
   <si>
     <t>101 Park Street</t>
   </si>
   <si>
-    <t>Anne</t>
-[...2 lines deleted...]
-    <t>McGing Healy</t>
+    <t>Mcging Healy</t>
   </si>
   <si>
     <t>anne_healy@rocainc.com</t>
   </si>
   <si>
     <t>617-889-5210</t>
   </si>
   <si>
     <t>Rockwood Early Education Academy Inc.</t>
   </si>
   <si>
     <t>995 Blue Hill Avenue</t>
   </si>
   <si>
     <t>Dorchester Center</t>
   </si>
   <si>
     <t>King-Rice</t>
   </si>
   <si>
     <t>rockwooddirector@gmail.com</t>
   </si>
   <si>
     <t>Roxbury Stone House, Inc.</t>
   </si>
   <si>
-    <t>PO Box 300039</t>
-[...2 lines deleted...]
-    <t>Hess</t>
+    <t>Po Box 300039</t>
   </si>
   <si>
     <t>nhess@stonehouseinc.org</t>
   </si>
   <si>
     <t>617-427-9801</t>
   </si>
   <si>
     <t>Roxbury Youthworks, Inc.</t>
   </si>
   <si>
     <t>841 Parker Street</t>
   </si>
   <si>
     <t>Roxbury Crossing</t>
   </si>
   <si>
     <t>Mia</t>
   </si>
   <si>
     <t>Alvarado</t>
   </si>
   <si>
     <t>malvarado@roxburyyouthworks.org</t>
   </si>
   <si>
     <t>617-427-8095</t>
   </si>
   <si>
     <t>Safe Passage, Inc.</t>
   </si>
   <si>
     <t>76 Carlon Drive</t>
   </si>
   <si>
     <t>Marianne</t>
   </si>
   <si>
     <t>Winters</t>
   </si>
   <si>
-    <t>Marianne@safepass.org</t>
+    <t>marianne@safepass.org</t>
   </si>
   <si>
     <t>413-586-1125</t>
   </si>
   <si>
-    <t>SAHELI, INC.</t>
+    <t>Saheli, Inc.</t>
   </si>
   <si>
     <t>400 West Cummings Park, Suite 2250</t>
   </si>
   <si>
     <t>Neelam</t>
   </si>
   <si>
     <t>Wali</t>
   </si>
   <si>
     <t>info@saheliboston.org</t>
   </si>
   <si>
-    <t>18664724354</t>
-[...2 lines deleted...]
-    <t>Saint John Paul II Catholic Academy, Inc.</t>
+    <t>866-472-4354</t>
+  </si>
+  <si>
+    <t>Saint John Paul Ii Catholic Academy, Inc.</t>
   </si>
   <si>
     <t>2200 Dorchester Ave</t>
   </si>
   <si>
-    <t>Director of Finance &amp; Operations</t>
+    <t>Director Of Finance &amp; Operations</t>
   </si>
   <si>
     <t>thiggins@sjp2ca.org</t>
   </si>
   <si>
     <t>617-265-0019</t>
   </si>
   <si>
-    <t>Saint Vincent's Services, Inc.</t>
+    <t>Saint Vincent'S Services, Inc.</t>
   </si>
   <si>
     <t>2425 Highland Ave.</t>
   </si>
   <si>
     <t>Colleen</t>
   </si>
   <si>
     <t>Simpson</t>
   </si>
   <si>
     <t>csimpson@saintvincentsservices.org</t>
   </si>
   <si>
     <t>(508)235-3313</t>
   </si>
   <si>
-    <t>SALEM COMMUNITY CHILD CARE, INC.</t>
-[...11 lines deleted...]
-    <t>Salemcc@verizon.net</t>
+    <t>Salem Community Child Care, Inc.</t>
+  </si>
+  <si>
+    <t>90-92 Congress Street</t>
+  </si>
+  <si>
+    <t>Anel</t>
+  </si>
+  <si>
+    <t>Guzman</t>
+  </si>
+  <si>
+    <t>salemcc@verizon.net</t>
   </si>
   <si>
     <t>978-744-3479</t>
   </si>
   <si>
     <t>Salem Mission, Inc.</t>
   </si>
   <si>
     <t>56 Margin Street</t>
   </si>
   <si>
     <t>Etheridge</t>
   </si>
   <si>
     <t>j.etheridge@lifebridgenorthshore.org</t>
   </si>
   <si>
     <t>978-744-0500</t>
   </si>
   <si>
-    <t>Schools for Children, Inc.</t>
+    <t>Schools For Children, Inc.</t>
   </si>
   <si>
     <t>8 Winchester Place Suite 202</t>
   </si>
   <si>
     <t>Winchester</t>
   </si>
   <si>
     <t>01890</t>
   </si>
   <si>
     <t>Bev</t>
   </si>
   <si>
     <t>Beno</t>
   </si>
   <si>
     <t>bbeno@schoolsforchildreninc.org</t>
   </si>
   <si>
     <t>781-641-2424</t>
   </si>
   <si>
-    <t>SE Mass. Service, Employment &amp; Redevelopment Jobs for Progress, Inc.</t>
+    <t>Se Mass. Service, Employment &amp; Redevelopment Jobs For Progress, Inc.</t>
   </si>
   <si>
     <t>164 Bedford Street</t>
   </si>
   <si>
     <t>Ferreira-Bedard</t>
   </si>
   <si>
     <t>mferreira-bedard@ser-jobs.com</t>
   </si>
   <si>
     <t>508-676-1916</t>
   </si>
   <si>
     <t>Self Help, Inc.</t>
   </si>
   <si>
     <t>45 Pearl Street</t>
   </si>
   <si>
-    <t>McLain</t>
+    <t>Mclain</t>
   </si>
   <si>
     <t>cmclain@selfhelpinc.org</t>
   </si>
   <si>
     <t>(508) 588-0447</t>
   </si>
   <si>
-    <t>SeniorCare, Inc.</t>
+    <t>Seniorcare, Inc.</t>
   </si>
   <si>
     <t>49 Blackburn Center</t>
   </si>
   <si>
     <t>gary.larsen@seniorcareinc.org</t>
   </si>
   <si>
     <t>978-865-3503</t>
   </si>
   <si>
-    <t>ServiceNet, Inc.</t>
+    <t>Servicenet, Inc.</t>
   </si>
   <si>
     <t>21 Olander Drive</t>
   </si>
   <si>
     <t>Perreault</t>
   </si>
   <si>
     <t>jperreault@servicenet.org</t>
   </si>
   <si>
     <t>413-387-1127</t>
   </si>
   <si>
     <t>Seven Hills Foundation, Inc. (Combined)</t>
   </si>
   <si>
     <t>81 Hope Avenue</t>
   </si>
   <si>
-    <t>Sr. VP of Business &amp; Finance</t>
+    <t>Sr. Vp Of Business &amp; Finance</t>
   </si>
   <si>
     <t>mmatthews@sevenhills.org</t>
   </si>
   <si>
-    <t>508 983-2900</t>
-[...14 lines deleted...]
-    <t>IVALDRIZ@CARNEYDAYCARE.COM</t>
+    <t>508-983-2900</t>
+  </si>
+  <si>
+    <t>Sgt William H. Carney Academy After School Day Care Program, Inc.</t>
+  </si>
+  <si>
+    <t>44 Summer Street</t>
+  </si>
+  <si>
+    <t>Imelda</t>
+  </si>
+  <si>
+    <t>Valdriz</t>
+  </si>
+  <si>
+    <t>ivaldriz@carneydaycare.com</t>
   </si>
   <si>
     <t>508-999-0969</t>
   </si>
   <si>
     <t>Shore Educational Collaborative</t>
   </si>
   <si>
     <t>201 Crescent Avenue</t>
   </si>
   <si>
     <t>Kristin</t>
   </si>
   <si>
     <t>Shaver</t>
   </si>
   <si>
     <t>kshaver@shorecollaborative.org</t>
   </si>
   <si>
     <t>857-776-6872</t>
   </si>
   <si>
-    <t>SHRIVER CLINICAL SERVICES CORPORATION</t>
-[...11 lines deleted...]
-    <t>AEFLYNN@AOL.COM</t>
+    <t>Shriver Clinical Services Corporation</t>
+  </si>
+  <si>
+    <t>591  North Avenue Door #2</t>
+  </si>
+  <si>
+    <t>Flynn</t>
+  </si>
+  <si>
+    <t>aeflynn@aol.com</t>
   </si>
   <si>
     <t>781-279-1260</t>
   </si>
   <si>
     <t>Silver Lining Mentoring, Inc.</t>
   </si>
   <si>
     <t>727 Atlantic Avenue</t>
   </si>
   <si>
     <t>Colby</t>
   </si>
   <si>
     <t>Swettberg</t>
   </si>
   <si>
     <t>colby@silverliningmentoring.org</t>
   </si>
   <si>
     <t>617-224-1300</t>
   </si>
   <si>
-    <t>Sisters of Providence health system (consolidated)</t>
+    <t>Sisters Of Providence Health System (Consolidated)</t>
   </si>
   <si>
     <t>271 Carew Street</t>
   </si>
   <si>
     <t>01089</t>
   </si>
   <si>
-    <t>Sojourner House, Inc. and Affiliate</t>
+    <t>Sojourner House, Inc. And Affiliate</t>
   </si>
   <si>
     <t>85 Rockland Street</t>
   </si>
   <si>
     <t>Felicia</t>
   </si>
   <si>
     <t>fsmith@sojournerhouseboston.org</t>
   </si>
   <si>
     <t>617-442-0590</t>
   </si>
   <si>
-    <t>Soldier On, Inc. and Affiliates</t>
+    <t>Soldier On, Inc. And Affiliates</t>
   </si>
   <si>
     <t>290 Merril Road</t>
   </si>
   <si>
     <t>Bruce</t>
   </si>
   <si>
     <t>Buckley</t>
   </si>
   <si>
     <t>bbuckley@wesoldieron.org</t>
   </si>
   <si>
     <t>(413) 582-3059</t>
   </si>
   <si>
-    <t>SOMERVILLE CAMBRIDGE ELDER SERVICES, INC.</t>
-[...5 lines deleted...]
-    <t>VASKELIS</t>
+    <t>Somerville Cambridge Elder Services, Inc.</t>
+  </si>
+  <si>
+    <t>61 Medford Street</t>
+  </si>
+  <si>
+    <t>Vaskelis</t>
   </si>
   <si>
     <t>dvaskelis@eldercareorg</t>
   </si>
   <si>
     <t>Somerville Homeless Coalition, Inc.</t>
   </si>
   <si>
     <t>1 Davis Square</t>
   </si>
   <si>
     <t>02144</t>
   </si>
   <si>
     <t>mlibby@shcinc.org</t>
   </si>
   <si>
     <t>617-623-6111</t>
   </si>
   <si>
-    <t>Somerville YMCA</t>
+    <t>Somerville Ymca</t>
   </si>
   <si>
     <t>101 Highland Ave</t>
   </si>
   <si>
     <t>Vladimir</t>
   </si>
   <si>
     <t>Benoit</t>
   </si>
   <si>
     <t>vbenoit@somervilleymca.org</t>
   </si>
   <si>
     <t>617-625-5050</t>
   </si>
   <si>
     <t>South Boston Action Council, Inc.</t>
   </si>
   <si>
     <t>424 West Broadway</t>
   </si>
   <si>
-    <t>Wright</t>
-[...1 lines deleted...]
-  <si>
     <t>pat.wright@bostonabcd.org</t>
   </si>
   <si>
     <t>617-2695160</t>
   </si>
   <si>
-    <t>SOUTH BOSTON NEIGHBORHOOD HOUSE, INC.</t>
-[...20 lines deleted...]
-    <t>South Coastal Counties Legal Services, Inc. and Affiliate</t>
+    <t>South Boston Neighborhood House, Inc.</t>
+  </si>
+  <si>
+    <t>136 H Street</t>
+  </si>
+  <si>
+    <t>Kathy</t>
+  </si>
+  <si>
+    <t>Lafferty</t>
+  </si>
+  <si>
+    <t>klafferty@sbnh.org</t>
+  </si>
+  <si>
+    <t>(617)268-1619</t>
+  </si>
+  <si>
+    <t>South Coastal Counties Legal Services, Inc. And Affiliate</t>
   </si>
   <si>
     <t>22 Bedford Street</t>
   </si>
   <si>
     <t>Oldi</t>
   </si>
   <si>
     <t>coldi@sccls.org</t>
   </si>
   <si>
     <t>774-488-5950</t>
   </si>
   <si>
-    <t>South Cove Community Health Center, Inc and Affiliate</t>
+    <t>South Cove Community Health Center, Inc And Affiliate</t>
   </si>
   <si>
     <t>145 South Street</t>
   </si>
   <si>
     <t>Tiberi</t>
   </si>
   <si>
     <t>etiberi@scchc.org</t>
   </si>
   <si>
     <t>617-521-6708</t>
   </si>
   <si>
     <t>South Middlesex Opportunity Council, Inc.</t>
   </si>
   <si>
     <t>7 Bishop Street</t>
   </si>
   <si>
     <t>Hutnak</t>
   </si>
   <si>
     <t>mhutnak@smoc.org</t>
   </si>
@@ -9679,167 +9404,152 @@
   <si>
     <t>508-747-7575</t>
   </si>
   <si>
     <t>South Shore Elder Services, Inc.</t>
   </si>
   <si>
     <t>350 Granite Street</t>
   </si>
   <si>
     <t>Braintree</t>
   </si>
   <si>
     <t>02184</t>
   </si>
   <si>
     <t>Lindsey</t>
   </si>
   <si>
     <t>slindsey@sselder.org</t>
   </si>
   <si>
     <t>718-848-3910</t>
   </si>
   <si>
-    <t>SOUTH SHORE MENTAL HEALTH CENTER, INC.</t>
-[...11 lines deleted...]
-    <t>JOHNSON</t>
+    <t>South Shore Mental Health Center, Inc.</t>
+  </si>
+  <si>
+    <t>1501 Washington Street</t>
+  </si>
+  <si>
+    <t>Minghui</t>
   </si>
   <si>
     <t>jbarry@aspirehealthalliance.org</t>
   </si>
   <si>
     <t>(617) 847-1992</t>
   </si>
   <si>
     <t>South Shore Stars, Inc.</t>
   </si>
   <si>
     <t>163 Libbey Parkway</t>
   </si>
   <si>
     <t>Weymouth</t>
   </si>
   <si>
     <t>02189</t>
   </si>
   <si>
     <t>Curtis</t>
   </si>
   <si>
     <t>jcurtis@southshorestars.org</t>
   </si>
   <si>
     <t>781-331-8505</t>
   </si>
   <si>
     <t>South Shore Support Services, Inc</t>
   </si>
   <si>
     <t>317 Libbey Industrial Parkway</t>
   </si>
   <si>
     <t>Burt</t>
   </si>
   <si>
     <t>martburt@soshoresupport.org</t>
   </si>
   <si>
     <t>781-331-7870</t>
   </si>
   <si>
-    <t>South Shore Young's Men Christian Association</t>
+    <t>South Shore Young'S Men Christian Association</t>
   </si>
   <si>
     <t>79 Coddington St.</t>
   </si>
   <si>
     <t>Craig</t>
   </si>
   <si>
     <t>Schultze</t>
   </si>
   <si>
     <t>cschultze@ssymca.org</t>
   </si>
   <si>
     <t>781-264-9400</t>
   </si>
   <si>
-    <t>SOUTHCOAST HOSPITALS GROUP, INC.</t>
-[...23 lines deleted...]
-    <t>LPITTA@SECIL.ORG</t>
+    <t>Southcoast Hospitals Group, Inc.</t>
+  </si>
+  <si>
+    <t>370 Faunce Corner Rd.</t>
+  </si>
+  <si>
+    <t>Broughman</t>
+  </si>
+  <si>
+    <t>accounting@southcoast.org</t>
+  </si>
+  <si>
+    <t>Southeast Center For Independent Living, Inc.</t>
+  </si>
+  <si>
+    <t>66 Troy Street</t>
+  </si>
+  <si>
+    <t>Pitta</t>
+  </si>
+  <si>
+    <t>lpitta@secil.org</t>
   </si>
   <si>
     <t>508-679-3210</t>
   </si>
   <si>
     <t>Southeastern Massachusetts Home Health Aids, Inc.</t>
   </si>
   <si>
     <t>101 Morgan Street</t>
   </si>
   <si>
-    <t>Amy</t>
-[...4 lines deleted...]
-  <si>
     <t>semhha@comcast.net</t>
   </si>
   <si>
     <t>508-672-5519</t>
   </si>
   <si>
     <t>Southeastern Massachusetts Veterans Housing Program, Inc.</t>
   </si>
   <si>
     <t>1297 Purchase Street</t>
   </si>
   <si>
     <t>Stripinis</t>
   </si>
   <si>
     <t>jason.stripinis@vetshouse.org</t>
   </si>
   <si>
     <t>(508) 992-5313</t>
   </si>
   <si>
     <t>Southwest Boston Senior Services, Inc.</t>
   </si>
   <si>
     <t>555 Amory Street</t>
@@ -9847,747 +9557,729 @@
   <si>
     <t>Kruzel</t>
   </si>
   <si>
     <t>rkruzel@ethocare.org</t>
   </si>
   <si>
     <t>617-477-6634</t>
   </si>
   <si>
     <t>Spectrum Health Systems, Inc.</t>
   </si>
   <si>
     <t>10 Mechanic St., Suite 302</t>
   </si>
   <si>
     <t>Rose</t>
   </si>
   <si>
     <t>joseph.rose@spectrumhealthsystems.org</t>
   </si>
   <si>
     <t>508-792-5400</t>
   </si>
   <si>
-    <t>SPRINGFIELD DAY NURSERY</t>
-[...11 lines deleted...]
-    <t>DDISTEFANO@SDN.ORG</t>
+    <t>Springfield Day Nursery</t>
+  </si>
+  <si>
+    <t>1095 Main Street</t>
+  </si>
+  <si>
+    <t>Distefano</t>
+  </si>
+  <si>
+    <t>ddistefano@sdn.org</t>
   </si>
   <si>
     <t>413-732-5183</t>
   </si>
   <si>
-    <t>SPRINGFIELD PARTNERS FOR COMMUNITY ACTION, INC</t>
-[...11 lines deleted...]
-    <t>PAULB@SPRINGFIELDPARTNERSINC.COM</t>
+    <t>Springfield Partners For Community Action, Inc</t>
+  </si>
+  <si>
+    <t>721 State Street</t>
+  </si>
+  <si>
+    <t>Bailey</t>
+  </si>
+  <si>
+    <t>paulb@springfieldpartnersinc.com</t>
   </si>
   <si>
     <t>413-263-6500</t>
   </si>
   <si>
     <t>Springwell, Inc.</t>
   </si>
   <si>
     <t>307 Waverly Oaks Road</t>
   </si>
   <si>
     <t>02452</t>
   </si>
   <si>
     <t>Donellon</t>
   </si>
   <si>
     <t>kdonellon@springwell.com</t>
   </si>
   <si>
     <t>617-926-4100</t>
   </si>
   <si>
-    <t>St. Ann's Home, Inc.</t>
+    <t>St. Ann'S Home, Inc.</t>
   </si>
   <si>
     <t>100A Haverhill Street</t>
   </si>
   <si>
     <t>Cronin</t>
   </si>
   <si>
     <t>jcronin@st.annshome.org</t>
   </si>
   <si>
     <t>978-682-5276</t>
   </si>
   <si>
-    <t>St. Mary's Center For Women and Children, Inc</t>
+    <t>St. Mary'S Center For Women And Children, Inc</t>
   </si>
   <si>
     <t>90 Cushing Avenue</t>
   </si>
   <si>
     <t>Cassandre</t>
   </si>
   <si>
     <t>St. Louis</t>
   </si>
   <si>
     <t>cstlouis@stmaryscenterma.org</t>
   </si>
   <si>
-    <t>617-436-8600 ext. 492</t>
-[...14 lines deleted...]
-    <t>JSHAW@SSTAR.ORG</t>
+    <t>617-436-8600</t>
+  </si>
+  <si>
+    <t>Stanley Street Treatment &amp; Resources, Inc.</t>
+  </si>
+  <si>
+    <t>386 Stanley Street</t>
+  </si>
+  <si>
+    <t>Shaw</t>
+  </si>
+  <si>
+    <t>jshaw@sstar.org</t>
   </si>
   <si>
     <t>774-520-1548</t>
   </si>
   <si>
-    <t>STAVROS CENTER FOR INDEPENDENT LIVING</t>
-[...8 lines deleted...]
-    <t>DROQUE@STAVROS.ORG</t>
+    <t>Stavros Center For Independent Living</t>
+  </si>
+  <si>
+    <t>210 Old Farm Road</t>
+  </si>
+  <si>
+    <t>Roque</t>
+  </si>
+  <si>
+    <t>droque@stavros.org</t>
   </si>
   <si>
     <t>413-256-0473</t>
   </si>
   <si>
-    <t>Steppingstone, Inc. and Affiliate</t>
+    <t>Steppingstone, Inc. And Affiliate</t>
   </si>
   <si>
     <t>111 Durfee Street</t>
   </si>
   <si>
     <t>kclark@steppingstoneinc.org</t>
   </si>
   <si>
-    <t>Stevens-Children's Home, Inc.</t>
+    <t>Stevens-Children'S Home, Inc.</t>
   </si>
   <si>
     <t>24 Main Street</t>
   </si>
   <si>
     <t>Swansea</t>
   </si>
   <si>
     <t>02777</t>
   </si>
   <si>
     <t>Ivy</t>
   </si>
   <si>
-    <t>Imedeiros@stevensprograms.org</t>
+    <t>imedeiros@stevensprograms.org</t>
   </si>
   <si>
     <t>508 679-0183</t>
   </si>
   <si>
     <t>Summit Agency, Inc.</t>
   </si>
   <si>
     <t>73 Lancaster Street</t>
   </si>
   <si>
-    <t>DiMezza</t>
+    <t>Dimezza</t>
   </si>
   <si>
     <t>ddimezza@summitacademiesma.com</t>
   </si>
   <si>
     <t>508-751-8500</t>
   </si>
   <si>
-    <t>SUNSHINE VILLAGE INC</t>
-[...8 lines deleted...]
-    <t>DSCOTT@SUNSHINE.US</t>
+    <t>Sunshine Village Inc</t>
+  </si>
+  <si>
+    <t>75 Litwin Lane</t>
+  </si>
+  <si>
+    <t>Scot</t>
+  </si>
+  <si>
+    <t>dscott@sunshine.us</t>
   </si>
   <si>
     <t>413-5926142</t>
   </si>
   <si>
     <t>Tapestry Health Systems, Inc.</t>
   </si>
   <si>
     <t>1985 Main St, Suite 202</t>
   </si>
   <si>
     <t>Mavis</t>
   </si>
   <si>
     <t>Nimoh</t>
   </si>
   <si>
     <t>mnimoh@tapestryhealth.org</t>
   </si>
   <si>
     <t>413-586-2016</t>
   </si>
   <si>
     <t>Tempus Unlimited, Inc.</t>
   </si>
   <si>
     <t>600 Technology Center Drive</t>
   </si>
   <si>
     <t>Stoughton</t>
   </si>
   <si>
     <t>02072</t>
   </si>
   <si>
-    <t>Larry</t>
-[...1 lines deleted...]
-  <si>
     <t>Spencer</t>
   </si>
   <si>
     <t>lspencer@tempusunlimited.org</t>
   </si>
   <si>
     <t>781-297-5400</t>
   </si>
   <si>
-    <t>The American School, at Hartford, for the Deaf</t>
+    <t>The American School, At Hartford, For The Deaf</t>
   </si>
   <si>
     <t>139 North Main St.</t>
   </si>
   <si>
     <t>West Hartford</t>
   </si>
   <si>
     <t>CT</t>
   </si>
   <si>
     <t>06107</t>
   </si>
   <si>
     <t>Pizzoferrato</t>
   </si>
   <si>
     <t>jp@asd-1817.org</t>
   </si>
   <si>
     <t>860-570-2372</t>
   </si>
   <si>
-    <t>The Arc of Bristol County, Inc. (Consolidated)</t>
+    <t>The Arc Of Bristol County, Inc. (Consolidated)</t>
   </si>
   <si>
     <t>16 Hillside Avenue</t>
   </si>
   <si>
     <t>Andrade</t>
   </si>
   <si>
     <t>mandrade@arcnbc.org</t>
   </si>
   <si>
     <t>508-226-1445</t>
   </si>
   <si>
-    <t>The Arc of Greater Haverhill Newburyport, Inc.</t>
+    <t>The Arc Of Greater Haverhill Newburyport, Inc.</t>
   </si>
   <si>
     <t>57 Wingate Street</t>
   </si>
   <si>
     <t>Aiello</t>
   </si>
   <si>
-    <t>CFOO</t>
+    <t>Chief Financial Officero</t>
   </si>
   <si>
     <t>lisa.aiello@thearcofghn.org</t>
   </si>
   <si>
     <t>978-373-0552</t>
   </si>
   <si>
-    <t>The Arc of Opportunity in North Central Massachusetts, Inc.</t>
+    <t>The Arc Of Opportunity In North Central Massachusetts, Inc.</t>
   </si>
   <si>
     <t>564 Main St</t>
   </si>
   <si>
     <t>Lynne</t>
   </si>
   <si>
     <t>Sugar</t>
   </si>
   <si>
     <t>l.sugar@arcofopportunity.org</t>
   </si>
   <si>
-    <t>978-343-6662 ext 1062</t>
-[...2 lines deleted...]
-    <t>The Arc of Plymouth and Upper Cape Cod</t>
+    <t>978-343-6662</t>
+  </si>
+  <si>
+    <t>The Arc Of Plymouth And Upper Cape Cod</t>
   </si>
   <si>
     <t>52 Armstrong Rd</t>
   </si>
   <si>
     <t>Valachovic</t>
   </si>
   <si>
-    <t>Maryv@plymouthcapearc.org</t>
+    <t>maryv@plymouthcapearc.org</t>
   </si>
   <si>
     <t>508-792-9292</t>
   </si>
   <si>
-    <t>The Arc of the South Shore, Inc.</t>
+    <t>The Arc Of The South Shore, Inc.</t>
   </si>
   <si>
     <t>20 Pond Park Road</t>
   </si>
   <si>
     <t>Hingham</t>
   </si>
   <si>
     <t>02043</t>
   </si>
   <si>
     <t>Abigail</t>
   </si>
   <si>
     <t>Parrilla</t>
   </si>
   <si>
     <t>aparrilla@arcsouthshore.org</t>
   </si>
   <si>
     <t>781-335-3023</t>
   </si>
   <si>
-    <t>THE BOSTON HEALTHCARE FOR THE HOMELESS PROGRAM, INC.</t>
-[...11 lines deleted...]
-    <t>ALEUNG@BHCHP.ORG</t>
+    <t>The Boston Healthcare For The Homeless Program, Inc.</t>
+  </si>
+  <si>
+    <t>780 Albany Street</t>
+  </si>
+  <si>
+    <t>Agnes</t>
+  </si>
+  <si>
+    <t>Leung</t>
+  </si>
+  <si>
+    <t>aleung@bhchp.org</t>
   </si>
   <si>
     <t>857.654.1000</t>
   </si>
   <si>
-    <t>The Boys and Girls Clubs of Boston, Inc.</t>
-[...2 lines deleted...]
-    <t>200 High Street 3RD Floor</t>
+    <t>The Boys And Girls Clubs Of Boston, Inc.</t>
+  </si>
+  <si>
+    <t>200 High Street 3Rd Floor</t>
   </si>
   <si>
     <t>Lewis</t>
   </si>
   <si>
-    <t>Nicholas President and CEO</t>
+    <t>Nicholas President And Chief Executive Officer</t>
   </si>
   <si>
     <t>rlewis@bgcb.org</t>
   </si>
   <si>
     <t>617-994-4700</t>
   </si>
   <si>
-    <t>THE BRICK HOUSE COMMUNITY RESOURCE CENTER, INC.</t>
-[...5 lines deleted...]
-    <t>TURNERS FALLS</t>
+    <t>The Brick House Community Resource Center, Inc.</t>
+  </si>
+  <si>
+    <t>24 Third Street</t>
+  </si>
+  <si>
+    <t>Turners Falls</t>
   </si>
   <si>
     <t>01376</t>
   </si>
   <si>
-    <t>THOMAS</t>
-[...5 lines deleted...]
-    <t>TTAAFFE@BRICKHOUSECOMMUNITY.ORG</t>
+    <t>Taaffe</t>
+  </si>
+  <si>
+    <t>ttaaffe@brickhousecommunity.org</t>
   </si>
   <si>
     <t>413-800-2039</t>
   </si>
   <si>
-    <t>The Brien Center for Mental Health and Substance Abuse Services</t>
+    <t>The Brien Center For Mental Health And Substance Abuse Services</t>
   </si>
   <si>
     <t>359 Fenn Street</t>
   </si>
   <si>
-    <t>Wilson</t>
-[...2 lines deleted...]
-    <t>Sr. VP Administration &amp; Finance</t>
+    <t>Sr. Vp Administration &amp; Finance</t>
   </si>
   <si>
     <t>richard.wilson@briencenter.org</t>
   </si>
   <si>
     <t>(413) 629-2525</t>
   </si>
   <si>
-    <t>The Children's Hospital Corporation</t>
+    <t>The Children'S Hospital Corporation</t>
   </si>
   <si>
     <t>300 Longwood Avenue</t>
   </si>
   <si>
     <t>Doug</t>
   </si>
   <si>
     <t>Vanderslice</t>
   </si>
   <si>
-    <t>Senior VP of Finance and CFO</t>
-[...2 lines deleted...]
-    <t>Doug.Vanderslice@childrens.harvard.edu</t>
+    <t>Senior Vp Of Finance And Chief Financial Officer</t>
+  </si>
+  <si>
+    <t>doug.vanderslice@childrens.harvard.edu</t>
   </si>
   <si>
     <t>617-355-6881</t>
   </si>
   <si>
-    <t>The Clarke School for the Deaf, Inc.</t>
+    <t>The Clarke School For The Deaf, Inc.</t>
   </si>
   <si>
     <t>45 Round Hill Road</t>
   </si>
   <si>
     <t>Raymer</t>
   </si>
   <si>
     <t>lraymer@clarkeschools.org</t>
   </si>
   <si>
     <t>413-582-1182</t>
   </si>
   <si>
-    <t>The Crispus Attucks Children's Center Inc. (and Affiliate)</t>
+    <t>The Crispus Attucks Children'S Center Inc. (And Affiliate)</t>
   </si>
   <si>
     <t>105 Crawford Street</t>
   </si>
   <si>
     <t>Ted</t>
   </si>
   <si>
     <t>twilson@crispus-attucks.org</t>
   </si>
   <si>
     <t>617-445-1420</t>
   </si>
   <si>
     <t>The Deveruex Foundation</t>
   </si>
   <si>
     <t>444 Devereux Drive</t>
   </si>
   <si>
     <t>Villanova</t>
   </si>
   <si>
     <t>19805</t>
   </si>
   <si>
     <t>Dunne</t>
   </si>
   <si>
-    <t>Sr. VP &amp; CFO</t>
+    <t>Sr. Vp &amp; Chief Financial Officer</t>
   </si>
   <si>
     <t>rdunne@devereux.org</t>
   </si>
   <si>
     <t>610-542-063</t>
   </si>
   <si>
     <t>The Edinburg Center, Inc.</t>
   </si>
   <si>
     <t>205 Burlington Road</t>
   </si>
   <si>
     <t>Debra</t>
   </si>
   <si>
     <t>Veth</t>
   </si>
   <si>
     <t>dveth@edinburg center.org</t>
   </si>
   <si>
     <t>The Elizabeth Peabody House Association</t>
   </si>
   <si>
     <t>275 Broadway</t>
   </si>
   <si>
     <t>Caughey</t>
   </si>
   <si>
     <t>mcaughey@teph.org</t>
   </si>
   <si>
     <t>617-623-5510</t>
   </si>
   <si>
     <t>The Gavin Foundation, Inc.</t>
   </si>
   <si>
     <t>675 East Fourth Street</t>
   </si>
   <si>
-    <t>McGahan</t>
+    <t>Mcgahan</t>
   </si>
   <si>
     <t>johnmcgahan@gavinfoundation.org</t>
   </si>
   <si>
     <t>857-496-1384</t>
   </si>
   <si>
     <t>The Greater Lowell Family Y.M.C.A.</t>
   </si>
   <si>
-    <t>35 YMCA Drive</t>
+    <t>35 Ymca Drive</t>
   </si>
   <si>
     <t>Morrissey</t>
   </si>
   <si>
     <t>kmorrissey@lowellymca.org</t>
   </si>
   <si>
     <t>(978) 454-7825</t>
   </si>
   <si>
     <t>The Groden Center</t>
   </si>
   <si>
     <t>02909</t>
   </si>
   <si>
-    <t>The Guild for Human Services, Inc.</t>
+    <t>The Guild For Human Services, Inc.</t>
   </si>
   <si>
     <t>521 Virginia Road</t>
   </si>
   <si>
     <t>Ivette</t>
   </si>
   <si>
     <t>Rodriguez</t>
   </si>
   <si>
     <t>irodriguez@guildhumanservices.org</t>
   </si>
   <si>
-    <t>781-893-6000 ext 5502</t>
-[...2 lines deleted...]
-    <t>The Home for Little Wanderers</t>
+    <t>781-893-6000</t>
+  </si>
+  <si>
+    <t>The Home For Little Wanderers</t>
   </si>
   <si>
     <t>10 Guest Street</t>
   </si>
   <si>
     <t>Lesli</t>
   </si>
   <si>
     <t>Suggs</t>
   </si>
   <si>
     <t>lsuggs@thehome.org</t>
   </si>
   <si>
     <t>617-267-3700</t>
   </si>
   <si>
     <t>The Judge Rotenberg Educational Center, Inc.</t>
   </si>
   <si>
     <t>240 Turnpike Street</t>
   </si>
   <si>
     <t>Glenda</t>
   </si>
   <si>
     <t>Crookes</t>
   </si>
   <si>
     <t>g.crookes@judgerc.org</t>
   </si>
   <si>
     <t>781-828-2202</t>
   </si>
   <si>
     <t>The Key Program Inc.</t>
   </si>
   <si>
+    <t>2000 West Park Drive</t>
+  </si>
+  <si>
     <t>Burke</t>
   </si>
   <si>
     <t>dburke@key.org</t>
   </si>
   <si>
-    <t>5088773690</t>
-[...2 lines deleted...]
-    <t>The Learning Center for the Deaf, Inc.</t>
+    <t>508-877-3690</t>
+  </si>
+  <si>
+    <t>The Learning Center For The Deaf, Inc.</t>
   </si>
   <si>
     <t>848 Central Street</t>
   </si>
   <si>
     <t>Glenn-Smith</t>
   </si>
   <si>
     <t>jbuchman@tlcdeaf.org</t>
   </si>
   <si>
     <t>508-879-5110</t>
   </si>
   <si>
-    <t>THE LIFE EXPERIENCE SCHOOL, INC.</t>
-[...5 lines deleted...]
-    <t>MILLIS</t>
+    <t>The Life Experience School, Inc.</t>
+  </si>
+  <si>
+    <t>16 Lavender Street</t>
+  </si>
+  <si>
+    <t>Millis</t>
   </si>
   <si>
     <t>02054</t>
   </si>
   <si>
-    <t>LEWIS</t>
-[...2 lines deleted...]
-    <t>RANDA</t>
+    <t>Randa</t>
   </si>
   <si>
     <t>lewismranda@gmail.com</t>
   </si>
   <si>
     <t>508-650-3659</t>
   </si>
   <si>
     <t>The Margaret Gifford School, Inc.</t>
   </si>
   <si>
     <t>177 Boston Post Road</t>
   </si>
   <si>
     <t>Weston</t>
   </si>
   <si>
     <t>02493</t>
   </si>
   <si>
     <t>Kadlik</t>
   </si>
   <si>
     <t>gkadlik@gifford.org</t>
   </si>
   <si>
     <t>781-899-9500</t>
   </si>
   <si>
-    <t>The Massachusetts Foundation for Learning Disabilities</t>
+    <t>The Massachusetts Foundation For Learning Disabilities</t>
   </si>
   <si>
     <t>533 North Road</t>
   </si>
   <si>
     <t>Ross</t>
   </si>
   <si>
     <t>jross@whiteoakschool.com</t>
   </si>
   <si>
     <t>(413) 562-9500</t>
   </si>
   <si>
-    <t>The May Institute, Inc. and Affiliates</t>
+    <t>The May Institute, Inc. And Affiliates</t>
   </si>
   <si>
     <t>41 Pacella Park Drive</t>
   </si>
   <si>
     <t>Treasurer &amp; Chief Financial Officer</t>
   </si>
   <si>
     <t>mtobin@mayinstitute.org</t>
   </si>
   <si>
     <t>781-440-0400</t>
   </si>
   <si>
     <t>The Megan House Foundation, Inc.</t>
   </si>
   <si>
     <t>2100 Lakeview Ave, #9</t>
   </si>
   <si>
     <t>Dracut</t>
   </si>
   <si>
     <t>01826</t>
   </si>
@@ -10597,168 +10289,165 @@
   <si>
     <t>pamela.huntley@themeganhouse.org</t>
   </si>
   <si>
     <t>(978) 606-9955</t>
   </si>
   <si>
     <t>The Michael Lisnow Respite Center, Inc</t>
   </si>
   <si>
     <t>112 Main Street</t>
   </si>
   <si>
     <t>Hopkinton</t>
   </si>
   <si>
     <t>01748</t>
   </si>
   <si>
     <t>Lisnow</t>
   </si>
   <si>
     <t>President, Founder</t>
   </si>
   <si>
-    <t>Sharonlisnow@yahoo.com</t>
+    <t>sharonlisnow@yahoo.com</t>
   </si>
   <si>
     <t>508-435-1222</t>
   </si>
   <si>
-    <t>The Mystic Valley Young Men's Christian Association</t>
+    <t>The Mystic Valley Young Men'S Christian Association</t>
   </si>
   <si>
     <t>99 Dartmouth Street</t>
   </si>
   <si>
     <t>Amaral</t>
   </si>
   <si>
     <t>damaral@mv-ymca.org</t>
   </si>
   <si>
     <t>781-324-7680</t>
   </si>
   <si>
-    <t>THE NEMASKET GROUP, INC.</t>
-[...5 lines deleted...]
-    <t>MATTAPOISETT</t>
+    <t>The Nemasket Group, Inc.</t>
+  </si>
+  <si>
+    <t>109 Fairhaven Road</t>
+  </si>
+  <si>
+    <t>Mattapoisett</t>
   </si>
   <si>
     <t>02739</t>
   </si>
   <si>
-    <t>MARGARET</t>
-[...5 lines deleted...]
-    <t>MARGARETLEBRUN@NEMASKETGROUP.ORG</t>
+    <t>Lebrun</t>
+  </si>
+  <si>
+    <t>margaretlebrun@nemasketgroup.org</t>
   </si>
   <si>
     <t>508-999-4436</t>
   </si>
   <si>
-    <t>The North East Educational and Developmental Support Center, Inc.</t>
+    <t>The North East Educational And Developmental Support Center, Inc.</t>
   </si>
   <si>
     <t>40 Shattuck Road, Suite 308</t>
   </si>
   <si>
     <t>Yarbrough</t>
   </si>
   <si>
     <t>pyarbrough@needsctr.org</t>
   </si>
   <si>
     <t>978-216-0300</t>
   </si>
   <si>
     <t>The Occupational Rehabilitation Group, Inc.</t>
   </si>
   <si>
-    <t>Harvard Sq PO Box 382037</t>
+    <t>Harvard Sq Po Box 382037</t>
   </si>
   <si>
     <t>02238</t>
   </si>
   <si>
-    <t>John_Robichaud@comcast.net</t>
+    <t>john_robichaud@comcast.net</t>
   </si>
   <si>
     <t>617-780-8483</t>
   </si>
   <si>
-    <t>The PLUS Company, Inc.</t>
+    <t>The Plus Company, Inc.</t>
   </si>
   <si>
     <t>19 Chesnut Street</t>
   </si>
   <si>
     <t>Nashua</t>
   </si>
   <si>
     <t>03060</t>
   </si>
   <si>
     <t>Tim</t>
   </si>
   <si>
     <t>Leach</t>
   </si>
   <si>
     <t>tim@gatewayscs.org</t>
   </si>
   <si>
     <t>603-459-2718</t>
   </si>
   <si>
-    <t>THE PSYCHOLOGICAL CENTER INC</t>
-[...11 lines deleted...]
-    <t>CARINA.PAPPALARDO@PSYCHOLIGICALCENTER.COM</t>
+    <t>The Psychological Center Inc</t>
+  </si>
+  <si>
+    <t>11  Union Street</t>
+  </si>
+  <si>
+    <t>Carina</t>
+  </si>
+  <si>
+    <t>Pappalardo</t>
+  </si>
+  <si>
+    <t>carina.pappalardo@psycholigicalcenter.com</t>
   </si>
   <si>
     <t>978-291-2262</t>
   </si>
   <si>
-    <t>The Salvation Army, GBA &amp; Summary of Program Specific Audit</t>
+    <t>The Salvation Army, Gba &amp; Summary Of Program Specific Audit</t>
   </si>
   <si>
     <t>25 Shawmut Road</t>
   </si>
   <si>
     <t>Elijah</t>
   </si>
   <si>
     <t>Kahn</t>
   </si>
   <si>
     <t>General Secretary</t>
   </si>
   <si>
     <t>masgs@use.salvationarmy.org</t>
   </si>
   <si>
     <t>339-502-5900</t>
   </si>
   <si>
     <t>The Second Step, Inc.</t>
   </si>
   <si>
     <t>P.O. Box 600213</t>
   </si>
@@ -10777,1580 +10466,2502 @@
   <si>
     <t>The Shared Living Collaborative, Inc.</t>
   </si>
   <si>
     <t>43 Highland Road</t>
   </si>
   <si>
     <t>Daniela</t>
   </si>
   <si>
     <t>Morse</t>
   </si>
   <si>
     <t>dmorse@sharedlivingcollaborative.org</t>
   </si>
   <si>
     <t>978-346-8802</t>
   </si>
   <si>
     <t>The United Arc, Inc.</t>
   </si>
   <si>
     <t>294 Avenue A</t>
   </si>
   <si>
-    <t>Turners Falls</t>
-[...1 lines deleted...]
-  <si>
     <t>Collings</t>
   </si>
   <si>
     <t>michellecollings@theunitedarc.org</t>
   </si>
   <si>
     <t>413-774-5558</t>
   </si>
   <si>
     <t>The Whitney Academy, Inc.</t>
   </si>
   <si>
     <t>85 Dr. Braley Road</t>
   </si>
   <si>
     <t>East Freetown</t>
   </si>
   <si>
     <t>02717</t>
   </si>
   <si>
     <t>Marques</t>
   </si>
   <si>
     <t>kmarques@whitneyacademy.org</t>
   </si>
   <si>
     <t>508-763-3737</t>
   </si>
   <si>
-    <t>the Wolf School Inc</t>
+    <t>The Wolf School Inc</t>
   </si>
   <si>
     <t>215 Ferris Avenue</t>
   </si>
   <si>
     <t>East Providence</t>
   </si>
   <si>
     <t>02916</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
-    <t>Head of School</t>
-[...1 lines deleted...]
-  <si>
     <t>ajohnson@thewolfschool.org</t>
   </si>
   <si>
     <t>401-432-9940</t>
   </si>
   <si>
     <t>Third Sector New England, Inc.</t>
   </si>
   <si>
     <t>89 South Street, Suite 700</t>
   </si>
   <si>
     <t>Noah</t>
   </si>
   <si>
     <t>Stockman</t>
   </si>
   <si>
     <t>nstockman@tsne.org</t>
   </si>
   <si>
     <t>617-896-9307</t>
   </si>
   <si>
     <t>Thomas Chew Memorial Boys &amp; Girls Club</t>
   </si>
   <si>
     <t>803 Bedford Street</t>
   </si>
   <si>
     <t>Kiley</t>
   </si>
   <si>
     <t>bkiley@fallriverbgc.org</t>
   </si>
   <si>
     <t>508-672-6340</t>
   </si>
   <si>
-    <t>Thrive Support &amp; Advocacy, Inc and Affiliate</t>
+    <t>Thrive Support &amp; Advocacy, Inc And Affiliate</t>
   </si>
   <si>
     <t>65 Boston Post Road West, No. 220</t>
   </si>
   <si>
-    <t>President and Executive Director</t>
-[...2 lines deleted...]
-    <t>SRose@icanthrive.org</t>
+    <t>President And Executive Director</t>
+  </si>
+  <si>
+    <t>srose@icanthrive.org</t>
   </si>
   <si>
     <t>Tobias Community, Inc.</t>
   </si>
   <si>
     <t>75 Birch Hill Road</t>
   </si>
   <si>
     <t>Temple</t>
   </si>
   <si>
     <t>03064</t>
   </si>
   <si>
     <t>Betram</t>
   </si>
   <si>
-    <t>von Zabern</t>
+    <t>Von Zabern</t>
   </si>
   <si>
     <t>tobiascommunity88@gmail.com</t>
   </si>
   <si>
     <t>63-878-2248</t>
   </si>
   <si>
     <t>Toward Independent Living &amp; Learning, Inc.</t>
   </si>
   <si>
     <t>20 Eastbrook Road</t>
   </si>
   <si>
     <t>Yesim</t>
   </si>
   <si>
     <t>Taskor</t>
   </si>
   <si>
     <t>yesim.taskor@tillinc.org</t>
   </si>
   <si>
     <t>781-302-4604</t>
   </si>
   <si>
-    <t>Training Resources of America, Inc.</t>
+    <t>Training Resources Of America, Inc.</t>
   </si>
   <si>
     <t>390 Main Street, Suite 806</t>
   </si>
   <si>
     <t>Gleason</t>
   </si>
   <si>
-    <t>CFO, Clerk of Corp.</t>
+    <t>Chief Financial Officer, Clerk Of Corp.</t>
   </si>
   <si>
     <t>mgleason@tra-inc.org</t>
   </si>
   <si>
     <t>508-797-0060</t>
   </si>
   <si>
     <t>Transition House</t>
   </si>
   <si>
-    <t>136 Bishop Allen Drive, 2nd Floor</t>
+    <t>136 Bishop Allen Drive, 2Nd Floor</t>
   </si>
   <si>
     <t>Gyorog</t>
   </si>
   <si>
     <t>sarah@transitionhouse.org</t>
   </si>
   <si>
     <t>Triangle, Inc</t>
   </si>
   <si>
     <t>450 Broadway</t>
   </si>
   <si>
     <t>Mastascusa</t>
   </si>
   <si>
     <t>mmastascusa@triangle-inc.org</t>
   </si>
   <si>
     <t>781-688-4605</t>
   </si>
   <si>
     <t>Triform Enterprises, Ltd.</t>
   </si>
   <si>
     <t>20 Triform Road</t>
   </si>
   <si>
     <t>NY</t>
   </si>
   <si>
     <t>12534</t>
   </si>
   <si>
     <t>Valeska</t>
   </si>
   <si>
     <t>Davis</t>
   </si>
   <si>
     <t>valeska@triform.org</t>
   </si>
   <si>
-    <t>518-851-9320 x116</t>
-[...5 lines deleted...]
-    <t>10 ill Street</t>
+    <t>518-851-9320</t>
+  </si>
+  <si>
+    <t>Tri-Valley, Inc. And Affiliate</t>
+  </si>
+  <si>
+    <t>10 Ill Street</t>
   </si>
   <si>
     <t>Dudley</t>
   </si>
   <si>
     <t>01571</t>
   </si>
   <si>
     <t>Prince</t>
   </si>
   <si>
     <t>lisap@tves.org</t>
   </si>
   <si>
     <t>(508) 949-6640</t>
   </si>
   <si>
-    <t>Trustees of Boston College</t>
+    <t>Trustees Of Boston College</t>
   </si>
   <si>
     <t>140 Commonwealth Avenue</t>
   </si>
   <si>
     <t>Chestnut Hill</t>
   </si>
   <si>
     <t>02467</t>
   </si>
   <si>
-    <t>O'Donnell</t>
-[...1 lines deleted...]
-  <si>
     <t>Business Manager</t>
   </si>
   <si>
     <t>odonnesn@bc.edu</t>
   </si>
   <si>
     <t>617-552-3461</t>
   </si>
   <si>
-    <t>Trustees of Boston University</t>
+    <t>Trustees Of Boston University</t>
   </si>
   <si>
     <t>881 Commonwealth Avenue</t>
   </si>
   <si>
     <t>Nicksa</t>
   </si>
   <si>
     <t>Senior Vice President, Chief Financial Officer &amp; T</t>
   </si>
   <si>
     <t>nicksa@bu.edu</t>
   </si>
   <si>
-    <t>Tufts Medicine, Inc. and Consolidated Affiliates</t>
+    <t>Tufts Medicine, Inc. And Consolidated Affiliates</t>
   </si>
   <si>
     <t>800 District Avenue</t>
   </si>
   <si>
-    <t>DeVoe</t>
-[...2 lines deleted...]
-    <t>Andrew.DeVoe@tuftsmedicine.org</t>
+    <t>Devoe</t>
+  </si>
+  <si>
+    <t>andrew.devoe@tuftsmedicine.org</t>
   </si>
   <si>
     <t>978-942-2220</t>
   </si>
   <si>
-    <t>Turning Point Inc. and Affiliates</t>
+    <t>Turning Point Inc. And Affiliates</t>
   </si>
   <si>
     <t>5 Perry Way</t>
   </si>
   <si>
-    <t>Newburyport</t>
-[...1 lines deleted...]
-  <si>
     <t>Gallagher</t>
   </si>
   <si>
     <t>kgallagher@tpimail.org</t>
   </si>
   <si>
     <t>(978) 499-9712</t>
   </si>
   <si>
-    <t>UCP of Western Massachusetts, Inc.</t>
+    <t>Ucp Of Western Massachusetts, Inc.</t>
   </si>
   <si>
     <t>208 West Street</t>
   </si>
   <si>
     <t>Schneider</t>
   </si>
   <si>
     <t>gschneider@ucpwma.org</t>
   </si>
   <si>
     <t>413-442-1562</t>
   </si>
   <si>
-    <t>Umass Memorial Health - Harrington, Inc. (formerly Harrington Memorial Hospital, Inc)</t>
+    <t>Umass Memorial Health - Harrington, Inc. (Formerly Harrington Memorial Hospital, Inc)</t>
   </si>
   <si>
     <t>100 South Street</t>
   </si>
   <si>
-    <t>McCue</t>
+    <t>Mccue</t>
   </si>
   <si>
     <t>steven.mccue@umassmemorial.org</t>
   </si>
   <si>
     <t>508-765-8131</t>
   </si>
   <si>
-    <t>United Cerebral Palsy Association of MetroBoston, Inc.</t>
+    <t>United Cerebral Palsy Association Of Metroboston, Inc.</t>
   </si>
   <si>
     <t>71 Arsenal Street</t>
   </si>
   <si>
     <t>Kates</t>
   </si>
   <si>
     <t>tkates@ucpboston.org</t>
   </si>
   <si>
     <t>617-926-5480</t>
   </si>
   <si>
     <t>United South End Settlements</t>
   </si>
   <si>
     <t>48 Rutland Street</t>
   </si>
   <si>
     <t>Jerrell</t>
   </si>
   <si>
     <t>jcox@uses.org</t>
   </si>
   <si>
     <t>617-375-8150</t>
   </si>
   <si>
-    <t>United Way of Greater New Bedford</t>
+    <t>United Way Of Greater New Bedford</t>
   </si>
   <si>
     <t>128 Union Street, Suite 105</t>
   </si>
   <si>
     <t>Hantman</t>
   </si>
   <si>
     <t>mhantman@unitedwayofgnb.org</t>
   </si>
   <si>
     <t>508-994-9625</t>
   </si>
   <si>
-    <t>United Way of Greater Plymouth County, Inc.</t>
+    <t>United Way Of Greater Plymouth County, Inc.</t>
   </si>
   <si>
     <t>934 West Chestnut Street</t>
   </si>
   <si>
     <t>Dennis</t>
   </si>
   <si>
     <t>Carman</t>
   </si>
   <si>
     <t>dcarman@uwgpc.org</t>
   </si>
   <si>
     <t>508-583-6309</t>
   </si>
   <si>
-    <t>Upham's Community Care</t>
+    <t>Upham'S Community Care</t>
   </si>
   <si>
     <t>500 Columbia Road</t>
   </si>
   <si>
     <t>Cherry</t>
   </si>
   <si>
     <t>kecherry@uphams.org</t>
   </si>
   <si>
     <t>617-825-9205</t>
   </si>
   <si>
-    <t>UTEC, Inc.</t>
+    <t>Utec, Inc.</t>
   </si>
   <si>
     <t>35 Warren St</t>
   </si>
   <si>
     <t>Croteau</t>
   </si>
   <si>
-    <t>Gcroteau@utecinc.org</t>
+    <t>gcroteau@utecinc.org</t>
   </si>
   <si>
     <t>978-856-3902</t>
   </si>
   <si>
     <t>Valley Educational Associates, Inc.</t>
   </si>
   <si>
     <t>62 Main Street</t>
   </si>
   <si>
     <t>Hatfield</t>
   </si>
   <si>
     <t>01038</t>
   </si>
   <si>
-    <t>DaSilva</t>
+    <t>Dasilva</t>
   </si>
   <si>
     <t>kdasilva@valleyeducational.org</t>
   </si>
   <si>
     <t>413-349-4120</t>
   </si>
   <si>
-    <t>VALLEY OPPORTUNITY COUNCIL, INC.</t>
-[...2 lines deleted...]
-    <t>35 MT. CARMEL AVE</t>
+    <t>Valley Opportunity Council, Inc.</t>
+  </si>
+  <si>
+    <t>35 Mt. Carmel Ave</t>
   </si>
   <si>
     <t>01013</t>
   </si>
   <si>
-    <t>STEPHEN</t>
-[...5 lines deleted...]
-    <t>SHUNTLEY@VALLEYOPP.COM</t>
+    <t>shuntley@valleyopp.com</t>
   </si>
   <si>
     <t>413-552-1554</t>
   </si>
   <si>
-    <t>VALUING OUR CHILDREN, INC.</t>
-[...5 lines deleted...]
-    <t>ATHOL</t>
+    <t>Valuing Our Children, Inc.</t>
+  </si>
+  <si>
+    <t>217 Walnut Street</t>
+  </si>
+  <si>
+    <t>Athol</t>
   </si>
   <si>
     <t>01331</t>
   </si>
   <si>
-    <t>KENA</t>
-[...5 lines deleted...]
-    <t>KENAVESCOVI@VALUINGOURCHILDREN.ORG</t>
+    <t>Kena</t>
+  </si>
+  <si>
+    <t>Vescovi</t>
+  </si>
+  <si>
+    <t>kenavescovi@valuingourchildren.org</t>
   </si>
   <si>
     <t>978-249-8647</t>
   </si>
   <si>
     <t>Venture Community Services, Inc.</t>
   </si>
   <si>
     <t>1 Picker Road</t>
   </si>
   <si>
     <t>Sturbridge</t>
   </si>
   <si>
     <t>01566</t>
   </si>
   <si>
     <t>Hyland</t>
   </si>
   <si>
-    <t>President / CEO</t>
+    <t>President / Chief Executive Officer</t>
   </si>
   <si>
     <t>mhyland@venturecs.org</t>
   </si>
   <si>
     <t>508-347-8181</t>
   </si>
   <si>
-    <t>Veterans' Association of Bristol County, Inc.</t>
+    <t>Veterans' Association Of Bristol County, Inc.</t>
   </si>
   <si>
     <t>755 Pine St.</t>
   </si>
   <si>
     <t>Kenneth</t>
   </si>
   <si>
     <t>Levesque</t>
   </si>
   <si>
     <t>vabcbooks@gmail.com</t>
   </si>
   <si>
     <t>508-679-9277</t>
   </si>
   <si>
     <t>Veterans, Inc</t>
   </si>
   <si>
     <t>69 Grove Street</t>
   </si>
   <si>
     <t>Vincent</t>
   </si>
   <si>
     <t>Perrone</t>
   </si>
   <si>
     <t>vinperrone@veteransinc.org</t>
   </si>
   <si>
     <t>508-791-1213</t>
   </si>
   <si>
     <t>Viability Inc.</t>
   </si>
   <si>
     <t>60 Brookdale Drive</t>
   </si>
   <si>
-    <t>Brown</t>
-[...1 lines deleted...]
-  <si>
     <t>jbrown@viability.org</t>
   </si>
   <si>
     <t>413-584-1460</t>
   </si>
   <si>
     <t>Victory Human Services, Inc.</t>
   </si>
   <si>
     <t>1115 West Chestnut Street</t>
   </si>
   <si>
     <t>Leandrea</t>
   </si>
   <si>
     <t>Brantle</t>
   </si>
   <si>
     <t>leandrea.brantle@victoryhs.com</t>
   </si>
   <si>
     <t>508-232-3774</t>
   </si>
   <si>
     <t>Victory Programs, Inc.</t>
   </si>
   <si>
     <t>404 South Huntington Avenue</t>
   </si>
   <si>
     <t>Porter</t>
   </si>
   <si>
     <t>sporter@vpi.org</t>
   </si>
   <si>
     <t>617-541-0222</t>
   </si>
   <si>
     <t>Vietnam Veterans Workshop, Inc.</t>
   </si>
   <si>
     <t>17 Court Street</t>
   </si>
   <si>
     <t>Ward</t>
   </si>
   <si>
-    <t>Executive Vice President &amp; CFO</t>
+    <t>Executive Vice President &amp; Chief Financial Officer</t>
   </si>
   <si>
     <t>kevin.ward@nechv.org</t>
   </si>
   <si>
     <t>617-371-1800</t>
   </si>
   <si>
     <t>Village Preschool, Inc</t>
   </si>
   <si>
     <t>25 Cummins Highway</t>
   </si>
   <si>
-    <t>Roslindale</t>
-[...1 lines deleted...]
-  <si>
     <t>Lorelle</t>
   </si>
   <si>
     <t>Arpino</t>
   </si>
   <si>
-    <t>Director</t>
-[...1 lines deleted...]
-  <si>
     <t>vpsroslindale@outlook.com</t>
   </si>
   <si>
     <t>Vinfen Corporation</t>
   </si>
   <si>
     <t>950 Cambridge Street</t>
   </si>
   <si>
     <t>Jean</t>
   </si>
   <si>
     <t>Yang</t>
   </si>
   <si>
     <t>yangj@vinfen.org</t>
   </si>
   <si>
-    <t>Visiting Nurse Association and Hospice of Western New England, Inc.</t>
+    <t>Visiting Nurse Association And Hospice Of Western New England, Inc.</t>
   </si>
   <si>
     <t>50 Capital Drive Suite A</t>
   </si>
   <si>
     <t>West Springfield</t>
   </si>
   <si>
     <t>Roxana</t>
   </si>
   <si>
     <t>Harper</t>
   </si>
   <si>
     <t>Interim Executive Director</t>
   </si>
   <si>
-    <t>Roxanna.Harper@baystatehealth.org</t>
-[...5 lines deleted...]
-    <t>VOCATIONAL ADVANCEMENT CENTER, INC</t>
+    <t>roxanna.harper@baystatehealth.org</t>
+  </si>
+  <si>
+    <t>413-798-5218</t>
+  </si>
+  <si>
+    <t>Vocational Advancement Center, Inc</t>
   </si>
   <si>
     <t>115 Watertown St</t>
   </si>
   <si>
-    <t>BELL</t>
+    <t>Bell</t>
   </si>
   <si>
     <t>amy.bell@advancewithvac.org</t>
   </si>
   <si>
-    <t>617 926-5201</t>
-[...2 lines deleted...]
-    <t>Volunteers of America Massachusetts, Inc.</t>
+    <t>617-926-5201</t>
+  </si>
+  <si>
+    <t>Volunteers Of America Massachusetts, Inc.</t>
   </si>
   <si>
     <t>441  Centre Street</t>
   </si>
   <si>
     <t>Gagnon</t>
   </si>
   <si>
     <t>cgagnon@voamass.org</t>
   </si>
   <si>
     <t>517-522-8086</t>
   </si>
   <si>
     <t>Walker, Inc.</t>
   </si>
   <si>
     <t>1968 Central Avenue</t>
   </si>
   <si>
-    <t>Needham</t>
-[...1 lines deleted...]
-  <si>
     <t>Eugene</t>
   </si>
   <si>
     <t>Takahashi</t>
   </si>
   <si>
     <t>gtakahashi@walkercares.org</t>
   </si>
   <si>
     <t>781-292-2172</t>
   </si>
   <si>
     <t>Walnut Street Center, Inc.</t>
   </si>
   <si>
     <t>291 Mystic Avenue</t>
   </si>
   <si>
     <t>Medford</t>
   </si>
   <si>
     <t>02155</t>
   </si>
   <si>
     <t>gomezj@wscinc.org</t>
   </si>
   <si>
     <t>617-629-3557</t>
   </si>
   <si>
-    <t>Way Finders, Inc. and subsidiaries</t>
+    <t>Way Finders, Inc. And Subsidiaries</t>
   </si>
   <si>
     <t>1780 Main Street</t>
   </si>
   <si>
-    <t>Derek</t>
-[...1 lines deleted...]
-  <si>
     <t>Morris</t>
   </si>
   <si>
     <t>dmorris@wayfinders.org</t>
   </si>
   <si>
     <t>(413) 233-1658</t>
   </si>
   <si>
-    <t>Wayside Youth and Family Support Network</t>
+    <t>Wayside Youth And Family Support Network</t>
   </si>
   <si>
     <t>1 Frederick Abbott Way</t>
   </si>
   <si>
-    <t>Sara</t>
-[...2 lines deleted...]
-    <t>McCabe</t>
+    <t>Mccabe</t>
   </si>
   <si>
     <t>sara_mccabe@waysideyouth.org</t>
   </si>
   <si>
     <t>508-270-1388</t>
   </si>
   <si>
     <t>Webster Square Day Care Center, Inc.</t>
   </si>
   <si>
     <t>39 Queen Street</t>
   </si>
   <si>
     <t>Sr. Marie Theresa</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
-    <t>WELLSPRING HOUSE,INC.</t>
-[...11 lines deleted...]
-    <t>MDIMOND@WELLSPRINGHOUSE.ORG</t>
+    <t>Wellspring House,Inc.</t>
+  </si>
+  <si>
+    <t>302 Essex Avenue</t>
+  </si>
+  <si>
+    <t>Melissa</t>
+  </si>
+  <si>
+    <t>Dimond</t>
+  </si>
+  <si>
+    <t>mdimond@wellspringhouse.org</t>
   </si>
   <si>
     <t>978-281-3558</t>
   </si>
   <si>
-    <t>WESLEY CHILD CARE CENTER, INC.</t>
-[...11 lines deleted...]
-    <t>MARTHALANGLEY@COMCAST.NET</t>
+    <t>Wesley Child Care Center, Inc.</t>
+  </si>
+  <si>
+    <t>29 Stanton Street</t>
+  </si>
+  <si>
+    <t>Langley</t>
+  </si>
+  <si>
+    <t>marthalangley@comcast.net</t>
   </si>
   <si>
     <t>617-436-5800</t>
   </si>
   <si>
-    <t>West End Day Nursery of New Bedford, Inc.</t>
+    <t>West End Day Nursery Of New Bedford, Inc.</t>
   </si>
   <si>
     <t>170 Cedar Street</t>
   </si>
   <si>
     <t>Harold</t>
   </si>
   <si>
     <t>Morton</t>
   </si>
   <si>
     <t>wedn308@aol.com</t>
   </si>
   <si>
     <t>508-993-6419</t>
   </si>
   <si>
-    <t>WEST SPRINGFIELD BOYS &amp; GIRLS CLUB, INC.</t>
-[...14 lines deleted...]
-    <t>DDANGELO@WSBGCLUB.COM</t>
+    <t>West Springfield Boys &amp; Girls Club, Inc.</t>
+  </si>
+  <si>
+    <t>615 Main Street</t>
+  </si>
+  <si>
+    <t>D'Angelo</t>
+  </si>
+  <si>
+    <t>ddangelo@wsbgclub.com</t>
   </si>
   <si>
     <t>413-736-1831</t>
   </si>
   <si>
     <t>Western Massachusetts Tranining Consortium, Inc.</t>
   </si>
   <si>
     <t>Kristel</t>
   </si>
   <si>
     <t>Applebee</t>
   </si>
   <si>
     <t>kapplebee@wmtcinfo.org</t>
   </si>
   <si>
     <t>413-536-2401</t>
   </si>
   <si>
-    <t>WestMass ElderCare, Inc.</t>
+    <t>Westmass Eldercare, Inc.</t>
   </si>
   <si>
     <t>4 Valley Mill Road</t>
   </si>
   <si>
     <t>Zbigniew</t>
   </si>
   <si>
     <t>Pater</t>
   </si>
   <si>
     <t>zpater@wmeldercare.org</t>
   </si>
   <si>
     <t>413-538-9020</t>
   </si>
   <si>
-    <t>WESTPORT ASSOCIATES INC</t>
-[...5 lines deleted...]
-    <t>WESTPORT</t>
+    <t>Westport Associates Inc</t>
+  </si>
+  <si>
+    <t>Po Box N565</t>
+  </si>
+  <si>
+    <t>Westport</t>
   </si>
   <si>
     <t>02790</t>
   </si>
   <si>
-    <t>CHAMPAGNE-CABRAL</t>
-[...2 lines deleted...]
-    <t>WESTPORTINC@AOL.COM</t>
+    <t>Champagne-Cabral</t>
+  </si>
+  <si>
+    <t>westportinc@aol.com</t>
   </si>
   <si>
     <t>508-676-7770</t>
   </si>
   <si>
-    <t>Whittier Street Health Center Committee, Inc. and Affiliates</t>
+    <t>Whittier Street Health Center Committee, Inc. And Affiliates</t>
   </si>
   <si>
     <t>1290 Tremont Street</t>
   </si>
   <si>
     <t>Jim</t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>jim.lee@wshc.org</t>
   </si>
   <si>
-    <t>617 989-3230</t>
-[...8 lines deleted...]
-    <t>LONGMEADOW</t>
+    <t>617-989-3230</t>
+  </si>
+  <si>
+    <t>Willie Ross School For The Deaf, Inc.</t>
+  </si>
+  <si>
+    <t>32 Norway Street</t>
+  </si>
+  <si>
+    <t>Longmeadow</t>
   </si>
   <si>
     <t>01106</t>
   </si>
   <si>
-    <t>CARTER</t>
-[...2 lines deleted...]
-    <t>BCARTER@WRSDEAF.ORG</t>
+    <t>Carter</t>
+  </si>
+  <si>
+    <t>bcarter@wrsdeaf.org</t>
   </si>
   <si>
     <t>413-567-0374</t>
   </si>
   <si>
-    <t>Woburn Council of Social Concern, Inc.</t>
+    <t>Woburn Council Of Social Concern, Inc.</t>
   </si>
   <si>
     <t>2 Merrimac Street</t>
   </si>
   <si>
     <t>Jessie</t>
   </si>
   <si>
     <t>Bencosme</t>
   </si>
   <si>
     <t>jessie@socialconcern.org</t>
   </si>
   <si>
     <t>781-935-6495</t>
   </si>
   <si>
     <t>Women In Transition Inc</t>
   </si>
   <si>
     <t>70 Industrial Ave East Ste 4</t>
   </si>
   <si>
     <t>Crooker</t>
   </si>
   <si>
-    <t>maria@Alternative-house.org</t>
+    <t>maria@alternative-house.org</t>
   </si>
   <si>
     <t>978-937-5777</t>
   </si>
   <si>
-    <t>WORCESTER COMMUNITY ACTION COUNCIL, INC.</t>
-[...14 lines deleted...]
-    <t>Worcester Comprehensive Education and Care Inc.</t>
+    <t>Worcester Community Action Council, Inc.</t>
+  </si>
+  <si>
+    <t>18 Chestnut Street</t>
+  </si>
+  <si>
+    <t>Scherer</t>
+  </si>
+  <si>
+    <t>rscherer@wcac.net</t>
+  </si>
+  <si>
+    <t>508-754-1176</t>
+  </si>
+  <si>
+    <t>Worcester Comprehensive Education And Care Inc.</t>
   </si>
   <si>
     <t>160 Tacoma Street</t>
   </si>
   <si>
     <t>Jaime</t>
   </si>
   <si>
     <t>Soto</t>
   </si>
   <si>
     <t>mregele@worcestercomprehensive.com</t>
   </si>
   <si>
     <t>508-853-3792</t>
   </si>
   <si>
     <t>Worcester Youth Center, Inc.</t>
   </si>
   <si>
     <t>326 Chandler Street</t>
   </si>
   <si>
     <t>Samuel</t>
   </si>
   <si>
     <t>smartin@worcesteryouthcenter.org</t>
   </si>
   <si>
     <t>(508) 791-4702</t>
   </si>
   <si>
     <t>Work Opportunity Center, Inc.</t>
   </si>
   <si>
     <t>94 North Elm Street</t>
   </si>
   <si>
     <t>Akers</t>
   </si>
   <si>
     <t>makers@wocinc.org</t>
   </si>
   <si>
     <t>413-786-8830</t>
   </si>
   <si>
-    <t>WORK, INCORPORATED AND AFFILIATES</t>
-[...14 lines deleted...]
-    <t>ERIC.SILBERZWEIG@WORKINC.ORG</t>
+    <t>Work, Incorporated And Affiliates</t>
+  </si>
+  <si>
+    <t>25 Beach Street</t>
+  </si>
+  <si>
+    <t>Silberzweig</t>
+  </si>
+  <si>
+    <t>Sr Vice President/Chief Financial Officer</t>
+  </si>
+  <si>
+    <t>eric.silberzweig@workinc.org</t>
   </si>
   <si>
     <t>617-691-1515</t>
   </si>
   <si>
     <t>Wraparound Family Services, Inc.</t>
   </si>
   <si>
     <t>29 Academy Street</t>
   </si>
   <si>
     <t>Arlington</t>
   </si>
   <si>
     <t>02476</t>
   </si>
   <si>
     <t>james.benn@wfsma.org</t>
   </si>
   <si>
     <t>781-799-2438</t>
   </si>
   <si>
     <t>Y.W.C.A Malden</t>
   </si>
   <si>
     <t>54 Washington Street</t>
   </si>
   <si>
     <t>Crowe</t>
   </si>
   <si>
     <t>pcrowe@ywcamalden.com</t>
   </si>
   <si>
     <t>781-322-3760</t>
   </si>
   <si>
-    <t>YMCA OF CENTRAL  MASSACHUSETTS</t>
-[...5 lines deleted...]
-    <t>CONNELL</t>
+    <t>Ymca Of Central  Massachusetts</t>
+  </si>
+  <si>
+    <t>766 Main Street</t>
+  </si>
+  <si>
+    <t>Connell</t>
   </si>
   <si>
     <t>dconnell@ymcaofcm.org</t>
   </si>
   <si>
     <t>508-755-6101</t>
   </si>
   <si>
-    <t>YMCA of Greater Springfield, Inc</t>
+    <t>Ymca Of Greater Springfield, Inc</t>
   </si>
   <si>
     <t>1500 Main Street, Suite #256</t>
   </si>
   <si>
     <t>01115</t>
   </si>
   <si>
     <t>Dexter</t>
   </si>
   <si>
     <t>djohnson@springfieldy.org</t>
   </si>
   <si>
     <t>413-206-5662</t>
   </si>
   <si>
-    <t>You’re With Us, Inc.</t>
-[...2 lines deleted...]
-    <t>PO Box 938</t>
+    <t>You’Re With Us, Inc.</t>
+  </si>
+  <si>
+    <t>Po Box 938</t>
   </si>
   <si>
     <t>Planksy</t>
   </si>
   <si>
-    <t>Michael@yourewithus.org</t>
-[...2 lines deleted...]
-    <t>Young Men’s Christian Association of Greater Boston, Inc.</t>
+    <t>michael@yourewithus.org</t>
+  </si>
+  <si>
+    <t>Young Men’S Christian Association Of Greater Boston, Inc.</t>
   </si>
   <si>
     <t>316 Huntington Avenue</t>
   </si>
   <si>
     <t>Falvey</t>
   </si>
   <si>
     <t>pfalvey@ymcaboston.org</t>
   </si>
   <si>
     <t>617-927-8135</t>
   </si>
   <si>
-    <t>Young Men's Christian Association of Metro North, Inc.</t>
+    <t>Young Men'S Christian Association Of Metro North, Inc.</t>
   </si>
   <si>
     <t>10 Centennial Drive, Suite 105</t>
   </si>
   <si>
     <t>Walsh</t>
   </si>
   <si>
     <t>kwalsh@metronorthymca.org</t>
   </si>
   <si>
     <t>978-548-4443</t>
   </si>
   <si>
-    <t>Young Men's Christian Association of the North Shore Inc. and Affiliates</t>
+    <t>Young Men'S Christian Association Of The North Shore Inc. And Affiliates</t>
   </si>
   <si>
     <t>200 Cummings Center, Suite 173D</t>
   </si>
   <si>
     <t>Lovasco</t>
   </si>
   <si>
     <t>lovascoc@northshoreymca.org</t>
   </si>
   <si>
     <t>978-922-0990</t>
   </si>
   <si>
-    <t>Young Men's Christian Associations Southcoast, Inc.</t>
+    <t>Young Men'S Christian Associations Southcoast, Inc.</t>
   </si>
   <si>
     <t>128 Union Street, Suite 304</t>
   </si>
   <si>
     <t>Trahan</t>
   </si>
   <si>
-    <t>Rtrahan@ymcasouthcoast.org</t>
+    <t>rtrahan@ymcasouthcoast.org</t>
   </si>
   <si>
     <t>508-996-9622</t>
   </si>
   <si>
-    <t>Young Women's Christian Association of Lowell, Inc.</t>
-[...2 lines deleted...]
-    <t>97 Central Street, STE 302</t>
+    <t>Young Women'S Christian Association Of Lowell, Inc.</t>
+  </si>
+  <si>
+    <t>97 Central Street, Ste 302</t>
   </si>
   <si>
     <t>Kobos</t>
   </si>
   <si>
     <t>kkobos@ywcaoflowell.org</t>
   </si>
   <si>
-    <t>9784545405</t>
-[...2 lines deleted...]
-    <t>YWCA Central Massachusetts, Inc</t>
+    <t>978-454-5405</t>
+  </si>
+  <si>
+    <t>Ywca Central Massachusetts, Inc</t>
   </si>
   <si>
     <t>One  Salem Square</t>
   </si>
   <si>
     <t>sobrien@ywcacm.org</t>
   </si>
   <si>
     <t>508-767-2505</t>
   </si>
   <si>
-    <t>YWCA Northeastern Massachusetts, Inc.</t>
-[...8 lines deleted...]
-    <t>SSTAPLES@YWCANEMA.ORG</t>
+    <t>Ywca Northeastern Massachusetts, Inc.</t>
+  </si>
+  <si>
+    <t>38 Lawrence Street</t>
+  </si>
+  <si>
+    <t>Staples</t>
+  </si>
+  <si>
+    <t>sstaples@ywcanema.org</t>
   </si>
   <si>
     <t>978-687-0331</t>
   </si>
   <si>
-    <t>YWCA of SouthEastern Massachusetts, Inc.</t>
+    <t>Ywca Of Southeastern Massachusetts, Inc.</t>
   </si>
   <si>
     <t>20 South Sixth Street</t>
   </si>
   <si>
     <t>Fortes</t>
   </si>
   <si>
     <t>gfortes@ywcama.org</t>
   </si>
   <si>
     <t>508-999-6588</t>
   </si>
   <si>
-    <t>YWCA OF WESTERN MASSACHUSETTS, INC AND AFFILIATE</t>
-[...2 lines deleted...]
-    <t>ONE CLOUGH STREET</t>
+    <t>Ywca Of Western Massachusetts, Inc And Affiliate</t>
+  </si>
+  <si>
+    <t>One Clough Street</t>
   </si>
   <si>
     <t>01118</t>
   </si>
   <si>
-    <t>ELIZABETH</t>
-[...5 lines deleted...]
-    <t>EDINEEN@YWWORKS.ORG</t>
+    <t>Dineen</t>
+  </si>
+  <si>
+    <t>edineen@ywworks.org</t>
   </si>
   <si>
     <t>413-732-3121</t>
   </si>
   <si>
-    <t xml:space="preserve">Street </t>
-[...5 lines deleted...]
-    <t>State</t>
+    <t>Updated: 1/28/2026</t>
+  </si>
+  <si>
+    <t>End of Workbook.</t>
+  </si>
+  <si>
+    <t>Email Address</t>
+  </si>
+  <si>
+    <t>Chief Executive Officer First Name</t>
+  </si>
+  <si>
+    <t>Chief Executive Officer Last Name</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-[...3 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
-      <patternFill patternType="none">
-[...4 lines deleted...]
-    <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4"/>
+        <fgColor theme="3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD0D7E5"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD0D7E5"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD0D7E5"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD0D7E5"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD0D7E5"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFD0D7E5"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="4" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{EC96AADC-3E82-4F2D-A246-333F3F27071B}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="25">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFD0D7E5"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFD0D7E5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFD0D7E5"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFD0D7E5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFD0D7E5"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFD0D7E5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFD0D7E5"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFD0D7E5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFD0D7E5"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFD0D7E5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFD0D7E5"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFD0D7E5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFD0D7E5"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFD0D7E5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFD0D7E5"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFD0D7E5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFD0D7E5"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFD0D7E5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFD0D7E5"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFD0D7E5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFD0D7E5"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFD0D7E5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FFD0D7E5"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Calibri"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="3"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D76847B6-BF77-4B97-9EEA-6371F2F82514}" name="Eligible_Non_Profits" displayName="Eligible_Non_Profits" ref="A2:K637" headerRowDxfId="24" dataDxfId="23" tableBorderDxfId="22" headerRowCellStyle="Normal 2">
+  <autoFilter ref="A2:K637" xr:uid="{D76847B6-BF77-4B97-9EEA-6371F2F82514}"/>
+  <tableColumns count="11">
+    <tableColumn id="1" xr3:uid="{A4714247-33C4-4CC7-8D71-228E46076184}" name="Organization Name" totalsRowLabel="Total" dataDxfId="21" totalsRowDxfId="20"/>
+    <tableColumn id="2" xr3:uid="{38F996AF-C588-4D57-AD1D-5214FC49B22A}" name="Street " dataDxfId="19" totalsRowDxfId="18"/>
+    <tableColumn id="3" xr3:uid="{A0086E3D-0708-4ECE-A41C-E7DDAD8FC335}" name="City" dataDxfId="17" totalsRowDxfId="16"/>
+    <tableColumn id="4" xr3:uid="{0945E0A7-8C6E-4220-80DD-0D5912B4C9EA}" name="State" dataDxfId="15" totalsRowDxfId="14"/>
+    <tableColumn id="5" xr3:uid="{3EC7ABF9-FDD3-4990-B535-5EE9B4127817}" name="Zip Code" dataDxfId="13" totalsRowDxfId="12"/>
+    <tableColumn id="6" xr3:uid="{8E29CC15-72CC-42A1-9DA3-7435CE76883C}" name="Chief Executive Officer First Name" dataDxfId="11" totalsRowDxfId="10"/>
+    <tableColumn id="7" xr3:uid="{7D811F6F-2889-466D-8679-425D9E307917}" name="Chief Executive Officer Last Name" dataDxfId="9" totalsRowDxfId="8"/>
+    <tableColumn id="8" xr3:uid="{BDB68AEE-8EC7-4556-BD91-C6DA0BA76238}" name="Title" dataDxfId="7" totalsRowDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{776B4E80-4F44-4582-9538-692C8E7C1A65}" name="Email Address" dataDxfId="5" totalsRowDxfId="4"/>
+    <tableColumn id="10" xr3:uid="{890BC782-9F8F-4C00-935F-08BDE987A41E}" name="Phone Number" dataDxfId="3" totalsRowDxfId="2"/>
+    <tableColumn id="11" xr3:uid="{3C332F79-B870-427C-8AF0-93682B030B7C}" name="Extension" totalsRowFunction="count" dataDxfId="1" totalsRowDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="OSD Branding">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="OSD Branding">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="2E3791"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="B7D1E3"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156E96"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="1B5D3B"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="923038"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="5E375D"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="D4972B"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="977B60"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="000000"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12478,20448 +13089,23368 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Frank.Mertes@csoinc.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsheehan@aeima.org" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mreinke@lowellhouseinc.org" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irodriguez@guildhumanservices.org" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jdykens@duffyhealthcenter.org" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tboon@gscommunitycare.org" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AEFLYNN@AOL.COM" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bdurant@bcarc.org" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chiggins@communityaction.us" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bridgetc@mareinc.org" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damaral@mv-ymca.org" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JBRODERICK@ELIZABETHFREEMANCENTER.ORG" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wyetz@nupathinc.org" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iiGLDirector@Hotmail.com" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhutnak@smoc.org" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgeorge@alternativesupports.org" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:twalbridge@chpberkshires.org" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CFASANO@MHAINC.ORG" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ajohnson@thewolfschool.org" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbridges@fairwindscenter.org" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lfleming@waystonehhs.org" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:psager@ppal.net" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason.stripinis@vetshouse.org" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kkobos@ywcaoflowell.org" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMARCHETTI@VETERANS-OUTREACH.ORG" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike.kelly@bostonhigashi.org" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jkent@gandaracenter.org" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odonnesn@bc.edu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emachado@peopleincfr.org" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.terino@houseofpossibilities.org" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yyau@bridgeshomeward.org" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CPROCTOR@COMMUNITYACTIONINC.ORG" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kim.borgen@nashobalearninggroup.org" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gcroteau@utecinc.org" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joconnor@gnbchc.org" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SCampbell@pride-inc.org" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMANNING@PROJECTPLACE.ORG" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcronin@st.annshome.org" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.zimmerman@cambridgecamping.org" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PHIL@BUYLOCALFOOD.ORG" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:director@tnlr.org" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpsroslindale@outlook.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Senglish@adlibcil.org" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julie.bianco@hrymca.org" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlcurto@eastbostonrehab365.com" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CTURNER@LINKHOUSEINC.ORG" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmatthews@larchebostonnorth.org" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edward.moller@carroll.org" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mandrade@arcnbc.org" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wedn308@aol.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amedeiros@cmhs.us" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne_healy@rocainc.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ed@chinatownaccess.org" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzanneg@lighthouseschool.org" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:twilson@crispus-attucks.org" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LAURIE@CNAM.ORG" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrohani@denovo.org" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Natasha.RCAM@gmail.com" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patee.young@gsssi.org" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mferreira-bedard@ser-jobs.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wnascimento@baystatecs.org" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salisbury@mabcommunity.org" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbuchman@tlcdeaf.org" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clazzaro@eastersealsma.org" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vgonzalez@newnorthcc.org" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim.lee@wshc.org" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KOUROU@HARBORCOV.ORG" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dvaskelis@eldercareorg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandom@berkhs.org" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avario@trudeaucenter.org" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esweet@miracoalition.org" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcurtis@southshorestars.org" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSHAW@SSTAR.ORG" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tim@gatewayscs.org" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cling@ywcacam.org" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sexantus@centralboston.org" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EMCCAFFERY@COMMUNITYSCHOOL.ORG" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Steve@emmausinc.org" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bsoule@mwlega.org" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DDESMOND@OLDCOLONYYMCA.ORG" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Roxanna.Harper@baystatehealth.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIM.SANDERSON@ASNCM.ORG" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dwilson@flcis.com" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SCOVIELLO@HEALTHPROJECT.ORG" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victoriah@respondinc.org" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dconnell@ymcaofcm.org" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvasquez@helixhumanservices.org" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janice_clark@jsi.com" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mendela@lahaworc.org" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.sugar@arcofopportunity.org" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve_anderson@bettercommunity.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SBROWN@CASAMYRNA.ORG" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edamato@csrox.org" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcancilliere@co-op.cc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris@movingforwardinc.org" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tobiascommunity88@gmail.com" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kapplebee@wmtcinfo.org" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LOUIS.BRADY@FHCW.ORG" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHUNT@MYPCD.ORG" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nhess@stonehouseinc.org" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EDINEEN@YWWORKS.ORG" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bgerman@anchorhouseinc.comcast.net" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAnsourlian@girlsinclynn.org" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NANCYC@HHCC.ORG" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:courtney@liftworcester.org" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gary.larsen@seniorcareinc.org" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dveth@edinburg%20center.org" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bsullivan@bgcwestfield.org" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjuscen@commonwealthlandtrust.org" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsouza@manetchc.org" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gschneider@ucpwma.org" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEVALLESDAYCARE@AOL.COM" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mschibley@neari.com" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERAND@PVMS.ORG" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koconnor@gregghouse.com" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shiggins@iacil.org" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vbenoit@somervilleymca.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vaconnolly@beaverbrookstep.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drizzo@arcofgreaterbrockton.org" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adawley@comcounseling.org" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gkadlik@gifford.org" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhyland@venturecs.org" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jseymour@capeveterans.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgair@empathways.org" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcarr@masshirehcwb.com" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gregmcgowan@rcn.com" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vgoode-knight@prohope.org" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgagnon@voamass.org" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jessie@socialconcern.org" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jyazwinski@helpfbms.com" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lsearcy@cooperctr.org" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SCDUBUS@JEANNEGEIGERCRISISCENTER.ORG" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beckyamuso@riverbrook.org" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kclark@steppingstoneinc.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SSMITH@AUTISM-MA.ORG" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lbradley@cmhaonline.org" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:idasilva@leagueschool.com" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cschultze@ssymca.org" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sross@thesecondstep.org" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMAZZARELLA@CSSDIOC.ORG" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.lajewski@compassboston.org" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcamara@empowerlga.org" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNIFER@MICROTEK.ORG" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KJOYCE@NORTHSUFFOLK.ORG" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gvonleh@oppsforinclusion.org" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michael@yourewithus.org" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssegura@friendsofchildreninc.org" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martha@marthabedell.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SGTGOMEZ@AOL.COM" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MBACIGALUPO@CLARENDONEES.ORG" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpreilly@juliesfamily.org" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marianne@safepass.org" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aparrilla@arcsouthshore.org" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgleason@tra-inc.org" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bscannell@bgcdorchester.org" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TIM@CRAIGSDOORS.ORG" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ETOBIN@FAMILYNURTURING.ORG" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecannon@lowellassociationfortheblind.org" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KARENFLETCHER@MCSNET.ORG" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bnoel@pathway2possible.org" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkates@ucpboston.org" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer_mendelsohn@ccab.org" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dtwiggs@goodwill-berkshires.org" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:challinan@plummerhome.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawn@atask.org" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlarsen@hopefuljourneys.com" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmatthews@sevenhills.org" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johnmcgahan@gavinfoundation.org" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scades@c4p.org" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dgambrell@deafinconline.org" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:efolcarelli@mvcommunityservices.org" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JEANNINE.PAVLAK@NEBAWORKS.COM" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vinperrone@veteransinc.org" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BENSONM@BNHC.ORG" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bbasnet@guidewireinc.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akpjr@comcast.net" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stewart.joslin@bhninc.org" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanessa@ibaboston.org" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bastrollo@qcap.org" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KLAFFERTY@SBNH.ORG" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mtobin@mayinstitute.org" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LEAH.KELLY@ACSKIDS.ORG" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ARICHARD@CHCOFCAPECOD.ORG" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MKIM@ESBCI.ORG" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEBBIE@KIDSUS.COM" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samabdien@mcauleynazareth.org" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmorse@sharedlivingcollaborative.org" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MKLauf@capecodhealth.org" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ckhoury@fedcap.org" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:basnet@nonotuck.com" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gomezj@wscinc.org" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RSCHERER@WCAC.NET" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SARAS@HAWCDV.ORG" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gschulman@jfcsboston.org" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpineiro@outercape.org" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lireland@rsi.org" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LPITTA@SECIL.ORG" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ddimezza@summitacademiesma.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ABAJWA@CHARLESRIVERCENTER.ORG" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Cci@commcaring.org" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karam@leoinc.org" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bcadle@milreg.org" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bhenning@bostoncil.org" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bdoyle@cabiautism.org" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRANK@ENLACEDEFAMILIAS.ORG" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.cullen@bilh.org" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmastascusa@triangle-inc.org" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kwalsh@metronorthymca.org" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emonahan@friendshiphome.net" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:symoore@hild-selfhelp.org" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gmattera@kdc.org" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Emitchell@pw4c.org" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thiggins@sjp2ca.org" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rlewis@bgcb.org" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mryan@clearwayschool.org" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AROSOFF@HSMC.ORG" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lgruca@lowelldaynursery.net" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gtoe@grodencenter.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jthomas@ahsinc.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NGODAIRE@BIAMA.ORG" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ABERET@MYCHOICEPROGRAMS.COM" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhantman@unitedwayofgnb.org" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rrobichaud@glcac.org" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sfuller@horizonschildren.org" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JIMC@PCFAMILYSUPPORT.ORG" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kshaver@shorecollaborative.org" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jtecked@aol.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DLEONCZYK@BCACINC.ORG" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcollins@brookviewhouse.org" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GROWE@THOMCHILD.ORG" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kltarney@mgb.org" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARKREEVES@NECSSERVICES.ORG" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sharonlisnow@yahoo.com" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leandrea.brantle@victoryhs.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcluett@actioninc.org" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wparker@eliotchs.org" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhmfallon@mac.com" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hcutler480@gmail.com" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klaganelli@notredamehealthcare.org" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NSANDMAN@RCSLEARNING.ORG" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mamaya@laalianza.org" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:etiberi@scchc.org" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmeyler@allcarevna.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coreen@cilcapecod.org" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:plavelle@chcfhc.org" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomascrofcheck@melmark.org" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jburgess@northcottage.com" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mnimoh@tapestryhealth.org" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmarques@whitneyacademy.org" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sara_mccabe@waysideyouth.org" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smartin@worcesteryouthcenter.org" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cherrisanes@aol.com" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:plavelle@fenwayhealth.org" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jkehoe@healthimperatives.org" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JOE@PAKACHOAG.NET" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADMIN@CHICOPEECHILDDEVELOPMENTCENTER.COM" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.lorenz@jfswm.org" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cwhite@rtrinc.org" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rkruzel@ethocare.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dgates@asgcc.org" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.jacobs@bcnc.net" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scoady@communitysystems.org" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knolan@life-skillsinc.org" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.shedd@minutemansenior.org" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmorris@nla-ma.org" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard.wilson@briencenter.org" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lisap@tves.org" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rtrahan@ymcasouthcoast.org" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:D.Bright@northeastern.edu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SIMON@CROSSROADSMA.ORG" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thutchinson@gaamha.org" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:spacefin1@aol.com" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpurdy@hchcweb.org" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Salemcc@verizon.net" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gsstowell@bagly.org" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ejackson@bridgeotw.org" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlees@coastlinenb.org" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rsullivan@lchcnet.org" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHUBACZ@MVES.ORG" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lsuggs@thehome.org" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kecherry@uphams.org" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marjorie.ursini@elccnb.com" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Maria.Coppenrath@glfhc.org" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deborah_chausse@hopelowell.org" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:portaltohope@aol.com" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:colby@silverliningmentoring.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpatenaude@bfair.org" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcromwell@capicinc.org" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmukasine@iine.org" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppinto@MAPS-INC.org" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdonellon@springwell.com" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARGARETLEBRUN@NEMASKETGROUP.ORG" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schiemruom@cmaalowell.org" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gbenson@communityhealthlink.org" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurencook@ellisearlylearning.org" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scosta@newenglandvillage.org" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lperille@nurturyboston.org" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kevin.ward@nechv.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atucker@atcne.net" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HFCDC@LEVERETTNET.NET" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcoffman@reachinc.net" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cwhite@sscac.org" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERIC.SILBERZWEIG@WORKINC.ORG" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle@joichildcare.com" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsidell@landmarkschool.org" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lsoares@merrimacheightsacademy.org" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jp@asd-1817.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LRUSSELL@ASPIREDEVELOPMENTAL.ORG" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tbarber@caringhealth.org" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlucier@ctdslexington.org" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:egeorge@nrcollab.org" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nstockman@tsne.org" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARTHALANGLEY@COMCAST.NET" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mphilbin@deaconesshome.org" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finexhouse@yahoo.com" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AlmondJ@healthfirstfr.org" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SARAH@PARENTSHELPINGPARENTS.ORG" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dlibby@rfkcommunity.org" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joseph.rose@spectrumhealthsystems.org" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sobrien@ywcacm.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kjohnson@amegoinc.org" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AHALL@CCBERKSHIRE.ORG" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HDN@EARTHLINK.NET" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bcalder@lifeworksarc.org" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lraymer@clarkeschools.org" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsamaan@brm.org" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RCOFFIN@CENTERLW.ORG" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tgazda@collaborative.org" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jodi@mtwyouth.org" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicksa@bu.edu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tchampagne@cutchins.org" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lbrennan@genesisclubhouse.org" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dave.power@perkins.org" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bbeno@schoolsforchildreninc.org" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sferris@haconcapecod.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvernon@baycove.org" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctuttle@bridgewell.org" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ATESCHNER@CARECENTERHOLYOKE.ORG" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmurphy@molifeinc.com" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmacdonald@nhsmass.org" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dburke@key.org" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdasilva@valleyeducational.org" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpasquariello@ebsoc.org" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kburns@glss.net" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dianam@new-hope.org" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LAURA.HUGHES@PROGRAMSFORPEOPLE.ORG" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WESTPORTINC@AOL.COM" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctjones@hhsi.us" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bbuckley@wesoldieron.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MTHEROUX@BERKSHIREHILLS.ORG" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darrink@cambridgecc.org" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdejoie@centerboard.org" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skeays@italianhome.org" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JTAVON@MHSA.NET" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cstlouis@stmaryscenterma.org" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:John_Robichaud@comcast.net" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yangj@vinfen.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kneal@advocates.org" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmannina@cla-ma.org" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emh-recovery@comcast.net" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbrennan@nschi.org" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yamerica@ocesma.org" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marco@rhd.org" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcrowe@ywcamalden.com" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rpieroni@hearth-home.org" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbarry@aspirehealthalliance.org" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bill@betacomm.com" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jmaciel@Kennedycenter.org" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gpouliout@lathamcenters.org" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssimone@mwcil.org" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lisa.aiello@thearcofghn.org" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SRose@icanthrive.org" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estewart@casaesperanza.org" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alenamcsweeney@cccbsd.org" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kleahy@cooperativeforhs.org" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acox@familydaycareprogram.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dalefaivre@franciscanchildrens.org" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msmith@mothersforjusticeandequality.org" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tramos@pyd.org" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DDANGELO@WSBGCLUB.COM" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SPARKER@GIRLSINCVALLEY.ORG" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rockwooddirector@gmail.com" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gfortes@ywcama.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlessard@americantraininginc.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdodds@bgcafamilycenter.org" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CBEVAN@HOLYOKEYMCA.ORG" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vmendes@learningprep.org" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rdunne@devereux.org" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kgallagher@tpimail.org" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CByrne@thecenterofhope.org" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COMMONPURPOSEINC@AOL.COM" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gdion@deltaprojects.org" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HGervais@thewomenscentersc.com" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwolter@becket.org" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmclain@selfhelpinc.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Raymond.McCarthy@baystatehealth.org" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:waltf@thesaminn.org" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashuster@incompasshs.org" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lduffy@mocinc.org" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlibby@shcinc.org" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lewismranda@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BROCHALL@AOL.COM" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dbotting@communityconnectionsinc.org" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:timmccarthy@comcast.net" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHAGGERTY@MCAAP,ORG" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KENAVESCOVI@VALUINGOURCHILDREN.ORG" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:larrys@familyaidboston.org" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlister@familyaccess.org" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gbreslow@projectcitizenship.org" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BCARTER@WRSDEAF.ORG" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.murphy@harvardstreet.org" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MTCULHANE@FARRACADEMY.ORG" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martburt@soshoresupport.org" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DROQUE@STAVROS.ORG" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kmombourquette@thepricecenter.org" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmcelholm@capeabilities.org" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASCHMITT@SENIORCONNECTION.ORG" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashelton@communityoptionsma.org" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CARINA.PAPPALARDO@PSYCHOLIGICALCENTER.COM" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.bell@advancewithvac.org" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jbowditch@thecasaproject.org" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sleary@employmentoptions.org" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMcGourty@metrowestymca.org" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NSVETS@AOL.COM" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mary.Benvenuto@openskycs.org" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ansel_rosemarie@holyokehealth.com" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djohnson@springfieldy.org" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tappert@friendlyhousema.org" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amartins@hptc.org" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctice@bakercenter.org" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.sullivan@lawrencegeneral.org" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:malvarado@roxburyyouthworks.org" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Maryv@plymouthcapearc.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcody@bclckids.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susan.roach@cfcinc.org" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denochs@lifecapecod.org" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yesim.taskor@tillinc.org" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dknapik@partnersforcommunity.org" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FNeff@fsgb.org" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gdaffin@mac-boston.org" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANDREW.CAIRES@PATHLIGHTGROUP.ORG" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Zkhadar@acrefamily.org" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kellyb@brighamcenter.org" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EMAGUIRE@HOPEHOUSEBOSTON.ORG" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jperreault@servicenet.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jwade@ascentria.org" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ECAVANAUGH@HBGC.ORG" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcote@communitasma.org" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcaughey@teph.org" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steven.mccue@umassmemorial.org" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bsmith@brocktondaynursery.org" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ddmacarolinahill@gmail.com" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjacobs@margaretfullerhouse.org" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAVE@THEBRIDGEHOUSE.ORG" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlevy@pplm.org" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vabcbooks@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssteed@18degreesma.org" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcycan@grow-associates.org" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Enunn@projectlearninc.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gtoe@grodencenter.org" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lysettah@indhouse.net" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KATIEBLENK@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pat.wright@bostonabcd.org" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jross@whiteoakschool.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@capecodchildrensplace.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmoeller@thecommunitygroupinc.org" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christopher.wilbur@kennedychc.org" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ValdezG@matchc.org" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lydiatodd@nafi.com" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gtakahashi@walkercares.org" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria@Alternative-house.org" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.daniels@fathersuplift.org" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dferrier@headinghomeinc.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brenda.dater@aane.org" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANELLE@JEREMIAHSINN.COM" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pchicott@riversidecc.org" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ACCOUNTING@SOUTHCOAST.ORG" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Imedeiros@stevensprograms.org" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:masgs@use.salvationarmy.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pfernandes@barcc.org" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgomez@centroinc.org" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dobrien@crj.org" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ED@ENGLISH%20AT%20LARGE.ORG" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jenniereins@leanderhouse.org" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alisak@mhsainc.org" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpark@ne-arc.org" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANE.HARRISFALE@OPPORTUNITYWORKS.ORG" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah@transitionhouse.org" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tcmcmahon@ccworc.org" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UCB4U@COMCAST.NET" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdawkins@pathwaysforchange.help" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pfalvey@ymcaboston.org" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlamarche@highlandvalley.org" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BDOKOV@JRI.ORG" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@saheliboston.org" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALEUNG@BHCHP.ORG" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgreaney@citizensinn.org" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aszekelyhill@cotting.org" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SusanLe@lchealth.org" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brian@multicultural.org" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dheim@bgcmetrosouth.org" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lmoynihan@fsmv.org" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcox@uses.org" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schambers@lifescene.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lgiramma@allinc.org" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbowman@gbls.org" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rvoccio@hopewellinc.org" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcoffey@plymouthareacoalition.org" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IVALDRIZ@CARNEYDAYCARE.COM" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmorrissey@lowellymca.org" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jganapathy@uuum.org" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terrinatale.cui@gmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lorgettas@disabilityrc.org" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PBERNARD@MLKJRFS.ORG" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pamela.huntley@themeganhouse.org" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johannachilingirian@brooklinecenter.org" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msdowney@necc.org" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbrown@viability.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer@asafeplacenantucket.org" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mreardon@guildofstagnes.org" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katharinethomas@healthrecovery.org" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrosario@northstarlc.org" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pperrier@rainbowcdc.com" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coldi@sccls.org" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Allison.VanderVelden@chcfc.org" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MROBERTS@LUK.ORG" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jkelly@meetingstreet.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:todonnell@agespan.org" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:speugh@ymcacapecod.org" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MWOODWARD@ESWA.ORG" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ghoule@northcharles.org" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michellecollings@theunitedarc.org" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmorris@wayfinders.org" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mregele@worcestercomprehensive.com" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arosoff@hsmc.org" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pnourse@fcsn.org" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MMCDERMOTT@HESSCO.ORG" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lcovarrubias@jfsmw.org" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paigeacademy@gmail.com" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rdalrymple@riverviewschool.org" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DSCOTT@SUNSHINE.US" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebrowne@cahrlesriverhealth.org" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PGILFEATHER-GIRTON@LIFEPATHMA.ORG" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:semhha@comcast.net" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msmith@aidsprojectworcester.org" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROBERTMACY@ICDRHEALTH.COM" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:child2028@yahoo.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dwater@servings.org" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgoldsberry@minutemanarc.org" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MEREDITH.LAGOY@NCYF.ORG" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TTAAFFE@BRICKHOUSECOMMUNITY.ORG" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valeska@triform.org" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lovascoc@northshoreymca.org" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:llitcoff@westfieldchildcenter.com" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MPLACIDO@HILLCRESTEDUCATIONALCENTERS.ORG" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maureen.a@pdcberkshire.org" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csimpson@saintvincentsservices.org" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAMARA@KIDSTART.COM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rkulchuk@brandonschool.org" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmarot@crossroadscontinuum.org" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACEYMAJA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcarman@uwgpc.org" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kburns@glss.net" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlundquist@poluscenter.org" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jessica@cadmuslifesharing.org" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amanda@nelcwit.org" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PAULB@SPRINGFIELDPARTNERSINC.COM" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sporter@vpi.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@adcare-educational.org" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HABITAT@VERIZON.NET" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMARELY@REACHMA.ORG" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjewell@jvs-boston.org" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michael.Connelly@lahey.org" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DJLeonard@partners.org" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lspencer@tempusunlimited.org" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:makers@wocinc.org" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmcdonough@cushingcenters.org" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NVanAlst@commteam.org" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MDIMOND@WELLSPRINGHOUSE.ORG" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mfennel@hria.org" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:executivedirector@robbinscp.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bkilkenny@aipinc.org" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Wbotelho@CFServices.org" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmello@lifestreaminc.com" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Doug.Vanderslice@childrens.harvard.edu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aneary@chd.org" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klovenbury@crystalsprings.org" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ABESAW@NBCCOALITION.ORG" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nicole@headstart.org" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.etheridge@lifebridgenorthshore.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LLUSIGNAN@BASSRIVER-INC.ORG" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandra.cotterell@codman.org" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mark.evans@lsahome.org" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.crookes@judgerc.org" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hazardj@ebnhc.org" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fsmith@sojournerhouseboston.org" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zpater@wmeldercare.org" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tking@machildrensalliance.org" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbianchi@bfymca.org" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pyarbrough@needsctr.org" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DADAMS9@AOL.COM" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lmeisenhelter@nscap.org" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kalin.rachel@gmail.com" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.benn@wfsma.org" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristiem@healthq.org" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slindsey@sselder.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrodrigues@cvassociation.org" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EXECUTIVEDIRECTOR@CHILDRENFIRSTOFGRANBY.ORG" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clandry@mvymca.org" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bkiley@fallriverbgc.org" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.kelleher@fcr-ma.org" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lkeegan@Fkoafterschool.Org" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcollins@publichealthwm.org" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SSTAPLES@YWCANEMA.ORG" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alejandro.esparza@hhcinc.org" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DDISTEFANO@SDN.ORG" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jstumpf@bshcinfo.org" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lford@goodwillmass.org" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Andrew.DeVoe@tuftsmedicine.org" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RJOKELA@CRESTCOLLABORATIVE.ORG" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:srickman@thelearningknoll.org" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sdooley@pernetfamilyhealth.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandra.frechette@bristolelder.org" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lrosi@housingfamilies.org" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHUNTLEY@VALLEYOPP.COM" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erinm@communityartcenter.org" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Erin_McAleer@projectbread.org" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J637"/>
+  <dimension ref="A1:K639"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="K3" sqref="K3:K637"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="21.6328125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="15.453125" customWidth="1"/>
+    <col min="1" max="1" width="42" style="2" customWidth="1"/>
+    <col min="2" max="2" width="30.26953125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="16.26953125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="7.26953125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="9.7265625" style="7" customWidth="1"/>
+    <col min="6" max="6" width="12.26953125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="14.1796875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="23" style="2" customWidth="1"/>
+    <col min="9" max="9" width="36.26953125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="15.453125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="8.81640625" style="11"/>
+    <col min="12" max="16384" width="8.81640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-    <row r="2" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="I1" s="17"/>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>4019</v>
+        <v>2</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>4020</v>
+        <v>3</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>4021</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>5</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>2</v>
+        <v>3890</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>3</v>
+        <v>3891</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>5</v>
+        <v>3889</v>
       </c>
       <c r="J2" s="3" t="s">
-        <v>6</v>
-[...3 lines deleted...]
-      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="K2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="1" t="s">
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="B3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="C3" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="1" t="s">
+      <c r="D3" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="F3" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="G3" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="J3" s="1" t="s">
+      <c r="H3" s="4" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="I3" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="J3" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="1" t="s">
+      <c r="K3" s="13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A5" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="K5" s="13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A6" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K7" s="14">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I8" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="K8" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I9" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="K9" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I10" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="J10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="K10" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="G11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I11" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="J11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="K11" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="G12" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="H12" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I12" s="19" t="s">
+        <v>91</v>
+      </c>
+      <c r="J12" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="K12" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="G13" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="H13" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I13" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="K13" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A14" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G14" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I14" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="J14" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="K14" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A15" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" s="19" t="s">
+        <v>114</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="K15" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A16" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="J16" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="K16" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A17" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I17" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="K17" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A18" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="H18" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I18" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="J18" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="K18" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A19" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="H19" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I19" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="J19" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="K19" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A20" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I20" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="J20" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="K20" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A21" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="G21" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I21" s="19" t="s">
+        <v>160</v>
+      </c>
+      <c r="J21" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="K21" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A22" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="H22" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I22" s="19" t="s">
+        <v>167</v>
+      </c>
+      <c r="J22" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="K22" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A23" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I23" s="19" t="s">
+        <v>174</v>
+      </c>
+      <c r="J23" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="K23" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A24" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="G24" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="H24" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I24" s="19" t="s">
+        <v>181</v>
+      </c>
+      <c r="J24" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="K24" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A25" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="G25" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="H25" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="I25" s="19" t="s">
+        <v>188</v>
+      </c>
+      <c r="J25" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K25" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A26" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="H26" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I26" s="19" t="s">
+        <v>194</v>
+      </c>
+      <c r="J26" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="K26" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A27" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I27" s="19" t="s">
+        <v>203</v>
+      </c>
+      <c r="J27" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="K27" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A28" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="H28" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I28" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="J28" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="K28" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A29" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="G29" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="H29" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I29" s="19" t="s">
+        <v>219</v>
+      </c>
+      <c r="J29" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="K29" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A30" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="G30" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="H30" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I30" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="J30" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="K30" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A31" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I31" s="19" t="s">
+        <v>234</v>
+      </c>
+      <c r="J31" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="K31" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A32" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I32" s="19" t="s">
+        <v>241</v>
+      </c>
+      <c r="J32" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="K32" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A33" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="G33" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="H33" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I33" s="19" t="s">
+        <v>248</v>
+      </c>
+      <c r="J33" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="K33" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A34" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="G34" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="H34" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I34" s="19" t="s">
+        <v>256</v>
+      </c>
+      <c r="J34" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K34" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A35" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="G35" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="H35" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I35" s="19" t="s">
+        <v>263</v>
+      </c>
+      <c r="J35" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="K35" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="G36" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="H36" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="I36" s="19" t="s">
+        <v>271</v>
+      </c>
+      <c r="J36" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="K36" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A37" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="G37" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="H37" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I37" s="19" t="s">
+        <v>279</v>
+      </c>
+      <c r="J37" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="K37" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A38" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="G38" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="I38" s="19" t="s">
+        <v>288</v>
+      </c>
+      <c r="J38" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="K38" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A39" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="G39" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I39" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="J39" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="K39" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A40" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>300</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I40" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="J40" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="K40" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A41" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="G41" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="H41" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I41" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="J41" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="K41" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A42" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="G42" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="H42" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I42" s="19" t="s">
+        <v>317</v>
+      </c>
+      <c r="J42" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="K42" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A43" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I43" s="19" t="s">
+        <v>323</v>
+      </c>
+      <c r="J43" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="K43" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A44" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I44" s="19" t="s">
+        <v>329</v>
+      </c>
+      <c r="J44" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="K44" s="14">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A45" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="G45" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="H45" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I45" s="19" t="s">
+        <v>335</v>
+      </c>
+      <c r="J45" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="K45" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A46" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="9" t="s">
+        <v>340</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="G46" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="H46" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I46" s="19" t="s">
+        <v>343</v>
+      </c>
+      <c r="J46" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="K46" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A47" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="G47" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="H47" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I47" s="19" t="s">
+        <v>349</v>
+      </c>
+      <c r="J47" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="K47" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A48" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="G48" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="H48" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I48" s="19" t="s">
+        <v>356</v>
+      </c>
+      <c r="J48" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="K48" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A49" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="G49" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="H49" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I49" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="J49" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="K49" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A50" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="G50" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="H50" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I50" s="19" t="s">
+        <v>366</v>
+      </c>
+      <c r="J50" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="K50" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A51" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="G51" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I51" s="19" t="s">
+        <v>374</v>
+      </c>
+      <c r="J51" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="K51" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A52" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="G52" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="H52" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I52" s="19" t="s">
+        <v>380</v>
+      </c>
+      <c r="J52" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="K52" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A53" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="G53" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="H53" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I53" s="19" t="s">
+        <v>386</v>
+      </c>
+      <c r="J53" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="K53" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A54" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="G54" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="H54" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I54" s="19" t="s">
+        <v>393</v>
+      </c>
+      <c r="J54" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K54" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A55" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="G55" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="H55" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I55" s="19" t="s">
+        <v>397</v>
+      </c>
+      <c r="J55" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="K55" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A56" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="G56" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="H56" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I56" s="19" t="s">
+        <v>404</v>
+      </c>
+      <c r="J56" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="K56" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A57" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="G57" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="H57" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I57" s="19" t="s">
+        <v>410</v>
+      </c>
+      <c r="J57" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="K57" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A58" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="H58" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I58" s="19" t="s">
+        <v>417</v>
+      </c>
+      <c r="J58" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="K58" s="14">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A59" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="G59" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="H59" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="I59" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="J59" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K59" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A60" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="G60" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="H60" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I60" s="19" t="s">
+        <v>429</v>
+      </c>
+      <c r="J60" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="K60" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A61" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="G61" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="H61" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I61" s="19" t="s">
+        <v>435</v>
+      </c>
+      <c r="J61" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="K61" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A62" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="G62" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="H62" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I62" s="19" t="s">
+        <v>442</v>
+      </c>
+      <c r="J62" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="K62" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A63" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" s="9" t="s">
+        <v>447</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="G63" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="H63" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I63" s="19" t="s">
+        <v>450</v>
+      </c>
+      <c r="J63" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="K63" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A64" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" s="9" t="s">
+        <v>455</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="G64" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="H64" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="I64" s="19" t="s">
+        <v>459</v>
+      </c>
+      <c r="J64" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="K64" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A65" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" s="9" t="s">
+        <v>464</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="G65" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="H65" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="I65" s="19" t="s">
+        <v>467</v>
+      </c>
+      <c r="J65" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="K65" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A66" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="G66" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="H66" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I66" s="19" t="s">
+        <v>474</v>
+      </c>
+      <c r="J66" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="K66" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A67" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" s="9" t="s">
+        <v>479</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="G67" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="H67" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I67" s="19" t="s">
+        <v>482</v>
+      </c>
+      <c r="J67" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="K67" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A68" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" s="9" t="s">
+        <v>487</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="G68" s="4" t="s">
+        <v>488</v>
+      </c>
+      <c r="H68" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I68" s="19" t="s">
+        <v>489</v>
+      </c>
+      <c r="J68" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="K68" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A69" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="G69" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="H69" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I69" s="19" t="s">
+        <v>495</v>
+      </c>
+      <c r="J69" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="K69" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A70" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="G70" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="H70" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I70" s="19" t="s">
+        <v>501</v>
+      </c>
+      <c r="J70" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="K70" s="14">
+        <v>4050</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A71" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>504</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="F71" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="G71" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="H71" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I71" s="19" t="s">
+        <v>509</v>
+      </c>
+      <c r="J71" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="K71" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A72" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>512</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" s="9" t="s">
+        <v>514</v>
+      </c>
+      <c r="F72" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="G72" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="H72" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I72" s="19" t="s">
+        <v>517</v>
+      </c>
+      <c r="J72" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="K72" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A73" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E73" s="9" t="s">
+        <v>522</v>
+      </c>
+      <c r="F73" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="G73" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="H73" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="I73" s="19" t="s">
+        <v>526</v>
+      </c>
+      <c r="J73" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="K73" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A74" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E74" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="F74" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="G74" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="H74" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I74" s="19" t="s">
+        <v>532</v>
+      </c>
+      <c r="J74" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="K74" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A75" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E75" s="9" t="s">
+        <v>536</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="G75" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="H75" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I75" s="19" t="s">
+        <v>538</v>
+      </c>
+      <c r="J75" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="K75" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A76" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="G76" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="H76" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I76" s="19" t="s">
+        <v>544</v>
+      </c>
+      <c r="J76" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="K76" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A77" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>547</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>548</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E77" s="9" t="s">
+        <v>549</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="G77" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="H77" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I77" s="19" t="s">
+        <v>552</v>
+      </c>
+      <c r="J77" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="K77" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A78" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>555</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78" s="9" t="s">
+        <v>556</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="G78" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="H78" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I78" s="19" t="s">
+        <v>558</v>
+      </c>
+      <c r="J78" s="4" t="s">
+        <v>559</v>
+      </c>
+      <c r="K78" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A79" s="4" t="s">
+        <v>560</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79" s="9" t="s">
+        <v>563</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="G79" s="4" t="s">
+        <v>565</v>
+      </c>
+      <c r="H79" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="I79" s="19" t="s">
+        <v>567</v>
+      </c>
+      <c r="J79" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="K79" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A80" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E80" s="9" t="s">
+        <v>571</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="G80" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="H80" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I80" s="19" t="s">
+        <v>574</v>
+      </c>
+      <c r="J80" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="K80" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A81" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>577</v>
+      </c>
+      <c r="G81" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="H81" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="I81" s="19" t="s">
+        <v>579</v>
+      </c>
+      <c r="J81" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K81" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A82" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>581</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="G82" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="H82" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I82" s="19" t="s">
+        <v>584</v>
+      </c>
+      <c r="J82" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="K82" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A83" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="F83" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="G83" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="H83" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I83" s="19" t="s">
+        <v>590</v>
+      </c>
+      <c r="J83" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="K83" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A84" s="4" t="s">
+        <v>592</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E84" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="F84" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="G84" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="H84" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I84" s="19" t="s">
+        <v>598</v>
+      </c>
+      <c r="J84" s="4" t="s">
+        <v>599</v>
+      </c>
+      <c r="K84" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A85" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>601</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E85" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="G85" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="H85" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I85" s="19" t="s">
+        <v>603</v>
+      </c>
+      <c r="J85" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="K85" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A86" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>607</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E86" s="9" t="s">
+        <v>608</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="G86" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="H86" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I86" s="19" t="s">
+        <v>611</v>
+      </c>
+      <c r="J86" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="K86" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A87" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="E87" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G87" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="H87" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I87" s="19" t="s">
+        <v>617</v>
+      </c>
+      <c r="J87" s="4" t="s">
+        <v>618</v>
+      </c>
+      <c r="K87" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A88" s="4" t="s">
+        <v>619</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>620</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E88" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="F88" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="G88" s="4" t="s">
+        <v>622</v>
+      </c>
+      <c r="H88" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I88" s="19" t="s">
+        <v>623</v>
+      </c>
+      <c r="J88" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="K88" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A89" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>626</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E89" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>627</v>
+      </c>
+      <c r="G89" s="4" t="s">
+        <v>628</v>
+      </c>
+      <c r="H89" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I89" s="19" t="s">
+        <v>629</v>
+      </c>
+      <c r="J89" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="K89" s="14">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A90" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E90" s="9" t="s">
+        <v>634</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="G90" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="H90" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I90" s="19" t="s">
+        <v>637</v>
+      </c>
+      <c r="J90" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="K90" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A91" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="G91" s="4" t="s">
+        <v>643</v>
+      </c>
+      <c r="H91" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="I91" s="19" t="s">
+        <v>644</v>
+      </c>
+      <c r="J91" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="K91" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A92" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>647</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E92" s="9" t="s">
+        <v>648</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="G92" s="4" t="s">
+        <v>650</v>
+      </c>
+      <c r="H92" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I92" s="19" t="s">
+        <v>651</v>
+      </c>
+      <c r="J92" s="4" t="s">
+        <v>652</v>
+      </c>
+      <c r="K92" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A93" s="4" t="s">
+        <v>653</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>654</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E93" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="G93" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="H93" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I93" s="19" t="s">
+        <v>656</v>
+      </c>
+      <c r="J93" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="K93" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A94" s="4" t="s">
+        <v>658</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E94" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G94" s="4" t="s">
+        <v>660</v>
+      </c>
+      <c r="H94" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I94" s="19" t="s">
+        <v>661</v>
+      </c>
+      <c r="J94" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="K94" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A95" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E95" s="9" t="s">
+        <v>665</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="G95" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="H95" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I95" s="19" t="s">
+        <v>668</v>
+      </c>
+      <c r="J95" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="K95" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A96" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>671</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E96" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G96" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="H96" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I96" s="19" t="s">
+        <v>674</v>
+      </c>
+      <c r="J96" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="K96" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A97" s="4" t="s">
+        <v>676</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>677</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="9" t="s">
+        <v>678</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="G97" s="4" t="s">
+        <v>680</v>
+      </c>
+      <c r="H97" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I97" s="19" t="s">
+        <v>681</v>
+      </c>
+      <c r="J97" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="K97" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A98" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>684</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E98" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="G98" s="4" t="s">
+        <v>687</v>
+      </c>
+      <c r="H98" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I98" s="19" t="s">
+        <v>688</v>
+      </c>
+      <c r="J98" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="K98" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A99" s="4" t="s">
+        <v>690</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>691</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E99" s="9" t="s">
+        <v>692</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>693</v>
+      </c>
+      <c r="G99" s="4" t="s">
+        <v>694</v>
+      </c>
+      <c r="H99" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I99" s="19" t="s">
+        <v>695</v>
+      </c>
+      <c r="J99" s="4" t="s">
+        <v>696</v>
+      </c>
+      <c r="K99" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A100" s="4" t="s">
+        <v>697</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>698</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100" s="9" t="s">
+        <v>699</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>700</v>
+      </c>
+      <c r="G100" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="H100" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="I100" s="19" t="s">
+        <v>703</v>
+      </c>
+      <c r="J100" s="4" t="s">
+        <v>704</v>
+      </c>
+      <c r="K100" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A101" s="4" t="s">
+        <v>705</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>706</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E101" s="9" t="s">
+        <v>707</v>
+      </c>
+      <c r="F101" s="4" t="s">
+        <v>708</v>
+      </c>
+      <c r="G101" s="4" t="s">
+        <v>709</v>
+      </c>
+      <c r="H101" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I101" s="19" t="s">
+        <v>710</v>
+      </c>
+      <c r="J101" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K101" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A102" s="4" t="s">
+        <v>711</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>712</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E102" s="9" t="s">
+        <v>713</v>
+      </c>
+      <c r="F102" s="4" t="s">
+        <v>714</v>
+      </c>
+      <c r="G102" s="4" t="s">
+        <v>715</v>
+      </c>
+      <c r="H102" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I102" s="19" t="s">
+        <v>716</v>
+      </c>
+      <c r="J102" s="4" t="s">
+        <v>717</v>
+      </c>
+      <c r="K102" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A103" s="4" t="s">
+        <v>718</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>719</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E103" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>720</v>
+      </c>
+      <c r="G103" s="4" t="s">
+        <v>721</v>
+      </c>
+      <c r="H103" s="4" t="s">
+        <v>722</v>
+      </c>
+      <c r="I103" s="19" t="s">
+        <v>723</v>
+      </c>
+      <c r="J103" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="K103" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A104" s="4" t="s">
+        <v>725</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>726</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>727</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E104" s="9" t="s">
+        <v>728</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>729</v>
+      </c>
+      <c r="G104" s="4" t="s">
+        <v>730</v>
+      </c>
+      <c r="H104" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I104" s="19" t="s">
+        <v>731</v>
+      </c>
+      <c r="J104" s="4" t="s">
+        <v>732</v>
+      </c>
+      <c r="K104" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A105" s="4" t="s">
+        <v>733</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>734</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>735</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E105" s="9" t="s">
+        <v>736</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>737</v>
+      </c>
+      <c r="G105" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="H105" s="4" t="s">
+        <v>739</v>
+      </c>
+      <c r="I105" s="19" t="s">
+        <v>740</v>
+      </c>
+      <c r="J105" s="4" t="s">
+        <v>741</v>
+      </c>
+      <c r="K105" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A106" s="4" t="s">
+        <v>742</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E106" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="F106" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="G106" s="4" t="s">
+        <v>745</v>
+      </c>
+      <c r="H106" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I106" s="19" t="s">
+        <v>746</v>
+      </c>
+      <c r="J106" s="4" t="s">
+        <v>747</v>
+      </c>
+      <c r="K106" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A107" s="4" t="s">
+        <v>748</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>749</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E107" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>750</v>
+      </c>
+      <c r="G107" s="4" t="s">
+        <v>751</v>
+      </c>
+      <c r="H107" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I107" s="19" t="s">
+        <v>752</v>
+      </c>
+      <c r="J107" s="4" t="s">
+        <v>753</v>
+      </c>
+      <c r="K107" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A108" s="4" t="s">
+        <v>754</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>755</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E108" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="G108" s="4" t="s">
+        <v>757</v>
+      </c>
+      <c r="H108" s="4" t="s">
+        <v>758</v>
+      </c>
+      <c r="I108" s="19" t="s">
+        <v>759</v>
+      </c>
+      <c r="J108" s="4" t="s">
+        <v>760</v>
+      </c>
+      <c r="K108" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A109" s="4" t="s">
+        <v>761</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>762</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E109" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="G109" s="4" t="s">
+        <v>763</v>
+      </c>
+      <c r="H109" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I109" s="19" t="s">
+        <v>764</v>
+      </c>
+      <c r="J109" s="4" t="s">
+        <v>765</v>
+      </c>
+      <c r="K109" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A110" s="4" t="s">
+        <v>766</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E110" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="G110" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="H110" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="I110" s="19" t="s">
+        <v>770</v>
+      </c>
+      <c r="J110" s="4" t="s">
+        <v>771</v>
+      </c>
+      <c r="K110" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A111" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E111" s="9" t="s">
+        <v>775</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>776</v>
+      </c>
+      <c r="G111" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="H111" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I111" s="19" t="s">
+        <v>778</v>
+      </c>
+      <c r="J111" s="4" t="s">
+        <v>779</v>
+      </c>
+      <c r="K111" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A112" s="4" t="s">
+        <v>780</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>781</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E112" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="G112" s="4" t="s">
+        <v>783</v>
+      </c>
+      <c r="H112" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I112" s="19" t="s">
+        <v>784</v>
+      </c>
+      <c r="J112" s="4" t="s">
+        <v>785</v>
+      </c>
+      <c r="K112" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A113" s="4" t="s">
+        <v>786</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>787</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>788</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E113" s="9" t="s">
+        <v>789</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>790</v>
+      </c>
+      <c r="G113" s="4" t="s">
+        <v>791</v>
+      </c>
+      <c r="H113" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="I113" s="19" t="s">
+        <v>793</v>
+      </c>
+      <c r="J113" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="K113" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A114" s="4" t="s">
+        <v>795</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>796</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E114" s="9" t="s">
+        <v>798</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>799</v>
+      </c>
+      <c r="G114" s="4" t="s">
+        <v>800</v>
+      </c>
+      <c r="H114" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I114" s="19" t="s">
+        <v>801</v>
+      </c>
+      <c r="J114" s="4" t="s">
+        <v>802</v>
+      </c>
+      <c r="K114" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A115" s="4" t="s">
+        <v>803</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>804</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E115" s="9" t="s">
+        <v>340</v>
+      </c>
+      <c r="F115" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="G115" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="H115" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I115" s="19" t="s">
+        <v>807</v>
+      </c>
+      <c r="J115" s="4" t="s">
+        <v>808</v>
+      </c>
+      <c r="K115" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A116" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>810</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>811</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E116" s="9" t="s">
+        <v>812</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>708</v>
+      </c>
+      <c r="G116" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="H116" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I116" s="19" t="s">
+        <v>814</v>
+      </c>
+      <c r="J116" s="4" t="s">
+        <v>815</v>
+      </c>
+      <c r="K116" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A117" s="4" t="s">
+        <v>816</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E117" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>818</v>
+      </c>
+      <c r="G117" s="4" t="s">
+        <v>819</v>
+      </c>
+      <c r="H117" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I117" s="19" t="s">
+        <v>820</v>
+      </c>
+      <c r="J117" s="4" t="s">
+        <v>821</v>
+      </c>
+      <c r="K117" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A118" s="4" t="s">
+        <v>822</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>823</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E118" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>824</v>
+      </c>
+      <c r="G118" s="4" t="s">
+        <v>825</v>
+      </c>
+      <c r="H118" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I118" s="19" t="s">
+        <v>826</v>
+      </c>
+      <c r="J118" s="4" t="s">
+        <v>827</v>
+      </c>
+      <c r="K118" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A119" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>829</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E119" s="9" t="s">
+        <v>678</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="G119" s="4" t="s">
+        <v>830</v>
+      </c>
+      <c r="H119" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I119" s="19" t="s">
+        <v>831</v>
+      </c>
+      <c r="J119" s="4" t="s">
+        <v>832</v>
+      </c>
+      <c r="K119" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A120" s="4" t="s">
+        <v>833</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>834</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E120" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>835</v>
+      </c>
+      <c r="G120" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="H120" s="4" t="s">
+        <v>837</v>
+      </c>
+      <c r="I120" s="19" t="s">
+        <v>838</v>
+      </c>
+      <c r="J120" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="K120" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A121" s="4" t="s">
+        <v>840</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>841</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E121" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="F121" s="4" t="s">
+        <v>842</v>
+      </c>
+      <c r="G121" s="4" t="s">
+        <v>843</v>
+      </c>
+      <c r="H121" s="4" t="s">
+        <v>844</v>
+      </c>
+      <c r="I121" s="19" t="s">
+        <v>845</v>
+      </c>
+      <c r="J121" s="4" t="s">
+        <v>846</v>
+      </c>
+      <c r="K121" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A122" s="4" t="s">
+        <v>847</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E122" s="9" t="s">
+        <v>648</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="G122" s="4" t="s">
+        <v>850</v>
+      </c>
+      <c r="H122" s="4" t="s">
+        <v>851</v>
+      </c>
+      <c r="I122" s="19" t="s">
+        <v>852</v>
+      </c>
+      <c r="J122" s="4" t="s">
+        <v>853</v>
+      </c>
+      <c r="K122" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A123" s="4" t="s">
+        <v>854</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>727</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E123" s="9" t="s">
+        <v>728</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>856</v>
+      </c>
+      <c r="G123" s="4" t="s">
+        <v>857</v>
+      </c>
+      <c r="H123" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I123" s="19" t="s">
+        <v>858</v>
+      </c>
+      <c r="J123" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="K123" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A124" s="4" t="s">
+        <v>860</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>861</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E124" s="9" t="s">
+        <v>798</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>862</v>
+      </c>
+      <c r="G124" s="4" t="s">
+        <v>863</v>
+      </c>
+      <c r="H124" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I124" s="19" t="s">
+        <v>864</v>
+      </c>
+      <c r="J124" s="4" t="s">
+        <v>865</v>
+      </c>
+      <c r="K124" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A125" s="4" t="s">
+        <v>866</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>867</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E125" s="9" t="s">
+        <v>556</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="G125" s="4" t="s">
+        <v>868</v>
+      </c>
+      <c r="H125" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I125" s="19" t="s">
+        <v>869</v>
+      </c>
+      <c r="J125" s="4" t="s">
+        <v>870</v>
+      </c>
+      <c r="K125" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A126" s="4" t="s">
+        <v>871</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>872</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>873</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E126" s="9" t="s">
+        <v>728</v>
+      </c>
+      <c r="F126" s="4" t="s">
+        <v>874</v>
+      </c>
+      <c r="G126" s="4" t="s">
+        <v>875</v>
+      </c>
+      <c r="H126" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I126" s="19" t="s">
+        <v>876</v>
+      </c>
+      <c r="J126" s="4" t="s">
+        <v>877</v>
+      </c>
+      <c r="K126" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A127" s="4" t="s">
+        <v>878</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>879</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E127" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="F127" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="G127" s="4" t="s">
+        <v>880</v>
+      </c>
+      <c r="H127" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I127" s="19" t="s">
+        <v>881</v>
+      </c>
+      <c r="J127" s="4" t="s">
+        <v>882</v>
+      </c>
+      <c r="K127" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A128" s="4" t="s">
+        <v>883</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>884</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E128" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F128" s="4" t="s">
+        <v>885</v>
+      </c>
+      <c r="G128" s="4" t="s">
+        <v>886</v>
+      </c>
+      <c r="H128" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I128" s="19" t="s">
+        <v>887</v>
+      </c>
+      <c r="J128" s="4" t="s">
+        <v>888</v>
+      </c>
+      <c r="K128" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A129" s="4" t="s">
+        <v>889</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>890</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E129" s="9" t="s">
+        <v>891</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>892</v>
+      </c>
+      <c r="G129" s="4" t="s">
+        <v>893</v>
+      </c>
+      <c r="H129" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I129" s="19" t="s">
+        <v>894</v>
+      </c>
+      <c r="J129" s="4" t="s">
+        <v>895</v>
+      </c>
+      <c r="K129" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A130" s="4" t="s">
+        <v>896</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>897</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>898</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130" s="9" t="s">
+        <v>899</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>900</v>
+      </c>
+      <c r="G130" s="4" t="s">
+        <v>901</v>
+      </c>
+      <c r="H130" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="I130" s="19" t="s">
+        <v>903</v>
+      </c>
+      <c r="J130" s="4" t="s">
+        <v>904</v>
+      </c>
+      <c r="K130" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A131" s="4" t="s">
+        <v>905</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>906</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E131" s="9" t="s">
+        <v>907</v>
+      </c>
+      <c r="F131" s="4" t="s">
+        <v>908</v>
+      </c>
+      <c r="G131" s="4" t="s">
+        <v>909</v>
+      </c>
+      <c r="H131" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I131" s="19" t="s">
+        <v>910</v>
+      </c>
+      <c r="J131" s="4" t="s">
+        <v>911</v>
+      </c>
+      <c r="K131" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A132" s="4" t="s">
+        <v>912</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>913</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>914</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E132" s="9" t="s">
+        <v>915</v>
+      </c>
+      <c r="F132" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="G132" s="4" t="s">
+        <v>916</v>
+      </c>
+      <c r="H132" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I132" s="19" t="s">
+        <v>917</v>
+      </c>
+      <c r="J132" s="4" t="s">
+        <v>918</v>
+      </c>
+      <c r="K132" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A133" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>920</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E133" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="F133" s="4" t="s">
+        <v>921</v>
+      </c>
+      <c r="G133" s="4" t="s">
+        <v>922</v>
+      </c>
+      <c r="H133" s="4" t="s">
+        <v>923</v>
+      </c>
+      <c r="I133" s="19" t="s">
+        <v>924</v>
+      </c>
+      <c r="J133" s="4" t="s">
+        <v>925</v>
+      </c>
+      <c r="K133" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A134" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>927</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>928</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E134" s="9" t="s">
+        <v>929</v>
+      </c>
+      <c r="F134" s="4" t="s">
+        <v>930</v>
+      </c>
+      <c r="G134" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="H134" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I134" s="19" t="s">
+        <v>932</v>
+      </c>
+      <c r="J134" s="4" t="s">
+        <v>933</v>
+      </c>
+      <c r="K134" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A135" s="4" t="s">
+        <v>934</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>935</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E135" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F135" s="4" t="s">
+        <v>936</v>
+      </c>
+      <c r="G135" s="4" t="s">
+        <v>937</v>
+      </c>
+      <c r="H135" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I135" s="19" t="s">
+        <v>938</v>
+      </c>
+      <c r="J135" s="4" t="s">
+        <v>939</v>
+      </c>
+      <c r="K135" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A136" s="4" t="s">
+        <v>940</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>941</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E136" s="9" t="s">
+        <v>943</v>
+      </c>
+      <c r="F136" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="G136" s="4" t="s">
+        <v>945</v>
+      </c>
+      <c r="H136" s="4" t="s">
+        <v>946</v>
+      </c>
+      <c r="I136" s="19" t="s">
+        <v>947</v>
+      </c>
+      <c r="J136" s="4" t="s">
+        <v>948</v>
+      </c>
+      <c r="K136" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A137" s="4" t="s">
+        <v>949</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>950</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E137" s="9" t="s">
+        <v>455</v>
+      </c>
+      <c r="F137" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="G137" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="H137" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I137" s="19" t="s">
+        <v>952</v>
+      </c>
+      <c r="J137" s="4" t="s">
+        <v>953</v>
+      </c>
+      <c r="K137" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A138" s="4" t="s">
+        <v>954</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>955</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E138" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="F138" s="4" t="s">
+        <v>956</v>
+      </c>
+      <c r="G138" s="4" t="s">
+        <v>957</v>
+      </c>
+      <c r="H138" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I138" s="19" t="s">
+        <v>958</v>
+      </c>
+      <c r="J138" s="4" t="s">
+        <v>959</v>
+      </c>
+      <c r="K138" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A139" s="4" t="s">
+        <v>960</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>961</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>962</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E139" s="9" t="s">
+        <v>963</v>
+      </c>
+      <c r="F139" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="G139" s="4" t="s">
+        <v>964</v>
+      </c>
+      <c r="H139" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="I139" s="19" t="s">
+        <v>965</v>
+      </c>
+      <c r="J139" s="4" t="s">
+        <v>966</v>
+      </c>
+      <c r="K139" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A140" s="4" t="s">
+        <v>967</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>968</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E140" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="F140" s="4" t="s">
+        <v>969</v>
+      </c>
+      <c r="G140" s="4" t="s">
+        <v>970</v>
+      </c>
+      <c r="H140" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I140" s="19" t="s">
+        <v>971</v>
+      </c>
+      <c r="J140" s="4" t="s">
+        <v>972</v>
+      </c>
+      <c r="K140" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A141" s="4" t="s">
+        <v>973</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>974</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E141" s="9" t="s">
+        <v>975</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>976</v>
+      </c>
+      <c r="G141" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="H141" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I141" s="19" t="s">
+        <v>978</v>
+      </c>
+      <c r="J141" s="4" t="s">
+        <v>979</v>
+      </c>
+      <c r="K141" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A142" s="4" t="s">
+        <v>980</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>981</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>982</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E142" s="9" t="s">
+        <v>983</v>
+      </c>
+      <c r="F142" s="4" t="s">
+        <v>984</v>
+      </c>
+      <c r="G142" s="4" t="s">
+        <v>985</v>
+      </c>
+      <c r="H142" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I142" s="19" t="s">
+        <v>986</v>
+      </c>
+      <c r="J142" s="4" t="s">
+        <v>987</v>
+      </c>
+      <c r="K142" s="14">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A143" s="4" t="s">
+        <v>988</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>989</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>928</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E143" s="9" t="s">
+        <v>929</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>990</v>
+      </c>
+      <c r="G143" s="4" t="s">
+        <v>991</v>
+      </c>
+      <c r="H143" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I143" s="19" t="s">
+        <v>992</v>
+      </c>
+      <c r="J143" s="4" t="s">
+        <v>993</v>
+      </c>
+      <c r="K143" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A144" s="4" t="s">
+        <v>994</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>995</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>996</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E144" s="9" t="s">
+        <v>997</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>998</v>
+      </c>
+      <c r="G144" s="4" t="s">
+        <v>999</v>
+      </c>
+      <c r="H144" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I144" s="19" t="s">
+        <v>1000</v>
+      </c>
+      <c r="J144" s="4" t="s">
+        <v>1001</v>
+      </c>
+      <c r="K144" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A145" s="4" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E145" s="9" t="s">
+        <v>563</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G145" s="4" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H145" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I145" s="19" t="s">
+        <v>1006</v>
+      </c>
+      <c r="J145" s="4" t="s">
+        <v>1007</v>
+      </c>
+      <c r="K145" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A146" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E146" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G146" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="H146" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I146" s="19" t="s">
+        <v>1011</v>
+      </c>
+      <c r="J146" s="4" t="s">
+        <v>1012</v>
+      </c>
+      <c r="K146" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A147" s="4" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E147" s="9" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F147" s="4" t="s">
+        <v>1017</v>
+      </c>
+      <c r="G147" s="4" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H147" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I147" s="19" t="s">
+        <v>1019</v>
+      </c>
+      <c r="J147" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="K147" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A148" s="4" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E148" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="F148" s="4" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G148" s="4" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H148" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I148" s="19" t="s">
+        <v>1025</v>
+      </c>
+      <c r="J148" s="4" t="s">
+        <v>1026</v>
+      </c>
+      <c r="K148" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A149" s="4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C149" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E149" s="9" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F149" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="G149" s="4" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H149" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I149" s="19" t="s">
+        <v>1031</v>
+      </c>
+      <c r="J149" s="4" t="s">
+        <v>1032</v>
+      </c>
+      <c r="K149" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A150" s="4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C150" s="4" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D150" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" s="9" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F150" s="4" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G150" s="4" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H150" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I150" s="19" t="s">
+        <v>1039</v>
+      </c>
+      <c r="J150" s="4" t="s">
+        <v>1040</v>
+      </c>
+      <c r="K150" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A151" s="4" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E151" s="9" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F151" s="4" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G151" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H151" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I151" s="19" t="s">
+        <v>1046</v>
+      </c>
+      <c r="J151" s="4" t="s">
+        <v>1047</v>
+      </c>
+      <c r="K151" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A152" s="4" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E152" s="9" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F152" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="G152" s="4" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H152" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="I152" s="19" t="s">
+        <v>1052</v>
+      </c>
+      <c r="J152" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="K152" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A153" s="4" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E153" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F153" s="4" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G153" s="4" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H153" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I153" s="19" t="s">
+        <v>1059</v>
+      </c>
+      <c r="J153" s="4" t="s">
+        <v>1060</v>
+      </c>
+      <c r="K153" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A154" s="4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E154" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F154" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="G154" s="4" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H154" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I154" s="19" t="s">
+        <v>1064</v>
+      </c>
+      <c r="J154" s="4" t="s">
+        <v>1065</v>
+      </c>
+      <c r="K154" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A155" s="4" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C155" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E155" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="F155" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="G155" s="4" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H155" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I155" s="19" t="s">
+        <v>1069</v>
+      </c>
+      <c r="J155" s="4" t="s">
+        <v>1070</v>
+      </c>
+      <c r="K155" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A156" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E156" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F156" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="G156" s="4" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H156" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I156" s="19" t="s">
+        <v>1075</v>
+      </c>
+      <c r="J156" s="4" t="s">
+        <v>1076</v>
+      </c>
+      <c r="K156" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A157" s="4" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>914</v>
+      </c>
+      <c r="D157" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E157" s="9" t="s">
+        <v>915</v>
+      </c>
+      <c r="F157" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="G157" s="4" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H157" s="4" t="s">
+        <v>1080</v>
+      </c>
+      <c r="I157" s="19" t="s">
+        <v>1081</v>
+      </c>
+      <c r="J157" s="4" t="s">
+        <v>1082</v>
+      </c>
+      <c r="K157" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A158" s="4" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="D158" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E158" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="F158" s="4" t="s">
+        <v>1085</v>
+      </c>
+      <c r="G158" s="4" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H158" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I158" s="19" t="s">
+        <v>1087</v>
+      </c>
+      <c r="J158" s="4" t="s">
+        <v>1088</v>
+      </c>
+      <c r="K158" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A159" s="4" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>914</v>
+      </c>
+      <c r="D159" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E159" s="9" t="s">
+        <v>915</v>
+      </c>
+      <c r="F159" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="G159" s="4" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H159" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="I159" s="19" t="s">
+        <v>1092</v>
+      </c>
+      <c r="J159" s="4" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K159" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A160" s="4" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C160" s="4" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D160" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E160" s="9" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F160" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G160" s="4" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H160" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I160" s="19" t="s">
+        <v>1099</v>
+      </c>
+      <c r="J160" s="4" t="s">
+        <v>1100</v>
+      </c>
+      <c r="K160" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A161" s="4" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E161" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="F161" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="G161" s="4" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H161" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I161" s="19" t="s">
+        <v>1104</v>
+      </c>
+      <c r="J161" s="4" t="s">
+        <v>1105</v>
+      </c>
+      <c r="K161" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A162" s="4" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>914</v>
+      </c>
+      <c r="D162" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E162" s="9" t="s">
+        <v>915</v>
+      </c>
+      <c r="F162" s="4" t="s">
+        <v>1108</v>
+      </c>
+      <c r="G162" s="4" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H162" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I162" s="19" t="s">
+        <v>1110</v>
+      </c>
+      <c r="J162" s="4" t="s">
+        <v>1111</v>
+      </c>
+      <c r="K162" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A163" s="4" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E163" s="9" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F163" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="G163" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="H163" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I163" s="19" t="s">
+        <v>1116</v>
+      </c>
+      <c r="J163" s="4" t="s">
+        <v>1117</v>
+      </c>
+      <c r="K163" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A164" s="4" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D164" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E164" s="9" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F164" s="4" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G164" s="4" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H164" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I164" s="19" t="s">
+        <v>1124</v>
+      </c>
+      <c r="J164" s="4" t="s">
+        <v>1125</v>
+      </c>
+      <c r="K164" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A165" s="4" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E165" s="9" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F165" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="G165" s="4" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H165" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I165" s="19" t="s">
+        <v>1131</v>
+      </c>
+      <c r="J165" s="4" t="s">
+        <v>1132</v>
+      </c>
+      <c r="K165" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A166" s="4" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D166" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E166" s="9" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F166" s="4" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G166" s="4" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H166" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I166" s="19" t="s">
+        <v>1139</v>
+      </c>
+      <c r="J166" s="4" t="s">
+        <v>1140</v>
+      </c>
+      <c r="K166" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A167" s="4" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C167" s="4" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D167" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E167" s="9" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F167" s="4" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G167" s="4" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H167" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I167" s="19" t="s">
+        <v>1147</v>
+      </c>
+      <c r="J167" s="4" t="s">
+        <v>1148</v>
+      </c>
+      <c r="K167" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A168" s="4" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>727</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E168" s="9" t="s">
+        <v>728</v>
+      </c>
+      <c r="F168" s="4" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G168" s="4" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H168" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I168" s="19" t="s">
+        <v>1153</v>
+      </c>
+      <c r="J168" s="4" t="s">
+        <v>1154</v>
+      </c>
+      <c r="K168" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A169" s="4" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D169" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E169" s="9" t="s">
+        <v>1157</v>
+      </c>
+      <c r="F169" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="G169" s="4" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H169" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I169" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="J169" s="4" t="s">
+        <v>1159</v>
+      </c>
+      <c r="K169" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A170" s="4" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C170" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D170" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E170" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="F170" s="4" t="s">
+        <v>1162</v>
+      </c>
+      <c r="G170" s="4" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H170" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I170" s="19" t="s">
+        <v>1164</v>
+      </c>
+      <c r="J170" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K170" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A171" s="4" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C171" s="4" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D171" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E171" s="9" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F171" s="4" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G171" s="4" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H171" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I171" s="19" t="s">
+        <v>1171</v>
+      </c>
+      <c r="J171" s="4" t="s">
+        <v>1172</v>
+      </c>
+      <c r="K171" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A172" s="4" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C172" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D172" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E172" s="9" t="s">
+        <v>1175</v>
+      </c>
+      <c r="F172" s="4" t="s">
+        <v>1176</v>
+      </c>
+      <c r="G172" s="4" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H172" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I172" s="19" t="s">
+        <v>1178</v>
+      </c>
+      <c r="J172" s="4" t="s">
+        <v>1179</v>
+      </c>
+      <c r="K172" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A173" s="4" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C173" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E173" s="9" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F173" s="4" t="s">
+        <v>1184</v>
+      </c>
+      <c r="G173" s="4" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H173" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I173" s="19" t="s">
+        <v>1186</v>
+      </c>
+      <c r="J173" s="4" t="s">
+        <v>1187</v>
+      </c>
+      <c r="K173" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A174" s="4" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C174" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="D174" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E174" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="F174" s="4" t="s">
+        <v>1190</v>
+      </c>
+      <c r="G174" s="4" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H174" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I174" s="19" t="s">
+        <v>1192</v>
+      </c>
+      <c r="J174" s="4" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K174" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A175" s="4" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C175" s="4" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E175" s="9" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F175" s="4" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G175" s="4" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H175" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I175" s="19" t="s">
+        <v>1200</v>
+      </c>
+      <c r="J175" s="4" t="s">
+        <v>1201</v>
+      </c>
+      <c r="K175" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A176" s="4" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B176" s="4" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C176" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D176" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E176" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="F176" s="4" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G176" s="4" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H176" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I176" s="19" t="s">
+        <v>1206</v>
+      </c>
+      <c r="J176" s="4" t="s">
+        <v>1207</v>
+      </c>
+      <c r="K176" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A177" s="4" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C177" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="D177" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E177" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="F177" s="4" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G177" s="4" t="s">
+        <v>1211</v>
+      </c>
+      <c r="H177" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I177" s="19" t="s">
+        <v>1212</v>
+      </c>
+      <c r="J177" s="4" t="s">
+        <v>1213</v>
+      </c>
+      <c r="K177" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A178" s="4" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E178" s="9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F178" s="4" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G178" s="4" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H178" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I178" s="19" t="s">
+        <v>1219</v>
+      </c>
+      <c r="J178" s="4" t="s">
+        <v>1220</v>
+      </c>
+      <c r="K178" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A179" s="4" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C179" s="4" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E179" s="9" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F179" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="G179" s="4" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H179" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I179" s="19" t="s">
+        <v>1226</v>
+      </c>
+      <c r="J179" s="4" t="s">
+        <v>1227</v>
+      </c>
+      <c r="K179" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A180" s="4" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B180" s="4" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C180" s="4" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D180" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E180" s="9" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F180" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="G180" s="4" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H180" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I180" s="19" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J180" s="4" t="s">
+        <v>1232</v>
+      </c>
+      <c r="K180" s="14">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A181" s="4" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C181" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E181" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="F181" s="4" t="s">
+        <v>1235</v>
+      </c>
+      <c r="G181" s="4" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H181" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I181" s="19" t="s">
+        <v>1237</v>
+      </c>
+      <c r="J181" s="4" t="s">
+        <v>1238</v>
+      </c>
+      <c r="K181" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A182" s="4" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C182" s="4" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D182" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E182" s="9" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F182" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="G182" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="H182" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I182" s="19" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J182" s="4" t="s">
+        <v>1244</v>
+      </c>
+      <c r="K182" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A183" s="4" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C183" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D183" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E183" s="9" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F183" s="4" t="s">
+        <v>985</v>
+      </c>
+      <c r="G183" s="4" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H183" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I183" s="19" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J183" s="4" t="s">
+        <v>1250</v>
+      </c>
+      <c r="K183" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A184" s="4" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C184" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D184" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E184" s="9" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F184" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="G184" s="4" t="s">
+        <v>1254</v>
+      </c>
+      <c r="H184" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I184" s="19" t="s">
+        <v>1255</v>
+      </c>
+      <c r="J184" s="4" t="s">
+        <v>1256</v>
+      </c>
+      <c r="K184" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A185" s="4" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C185" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E185" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F185" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="G185" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="H185" s="4" t="s">
+        <v>758</v>
+      </c>
+      <c r="I185" s="19" t="s">
+        <v>1259</v>
+      </c>
+      <c r="J185" s="4" t="s">
+        <v>1260</v>
+      </c>
+      <c r="K185" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A186" s="4" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B186" s="4" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C186" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D186" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E186" s="9" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F186" s="4" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G186" s="4" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H186" s="4" t="s">
+        <v>1265</v>
+      </c>
+      <c r="I186" s="19" t="s">
+        <v>1266</v>
+      </c>
+      <c r="J186" s="4" t="s">
+        <v>1267</v>
+      </c>
+      <c r="K186" s="14">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A187" s="4" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B187" s="4" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C187" s="4" t="s">
+        <v>914</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E187" s="9" t="s">
+        <v>915</v>
+      </c>
+      <c r="F187" s="4" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G187" s="4" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H187" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I187" s="19" t="s">
+        <v>1272</v>
+      </c>
+      <c r="J187" s="4" t="s">
+        <v>1273</v>
+      </c>
+      <c r="K187" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A188" s="4" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B188" s="4" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C188" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D188" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E188" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F188" s="4" t="s">
+        <v>1276</v>
+      </c>
+      <c r="G188" s="4" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H188" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I188" s="19" t="s">
+        <v>1278</v>
+      </c>
+      <c r="J188" s="4" t="s">
+        <v>1279</v>
+      </c>
+      <c r="K188" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A189" s="4" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B189" s="4" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C189" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E189" s="9" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F189" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G189" s="4" t="s">
+        <v>1283</v>
+      </c>
+      <c r="H189" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I189" s="19" t="s">
+        <v>1284</v>
+      </c>
+      <c r="J189" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K189" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A190" s="4" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B190" s="4" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D190" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E190" s="9" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F190" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="G190" s="4" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H190" s="4" t="s">
+        <v>1288</v>
+      </c>
+      <c r="I190" s="19" t="s">
+        <v>1289</v>
+      </c>
+      <c r="J190" s="4" t="s">
+        <v>1290</v>
+      </c>
+      <c r="K190" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A191" s="4" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B191" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C191" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="D191" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="E191" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="F191" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="G191" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="H191" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I191" s="19" t="s">
+        <v>1292</v>
+      </c>
+      <c r="J191" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="K191" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A192" s="4" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B192" s="4" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C192" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="D192" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E192" s="9" t="s">
+        <v>943</v>
+      </c>
+      <c r="F192" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G192" s="4" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H192" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I192" s="19" t="s">
+        <v>1297</v>
+      </c>
+      <c r="J192" s="4" t="s">
+        <v>1298</v>
+      </c>
+      <c r="K192" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A193" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B193" s="4" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E193" s="9" t="s">
+        <v>1302</v>
+      </c>
+      <c r="F193" s="4" t="s">
+        <v>1303</v>
+      </c>
+      <c r="G193" s="4" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H193" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I193" s="19" t="s">
+        <v>1305</v>
+      </c>
+      <c r="J193" s="4" t="s">
+        <v>1306</v>
+      </c>
+      <c r="K193" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A194" s="4" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B194" s="4" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C194" s="4" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D194" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E194" s="9" t="s">
+        <v>1310</v>
+      </c>
+      <c r="F194" s="4" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G194" s="4" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H194" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="I194" s="19" t="s">
+        <v>1313</v>
+      </c>
+      <c r="J194" s="4" t="s">
+        <v>1314</v>
+      </c>
+      <c r="K194" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A195" s="4" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B195" s="4" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C195" s="4" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D195" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E195" s="9" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F195" s="4" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G195" s="4" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H195" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I195" s="19" t="s">
+        <v>1321</v>
+      </c>
+      <c r="J195" s="4" t="s">
+        <v>1322</v>
+      </c>
+      <c r="K195" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A196" s="4" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B196" s="4" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C196" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D196" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E196" s="9" t="s">
+        <v>455</v>
+      </c>
+      <c r="F196" s="4" t="s">
+        <v>1325</v>
+      </c>
+      <c r="G196" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H196" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I196" s="19" t="s">
+        <v>1327</v>
+      </c>
+      <c r="J196" s="4" t="s">
+        <v>1328</v>
+      </c>
+      <c r="K196" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A197" s="4" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B197" s="4" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C197" s="4" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E197" s="9" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F197" s="4" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G197" s="4" t="s">
+        <v>1331</v>
+      </c>
+      <c r="H197" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I197" s="19" t="s">
+        <v>1124</v>
+      </c>
+      <c r="J197" s="4" t="s">
+        <v>1332</v>
+      </c>
+      <c r="K197" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A198" s="4" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B198" s="4" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C198" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="D198" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E198" s="9" t="s">
+        <v>563</v>
+      </c>
+      <c r="F198" s="4" t="s">
+        <v>1335</v>
+      </c>
+      <c r="G198" s="4" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H198" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I198" s="19" t="s">
+        <v>1337</v>
+      </c>
+      <c r="J198" s="4" t="s">
+        <v>1338</v>
+      </c>
+      <c r="K198" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A199" s="4" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B199" s="4" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C199" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D199" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E199" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="F199" s="4" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G199" s="4" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H199" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I199" s="19" t="s">
+        <v>1343</v>
+      </c>
+      <c r="J199" s="4" t="s">
+        <v>1344</v>
+      </c>
+      <c r="K199" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A200" s="4" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B200" s="4" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C200" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D200" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E200" s="9" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F200" s="4" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G200" s="4" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H200" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I200" s="19" t="s">
+        <v>1349</v>
+      </c>
+      <c r="J200" s="4" t="s">
+        <v>1350</v>
+      </c>
+      <c r="K200" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A201" s="4" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B201" s="4" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C201" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D201" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E201" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="F201" s="4" t="s">
+        <v>1353</v>
+      </c>
+      <c r="G201" s="4" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H201" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I201" s="20" t="s">
+        <v>1355</v>
+      </c>
+      <c r="J201" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K201" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A202" s="4" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B202" s="4" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C202" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D202" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E202" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="F202" s="4" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G202" s="4" t="s">
+        <v>1359</v>
+      </c>
+      <c r="H202" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I202" s="19" t="s">
+        <v>1360</v>
+      </c>
+      <c r="J202" s="4" t="s">
+        <v>1361</v>
+      </c>
+      <c r="K202" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A203" s="4" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B203" s="4" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C203" s="4" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D203" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E203" s="9" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F203" s="4" t="s">
+        <v>1108</v>
+      </c>
+      <c r="G203" s="4" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H203" s="4" t="s">
+        <v>1367</v>
+      </c>
+      <c r="I203" s="19" t="s">
+        <v>1368</v>
+      </c>
+      <c r="J203" s="4" t="s">
+        <v>1369</v>
+      </c>
+      <c r="K203" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A204" s="4" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B204" s="4" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C204" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D204" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E204" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="F204" s="4" t="s">
+        <v>1372</v>
+      </c>
+      <c r="G204" s="4" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H204" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I204" s="19" t="s">
+        <v>1374</v>
+      </c>
+      <c r="J204" s="4" t="s">
+        <v>1375</v>
+      </c>
+      <c r="K204" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A205" s="4" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B205" s="4" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C205" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D205" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E205" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="F205" s="4" t="s">
+        <v>1378</v>
+      </c>
+      <c r="G205" s="4" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H205" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I205" s="19" t="s">
+        <v>1380</v>
+      </c>
+      <c r="J205" s="4" t="s">
+        <v>1381</v>
+      </c>
+      <c r="K205" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A206" s="4" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B206" s="4" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C206" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D206" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E206" s="9" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F206" s="4" t="s">
+        <v>1384</v>
+      </c>
+      <c r="G206" s="4" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H206" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I206" s="19" t="s">
+        <v>1386</v>
+      </c>
+      <c r="J206" s="4" t="s">
+        <v>1387</v>
+      </c>
+      <c r="K206" s="14">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A207" s="4" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B207" s="4" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C207" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="D207" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E207" s="9" t="s">
+        <v>975</v>
+      </c>
+      <c r="F207" s="4" t="s">
+        <v>1390</v>
+      </c>
+      <c r="G207" s="4" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H207" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I207" s="19" t="s">
+        <v>1392</v>
+      </c>
+      <c r="J207" s="4" t="s">
+        <v>1393</v>
+      </c>
+      <c r="K207" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A208" s="4" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B208" s="4" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C208" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D208" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E208" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F208" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="G208" s="4" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H208" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I208" s="19" t="s">
+        <v>1397</v>
+      </c>
+      <c r="J208" s="4" t="s">
+        <v>1398</v>
+      </c>
+      <c r="K208" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A209" s="4" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B209" s="4" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C209" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D209" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E209" s="9" t="s">
+        <v>536</v>
+      </c>
+      <c r="F209" s="4" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G209" s="4" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H209" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I209" s="19" t="s">
+        <v>1403</v>
+      </c>
+      <c r="J209" s="4" t="s">
+        <v>1404</v>
+      </c>
+      <c r="K209" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A210" s="4" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B210" s="4" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C210" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D210" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E210" s="9" t="s">
+        <v>556</v>
+      </c>
+      <c r="F210" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="G210" s="4" t="s">
+        <v>1407</v>
+      </c>
+      <c r="H210" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I210" s="19" t="s">
+        <v>1408</v>
+      </c>
+      <c r="J210" s="4" t="s">
+        <v>1409</v>
+      </c>
+      <c r="K210" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A211" s="4" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B211" s="4" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C211" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D211" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E211" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="F211" s="4" t="s">
+        <v>1412</v>
+      </c>
+      <c r="G211" s="4" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H211" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I211" s="19" t="s">
+        <v>1414</v>
+      </c>
+      <c r="J211" s="4" t="s">
+        <v>1415</v>
+      </c>
+      <c r="K211" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A212" s="4" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B212" s="4" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C212" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D212" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E212" s="9" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F212" s="4" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G212" s="4" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H212" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I212" s="19" t="s">
+        <v>1420</v>
+      </c>
+      <c r="J212" s="4" t="s">
+        <v>1421</v>
+      </c>
+      <c r="K212" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A213" s="4" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B213" s="4" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C213" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D213" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E213" s="9" t="s">
+        <v>907</v>
+      </c>
+      <c r="F213" s="4" t="s">
+        <v>998</v>
+      </c>
+      <c r="G213" s="4" t="s">
+        <v>999</v>
+      </c>
+      <c r="H213" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I213" s="19" t="s">
+        <v>1424</v>
+      </c>
+      <c r="J213" s="4" t="s">
+        <v>1425</v>
+      </c>
+      <c r="K213" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A214" s="4" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B214" s="4" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C214" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="D214" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E214" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="F214" s="4" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G214" s="4" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H214" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I214" s="19" t="s">
+        <v>1430</v>
+      </c>
+      <c r="J214" s="4" t="s">
+        <v>1431</v>
+      </c>
+      <c r="K214" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A215" s="4" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B215" s="4" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C215" s="4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D215" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E215" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F215" s="4" t="s">
+        <v>1434</v>
+      </c>
+      <c r="G215" s="4" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H215" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I215" s="19" t="s">
+        <v>1436</v>
+      </c>
+      <c r="J215" s="4" t="s">
+        <v>1437</v>
+      </c>
+      <c r="K215" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A216" s="4" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B216" s="4" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C216" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D216" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E216" s="9" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F216" s="4" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G216" s="4" t="s">
+        <v>1442</v>
+      </c>
+      <c r="H216" s="4" t="s">
+        <v>1443</v>
+      </c>
+      <c r="I216" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="J216" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K216" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A217" s="4" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B217" s="4" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C217" s="4" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D217" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E217" s="9" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F217" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="G217" s="4" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H217" s="4" t="s">
+        <v>1449</v>
+      </c>
+      <c r="I217" s="19" t="s">
+        <v>1450</v>
+      </c>
+      <c r="J217" s="4" t="s">
+        <v>1451</v>
+      </c>
+      <c r="K217" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A218" s="4" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B218" s="4" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C218" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D218" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E218" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="F218" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="G218" s="4" t="s">
+        <v>1454</v>
+      </c>
+      <c r="H218" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I218" s="19" t="s">
+        <v>1455</v>
+      </c>
+      <c r="J218" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K218" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A219" s="4" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B219" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C219" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D219" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E219" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F219" s="4" t="s">
+        <v>1457</v>
+      </c>
+      <c r="G219" s="4" t="s">
+        <v>1458</v>
+      </c>
+      <c r="H219" s="4" t="s">
+        <v>844</v>
+      </c>
+      <c r="I219" s="19" t="s">
+        <v>1459</v>
+      </c>
+      <c r="J219" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K219" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A220" s="4" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B220" s="4" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C220" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D220" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E220" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="F220" s="4" t="s">
+        <v>1462</v>
+      </c>
+      <c r="G220" s="4" t="s">
+        <v>1463</v>
+      </c>
+      <c r="H220" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I220" s="19" t="s">
+        <v>1464</v>
+      </c>
+      <c r="J220" s="4" t="s">
+        <v>1465</v>
+      </c>
+      <c r="K220" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A221" s="4" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B221" s="4" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C221" s="4" t="s">
+        <v>727</v>
+      </c>
+      <c r="D221" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E221" s="9" t="s">
+        <v>728</v>
+      </c>
+      <c r="F221" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="G221" s="4" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H221" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I221" s="19" t="s">
+        <v>1469</v>
+      </c>
+      <c r="J221" s="4" t="s">
+        <v>1470</v>
+      </c>
+      <c r="K221" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A222" s="4" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B222" s="4" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C222" s="4" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D222" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E222" s="9" t="s">
+        <v>1474</v>
+      </c>
+      <c r="F222" s="4" t="s">
+        <v>1475</v>
+      </c>
+      <c r="G222" s="4" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H222" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I222" s="19" t="s">
+        <v>1477</v>
+      </c>
+      <c r="J222" s="4" t="s">
+        <v>1478</v>
+      </c>
+      <c r="K222" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A223" s="4" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B223" s="4" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C223" s="4" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D223" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E223" s="9" t="s">
+        <v>1482</v>
+      </c>
+      <c r="F223" s="4" t="s">
+        <v>1483</v>
+      </c>
+      <c r="G223" s="4" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H223" s="4" t="s">
+        <v>1485</v>
+      </c>
+      <c r="I223" s="19" t="s">
+        <v>1486</v>
+      </c>
+      <c r="J223" s="4" t="s">
+        <v>1487</v>
+      </c>
+      <c r="K223" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A224" s="4" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B224" s="4" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C224" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D224" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E224" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="F224" s="4" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G224" s="4" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H224" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I224" s="19" t="s">
+        <v>1491</v>
+      </c>
+      <c r="J224" s="4" t="s">
+        <v>1492</v>
+      </c>
+      <c r="K224" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A225" s="4" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B225" s="4" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C225" s="4" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D225" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E225" s="16" t="s">
+        <v>1496</v>
+      </c>
+      <c r="F225" s="4" t="s">
+        <v>1497</v>
+      </c>
+      <c r="G225" s="4" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H225" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="I225" s="19" t="s">
+        <v>1499</v>
+      </c>
+      <c r="J225" s="4" t="s">
+        <v>1500</v>
+      </c>
+      <c r="K225" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A226" s="4" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B226" s="4" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C226" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D226" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E226" s="9" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F226" s="4" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G226" s="4" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H226" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I226" s="19" t="s">
+        <v>1506</v>
+      </c>
+      <c r="J226" s="4" t="s">
+        <v>1507</v>
+      </c>
+      <c r="K226" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A227" s="4" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B227" s="4" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C227" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D227" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E227" s="9" t="s">
+        <v>665</v>
+      </c>
+      <c r="F227" s="4" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G227" s="4" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H227" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I227" s="19" t="s">
+        <v>1511</v>
+      </c>
+      <c r="J227" s="4" t="s">
+        <v>1512</v>
+      </c>
+      <c r="K227" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A228" s="4" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B228" s="4" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C228" s="4" t="s">
+        <v>928</v>
+      </c>
+      <c r="D228" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E228" s="9" t="s">
+        <v>929</v>
+      </c>
+      <c r="F228" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="G228" s="4" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H228" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I228" s="19" t="s">
+        <v>1516</v>
+      </c>
+      <c r="J228" s="4" t="s">
+        <v>1517</v>
+      </c>
+      <c r="K228" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A229" s="4" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B229" s="4" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C229" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D229" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E229" s="9" t="s">
+        <v>455</v>
+      </c>
+      <c r="F229" s="4" t="s">
+        <v>1520</v>
+      </c>
+      <c r="G229" s="4" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H229" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I229" s="19" t="s">
+        <v>1522</v>
+      </c>
+      <c r="J229" s="4" t="s">
+        <v>1523</v>
+      </c>
+      <c r="K229" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A230" s="4" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B230" s="4" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C230" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D230" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E230" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="F230" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="G230" s="4" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H230" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I230" s="19" t="s">
+        <v>1527</v>
+      </c>
+      <c r="J230" s="4" t="s">
+        <v>1528</v>
+      </c>
+      <c r="K230" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A231" s="4" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B231" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G4" s="1" t="s">
+      <c r="C231" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D231" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E231" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F231" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="G231" s="4" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H231" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I231" s="19" t="s">
+        <v>1531</v>
+      </c>
+      <c r="J231" s="4" t="s">
+        <v>1532</v>
+      </c>
+      <c r="K231" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A232" s="4" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B232" s="4" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C232" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D232" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E232" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F232" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="G232" s="4" t="s">
+        <v>1535</v>
+      </c>
+      <c r="H232" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I232" s="19" t="s">
+        <v>1536</v>
+      </c>
+      <c r="J232" s="4" t="s">
+        <v>1537</v>
+      </c>
+      <c r="K232" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A233" s="4" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B233" s="4" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C233" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D233" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E233" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="F233" s="4" t="s">
+        <v>1540</v>
+      </c>
+      <c r="G233" s="4" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H233" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I233" s="19" t="s">
+        <v>1542</v>
+      </c>
+      <c r="J233" s="4" t="s">
+        <v>1543</v>
+      </c>
+      <c r="K233" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A234" s="4" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B234" s="4" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C234" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="D234" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E234" s="9" t="s">
+        <v>975</v>
+      </c>
+      <c r="F234" s="4" t="s">
+        <v>985</v>
+      </c>
+      <c r="G234" s="4" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H234" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I234" s="19" t="s">
+        <v>1547</v>
+      </c>
+      <c r="J234" s="4" t="s">
+        <v>1548</v>
+      </c>
+      <c r="K234" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A235" s="4" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B235" s="4" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C235" s="4" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D235" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E235" s="9" t="s">
+        <v>1552</v>
+      </c>
+      <c r="F235" s="4" t="s">
+        <v>976</v>
+      </c>
+      <c r="G235" s="4" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H235" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I235" s="19" t="s">
+        <v>1554</v>
+      </c>
+      <c r="J235" s="4" t="s">
+        <v>1555</v>
+      </c>
+      <c r="K235" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A236" s="4" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B236" s="4" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C236" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D236" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E236" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="F236" s="4" t="s">
+        <v>1558</v>
+      </c>
+      <c r="G236" s="4" t="s">
+        <v>886</v>
+      </c>
+      <c r="H236" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I236" s="19" t="s">
+        <v>1559</v>
+      </c>
+      <c r="J236" s="4" t="s">
+        <v>1560</v>
+      </c>
+      <c r="K236" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A237" s="4" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B237" s="4" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C237" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D237" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E237" s="9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F237" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="G237" s="4" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H237" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I237" s="19" t="s">
+        <v>1564</v>
+      </c>
+      <c r="J237" s="4" t="s">
+        <v>1565</v>
+      </c>
+      <c r="K237" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A238" s="4" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B238" s="4" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C238" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D238" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E238" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="F238" s="4" t="s">
+        <v>1558</v>
+      </c>
+      <c r="G238" s="4" t="s">
+        <v>886</v>
+      </c>
+      <c r="H238" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I238" s="19" t="s">
+        <v>1559</v>
+      </c>
+      <c r="J238" s="4" t="s">
+        <v>1560</v>
+      </c>
+      <c r="K238" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A239" s="4" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B239" s="4" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C239" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D239" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E239" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="F239" s="4" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G239" s="4" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H239" s="4" t="s">
+        <v>1570</v>
+      </c>
+      <c r="I239" s="19" t="s">
+        <v>1571</v>
+      </c>
+      <c r="J239" s="4" t="s">
+        <v>1572</v>
+      </c>
+      <c r="K239" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A240" s="4" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B240" s="4" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C240" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="D240" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E240" s="9" t="s">
+        <v>1575</v>
+      </c>
+      <c r="F240" s="4" t="s">
+        <v>1576</v>
+      </c>
+      <c r="G240" s="4" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H240" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I240" s="19" t="s">
+        <v>1578</v>
+      </c>
+      <c r="J240" s="4" t="s">
+        <v>1579</v>
+      </c>
+      <c r="K240" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A241" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B241" s="4" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C241" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D241" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E241" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="F241" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="G241" s="4" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H241" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I241" s="19" t="s">
+        <v>1582</v>
+      </c>
+      <c r="J241" s="4" t="s">
+        <v>1583</v>
+      </c>
+      <c r="K241" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A242" s="4" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B242" s="4" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C242" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="D242" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E242" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="F242" s="4" t="s">
+        <v>1586</v>
+      </c>
+      <c r="G242" s="4" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H242" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I242" s="19" t="s">
+        <v>1588</v>
+      </c>
+      <c r="J242" s="4" t="s">
+        <v>1589</v>
+      </c>
+      <c r="K242" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A243" s="4" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B243" s="4" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C243" s="4" t="s">
+        <v>788</v>
+      </c>
+      <c r="D243" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E243" s="9" t="s">
+        <v>1592</v>
+      </c>
+      <c r="F243" s="4" t="s">
+        <v>1593</v>
+      </c>
+      <c r="G243" s="4" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H243" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I243" s="19" t="s">
+        <v>1595</v>
+      </c>
+      <c r="J243" s="4" t="s">
+        <v>1596</v>
+      </c>
+      <c r="K243" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A244" s="4" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B244" s="4" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C244" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D244" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E244" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="F244" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="G244" s="4" t="s">
+        <v>1599</v>
+      </c>
+      <c r="H244" s="4" t="s">
+        <v>1600</v>
+      </c>
+      <c r="I244" s="19" t="s">
+        <v>1601</v>
+      </c>
+      <c r="J244" s="4" t="s">
+        <v>1602</v>
+      </c>
+      <c r="K244" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A245" s="4" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B245" s="4" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C245" s="4" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D245" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E245" s="9" t="s">
+        <v>1606</v>
+      </c>
+      <c r="F245" s="4" t="s">
+        <v>1457</v>
+      </c>
+      <c r="G245" s="4" t="s">
+        <v>1607</v>
+      </c>
+      <c r="H245" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I245" s="19" t="s">
+        <v>1608</v>
+      </c>
+      <c r="J245" s="4" t="s">
+        <v>1609</v>
+      </c>
+      <c r="K245" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A246" s="4" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B246" s="4" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C246" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D246" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E246" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="F246" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="G246" s="4" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H246" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I246" s="19" t="s">
+        <v>1613</v>
+      </c>
+      <c r="J246" s="4" t="s">
+        <v>1614</v>
+      </c>
+      <c r="K246" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="247" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A247" s="4" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B247" s="4" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C247" s="4" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D247" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E247" s="9" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F247" s="4" t="s">
+        <v>1619</v>
+      </c>
+      <c r="G247" s="4" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H247" s="4" t="s">
+        <v>1621</v>
+      </c>
+      <c r="I247" s="19" t="s">
+        <v>1622</v>
+      </c>
+      <c r="J247" s="4" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K247" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="248" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A248" s="4" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B248" s="4" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C248" s="4" t="s">
+        <v>727</v>
+      </c>
+      <c r="D248" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E248" s="9" t="s">
+        <v>728</v>
+      </c>
+      <c r="F248" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="G248" s="4" t="s">
+        <v>1626</v>
+      </c>
+      <c r="H248" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I248" s="19" t="s">
+        <v>1627</v>
+      </c>
+      <c r="J248" s="4" t="s">
+        <v>1628</v>
+      </c>
+      <c r="K248" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="249" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A249" s="4" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B249" s="4" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C249" s="4" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D249" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E249" s="9" t="s">
+        <v>1631</v>
+      </c>
+      <c r="F249" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="G249" s="4" t="s">
+        <v>1632</v>
+      </c>
+      <c r="H249" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="I249" s="19" t="s">
+        <v>1633</v>
+      </c>
+      <c r="J249" s="4" t="s">
+        <v>1634</v>
+      </c>
+      <c r="K249" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A250" s="4" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B250" s="4" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C250" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="D250" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E250" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F250" s="4" t="s">
+        <v>1637</v>
+      </c>
+      <c r="G250" s="4" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H250" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I250" s="19" t="s">
+        <v>1639</v>
+      </c>
+      <c r="J250" s="4" t="s">
+        <v>1640</v>
+      </c>
+      <c r="K250" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A251" s="4" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B251" s="4" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C251" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D251" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E251" s="9" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F251" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="G251" s="4" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H251" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="I251" s="19" t="s">
+        <v>1645</v>
+      </c>
+      <c r="J251" s="4" t="s">
+        <v>1646</v>
+      </c>
+      <c r="K251" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A252" s="4" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B252" s="4" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C252" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D252" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E252" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="F252" s="4" t="s">
+        <v>1649</v>
+      </c>
+      <c r="G252" s="4" t="s">
+        <v>1650</v>
+      </c>
+      <c r="H252" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I252" s="19" t="s">
+        <v>1651</v>
+      </c>
+      <c r="J252" s="4" t="s">
+        <v>1652</v>
+      </c>
+      <c r="K252" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A253" s="4" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B253" s="4" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C253" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D253" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E253" s="9" t="s">
+        <v>707</v>
+      </c>
+      <c r="F253" s="4" t="s">
+        <v>1655</v>
+      </c>
+      <c r="G253" s="4" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H253" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I253" s="19" t="s">
+        <v>1657</v>
+      </c>
+      <c r="J253" s="4" t="s">
+        <v>1658</v>
+      </c>
+      <c r="K253" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A254" s="4" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B254" s="4" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C254" s="4" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D254" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E254" s="9" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F254" s="4" t="s">
+        <v>1661</v>
+      </c>
+      <c r="G254" s="4" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H254" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I254" s="19" t="s">
+        <v>1663</v>
+      </c>
+      <c r="J254" s="4" t="s">
+        <v>1664</v>
+      </c>
+      <c r="K254" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A255" s="4" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B255" s="4" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C255" s="4" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D255" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E255" s="9" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F255" s="4" t="s">
+        <v>1669</v>
+      </c>
+      <c r="G255" s="4" t="s">
+        <v>1670</v>
+      </c>
+      <c r="H255" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I255" s="19" t="s">
+        <v>1671</v>
+      </c>
+      <c r="J255" s="4" t="s">
+        <v>1672</v>
+      </c>
+      <c r="K255" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A256" s="4" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B256" s="4" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C256" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D256" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E256" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="F256" s="4" t="s">
+        <v>1675</v>
+      </c>
+      <c r="G256" s="4" t="s">
+        <v>1676</v>
+      </c>
+      <c r="H256" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I256" s="19" t="s">
+        <v>1677</v>
+      </c>
+      <c r="J256" s="4" t="s">
+        <v>1678</v>
+      </c>
+      <c r="K256" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="257" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A257" s="4" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B257" s="4" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C257" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D257" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E257" s="9" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F257" s="4" t="s">
+        <v>1681</v>
+      </c>
+      <c r="G257" s="4" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H257" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I257" s="19" t="s">
+        <v>1683</v>
+      </c>
+      <c r="J257" s="4" t="s">
+        <v>1684</v>
+      </c>
+      <c r="K257" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="258" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A258" s="4" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B258" s="4" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C258" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D258" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E258" s="9" t="s">
+        <v>514</v>
+      </c>
+      <c r="F258" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="G258" s="4" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H258" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I258" s="19" t="s">
+        <v>1688</v>
+      </c>
+      <c r="J258" s="4" t="s">
+        <v>1689</v>
+      </c>
+      <c r="K258" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="259" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A259" s="4" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B259" s="4" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C259" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="D259" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E259" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="F259" s="4" t="s">
+        <v>1692</v>
+      </c>
+      <c r="G259" s="4" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H259" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I259" s="19" t="s">
+        <v>1694</v>
+      </c>
+      <c r="J259" s="4" t="s">
+        <v>1695</v>
+      </c>
+      <c r="K259" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="260" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A260" s="4" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B260" s="4" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C260" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D260" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E260" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="F260" s="4" t="s">
+        <v>1698</v>
+      </c>
+      <c r="G260" s="4" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H260" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="I260" s="19" t="s">
+        <v>1700</v>
+      </c>
+      <c r="J260" s="4" t="s">
+        <v>1701</v>
+      </c>
+      <c r="K260" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A261" s="4" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B261" s="4" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C261" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D261" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E261" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="F261" s="4" t="s">
+        <v>1704</v>
+      </c>
+      <c r="G261" s="4" t="s">
+        <v>1705</v>
+      </c>
+      <c r="H261" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I261" s="19" t="s">
+        <v>1706</v>
+      </c>
+      <c r="J261" s="4" t="s">
+        <v>1707</v>
+      </c>
+      <c r="K261" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A262" s="4" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B262" s="4" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C262" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D262" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E262" s="9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F262" s="4" t="s">
+        <v>1710</v>
+      </c>
+      <c r="G262" s="4" t="s">
+        <v>1711</v>
+      </c>
+      <c r="H262" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I262" s="19" t="s">
+        <v>1712</v>
+      </c>
+      <c r="J262" s="4" t="s">
+        <v>1713</v>
+      </c>
+      <c r="K262" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A263" s="4" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B263" s="4" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C263" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D263" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E263" s="9" t="s">
+        <v>1716</v>
+      </c>
+      <c r="F263" s="4" t="s">
+        <v>1717</v>
+      </c>
+      <c r="G263" s="4" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H263" s="4" t="s">
+        <v>1443</v>
+      </c>
+      <c r="I263" s="19" t="s">
+        <v>1719</v>
+      </c>
+      <c r="J263" s="4" t="s">
+        <v>1720</v>
+      </c>
+      <c r="K263" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A264" s="4" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B264" s="4" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C264" s="4" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D264" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E264" s="9" t="s">
+        <v>1724</v>
+      </c>
+      <c r="F264" s="4" t="s">
+        <v>1725</v>
+      </c>
+      <c r="G264" s="4" t="s">
+        <v>1726</v>
+      </c>
+      <c r="H264" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I264" s="19" t="s">
+        <v>1727</v>
+      </c>
+      <c r="J264" s="4" t="s">
+        <v>1728</v>
+      </c>
+      <c r="K264" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A265" s="4" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B265" s="4" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C265" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D265" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E265" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="F265" s="4" t="s">
+        <v>1731</v>
+      </c>
+      <c r="G265" s="4" t="s">
+        <v>1732</v>
+      </c>
+      <c r="H265" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I265" s="19" t="s">
+        <v>1733</v>
+      </c>
+      <c r="J265" s="4" t="s">
+        <v>1734</v>
+      </c>
+      <c r="K265" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="266" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A266" s="4" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B266" s="4" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C266" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D266" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E266" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F266" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="G266" s="4" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H266" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I266" s="19" t="s">
+        <v>1738</v>
+      </c>
+      <c r="J266" s="4" t="s">
+        <v>1739</v>
+      </c>
+      <c r="K266" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="267" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A267" s="4" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B267" s="4" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C267" s="4" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D267" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E267" s="9" t="s">
+        <v>1743</v>
+      </c>
+      <c r="F267" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G267" s="4" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H267" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I267" s="19" t="s">
+        <v>1745</v>
+      </c>
+      <c r="J267" s="4" t="s">
+        <v>1746</v>
+      </c>
+      <c r="K267" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="268" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A268" s="4" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B268" s="4" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C268" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D268" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E268" s="9" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F268" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="G268" s="4" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H268" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I268" s="19" t="s">
+        <v>1750</v>
+      </c>
+      <c r="J268" s="4" t="s">
+        <v>1751</v>
+      </c>
+      <c r="K268" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="269" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A269" s="4" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B269" s="4" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C269" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D269" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E269" s="9" t="s">
+        <v>455</v>
+      </c>
+      <c r="F269" s="4" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G269" s="4" t="s">
+        <v>1754</v>
+      </c>
+      <c r="H269" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I269" s="19" t="s">
+        <v>1755</v>
+      </c>
+      <c r="J269" s="4" t="s">
+        <v>1756</v>
+      </c>
+      <c r="K269" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A270" s="4" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B270" s="4" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C270" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D270" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E270" s="9" t="s">
+        <v>455</v>
+      </c>
+      <c r="F270" s="4" t="s">
+        <v>1759</v>
+      </c>
+      <c r="G270" s="4" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H270" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I270" s="19" t="s">
+        <v>1761</v>
+      </c>
+      <c r="J270" s="4" t="s">
+        <v>1762</v>
+      </c>
+      <c r="K270" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A271" s="4" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B271" s="4" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C271" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D271" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E271" s="9" t="s">
+        <v>455</v>
+      </c>
+      <c r="F271" s="4" t="s">
+        <v>1765</v>
+      </c>
+      <c r="G271" s="4" t="s">
+        <v>1766</v>
+      </c>
+      <c r="H271" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I271" s="19" t="s">
+        <v>1767</v>
+      </c>
+      <c r="J271" s="4" t="s">
+        <v>1768</v>
+      </c>
+      <c r="K271" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A272" s="4" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B272" s="4" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C272" s="4" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D272" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E272" s="9" t="s">
+        <v>1772</v>
+      </c>
+      <c r="F272" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="G272" s="4" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H272" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I272" s="19" t="s">
+        <v>1774</v>
+      </c>
+      <c r="J272" s="4" t="s">
+        <v>1775</v>
+      </c>
+      <c r="K272" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A273" s="4" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B273" s="4" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C273" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D273" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E273" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="F273" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="G273" s="4" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H273" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I273" s="19" t="s">
+        <v>1779</v>
+      </c>
+      <c r="J273" s="4" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K273" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A274" s="4" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B274" s="4" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C274" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="D274" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E274" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="F274" s="4" t="s">
+        <v>1783</v>
+      </c>
+      <c r="G274" s="4" t="s">
+        <v>1784</v>
+      </c>
+      <c r="H274" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="I274" s="19" t="s">
+        <v>1785</v>
+      </c>
+      <c r="J274" s="4" t="s">
+        <v>1786</v>
+      </c>
+      <c r="K274" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A275" s="4" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B275" s="4" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C275" s="4" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D275" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E275" s="9" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F275" s="4" t="s">
+        <v>985</v>
+      </c>
+      <c r="G275" s="4" t="s">
+        <v>1789</v>
+      </c>
+      <c r="H275" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I275" s="19" t="s">
+        <v>1790</v>
+      </c>
+      <c r="J275" s="4" t="s">
+        <v>1791</v>
+      </c>
+      <c r="K275" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A276" s="4" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B276" s="4" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C276" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D276" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E276" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="F276" s="4" t="s">
+        <v>577</v>
+      </c>
+      <c r="G276" s="4" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H276" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I276" s="19" t="s">
+        <v>1795</v>
+      </c>
+      <c r="J276" s="4" t="s">
+        <v>1796</v>
+      </c>
+      <c r="K276" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="277" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A277" s="4" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B277" s="4" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C277" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="D277" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E277" s="9" t="s">
+        <v>1799</v>
+      </c>
+      <c r="F277" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="G277" s="4" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H277" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="I277" s="19" t="s">
+        <v>1801</v>
+      </c>
+      <c r="J277" s="4" t="s">
+        <v>1802</v>
+      </c>
+      <c r="K277" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="278" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A278" s="4" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B278" s="4" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C278" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D278" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E278" s="9" t="s">
+        <v>1805</v>
+      </c>
+      <c r="F278" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="G278" s="4" t="s">
+        <v>1806</v>
+      </c>
+      <c r="H278" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I278" s="19" t="s">
+        <v>1807</v>
+      </c>
+      <c r="J278" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K278" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="279" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A279" s="4" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B279" s="4" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C279" s="4" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D279" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E279" s="9" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F279" s="4" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G279" s="4" t="s">
+        <v>1813</v>
+      </c>
+      <c r="H279" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I279" s="19" t="s">
+        <v>1814</v>
+      </c>
+      <c r="J279" s="4" t="s">
+        <v>1815</v>
+      </c>
+      <c r="K279" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="280" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A280" s="4" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B280" s="4" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C280" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="D280" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E280" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="F280" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G280" s="4" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H280" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I280" s="19" t="s">
+        <v>1819</v>
+      </c>
+      <c r="J280" s="4" t="s">
+        <v>1820</v>
+      </c>
+      <c r="K280" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="281" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A281" s="4" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B281" s="4" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C281" s="4" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D281" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E281" s="9" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F281" s="4" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G281" s="4" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H281" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I281" s="19" t="s">
+        <v>1824</v>
+      </c>
+      <c r="J281" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K281" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A282" s="4" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B282" s="4" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C282" s="4" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D282" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E282" s="9" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F282" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G282" s="4" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H282" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I282" s="19" t="s">
+        <v>1830</v>
+      </c>
+      <c r="J282" s="4" t="s">
+        <v>1831</v>
+      </c>
+      <c r="K282" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A283" s="4" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B283" s="4" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C283" s="4" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D283" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E283" s="9" t="s">
+        <v>1835</v>
+      </c>
+      <c r="F283" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="G283" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="H283" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I283" s="19" t="s">
+        <v>1836</v>
+      </c>
+      <c r="J283" s="4" t="s">
+        <v>1837</v>
+      </c>
+      <c r="K283" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A284" s="4" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B284" s="4" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C284" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="D284" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E284" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="F284" s="4" t="s">
+        <v>1840</v>
+      </c>
+      <c r="G284" s="4" t="s">
+        <v>1841</v>
+      </c>
+      <c r="H284" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I284" s="19" t="s">
+        <v>1842</v>
+      </c>
+      <c r="J284" s="4" t="s">
+        <v>1843</v>
+      </c>
+      <c r="K284" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A285" s="4" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B285" s="4" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C285" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D285" s="4" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E285" s="9" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F285" s="4" t="s">
+        <v>1847</v>
+      </c>
+      <c r="G285" s="4" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H285" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I285" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="J285" s="4" t="s">
+        <v>1849</v>
+      </c>
+      <c r="K285" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="286" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A286" s="4" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B286" s="4" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C286" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D286" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E286" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="F286" s="4" t="s">
+        <v>1852</v>
+      </c>
+      <c r="G286" s="4" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H286" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I286" s="19" t="s">
+        <v>1854</v>
+      </c>
+      <c r="J286" s="4" t="s">
+        <v>1855</v>
+      </c>
+      <c r="K286" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="287" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A287" s="4" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B287" s="4" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C287" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="D287" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E287" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="F287" s="4" t="s">
+        <v>1858</v>
+      </c>
+      <c r="G287" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="H287" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I287" s="19" t="s">
+        <v>1859</v>
+      </c>
+      <c r="J287" s="4" t="s">
+        <v>1860</v>
+      </c>
+      <c r="K287" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="288" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A288" s="4" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B288" s="4" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C288" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D288" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E288" s="9" t="s">
+        <v>556</v>
+      </c>
+      <c r="F288" s="4" t="s">
+        <v>1863</v>
+      </c>
+      <c r="G288" s="4" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H288" s="4" t="s">
+        <v>1865</v>
+      </c>
+      <c r="I288" s="19" t="s">
+        <v>1866</v>
+      </c>
+      <c r="J288" s="4" t="s">
+        <v>1867</v>
+      </c>
+      <c r="K288" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="289" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A289" s="4" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B289" s="4" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C289" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="D289" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E289" s="9" t="s">
+        <v>975</v>
+      </c>
+      <c r="F289" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G289" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="H289" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I289" s="19" t="s">
+        <v>1870</v>
+      </c>
+      <c r="J289" s="4" t="s">
+        <v>1871</v>
+      </c>
+      <c r="K289" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A290" s="4" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B290" s="4" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C290" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D290" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E290" s="9" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F290" s="4" t="s">
+        <v>1874</v>
+      </c>
+      <c r="G290" s="4" t="s">
+        <v>1875</v>
+      </c>
+      <c r="H290" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I290" s="19" t="s">
+        <v>1876</v>
+      </c>
+      <c r="J290" s="4" t="s">
+        <v>1877</v>
+      </c>
+      <c r="K290" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A291" s="4" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B291" s="4" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C291" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D291" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E291" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="F291" s="4" t="s">
+        <v>1880</v>
+      </c>
+      <c r="G291" s="4" t="s">
+        <v>1881</v>
+      </c>
+      <c r="H291" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I291" s="19" t="s">
+        <v>1882</v>
+      </c>
+      <c r="J291" s="4" t="s">
+        <v>1883</v>
+      </c>
+      <c r="K291" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="292" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A292" s="4" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B292" s="4" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C292" s="4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D292" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E292" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F292" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="G292" s="4" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H292" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I292" s="19" t="s">
+        <v>1887</v>
+      </c>
+      <c r="J292" s="4" t="s">
+        <v>1888</v>
+      </c>
+      <c r="K292" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A293" s="4" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B293" s="4" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C293" s="4" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D293" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="E293" s="9" t="s">
+        <v>1892</v>
+      </c>
+      <c r="F293" s="4" t="s">
+        <v>1893</v>
+      </c>
+      <c r="G293" s="4" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H293" s="4" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I293" s="19" t="s">
+        <v>1896</v>
+      </c>
+      <c r="J293" s="4" t="s">
+        <v>1897</v>
+      </c>
+      <c r="K293" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A294" s="4" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B294" s="4" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C294" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D294" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E294" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="F294" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G294" s="4" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H294" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I294" s="19" t="s">
+        <v>1901</v>
+      </c>
+      <c r="J294" s="4" t="s">
+        <v>1902</v>
+      </c>
+      <c r="K294" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A295" s="4" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B295" s="4" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C295" s="4" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D295" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E295" s="9" t="s">
+        <v>1906</v>
+      </c>
+      <c r="F295" s="4" t="s">
+        <v>1520</v>
+      </c>
+      <c r="G295" s="4" t="s">
+        <v>1907</v>
+      </c>
+      <c r="H295" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I295" s="19" t="s">
+        <v>1908</v>
+      </c>
+      <c r="J295" s="4" t="s">
+        <v>1909</v>
+      </c>
+      <c r="K295" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="296" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A296" s="4" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B296" s="4" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C296" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D296" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E296" s="9" t="s">
+        <v>1912</v>
+      </c>
+      <c r="F296" s="4" t="s">
+        <v>1913</v>
+      </c>
+      <c r="G296" s="4" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H296" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I296" s="19" t="s">
+        <v>1915</v>
+      </c>
+      <c r="J296" s="4" t="s">
+        <v>1916</v>
+      </c>
+      <c r="K296" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="297" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A297" s="4" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B297" s="4" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C297" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="D297" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E297" s="9" t="s">
+        <v>1919</v>
+      </c>
+      <c r="F297" s="4" t="s">
+        <v>1920</v>
+      </c>
+      <c r="G297" s="4" t="s">
+        <v>1921</v>
+      </c>
+      <c r="H297" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I297" s="19" t="s">
+        <v>1922</v>
+      </c>
+      <c r="J297" s="4" t="s">
+        <v>1923</v>
+      </c>
+      <c r="K297" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="298" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A298" s="4" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B298" s="4" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C298" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D298" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E298" s="9" t="s">
+        <v>1926</v>
+      </c>
+      <c r="F298" s="4" t="s">
+        <v>1927</v>
+      </c>
+      <c r="G298" s="4" t="s">
+        <v>1928</v>
+      </c>
+      <c r="H298" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I298" s="19" t="s">
+        <v>1929</v>
+      </c>
+      <c r="J298" s="4" t="s">
+        <v>1930</v>
+      </c>
+      <c r="K298" s="14">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="299" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A299" s="4" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B299" s="4" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C299" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D299" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E299" s="9" t="s">
+        <v>1933</v>
+      </c>
+      <c r="F299" s="4" t="s">
+        <v>737</v>
+      </c>
+      <c r="G299" s="4" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H299" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I299" s="19" t="s">
+        <v>1935</v>
+      </c>
+      <c r="J299" s="4" t="s">
+        <v>1936</v>
+      </c>
+      <c r="K299" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="300" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A300" s="4" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B300" s="4" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C300" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D300" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E300" s="9" t="s">
+        <v>891</v>
+      </c>
+      <c r="F300" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G300" s="4" t="s">
+        <v>1939</v>
+      </c>
+      <c r="H300" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I300" s="19" t="s">
+        <v>1940</v>
+      </c>
+      <c r="J300" s="4" t="s">
+        <v>1941</v>
+      </c>
+      <c r="K300" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="301" spans="1:11" ht="62" x14ac:dyDescent="0.35">
+      <c r="A301" s="4" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B301" s="4" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C301" s="4" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D301" s="4" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E301" s="4" t="s">
+        <v>1943</v>
+      </c>
+      <c r="F301" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="G301" s="4" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H301" s="4" t="s">
+        <v>1943</v>
+      </c>
+      <c r="I301" s="19" t="s">
+        <v>1945</v>
+      </c>
+      <c r="J301" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K301" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="302" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A302" s="4" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B302" s="4" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C302" s="4" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D302" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E302" s="9" t="s">
+        <v>1949</v>
+      </c>
+      <c r="F302" s="4" t="s">
+        <v>737</v>
+      </c>
+      <c r="G302" s="4" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H302" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I302" s="19" t="s">
+        <v>1951</v>
+      </c>
+      <c r="J302" s="4" t="s">
+        <v>1952</v>
+      </c>
+      <c r="K302" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="303" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A303" s="4" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B303" s="4" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C303" s="4" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D303" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E303" s="9" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F303" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="G303" s="4" t="s">
+        <v>1957</v>
+      </c>
+      <c r="H303" s="4" t="s">
+        <v>739</v>
+      </c>
+      <c r="I303" s="19" t="s">
+        <v>1958</v>
+      </c>
+      <c r="J303" s="4" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K303" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="304" spans="1:11" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A304" s="4" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B304" s="4" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C304" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D304" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E304" s="9" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F304" s="4" t="s">
+        <v>1962</v>
+      </c>
+      <c r="G304" s="4" t="s">
+        <v>1963</v>
+      </c>
+      <c r="H304" s="4" t="s">
+        <v>1964</v>
+      </c>
+      <c r="I304" s="19" t="s">
+        <v>1965</v>
+      </c>
+      <c r="J304" s="4" t="s">
+        <v>1966</v>
+      </c>
+      <c r="K304" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A305" s="4" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B305" s="4" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C305" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D305" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E305" s="9" t="s">
+        <v>1969</v>
+      </c>
+      <c r="F305" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="G305" s="4" t="s">
+        <v>1970</v>
+      </c>
+      <c r="H305" s="4" t="s">
+        <v>837</v>
+      </c>
+      <c r="I305" s="19" t="s">
+        <v>1971</v>
+      </c>
+      <c r="J305" s="4" t="s">
+        <v>1972</v>
+      </c>
+      <c r="K305" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A306" s="4" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B306" s="4" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C306" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="D306" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E306" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="F306" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="G306" s="4" t="s">
+        <v>1975</v>
+      </c>
+      <c r="H306" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I306" s="19" t="s">
+        <v>1976</v>
+      </c>
+      <c r="J306" s="4" t="s">
+        <v>1977</v>
+      </c>
+      <c r="K306" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="307" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A307" s="4" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B307" s="4" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C307" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="D307" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E307" s="9" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F307" s="4" t="s">
+        <v>1981</v>
+      </c>
+      <c r="G307" s="4" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H307" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I307" s="19" t="s">
+        <v>1983</v>
+      </c>
+      <c r="J307" s="4" t="s">
+        <v>1984</v>
+      </c>
+      <c r="K307" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="308" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A308" s="4" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B308" s="4" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C308" s="4" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D308" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E308" s="9" t="s">
+        <v>1988</v>
+      </c>
+      <c r="F308" s="4" t="s">
+        <v>1989</v>
+      </c>
+      <c r="G308" s="4" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H308" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I308" s="19" t="s">
+        <v>1991</v>
+      </c>
+      <c r="J308" s="4" t="s">
+        <v>1992</v>
+      </c>
+      <c r="K308" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="309" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A309" s="4" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B309" s="4" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C309" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="D309" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E309" s="9" t="s">
+        <v>975</v>
+      </c>
+      <c r="F309" s="4" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G309" s="4" t="s">
+        <v>1996</v>
+      </c>
+      <c r="H309" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I309" s="19" t="s">
+        <v>1997</v>
+      </c>
+      <c r="J309" s="4" t="s">
+        <v>1998</v>
+      </c>
+      <c r="K309" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A310" s="4" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B310" s="4" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C310" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D310" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E310" s="9" t="s">
+        <v>907</v>
+      </c>
+      <c r="F310" s="4" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G310" s="4" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H310" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I310" s="19" t="s">
+        <v>2002</v>
+      </c>
+      <c r="J310" s="4" t="s">
+        <v>2003</v>
+      </c>
+      <c r="K310" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="311" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A311" s="4" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B311" s="4" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C311" s="4" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D311" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E311" s="9" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F311" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="G311" s="4" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H311" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I311" s="19" t="s">
+        <v>2009</v>
+      </c>
+      <c r="J311" s="4" t="s">
+        <v>2010</v>
+      </c>
+      <c r="K311" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="312" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A312" s="4" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B312" s="4" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C312" s="4" t="s">
+        <v>996</v>
+      </c>
+      <c r="D312" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E312" s="9" t="s">
+        <v>997</v>
+      </c>
+      <c r="F312" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G312" s="4" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H312" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I312" s="19" t="s">
+        <v>2014</v>
+      </c>
+      <c r="J312" s="4" t="s">
+        <v>2015</v>
+      </c>
+      <c r="K312" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="313" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A313" s="4" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B313" s="4" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C313" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D313" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E313" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="F313" s="4" t="s">
+        <v>2018</v>
+      </c>
+      <c r="G313" s="4" t="s">
+        <v>2019</v>
+      </c>
+      <c r="H313" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I313" s="19" t="s">
+        <v>2020</v>
+      </c>
+      <c r="J313" s="4" t="s">
+        <v>2021</v>
+      </c>
+      <c r="K313" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="314" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A314" s="4" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B314" s="4" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C314" s="4" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D314" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E314" s="9" t="s">
+        <v>2025</v>
+      </c>
+      <c r="F314" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G314" s="4" t="s">
+        <v>2026</v>
+      </c>
+      <c r="H314" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I314" s="19" t="s">
+        <v>2027</v>
+      </c>
+      <c r="J314" s="4" t="s">
+        <v>2028</v>
+      </c>
+      <c r="K314" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="315" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A315" s="4" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B315" s="4" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C315" s="4" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D315" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E315" s="9" t="s">
+        <v>2032</v>
+      </c>
+      <c r="F315" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="G315" s="4" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H315" s="4" t="s">
+        <v>2034</v>
+      </c>
+      <c r="I315" s="19" t="s">
+        <v>2035</v>
+      </c>
+      <c r="J315" s="4" t="s">
+        <v>2036</v>
+      </c>
+      <c r="K315" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="316" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A316" s="4" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B316" s="4" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C316" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="D316" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E316" s="9" t="s">
+        <v>2039</v>
+      </c>
+      <c r="F316" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G316" s="4" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H316" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I316" s="19" t="s">
+        <v>2040</v>
+      </c>
+      <c r="J316" s="4" t="s">
+        <v>2041</v>
+      </c>
+      <c r="K316" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="317" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A317" s="4" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B317" s="4" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C317" s="4" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D317" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E317" s="9" t="s">
+        <v>2045</v>
+      </c>
+      <c r="F317" s="4" t="s">
+        <v>2046</v>
+      </c>
+      <c r="G317" s="4" t="s">
+        <v>2047</v>
+      </c>
+      <c r="H317" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="I317" s="19" t="s">
+        <v>2048</v>
+      </c>
+      <c r="J317" s="4" t="s">
+        <v>2049</v>
+      </c>
+      <c r="K317" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="318" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A318" s="4" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B318" s="4" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C318" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D318" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E318" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="F318" s="4" t="s">
+        <v>2052</v>
+      </c>
+      <c r="G318" s="4" t="s">
+        <v>2053</v>
+      </c>
+      <c r="H318" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I318" s="19" t="s">
+        <v>2054</v>
+      </c>
+      <c r="J318" s="4" t="s">
+        <v>2055</v>
+      </c>
+      <c r="K318" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="319" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A319" s="4" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B319" s="4" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C319" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="D319" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E319" s="9" t="s">
+        <v>2058</v>
+      </c>
+      <c r="F319" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="G319" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="H319" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I319" s="19" t="s">
+        <v>2059</v>
+      </c>
+      <c r="J319" s="4" t="s">
+        <v>2060</v>
+      </c>
+      <c r="K319" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="320" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A320" s="4" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B320" s="4" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C320" s="4" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D320" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E320" s="9" t="s">
+        <v>2063</v>
+      </c>
+      <c r="F320" s="4" t="s">
+        <v>2064</v>
+      </c>
+      <c r="G320" s="4" t="s">
+        <v>2065</v>
+      </c>
+      <c r="H320" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I320" s="19" t="s">
+        <v>2066</v>
+      </c>
+      <c r="J320" s="4" t="s">
+        <v>2067</v>
+      </c>
+      <c r="K320" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="321" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A321" s="4" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B321" s="4" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C321" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="D321" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E321" s="9" t="s">
+        <v>563</v>
+      </c>
+      <c r="F321" s="4" t="s">
+        <v>2070</v>
+      </c>
+      <c r="G321" s="4" t="s">
+        <v>2071</v>
+      </c>
+      <c r="H321" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I321" s="19" t="s">
+        <v>2072</v>
+      </c>
+      <c r="J321" s="4" t="s">
+        <v>2073</v>
+      </c>
+      <c r="K321" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="322" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A322" s="4" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B322" s="4" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C322" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D322" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E322" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="F322" s="4" t="s">
+        <v>2076</v>
+      </c>
+      <c r="G322" s="4" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H322" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I322" s="19" t="s">
+        <v>2077</v>
+      </c>
+      <c r="J322" s="4" t="s">
+        <v>2078</v>
+      </c>
+      <c r="K322" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="323" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A323" s="4" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B323" s="4" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C323" s="4" t="s">
+        <v>928</v>
+      </c>
+      <c r="D323" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E323" s="9" t="s">
+        <v>929</v>
+      </c>
+      <c r="F323" s="4" t="s">
+        <v>1017</v>
+      </c>
+      <c r="G323" s="4" t="s">
+        <v>2081</v>
+      </c>
+      <c r="H323" s="4" t="s">
+        <v>1600</v>
+      </c>
+      <c r="I323" s="19" t="s">
+        <v>2082</v>
+      </c>
+      <c r="J323" s="4" t="s">
+        <v>2083</v>
+      </c>
+      <c r="K323" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="324" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A324" s="4" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B324" s="4" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C324" s="4" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D324" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="E324" s="9" t="s">
+        <v>2087</v>
+      </c>
+      <c r="F324" s="4" t="s">
+        <v>2088</v>
+      </c>
+      <c r="G324" s="4" t="s">
+        <v>2089</v>
+      </c>
+      <c r="H324" s="4" t="s">
+        <v>2090</v>
+      </c>
+      <c r="I324" s="19" t="s">
+        <v>2091</v>
+      </c>
+      <c r="J324" s="4" t="s">
+        <v>2092</v>
+      </c>
+      <c r="K324" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="325" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A325" s="4" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B325" s="4" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C325" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D325" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E325" s="9" t="s">
+        <v>798</v>
+      </c>
+      <c r="F325" s="4" t="s">
+        <v>2095</v>
+      </c>
+      <c r="G325" s="4" t="s">
+        <v>2096</v>
+      </c>
+      <c r="H325" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I325" s="19" t="s">
+        <v>2097</v>
+      </c>
+      <c r="J325" s="4" t="s">
+        <v>2098</v>
+      </c>
+      <c r="K325" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="326" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A326" s="4" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B326" s="4" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C326" s="4" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D326" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E326" s="9" t="s">
+        <v>2102</v>
+      </c>
+      <c r="F326" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="G326" s="4" t="s">
+        <v>2103</v>
+      </c>
+      <c r="H326" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I326" s="19" t="s">
+        <v>2104</v>
+      </c>
+      <c r="J326" s="4" t="s">
+        <v>2105</v>
+      </c>
+      <c r="K326" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="327" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A327" s="4" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B327" s="4" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C327" s="4" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D327" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E327" s="9" t="s">
+        <v>2109</v>
+      </c>
+      <c r="F327" s="4" t="s">
+        <v>1520</v>
+      </c>
+      <c r="G327" s="4" t="s">
+        <v>2110</v>
+      </c>
+      <c r="H327" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I327" s="19" t="s">
+        <v>2111</v>
+      </c>
+      <c r="J327" s="4" t="s">
+        <v>2112</v>
+      </c>
+      <c r="K327" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="328" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A328" s="4" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B328" s="4" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C328" s="4" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D328" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E328" s="9" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F328" s="4" t="s">
+        <v>1852</v>
+      </c>
+      <c r="G328" s="4" t="s">
+        <v>2117</v>
+      </c>
+      <c r="H328" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I328" s="19" t="s">
+        <v>2118</v>
+      </c>
+      <c r="J328" s="4" t="s">
+        <v>2119</v>
+      </c>
+      <c r="K328" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="329" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A329" s="4" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B329" s="4" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C329" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D329" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E329" s="9" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F329" s="4" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G329" s="4" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H329" s="4" t="s">
+        <v>2125</v>
+      </c>
+      <c r="I329" s="19" t="s">
+        <v>2126</v>
+      </c>
+      <c r="J329" s="4" t="s">
+        <v>2127</v>
+      </c>
+      <c r="K329" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="330" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A330" s="4" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B330" s="4" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C330" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="D330" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E330" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="F330" s="4" t="s">
+        <v>790</v>
+      </c>
+      <c r="G330" s="4" t="s">
+        <v>2130</v>
+      </c>
+      <c r="H330" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I330" s="19" t="s">
+        <v>2131</v>
+      </c>
+      <c r="J330" s="4" t="s">
+        <v>2132</v>
+      </c>
+      <c r="K330" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="331" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A331" s="4" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B331" s="4" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C331" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D331" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E331" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F331" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="G331" s="4" t="s">
+        <v>2135</v>
+      </c>
+      <c r="H331" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I331" s="19" t="s">
+        <v>2136</v>
+      </c>
+      <c r="J331" s="4" t="s">
+        <v>2137</v>
+      </c>
+      <c r="K331" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="332" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A332" s="4" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B332" s="4" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C332" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D332" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E332" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F332" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="G332" s="4" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H332" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I332" s="19" t="s">
+        <v>2141</v>
+      </c>
+      <c r="J332" s="4" t="s">
+        <v>2142</v>
+      </c>
+      <c r="K332" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="333" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A333" s="4" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B333" s="4" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C333" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D333" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E333" s="9" t="s">
+        <v>1805</v>
+      </c>
+      <c r="F333" s="4" t="s">
+        <v>2145</v>
+      </c>
+      <c r="G333" s="4" t="s">
+        <v>2146</v>
+      </c>
+      <c r="H333" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I333" s="19" t="s">
+        <v>2147</v>
+      </c>
+      <c r="J333" s="4" t="s">
+        <v>2148</v>
+      </c>
+      <c r="K333" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="334" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A334" s="4" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B334" s="4" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C334" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D334" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E334" s="9" t="s">
+        <v>2151</v>
+      </c>
+      <c r="F334" s="4" t="s">
+        <v>2152</v>
+      </c>
+      <c r="G334" s="4" t="s">
+        <v>2153</v>
+      </c>
+      <c r="H334" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I334" s="19" t="s">
+        <v>2154</v>
+      </c>
+      <c r="J334" s="4" t="s">
+        <v>2155</v>
+      </c>
+      <c r="K334" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="335" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A335" s="4" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B335" s="4" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C335" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D335" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E335" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="F335" s="4" t="s">
+        <v>850</v>
+      </c>
+      <c r="G335" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="H335" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I335" s="19" t="s">
+        <v>2158</v>
+      </c>
+      <c r="J335" s="4" t="s">
+        <v>2159</v>
+      </c>
+      <c r="K335" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="336" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A336" s="4" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B336" s="4" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C336" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D336" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E336" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="F336" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="G336" s="4" t="s">
+        <v>2162</v>
+      </c>
+      <c r="H336" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I336" s="19" t="s">
+        <v>2163</v>
+      </c>
+      <c r="J336" s="4" t="s">
+        <v>2164</v>
+      </c>
+      <c r="K336" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="337" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A337" s="4" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B337" s="4" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C337" s="4" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D337" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E337" s="9" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F337" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="G337" s="4" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H337" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I337" s="19" t="s">
+        <v>2169</v>
+      </c>
+      <c r="J337" s="4" t="s">
+        <v>2170</v>
+      </c>
+      <c r="K337" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="338" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A338" s="4" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B338" s="4" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C338" s="4" t="s">
+        <v>548</v>
+      </c>
+      <c r="D338" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E338" s="9" t="s">
+        <v>2173</v>
+      </c>
+      <c r="F338" s="4" t="s">
+        <v>2174</v>
+      </c>
+      <c r="G338" s="4" t="s">
+        <v>2175</v>
+      </c>
+      <c r="H338" s="4" t="s">
+        <v>2176</v>
+      </c>
+      <c r="I338" s="19" t="s">
+        <v>2177</v>
+      </c>
+      <c r="J338" s="4" t="s">
+        <v>2178</v>
+      </c>
+      <c r="K338" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="339" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A339" s="4" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B339" s="4" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C339" s="4" t="s">
+        <v>996</v>
+      </c>
+      <c r="D339" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E339" s="9" t="s">
+        <v>997</v>
+      </c>
+      <c r="F339" s="4" t="s">
+        <v>1390</v>
+      </c>
+      <c r="G339" s="4" t="s">
+        <v>2181</v>
+      </c>
+      <c r="H339" s="4" t="s">
+        <v>2182</v>
+      </c>
+      <c r="I339" s="19" t="s">
+        <v>2183</v>
+      </c>
+      <c r="J339" s="4" t="s">
+        <v>2184</v>
+      </c>
+      <c r="K339" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="340" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A340" s="4" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B340" s="4" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C340" s="4" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D340" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E340" s="9" t="s">
+        <v>2188</v>
+      </c>
+      <c r="F340" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="G340" s="4" t="s">
+        <v>2189</v>
+      </c>
+      <c r="H340" s="4" t="s">
+        <v>2090</v>
+      </c>
+      <c r="I340" s="19" t="s">
+        <v>2190</v>
+      </c>
+      <c r="J340" s="4" t="s">
+        <v>2191</v>
+      </c>
+      <c r="K340" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="341" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A341" s="4" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B341" s="4" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C341" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D341" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E341" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="F341" s="4" t="s">
+        <v>1184</v>
+      </c>
+      <c r="G341" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="H341" s="4" t="s">
+        <v>2194</v>
+      </c>
+      <c r="I341" s="19" t="s">
+        <v>2195</v>
+      </c>
+      <c r="J341" s="4" t="s">
+        <v>2196</v>
+      </c>
+      <c r="K341" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="342" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A342" s="4" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B342" s="4" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C342" s="4" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D342" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E342" s="9" t="s">
+        <v>2200</v>
+      </c>
+      <c r="F342" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="G342" s="4" t="s">
+        <v>2201</v>
+      </c>
+      <c r="H342" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I342" s="19" t="s">
+        <v>2202</v>
+      </c>
+      <c r="J342" s="4" t="s">
+        <v>2203</v>
+      </c>
+      <c r="K342" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="343" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A343" s="4" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B343" s="4" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C343" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D343" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E343" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="F343" s="4" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G343" s="4" t="s">
+        <v>2206</v>
+      </c>
+      <c r="H343" s="4" t="s">
+        <v>1367</v>
+      </c>
+      <c r="I343" s="19" t="s">
+        <v>2207</v>
+      </c>
+      <c r="J343" s="4" t="s">
+        <v>2208</v>
+      </c>
+      <c r="K343" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="344" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A344" s="4" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B344" s="4" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C344" s="4" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D344" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E344" s="9" t="s">
+        <v>2212</v>
+      </c>
+      <c r="F344" s="4" t="s">
+        <v>2213</v>
+      </c>
+      <c r="G344" s="4" t="s">
+        <v>2214</v>
+      </c>
+      <c r="H344" s="4" t="s">
+        <v>2215</v>
+      </c>
+      <c r="I344" s="19" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J344" s="4" t="s">
+        <v>2217</v>
+      </c>
+      <c r="K344" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="345" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A345" s="4" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B345" s="4" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C345" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="D345" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E345" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="F345" s="4" t="s">
+        <v>2220</v>
+      </c>
+      <c r="G345" s="4" t="s">
+        <v>2221</v>
+      </c>
+      <c r="H345" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I345" s="19" t="s">
+        <v>2222</v>
+      </c>
+      <c r="J345" s="4" t="s">
+        <v>2223</v>
+      </c>
+      <c r="K345" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="346" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A346" s="4" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B346" s="4" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C346" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D346" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E346" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="F346" s="4" t="s">
+        <v>2226</v>
+      </c>
+      <c r="G346" s="4" t="s">
+        <v>2227</v>
+      </c>
+      <c r="H346" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I346" s="19" t="s">
+        <v>2228</v>
+      </c>
+      <c r="J346" s="4" t="s">
+        <v>2229</v>
+      </c>
+      <c r="K346" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="347" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A347" s="4" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B347" s="4" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C347" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D347" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E347" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="F347" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="G347" s="4" t="s">
+        <v>2232</v>
+      </c>
+      <c r="H347" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I347" s="19" t="s">
+        <v>2233</v>
+      </c>
+      <c r="J347" s="4" t="s">
+        <v>2234</v>
+      </c>
+      <c r="K347" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="348" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A348" s="4" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B348" s="4" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C348" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D348" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E348" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="F348" s="4" t="s">
+        <v>2237</v>
+      </c>
+      <c r="G348" s="4" t="s">
+        <v>2238</v>
+      </c>
+      <c r="H348" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I348" s="19" t="s">
+        <v>2239</v>
+      </c>
+      <c r="J348" s="4" t="s">
+        <v>2240</v>
+      </c>
+      <c r="K348" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="349" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A349" s="4" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B349" s="4" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C349" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D349" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E349" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="F349" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="G349" s="4" t="s">
+        <v>2243</v>
+      </c>
+      <c r="H349" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I349" s="19" t="s">
+        <v>2244</v>
+      </c>
+      <c r="J349" s="4" t="s">
+        <v>2245</v>
+      </c>
+      <c r="K349" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="350" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A350" s="4" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B350" s="4" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C350" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="D350" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E350" s="9" t="s">
+        <v>1919</v>
+      </c>
+      <c r="F350" s="4" t="s">
+        <v>2248</v>
+      </c>
+      <c r="G350" s="4" t="s">
+        <v>2249</v>
+      </c>
+      <c r="H350" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I350" s="19" t="s">
+        <v>2250</v>
+      </c>
+      <c r="J350" s="4" t="s">
+        <v>2251</v>
+      </c>
+      <c r="K350" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="351" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A351" s="4" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B351" s="4" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C351" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D351" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E351" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="F351" s="4" t="s">
+        <v>2254</v>
+      </c>
+      <c r="G351" s="4" t="s">
+        <v>2255</v>
+      </c>
+      <c r="H351" s="4" t="s">
+        <v>2256</v>
+      </c>
+      <c r="I351" s="19" t="s">
+        <v>2257</v>
+      </c>
+      <c r="J351" s="4" t="s">
+        <v>2258</v>
+      </c>
+      <c r="K351" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="352" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A352" s="4" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B352" s="4" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C352" s="4" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D352" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E352" s="9" t="s">
+        <v>1631</v>
+      </c>
+      <c r="F352" s="4" t="s">
+        <v>2262</v>
+      </c>
+      <c r="G352" s="4" t="s">
+        <v>2263</v>
+      </c>
+      <c r="H352" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I352" s="19" t="s">
+        <v>2264</v>
+      </c>
+      <c r="J352" s="4" t="s">
+        <v>2265</v>
+      </c>
+      <c r="K352" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="353" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A353" s="4" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B353" s="4" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C353" s="4" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D353" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E353" s="9" t="s">
+        <v>2269</v>
+      </c>
+      <c r="F353" s="4" t="s">
+        <v>2270</v>
+      </c>
+      <c r="G353" s="4" t="s">
+        <v>2271</v>
+      </c>
+      <c r="H353" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I353" s="19" t="s">
+        <v>2272</v>
+      </c>
+      <c r="J353" s="4" t="s">
+        <v>2273</v>
+      </c>
+      <c r="K353" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="354" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A354" s="4" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B354" s="4" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C354" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="D354" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E354" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="F354" s="4" t="s">
+        <v>2276</v>
+      </c>
+      <c r="G354" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="H354" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I354" s="19" t="s">
+        <v>2277</v>
+      </c>
+      <c r="J354" s="4" t="s">
+        <v>2278</v>
+      </c>
+      <c r="K354" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="355" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A355" s="4" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B355" s="4" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C355" s="4" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D355" s="4" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E355" s="9" t="s">
+        <v>2283</v>
+      </c>
+      <c r="F355" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="G355" s="4" t="s">
+        <v>2284</v>
+      </c>
+      <c r="H355" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I355" s="19" t="s">
+        <v>2285</v>
+      </c>
+      <c r="J355" s="4" t="s">
+        <v>2286</v>
+      </c>
+      <c r="K355" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="356" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A356" s="4" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B356" s="4" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C356" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D356" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E356" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="F356" s="4" t="s">
+        <v>1235</v>
+      </c>
+      <c r="G356" s="4" t="s">
+        <v>2289</v>
+      </c>
+      <c r="H356" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I356" s="19" t="s">
+        <v>2290</v>
+      </c>
+      <c r="J356" s="4" t="s">
+        <v>2291</v>
+      </c>
+      <c r="K356" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="357" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A357" s="4" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B357" s="4" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C357" s="4" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D357" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E357" s="9" t="s">
+        <v>2295</v>
+      </c>
+      <c r="F357" s="4" t="s">
+        <v>2296</v>
+      </c>
+      <c r="G357" s="4" t="s">
+        <v>2297</v>
+      </c>
+      <c r="H357" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I357" s="19" t="s">
+        <v>2298</v>
+      </c>
+      <c r="J357" s="4" t="s">
+        <v>2299</v>
+      </c>
+      <c r="K357" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="358" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A358" s="4" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B358" s="4" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C358" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="D358" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E358" s="9" t="s">
+        <v>975</v>
+      </c>
+      <c r="F358" s="4" t="s">
+        <v>2248</v>
+      </c>
+      <c r="G358" s="4" t="s">
+        <v>2302</v>
+      </c>
+      <c r="H358" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I358" s="19" t="s">
+        <v>2303</v>
+      </c>
+      <c r="J358" s="4" t="s">
+        <v>2304</v>
+      </c>
+      <c r="K358" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="359" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A359" s="4" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B359" s="4" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C359" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D359" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E359" s="9" t="s">
+        <v>1926</v>
+      </c>
+      <c r="F359" s="4" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G359" s="4" t="s">
+        <v>2308</v>
+      </c>
+      <c r="H359" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I359" s="19" t="s">
+        <v>2309</v>
+      </c>
+      <c r="J359" s="4" t="s">
+        <v>2310</v>
+      </c>
+      <c r="K359" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="360" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A360" s="4" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B360" s="4" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C360" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D360" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E360" s="9" t="s">
+        <v>1926</v>
+      </c>
+      <c r="F360" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="G360" s="4" t="s">
+        <v>2313</v>
+      </c>
+      <c r="H360" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I360" s="19" t="s">
+        <v>2314</v>
+      </c>
+      <c r="J360" s="4" t="s">
+        <v>2315</v>
+      </c>
+      <c r="K360" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="361" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A361" s="4" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B361" s="4" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C361" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D361" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E361" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="F361" s="4" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G361" s="4" t="s">
+        <v>2319</v>
+      </c>
+      <c r="H361" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I361" s="19" t="s">
+        <v>2320</v>
+      </c>
+      <c r="J361" s="4" t="s">
+        <v>2321</v>
+      </c>
+      <c r="K361" s="14">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="362" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A362" s="4" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B362" s="4" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C362" s="4" t="s">
+        <v>788</v>
+      </c>
+      <c r="D362" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E362" s="9" t="s">
+        <v>1592</v>
+      </c>
+      <c r="F362" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G362" s="4" t="s">
+        <v>2324</v>
+      </c>
+      <c r="H362" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I362" s="19" t="s">
+        <v>2325</v>
+      </c>
+      <c r="J362" s="4" t="s">
+        <v>2326</v>
+      </c>
+      <c r="K362" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="363" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A363" s="4" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B363" s="4" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C363" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="D363" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E363" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="F363" s="4" t="s">
+        <v>2329</v>
+      </c>
+      <c r="G363" s="4" t="s">
+        <v>2330</v>
+      </c>
+      <c r="H363" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I363" s="19" t="s">
+        <v>2331</v>
+      </c>
+      <c r="J363" s="4" t="s">
+        <v>2332</v>
+      </c>
+      <c r="K363" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="364" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A364" s="4" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B364" s="4" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C364" s="4" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D364" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E364" s="9" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F364" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="G364" s="4" t="s">
+        <v>2335</v>
+      </c>
+      <c r="H364" s="4" t="s">
+        <v>2336</v>
+      </c>
+      <c r="I364" s="19" t="s">
+        <v>2337</v>
+      </c>
+      <c r="J364" s="4" t="s">
+        <v>2338</v>
+      </c>
+      <c r="K364" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="365" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A365" s="4" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B365" s="4" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C365" s="4" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D365" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E365" s="9" t="s">
+        <v>2342</v>
+      </c>
+      <c r="F365" s="4" t="s">
+        <v>2343</v>
+      </c>
+      <c r="G365" s="4" t="s">
+        <v>2344</v>
+      </c>
+      <c r="H365" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I365" s="19" t="s">
+        <v>2345</v>
+      </c>
+      <c r="J365" s="4" t="s">
+        <v>2346</v>
+      </c>
+      <c r="K365" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="366" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A366" s="4" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B366" s="4" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C366" s="4" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D366" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E366" s="9" t="s">
+        <v>2349</v>
+      </c>
+      <c r="F366" s="4" t="s">
+        <v>2350</v>
+      </c>
+      <c r="G366" s="4" t="s">
+        <v>2351</v>
+      </c>
+      <c r="H366" s="4" t="s">
+        <v>1600</v>
+      </c>
+      <c r="I366" s="19" t="s">
+        <v>2352</v>
+      </c>
+      <c r="J366" s="4" t="s">
+        <v>2353</v>
+      </c>
+      <c r="K366" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="367" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A367" s="4" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B367" s="4" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C367" s="4" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D367" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E367" s="9" t="s">
+        <v>1496</v>
+      </c>
+      <c r="F367" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="1" t="s">
+      <c r="G367" s="4" t="s">
+        <v>2356</v>
+      </c>
+      <c r="H367" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I367" s="19" t="s">
+        <v>2357</v>
+      </c>
+      <c r="J367" s="4" t="s">
+        <v>2358</v>
+      </c>
+      <c r="K367" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="368" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A368" s="4" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B368" s="4" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C368" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D368" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E368" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="F368" s="4" t="s">
+        <v>2361</v>
+      </c>
+      <c r="G368" s="4" t="s">
+        <v>2362</v>
+      </c>
+      <c r="H368" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I368" s="19" t="s">
+        <v>2363</v>
+      </c>
+      <c r="J368" s="4" t="s">
+        <v>2364</v>
+      </c>
+      <c r="K368" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="369" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A369" s="4" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B369" s="4" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C369" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D369" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E369" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="F369" s="4" t="s">
+        <v>2367</v>
+      </c>
+      <c r="G369" s="4" t="s">
+        <v>2368</v>
+      </c>
+      <c r="H369" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I369" s="19" t="s">
+        <v>2369</v>
+      </c>
+      <c r="J369" s="4" t="s">
+        <v>2370</v>
+      </c>
+      <c r="K369" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="370" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A370" s="4" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B370" s="4" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C370" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D370" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E370" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="F370" s="4" t="s">
+        <v>2373</v>
+      </c>
+      <c r="G370" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="H370" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="I370" s="19" t="s">
+        <v>2374</v>
+      </c>
+      <c r="J370" s="4" t="s">
+        <v>2375</v>
+      </c>
+      <c r="K370" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="371" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A371" s="4" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B371" s="4" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C371" s="4" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D371" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E371" s="9" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F371" s="4" t="s">
+        <v>737</v>
+      </c>
+      <c r="G371" s="4" t="s">
+        <v>2380</v>
+      </c>
+      <c r="H371" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I371" s="19" t="s">
+        <v>2381</v>
+      </c>
+      <c r="J371" s="4" t="s">
+        <v>2382</v>
+      </c>
+      <c r="K371" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="372" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A372" s="4" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B372" s="4" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C372" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D372" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E372" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="F372" s="4" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G372" s="4" t="s">
+        <v>2386</v>
+      </c>
+      <c r="H372" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I372" s="19" t="s">
+        <v>2387</v>
+      </c>
+      <c r="J372" s="4" t="s">
+        <v>2388</v>
+      </c>
+      <c r="K372" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="373" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A373" s="4" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B373" s="4" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C373" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D373" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E373" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="F373" s="4" t="s">
+        <v>2391</v>
+      </c>
+      <c r="G373" s="4" t="s">
+        <v>2392</v>
+      </c>
+      <c r="H373" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I373" s="19" t="s">
+        <v>2393</v>
+      </c>
+      <c r="J373" s="4" t="s">
+        <v>2394</v>
+      </c>
+      <c r="K373" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="374" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A374" s="4" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B374" s="4" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C374" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="D374" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E374" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="F374" s="4" t="s">
+        <v>693</v>
+      </c>
+      <c r="G374" s="4" t="s">
+        <v>2397</v>
+      </c>
+      <c r="H374" s="4" t="s">
+        <v>2398</v>
+      </c>
+      <c r="I374" s="19" t="s">
+        <v>2399</v>
+      </c>
+      <c r="J374" s="4" t="s">
+        <v>2400</v>
+      </c>
+      <c r="K374" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="375" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A375" s="4" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B375" s="4" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C375" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D375" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E375" s="9" t="s">
+        <v>1912</v>
+      </c>
+      <c r="F375" s="4" t="s">
+        <v>2403</v>
+      </c>
+      <c r="G375" s="4" t="s">
+        <v>2404</v>
+      </c>
+      <c r="H375" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I375" s="19" t="s">
+        <v>2405</v>
+      </c>
+      <c r="J375" s="4" t="s">
+        <v>2406</v>
+      </c>
+      <c r="K375" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="376" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A376" s="4" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B376" s="4" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C376" s="4" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D376" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E376" s="9" t="s">
+        <v>2212</v>
+      </c>
+      <c r="F376" s="4" t="s">
+        <v>2409</v>
+      </c>
+      <c r="G376" s="4" t="s">
+        <v>2410</v>
+      </c>
+      <c r="H376" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I376" s="19" t="s">
+        <v>2411</v>
+      </c>
+      <c r="J376" s="4" t="s">
+        <v>2412</v>
+      </c>
+      <c r="K376" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="377" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A377" s="4" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B377" s="4" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C377" s="4" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D377" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E377" s="9" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F377" s="4" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G377" s="4" t="s">
+        <v>2415</v>
+      </c>
+      <c r="H377" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I377" s="19" t="s">
+        <v>2416</v>
+      </c>
+      <c r="J377" s="4" t="s">
+        <v>2417</v>
+      </c>
+      <c r="K377" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="378" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A378" s="4" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B378" s="4" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C378" s="4" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D378" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E378" s="9" t="s">
+        <v>2421</v>
+      </c>
+      <c r="F378" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="G378" s="4" t="s">
+        <v>2422</v>
+      </c>
+      <c r="H378" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I378" s="19" t="s">
+        <v>2423</v>
+      </c>
+      <c r="J378" s="4" t="s">
+        <v>2424</v>
+      </c>
+      <c r="K378" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="379" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A379" s="4" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B379" s="4" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C379" s="4" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D379" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E379" s="9" t="s">
+        <v>2428</v>
+      </c>
+      <c r="F379" s="4" t="s">
+        <v>737</v>
+      </c>
+      <c r="G379" s="4" t="s">
+        <v>2429</v>
+      </c>
+      <c r="H379" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I379" s="19" t="s">
+        <v>2430</v>
+      </c>
+      <c r="J379" s="4" t="s">
+        <v>2431</v>
+      </c>
+      <c r="K379" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="380" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A380" s="4" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B380" s="4" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C380" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D380" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E380" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="F380" s="4" t="s">
+        <v>2434</v>
+      </c>
+      <c r="G380" s="4" t="s">
+        <v>2435</v>
+      </c>
+      <c r="H380" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I380" s="19" t="s">
+        <v>2436</v>
+      </c>
+      <c r="J380" s="4" t="s">
+        <v>2437</v>
+      </c>
+      <c r="K380" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="381" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A381" s="4" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B381" s="4" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C381" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D381" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E381" s="9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F381" s="4" t="s">
+        <v>2440</v>
+      </c>
+      <c r="G381" s="4" t="s">
+        <v>2441</v>
+      </c>
+      <c r="H381" s="4" t="s">
+        <v>1600</v>
+      </c>
+      <c r="I381" s="19" t="s">
+        <v>2442</v>
+      </c>
+      <c r="J381" s="4" t="s">
+        <v>2443</v>
+      </c>
+      <c r="K381" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="382" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A382" s="4" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B382" s="4" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C382" s="4" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D382" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E382" s="9" t="s">
+        <v>2447</v>
+      </c>
+      <c r="F382" s="4" t="s">
+        <v>2448</v>
+      </c>
+      <c r="G382" s="4" t="s">
+        <v>2449</v>
+      </c>
+      <c r="H382" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I382" s="19" t="s">
+        <v>2450</v>
+      </c>
+      <c r="J382" s="4" t="s">
+        <v>2451</v>
+      </c>
+      <c r="K382" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="383" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A383" s="4" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B383" s="4" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C383" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D383" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E383" s="9" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F383" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="G383" s="4" t="s">
+        <v>2455</v>
+      </c>
+      <c r="H383" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I383" s="19" t="s">
+        <v>2456</v>
+      </c>
+      <c r="J383" s="4" t="s">
+        <v>2457</v>
+      </c>
+      <c r="K383" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="384" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A384" s="4" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B384" s="4" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C384" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D384" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E384" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="F384" s="4" t="s">
+        <v>2460</v>
+      </c>
+      <c r="G384" s="4" t="s">
+        <v>2461</v>
+      </c>
+      <c r="H384" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I384" s="19" t="s">
+        <v>2462</v>
+      </c>
+      <c r="J384" s="4" t="s">
+        <v>2463</v>
+      </c>
+      <c r="K384" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="385" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A385" s="4" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B385" s="4" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C385" s="4" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D385" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E385" s="9" t="s">
+        <v>2467</v>
+      </c>
+      <c r="F385" s="4" t="s">
+        <v>2468</v>
+      </c>
+      <c r="G385" s="4" t="s">
+        <v>2469</v>
+      </c>
+      <c r="H385" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I385" s="19" t="s">
+        <v>2470</v>
+      </c>
+      <c r="J385" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="K385" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="386" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A386" s="4" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B386" s="4" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C386" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D386" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E386" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="F386" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="G386" s="4" t="s">
+        <v>2473</v>
+      </c>
+      <c r="H386" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I386" s="19" t="s">
+        <v>2474</v>
+      </c>
+      <c r="J386" s="4" t="s">
+        <v>2475</v>
+      </c>
+      <c r="K386" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="387" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A387" s="4" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B387" s="4" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C387" s="4" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D387" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E387" s="9" t="s">
+        <v>929</v>
+      </c>
+      <c r="F387" s="4" t="s">
+        <v>2479</v>
+      </c>
+      <c r="G387" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="H387" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I387" s="19" t="s">
+        <v>2480</v>
+      </c>
+      <c r="J387" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K387" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="388" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A388" s="4" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B388" s="4" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C388" s="4" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D388" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E388" s="9" t="s">
+        <v>2484</v>
+      </c>
+      <c r="F388" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G388" s="4" t="s">
+        <v>2485</v>
+      </c>
+      <c r="H388" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I388" s="19" t="s">
+        <v>2486</v>
+      </c>
+      <c r="J388" s="4" t="s">
+        <v>2487</v>
+      </c>
+      <c r="K388" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="389" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A389" s="4" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B389" s="4" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C389" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D389" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E389" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="F389" s="4" t="s">
+        <v>2490</v>
+      </c>
+      <c r="G389" s="4" t="s">
+        <v>2491</v>
+      </c>
+      <c r="H389" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I389" s="19" t="s">
+        <v>2492</v>
+      </c>
+      <c r="J389" s="4" t="s">
+        <v>2493</v>
+      </c>
+      <c r="K389" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="390" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A390" s="4" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B390" s="4" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C390" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="D390" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E390" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="F390" s="4" t="s">
+        <v>2254</v>
+      </c>
+      <c r="G390" s="4" t="s">
+        <v>2496</v>
+      </c>
+      <c r="H390" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I390" s="19" t="s">
+        <v>2497</v>
+      </c>
+      <c r="J390" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="K390" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="391" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A391" s="4" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B391" s="4" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C391" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D391" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E391" s="9" t="s">
+        <v>713</v>
+      </c>
+      <c r="F391" s="4" t="s">
+        <v>2500</v>
+      </c>
+      <c r="G391" s="4" t="s">
+        <v>2501</v>
+      </c>
+      <c r="H391" s="4" t="s">
+        <v>2502</v>
+      </c>
+      <c r="I391" s="19" t="s">
+        <v>2503</v>
+      </c>
+      <c r="J391" s="4" t="s">
+        <v>2504</v>
+      </c>
+      <c r="K391" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="392" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A392" s="4" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B392" s="4" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C392" s="4" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D392" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E392" s="9" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F392" s="4" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G392" s="4" t="s">
+        <v>2507</v>
+      </c>
+      <c r="H392" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I392" s="19" t="s">
+        <v>2508</v>
+      </c>
+      <c r="J392" s="4" t="s">
+        <v>2509</v>
+      </c>
+      <c r="K392" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="393" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A393" s="4" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B393" s="4" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C393" s="4" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D393" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E393" s="9" t="s">
+        <v>2512</v>
+      </c>
+      <c r="F393" s="4" t="s">
+        <v>2513</v>
+      </c>
+      <c r="G393" s="4" t="s">
+        <v>2514</v>
+      </c>
+      <c r="H393" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I393" s="19" t="s">
+        <v>2515</v>
+      </c>
+      <c r="J393" s="4" t="s">
+        <v>2516</v>
+      </c>
+      <c r="K393" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="394" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A394" s="4" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B394" s="4" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C394" s="4" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D394" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E394" s="9" t="s">
+        <v>2520</v>
+      </c>
+      <c r="F394" s="4" t="s">
+        <v>2521</v>
+      </c>
+      <c r="G394" s="4" t="s">
+        <v>874</v>
+      </c>
+      <c r="H394" s="4" t="s">
+        <v>2522</v>
+      </c>
+      <c r="I394" s="19" t="s">
+        <v>2523</v>
+      </c>
+      <c r="J394" s="4" t="s">
+        <v>2524</v>
+      </c>
+      <c r="K394" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="395" spans="1:11" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A395" s="4" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B395" s="4" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C395" s="4" t="s">
+        <v>727</v>
+      </c>
+      <c r="D395" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E395" s="9" t="s">
+        <v>728</v>
+      </c>
+      <c r="F395" s="4" t="s">
+        <v>790</v>
+      </c>
+      <c r="G395" s="4" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H395" s="4" t="s">
+        <v>2527</v>
+      </c>
+      <c r="I395" s="19" t="s">
+        <v>2528</v>
+      </c>
+      <c r="J395" s="4" t="s">
+        <v>2529</v>
+      </c>
+      <c r="K395" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="396" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A396" s="4" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B396" s="4" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C396" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D396" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E396" s="9" t="s">
+        <v>1716</v>
+      </c>
+      <c r="F396" s="4" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G396" s="4" t="s">
+        <v>2532</v>
+      </c>
+      <c r="H396" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I396" s="19" t="s">
+        <v>2533</v>
+      </c>
+      <c r="J396" s="4" t="s">
+        <v>2534</v>
+      </c>
+      <c r="K396" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="397" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A397" s="4" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B397" s="4" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C397" s="4" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D397" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E397" s="9" t="s">
+        <v>2538</v>
+      </c>
+      <c r="F397" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="G397" s="4" t="s">
+        <v>2539</v>
+      </c>
+      <c r="H397" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I397" s="19" t="s">
+        <v>2540</v>
+      </c>
+      <c r="J397" s="4" t="s">
+        <v>2541</v>
+      </c>
+      <c r="K397" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="398" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A398" s="4" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B398" s="4" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C398" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D398" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E398" s="9" t="s">
+        <v>2544</v>
+      </c>
+      <c r="F398" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="G398" s="4" t="s">
+        <v>2545</v>
+      </c>
+      <c r="H398" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I398" s="19" t="s">
+        <v>2546</v>
+      </c>
+      <c r="J398" s="4" t="s">
+        <v>2547</v>
+      </c>
+      <c r="K398" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="399" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A399" s="4" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B399" s="4" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C399" s="4" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D399" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E399" s="9" t="s">
+        <v>2551</v>
+      </c>
+      <c r="F399" s="4" t="s">
+        <v>2552</v>
+      </c>
+      <c r="G399" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="H399" s="4" t="s">
+        <v>2553</v>
+      </c>
+      <c r="I399" s="19" t="s">
+        <v>2554</v>
+      </c>
+      <c r="J399" s="4" t="s">
+        <v>2555</v>
+      </c>
+      <c r="K399" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="400" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A400" s="4" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B400" s="4" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C400" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="D400" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E400" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="F400" s="4" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G400" s="4" t="s">
+        <v>2558</v>
+      </c>
+      <c r="H400" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I400" s="19" t="s">
+        <v>2559</v>
+      </c>
+      <c r="J400" s="4" t="s">
+        <v>2560</v>
+      </c>
+      <c r="K400" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="401" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A401" s="4" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B401" s="4" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C401" s="4" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D401" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E401" s="9" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F401" s="4" t="s">
+        <v>2563</v>
+      </c>
+      <c r="G401" s="4" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H401" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I401" s="19" t="s">
+        <v>2564</v>
+      </c>
+      <c r="J401" s="4" t="s">
+        <v>2565</v>
+      </c>
+      <c r="K401" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="402" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A402" s="4" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B402" s="4" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C402" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D402" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E402" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F402" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="G402" s="4" t="s">
+        <v>2568</v>
+      </c>
+      <c r="H402" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I402" s="19" t="s">
+        <v>2569</v>
+      </c>
+      <c r="J402" s="4" t="s">
+        <v>2570</v>
+      </c>
+      <c r="K402" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="403" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A403" s="4" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B403" s="4" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C403" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="D403" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E403" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="F403" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="G403" s="4" t="s">
+        <v>2573</v>
+      </c>
+      <c r="H403" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I403" s="19" t="s">
+        <v>2574</v>
+      </c>
+      <c r="J403" s="4" t="s">
+        <v>2575</v>
+      </c>
+      <c r="K403" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="404" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A404" s="4" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B404" s="4" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C404" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D404" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E404" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="J4" s="1" t="s">
-[...28 lines deleted...]
-      <c r="I5" s="1" t="s">
+      <c r="F404" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="G404" s="4" t="s">
+        <v>2237</v>
+      </c>
+      <c r="H404" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I404" s="19" t="s">
+        <v>2578</v>
+      </c>
+      <c r="J404" s="4" t="s">
+        <v>2579</v>
+      </c>
+      <c r="K404" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="405" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A405" s="4" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B405" s="4" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C405" s="4" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D405" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E405" s="9" t="s">
+        <v>2520</v>
+      </c>
+      <c r="F405" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="G405" s="4" t="s">
+        <v>2582</v>
+      </c>
+      <c r="H405" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I405" s="19" t="s">
+        <v>2583</v>
+      </c>
+      <c r="J405" s="4" t="s">
+        <v>2584</v>
+      </c>
+      <c r="K405" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="406" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A406" s="4" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B406" s="4" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C406" s="4" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D406" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E406" s="9" t="s">
+        <v>2520</v>
+      </c>
+      <c r="F406" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="J5" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="G406" s="4" t="s">
+        <v>2587</v>
+      </c>
+      <c r="H406" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I406" s="19" t="s">
+        <v>2588</v>
+      </c>
+      <c r="J406" s="4" t="s">
+        <v>2589</v>
+      </c>
+      <c r="K406" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="407" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A407" s="4" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B407" s="4" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C407" s="4" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D407" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E407" s="9" t="s">
+        <v>2447</v>
+      </c>
+      <c r="F407" s="4" t="s">
+        <v>2592</v>
+      </c>
+      <c r="G407" s="4" t="s">
+        <v>2593</v>
+      </c>
+      <c r="H407" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...14 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="I407" s="19" t="s">
+        <v>2594</v>
+      </c>
+      <c r="J407" s="4" t="s">
+        <v>2595</v>
+      </c>
+      <c r="K407" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="408" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A408" s="4" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B408" s="4" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C408" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="D408" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E408" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="F408" s="4" t="s">
+        <v>2598</v>
+      </c>
+      <c r="G408" s="4" t="s">
+        <v>2599</v>
+      </c>
+      <c r="H408" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I408" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="J408" s="4" t="s">
+        <v>2600</v>
+      </c>
+      <c r="K408" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="409" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A409" s="4" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B409" s="4" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C409" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="D409" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E409" s="9" t="s">
+        <v>975</v>
+      </c>
+      <c r="F409" s="4" t="s">
+        <v>2603</v>
+      </c>
+      <c r="G409" s="4" t="s">
+        <v>2604</v>
+      </c>
+      <c r="H409" s="4" t="s">
+        <v>758</v>
+      </c>
+      <c r="I409" s="19" t="s">
+        <v>2605</v>
+      </c>
+      <c r="J409" s="4" t="s">
+        <v>2606</v>
+      </c>
+      <c r="K409" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="410" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A410" s="4" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B410" s="4" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C410" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="D410" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E410" s="9" t="s">
+        <v>340</v>
+      </c>
+      <c r="F410" s="4" t="s">
+        <v>2609</v>
+      </c>
+      <c r="G410" s="4" t="s">
+        <v>2610</v>
+      </c>
+      <c r="H410" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I410" s="19" t="s">
+        <v>2611</v>
+      </c>
+      <c r="J410" s="4" t="s">
+        <v>2612</v>
+      </c>
+      <c r="K410" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="411" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A411" s="4" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B411" s="4" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C411" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D411" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E411" s="9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F411" s="4" t="s">
+        <v>976</v>
+      </c>
+      <c r="G411" s="4" t="s">
+        <v>2615</v>
+      </c>
+      <c r="H411" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I411" s="19" t="s">
+        <v>2616</v>
+      </c>
+      <c r="J411" s="4" t="s">
+        <v>2617</v>
+      </c>
+      <c r="K411" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="412" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A412" s="4" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B412" s="4" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C412" s="4" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D412" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E412" s="9" t="s">
+        <v>665</v>
+      </c>
+      <c r="F412" s="4" t="s">
+        <v>2391</v>
+      </c>
+      <c r="G412" s="4" t="s">
+        <v>2621</v>
+      </c>
+      <c r="H412" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I412" s="19" t="s">
+        <v>2622</v>
+      </c>
+      <c r="J412" s="4" t="s">
+        <v>2623</v>
+      </c>
+      <c r="K412" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="413" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A413" s="4" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B413" s="4" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C413" s="4" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D413" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E413" s="9" t="s">
+        <v>2512</v>
+      </c>
+      <c r="F413" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="G413" s="4" t="s">
+        <v>2626</v>
+      </c>
+      <c r="H413" s="4" t="s">
+        <v>2627</v>
+      </c>
+      <c r="I413" s="19" t="s">
+        <v>2628</v>
+      </c>
+      <c r="J413" s="4" t="s">
+        <v>2629</v>
+      </c>
+      <c r="K413" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="414" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A414" s="4" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B414" s="4" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C414" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D414" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E414" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="F414" s="4" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G414" s="4" t="s">
+        <v>2631</v>
+      </c>
+      <c r="H414" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="I414" s="19" t="s">
+        <v>2632</v>
+      </c>
+      <c r="J414" s="4" t="s">
+        <v>2633</v>
+      </c>
+      <c r="K414" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="415" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A415" s="4" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B415" s="4" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C415" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="D415" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E415" s="9" t="s">
+        <v>563</v>
+      </c>
+      <c r="F415" s="4" t="s">
+        <v>2636</v>
+      </c>
+      <c r="G415" s="4" t="s">
+        <v>2637</v>
+      </c>
+      <c r="H415" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="I415" s="19" t="s">
+        <v>2638</v>
+      </c>
+      <c r="J415" s="4" t="s">
+        <v>2639</v>
+      </c>
+      <c r="K415" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="416" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A416" s="4" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B416" s="4" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C416" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D416" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E416" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="F416" s="4" t="s">
+        <v>2642</v>
+      </c>
+      <c r="G416" s="4" t="s">
+        <v>2643</v>
+      </c>
+      <c r="H416" s="4" t="s">
+        <v>1600</v>
+      </c>
+      <c r="I416" s="19" t="s">
+        <v>2644</v>
+      </c>
+      <c r="J416" s="4" t="s">
+        <v>2645</v>
+      </c>
+      <c r="K416" s="14">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="417" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A417" s="4" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B417" s="4" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C417" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D417" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E417" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="F417" s="4" t="s">
+        <v>708</v>
+      </c>
+      <c r="G417" s="4" t="s">
+        <v>2648</v>
+      </c>
+      <c r="H417" s="4" t="s">
+        <v>2649</v>
+      </c>
+      <c r="I417" s="19" t="s">
+        <v>2650</v>
+      </c>
+      <c r="J417" s="4" t="s">
+        <v>2651</v>
+      </c>
+      <c r="K417" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="418" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A418" s="4" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B418" s="4" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C418" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D418" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E418" s="9" t="s">
+        <v>2654</v>
+      </c>
+      <c r="F418" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="G418" s="4" t="s">
+        <v>2655</v>
+      </c>
+      <c r="H418" s="4" t="s">
+        <v>2656</v>
+      </c>
+      <c r="I418" s="19" t="s">
+        <v>2657</v>
+      </c>
+      <c r="J418" s="4" t="s">
+        <v>2658</v>
+      </c>
+      <c r="K418" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="419" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A419" s="4" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B419" s="4" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C419" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="D419" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E419" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="F419" s="4" t="s">
+        <v>2661</v>
+      </c>
+      <c r="G419" s="4" t="s">
+        <v>2662</v>
+      </c>
+      <c r="H419" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I419" s="19" t="s">
+        <v>2663</v>
+      </c>
+      <c r="J419" s="4" t="s">
+        <v>2664</v>
+      </c>
+      <c r="K419" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="420" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A420" s="4" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B420" s="4" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C420" s="4" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D420" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E420" s="9" t="s">
+        <v>1906</v>
+      </c>
+      <c r="F420" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="G420" s="4" t="s">
+        <v>2667</v>
+      </c>
+      <c r="H420" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I420" s="19" t="s">
+        <v>2668</v>
+      </c>
+      <c r="J420" s="4" t="s">
+        <v>2669</v>
+      </c>
+      <c r="K420" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="421" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A421" s="4" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B421" s="4" t="s">
+        <v>2671</v>
+      </c>
+      <c r="C421" s="4" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D421" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E421" s="9" t="s">
+        <v>2673</v>
+      </c>
+      <c r="F421" s="4" t="s">
+        <v>2674</v>
+      </c>
+      <c r="G421" s="4" t="s">
+        <v>2675</v>
+      </c>
+      <c r="H421" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I421" s="19" t="s">
+        <v>2676</v>
+      </c>
+      <c r="J421" s="4" t="s">
+        <v>2677</v>
+      </c>
+      <c r="K421" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="422" spans="1:11" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A422" s="4" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B422" s="4" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C422" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D422" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E422" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="F422" s="4" t="s">
+        <v>2680</v>
+      </c>
+      <c r="G422" s="4" t="s">
+        <v>1283</v>
+      </c>
+      <c r="H422" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I422" s="19" t="s">
+        <v>2681</v>
+      </c>
+      <c r="J422" s="4" t="s">
+        <v>2682</v>
+      </c>
+      <c r="K422" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="423" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A423" s="4" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B423" s="4" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C423" s="4" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D423" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E423" s="9" t="s">
+        <v>2686</v>
+      </c>
+      <c r="F423" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="G423" s="4" t="s">
+        <v>2687</v>
+      </c>
+      <c r="H423" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I423" s="19" t="s">
+        <v>2688</v>
+      </c>
+      <c r="J423" s="4" t="s">
+        <v>2689</v>
+      </c>
+      <c r="K423" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="424" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A424" s="4" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B424" s="4" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C424" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="D424" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E424" s="9" t="s">
+        <v>479</v>
+      </c>
+      <c r="F424" s="4" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G424" s="4" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H424" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I424" s="19" t="s">
+        <v>2693</v>
+      </c>
+      <c r="J424" s="4" t="s">
+        <v>2694</v>
+      </c>
+      <c r="K424" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="425" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A425" s="4" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B425" s="4" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C425" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="D425" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E425" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="F425" s="4" t="s">
+        <v>2697</v>
+      </c>
+      <c r="G425" s="4" t="s">
+        <v>2698</v>
+      </c>
+      <c r="H425" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I425" s="19" t="s">
+        <v>2699</v>
+      </c>
+      <c r="J425" s="4" t="s">
+        <v>2700</v>
+      </c>
+      <c r="K425" s="14">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="426" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A426" s="4" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B426" s="4" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C426" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D426" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E426" s="9" t="s">
+        <v>2703</v>
+      </c>
+      <c r="F426" s="4" t="s">
+        <v>2704</v>
+      </c>
+      <c r="G426" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="H426" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I426" s="19" t="s">
+        <v>2705</v>
+      </c>
+      <c r="J426" s="4" t="s">
+        <v>2706</v>
+      </c>
+      <c r="K426" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="427" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A427" s="4" t="s">
+        <v>2707</v>
+      </c>
+      <c r="B427" s="4" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C427" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D427" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E427" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="F427" s="4" t="s">
+        <v>2709</v>
+      </c>
+      <c r="G427" s="4" t="s">
+        <v>2710</v>
+      </c>
+      <c r="H427" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I427" s="19" t="s">
+        <v>2711</v>
+      </c>
+      <c r="J427" s="4" t="s">
+        <v>2712</v>
+      </c>
+      <c r="K427" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="428" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A428" s="4" t="s">
+        <v>2713</v>
+      </c>
+      <c r="B428" s="4" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C428" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="D428" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E428" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="F428" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="G428" s="4" t="s">
+        <v>2715</v>
+      </c>
+      <c r="H428" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I428" s="19" t="s">
+        <v>2716</v>
+      </c>
+      <c r="J428" s="4" t="s">
+        <v>2717</v>
+      </c>
+      <c r="K428" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="429" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A429" s="4" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B429" s="4" t="s">
+        <v>2719</v>
+      </c>
+      <c r="C429" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D429" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E429" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="F429" s="4" t="s">
+        <v>969</v>
+      </c>
+      <c r="G429" s="4" t="s">
+        <v>2720</v>
+      </c>
+      <c r="H429" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I429" s="19" t="s">
+        <v>2721</v>
+      </c>
+      <c r="J429" s="4" t="s">
+        <v>2722</v>
+      </c>
+      <c r="K429" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="430" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A430" s="4" t="s">
+        <v>2723</v>
+      </c>
+      <c r="B430" s="4" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C430" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="D430" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E430" s="9" t="s">
+        <v>1799</v>
+      </c>
+      <c r="F430" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="G430" s="4" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H430" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I430" s="19" t="s">
+        <v>2725</v>
+      </c>
+      <c r="J430" s="4" t="s">
+        <v>2726</v>
+      </c>
+      <c r="K430" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="431" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A431" s="4" t="s">
+        <v>2727</v>
+      </c>
+      <c r="B431" s="4" t="s">
+        <v>2728</v>
+      </c>
+      <c r="C431" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D431" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E431" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="F431" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="G431" s="4" t="s">
+        <v>2729</v>
+      </c>
+      <c r="H431" s="4" t="s">
+        <v>2730</v>
+      </c>
+      <c r="I431" s="19" t="s">
+        <v>2731</v>
+      </c>
+      <c r="J431" s="4" t="s">
+        <v>2732</v>
+      </c>
+      <c r="K431" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="432" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A432" s="4" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B432" s="4" t="s">
+        <v>2734</v>
+      </c>
+      <c r="C432" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D432" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E432" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F432" s="4" t="s">
+        <v>2735</v>
+      </c>
+      <c r="G432" s="4" t="s">
+        <v>2736</v>
+      </c>
+      <c r="H432" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I432" s="19" t="s">
+        <v>2737</v>
+      </c>
+      <c r="J432" s="4" t="s">
+        <v>2738</v>
+      </c>
+      <c r="K432" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="433" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A433" s="4" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B433" s="4" t="s">
+        <v>2740</v>
+      </c>
+      <c r="C433" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D433" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E433" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F433" s="4" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G433" s="4" t="s">
+        <v>2741</v>
+      </c>
+      <c r="H433" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I433" s="19" t="s">
+        <v>2742</v>
+      </c>
+      <c r="J433" s="4" t="s">
+        <v>2743</v>
+      </c>
+      <c r="K433" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="434" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A434" s="4" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B434" s="4" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C434" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D434" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E434" s="9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F434" s="4" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G434" s="4" t="s">
+        <v>2746</v>
+      </c>
+      <c r="H434" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I434" s="19" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J434" s="4" t="s">
+        <v>2748</v>
+      </c>
+      <c r="K434" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="435" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A435" s="4" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B435" s="4" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C435" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D435" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E435" s="9" t="s">
+        <v>699</v>
+      </c>
+      <c r="F435" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="G435" s="4" t="s">
+        <v>2751</v>
+      </c>
+      <c r="H435" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I435" s="19" t="s">
+        <v>2752</v>
+      </c>
+      <c r="J435" s="4" t="s">
+        <v>2753</v>
+      </c>
+      <c r="K435" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="436" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A436" s="4" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B436" s="4" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C436" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="D436" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E436" s="16" t="s">
+        <v>224</v>
+      </c>
+      <c r="F436" s="4" t="s">
+        <v>2756</v>
+      </c>
+      <c r="G436" s="4" t="s">
+        <v>2757</v>
+      </c>
+      <c r="H436" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I436" s="19" t="s">
+        <v>2758</v>
+      </c>
+      <c r="J436" s="4" t="s">
+        <v>2759</v>
+      </c>
+      <c r="K436" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="437" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A437" s="4" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B437" s="4" t="s">
+        <v>2761</v>
+      </c>
+      <c r="C437" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D437" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E437" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="F437" s="4" t="s">
+        <v>2762</v>
+      </c>
+      <c r="G437" s="4" t="s">
+        <v>2763</v>
+      </c>
+      <c r="H437" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I437" s="19" t="s">
+        <v>2764</v>
+      </c>
+      <c r="J437" s="4" t="s">
+        <v>2765</v>
+      </c>
+      <c r="K437" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="438" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A438" s="4" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B438" s="4" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C438" s="4" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D438" s="4" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E438" s="9" t="s">
+        <v>2770</v>
+      </c>
+      <c r="F438" s="4" t="s">
+        <v>2771</v>
+      </c>
+      <c r="G438" s="4" t="s">
+        <v>2772</v>
+      </c>
+      <c r="H438" s="4" t="s">
+        <v>2398</v>
+      </c>
+      <c r="I438" s="19" t="s">
+        <v>2773</v>
+      </c>
+      <c r="J438" s="4" t="s">
+        <v>2774</v>
+      </c>
+      <c r="K438" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="439" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A439" s="4" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B439" s="4" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C439" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D439" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E439" s="9" t="s">
+        <v>2777</v>
+      </c>
+      <c r="F439" s="4" t="s">
+        <v>956</v>
+      </c>
+      <c r="G439" s="4" t="s">
+        <v>2778</v>
+      </c>
+      <c r="H439" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="I439" s="19" t="s">
+        <v>2779</v>
+      </c>
+      <c r="J439" s="4" t="s">
+        <v>2780</v>
+      </c>
+      <c r="K439" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="440" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A440" s="4" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B440" s="4" t="s">
+        <v>2782</v>
+      </c>
+      <c r="C440" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D440" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E440" s="9" t="s">
+        <v>907</v>
+      </c>
+      <c r="F440" s="4" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G440" s="4" t="s">
+        <v>2783</v>
+      </c>
+      <c r="H440" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I440" s="19" t="s">
+        <v>2784</v>
+      </c>
+      <c r="J440" s="4" t="s">
+        <v>2785</v>
+      </c>
+      <c r="K440" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="441" spans="1:11" ht="62" x14ac:dyDescent="0.35">
+      <c r="A441" s="4" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B441" s="4" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C441" s="4" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D441" s="4" t="s">
+        <v>2787</v>
+      </c>
+      <c r="E441" s="9" t="s">
+        <v>2787</v>
+      </c>
+      <c r="F441" s="4" t="s">
+        <v>1434</v>
+      </c>
+      <c r="G441" s="4" t="s">
+        <v>2788</v>
+      </c>
+      <c r="H441" s="4" t="s">
+        <v>837</v>
+      </c>
+      <c r="I441" s="19" t="s">
+        <v>2789</v>
+      </c>
+      <c r="J441" s="4" t="s">
+        <v>2790</v>
+      </c>
+      <c r="K441" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="442" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A442" s="4" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B442" s="4" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C442" s="4" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D442" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E442" s="9" t="s">
+        <v>2428</v>
+      </c>
+      <c r="F442" s="4" t="s">
+        <v>2793</v>
+      </c>
+      <c r="G442" s="4" t="s">
+        <v>2794</v>
+      </c>
+      <c r="H442" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I442" s="19" t="s">
+        <v>2795</v>
+      </c>
+      <c r="J442" s="4" t="s">
+        <v>2796</v>
+      </c>
+      <c r="K442" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="443" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A443" s="4" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B443" s="4" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C443" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="D443" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E443" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="F443" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="G443" s="4" t="s">
+        <v>2799</v>
+      </c>
+      <c r="H443" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I443" s="19" t="s">
+        <v>2800</v>
+      </c>
+      <c r="J443" s="4" t="s">
+        <v>2801</v>
+      </c>
+      <c r="K443" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="444" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A444" s="4" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B444" s="4" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C444" s="4" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D444" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E444" s="9" t="s">
+        <v>2804</v>
+      </c>
+      <c r="F444" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G444" s="4" t="s">
+        <v>2805</v>
+      </c>
+      <c r="H444" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I444" s="19" t="s">
+        <v>2806</v>
+      </c>
+      <c r="J444" s="4" t="s">
+        <v>2807</v>
+      </c>
+      <c r="K444" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="445" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A445" s="4" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B445" s="4" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C445" s="4" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D445" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E445" s="9" t="s">
+        <v>2810</v>
+      </c>
+      <c r="F445" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="G445" s="4" t="s">
+        <v>1607</v>
+      </c>
+      <c r="H445" s="4" t="s">
+        <v>2811</v>
+      </c>
+      <c r="I445" s="19" t="s">
+        <v>2812</v>
+      </c>
+      <c r="J445" s="4" t="s">
+        <v>2813</v>
+      </c>
+      <c r="K445" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="446" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A446" s="4" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B446" s="4" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C446" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="D446" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E446" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="F446" s="4" t="s">
+        <v>2697</v>
+      </c>
+      <c r="G446" s="4" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H446" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I446" s="19" t="s">
+        <v>2816</v>
+      </c>
+      <c r="J446" s="4" t="s">
+        <v>2817</v>
+      </c>
+      <c r="K446" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="447" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A447" s="4" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B447" s="4" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C447" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D447" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E447" s="9" t="s">
+        <v>1926</v>
+      </c>
+      <c r="F447" s="4" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G447" s="4" t="s">
+        <v>2820</v>
+      </c>
+      <c r="H447" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I447" s="19" t="s">
+        <v>2821</v>
+      </c>
+      <c r="J447" s="4" t="s">
+        <v>2822</v>
+      </c>
+      <c r="K447" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="448" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A448" s="4" t="s">
+        <v>2823</v>
+      </c>
+      <c r="B448" s="4" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C448" s="4" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D448" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E448" s="9" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F448" s="4" t="s">
+        <v>956</v>
+      </c>
+      <c r="G448" s="4" t="s">
+        <v>2825</v>
+      </c>
+      <c r="H448" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I448" s="19" t="s">
+        <v>2826</v>
+      </c>
+      <c r="J448" s="4" t="s">
+        <v>2827</v>
+      </c>
+      <c r="K448" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="449" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A449" s="4" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B449" s="4" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C449" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D449" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E449" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="F449" s="4" t="s">
+        <v>1920</v>
+      </c>
+      <c r="G449" s="4" t="s">
+        <v>2830</v>
+      </c>
+      <c r="H449" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I449" s="19" t="s">
+        <v>2831</v>
+      </c>
+      <c r="J449" s="4" t="s">
+        <v>2832</v>
+      </c>
+      <c r="K449" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="450" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A450" s="4" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B450" s="4" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C450" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D450" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E450" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="F450" s="4" t="s">
+        <v>2835</v>
+      </c>
+      <c r="G450" s="4" t="s">
+        <v>2836</v>
+      </c>
+      <c r="H450" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I450" s="19" t="s">
+        <v>2837</v>
+      </c>
+      <c r="J450" s="4" t="s">
+        <v>2838</v>
+      </c>
+      <c r="K450" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="451" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A451" s="4" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B451" s="4" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C451" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H6" s="1" t="s">
+      <c r="D451" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E451" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="I6" s="1" t="s">
-[...25 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="F451" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="G451" s="4" t="s">
+        <v>2841</v>
+      </c>
+      <c r="H451" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I451" s="19" t="s">
+        <v>2842</v>
+      </c>
+      <c r="J451" s="4" t="s">
+        <v>2843</v>
+      </c>
+      <c r="K451" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="452" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A452" s="4" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B452" s="4" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C452" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="D452" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E452" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="F452" s="4" t="s">
+        <v>2846</v>
+      </c>
+      <c r="G452" s="4" t="s">
+        <v>2847</v>
+      </c>
+      <c r="H452" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I452" s="19" t="s">
+        <v>2848</v>
+      </c>
+      <c r="J452" s="4" t="s">
+        <v>2849</v>
+      </c>
+      <c r="K452" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="453" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A453" s="4" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B453" s="4" t="s">
+        <v>2851</v>
+      </c>
+      <c r="C453" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D453" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E453" s="9" t="s">
+        <v>665</v>
+      </c>
+      <c r="F453" s="4" t="s">
+        <v>2852</v>
+      </c>
+      <c r="G453" s="4" t="s">
+        <v>2853</v>
+      </c>
+      <c r="H453" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I453" s="19" t="s">
+        <v>2854</v>
+      </c>
+      <c r="J453" s="4" t="s">
+        <v>2855</v>
+      </c>
+      <c r="K453" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="454" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A454" s="4" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B454" s="4" t="s">
+        <v>2857</v>
+      </c>
+      <c r="C454" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="D454" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E454" s="9" t="s">
+        <v>487</v>
+      </c>
+      <c r="F454" s="4" t="s">
+        <v>2858</v>
+      </c>
+      <c r="G454" s="4" t="s">
+        <v>2859</v>
+      </c>
+      <c r="H454" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I454" s="19" t="s">
+        <v>2860</v>
+      </c>
+      <c r="J454" s="4" t="s">
+        <v>2861</v>
+      </c>
+      <c r="K454" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="455" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A455" s="4" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B455" s="4" t="s">
+        <v>2863</v>
+      </c>
+      <c r="C455" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="D455" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E455" s="9" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F455" s="4" t="s">
+        <v>2865</v>
+      </c>
+      <c r="G455" s="4" t="s">
+        <v>2866</v>
+      </c>
+      <c r="H455" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I455" s="19" t="s">
+        <v>2867</v>
+      </c>
+      <c r="J455" s="4" t="s">
+        <v>2868</v>
+      </c>
+      <c r="K455" s="14">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="456" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A456" s="4" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B456" s="4" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C456" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="D456" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E456" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="F456" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="G456" s="4" t="s">
+        <v>2871</v>
+      </c>
+      <c r="H456" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I456" s="19" t="s">
+        <v>2872</v>
+      </c>
+      <c r="J456" s="4" t="s">
+        <v>2873</v>
+      </c>
+      <c r="K456" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="457" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A457" s="4" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B457" s="4" t="s">
+        <v>2875</v>
+      </c>
+      <c r="C457" s="4" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D457" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E457" s="9" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F457" s="4" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G457" s="4" t="s">
+        <v>2877</v>
+      </c>
+      <c r="H457" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I457" s="19" t="s">
+        <v>2878</v>
+      </c>
+      <c r="J457" s="4" t="s">
+        <v>2879</v>
+      </c>
+      <c r="K457" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="458" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A458" s="4" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B458" s="4" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C458" s="4" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D458" s="4" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E458" s="9" t="s">
+        <v>2883</v>
+      </c>
+      <c r="F458" s="4" t="s">
+        <v>2884</v>
+      </c>
+      <c r="G458" s="4" t="s">
+        <v>2885</v>
+      </c>
+      <c r="H458" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I458" s="19" t="s">
+        <v>2886</v>
+      </c>
+      <c r="J458" s="4" t="s">
+        <v>2887</v>
+      </c>
+      <c r="K458" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="459" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A459" s="4" t="s">
+        <v>2888</v>
+      </c>
+      <c r="B459" s="4" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C459" s="4" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D459" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E459" s="9" t="s">
+        <v>2890</v>
+      </c>
+      <c r="F459" s="4" t="s">
+        <v>2891</v>
+      </c>
+      <c r="G459" s="4" t="s">
+        <v>2892</v>
+      </c>
+      <c r="H459" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I459" s="19" t="s">
+        <v>2893</v>
+      </c>
+      <c r="J459" s="4" t="s">
+        <v>2894</v>
+      </c>
+      <c r="K459" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="460" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A460" s="4" t="s">
+        <v>2895</v>
+      </c>
+      <c r="B460" s="4" t="s">
+        <v>2896</v>
+      </c>
+      <c r="C460" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D460" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E460" s="9" t="s">
+        <v>455</v>
+      </c>
+      <c r="F460" s="4" t="s">
+        <v>2897</v>
+      </c>
+      <c r="G460" s="4" t="s">
+        <v>2898</v>
+      </c>
+      <c r="H460" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I460" s="19" t="s">
+        <v>2899</v>
+      </c>
+      <c r="J460" s="4" t="s">
+        <v>2900</v>
+      </c>
+      <c r="K460" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="461" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A461" s="4" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B461" s="4" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C461" s="4" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D461" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E461" s="9" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F461" s="4" t="s">
+        <v>720</v>
+      </c>
+      <c r="G461" s="4" t="s">
+        <v>2905</v>
+      </c>
+      <c r="H461" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I461" s="19" t="s">
+        <v>2906</v>
+      </c>
+      <c r="J461" s="4" t="s">
+        <v>2907</v>
+      </c>
+      <c r="K461" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="462" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A462" s="4" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B462" s="4" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C462" s="4" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D462" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E462" s="9" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F462" s="4" t="s">
+        <v>998</v>
+      </c>
+      <c r="G462" s="4" t="s">
+        <v>2910</v>
+      </c>
+      <c r="H462" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I462" s="19" t="s">
+        <v>2911</v>
+      </c>
+      <c r="J462" s="4" t="s">
+        <v>2912</v>
+      </c>
+      <c r="K462" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="463" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A463" s="4" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B463" s="4" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C463" s="4" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D463" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E463" s="9" t="s">
+        <v>2447</v>
+      </c>
+      <c r="F463" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="G463" s="4" t="s">
+        <v>2915</v>
+      </c>
+      <c r="H463" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I463" s="19" t="s">
+        <v>2916</v>
+      </c>
+      <c r="J463" s="4" t="s">
+        <v>2917</v>
+      </c>
+      <c r="K463" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="464" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A464" s="4" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B464" s="4" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C464" s="4" t="s">
+        <v>2920</v>
+      </c>
+      <c r="D464" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E464" s="9" t="s">
+        <v>2921</v>
+      </c>
+      <c r="F464" s="4" t="s">
+        <v>985</v>
+      </c>
+      <c r="G464" s="4" t="s">
+        <v>2922</v>
+      </c>
+      <c r="H464" s="4" t="s">
+        <v>2034</v>
+      </c>
+      <c r="I464" s="19" t="s">
+        <v>2923</v>
+      </c>
+      <c r="J464" s="4" t="s">
+        <v>2924</v>
+      </c>
+      <c r="K464" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="465" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A465" s="4" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B465" s="4" t="s">
+        <v>2926</v>
+      </c>
+      <c r="C465" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D465" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E465" s="9" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F465" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="G465" s="4" t="s">
+        <v>2927</v>
+      </c>
+      <c r="H465" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="I465" s="19" t="s">
+        <v>2928</v>
+      </c>
+      <c r="J465" s="4" t="s">
+        <v>2929</v>
+      </c>
+      <c r="K465" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="466" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A466" s="4" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B466" s="4" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C466" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="D466" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E466" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="F466" s="4" t="s">
+        <v>1962</v>
+      </c>
+      <c r="G466" s="4" t="s">
+        <v>2932</v>
+      </c>
+      <c r="H466" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I466" s="19" t="s">
+        <v>2933</v>
+      </c>
+      <c r="J466" s="4" t="s">
+        <v>2934</v>
+      </c>
+      <c r="K466" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="467" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A467" s="4" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B467" s="4" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C467" s="4" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D467" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E467" s="9" t="s">
+        <v>2938</v>
+      </c>
+      <c r="F467" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="G467" s="4" t="s">
+        <v>2939</v>
+      </c>
+      <c r="H467" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I467" s="19" t="s">
+        <v>2940</v>
+      </c>
+      <c r="J467" s="4" t="s">
+        <v>2941</v>
+      </c>
+      <c r="K467" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="468" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A468" s="4" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B468" s="4" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C468" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D468" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E468" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F468" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="G468" s="4" t="s">
+        <v>2944</v>
+      </c>
+      <c r="H468" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I468" s="19" t="s">
+        <v>2945</v>
+      </c>
+      <c r="J468" s="4" t="s">
+        <v>2946</v>
+      </c>
+      <c r="K468" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="469" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A469" s="4" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B469" s="4" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C469" s="4" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D469" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E469" s="9" t="s">
+        <v>556</v>
+      </c>
+      <c r="F469" s="4" t="s">
+        <v>1390</v>
+      </c>
+      <c r="G469" s="4" t="s">
+        <v>2950</v>
+      </c>
+      <c r="H469" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I469" s="19" t="s">
+        <v>2951</v>
+      </c>
+      <c r="J469" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="K469" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="470" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A470" s="4" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B470" s="4" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C470" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D470" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E470" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F470" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="G470" s="4" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H470" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I470" s="19" t="s">
+        <v>2954</v>
+      </c>
+      <c r="J470" s="4" t="s">
+        <v>2955</v>
+      </c>
+      <c r="K470" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="471" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A471" s="4" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B471" s="4" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C471" s="4" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D471" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E471" s="9" t="s">
+        <v>1969</v>
+      </c>
+      <c r="F471" s="4" t="s">
+        <v>2959</v>
+      </c>
+      <c r="G471" s="4" t="s">
+        <v>2960</v>
+      </c>
+      <c r="H471" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I471" s="19" t="s">
+        <v>2961</v>
+      </c>
+      <c r="J471" s="4" t="s">
+        <v>2962</v>
+      </c>
+      <c r="K471" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="472" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A472" s="4" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B472" s="4" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C472" s="4" t="s">
+        <v>727</v>
+      </c>
+      <c r="D472" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E472" s="9" t="s">
+        <v>728</v>
+      </c>
+      <c r="F472" s="4" t="s">
+        <v>2965</v>
+      </c>
+      <c r="G472" s="4" t="s">
+        <v>2966</v>
+      </c>
+      <c r="H472" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I472" s="19" t="s">
+        <v>2967</v>
+      </c>
+      <c r="J472" s="4" t="s">
+        <v>2968</v>
+      </c>
+      <c r="K472" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="473" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A473" s="4" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B473" s="4" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C473" s="4" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D473" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E473" s="9" t="s">
+        <v>2512</v>
+      </c>
+      <c r="F473" s="4" t="s">
+        <v>2971</v>
+      </c>
+      <c r="G473" s="4" t="s">
+        <v>2972</v>
+      </c>
+      <c r="H473" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I473" s="19" t="s">
+        <v>2973</v>
+      </c>
+      <c r="J473" s="4" t="s">
+        <v>2974</v>
+      </c>
+      <c r="K473" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="474" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A474" s="4" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B474" s="4" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C474" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D474" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E474" s="9" t="s">
+        <v>556</v>
+      </c>
+      <c r="F474" s="4" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G474" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="H474" s="4" t="s">
+        <v>2977</v>
+      </c>
+      <c r="I474" s="19" t="s">
+        <v>2978</v>
+      </c>
+      <c r="J474" s="4" t="s">
+        <v>2979</v>
+      </c>
+      <c r="K474" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="475" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A475" s="4" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B475" s="4" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C475" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D475" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E475" s="9" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F475" s="4" t="s">
+        <v>2982</v>
+      </c>
+      <c r="G475" s="4" t="s">
+        <v>2983</v>
+      </c>
+      <c r="H475" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I475" s="19" t="s">
+        <v>2984</v>
+      </c>
+      <c r="J475" s="4" t="s">
+        <v>2985</v>
+      </c>
+      <c r="K475" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="476" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A476" s="4" t="s">
+        <v>2986</v>
+      </c>
+      <c r="B476" s="4" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C476" s="4" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D476" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E476" s="9" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F476" s="4" t="s">
+        <v>2988</v>
+      </c>
+      <c r="G476" s="4" t="s">
+        <v>2989</v>
+      </c>
+      <c r="H476" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I476" s="19" t="s">
+        <v>2990</v>
+      </c>
+      <c r="J476" s="4" t="s">
+        <v>2991</v>
+      </c>
+      <c r="K476" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="477" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A477" s="4" t="s">
+        <v>2992</v>
+      </c>
+      <c r="B477" s="4" t="s">
+        <v>2993</v>
+      </c>
+      <c r="C477" s="4" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D477" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E477" s="9" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F477" s="4" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G477" s="4" t="s">
+        <v>2994</v>
+      </c>
+      <c r="H477" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I477" s="19" t="s">
+        <v>2995</v>
+      </c>
+      <c r="J477" s="4" t="s">
+        <v>2996</v>
+      </c>
+      <c r="K477" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="478" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A478" s="4" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B478" s="4" t="s">
+        <v>2998</v>
+      </c>
+      <c r="C478" s="4" t="s">
+        <v>2999</v>
+      </c>
+      <c r="D478" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E478" s="9" t="s">
+        <v>3000</v>
+      </c>
+      <c r="F478" s="4" t="s">
+        <v>3001</v>
+      </c>
+      <c r="G478" s="4" t="s">
+        <v>3002</v>
+      </c>
+      <c r="H478" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I478" s="19" t="s">
+        <v>3003</v>
+      </c>
+      <c r="J478" s="4" t="s">
+        <v>3004</v>
+      </c>
+      <c r="K478" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="479" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A479" s="4" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B479" s="4" t="s">
+        <v>3006</v>
+      </c>
+      <c r="C479" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D479" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E479" s="9" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F479" s="4" t="s">
+        <v>976</v>
+      </c>
+      <c r="G479" s="4" t="s">
+        <v>3007</v>
+      </c>
+      <c r="H479" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I479" s="19" t="s">
+        <v>3008</v>
+      </c>
+      <c r="J479" s="4" t="s">
+        <v>3009</v>
+      </c>
+      <c r="K479" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="480" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A480" s="4" t="s">
+        <v>3010</v>
+      </c>
+      <c r="B480" s="4" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C480" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D480" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E480" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="F480" s="4" t="s">
+        <v>1434</v>
+      </c>
+      <c r="G480" s="4" t="s">
+        <v>3012</v>
+      </c>
+      <c r="H480" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I480" s="19" t="s">
+        <v>3013</v>
+      </c>
+      <c r="J480" s="4" t="s">
+        <v>3014</v>
+      </c>
+      <c r="K480" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="481" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A481" s="4" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B481" s="4" t="s">
+        <v>3016</v>
+      </c>
+      <c r="C481" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="H7" s="1" t="s">
+      <c r="D481" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E481" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="1" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="1" t="s">
+      <c r="F481" s="4" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G481" s="4" t="s">
+        <v>1784</v>
+      </c>
+      <c r="H481" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...14 lines deleted...]
-      <c r="G8" s="1" t="s">
+      <c r="I481" s="19" t="s">
+        <v>3017</v>
+      </c>
+      <c r="J481" s="4" t="s">
+        <v>3018</v>
+      </c>
+      <c r="K481" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="482" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A482" s="4" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B482" s="4" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C482" s="4" t="s">
+        <v>727</v>
+      </c>
+      <c r="D482" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E482" s="9" t="s">
+        <v>728</v>
+      </c>
+      <c r="F482" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G482" s="4" t="s">
+        <v>3021</v>
+      </c>
+      <c r="H482" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I482" s="19" t="s">
+        <v>3022</v>
+      </c>
+      <c r="J482" s="4" t="s">
+        <v>3023</v>
+      </c>
+      <c r="K482" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="483" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A483" s="4" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B483" s="4" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C483" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="H8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="1" t="s">
+      <c r="D483" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E483" s="9" t="s">
+        <v>1912</v>
+      </c>
+      <c r="F483" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G483" s="4" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H483" s="4" t="s">
+        <v>3026</v>
+      </c>
+      <c r="I483" s="19" t="s">
+        <v>3027</v>
+      </c>
+      <c r="J483" s="4" t="s">
+        <v>3028</v>
+      </c>
+      <c r="K483" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="484" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A484" s="4" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B484" s="4" t="s">
+        <v>3030</v>
+      </c>
+      <c r="C484" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D484" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E484" s="9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F484" s="4" t="s">
+        <v>3031</v>
+      </c>
+      <c r="G484" s="4" t="s">
+        <v>3032</v>
+      </c>
+      <c r="H484" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I484" s="19" t="s">
+        <v>3033</v>
+      </c>
+      <c r="J484" s="4" t="s">
+        <v>3034</v>
+      </c>
+      <c r="K484" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="485" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A485" s="4" t="s">
+        <v>3035</v>
+      </c>
+      <c r="B485" s="4" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C485" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D485" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E485" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F485" s="4" t="s">
+        <v>3037</v>
+      </c>
+      <c r="G485" s="4" t="s">
+        <v>3038</v>
+      </c>
+      <c r="H485" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I485" s="19" t="s">
+        <v>3039</v>
+      </c>
+      <c r="J485" s="4" t="s">
+        <v>3040</v>
+      </c>
+      <c r="K485" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="486" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A486" s="4" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B486" s="4" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C486" s="4" t="s">
+        <v>898</v>
+      </c>
+      <c r="D486" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E486" s="9" t="s">
+        <v>899</v>
+      </c>
+      <c r="F486" s="4" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G486" s="4" t="s">
+        <v>3043</v>
+      </c>
+      <c r="H486" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I486" s="19" t="s">
+        <v>3044</v>
+      </c>
+      <c r="J486" s="4" t="s">
+        <v>3045</v>
+      </c>
+      <c r="K486" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="487" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A487" s="4" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B487" s="4" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C487" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D487" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E487" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="F487" s="4" t="s">
+        <v>3048</v>
+      </c>
+      <c r="G487" s="4" t="s">
+        <v>3049</v>
+      </c>
+      <c r="H487" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I487" s="19" t="s">
+        <v>3050</v>
+      </c>
+      <c r="J487" s="4" t="s">
+        <v>3051</v>
+      </c>
+      <c r="K487" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="488" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A488" s="4" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B488" s="4" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C488" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D488" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E488" s="9" t="s">
+        <v>3054</v>
+      </c>
+      <c r="F488" s="4" t="s">
+        <v>1943</v>
+      </c>
+      <c r="G488" s="4" t="s">
+        <v>1943</v>
+      </c>
+      <c r="H488" s="4" t="s">
+        <v>1943</v>
+      </c>
+      <c r="I488" s="4" t="s">
+        <v>1943</v>
+      </c>
+      <c r="J488" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K488" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="489" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A489" s="4" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B489" s="4" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C489" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D489" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E489" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="F489" s="4" t="s">
+        <v>3057</v>
+      </c>
+      <c r="G489" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="H489" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I489" s="19" t="s">
+        <v>3058</v>
+      </c>
+      <c r="J489" s="4" t="s">
+        <v>3059</v>
+      </c>
+      <c r="K489" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="490" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A490" s="4" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B490" s="4" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C490" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D490" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E490" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F490" s="4" t="s">
+        <v>3062</v>
+      </c>
+      <c r="G490" s="4" t="s">
+        <v>3063</v>
+      </c>
+      <c r="H490" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I490" s="19" t="s">
+        <v>3064</v>
+      </c>
+      <c r="J490" s="4" t="s">
+        <v>3065</v>
+      </c>
+      <c r="K490" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="491" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A491" s="4" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B491" s="4" t="s">
+        <v>3067</v>
+      </c>
+      <c r="C491" s="4" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D491" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E491" s="9" t="s">
+        <v>2890</v>
+      </c>
+      <c r="F491" s="4" t="s">
+        <v>708</v>
+      </c>
+      <c r="G491" s="4" t="s">
+        <v>3068</v>
+      </c>
+      <c r="H491" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I491" s="19" t="s">
+        <v>3069</v>
+      </c>
+      <c r="J491" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="K491" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="492" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A492" s="4" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B492" s="4" t="s">
+        <v>3071</v>
+      </c>
+      <c r="C492" s="4" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D492" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E492" s="9" t="s">
+        <v>3072</v>
+      </c>
+      <c r="F492" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G492" s="4" t="s">
+        <v>2939</v>
+      </c>
+      <c r="H492" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I492" s="19" t="s">
+        <v>3073</v>
+      </c>
+      <c r="J492" s="4" t="s">
+        <v>3074</v>
+      </c>
+      <c r="K492" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="493" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A493" s="4" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B493" s="4" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C493" s="4" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D493" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E493" s="9" t="s">
+        <v>2890</v>
+      </c>
+      <c r="F493" s="4" t="s">
+        <v>3077</v>
+      </c>
+      <c r="G493" s="4" t="s">
+        <v>3078</v>
+      </c>
+      <c r="H493" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I493" s="19" t="s">
+        <v>3079</v>
+      </c>
+      <c r="J493" s="4" t="s">
+        <v>3080</v>
+      </c>
+      <c r="K493" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="494" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A494" s="4" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B494" s="4" t="s">
+        <v>3082</v>
+      </c>
+      <c r="C494" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="D494" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E494" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="F494" s="4" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G494" s="4" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H494" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I494" s="19" t="s">
+        <v>3083</v>
+      </c>
+      <c r="J494" s="4" t="s">
+        <v>3084</v>
+      </c>
+      <c r="K494" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="495" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A495" s="4" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B495" s="4" t="s">
+        <v>3086</v>
+      </c>
+      <c r="C495" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="D495" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E495" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="F495" s="4" t="s">
+        <v>3087</v>
+      </c>
+      <c r="G495" s="4" t="s">
+        <v>3088</v>
+      </c>
+      <c r="H495" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I495" s="19" t="s">
+        <v>3089</v>
+      </c>
+      <c r="J495" s="4" t="s">
+        <v>3090</v>
+      </c>
+      <c r="K495" s="14">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="496" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A496" s="4" t="s">
+        <v>3091</v>
+      </c>
+      <c r="B496" s="4" t="s">
+        <v>3092</v>
+      </c>
+      <c r="C496" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D496" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E496" s="9" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F496" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="G496" s="4" t="s">
+        <v>3093</v>
+      </c>
+      <c r="H496" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I496" s="19" t="s">
+        <v>3094</v>
+      </c>
+      <c r="J496" s="4" t="s">
+        <v>3095</v>
+      </c>
+      <c r="K496" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="497" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A497" s="4" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B497" s="4" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C497" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D497" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E497" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="F497" s="4" t="s">
+        <v>2735</v>
+      </c>
+      <c r="G497" s="4" t="s">
+        <v>3098</v>
+      </c>
+      <c r="H497" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I497" s="19" t="s">
+        <v>3099</v>
+      </c>
+      <c r="J497" s="4" t="s">
+        <v>3100</v>
+      </c>
+      <c r="K497" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="498" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A498" s="4" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B498" s="4" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C498" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D498" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E498" s="9" t="s">
+        <v>1926</v>
+      </c>
+      <c r="F498" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G498" s="4" t="s">
+        <v>3103</v>
+      </c>
+      <c r="H498" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I498" s="19" t="s">
+        <v>3104</v>
+      </c>
+      <c r="J498" s="4" t="s">
+        <v>3105</v>
+      </c>
+      <c r="K498" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="499" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A499" s="4" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B499" s="4" t="s">
+        <v>3107</v>
+      </c>
+      <c r="C499" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="D499" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E499" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="F499" s="4" t="s">
+        <v>1235</v>
+      </c>
+      <c r="G499" s="4" t="s">
+        <v>2927</v>
+      </c>
+      <c r="H499" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I499" s="19" t="s">
+        <v>3108</v>
+      </c>
+      <c r="J499" s="4" t="s">
+        <v>3109</v>
+      </c>
+      <c r="K499" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="500" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A500" s="4" t="s">
+        <v>3110</v>
+      </c>
+      <c r="B500" s="4" t="s">
+        <v>3111</v>
+      </c>
+      <c r="C500" s="4" t="s">
+        <v>3112</v>
+      </c>
+      <c r="D500" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E500" s="9" t="s">
+        <v>3113</v>
+      </c>
+      <c r="F500" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="G500" s="4" t="s">
+        <v>3114</v>
+      </c>
+      <c r="H500" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I500" s="19" t="s">
+        <v>3115</v>
+      </c>
+      <c r="J500" s="4" t="s">
+        <v>3116</v>
+      </c>
+      <c r="K500" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="501" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A501" s="4" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B501" s="4" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C501" s="4" t="s">
+        <v>3112</v>
+      </c>
+      <c r="D501" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E501" s="9" t="s">
+        <v>3113</v>
+      </c>
+      <c r="F501" s="4" t="s">
+        <v>3119</v>
+      </c>
+      <c r="G501" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="H501" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I501" s="19" t="s">
+        <v>3120</v>
+      </c>
+      <c r="J501" s="4" t="s">
+        <v>3121</v>
+      </c>
+      <c r="K501" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="502" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A502" s="4" t="s">
+        <v>3122</v>
+      </c>
+      <c r="B502" s="4" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C502" s="4" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D502" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E502" s="9" t="s">
+        <v>3125</v>
+      </c>
+      <c r="F502" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G502" s="4" t="s">
+        <v>3126</v>
+      </c>
+      <c r="H502" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I502" s="19" t="s">
+        <v>3127</v>
+      </c>
+      <c r="J502" s="4" t="s">
+        <v>3128</v>
+      </c>
+      <c r="K502" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="503" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A503" s="4" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B503" s="4" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C503" s="4" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D503" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E503" s="9" t="s">
+        <v>3125</v>
+      </c>
+      <c r="F503" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="G503" s="4" t="s">
+        <v>3131</v>
+      </c>
+      <c r="H503" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I503" s="19" t="s">
+        <v>3132</v>
+      </c>
+      <c r="J503" s="4" t="s">
+        <v>3133</v>
+      </c>
+      <c r="K503" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="504" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A504" s="4" t="s">
+        <v>3134</v>
+      </c>
+      <c r="B504" s="4" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C504" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="D504" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E504" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="F504" s="4" t="s">
+        <v>3136</v>
+      </c>
+      <c r="G504" s="4" t="s">
+        <v>3137</v>
+      </c>
+      <c r="H504" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I504" s="19" t="s">
+        <v>3138</v>
+      </c>
+      <c r="J504" s="4" t="s">
+        <v>3139</v>
+      </c>
+      <c r="K504" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="505" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A505" s="4" t="s">
+        <v>3140</v>
+      </c>
+      <c r="B505" s="4" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C505" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="D505" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E505" s="16" t="s">
+        <v>371</v>
+      </c>
+      <c r="F505" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="G505" s="4" t="s">
+        <v>3142</v>
+      </c>
+      <c r="H505" s="4" t="s">
+        <v>1943</v>
+      </c>
+      <c r="I505" s="19" t="s">
+        <v>3143</v>
+      </c>
+      <c r="J505" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K505" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="506" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A506" s="4" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B506" s="4" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C506" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D506" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E506" s="9" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F506" s="4" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G506" s="4" t="s">
+        <v>3146</v>
+      </c>
+      <c r="H506" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I506" s="19" t="s">
+        <v>3147</v>
+      </c>
+      <c r="J506" s="4" t="s">
+        <v>3148</v>
+      </c>
+      <c r="K506" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="507" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A507" s="4" t="s">
+        <v>3149</v>
+      </c>
+      <c r="B507" s="4" t="s">
+        <v>3150</v>
+      </c>
+      <c r="C507" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D507" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E507" s="9" t="s">
+        <v>699</v>
+      </c>
+      <c r="F507" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="G507" s="4" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H507" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I507" s="19" t="s">
+        <v>3151</v>
+      </c>
+      <c r="J507" s="4" t="s">
+        <v>3152</v>
+      </c>
+      <c r="K507" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="508" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A508" s="4" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B508" s="4" t="s">
+        <v>3154</v>
+      </c>
+      <c r="C508" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D508" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E508" s="9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F508" s="4" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G508" s="4" t="s">
+        <v>3155</v>
+      </c>
+      <c r="H508" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I508" s="19" t="s">
+        <v>3156</v>
+      </c>
+      <c r="J508" s="4" t="s">
+        <v>3157</v>
+      </c>
+      <c r="K508" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="509" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A509" s="4" t="s">
+        <v>3158</v>
+      </c>
+      <c r="B509" s="4" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C509" s="4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D509" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E509" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F509" s="4" t="s">
+        <v>985</v>
+      </c>
+      <c r="G509" s="4" t="s">
+        <v>3160</v>
+      </c>
+      <c r="H509" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I509" s="19" t="s">
+        <v>3161</v>
+      </c>
+      <c r="J509" s="4" t="s">
+        <v>3162</v>
+      </c>
+      <c r="K509" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="510" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A510" s="4" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B510" s="4" t="s">
+        <v>3164</v>
+      </c>
+      <c r="C510" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D510" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E510" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="F510" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="G510" s="4" t="s">
+        <v>3165</v>
+      </c>
+      <c r="H510" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I510" s="19" t="s">
+        <v>3166</v>
+      </c>
+      <c r="J510" s="4" t="s">
+        <v>3167</v>
+      </c>
+      <c r="K510" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="511" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A511" s="4" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B511" s="4" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C511" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D511" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E511" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="F511" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="G511" s="4" t="s">
+        <v>3170</v>
+      </c>
+      <c r="H511" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="I511" s="19" t="s">
+        <v>3171</v>
+      </c>
+      <c r="J511" s="4" t="s">
+        <v>3172</v>
+      </c>
+      <c r="K511" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="512" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A512" s="4" t="s">
+        <v>3173</v>
+      </c>
+      <c r="B512" s="4" t="s">
+        <v>3174</v>
+      </c>
+      <c r="C512" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D512" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E512" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="F512" s="4" t="s">
+        <v>900</v>
+      </c>
+      <c r="G512" s="4" t="s">
+        <v>3175</v>
+      </c>
+      <c r="H512" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I512" s="19" t="s">
+        <v>3176</v>
+      </c>
+      <c r="J512" s="4" t="s">
+        <v>3177</v>
+      </c>
+      <c r="K512" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="513" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A513" s="4" t="s">
+        <v>3178</v>
+      </c>
+      <c r="B513" s="4" t="s">
+        <v>3179</v>
+      </c>
+      <c r="C513" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="D513" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E513" s="9" t="s">
+        <v>3180</v>
+      </c>
+      <c r="F513" s="4" t="s">
+        <v>2076</v>
+      </c>
+      <c r="G513" s="4" t="s">
+        <v>3181</v>
+      </c>
+      <c r="H513" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I513" s="19" t="s">
+        <v>3182</v>
+      </c>
+      <c r="J513" s="4" t="s">
+        <v>3183</v>
+      </c>
+      <c r="K513" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="514" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A514" s="4" t="s">
+        <v>3184</v>
+      </c>
+      <c r="B514" s="4" t="s">
+        <v>3185</v>
+      </c>
+      <c r="C514" s="4" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D514" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E514" s="9" t="s">
+        <v>1552</v>
+      </c>
+      <c r="F514" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="G514" s="4" t="s">
+        <v>3186</v>
+      </c>
+      <c r="H514" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I514" s="19" t="s">
+        <v>3187</v>
+      </c>
+      <c r="J514" s="4" t="s">
+        <v>3188</v>
+      </c>
+      <c r="K514" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="515" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A515" s="4" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B515" s="4" t="s">
+        <v>3190</v>
+      </c>
+      <c r="C515" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D515" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E515" s="9" t="s">
+        <v>464</v>
+      </c>
+      <c r="F515" s="4" t="s">
+        <v>3191</v>
+      </c>
+      <c r="G515" s="4" t="s">
+        <v>3192</v>
+      </c>
+      <c r="H515" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I515" s="19" t="s">
+        <v>3193</v>
+      </c>
+      <c r="J515" s="4" t="s">
+        <v>3194</v>
+      </c>
+      <c r="K515" s="14">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="516" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A516" s="4" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B516" s="4" t="s">
+        <v>3196</v>
+      </c>
+      <c r="C516" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D516" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E516" s="9" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F516" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="G516" s="4" t="s">
+        <v>3197</v>
+      </c>
+      <c r="H516" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I516" s="19" t="s">
+        <v>3198</v>
+      </c>
+      <c r="J516" s="4" t="s">
+        <v>3199</v>
+      </c>
+      <c r="K516" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="517" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A517" s="4" t="s">
+        <v>3200</v>
+      </c>
+      <c r="B517" s="4" t="s">
+        <v>3201</v>
+      </c>
+      <c r="C517" s="4" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D517" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E517" s="9" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F517" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="G517" s="4" t="s">
+        <v>3202</v>
+      </c>
+      <c r="H517" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I517" s="19" t="s">
+        <v>3203</v>
+      </c>
+      <c r="J517" s="4" t="s">
+        <v>3204</v>
+      </c>
+      <c r="K517" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="518" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A518" s="4" t="s">
+        <v>3205</v>
+      </c>
+      <c r="B518" s="4" t="s">
+        <v>3206</v>
+      </c>
+      <c r="C518" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D518" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E518" s="9" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F518" s="4" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G518" s="4" t="s">
+        <v>1963</v>
+      </c>
+      <c r="H518" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I518" s="19" t="s">
+        <v>3207</v>
+      </c>
+      <c r="J518" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K518" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="519" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A519" s="4" t="s">
+        <v>3208</v>
+      </c>
+      <c r="B519" s="4" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C519" s="4" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D519" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E519" s="9" t="s">
+        <v>3211</v>
+      </c>
+      <c r="F519" s="4" t="s">
+        <v>3212</v>
+      </c>
+      <c r="G519" s="4" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H519" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I519" s="19" t="s">
+        <v>3213</v>
+      </c>
+      <c r="J519" s="4" t="s">
+        <v>3214</v>
+      </c>
+      <c r="K519" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="520" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A520" s="4" t="s">
+        <v>3215</v>
+      </c>
+      <c r="B520" s="4" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C520" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D520" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E520" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="J8" s="1" t="s">
+      <c r="F520" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="G520" s="4" t="s">
+        <v>3217</v>
+      </c>
+      <c r="H520" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I520" s="19" t="s">
+        <v>3218</v>
+      </c>
+      <c r="J520" s="4" t="s">
+        <v>3219</v>
+      </c>
+      <c r="K520" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="521" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A521" s="4" t="s">
+        <v>3220</v>
+      </c>
+      <c r="B521" s="4" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C521" s="4" t="s">
+        <v>788</v>
+      </c>
+      <c r="D521" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E521" s="9" t="s">
+        <v>789</v>
+      </c>
+      <c r="F521" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="G521" s="4" t="s">
+        <v>3222</v>
+      </c>
+      <c r="H521" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I521" s="19" t="s">
+        <v>3223</v>
+      </c>
+      <c r="J521" s="4" t="s">
+        <v>3224</v>
+      </c>
+      <c r="K521" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="522" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A522" s="4" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B522" s="4" t="s">
+        <v>3226</v>
+      </c>
+      <c r="C522" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D522" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E522" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="F522" s="4" t="s">
+        <v>3227</v>
+      </c>
+      <c r="G522" s="4" t="s">
+        <v>3228</v>
+      </c>
+      <c r="H522" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I522" s="19" t="s">
+        <v>3229</v>
+      </c>
+      <c r="J522" s="4" t="s">
+        <v>3230</v>
+      </c>
+      <c r="K522" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="523" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A523" s="4" t="s">
+        <v>3231</v>
+      </c>
+      <c r="B523" s="4" t="s">
+        <v>3232</v>
+      </c>
+      <c r="C523" s="4" t="s">
+        <v>3233</v>
+      </c>
+      <c r="D523" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E523" s="9" t="s">
+        <v>3234</v>
+      </c>
+      <c r="F523" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="G523" s="4" t="s">
+        <v>3235</v>
+      </c>
+      <c r="H523" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I523" s="19" t="s">
+        <v>3236</v>
+      </c>
+      <c r="J523" s="4" t="s">
+        <v>3237</v>
+      </c>
+      <c r="K523" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="524" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A524" s="4" t="s">
+        <v>3238</v>
+      </c>
+      <c r="B524" s="4" t="s">
+        <v>3239</v>
+      </c>
+      <c r="C524" s="4" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D524" s="4" t="s">
+        <v>3241</v>
+      </c>
+      <c r="E524" s="9" t="s">
+        <v>3242</v>
+      </c>
+      <c r="F524" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G524" s="4" t="s">
+        <v>3243</v>
+      </c>
+      <c r="H524" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I524" s="19" t="s">
+        <v>3244</v>
+      </c>
+      <c r="J524" s="4" t="s">
+        <v>3245</v>
+      </c>
+      <c r="K524" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="525" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A525" s="4" t="s">
+        <v>3246</v>
+      </c>
+      <c r="B525" s="4" t="s">
+        <v>3247</v>
+      </c>
+      <c r="C525" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="D525" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E525" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="F525" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G525" s="4" t="s">
+        <v>3248</v>
+      </c>
+      <c r="H525" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I525" s="19" t="s">
+        <v>3249</v>
+      </c>
+      <c r="J525" s="4" t="s">
+        <v>3250</v>
+      </c>
+      <c r="K525" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="526" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A526" s="4" t="s">
+        <v>3251</v>
+      </c>
+      <c r="B526" s="4" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C526" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="D526" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E526" s="9" t="s">
+        <v>2039</v>
+      </c>
+      <c r="F526" s="4" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G526" s="4" t="s">
+        <v>3253</v>
+      </c>
+      <c r="H526" s="4" t="s">
+        <v>3254</v>
+      </c>
+      <c r="I526" s="19" t="s">
+        <v>3255</v>
+      </c>
+      <c r="J526" s="4" t="s">
+        <v>3256</v>
+      </c>
+      <c r="K526" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="527" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A527" s="4" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B527" s="4" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C527" s="4" t="s">
+        <v>996</v>
+      </c>
+      <c r="D527" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E527" s="9" t="s">
+        <v>997</v>
+      </c>
+      <c r="F527" s="4" t="s">
+        <v>3259</v>
+      </c>
+      <c r="G527" s="4" t="s">
+        <v>3260</v>
+      </c>
+      <c r="H527" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I527" s="19" t="s">
+        <v>3261</v>
+      </c>
+      <c r="J527" s="4" t="s">
+        <v>3262</v>
+      </c>
+      <c r="K527" s="14">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="528" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A528" s="4" t="s">
+        <v>3263</v>
+      </c>
+      <c r="B528" s="4" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C528" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="D528" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E528" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="F528" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="G528" s="4" t="s">
+        <v>3265</v>
+      </c>
+      <c r="H528" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I528" s="19" t="s">
+        <v>3266</v>
+      </c>
+      <c r="J528" s="4" t="s">
+        <v>3267</v>
+      </c>
+      <c r="K528" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="529" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A529" s="4" t="s">
+        <v>3268</v>
+      </c>
+      <c r="B529" s="4" t="s">
+        <v>3269</v>
+      </c>
+      <c r="C529" s="4" t="s">
+        <v>3270</v>
+      </c>
+      <c r="D529" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E529" s="9" t="s">
+        <v>3271</v>
+      </c>
+      <c r="F529" s="4" t="s">
+        <v>3272</v>
+      </c>
+      <c r="G529" s="4" t="s">
+        <v>3273</v>
+      </c>
+      <c r="H529" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I529" s="19" t="s">
+        <v>3274</v>
+      </c>
+      <c r="J529" s="4" t="s">
+        <v>3275</v>
+      </c>
+      <c r="K529" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="530" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A530" s="4" t="s">
+        <v>3276</v>
+      </c>
+      <c r="B530" s="4" t="s">
+        <v>3277</v>
+      </c>
+      <c r="C530" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D530" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E530" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="F530" s="4" t="s">
+        <v>3278</v>
+      </c>
+      <c r="G530" s="4" t="s">
+        <v>3279</v>
+      </c>
+      <c r="H530" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I530" s="19" t="s">
+        <v>3280</v>
+      </c>
+      <c r="J530" s="4" t="s">
+        <v>3281</v>
+      </c>
+      <c r="K530" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="531" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A531" s="4" t="s">
+        <v>3282</v>
+      </c>
+      <c r="B531" s="4" t="s">
+        <v>3283</v>
+      </c>
+      <c r="C531" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D531" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E531" s="9" t="s">
+        <v>891</v>
+      </c>
+      <c r="F531" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="G531" s="4" t="s">
+        <v>3284</v>
+      </c>
+      <c r="H531" s="4" t="s">
+        <v>3285</v>
+      </c>
+      <c r="I531" s="19" t="s">
+        <v>3286</v>
+      </c>
+      <c r="J531" s="4" t="s">
+        <v>3287</v>
+      </c>
+      <c r="K531" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="532" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A532" s="4" t="s">
+        <v>3288</v>
+      </c>
+      <c r="B532" s="4" t="s">
+        <v>3289</v>
+      </c>
+      <c r="C532" s="4" t="s">
+        <v>3290</v>
+      </c>
+      <c r="D532" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E532" s="9" t="s">
+        <v>3291</v>
+      </c>
+      <c r="F532" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="G532" s="4" t="s">
+        <v>3292</v>
+      </c>
+      <c r="H532" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I532" s="19" t="s">
+        <v>3293</v>
+      </c>
+      <c r="J532" s="4" t="s">
+        <v>3294</v>
+      </c>
+      <c r="K532" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="533" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A533" s="4" t="s">
+        <v>3295</v>
+      </c>
+      <c r="B533" s="4" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C533" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D533" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E533" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F533" s="4" t="s">
+        <v>985</v>
+      </c>
+      <c r="G533" s="4" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H533" s="4" t="s">
+        <v>3297</v>
+      </c>
+      <c r="I533" s="19" t="s">
+        <v>3298</v>
+      </c>
+      <c r="J533" s="4" t="s">
+        <v>3299</v>
+      </c>
+      <c r="K533" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="534" spans="1:11" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A534" s="4" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B534" s="4" t="s">
+        <v>3301</v>
+      </c>
+      <c r="C534" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D534" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E534" s="9" t="s">
+        <v>707</v>
+      </c>
+      <c r="F534" s="4" t="s">
+        <v>3302</v>
+      </c>
+      <c r="G534" s="4" t="s">
+        <v>3303</v>
+      </c>
+      <c r="H534" s="4" t="s">
+        <v>3304</v>
+      </c>
+      <c r="I534" s="19" t="s">
+        <v>3305</v>
+      </c>
+      <c r="J534" s="4" t="s">
+        <v>3306</v>
+      </c>
+      <c r="K534" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="535" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A535" s="4" t="s">
+        <v>3307</v>
+      </c>
+      <c r="B535" s="4" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C535" s="4" t="s">
+        <v>727</v>
+      </c>
+      <c r="D535" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E535" s="9" t="s">
+        <v>728</v>
+      </c>
+      <c r="F535" s="4" t="s">
+        <v>3259</v>
+      </c>
+      <c r="G535" s="4" t="s">
+        <v>3309</v>
+      </c>
+      <c r="H535" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I535" s="19" t="s">
+        <v>3310</v>
+      </c>
+      <c r="J535" s="4" t="s">
+        <v>3311</v>
+      </c>
+      <c r="K535" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="536" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A536" s="4" t="s">
+        <v>3312</v>
+      </c>
+      <c r="B536" s="4" t="s">
+        <v>3313</v>
+      </c>
+      <c r="C536" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D536" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E536" s="9" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F536" s="4" t="s">
+        <v>3314</v>
+      </c>
+      <c r="G536" s="4" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H536" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I536" s="19" t="s">
+        <v>3315</v>
+      </c>
+      <c r="J536" s="4" t="s">
+        <v>3316</v>
+      </c>
+      <c r="K536" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="537" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A537" s="4" t="s">
+        <v>3317</v>
+      </c>
+      <c r="B537" s="4" t="s">
+        <v>3318</v>
+      </c>
+      <c r="C537" s="4" t="s">
+        <v>3319</v>
+      </c>
+      <c r="D537" s="4" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E537" s="9" t="s">
+        <v>3320</v>
+      </c>
+      <c r="F537" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="G537" s="4" t="s">
+        <v>3321</v>
+      </c>
+      <c r="H537" s="4" t="s">
+        <v>3322</v>
+      </c>
+      <c r="I537" s="19" t="s">
+        <v>3323</v>
+      </c>
+      <c r="J537" s="4" t="s">
+        <v>3324</v>
+      </c>
+      <c r="K537" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="538" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A538" s="4" t="s">
+        <v>3325</v>
+      </c>
+      <c r="B538" s="4" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C538" s="4" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D538" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E538" s="9" t="s">
+        <v>2421</v>
+      </c>
+      <c r="F538" s="4" t="s">
+        <v>3327</v>
+      </c>
+      <c r="G538" s="4" t="s">
+        <v>3328</v>
+      </c>
+      <c r="H538" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I538" s="19" t="s">
+        <v>3329</v>
+      </c>
+      <c r="J538" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K538" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="539" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A539" s="4" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B539" s="4" t="s">
+        <v>3331</v>
+      </c>
+      <c r="C539" s="4" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D539" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E539" s="9" t="s">
+        <v>2212</v>
+      </c>
+      <c r="F539" s="4" t="s">
+        <v>2598</v>
+      </c>
+      <c r="G539" s="4" t="s">
+        <v>3332</v>
+      </c>
+      <c r="H539" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I539" s="19" t="s">
+        <v>3333</v>
+      </c>
+      <c r="J539" s="4" t="s">
+        <v>3334</v>
+      </c>
+      <c r="K539" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="540" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A540" s="4" t="s">
+        <v>3335</v>
+      </c>
+      <c r="B540" s="4" t="s">
+        <v>3336</v>
+      </c>
+      <c r="C540" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D540" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E540" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="F540" s="4" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G540" s="4" t="s">
+        <v>3337</v>
+      </c>
+      <c r="H540" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I540" s="19" t="s">
+        <v>3338</v>
+      </c>
+      <c r="J540" s="4" t="s">
+        <v>3339</v>
+      </c>
+      <c r="K540" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="541" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A541" s="4" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B541" s="4" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C541" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D541" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E541" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F541" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="G541" s="4" t="s">
+        <v>3342</v>
+      </c>
+      <c r="H541" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I541" s="19" t="s">
+        <v>3343</v>
+      </c>
+      <c r="J541" s="4" t="s">
+        <v>3344</v>
+      </c>
+      <c r="K541" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="542" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A542" s="4" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B542" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="C542" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="D542" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="E542" s="9" t="s">
+        <v>3346</v>
+      </c>
+      <c r="F542" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="G542" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="H542" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I542" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="J542" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="K542" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="543" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A543" s="4" t="s">
+        <v>3347</v>
+      </c>
+      <c r="B543" s="4" t="s">
+        <v>3348</v>
+      </c>
+      <c r="C543" s="4" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D543" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E543" s="9" t="s">
+        <v>2342</v>
+      </c>
+      <c r="F543" s="4" t="s">
+        <v>3349</v>
+      </c>
+      <c r="G543" s="4" t="s">
+        <v>3350</v>
+      </c>
+      <c r="H543" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I543" s="19" t="s">
+        <v>3351</v>
+      </c>
+      <c r="J543" s="4" t="s">
+        <v>3352</v>
+      </c>
+      <c r="K543" s="14">
+        <v>5502</v>
+      </c>
+    </row>
+    <row r="544" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A544" s="4" t="s">
+        <v>3353</v>
+      </c>
+      <c r="B544" s="4" t="s">
+        <v>3354</v>
+      </c>
+      <c r="C544" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D544" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E544" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="F544" s="4" t="s">
+        <v>3355</v>
+      </c>
+      <c r="G544" s="4" t="s">
+        <v>3356</v>
+      </c>
+      <c r="H544" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I544" s="19" t="s">
+        <v>3357</v>
+      </c>
+      <c r="J544" s="4" t="s">
+        <v>3358</v>
+      </c>
+      <c r="K544" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="545" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A545" s="4" t="s">
+        <v>3359</v>
+      </c>
+      <c r="B545" s="4" t="s">
+        <v>3360</v>
+      </c>
+      <c r="C545" s="4" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D545" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E545" s="9" t="s">
+        <v>1310</v>
+      </c>
+      <c r="F545" s="4" t="s">
+        <v>3361</v>
+      </c>
+      <c r="G545" s="4" t="s">
+        <v>3362</v>
+      </c>
+      <c r="H545" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I545" s="19" t="s">
+        <v>3363</v>
+      </c>
+      <c r="J545" s="4" t="s">
+        <v>3364</v>
+      </c>
+      <c r="K545" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="546" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A546" s="4" t="s">
+        <v>3365</v>
+      </c>
+      <c r="B546" s="4" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C546" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="D546" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E546" s="16" t="s">
+        <v>479</v>
+      </c>
+      <c r="F546" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="G546" s="4" t="s">
+        <v>3367</v>
+      </c>
+      <c r="H546" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I546" s="19" t="s">
+        <v>3368</v>
+      </c>
+      <c r="J546" s="4" t="s">
+        <v>3369</v>
+      </c>
+      <c r="K546" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="547" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A547" s="4" t="s">
+        <v>3370</v>
+      </c>
+      <c r="B547" s="4" t="s">
+        <v>3371</v>
+      </c>
+      <c r="C547" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D547" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E547" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="F547" s="4" t="s">
+        <v>2697</v>
+      </c>
+      <c r="G547" s="4" t="s">
+        <v>3372</v>
+      </c>
+      <c r="H547" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I547" s="19" t="s">
+        <v>3373</v>
+      </c>
+      <c r="J547" s="4" t="s">
+        <v>3374</v>
+      </c>
+      <c r="K547" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="548" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A548" s="4" t="s">
+        <v>3375</v>
+      </c>
+      <c r="B548" s="4" t="s">
+        <v>3376</v>
+      </c>
+      <c r="C548" s="4" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D548" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E548" s="9" t="s">
+        <v>3378</v>
+      </c>
+      <c r="F548" s="4" t="s">
+        <v>3284</v>
+      </c>
+      <c r="G548" s="4" t="s">
+        <v>3379</v>
+      </c>
+      <c r="H548" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I548" s="19" t="s">
+        <v>3380</v>
+      </c>
+      <c r="J548" s="4" t="s">
+        <v>3381</v>
+      </c>
+      <c r="K548" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="549" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A549" s="4" t="s">
+        <v>3382</v>
+      </c>
+      <c r="B549" s="4" t="s">
+        <v>3383</v>
+      </c>
+      <c r="C549" s="4" t="s">
+        <v>3384</v>
+      </c>
+      <c r="D549" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E549" s="9" t="s">
+        <v>3385</v>
+      </c>
+      <c r="F549" s="4" t="s">
+        <v>1920</v>
+      </c>
+      <c r="G549" s="4" t="s">
+        <v>3386</v>
+      </c>
+      <c r="H549" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I549" s="19" t="s">
+        <v>3387</v>
+      </c>
+      <c r="J549" s="4" t="s">
+        <v>3388</v>
+      </c>
+      <c r="K549" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="550" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A550" s="4" t="s">
+        <v>3389</v>
+      </c>
+      <c r="B550" s="4" t="s">
+        <v>3390</v>
+      </c>
+      <c r="C550" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="D550" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E550" s="9" t="s">
+        <v>1575</v>
+      </c>
+      <c r="F550" s="4" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G550" s="4" t="s">
+        <v>3391</v>
+      </c>
+      <c r="H550" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I550" s="19" t="s">
+        <v>3392</v>
+      </c>
+      <c r="J550" s="4" t="s">
+        <v>3393</v>
+      </c>
+      <c r="K550" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="551" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A551" s="4" t="s">
+        <v>3394</v>
+      </c>
+      <c r="B551" s="4" t="s">
+        <v>3395</v>
+      </c>
+      <c r="C551" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="D551" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E551" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="F551" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G551" s="4" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H551" s="4" t="s">
+        <v>3396</v>
+      </c>
+      <c r="I551" s="19" t="s">
+        <v>3397</v>
+      </c>
+      <c r="J551" s="4" t="s">
+        <v>3398</v>
+      </c>
+      <c r="K551" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="552" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A552" s="4" t="s">
+        <v>3399</v>
+      </c>
+      <c r="B552" s="4" t="s">
+        <v>3400</v>
+      </c>
+      <c r="C552" s="4" t="s">
+        <v>3401</v>
+      </c>
+      <c r="D552" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E552" s="9" t="s">
+        <v>3402</v>
+      </c>
+      <c r="F552" s="4" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G552" s="4" t="s">
+        <v>3403</v>
+      </c>
+      <c r="H552" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I552" s="19" t="s">
+        <v>3404</v>
+      </c>
+      <c r="J552" s="4" t="s">
+        <v>3405</v>
+      </c>
+      <c r="K552" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="553" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A553" s="4" t="s">
+        <v>3406</v>
+      </c>
+      <c r="B553" s="4" t="s">
+        <v>3407</v>
+      </c>
+      <c r="C553" s="4" t="s">
+        <v>3408</v>
+      </c>
+      <c r="D553" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E553" s="9" t="s">
+        <v>3409</v>
+      </c>
+      <c r="F553" s="4" t="s">
+        <v>577</v>
+      </c>
+      <c r="G553" s="4" t="s">
+        <v>3410</v>
+      </c>
+      <c r="H553" s="4" t="s">
+        <v>3411</v>
+      </c>
+      <c r="I553" s="19" t="s">
+        <v>3412</v>
+      </c>
+      <c r="J553" s="4" t="s">
+        <v>3413</v>
+      </c>
+      <c r="K553" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="554" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A554" s="4" t="s">
+        <v>3414</v>
+      </c>
+      <c r="B554" s="4" t="s">
+        <v>3415</v>
+      </c>
+      <c r="C554" s="4" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D554" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E554" s="9" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F554" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="G554" s="4" t="s">
+        <v>3416</v>
+      </c>
+      <c r="H554" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I554" s="19" t="s">
+        <v>3417</v>
+      </c>
+      <c r="J554" s="4" t="s">
+        <v>3418</v>
+      </c>
+      <c r="K554" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="555" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A555" s="4" t="s">
+        <v>3419</v>
+      </c>
+      <c r="B555" s="4" t="s">
+        <v>3420</v>
+      </c>
+      <c r="C555" s="4" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D555" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E555" s="9" t="s">
+        <v>3422</v>
+      </c>
+      <c r="F555" s="4" t="s">
+        <v>2563</v>
+      </c>
+      <c r="G555" s="4" t="s">
+        <v>3423</v>
+      </c>
+      <c r="H555" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I555" s="19" t="s">
+        <v>3424</v>
+      </c>
+      <c r="J555" s="4" t="s">
+        <v>3425</v>
+      </c>
+      <c r="K555" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="556" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A556" s="4" t="s">
+        <v>3426</v>
+      </c>
+      <c r="B556" s="4" t="s">
+        <v>3427</v>
+      </c>
+      <c r="C556" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="D556" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E556" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="F556" s="4" t="s">
+        <v>2852</v>
+      </c>
+      <c r="G556" s="4" t="s">
+        <v>3428</v>
+      </c>
+      <c r="H556" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I556" s="19" t="s">
+        <v>3429</v>
+      </c>
+      <c r="J556" s="4" t="s">
+        <v>3430</v>
+      </c>
+      <c r="K556" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="557" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A557" s="4" t="s">
+        <v>3431</v>
+      </c>
+      <c r="B557" s="4" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C557" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D557" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E557" s="9" t="s">
+        <v>3433</v>
+      </c>
+      <c r="F557" s="4" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G557" s="4" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H557" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I557" s="19" t="s">
+        <v>3434</v>
+      </c>
+      <c r="J557" s="4" t="s">
+        <v>3435</v>
+      </c>
+      <c r="K557" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="558" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A558" s="4" t="s">
+        <v>3436</v>
+      </c>
+      <c r="B558" s="4" t="s">
+        <v>3437</v>
+      </c>
+      <c r="C558" s="4" t="s">
+        <v>3438</v>
+      </c>
+      <c r="D558" s="4" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E558" s="9" t="s">
+        <v>3439</v>
+      </c>
+      <c r="F558" s="4" t="s">
+        <v>3440</v>
+      </c>
+      <c r="G558" s="4" t="s">
+        <v>3441</v>
+      </c>
+      <c r="H558" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I558" s="19" t="s">
+        <v>3442</v>
+      </c>
+      <c r="J558" s="4" t="s">
+        <v>3443</v>
+      </c>
+      <c r="K558" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="559" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A559" s="4" t="s">
+        <v>3444</v>
+      </c>
+      <c r="B559" s="4" t="s">
+        <v>3445</v>
+      </c>
+      <c r="C559" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="D559" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E559" s="9" t="s">
+        <v>975</v>
+      </c>
+      <c r="F559" s="4" t="s">
+        <v>3446</v>
+      </c>
+      <c r="G559" s="4" t="s">
+        <v>3447</v>
+      </c>
+      <c r="H559" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I559" s="19" t="s">
+        <v>3448</v>
+      </c>
+      <c r="J559" s="4" t="s">
+        <v>3449</v>
+      </c>
+      <c r="K559" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="560" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A560" s="4" t="s">
+        <v>3450</v>
+      </c>
+      <c r="B560" s="4" t="s">
+        <v>3451</v>
+      </c>
+      <c r="C560" s="4" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D560" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E560" s="9" t="s">
+        <v>1310</v>
+      </c>
+      <c r="F560" s="4" t="s">
+        <v>3452</v>
+      </c>
+      <c r="G560" s="4" t="s">
+        <v>3453</v>
+      </c>
+      <c r="H560" s="4" t="s">
+        <v>3454</v>
+      </c>
+      <c r="I560" s="19" t="s">
+        <v>3455</v>
+      </c>
+      <c r="J560" s="4" t="s">
+        <v>3456</v>
+      </c>
+      <c r="K560" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="561" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A561" s="4" t="s">
+        <v>3457</v>
+      </c>
+      <c r="B561" s="4" t="s">
+        <v>3458</v>
+      </c>
+      <c r="C561" s="4" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D561" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E561" s="9" t="s">
+        <v>3460</v>
+      </c>
+      <c r="F561" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="G561" s="4" t="s">
+        <v>3391</v>
+      </c>
+      <c r="H561" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I561" s="19" t="s">
+        <v>3461</v>
+      </c>
+      <c r="J561" s="4" t="s">
+        <v>3462</v>
+      </c>
+      <c r="K561" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="562" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A562" s="4" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B562" s="4" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C562" s="4" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D562" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E562" s="9" t="s">
+        <v>2295</v>
+      </c>
+      <c r="F562" s="4" t="s">
+        <v>3465</v>
+      </c>
+      <c r="G562" s="4" t="s">
+        <v>3466</v>
+      </c>
+      <c r="H562" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I562" s="19" t="s">
+        <v>3467</v>
+      </c>
+      <c r="J562" s="4" t="s">
+        <v>3468</v>
+      </c>
+      <c r="K562" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="563" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A563" s="4" t="s">
+        <v>3469</v>
+      </c>
+      <c r="B563" s="4" t="s">
+        <v>3470</v>
+      </c>
+      <c r="C563" s="4" t="s">
+        <v>3290</v>
+      </c>
+      <c r="D563" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E563" s="9" t="s">
+        <v>3291</v>
+      </c>
+      <c r="F563" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="G563" s="4" t="s">
+        <v>3471</v>
+      </c>
+      <c r="H563" s="4" t="s">
+        <v>837</v>
+      </c>
+      <c r="I563" s="19" t="s">
+        <v>3472</v>
+      </c>
+      <c r="J563" s="4" t="s">
+        <v>3473</v>
+      </c>
+      <c r="K563" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="564" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A564" s="4" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B564" s="4" t="s">
+        <v>3475</v>
+      </c>
+      <c r="C564" s="4" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D564" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E564" s="9" t="s">
+        <v>3477</v>
+      </c>
+      <c r="F564" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="G564" s="4" t="s">
+        <v>3478</v>
+      </c>
+      <c r="H564" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I564" s="19" t="s">
+        <v>3479</v>
+      </c>
+      <c r="J564" s="4" t="s">
+        <v>3480</v>
+      </c>
+      <c r="K564" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="565" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A565" s="4" t="s">
+        <v>3481</v>
+      </c>
+      <c r="B565" s="4" t="s">
+        <v>3482</v>
+      </c>
+      <c r="C565" s="4" t="s">
+        <v>3483</v>
+      </c>
+      <c r="D565" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="E565" s="9" t="s">
+        <v>3484</v>
+      </c>
+      <c r="F565" s="4" t="s">
+        <v>3485</v>
+      </c>
+      <c r="G565" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="H565" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="I565" s="19" t="s">
+        <v>3486</v>
+      </c>
+      <c r="J565" s="4" t="s">
+        <v>3487</v>
+      </c>
+      <c r="K565" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="566" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A566" s="4" t="s">
+        <v>3488</v>
+      </c>
+      <c r="B566" s="4" t="s">
+        <v>3489</v>
+      </c>
+      <c r="C566" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D566" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E566" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="F566" s="4" t="s">
+        <v>3490</v>
+      </c>
+      <c r="G566" s="4" t="s">
+        <v>3491</v>
+      </c>
+      <c r="H566" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I566" s="19" t="s">
+        <v>3492</v>
+      </c>
+      <c r="J566" s="4" t="s">
+        <v>3493</v>
+      </c>
+      <c r="K566" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="567" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A567" s="4" t="s">
+        <v>3494</v>
+      </c>
+      <c r="B567" s="4" t="s">
+        <v>3495</v>
+      </c>
+      <c r="C567" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D567" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E567" s="9" t="s">
+        <v>514</v>
+      </c>
+      <c r="F567" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="G567" s="4" t="s">
+        <v>3496</v>
+      </c>
+      <c r="H567" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I567" s="19" t="s">
+        <v>3497</v>
+      </c>
+      <c r="J567" s="4" t="s">
+        <v>3498</v>
+      </c>
+      <c r="K567" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="568" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A568" s="4" t="s">
+        <v>3499</v>
+      </c>
+      <c r="B568" s="4" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C568" s="4" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D568" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E568" s="9" t="s">
+        <v>1302</v>
+      </c>
+      <c r="F568" s="4" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G568" s="4" t="s">
+        <v>3165</v>
+      </c>
+      <c r="H568" s="4" t="s">
+        <v>3501</v>
+      </c>
+      <c r="I568" s="19" t="s">
+        <v>3502</v>
+      </c>
+      <c r="J568" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K568" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="569" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A569" s="4" t="s">
+        <v>3503</v>
+      </c>
+      <c r="B569" s="4" t="s">
+        <v>3504</v>
+      </c>
+      <c r="C569" s="4" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D569" s="4" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E569" s="9" t="s">
+        <v>3506</v>
+      </c>
+      <c r="F569" s="4" t="s">
+        <v>3507</v>
+      </c>
+      <c r="G569" s="4" t="s">
+        <v>3508</v>
+      </c>
+      <c r="H569" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I569" s="19" t="s">
+        <v>3509</v>
+      </c>
+      <c r="J569" s="4" t="s">
+        <v>3510</v>
+      </c>
+      <c r="K569" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="570" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A570" s="4" t="s">
+        <v>3511</v>
+      </c>
+      <c r="B570" s="4" t="s">
+        <v>3512</v>
+      </c>
+      <c r="C570" s="4" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D570" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E570" s="9" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F570" s="4" t="s">
+        <v>3513</v>
+      </c>
+      <c r="G570" s="4" t="s">
+        <v>3514</v>
+      </c>
+      <c r="H570" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I570" s="19" t="s">
+        <v>3515</v>
+      </c>
+      <c r="J570" s="4" t="s">
+        <v>3516</v>
+      </c>
+      <c r="K570" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="571" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A571" s="4" t="s">
+        <v>3517</v>
+      </c>
+      <c r="B571" s="4" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C571" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D571" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E571" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="F571" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="G571" s="4" t="s">
+        <v>3519</v>
+      </c>
+      <c r="H571" s="4" t="s">
+        <v>3520</v>
+      </c>
+      <c r="I571" s="19" t="s">
+        <v>3521</v>
+      </c>
+      <c r="J571" s="4" t="s">
+        <v>3522</v>
+      </c>
+      <c r="K571" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="572" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A572" s="4" t="s">
+        <v>3523</v>
+      </c>
+      <c r="B572" s="4" t="s">
+        <v>3524</v>
+      </c>
+      <c r="C572" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D572" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E572" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="F572" s="4" t="s">
+        <v>2697</v>
+      </c>
+      <c r="G572" s="4" t="s">
+        <v>3525</v>
+      </c>
+      <c r="H572" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I572" s="19" t="s">
+        <v>3526</v>
+      </c>
+      <c r="J572" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K572" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="573" spans="1:11" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A573" s="4" t="s">
+        <v>3527</v>
+      </c>
+      <c r="B573" s="4" t="s">
+        <v>3528</v>
+      </c>
+      <c r="C573" s="4" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D573" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E573" s="9" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F573" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G573" s="4" t="s">
+        <v>3529</v>
+      </c>
+      <c r="H573" s="4" t="s">
+        <v>1964</v>
+      </c>
+      <c r="I573" s="19" t="s">
+        <v>3530</v>
+      </c>
+      <c r="J573" s="4" t="s">
+        <v>3531</v>
+      </c>
+      <c r="K573" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="574" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A574" s="4" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B574" s="4" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C574" s="4" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D574" s="4" t="s">
+        <v>3534</v>
+      </c>
+      <c r="E574" s="9" t="s">
+        <v>3535</v>
+      </c>
+      <c r="F574" s="4" t="s">
+        <v>3536</v>
+      </c>
+      <c r="G574" s="4" t="s">
+        <v>3537</v>
+      </c>
+      <c r="H574" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I574" s="19" t="s">
+        <v>3538</v>
+      </c>
+      <c r="J574" s="4" t="s">
+        <v>3539</v>
+      </c>
+      <c r="K574" s="14">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="575" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A575" s="4" t="s">
+        <v>3540</v>
+      </c>
+      <c r="B575" s="4" t="s">
+        <v>3541</v>
+      </c>
+      <c r="C575" s="4" t="s">
+        <v>3542</v>
+      </c>
+      <c r="D575" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E575" s="9" t="s">
+        <v>3543</v>
+      </c>
+      <c r="F575" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="G575" s="4" t="s">
+        <v>3544</v>
+      </c>
+      <c r="H575" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I575" s="19" t="s">
+        <v>3545</v>
+      </c>
+      <c r="J575" s="4" t="s">
+        <v>3546</v>
+      </c>
+      <c r="K575" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="576" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A576" s="4" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B576" s="4" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C576" s="4" t="s">
+        <v>3549</v>
+      </c>
+      <c r="D576" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E576" s="9" t="s">
+        <v>3550</v>
+      </c>
+      <c r="F576" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="G576" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="H576" s="4" t="s">
+        <v>3551</v>
+      </c>
+      <c r="I576" s="19" t="s">
+        <v>3552</v>
+      </c>
+      <c r="J576" s="4" t="s">
+        <v>3553</v>
+      </c>
+      <c r="K576" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="577" spans="1:11" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A577" s="4" t="s">
+        <v>3554</v>
+      </c>
+      <c r="B577" s="4" t="s">
+        <v>3555</v>
+      </c>
+      <c r="C577" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D577" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E577" s="9" t="s">
+        <v>907</v>
+      </c>
+      <c r="F577" s="4" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G577" s="4" t="s">
+        <v>3556</v>
+      </c>
+      <c r="H577" s="4" t="s">
+        <v>3557</v>
+      </c>
+      <c r="I577" s="19" t="s">
+        <v>3558</v>
+      </c>
+      <c r="J577" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K577" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="578" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A578" s="4" t="s">
+        <v>3559</v>
+      </c>
+      <c r="B578" s="4" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C578" s="4" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D578" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E578" s="9" t="s">
+        <v>2349</v>
+      </c>
+      <c r="F578" s="4" t="s">
+        <v>969</v>
+      </c>
+      <c r="G578" s="4" t="s">
+        <v>3561</v>
+      </c>
+      <c r="H578" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I578" s="19" t="s">
+        <v>3562</v>
+      </c>
+      <c r="J578" s="4" t="s">
+        <v>3563</v>
+      </c>
+      <c r="K578" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="579" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A579" s="4" t="s">
+        <v>3564</v>
+      </c>
+      <c r="B579" s="4" t="s">
+        <v>3565</v>
+      </c>
+      <c r="C579" s="4" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D579" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E579" s="9" t="s">
+        <v>1906</v>
+      </c>
+      <c r="F579" s="4" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G579" s="4" t="s">
+        <v>3566</v>
+      </c>
+      <c r="H579" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I579" s="19" t="s">
+        <v>3567</v>
+      </c>
+      <c r="J579" s="4" t="s">
+        <v>3568</v>
+      </c>
+      <c r="K579" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="580" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A580" s="4" t="s">
+        <v>3569</v>
+      </c>
+      <c r="B580" s="4" t="s">
+        <v>3570</v>
+      </c>
+      <c r="C580" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D580" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E580" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F580" s="4" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G580" s="4" t="s">
+        <v>3571</v>
+      </c>
+      <c r="H580" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I580" s="19" t="s">
+        <v>3572</v>
+      </c>
+      <c r="J580" s="4" t="s">
+        <v>3573</v>
+      </c>
+      <c r="K580" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="581" spans="1:11" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A581" s="4" t="s">
+        <v>3574</v>
+      </c>
+      <c r="B581" s="4" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C581" s="4" t="s">
+        <v>735</v>
+      </c>
+      <c r="D581" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E581" s="9" t="s">
+        <v>736</v>
+      </c>
+      <c r="F581" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="G581" s="4" t="s">
+        <v>3576</v>
+      </c>
+      <c r="H581" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I581" s="19" t="s">
+        <v>3577</v>
+      </c>
+      <c r="J581" s="4" t="s">
+        <v>3578</v>
+      </c>
+      <c r="K581" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="582" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A582" s="4" t="s">
+        <v>3579</v>
+      </c>
+      <c r="B582" s="4" t="s">
+        <v>3580</v>
+      </c>
+      <c r="C582" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="D582" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E582" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="F582" s="4" t="s">
+        <v>874</v>
+      </c>
+      <c r="G582" s="4" t="s">
+        <v>3581</v>
+      </c>
+      <c r="H582" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I582" s="19" t="s">
+        <v>3582</v>
+      </c>
+      <c r="J582" s="4" t="s">
+        <v>3583</v>
+      </c>
+      <c r="K582" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="583" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A583" s="4" t="s">
+        <v>3584</v>
+      </c>
+      <c r="B583" s="4" t="s">
+        <v>3585</v>
+      </c>
+      <c r="C583" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D583" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E583" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="F583" s="4" t="s">
+        <v>3586</v>
+      </c>
+      <c r="G583" s="4" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H583" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I583" s="19" t="s">
+        <v>3587</v>
+      </c>
+      <c r="J583" s="4" t="s">
+        <v>3588</v>
+      </c>
+      <c r="K583" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="584" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A584" s="4" t="s">
+        <v>3589</v>
+      </c>
+      <c r="B584" s="4" t="s">
+        <v>3590</v>
+      </c>
+      <c r="C584" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D584" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E584" s="9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F584" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="G584" s="4" t="s">
+        <v>3591</v>
+      </c>
+      <c r="H584" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I584" s="19" t="s">
+        <v>3592</v>
+      </c>
+      <c r="J584" s="4" t="s">
+        <v>3593</v>
+      </c>
+      <c r="K584" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="585" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A585" s="4" t="s">
+        <v>3594</v>
+      </c>
+      <c r="B585" s="4" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C585" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D585" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E585" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="F585" s="4" t="s">
+        <v>3596</v>
+      </c>
+      <c r="G585" s="4" t="s">
+        <v>3597</v>
+      </c>
+      <c r="H585" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I585" s="19" t="s">
+        <v>3598</v>
+      </c>
+      <c r="J585" s="4" t="s">
+        <v>3599</v>
+      </c>
+      <c r="K585" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="586" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A586" s="4" t="s">
+        <v>3600</v>
+      </c>
+      <c r="B586" s="4" t="s">
+        <v>3601</v>
+      </c>
+      <c r="C586" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D586" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E586" s="9" t="s">
+        <v>464</v>
+      </c>
+      <c r="F586" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="G586" s="4" t="s">
+        <v>3602</v>
+      </c>
+      <c r="H586" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I586" s="19" t="s">
+        <v>3603</v>
+      </c>
+      <c r="J586" s="4" t="s">
+        <v>3604</v>
+      </c>
+      <c r="K586" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="587" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A587" s="4" t="s">
+        <v>3605</v>
+      </c>
+      <c r="B587" s="4" t="s">
+        <v>3606</v>
+      </c>
+      <c r="C587" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D587" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E587" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F587" s="4" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G587" s="4" t="s">
+        <v>3607</v>
+      </c>
+      <c r="H587" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I587" s="19" t="s">
+        <v>3608</v>
+      </c>
+      <c r="J587" s="4" t="s">
+        <v>3609</v>
+      </c>
+      <c r="K587" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="588" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A588" s="4" t="s">
+        <v>3610</v>
+      </c>
+      <c r="B588" s="4" t="s">
+        <v>3611</v>
+      </c>
+      <c r="C588" s="4" t="s">
+        <v>3612</v>
+      </c>
+      <c r="D588" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E588" s="9" t="s">
+        <v>3613</v>
+      </c>
+      <c r="F588" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="G588" s="4" t="s">
+        <v>3614</v>
+      </c>
+      <c r="H588" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I588" s="19" t="s">
+        <v>3615</v>
+      </c>
+      <c r="J588" s="4" t="s">
+        <v>3616</v>
+      </c>
+      <c r="K588" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="589" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A589" s="4" t="s">
+        <v>3617</v>
+      </c>
+      <c r="B589" s="4" t="s">
+        <v>3618</v>
+      </c>
+      <c r="C589" s="4" t="s">
+        <v>788</v>
+      </c>
+      <c r="D589" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E589" s="9" t="s">
+        <v>3619</v>
+      </c>
+      <c r="F589" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G589" s="4" t="s">
+        <v>3403</v>
+      </c>
+      <c r="H589" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I589" s="19" t="s">
+        <v>3620</v>
+      </c>
+      <c r="J589" s="4" t="s">
+        <v>3621</v>
+      </c>
+      <c r="K589" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="590" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A590" s="4" t="s">
+        <v>3622</v>
+      </c>
+      <c r="B590" s="4" t="s">
+        <v>3623</v>
+      </c>
+      <c r="C590" s="4" t="s">
+        <v>3624</v>
+      </c>
+      <c r="D590" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E590" s="9" t="s">
+        <v>3625</v>
+      </c>
+      <c r="F590" s="4" t="s">
+        <v>3626</v>
+      </c>
+      <c r="G590" s="4" t="s">
+        <v>3627</v>
+      </c>
+      <c r="H590" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I590" s="19" t="s">
+        <v>3628</v>
+      </c>
+      <c r="J590" s="4" t="s">
+        <v>3629</v>
+      </c>
+      <c r="K590" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="591" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A591" s="4" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B591" s="4" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C591" s="4" t="s">
+        <v>3632</v>
+      </c>
+      <c r="D591" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E591" s="9" t="s">
+        <v>3633</v>
+      </c>
+      <c r="F591" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G591" s="4" t="s">
+        <v>3634</v>
+      </c>
+      <c r="H591" s="4" t="s">
+        <v>3635</v>
+      </c>
+      <c r="I591" s="19" t="s">
+        <v>3636</v>
+      </c>
+      <c r="J591" s="4" t="s">
+        <v>3637</v>
+      </c>
+      <c r="K591" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="592" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A592" s="4" t="s">
+        <v>3638</v>
+      </c>
+      <c r="B592" s="4" t="s">
+        <v>3639</v>
+      </c>
+      <c r="C592" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D592" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E592" s="9" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F592" s="4" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G592" s="4" t="s">
+        <v>3641</v>
+      </c>
+      <c r="H592" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I592" s="19" t="s">
+        <v>3642</v>
+      </c>
+      <c r="J592" s="4" t="s">
+        <v>3643</v>
+      </c>
+      <c r="K592" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="593" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A593" s="4" t="s">
+        <v>3644</v>
+      </c>
+      <c r="B593" s="4" t="s">
+        <v>3645</v>
+      </c>
+      <c r="C593" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D593" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E593" s="9" t="s">
+        <v>665</v>
+      </c>
+      <c r="F593" s="4" t="s">
+        <v>3646</v>
+      </c>
+      <c r="G593" s="4" t="s">
+        <v>3647</v>
+      </c>
+      <c r="H593" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I593" s="19" t="s">
+        <v>3648</v>
+      </c>
+      <c r="J593" s="4" t="s">
+        <v>3649</v>
+      </c>
+      <c r="K593" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="594" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A594" s="4" t="s">
+        <v>3650</v>
+      </c>
+      <c r="B594" s="4" t="s">
+        <v>3651</v>
+      </c>
+      <c r="C594" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D594" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E594" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="F594" s="4" t="s">
+        <v>1962</v>
+      </c>
+      <c r="G594" s="4" t="s">
+        <v>660</v>
+      </c>
+      <c r="H594" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I594" s="19" t="s">
+        <v>3652</v>
+      </c>
+      <c r="J594" s="4" t="s">
+        <v>3653</v>
+      </c>
+      <c r="K594" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="595" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A595" s="4" t="s">
+        <v>3654</v>
+      </c>
+      <c r="B595" s="4" t="s">
+        <v>3655</v>
+      </c>
+      <c r="C595" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D595" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E595" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="F595" s="4" t="s">
+        <v>3656</v>
+      </c>
+      <c r="G595" s="4" t="s">
+        <v>3657</v>
+      </c>
+      <c r="H595" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I595" s="19" t="s">
+        <v>3658</v>
+      </c>
+      <c r="J595" s="4" t="s">
+        <v>3659</v>
+      </c>
+      <c r="K595" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="596" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A596" s="4" t="s">
+        <v>3660</v>
+      </c>
+      <c r="B596" s="4" t="s">
+        <v>3661</v>
+      </c>
+      <c r="C596" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D596" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E596" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F596" s="4" t="s">
+        <v>2697</v>
+      </c>
+      <c r="G596" s="4" t="s">
+        <v>3662</v>
+      </c>
+      <c r="H596" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I596" s="19" t="s">
+        <v>3663</v>
+      </c>
+      <c r="J596" s="4" t="s">
+        <v>3664</v>
+      </c>
+      <c r="K596" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="597" spans="1:11" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A597" s="4" t="s">
+        <v>3665</v>
+      </c>
+      <c r="B597" s="4" t="s">
+        <v>3666</v>
+      </c>
+      <c r="C597" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D597" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E597" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="F597" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="G597" s="4" t="s">
+        <v>3667</v>
+      </c>
+      <c r="H597" s="4" t="s">
+        <v>3668</v>
+      </c>
+      <c r="I597" s="19" t="s">
+        <v>3669</v>
+      </c>
+      <c r="J597" s="4" t="s">
+        <v>3670</v>
+      </c>
+      <c r="K597" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="598" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A598" s="4" t="s">
+        <v>3671</v>
+      </c>
+      <c r="B598" s="4" t="s">
+        <v>3672</v>
+      </c>
+      <c r="C598" s="4" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D598" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E598" s="9" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F598" s="4" t="s">
+        <v>3673</v>
+      </c>
+      <c r="G598" s="4" t="s">
+        <v>3674</v>
+      </c>
+      <c r="H598" s="4" t="s">
+        <v>1621</v>
+      </c>
+      <c r="I598" s="19" t="s">
+        <v>3675</v>
+      </c>
+      <c r="J598" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K598" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="599" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A599" s="4" t="s">
+        <v>3676</v>
+      </c>
+      <c r="B599" s="4" t="s">
+        <v>3677</v>
+      </c>
+      <c r="C599" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D599" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E599" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="F599" s="4" t="s">
+        <v>3678</v>
+      </c>
+      <c r="G599" s="4" t="s">
+        <v>3679</v>
+      </c>
+      <c r="H599" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="I599" s="19" t="s">
+        <v>3680</v>
+      </c>
+      <c r="J599" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K599" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="600" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A600" s="4" t="s">
+        <v>3681</v>
+      </c>
+      <c r="B600" s="4" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C600" s="4" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D600" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E600" s="9" t="s">
+        <v>3054</v>
+      </c>
+      <c r="F600" s="4" t="s">
+        <v>3684</v>
+      </c>
+      <c r="G600" s="4" t="s">
+        <v>3685</v>
+      </c>
+      <c r="H600" s="4" t="s">
+        <v>3686</v>
+      </c>
+      <c r="I600" s="19" t="s">
+        <v>3687</v>
+      </c>
+      <c r="J600" s="4" t="s">
+        <v>3688</v>
+      </c>
+      <c r="K600" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="601" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A601" s="4" t="s">
+        <v>3689</v>
+      </c>
+      <c r="B601" s="4" t="s">
+        <v>3690</v>
+      </c>
+      <c r="C601" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="D601" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E601" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="F601" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="G601" s="4" t="s">
+        <v>3691</v>
+      </c>
+      <c r="H601" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I601" s="19" t="s">
+        <v>3692</v>
+      </c>
+      <c r="J601" s="4" t="s">
+        <v>3693</v>
+      </c>
+      <c r="K601" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="602" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A602" s="4" t="s">
+        <v>3694</v>
+      </c>
+      <c r="B602" s="4" t="s">
+        <v>3695</v>
+      </c>
+      <c r="C602" s="4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D602" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E602" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F602" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="G602" s="4" t="s">
+        <v>3696</v>
+      </c>
+      <c r="H602" s="4" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I602" s="19" t="s">
+        <v>3697</v>
+      </c>
+      <c r="J602" s="4" t="s">
+        <v>3698</v>
+      </c>
+      <c r="K602" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="603" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A603" s="4" t="s">
+        <v>3699</v>
+      </c>
+      <c r="B603" s="4" t="s">
+        <v>3700</v>
+      </c>
+      <c r="C603" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="D603" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E603" s="9" t="s">
+        <v>775</v>
+      </c>
+      <c r="F603" s="4" t="s">
+        <v>3701</v>
+      </c>
+      <c r="G603" s="4" t="s">
+        <v>3702</v>
+      </c>
+      <c r="H603" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I603" s="19" t="s">
+        <v>3703</v>
+      </c>
+      <c r="J603" s="4" t="s">
+        <v>3704</v>
+      </c>
+      <c r="K603" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="604" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A604" s="4" t="s">
+        <v>3705</v>
+      </c>
+      <c r="B604" s="4" t="s">
+        <v>3706</v>
+      </c>
+      <c r="C604" s="4" t="s">
+        <v>3707</v>
+      </c>
+      <c r="D604" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E604" s="9" t="s">
+        <v>3708</v>
+      </c>
+      <c r="F604" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="G604" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="H604" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I604" s="19" t="s">
+        <v>3709</v>
+      </c>
+      <c r="J604" s="4" t="s">
+        <v>3710</v>
+      </c>
+      <c r="K604" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="605" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A605" s="4" t="s">
+        <v>3711</v>
+      </c>
+      <c r="B605" s="4" t="s">
+        <v>3712</v>
+      </c>
+      <c r="C605" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D605" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E605" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="F605" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="G605" s="4" t="s">
+        <v>3713</v>
+      </c>
+      <c r="H605" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I605" s="19" t="s">
+        <v>3714</v>
+      </c>
+      <c r="J605" s="4" t="s">
+        <v>3715</v>
+      </c>
+      <c r="K605" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="606" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A606" s="4" t="s">
+        <v>3716</v>
+      </c>
+      <c r="B606" s="4" t="s">
+        <v>3717</v>
+      </c>
+      <c r="C606" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D606" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E606" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="F606" s="4" t="s">
+        <v>1661</v>
+      </c>
+      <c r="G606" s="4" t="s">
+        <v>3718</v>
+      </c>
+      <c r="H606" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I606" s="19" t="s">
+        <v>3719</v>
+      </c>
+      <c r="J606" s="4" t="s">
+        <v>3720</v>
+      </c>
+      <c r="K606" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="607" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A607" s="4" t="s">
+        <v>3721</v>
+      </c>
+      <c r="B607" s="4" t="s">
+        <v>3722</v>
+      </c>
+      <c r="C607" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D607" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E607" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="F607" s="4" t="s">
+        <v>3723</v>
+      </c>
+      <c r="G607" s="4" t="s">
+        <v>3724</v>
+      </c>
+      <c r="H607" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="I607" s="4" t="s">
+        <v>1943</v>
+      </c>
+      <c r="J607" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K607" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="608" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A608" s="4" t="s">
+        <v>3725</v>
+      </c>
+      <c r="B608" s="4" t="s">
+        <v>3726</v>
+      </c>
+      <c r="C608" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D608" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E608" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F608" s="4" t="s">
+        <v>3727</v>
+      </c>
+      <c r="G608" s="4" t="s">
+        <v>3728</v>
+      </c>
+      <c r="H608" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I608" s="19" t="s">
+        <v>3729</v>
+      </c>
+      <c r="J608" s="4" t="s">
+        <v>3730</v>
+      </c>
+      <c r="K608" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="609" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A609" s="4" t="s">
+        <v>3731</v>
+      </c>
+      <c r="B609" s="4" t="s">
+        <v>3732</v>
+      </c>
+      <c r="C609" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D609" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E609" s="9" t="s">
+        <v>556</v>
+      </c>
+      <c r="F609" s="4" t="s">
+        <v>1717</v>
+      </c>
+      <c r="G609" s="4" t="s">
+        <v>3733</v>
+      </c>
+      <c r="H609" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I609" s="19" t="s">
+        <v>3734</v>
+      </c>
+      <c r="J609" s="4" t="s">
+        <v>3735</v>
+      </c>
+      <c r="K609" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="610" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A610" s="4" t="s">
+        <v>3736</v>
+      </c>
+      <c r="B610" s="4" t="s">
+        <v>3737</v>
+      </c>
+      <c r="C610" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D610" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E610" s="9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F610" s="4" t="s">
+        <v>3738</v>
+      </c>
+      <c r="G610" s="4" t="s">
+        <v>3739</v>
+      </c>
+      <c r="H610" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I610" s="19" t="s">
+        <v>3740</v>
+      </c>
+      <c r="J610" s="4" t="s">
+        <v>3741</v>
+      </c>
+      <c r="K610" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="611" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A611" s="4" t="s">
+        <v>3742</v>
+      </c>
+      <c r="B611" s="4" t="s">
+        <v>3743</v>
+      </c>
+      <c r="C611" s="4" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D611" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E611" s="9" t="s">
+        <v>3054</v>
+      </c>
+      <c r="F611" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="G611" s="4" t="s">
+        <v>3744</v>
+      </c>
+      <c r="H611" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I611" s="19" t="s">
+        <v>3745</v>
+      </c>
+      <c r="J611" s="4" t="s">
+        <v>3746</v>
+      </c>
+      <c r="K611" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="612" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A612" s="4" t="s">
+        <v>3747</v>
+      </c>
+      <c r="B612" s="4" t="s">
+        <v>2896</v>
+      </c>
+      <c r="C612" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D612" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E612" s="9" t="s">
+        <v>455</v>
+      </c>
+      <c r="F612" s="4" t="s">
+        <v>3748</v>
+      </c>
+      <c r="G612" s="4" t="s">
+        <v>3749</v>
+      </c>
+      <c r="H612" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I612" s="19" t="s">
+        <v>3750</v>
+      </c>
+      <c r="J612" s="4" t="s">
+        <v>3751</v>
+      </c>
+      <c r="K612" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="613" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A613" s="4" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B613" s="4" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C613" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D613" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E613" s="9" t="s">
+        <v>455</v>
+      </c>
+      <c r="F613" s="4" t="s">
+        <v>3754</v>
+      </c>
+      <c r="G613" s="4" t="s">
+        <v>3755</v>
+      </c>
+      <c r="H613" s="4" t="s">
+        <v>837</v>
+      </c>
+      <c r="I613" s="19" t="s">
+        <v>3756</v>
+      </c>
+      <c r="J613" s="4" t="s">
+        <v>3757</v>
+      </c>
+      <c r="K613" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="614" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A614" s="4" t="s">
+        <v>3758</v>
+      </c>
+      <c r="B614" s="4" t="s">
+        <v>3759</v>
+      </c>
+      <c r="C614" s="4" t="s">
+        <v>3760</v>
+      </c>
+      <c r="D614" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E614" s="9" t="s">
+        <v>3761</v>
+      </c>
+      <c r="F614" s="4" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G614" s="4" t="s">
+        <v>3762</v>
+      </c>
+      <c r="H614" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I614" s="19" t="s">
+        <v>3763</v>
+      </c>
+      <c r="J614" s="4" t="s">
+        <v>3764</v>
+      </c>
+      <c r="K614" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="615" spans="1:11" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A615" s="4" t="s">
+        <v>3765</v>
+      </c>
+      <c r="B615" s="4" t="s">
+        <v>3766</v>
+      </c>
+      <c r="C615" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D615" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="E615" s="9" t="s">
+        <v>1969</v>
+      </c>
+      <c r="F615" s="4" t="s">
+        <v>3767</v>
+      </c>
+      <c r="G615" s="4" t="s">
+        <v>3768</v>
+      </c>
+      <c r="H615" s="4" t="s">
+        <v>3304</v>
+      </c>
+      <c r="I615" s="19" t="s">
+        <v>3769</v>
+      </c>
+      <c r="J615" s="4" t="s">
+        <v>3770</v>
+      </c>
+      <c r="K615" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="616" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A616" s="4" t="s">
+        <v>3771</v>
+      </c>
+      <c r="B616" s="4" t="s">
+        <v>3772</v>
+      </c>
+      <c r="C616" s="4" t="s">
+        <v>3773</v>
+      </c>
+      <c r="D616" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E616" s="9" t="s">
+        <v>3774</v>
+      </c>
+      <c r="F616" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="G616" s="4" t="s">
+        <v>3775</v>
+      </c>
+      <c r="H616" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I616" s="19" t="s">
+        <v>3776</v>
+      </c>
+      <c r="J616" s="4" t="s">
+        <v>3777</v>
+      </c>
+      <c r="K616" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="617" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A617" s="4" t="s">
+        <v>3778</v>
+      </c>
+      <c r="B617" s="4" t="s">
+        <v>3779</v>
+      </c>
+      <c r="C617" s="4" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D617" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E617" s="9" t="s">
+        <v>2512</v>
+      </c>
+      <c r="F617" s="4" t="s">
+        <v>3780</v>
+      </c>
+      <c r="G617" s="4" t="s">
+        <v>3781</v>
+      </c>
+      <c r="H617" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I617" s="19" t="s">
+        <v>3782</v>
+      </c>
+      <c r="J617" s="4" t="s">
+        <v>3783</v>
+      </c>
+      <c r="K617" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="618" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A618" s="4" t="s">
+        <v>3784</v>
+      </c>
+      <c r="B618" s="4" t="s">
+        <v>3785</v>
+      </c>
+      <c r="C618" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D618" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E618" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F618" s="4" t="s">
+        <v>976</v>
+      </c>
+      <c r="G618" s="4" t="s">
+        <v>3786</v>
+      </c>
+      <c r="H618" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I618" s="19" t="s">
+        <v>3787</v>
+      </c>
+      <c r="J618" s="4" t="s">
+        <v>3788</v>
+      </c>
+      <c r="K618" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="619" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A619" s="4" t="s">
+        <v>3789</v>
+      </c>
+      <c r="B619" s="4" t="s">
+        <v>3790</v>
+      </c>
+      <c r="C619" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D619" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E619" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="F619" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="G619" s="4" t="s">
+        <v>3791</v>
+      </c>
+      <c r="H619" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I619" s="19" t="s">
+        <v>3792</v>
+      </c>
+      <c r="J619" s="4" t="s">
+        <v>3793</v>
+      </c>
+      <c r="K619" s="14">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="620" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A620" s="4" t="s">
+        <v>3794</v>
+      </c>
+      <c r="B620" s="4" t="s">
+        <v>3795</v>
+      </c>
+      <c r="C620" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D620" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="E620" s="9" t="s">
+        <v>1302</v>
+      </c>
+      <c r="F620" s="4" t="s">
+        <v>3796</v>
+      </c>
+      <c r="G620" s="4" t="s">
+        <v>3797</v>
+      </c>
+      <c r="H620" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I620" s="19" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J620" s="4" t="s">
+        <v>3799</v>
+      </c>
+      <c r="K620" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="621" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A621" s="4" t="s">
+        <v>3800</v>
+      </c>
+      <c r="B621" s="4" t="s">
+        <v>3801</v>
+      </c>
+      <c r="C621" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D621" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E621" s="9" t="s">
+        <v>2654</v>
+      </c>
+      <c r="F621" s="4" t="s">
+        <v>3802</v>
+      </c>
+      <c r="G621" s="4" t="s">
+        <v>3724</v>
+      </c>
+      <c r="H621" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I621" s="19" t="s">
+        <v>3803</v>
+      </c>
+      <c r="J621" s="4" t="s">
+        <v>3804</v>
+      </c>
+      <c r="K621" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="622" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A622" s="4" t="s">
+        <v>3805</v>
+      </c>
+      <c r="B622" s="4" t="s">
+        <v>3806</v>
+      </c>
+      <c r="C622" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="D622" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E622" s="9" t="s">
+        <v>1575</v>
+      </c>
+      <c r="F622" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="G622" s="4" t="s">
+        <v>3807</v>
+      </c>
+      <c r="H622" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I622" s="19" t="s">
+        <v>3808</v>
+      </c>
+      <c r="J622" s="4" t="s">
+        <v>3809</v>
+      </c>
+      <c r="K622" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="623" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A623" s="4" t="s">
+        <v>3810</v>
+      </c>
+      <c r="B623" s="4" t="s">
+        <v>3811</v>
+      </c>
+      <c r="C623" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D623" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E623" s="9" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F623" s="4" t="s">
+        <v>2735</v>
+      </c>
+      <c r="G623" s="4" t="s">
+        <v>3812</v>
+      </c>
+      <c r="H623" s="4" t="s">
+        <v>3813</v>
+      </c>
+      <c r="I623" s="19" t="s">
+        <v>3814</v>
+      </c>
+      <c r="J623" s="4" t="s">
+        <v>3815</v>
+      </c>
+      <c r="K623" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="624" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A624" s="4" t="s">
+        <v>3816</v>
+      </c>
+      <c r="B624" s="4" t="s">
+        <v>3817</v>
+      </c>
+      <c r="C624" s="4" t="s">
+        <v>3818</v>
+      </c>
+      <c r="D624" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E624" s="9" t="s">
+        <v>3819</v>
+      </c>
+      <c r="F624" s="4" t="s">
         <v>59</v>
       </c>
-    </row>
-[...144 lines deleted...]
-      <c r="F13" s="1" t="s">
+      <c r="G624" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="H624" s="4" t="s">
+        <v>1621</v>
+      </c>
+      <c r="I624" s="19" t="s">
+        <v>3820</v>
+      </c>
+      <c r="J624" s="4" t="s">
+        <v>3821</v>
+      </c>
+      <c r="K624" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="625" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A625" s="4" t="s">
+        <v>3822</v>
+      </c>
+      <c r="B625" s="4" t="s">
+        <v>3823</v>
+      </c>
+      <c r="C625" s="4" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D625" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E625" s="9" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F625" s="4" t="s">
+        <v>2563</v>
+      </c>
+      <c r="G625" s="4" t="s">
+        <v>3824</v>
+      </c>
+      <c r="H625" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I625" s="19" t="s">
+        <v>3825</v>
+      </c>
+      <c r="J625" s="4" t="s">
+        <v>3826</v>
+      </c>
+      <c r="K625" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="626" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A626" s="4" t="s">
+        <v>3827</v>
+      </c>
+      <c r="B626" s="4" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C626" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D626" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E626" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="F626" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="G626" s="4" t="s">
+        <v>3829</v>
+      </c>
+      <c r="H626" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="I626" s="19" t="s">
+        <v>3830</v>
+      </c>
+      <c r="J626" s="4" t="s">
+        <v>3831</v>
+      </c>
+      <c r="K626" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="627" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A627" s="4" t="s">
+        <v>3832</v>
+      </c>
+      <c r="B627" s="4" t="s">
+        <v>3833</v>
+      </c>
+      <c r="C627" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D627" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E627" s="9" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F627" s="4" t="s">
+        <v>3835</v>
+      </c>
+      <c r="G627" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="H627" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="I627" s="19" t="s">
+        <v>3836</v>
+      </c>
+      <c r="J627" s="4" t="s">
+        <v>3837</v>
+      </c>
+      <c r="K627" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="628" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A628" s="4" t="s">
+        <v>3838</v>
+      </c>
+      <c r="B628" s="4" t="s">
+        <v>3839</v>
+      </c>
+      <c r="C628" s="4" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D628" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E628" s="9" t="s">
+        <v>1552</v>
+      </c>
+      <c r="F628" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G628" s="4" t="s">
+        <v>3840</v>
+      </c>
+      <c r="H628" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I628" s="19" t="s">
+        <v>3841</v>
+      </c>
+      <c r="J628" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K628" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="629" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A629" s="4" t="s">
+        <v>3842</v>
+      </c>
+      <c r="B629" s="4" t="s">
+        <v>3843</v>
+      </c>
+      <c r="C629" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D629" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E629" s="9" t="s">
+        <v>707</v>
+      </c>
+      <c r="F629" s="4" t="s">
+        <v>900</v>
+      </c>
+      <c r="G629" s="4" t="s">
+        <v>3844</v>
+      </c>
+      <c r="H629" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I629" s="19" t="s">
+        <v>3845</v>
+      </c>
+      <c r="J629" s="4" t="s">
+        <v>3846</v>
+      </c>
+      <c r="K629" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="630" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A630" s="4" t="s">
+        <v>3847</v>
+      </c>
+      <c r="B630" s="4" t="s">
+        <v>3848</v>
+      </c>
+      <c r="C630" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="D630" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E630" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="F630" s="4" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G630" s="4" t="s">
+        <v>3849</v>
+      </c>
+      <c r="H630" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I630" s="19" t="s">
+        <v>3850</v>
+      </c>
+      <c r="J630" s="4" t="s">
+        <v>3851</v>
+      </c>
+      <c r="K630" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="631" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A631" s="4" t="s">
+        <v>3852</v>
+      </c>
+      <c r="B631" s="4" t="s">
+        <v>3853</v>
+      </c>
+      <c r="C631" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="D631" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E631" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="F631" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="G631" s="4" t="s">
+        <v>3854</v>
+      </c>
+      <c r="H631" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="I631" s="19" t="s">
+        <v>3855</v>
+      </c>
+      <c r="J631" s="4" t="s">
+        <v>3856</v>
+      </c>
+      <c r="K631" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="632" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A632" s="4" t="s">
+        <v>3857</v>
+      </c>
+      <c r="B632" s="4" t="s">
+        <v>3858</v>
+      </c>
+      <c r="C632" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D632" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E632" s="9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F632" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="G632" s="4" t="s">
+        <v>3859</v>
+      </c>
+      <c r="H632" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I632" s="19" t="s">
+        <v>3860</v>
+      </c>
+      <c r="J632" s="4" t="s">
+        <v>3861</v>
+      </c>
+      <c r="K632" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="633" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A633" s="4" t="s">
+        <v>3862</v>
+      </c>
+      <c r="B633" s="4" t="s">
+        <v>3863</v>
+      </c>
+      <c r="C633" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D633" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E633" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F633" s="4" t="s">
+        <v>2088</v>
+      </c>
+      <c r="G633" s="4" t="s">
+        <v>3864</v>
+      </c>
+      <c r="H633" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I633" s="19" t="s">
+        <v>3865</v>
+      </c>
+      <c r="J633" s="4" t="s">
+        <v>3866</v>
+      </c>
+      <c r="K633" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="634" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A634" s="4" t="s">
+        <v>3867</v>
+      </c>
+      <c r="B634" s="4" t="s">
+        <v>3868</v>
+      </c>
+      <c r="C634" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D634" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E634" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="F634" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="G634" s="4" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H634" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I634" s="19" t="s">
+        <v>3869</v>
+      </c>
+      <c r="J634" s="4" t="s">
+        <v>3870</v>
+      </c>
+      <c r="K634" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="635" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A635" s="4" t="s">
+        <v>3871</v>
+      </c>
+      <c r="B635" s="4" t="s">
+        <v>3872</v>
+      </c>
+      <c r="C635" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="G13" s="1" t="s">
-[...773 lines deleted...]
-      <c r="I37" s="1" t="s">
+      <c r="D635" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E635" s="9" t="s">
+        <v>975</v>
+      </c>
+      <c r="F635" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="G635" s="4" t="s">
+        <v>3873</v>
+      </c>
+      <c r="H635" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I635" s="19" t="s">
+        <v>3874</v>
+      </c>
+      <c r="J635" s="4" t="s">
+        <v>3875</v>
+      </c>
+      <c r="K635" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="636" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A636" s="4" t="s">
+        <v>3876</v>
+      </c>
+      <c r="B636" s="4" t="s">
+        <v>3877</v>
+      </c>
+      <c r="C636" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D636" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E636" s="9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F636" s="4" t="s">
+        <v>1920</v>
+      </c>
+      <c r="G636" s="4" t="s">
+        <v>3878</v>
+      </c>
+      <c r="H636" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I636" s="19" t="s">
+        <v>3879</v>
+      </c>
+      <c r="J636" s="4" t="s">
+        <v>3880</v>
+      </c>
+      <c r="K636" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="637" spans="1:11" ht="31" x14ac:dyDescent="0.35">
+      <c r="A637" s="5" t="s">
+        <v>3881</v>
+      </c>
+      <c r="B637" s="5" t="s">
+        <v>3882</v>
+      </c>
+      <c r="C637" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="J37" s="1" t="s">
-[...2308 lines deleted...]
-      <c r="A110" s="1" t="s">
+      <c r="D637" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E637" s="10" t="s">
+        <v>3883</v>
+      </c>
+      <c r="F637" s="5" t="s">
         <v>782</v>
       </c>
-      <c r="B110" s="1" t="s">
-[...16107 lines deleted...]
-      <c r="F613" s="1" t="s">
+      <c r="G637" s="5" t="s">
         <v>3884</v>
       </c>
-      <c r="G613" s="1" t="s">
+      <c r="H637" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I637" s="21" t="s">
         <v>3885</v>
       </c>
-      <c r="H613" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I613" s="1" t="s">
+      <c r="J637" s="5" t="s">
         <v>3886</v>
       </c>
-      <c r="J613" s="1" t="s">
+      <c r="K637" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="638" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A638" s="6" t="s">
         <v>3887</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A614" s="1" t="s">
+      <c r="B638" s="5"/>
+      <c r="C638" s="5"/>
+      <c r="D638" s="5"/>
+      <c r="E638" s="10"/>
+      <c r="F638" s="5"/>
+      <c r="G638" s="5"/>
+      <c r="H638" s="5"/>
+      <c r="I638" s="18"/>
+      <c r="J638" s="5"/>
+    </row>
+    <row r="639" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A639" s="6" t="s">
         <v>3888</v>
       </c>
-      <c r="B614" s="1" t="s">
-[...761 lines deleted...]
-      </c>
+      <c r="B639" s="5"/>
+      <c r="C639" s="5"/>
+      <c r="D639" s="5"/>
+      <c r="E639" s="10"/>
+      <c r="F639" s="5"/>
+      <c r="G639" s="5"/>
+      <c r="H639" s="5"/>
+      <c r="I639" s="18"/>
+      <c r="J639" s="5"/>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I3" r:id="rId1" xr:uid="{D34A0CF8-5E2F-4877-9D46-294355ACCD7C}"/>
+    <hyperlink ref="I4" r:id="rId2" xr:uid="{C8B71400-7784-4550-8F23-D4F785DD9518}"/>
+    <hyperlink ref="I5" r:id="rId3" xr:uid="{6B981059-892F-453B-8837-BE1473D4528E}"/>
+    <hyperlink ref="I7" r:id="rId4" xr:uid="{0D5A8589-776C-471D-8492-61F232728B71}"/>
+    <hyperlink ref="I8" r:id="rId5" xr:uid="{E208A7B9-1A15-43A0-B667-C416CD1DD05B}"/>
+    <hyperlink ref="I9" r:id="rId6" xr:uid="{D17AC01A-16AB-4AD9-8C94-A04481424A03}"/>
+    <hyperlink ref="I10" r:id="rId7" xr:uid="{E1FCC1F4-D73E-49C1-92FE-3C4B6C35A657}"/>
+    <hyperlink ref="I12" r:id="rId8" xr:uid="{78FFB3EC-E130-4178-87F1-AD8168A015CC}"/>
+    <hyperlink ref="I14" r:id="rId9" xr:uid="{ABC9DF08-EF93-4BE8-84E5-6DEC0DCFBD81}"/>
+    <hyperlink ref="I15" r:id="rId10" xr:uid="{BB11944E-DE27-44AF-82DC-65D9CA75DDF2}"/>
+    <hyperlink ref="I16" r:id="rId11" xr:uid="{048632E4-3600-4B03-9ECE-44E8C77742FD}"/>
+    <hyperlink ref="I18" r:id="rId12" xr:uid="{19A7CE2A-4473-4898-9DB5-C6ADACFD185A}"/>
+    <hyperlink ref="I20" r:id="rId13" xr:uid="{984E36E2-34E1-461B-83CF-0FA3BF0AF37B}"/>
+    <hyperlink ref="I21" r:id="rId14" xr:uid="{2E6EF769-8675-41D4-914B-DF6429DD59E4}"/>
+    <hyperlink ref="I22" r:id="rId15" xr:uid="{E31AC89C-AAFF-4050-BCEB-6C49476B86B4}"/>
+    <hyperlink ref="I23" r:id="rId16" xr:uid="{721293CB-0B10-4005-829A-B36A07BBA705}"/>
+    <hyperlink ref="I24" r:id="rId17" xr:uid="{B87241B7-5D3C-43C1-886C-7A8F7108B32D}"/>
+    <hyperlink ref="I25" r:id="rId18" xr:uid="{FBAAB874-4430-4947-B5C1-8FBE2490FDB6}"/>
+    <hyperlink ref="I27" r:id="rId19" xr:uid="{4E862CD3-1174-4D06-BA81-666B01E07A0F}"/>
+    <hyperlink ref="I29" r:id="rId20" xr:uid="{0A1ED114-E89C-425C-ABB4-036BA7A9E3A5}"/>
+    <hyperlink ref="I31" r:id="rId21" xr:uid="{4018506A-7F94-41FD-956F-C6E4982E76D1}"/>
+    <hyperlink ref="I33" r:id="rId22" xr:uid="{DF74904C-21C9-4831-A109-763A9F91806C}"/>
+    <hyperlink ref="I35" r:id="rId23" xr:uid="{E900482A-E822-43BD-A8F7-1EA1B8DDFA2C}"/>
+    <hyperlink ref="I36" r:id="rId24" xr:uid="{5DBB3CE4-F0E8-4915-A505-113F80FA3FEE}"/>
+    <hyperlink ref="I37" r:id="rId25" xr:uid="{98841DCD-3C40-4CAD-8F67-5B3523F6F988}"/>
+    <hyperlink ref="I38" r:id="rId26" xr:uid="{EE15849B-7532-4407-84B8-28363D3ED502}"/>
+    <hyperlink ref="I39" r:id="rId27" xr:uid="{B38975F6-4ED7-427B-B2A0-E2E769E51CD9}"/>
+    <hyperlink ref="I40" r:id="rId28" xr:uid="{C9318A17-669A-4EDC-804D-CDD15CAE765D}"/>
+    <hyperlink ref="I41" r:id="rId29" xr:uid="{90316E64-13B7-4E13-9DE3-532AB41AE786}"/>
+    <hyperlink ref="I42" r:id="rId30" xr:uid="{9D4721CD-1C22-427C-B155-283E1690AC57}"/>
+    <hyperlink ref="I43" r:id="rId31" xr:uid="{ED096D15-73E1-4D2A-A3C8-1FF01324BF0E}"/>
+    <hyperlink ref="I44" r:id="rId32" xr:uid="{3BC562DB-7E63-4082-8E79-7F2F7F0F5F47}"/>
+    <hyperlink ref="I46" r:id="rId33" xr:uid="{879E008F-385B-4A2E-944F-D969A88A66E0}"/>
+    <hyperlink ref="I47" r:id="rId34" xr:uid="{2F3397C3-A136-4545-BB67-9A041F7DA9A8}"/>
+    <hyperlink ref="I48" r:id="rId35" xr:uid="{DB673061-B5EA-43D6-9522-66608F66F993}"/>
+    <hyperlink ref="I45" r:id="rId36" xr:uid="{4124DD5E-1D5C-4058-BFEE-DE60F3689FC7}"/>
+    <hyperlink ref="I34" r:id="rId37" xr:uid="{9E051F89-A9C5-4B48-9C59-6CB4CDB08023}"/>
+    <hyperlink ref="I32" r:id="rId38" xr:uid="{203374C2-CC3C-429F-9779-42BE2D517567}"/>
+    <hyperlink ref="I30" r:id="rId39" xr:uid="{2F269A99-36A3-4F90-A628-C928A99CCA33}"/>
+    <hyperlink ref="I11" r:id="rId40" display="LEAH.KELLY@ACSKIDS.ORG" xr:uid="{908BF574-0B06-4288-9356-BE4229E2A80E}"/>
+    <hyperlink ref="I13" r:id="rId41" xr:uid="{7D400E94-DDC9-4F41-8706-CBC96E4EFFC3}"/>
+    <hyperlink ref="I17" r:id="rId42" xr:uid="{833C9244-F970-4417-B758-5CDB2E287E7D}"/>
+    <hyperlink ref="I19" r:id="rId43" xr:uid="{0793F8A1-8B02-45B1-9A86-138A3A0F72C6}"/>
+    <hyperlink ref="I26" r:id="rId44" xr:uid="{EB39ECA0-7624-4197-8144-9F9FF65DA5A7}"/>
+    <hyperlink ref="I28" r:id="rId45" xr:uid="{0B6F1AED-DD91-46E5-9C49-8DE42F93017E}"/>
+    <hyperlink ref="I50" r:id="rId46" xr:uid="{A13619A1-B813-4E75-BD4E-914CC778F475}"/>
+    <hyperlink ref="I51" r:id="rId47" xr:uid="{DD973834-490C-4763-BDEF-986400F713C3}"/>
+    <hyperlink ref="I52" r:id="rId48" xr:uid="{8FB01904-9CEA-43A6-8F56-65D5118BF0D0}"/>
+    <hyperlink ref="I53" r:id="rId49" xr:uid="{D89FC8CB-C807-43B1-9C4B-52BDEFE2C24A}"/>
+    <hyperlink ref="I54" r:id="rId50" xr:uid="{F6580076-B24D-4A3C-BBE5-3E9009E32321}"/>
+    <hyperlink ref="I55" r:id="rId51" xr:uid="{F0A7F512-B1CC-4C95-99DD-31E0939B6E94}"/>
+    <hyperlink ref="I56" r:id="rId52" xr:uid="{8D2B024F-B3E1-4CD2-BA23-69FE3AFCA5CC}"/>
+    <hyperlink ref="I57" r:id="rId53" xr:uid="{5655F5ED-9049-4124-9558-7CF96CE39D8B}"/>
+    <hyperlink ref="I58" r:id="rId54" xr:uid="{3F441EB4-43EE-4B6C-94E1-B82D50988944}"/>
+    <hyperlink ref="I60" r:id="rId55" xr:uid="{4D88ED03-7550-40FC-8572-E37D965EC2DD}"/>
+    <hyperlink ref="I61" r:id="rId56" xr:uid="{2210675E-3772-42EF-9382-74619ED48D2F}"/>
+    <hyperlink ref="I62" r:id="rId57" xr:uid="{42A8BE80-E847-4F6D-B38A-C9F60126E99F}"/>
+    <hyperlink ref="I63" r:id="rId58" xr:uid="{F57546DB-829B-446D-9CDC-99C02B648AD9}"/>
+    <hyperlink ref="I64" r:id="rId59" xr:uid="{727F2EC6-9AB1-415B-823E-24686E493AE9}"/>
+    <hyperlink ref="I65" r:id="rId60" xr:uid="{A64EACAC-111C-4044-833A-A476F06799A8}"/>
+    <hyperlink ref="I66" r:id="rId61" xr:uid="{493D076C-B415-4A59-9FE2-B530ACEBAF97}"/>
+    <hyperlink ref="I67" r:id="rId62" xr:uid="{40CD1E62-840B-40FB-91DD-CFEBA2BBB5E0}"/>
+    <hyperlink ref="I68" r:id="rId63" xr:uid="{FFAE98CF-615A-4DB8-B711-50188E445D16}"/>
+    <hyperlink ref="I69" r:id="rId64" xr:uid="{81D7B4D5-0C9B-4808-9EBC-6F794B2C64A3}"/>
+    <hyperlink ref="I70" r:id="rId65" xr:uid="{5F560AE9-B709-4F9B-8A0C-DDE989C52DF3}"/>
+    <hyperlink ref="I71" r:id="rId66" xr:uid="{E3F7395A-1D4A-480A-837C-4F20C8B3DD51}"/>
+    <hyperlink ref="I72" r:id="rId67" xr:uid="{4651A781-6374-4677-9804-CE02E5BF7FE4}"/>
+    <hyperlink ref="I73" r:id="rId68" xr:uid="{64B52A35-5037-4513-9BCE-21D4A88AFDBF}"/>
+    <hyperlink ref="I74" r:id="rId69" xr:uid="{1164C234-5839-49C8-BAFB-099BE340E1AE}"/>
+    <hyperlink ref="I75" r:id="rId70" xr:uid="{A801E847-25AC-4BFD-A25E-F07E936EC0CE}"/>
+    <hyperlink ref="I76" r:id="rId71" xr:uid="{856AACD8-2C55-4579-A704-90654CE8C190}"/>
+    <hyperlink ref="I77" r:id="rId72" xr:uid="{1818C8F6-DDBF-4E8D-8A13-091F3170C94E}"/>
+    <hyperlink ref="I78" r:id="rId73" xr:uid="{E6C7378B-71D8-4505-947D-8695BD737095}"/>
+    <hyperlink ref="I79" r:id="rId74" xr:uid="{87BC3308-B06A-42C0-9465-8E988CAE6E58}"/>
+    <hyperlink ref="I80" r:id="rId75" xr:uid="{DE1D6A56-4691-485C-8A43-F85428246C80}"/>
+    <hyperlink ref="I81" r:id="rId76" xr:uid="{3A5F35E7-35A0-462F-91F9-23684370A398}"/>
+    <hyperlink ref="I82" r:id="rId77" xr:uid="{6A7EF790-A4A9-4951-BF04-37873017F5E8}"/>
+    <hyperlink ref="I83" r:id="rId78" xr:uid="{F05C13A1-CB79-442B-BBA4-EE3047E1C175}"/>
+    <hyperlink ref="I84" r:id="rId79" xr:uid="{17CE2E50-F05A-459B-8220-54AFA5788371}"/>
+    <hyperlink ref="I85" r:id="rId80" xr:uid="{1D81792F-5536-4D35-852E-37E7D3CFC8C9}"/>
+    <hyperlink ref="I86" r:id="rId81" xr:uid="{8CEB1080-08A4-40A4-8687-88F19F8FF7A5}"/>
+    <hyperlink ref="I87" r:id="rId82" xr:uid="{DB70916A-CD80-4825-AEE7-EEAC49CD3426}"/>
+    <hyperlink ref="I88" r:id="rId83" xr:uid="{6BBEBFD8-F026-41A6-91DA-1456CBA818F1}"/>
+    <hyperlink ref="I89" r:id="rId84" xr:uid="{F8483828-2243-4E0D-A52E-D4599A3DEF78}"/>
+    <hyperlink ref="I90" r:id="rId85" xr:uid="{CC9C7340-D1EA-44E9-9DB2-BF06CC58AED8}"/>
+    <hyperlink ref="I91" r:id="rId86" xr:uid="{2A4C541C-37E1-4E1F-85B8-F0F361D77369}"/>
+    <hyperlink ref="I92" r:id="rId87" xr:uid="{67738429-00C5-4204-9745-B26FDCABE2A0}"/>
+    <hyperlink ref="I93" r:id="rId88" xr:uid="{1AA5D7B6-11E8-4F8F-963C-B6407A2FE215}"/>
+    <hyperlink ref="I94" r:id="rId89" xr:uid="{88E3953A-1FF9-43EA-9AE6-1356A80F34E2}"/>
+    <hyperlink ref="I95" r:id="rId90" xr:uid="{8EE2393A-DBA7-4D42-834F-76C914905875}"/>
+    <hyperlink ref="I97" r:id="rId91" xr:uid="{18012132-E82D-45F3-AC9C-29C2E9C984A4}"/>
+    <hyperlink ref="I98" r:id="rId92" xr:uid="{8FFDB751-3126-4022-9D94-18F74068C425}"/>
+    <hyperlink ref="I99" r:id="rId93" xr:uid="{4CC6B658-9B37-4C3B-97FE-BDAA817D69B5}"/>
+    <hyperlink ref="I100" r:id="rId94" xr:uid="{D637FE45-C39D-4361-973C-84E2B994B32D}"/>
+    <hyperlink ref="I101" r:id="rId95" xr:uid="{66155D45-7B0F-430B-A8ED-E69392B8BC70}"/>
+    <hyperlink ref="I102" r:id="rId96" xr:uid="{84A9817F-E475-495C-8C35-40C2DEFA1B8B}"/>
+    <hyperlink ref="I103" r:id="rId97" xr:uid="{B4E17AE8-00DA-45A5-A6D5-C826472916B8}"/>
+    <hyperlink ref="I104" r:id="rId98" xr:uid="{C189AA70-3A7D-4404-8022-650AF8EDE7D6}"/>
+    <hyperlink ref="I105" r:id="rId99" xr:uid="{4E0FDFC9-3444-4E25-917C-BE3D07FEA04B}"/>
+    <hyperlink ref="I106" r:id="rId100" xr:uid="{BBBE6FFF-4262-46F6-AD8C-3EE3E7753995}"/>
+    <hyperlink ref="I107" r:id="rId101" xr:uid="{EE56076C-F9EB-41D6-8801-058F8FFAC2FD}"/>
+    <hyperlink ref="I108" r:id="rId102" xr:uid="{FDD93A9B-9FA2-41A9-8785-209E72529B82}"/>
+    <hyperlink ref="I109" r:id="rId103" xr:uid="{5BC7C1D0-B667-4660-B04E-56B248E14711}"/>
+    <hyperlink ref="I110" r:id="rId104" xr:uid="{14B6D96D-111B-48B9-8660-4040DBAF2148}"/>
+    <hyperlink ref="I111" r:id="rId105" xr:uid="{00372BA9-D715-4082-8F90-2C768A85462C}"/>
+    <hyperlink ref="I112" r:id="rId106" xr:uid="{DE161141-B0B9-414D-A654-0F19B6D3A64A}"/>
+    <hyperlink ref="I113" r:id="rId107" xr:uid="{EBB903CC-2525-43AA-A642-1E3EF00859F0}"/>
+    <hyperlink ref="I114" r:id="rId108" xr:uid="{0053250A-B664-487A-A649-DC8DC68EE78D}"/>
+    <hyperlink ref="I115" r:id="rId109" xr:uid="{5003AE49-CFCC-4038-B327-3EE0E23CBCC3}"/>
+    <hyperlink ref="I116" r:id="rId110" xr:uid="{FD49432F-A596-4922-8076-282B8B352C37}"/>
+    <hyperlink ref="I117" r:id="rId111" xr:uid="{C2176FAC-6990-4EDA-B3BA-8D27FF9D32D9}"/>
+    <hyperlink ref="I118" r:id="rId112" xr:uid="{444780DC-8DE9-4605-9BBE-FF4093EA9672}"/>
+    <hyperlink ref="I119" r:id="rId113" xr:uid="{A9DA9A51-E25F-4992-8F24-141DAAA79A29}"/>
+    <hyperlink ref="I121" r:id="rId114" xr:uid="{C3480AD1-6C31-422A-AEB9-B002CCF73D7D}"/>
+    <hyperlink ref="I120" r:id="rId115" xr:uid="{5845EB13-F8F0-4AB5-8D1B-42E874794493}"/>
+    <hyperlink ref="I122" r:id="rId116" xr:uid="{3369BB55-E6C2-457B-9666-2E043D5C8180}"/>
+    <hyperlink ref="I123" r:id="rId117" xr:uid="{241C86E1-8050-413D-BC29-5AF178BCF60D}"/>
+    <hyperlink ref="I124" r:id="rId118" xr:uid="{1C29B72C-D0FC-4F92-8669-79DE463DFBCA}"/>
+    <hyperlink ref="I125" r:id="rId119" xr:uid="{A54E1433-C3EA-407D-9850-CABBA5D1EC48}"/>
+    <hyperlink ref="I126" r:id="rId120" xr:uid="{EE79BF57-05FA-4375-ABBD-64606034C064}"/>
+    <hyperlink ref="I127" r:id="rId121" xr:uid="{DF9F2146-F901-4BB5-BEAB-CDF85C01EC71}"/>
+    <hyperlink ref="I128" r:id="rId122" xr:uid="{8CE4C2A2-EBAB-4E08-8A97-9899DFB59729}"/>
+    <hyperlink ref="I129" r:id="rId123" xr:uid="{ECDBA145-055B-4D14-BBDC-4F09CD3DC617}"/>
+    <hyperlink ref="I130" r:id="rId124" xr:uid="{0EB15B7F-9CD9-4557-8634-D6A5BE6B140A}"/>
+    <hyperlink ref="I131" r:id="rId125" xr:uid="{DD921342-A453-494F-B789-ED573CDA1812}"/>
+    <hyperlink ref="I132" r:id="rId126" xr:uid="{57B108EC-E3FF-48BA-B09F-46708F4787E6}"/>
+    <hyperlink ref="I133" r:id="rId127" xr:uid="{A185BCAC-C219-48CC-8ECD-51BE697681B3}"/>
+    <hyperlink ref="I134" r:id="rId128" xr:uid="{055FF870-8351-49FD-BEE7-5B1AA9003F9A}"/>
+    <hyperlink ref="I135" r:id="rId129" xr:uid="{E044B2B4-42F7-405F-87A4-29354490C98D}"/>
+    <hyperlink ref="I136" r:id="rId130" xr:uid="{84FE2775-F26B-46FA-B633-272357D43B49}"/>
+    <hyperlink ref="I137" r:id="rId131" xr:uid="{588C6ABF-17F3-4637-8D52-29488EF6885C}"/>
+    <hyperlink ref="I138" r:id="rId132" xr:uid="{030E831B-72E0-4514-BCC1-F9117AE2CC83}"/>
+    <hyperlink ref="I139" r:id="rId133" xr:uid="{0159D3A0-54DD-4817-AB47-8161A5893072}"/>
+    <hyperlink ref="I140" r:id="rId134" xr:uid="{644FC68F-85CF-468B-809C-4596F8F4A4FB}"/>
+    <hyperlink ref="I141" r:id="rId135" xr:uid="{F792FB57-F824-4717-AD24-F775D5AF2B9B}"/>
+    <hyperlink ref="I142" r:id="rId136" xr:uid="{271CCA01-091E-489A-9849-3B249384DCC6}"/>
+    <hyperlink ref="I143" r:id="rId137" xr:uid="{4661AC82-9A90-4EF5-AA16-84CD261B7346}"/>
+    <hyperlink ref="I144" r:id="rId138" xr:uid="{EACA2343-F172-4B81-9017-5D23D49E82C5}"/>
+    <hyperlink ref="I145" r:id="rId139" xr:uid="{C00C17E1-D418-47CD-9EDD-3D2BCA241DBD}"/>
+    <hyperlink ref="I146" r:id="rId140" xr:uid="{F01C462B-23ED-4247-93C1-2D88EFDFFC80}"/>
+    <hyperlink ref="I147" r:id="rId141" xr:uid="{E3AA840E-6FDA-4984-9719-3286D840F42F}"/>
+    <hyperlink ref="I148" r:id="rId142" xr:uid="{5306B2CD-3A8D-4890-A368-CF3FAC4F3667}"/>
+    <hyperlink ref="I149" r:id="rId143" xr:uid="{291E0122-7F05-4CE4-9D51-A932309182DF}"/>
+    <hyperlink ref="I150" r:id="rId144" xr:uid="{92CD0386-ED39-4E85-B201-B97FFC3DD99A}"/>
+    <hyperlink ref="I151" r:id="rId145" xr:uid="{5B859AE4-577D-45DF-9548-EB7C1D3AA279}"/>
+    <hyperlink ref="I152" r:id="rId146" xr:uid="{23B05032-4056-4CB8-825D-70E8690CFF18}"/>
+    <hyperlink ref="I153" r:id="rId147" xr:uid="{A90D9B32-CE7D-4F11-B1B9-4405B5CDEAE8}"/>
+    <hyperlink ref="I154" r:id="rId148" xr:uid="{934329AA-ABAC-40B6-8BA9-3FF921D9185C}"/>
+    <hyperlink ref="I155" r:id="rId149" xr:uid="{768EBBF6-18CE-4D06-94E5-BDA3593CBAEC}"/>
+    <hyperlink ref="I156" r:id="rId150" xr:uid="{A2B12186-B3D1-405C-AB80-BCE4E44CDEB8}"/>
+    <hyperlink ref="I157" r:id="rId151" xr:uid="{092A2BA7-DD32-499B-875B-D9788F5876B7}"/>
+    <hyperlink ref="I158" r:id="rId152" xr:uid="{D1E46021-2499-4450-855B-9CB894D694D1}"/>
+    <hyperlink ref="I159" r:id="rId153" display="kleahy@cooperativeforhs.org" xr:uid="{B82B8C03-38C5-4037-A298-160A207EC25D}"/>
+    <hyperlink ref="I160" r:id="rId154" xr:uid="{1737D041-431C-470A-8118-386680A2A91A}"/>
+    <hyperlink ref="I161" r:id="rId155" xr:uid="{779EC2C4-E2B2-44A4-9FE2-2B5857C0F786}"/>
+    <hyperlink ref="I163" r:id="rId156" xr:uid="{6C870C54-9322-4CB6-BE88-294BA7C919B8}"/>
+    <hyperlink ref="I162" r:id="rId157" xr:uid="{67AF1EF0-142E-4AC5-A891-907E07AD77F5}"/>
+    <hyperlink ref="I164" r:id="rId158" xr:uid="{7D91F809-A990-48B3-9B74-31FB18FFA764}"/>
+    <hyperlink ref="I165" r:id="rId159" xr:uid="{A0AFBD68-057F-4EAA-BBE4-9C8E7E0009ED}"/>
+    <hyperlink ref="I166" r:id="rId160" xr:uid="{D87A1CAE-CE0B-4E55-A967-8CAFE2AC03D1}"/>
+    <hyperlink ref="I167" r:id="rId161" xr:uid="{8EB8707A-1B23-412F-B531-385481D83A3A}"/>
+    <hyperlink ref="I168" r:id="rId162" xr:uid="{799550E3-CF3A-41E5-9903-9047B818F486}"/>
+    <hyperlink ref="I170" r:id="rId163" xr:uid="{25B9F17B-A515-40CC-8083-05A84035C260}"/>
+    <hyperlink ref="I171" r:id="rId164" xr:uid="{C85A13F6-08FA-4215-9ED8-AB865DFAA36F}"/>
+    <hyperlink ref="I172" r:id="rId165" xr:uid="{CA4170F3-2E01-494E-B224-8C497CEAB5BB}"/>
+    <hyperlink ref="I173" r:id="rId166" xr:uid="{8DCBB031-DBF4-45FC-B1E8-261F535D3B13}"/>
+    <hyperlink ref="I174" r:id="rId167" xr:uid="{036E02A9-62E5-4119-907F-41053DCDD6DE}"/>
+    <hyperlink ref="I175" r:id="rId168" xr:uid="{483FCE26-D9F0-4C26-9F3C-E341CD9EC313}"/>
+    <hyperlink ref="I176" r:id="rId169" xr:uid="{BD49872B-3C5D-442B-A45C-555443EC580C}"/>
+    <hyperlink ref="I177" r:id="rId170" xr:uid="{CADB7C34-7961-41FF-848A-DBF309C1CD66}"/>
+    <hyperlink ref="I178" r:id="rId171" xr:uid="{7B374A99-4A98-4AED-AD97-89BA1BE2C92A}"/>
+    <hyperlink ref="I179" r:id="rId172" xr:uid="{CFEF6554-7C23-4E0D-AA8F-0853623C3F86}"/>
+    <hyperlink ref="I180" r:id="rId173" xr:uid="{C4084F9B-F4E3-4C06-B71A-9171AA4B0F5E}"/>
+    <hyperlink ref="I181" r:id="rId174" xr:uid="{C48B0D02-0E2A-4A83-A2DF-1FF2DB9C11EF}"/>
+    <hyperlink ref="I182" r:id="rId175" xr:uid="{C81371B1-0561-4928-9EDA-71EB49C44FD1}"/>
+    <hyperlink ref="I183" r:id="rId176" xr:uid="{D410B75E-98D6-4246-932E-AEE688ABEA90}"/>
+    <hyperlink ref="I184" r:id="rId177" xr:uid="{1D44022F-E12C-44DA-B00D-A651EF12FEA0}"/>
+    <hyperlink ref="I185" r:id="rId178" xr:uid="{B145B189-CF7C-4704-9045-AF26DA3BB974}"/>
+    <hyperlink ref="I186" r:id="rId179" xr:uid="{5E00AE10-E9FE-41D8-851A-47BCFE5ABD04}"/>
+    <hyperlink ref="I187" r:id="rId180" xr:uid="{97C0E024-7562-4654-8553-D2DF1FFF9620}"/>
+    <hyperlink ref="I188" r:id="rId181" xr:uid="{44105F2A-CA58-4F39-A689-E59F75250ADA}"/>
+    <hyperlink ref="I189" r:id="rId182" display="laurencook@ellisearlylearning.org" xr:uid="{46871C34-E63D-4B04-AA2C-5E1F6A00C02C}"/>
+    <hyperlink ref="I190" r:id="rId183" xr:uid="{39D31D09-F5D4-4592-A771-682E62214526}"/>
+    <hyperlink ref="I191" r:id="rId184" xr:uid="{5859FB2A-276F-447A-9011-223AAFCE187C}"/>
+    <hyperlink ref="I192" r:id="rId185" xr:uid="{D9127DA9-4162-4001-A6B6-38417E34EB48}"/>
+    <hyperlink ref="I193" r:id="rId186" xr:uid="{DADFA82F-B882-499A-AD06-E5CFBB1FD170}"/>
+    <hyperlink ref="I194" r:id="rId187" xr:uid="{6977E099-7C41-49BC-B1B7-F7C666658AF3}"/>
+    <hyperlink ref="I195" r:id="rId188" xr:uid="{70172496-0990-487A-B6BD-26C3C49142B7}"/>
+    <hyperlink ref="I196" r:id="rId189" xr:uid="{3218F436-508D-492A-840F-7E7961890318}"/>
+    <hyperlink ref="I197" r:id="rId190" xr:uid="{CFC9D52D-2AEB-4069-B216-EA674846B338}"/>
+    <hyperlink ref="I198" r:id="rId191" xr:uid="{64842F87-6FA6-4948-A082-7A757E2CA45C}"/>
+    <hyperlink ref="I199" r:id="rId192" xr:uid="{A0CBF7B8-3299-47B8-966A-EF9FA73A61EB}"/>
+    <hyperlink ref="I200" r:id="rId193" xr:uid="{B2492D37-D91C-4FA6-91C6-2F52797905EF}"/>
+    <hyperlink ref="I202" r:id="rId194" xr:uid="{781FB5BD-3253-4DB6-8579-56F997E31024}"/>
+    <hyperlink ref="I203" r:id="rId195" xr:uid="{69D38279-9B9C-44F2-AE01-678014D5B067}"/>
+    <hyperlink ref="I204" r:id="rId196" xr:uid="{D9350F75-91B5-4117-8A74-98E364BB7686}"/>
+    <hyperlink ref="I205" r:id="rId197" xr:uid="{0C209D00-38AF-4680-9AF5-4D6F2DC921B2}"/>
+    <hyperlink ref="I206" r:id="rId198" xr:uid="{CB1D3B32-AF55-41D5-8809-EC974E87AB91}"/>
+    <hyperlink ref="I207" r:id="rId199" xr:uid="{27730948-FD31-4EC6-B9D6-4AE325A474AE}"/>
+    <hyperlink ref="I208" r:id="rId200" xr:uid="{DBE10217-CC96-46BB-B158-DF3DE68AFA3B}"/>
+    <hyperlink ref="I209" r:id="rId201" xr:uid="{CBE0D08A-42FD-47ED-B4AC-42B50B69F7B2}"/>
+    <hyperlink ref="I210" r:id="rId202" xr:uid="{0A68E000-CA0C-4252-85F8-7F459AC9F112}"/>
+    <hyperlink ref="I211" r:id="rId203" xr:uid="{E30AEDE9-9279-4A25-9B50-A7E588A19EBC}"/>
+    <hyperlink ref="I212" r:id="rId204" xr:uid="{2865996C-D483-4610-A5E9-2C6440C2BF2B}"/>
+    <hyperlink ref="I213" r:id="rId205" xr:uid="{B4CBD4C1-9EF6-428F-BC28-E39B70739874}"/>
+    <hyperlink ref="I214" r:id="rId206" xr:uid="{126814A0-C70C-4664-AC0D-C14E3500684F}"/>
+    <hyperlink ref="I215" r:id="rId207" xr:uid="{F6F6947D-34D8-4BD1-A49D-F14C341F31A7}"/>
+    <hyperlink ref="I217" r:id="rId208" xr:uid="{B90F40DB-4AA0-4222-BB91-44212DB28896}"/>
+    <hyperlink ref="I218" r:id="rId209" xr:uid="{8C7ADDB5-FA9D-4F54-87F1-82FD325A116F}"/>
+    <hyperlink ref="I219" r:id="rId210" xr:uid="{73DB59A6-104E-4172-BD95-2E9E2AC8BD8E}"/>
+    <hyperlink ref="I220" r:id="rId211" xr:uid="{0C10AC41-5927-457F-8282-F307B11122E8}"/>
+    <hyperlink ref="I221" r:id="rId212" xr:uid="{E7542BBE-047B-4031-8BD6-60FA0CF9F510}"/>
+    <hyperlink ref="I222" r:id="rId213" xr:uid="{59C2B02A-E427-4944-8ED6-AA304315A7F3}"/>
+    <hyperlink ref="I223" r:id="rId214" xr:uid="{0649C5B7-7C66-4DE3-90C6-2BBDBBDDAE20}"/>
+    <hyperlink ref="I224" r:id="rId215" xr:uid="{3D524174-7530-4F38-9D53-BE66097E9992}"/>
+    <hyperlink ref="I225" r:id="rId216" xr:uid="{44C7664F-A060-41F0-8FC2-2252B04BC57C}"/>
+    <hyperlink ref="I226" r:id="rId217" xr:uid="{5E424766-D662-40E1-A893-4700C2BE0993}"/>
+    <hyperlink ref="I227" r:id="rId218" xr:uid="{03D1EBD1-D16B-47F5-9464-923A4D375EF6}"/>
+    <hyperlink ref="I228" r:id="rId219" xr:uid="{113859EA-0940-460D-887F-E7F36C7F89C3}"/>
+    <hyperlink ref="I229" r:id="rId220" xr:uid="{BB513F59-361A-4A03-ADB7-02913638B269}"/>
+    <hyperlink ref="I230" r:id="rId221" xr:uid="{EB86D71A-BA07-4651-93B1-3CD4F45608DB}"/>
+    <hyperlink ref="I231" r:id="rId222" xr:uid="{B928B76C-421D-4365-AFD8-0C7243C55A8E}"/>
+    <hyperlink ref="I232" r:id="rId223" xr:uid="{05F5E4E2-EBD9-4A54-B890-76EC25F3E071}"/>
+    <hyperlink ref="I233" r:id="rId224" xr:uid="{069E9DD2-CBD2-4FDA-92FC-87AB4D6604FE}"/>
+    <hyperlink ref="I234" r:id="rId225" xr:uid="{8B12AEBD-B388-4819-8650-357783B17999}"/>
+    <hyperlink ref="I236" r:id="rId226" xr:uid="{F7C694CB-45AE-49A2-ACE4-667E64C8CE7C}"/>
+    <hyperlink ref="I235" r:id="rId227" xr:uid="{DE5139B3-0095-46D9-8B47-320A073F9753}"/>
+    <hyperlink ref="I237" r:id="rId228" xr:uid="{564BCAE3-848B-4000-8E0B-4B3962473B9F}"/>
+    <hyperlink ref="I238" r:id="rId229" xr:uid="{CECFA1E8-80AD-4077-AD31-5838DF0AB62E}"/>
+    <hyperlink ref="I239" r:id="rId230" xr:uid="{A87289B1-3639-4A82-9BF0-30670C2A67D4}"/>
+    <hyperlink ref="I240" r:id="rId231" xr:uid="{E42AEA03-BCE8-4D0F-B294-E9F847D8B00F}"/>
+    <hyperlink ref="I241" r:id="rId232" xr:uid="{2BE3E2E7-3224-4C31-B8BF-26A1701A0BA9}"/>
+    <hyperlink ref="I242" r:id="rId233" xr:uid="{A055118A-E4EA-4ACA-A818-FE1AC752B2C9}"/>
+    <hyperlink ref="I243" r:id="rId234" xr:uid="{72FEDB4B-F7DE-4D8B-99BD-2D46A8F8878C}"/>
+    <hyperlink ref="I244" r:id="rId235" xr:uid="{04754738-3BF8-4D6A-A254-EEDD28577C60}"/>
+    <hyperlink ref="I245" r:id="rId236" xr:uid="{EDCAB0EF-8892-4968-B595-42CB2C192F58}"/>
+    <hyperlink ref="I246" r:id="rId237" xr:uid="{AAE5E820-D1FD-4356-B16D-696CA72C6EEB}"/>
+    <hyperlink ref="I247" r:id="rId238" xr:uid="{2C36321F-0261-4B8E-8BDB-E3C539C5061A}"/>
+    <hyperlink ref="I248" r:id="rId239" xr:uid="{017D8B4C-7A38-4D4A-96F4-58DBEB29F378}"/>
+    <hyperlink ref="I249" r:id="rId240" xr:uid="{D12F567C-F893-474A-BE6A-D9BBC300A027}"/>
+    <hyperlink ref="I250" r:id="rId241" xr:uid="{1C76A652-18D8-4A91-86B1-DECD05683989}"/>
+    <hyperlink ref="I251" r:id="rId242" xr:uid="{335ECD20-599F-4EA9-86CE-0FD399461AE4}"/>
+    <hyperlink ref="I252" r:id="rId243" display="lsearcy@cooperctr.org" xr:uid="{1D6CA7F9-B265-4375-851F-4A8F93C754D2}"/>
+    <hyperlink ref="I253" r:id="rId244" xr:uid="{70C62337-5FD2-49F9-990A-2D5FB091FC34}"/>
+    <hyperlink ref="I254" r:id="rId245" xr:uid="{C193A211-7BBC-408E-87C8-402CF1BA4EF8}"/>
+    <hyperlink ref="I255" r:id="rId246" xr:uid="{D58C0905-D181-41EB-833F-2ACB52912841}"/>
+    <hyperlink ref="I256" r:id="rId247" xr:uid="{09CD5AA4-BAAA-4C82-B0B8-B4A2CB1B7596}"/>
+    <hyperlink ref="I257" r:id="rId248" xr:uid="{E3B5566B-155B-4913-B73F-F1F6C70E1AAB}"/>
+    <hyperlink ref="I258" r:id="rId249" xr:uid="{1346420B-391D-40ED-9BB1-9F27955C5E9F}"/>
+    <hyperlink ref="I259" r:id="rId250" xr:uid="{D7CF5BF0-6A68-480D-AAA9-2248D79ADC6A}"/>
+    <hyperlink ref="I260" r:id="rId251" xr:uid="{AB504712-1F91-48A1-BEDC-6D980A4D5DE0}"/>
+    <hyperlink ref="I261" r:id="rId252" xr:uid="{F618E07D-3ABA-4FB7-98A8-08727EEE144C}"/>
+    <hyperlink ref="I262" r:id="rId253" xr:uid="{AC4C20E5-59A4-4131-993B-DD786DE544AA}"/>
+    <hyperlink ref="I263" r:id="rId254" xr:uid="{D2D50FFA-8BF3-4093-9208-1AFE23911A73}"/>
+    <hyperlink ref="I264" r:id="rId255" xr:uid="{92DA3C40-D8F8-4732-B5DF-BFED80DE8DDC}"/>
+    <hyperlink ref="I265" r:id="rId256" xr:uid="{CCEA8E74-A936-4340-800D-E024E353B9B8}"/>
+    <hyperlink ref="I266" r:id="rId257" xr:uid="{17F928E1-0DF2-4F5D-B271-3177EBD83CFC}"/>
+    <hyperlink ref="I267" r:id="rId258" xr:uid="{56CA580A-7B18-445A-9E7E-63FE717DF34C}"/>
+    <hyperlink ref="I268" r:id="rId259" xr:uid="{A0DAF979-D511-4C20-8020-2B08B9C5EB55}"/>
+    <hyperlink ref="I269" r:id="rId260" xr:uid="{EF7C26A9-514B-4108-AC44-18DE711543E8}"/>
+    <hyperlink ref="I270" r:id="rId261" xr:uid="{8CC970F1-D138-448A-AC4B-AB88751F66E4}"/>
+    <hyperlink ref="I271" r:id="rId262" xr:uid="{E4CE295C-786D-46F0-8836-872D62A2AAE5}"/>
+    <hyperlink ref="I272" r:id="rId263" xr:uid="{21279D93-5E9D-49DF-9B2E-44D372266D3A}"/>
+    <hyperlink ref="I273" r:id="rId264" xr:uid="{9FFA2BB5-FCB7-46AC-BD4B-2A07779461ED}"/>
+    <hyperlink ref="I274" r:id="rId265" xr:uid="{29D6EA8E-CDD4-4D37-9218-6D3D3822C2A7}"/>
+    <hyperlink ref="I275" r:id="rId266" xr:uid="{C31B9DCE-19C7-47EE-AA6C-DF47B32DB910}"/>
+    <hyperlink ref="I276" r:id="rId267" xr:uid="{F791B207-6B5C-4845-8088-CD2B34CA032F}"/>
+    <hyperlink ref="I277" r:id="rId268" xr:uid="{EAE94829-5979-4655-8985-6178202D7417}"/>
+    <hyperlink ref="I278" r:id="rId269" xr:uid="{F12BB376-37BD-40D7-B632-765A83F5150A}"/>
+    <hyperlink ref="I279" r:id="rId270" xr:uid="{C5EFC315-DF88-4646-9FF6-3279DBDA98ED}"/>
+    <hyperlink ref="I280" r:id="rId271" xr:uid="{3F968C2C-6EA4-4C64-9D28-3E00B2F62F82}"/>
+    <hyperlink ref="I281" r:id="rId272" xr:uid="{5B1FEEF5-5C1C-4406-864C-F1BE7DBACFCC}"/>
+    <hyperlink ref="I282" r:id="rId273" xr:uid="{EA88561F-19A7-4516-8D7A-E284B1347D72}"/>
+    <hyperlink ref="I283" r:id="rId274" xr:uid="{AD99093C-418D-40F7-8FA4-5010566B53B3}"/>
+    <hyperlink ref="I284" r:id="rId275" xr:uid="{138EACDD-51FB-48EB-B534-F2D0A1E803F0}"/>
+    <hyperlink ref="I286" r:id="rId276" xr:uid="{C4DE2E1B-C99E-4BCC-AAD2-D25E0524043B}"/>
+    <hyperlink ref="I287" r:id="rId277" xr:uid="{BB282CBF-B437-437E-B094-A5B97E061323}"/>
+    <hyperlink ref="I288" r:id="rId278" xr:uid="{D79FFC40-26C1-4B1A-877A-B18EEF1DA881}"/>
+    <hyperlink ref="I289" r:id="rId279" xr:uid="{95202166-E01B-4834-A489-7E6D2358E1FE}"/>
+    <hyperlink ref="I290" r:id="rId280" xr:uid="{C681A6EE-5373-4449-AA63-AFD17A7BB184}"/>
+    <hyperlink ref="I291" r:id="rId281" xr:uid="{AA95F238-65FE-4EF7-B7D7-154133C93526}"/>
+    <hyperlink ref="I292" r:id="rId282" xr:uid="{FEBE3AF3-2AB6-4B58-A566-D371ECAFAE51}"/>
+    <hyperlink ref="I293" r:id="rId283" xr:uid="{69892C6A-FB92-4472-A896-BFE0FA8E5F6A}"/>
+    <hyperlink ref="I294" r:id="rId284" xr:uid="{9D37B408-4066-4FE1-B485-7CA53191AB44}"/>
+    <hyperlink ref="I295" r:id="rId285" xr:uid="{E1E16BED-1B9A-4CDB-BDC4-A9EDFDB67B1C}"/>
+    <hyperlink ref="I296" r:id="rId286" xr:uid="{8D9AD71E-1971-4433-AA7F-1BB23783C79C}"/>
+    <hyperlink ref="I297" r:id="rId287" xr:uid="{48A1052E-5C7B-4264-B5FB-5C75B4925C69}"/>
+    <hyperlink ref="I298" r:id="rId288" xr:uid="{1A4A3C29-2F6C-4322-8FB5-7D6E28CA6374}"/>
+    <hyperlink ref="I299" r:id="rId289" xr:uid="{A3065AF2-A62C-475D-8C25-EFD4274C9962}"/>
+    <hyperlink ref="I300" r:id="rId290" xr:uid="{FEC84754-DFD5-47F4-B33B-F37E11E4A227}"/>
+    <hyperlink ref="I301" r:id="rId291" xr:uid="{A110091E-FCE5-4823-AA52-1F1A48DA5A66}"/>
+    <hyperlink ref="I302" r:id="rId292" xr:uid="{CCA674E7-549F-4691-8F77-5F5DD2C49D54}"/>
+    <hyperlink ref="I303" r:id="rId293" xr:uid="{28E44450-EE5B-4205-97F5-37DAF3310DBF}"/>
+    <hyperlink ref="I304" r:id="rId294" xr:uid="{BB6EBB7D-04E7-4DEC-BB16-D6E14A9CE423}"/>
+    <hyperlink ref="I305" r:id="rId295" xr:uid="{D4283795-5EA9-4661-AAF0-B455A3A1022F}"/>
+    <hyperlink ref="I306" r:id="rId296" xr:uid="{9C5A043D-E552-483D-8B26-E7505C3C4D93}"/>
+    <hyperlink ref="I307" r:id="rId297" xr:uid="{EC7E8AE0-C01F-4EA4-9F1F-C54BEE88789D}"/>
+    <hyperlink ref="I308" r:id="rId298" xr:uid="{897B4CD3-1016-4CE1-821F-B980D4F64C78}"/>
+    <hyperlink ref="I309" r:id="rId299" xr:uid="{5AA2F90B-A43D-44A6-BC6C-525BF8568693}"/>
+    <hyperlink ref="I310" r:id="rId300" xr:uid="{104B5315-1994-45C5-9DF2-B73F26AACF0B}"/>
+    <hyperlink ref="I311" r:id="rId301" xr:uid="{8ABBE894-D946-4F2E-9705-EA40FAA09B71}"/>
+    <hyperlink ref="I312" r:id="rId302" xr:uid="{CEDF642B-AAA8-4A38-88DA-3F7ABA3AA087}"/>
+    <hyperlink ref="I313" r:id="rId303" xr:uid="{C57E1141-000F-41C3-BD7D-58B200902CD2}"/>
+    <hyperlink ref="I314" r:id="rId304" xr:uid="{153BEED7-AEE7-4D9E-9946-9AF01D05C76D}"/>
+    <hyperlink ref="I315" r:id="rId305" xr:uid="{CF191D57-9CEC-44C4-97A4-67B202B7B385}"/>
+    <hyperlink ref="I316" r:id="rId306" xr:uid="{0632EE09-F909-4E4C-8A93-4E3B8C3E3BA2}"/>
+    <hyperlink ref="I317" r:id="rId307" xr:uid="{A8D3B2D5-AE96-4D3E-A44E-24ADBDA919B4}"/>
+    <hyperlink ref="I318" r:id="rId308" xr:uid="{DC927902-489A-4147-86AC-B03450BA77BC}"/>
+    <hyperlink ref="I319" r:id="rId309" xr:uid="{BA3E0AF5-A0A2-4ED5-896E-C74EA85533D9}"/>
+    <hyperlink ref="I320" r:id="rId310" xr:uid="{D89A8F8E-AD03-46AA-8499-4FB24CC7B8F2}"/>
+    <hyperlink ref="I321" r:id="rId311" xr:uid="{8F93DE10-35F0-410B-9D75-7C9079B21DCB}"/>
+    <hyperlink ref="I322" r:id="rId312" xr:uid="{399F73E3-34FD-4553-8FDE-B758F464D02D}"/>
+    <hyperlink ref="I323" r:id="rId313" xr:uid="{0AFB816B-ECA1-4757-8180-941879561C45}"/>
+    <hyperlink ref="I324" r:id="rId314" xr:uid="{5D00C507-AFD3-4A86-9668-C1FF3271D3D7}"/>
+    <hyperlink ref="I325" r:id="rId315" xr:uid="{E27EDCB4-643C-45E9-9753-62D66629318F}"/>
+    <hyperlink ref="I326" r:id="rId316" xr:uid="{0510202C-6F93-47CC-86AC-E84F2DA143BE}"/>
+    <hyperlink ref="I327" r:id="rId317" xr:uid="{E21A0D67-D073-41B6-914D-025F7F1541BE}"/>
+    <hyperlink ref="I328" r:id="rId318" xr:uid="{7A6D96C4-F65E-4568-B3A7-DDD769958E0D}"/>
+    <hyperlink ref="I329" r:id="rId319" xr:uid="{06D6447E-39FD-4624-AA8B-5F5BC76D8995}"/>
+    <hyperlink ref="I330" r:id="rId320" xr:uid="{5167BDB8-264F-40D0-8348-6A4BADDA24EB}"/>
+    <hyperlink ref="I331" r:id="rId321" xr:uid="{30F0F342-40DB-4362-9642-E70537846FD4}"/>
+    <hyperlink ref="I332" r:id="rId322" xr:uid="{9A4F952E-F126-41FC-8156-36287EE3F9C8}"/>
+    <hyperlink ref="I333" r:id="rId323" xr:uid="{884089F9-5E5A-4D6E-9CE8-2775EC4E3EA2}"/>
+    <hyperlink ref="I334" r:id="rId324" xr:uid="{4456B8E9-282B-4F2E-9936-04CA82586C97}"/>
+    <hyperlink ref="I335" r:id="rId325" xr:uid="{C7B5C143-4705-4DBB-92C3-42230626B1C4}"/>
+    <hyperlink ref="I336" r:id="rId326" xr:uid="{73AF160F-B898-4FAA-ACBA-6F21A58A3E8E}"/>
+    <hyperlink ref="I337" r:id="rId327" xr:uid="{981BE5FF-159E-4BAF-9FEE-DAA9F440CAA7}"/>
+    <hyperlink ref="I338" r:id="rId328" xr:uid="{A5FC676A-C902-412D-8E80-5EAA974290CD}"/>
+    <hyperlink ref="I339" r:id="rId329" xr:uid="{EBAED20F-2CC2-47C0-AD5E-132F851F1669}"/>
+    <hyperlink ref="I340" r:id="rId330" xr:uid="{DD52D4F3-C4B0-4912-9B4A-598387457830}"/>
+    <hyperlink ref="I341" r:id="rId331" xr:uid="{36E5F8B8-95E6-45AA-B3B1-BD28D22B3047}"/>
+    <hyperlink ref="I342" r:id="rId332" xr:uid="{B7379EB7-8F3F-4B35-92DE-B01687A13E67}"/>
+    <hyperlink ref="I343" r:id="rId333" xr:uid="{AE195F39-5B82-434E-AF09-5D44E551B802}"/>
+    <hyperlink ref="I344" r:id="rId334" xr:uid="{AF17E6FB-9FBE-4BC3-AB9B-46360ADC6B07}"/>
+    <hyperlink ref="I345" r:id="rId335" xr:uid="{CB1693D0-4DD4-4B37-BEB5-708BFBED341A}"/>
+    <hyperlink ref="I346" r:id="rId336" xr:uid="{09E7C6C0-0927-493F-951F-194D62F1E021}"/>
+    <hyperlink ref="I347" r:id="rId337" xr:uid="{0464C4C9-AD5C-46AD-8FD2-8F00BF370B3E}"/>
+    <hyperlink ref="I348" r:id="rId338" xr:uid="{94DBDC80-E9B5-4BE3-83E0-27CA2215C8A5}"/>
+    <hyperlink ref="I349" r:id="rId339" xr:uid="{73FA0753-447A-48D3-A5B7-326632854436}"/>
+    <hyperlink ref="I350" r:id="rId340" xr:uid="{91481790-05BF-4BFD-AE23-6BA186AD5D6F}"/>
+    <hyperlink ref="I351" r:id="rId341" xr:uid="{DCAEEBE4-2493-49C3-B4EC-4EBEB7C24557}"/>
+    <hyperlink ref="I352" r:id="rId342" xr:uid="{74B67359-40D3-4506-B203-B55A06C47AA3}"/>
+    <hyperlink ref="I353" r:id="rId343" xr:uid="{CFAFAE02-C508-4BAE-8872-EC9050CD2017}"/>
+    <hyperlink ref="I354" r:id="rId344" xr:uid="{52DB7334-6A49-4C65-BFC1-22AC77B9F6C4}"/>
+    <hyperlink ref="I355" r:id="rId345" xr:uid="{4E0504D9-E28B-46ED-AB0E-C6AF8406E1EC}"/>
+    <hyperlink ref="I356" r:id="rId346" xr:uid="{6AE1E20C-B2BC-4E0F-B610-5F295632E8A9}"/>
+    <hyperlink ref="I357" r:id="rId347" xr:uid="{56B063EE-924F-4C9C-861F-61D279491179}"/>
+    <hyperlink ref="I358" r:id="rId348" xr:uid="{710F913C-E0F0-4E24-A296-84C865B87409}"/>
+    <hyperlink ref="I359" r:id="rId349" xr:uid="{9BE9509C-9AC6-407E-8B3F-EB3233DC1916}"/>
+    <hyperlink ref="I360" r:id="rId350" xr:uid="{D493B532-8D32-48B2-AFD8-E719FFDF581D}"/>
+    <hyperlink ref="I361" r:id="rId351" xr:uid="{9866449A-7FC7-4F85-A32F-72078CD1A38C}"/>
+    <hyperlink ref="I362" r:id="rId352" xr:uid="{8298A7E6-3A37-4583-8F0D-9C971887E6FC}"/>
+    <hyperlink ref="I363" r:id="rId353" xr:uid="{73FF2277-5EED-407A-8D1B-BF07AE251BF1}"/>
+    <hyperlink ref="I364" r:id="rId354" xr:uid="{71D7D54D-6031-47C9-9E73-DD266695CB68}"/>
+    <hyperlink ref="I365" r:id="rId355" xr:uid="{CAC31E6C-93A9-4B0B-B6C7-705BCE26D53F}"/>
+    <hyperlink ref="I366" r:id="rId356" xr:uid="{FC4901F2-0A80-4219-8314-08BD9C2DE6FA}"/>
+    <hyperlink ref="I367" r:id="rId357" xr:uid="{99C18BDD-A931-40D2-B01A-C528D0D6EC50}"/>
+    <hyperlink ref="I368" r:id="rId358" xr:uid="{3FFCF639-9F0B-48FF-A07E-38D50A31FE09}"/>
+    <hyperlink ref="I369" r:id="rId359" xr:uid="{F73659F1-7A88-4A53-9A8D-426B77620A30}"/>
+    <hyperlink ref="I370" r:id="rId360" xr:uid="{56EDD8D0-9F36-4186-9A59-E4D317F0C2E8}"/>
+    <hyperlink ref="I371" r:id="rId361" xr:uid="{1DDFE67A-41C2-4EE2-A888-151049AA2E77}"/>
+    <hyperlink ref="I372" r:id="rId362" xr:uid="{2A82254B-8570-4BF6-A944-18CFEA0090FE}"/>
+    <hyperlink ref="I373" r:id="rId363" xr:uid="{E7AFB20B-23F1-4F39-838F-98E1BD1A5FBB}"/>
+    <hyperlink ref="I374" r:id="rId364" xr:uid="{99C9D644-D394-40AA-B474-7FE1E9FDBA55}"/>
+    <hyperlink ref="I375" r:id="rId365" xr:uid="{A034063B-D4C5-4374-90D8-C487D844FDF4}"/>
+    <hyperlink ref="I376" r:id="rId366" xr:uid="{1C88CF31-5EBB-49D1-BE05-CEA14F7C55AE}"/>
+    <hyperlink ref="I377" r:id="rId367" xr:uid="{C68DE70D-FB18-4239-9090-5B5C79093F79}"/>
+    <hyperlink ref="I378" r:id="rId368" xr:uid="{22EAEF9A-74EC-4ECE-AC03-DA005A7499B7}"/>
+    <hyperlink ref="I379" r:id="rId369" xr:uid="{B4DAC9C1-6C62-4AD8-B691-1077C0C5577E}"/>
+    <hyperlink ref="I380" r:id="rId370" xr:uid="{17CB18BD-FED9-41BB-A2BE-C848C8515E49}"/>
+    <hyperlink ref="I381" r:id="rId371" xr:uid="{4DC51F70-7C07-46D7-8F09-9BCF1D297348}"/>
+    <hyperlink ref="I382" r:id="rId372" xr:uid="{7C5639D6-3D6A-4263-86E6-CD2C07304EED}"/>
+    <hyperlink ref="I383" r:id="rId373" xr:uid="{E1D8807C-BD77-4345-AAD8-66A4AB91DC7E}"/>
+    <hyperlink ref="I384" r:id="rId374" xr:uid="{C67EB562-3C29-464C-9F17-55966E46853A}"/>
+    <hyperlink ref="I385" r:id="rId375" xr:uid="{94BF5320-CAB3-48E0-A16E-D38374D25D55}"/>
+    <hyperlink ref="I386" r:id="rId376" xr:uid="{805DDED8-6F0C-496F-BA2B-5F3F26033943}"/>
+    <hyperlink ref="I387" r:id="rId377" xr:uid="{21CF37F3-D712-4B22-B746-1A731ABF9F9C}"/>
+    <hyperlink ref="I388" r:id="rId378" xr:uid="{EA98A66B-74C9-4FC5-B831-43EDC0282D19}"/>
+    <hyperlink ref="I389" r:id="rId379" xr:uid="{E37EE017-412E-464B-9FB9-C35A3C12DDAB}"/>
+    <hyperlink ref="I390" r:id="rId380" xr:uid="{71309137-4D59-4ACB-9E3B-D1D5F7C96B60}"/>
+    <hyperlink ref="I391" r:id="rId381" xr:uid="{91029ED7-F817-47FB-817D-DD75519CC53A}"/>
+    <hyperlink ref="I392" r:id="rId382" xr:uid="{B87AD081-AB72-4436-947A-15524C7B4CFF}"/>
+    <hyperlink ref="I393" r:id="rId383" xr:uid="{65DF936E-5F6D-4365-8441-419A85DCF9BC}"/>
+    <hyperlink ref="I394" r:id="rId384" xr:uid="{C291553C-9786-4570-AA02-56F2EB7F741B}"/>
+    <hyperlink ref="I395" r:id="rId385" xr:uid="{5A113F4F-E130-4FFD-95C0-83A9E4EB0FD8}"/>
+    <hyperlink ref="I396" r:id="rId386" xr:uid="{E250D202-8A0C-4FD5-8C36-8CCB274FBC04}"/>
+    <hyperlink ref="I397" r:id="rId387" xr:uid="{92896346-3CE8-4EE3-BEFC-F24E4F0C063C}"/>
+    <hyperlink ref="I398" r:id="rId388" xr:uid="{29FA6B19-C3A6-457F-8E2E-CD4F7E00D071}"/>
+    <hyperlink ref="I399" r:id="rId389" xr:uid="{9F706190-ECB6-4639-8326-610C0E7D29FD}"/>
+    <hyperlink ref="I400" r:id="rId390" xr:uid="{4A39765A-DA08-44EE-8647-844AF6E1C24E}"/>
+    <hyperlink ref="I401" r:id="rId391" xr:uid="{66D1F2F9-D718-4746-ADBD-8EBECFD2B843}"/>
+    <hyperlink ref="I402" r:id="rId392" xr:uid="{E414FDF2-84DE-4B58-833E-616EE7B85247}"/>
+    <hyperlink ref="I403" r:id="rId393" xr:uid="{9E0292B5-86E5-4519-88DF-72FFF9AC5094}"/>
+    <hyperlink ref="I404" r:id="rId394" xr:uid="{B91847D4-803E-4F96-B898-4586106024FE}"/>
+    <hyperlink ref="I405" r:id="rId395" xr:uid="{1BB75761-8BBC-4F7D-A410-BB85E698A2DA}"/>
+    <hyperlink ref="I406" r:id="rId396" xr:uid="{9C52FA4A-5EF6-4098-B647-EEE8EAEA01EC}"/>
+    <hyperlink ref="I407" r:id="rId397" xr:uid="{9D8AAA46-E74A-4DE4-A4BF-CB22ECBB97D4}"/>
+    <hyperlink ref="I409" r:id="rId398" xr:uid="{CDB206C6-941C-4107-8DD9-092B774D6672}"/>
+    <hyperlink ref="I410" r:id="rId399" xr:uid="{7640AC99-F2AA-4C76-A960-F0BAD00B58FE}"/>
+    <hyperlink ref="I411" r:id="rId400" xr:uid="{F5DD2168-52C5-45E1-8897-B6DBC407762B}"/>
+    <hyperlink ref="I412" r:id="rId401" xr:uid="{C5938ECE-6466-4D02-B90C-CE385F256CA0}"/>
+    <hyperlink ref="I413" r:id="rId402" xr:uid="{B869542C-B4D3-4865-9104-BB49D7ECE9B7}"/>
+    <hyperlink ref="I414" r:id="rId403" xr:uid="{2A8BAA9A-F345-428B-9A98-77004820138D}"/>
+    <hyperlink ref="I415" r:id="rId404" xr:uid="{0EC4104D-EFD0-431E-B9EA-F4BF9DFF6EE5}"/>
+    <hyperlink ref="I416" r:id="rId405" xr:uid="{259F34CF-4DE9-4075-8706-CE3B3E197D36}"/>
+    <hyperlink ref="I417" r:id="rId406" xr:uid="{8289B5C5-5A76-494E-BB9A-6D5AA1A92A65}"/>
+    <hyperlink ref="I418" r:id="rId407" xr:uid="{66FD2355-BEEE-408B-8AE7-6537BA6343DE}"/>
+    <hyperlink ref="I419" r:id="rId408" xr:uid="{6C6D4D04-F63A-401A-A4FB-1AB098AB9537}"/>
+    <hyperlink ref="I420" r:id="rId409" xr:uid="{1DCEC593-0DD3-43DB-8D2E-CD8E56741123}"/>
+    <hyperlink ref="I421" r:id="rId410" xr:uid="{FCD0086A-A8BA-4B5F-BEB7-803450C77F1C}"/>
+    <hyperlink ref="I422" r:id="rId411" xr:uid="{2B5C7027-812B-45D0-A213-C640D68343CF}"/>
+    <hyperlink ref="I423" r:id="rId412" xr:uid="{02344FBF-2FB3-4013-B5D9-29038F872E76}"/>
+    <hyperlink ref="I424" r:id="rId413" xr:uid="{415A136D-051F-4C07-B095-7121F9DA83E5}"/>
+    <hyperlink ref="I425" r:id="rId414" xr:uid="{72CD2477-ADFC-441C-BC59-36575EB05271}"/>
+    <hyperlink ref="I426" r:id="rId415" xr:uid="{AC4FCD87-C4AE-4427-BB3F-A3008051DB5F}"/>
+    <hyperlink ref="I427" r:id="rId416" xr:uid="{CAC31F0E-6DE7-4B64-A78F-889EF06B816F}"/>
+    <hyperlink ref="I428" r:id="rId417" xr:uid="{C1CAA32D-C44B-4769-9B40-A10E42AE0917}"/>
+    <hyperlink ref="I429" r:id="rId418" xr:uid="{EAB2B883-F032-462B-ACDD-3905DC40D177}"/>
+    <hyperlink ref="I430" r:id="rId419" xr:uid="{757C5C93-9929-4F59-A0B0-8834BEFC5A74}"/>
+    <hyperlink ref="I431" r:id="rId420" xr:uid="{6AE74C65-28B3-4E15-B7C8-F1F0236DF787}"/>
+    <hyperlink ref="I432" r:id="rId421" xr:uid="{F8F6E7C4-CF07-4D17-9343-33BA2B4C52B0}"/>
+    <hyperlink ref="I433" r:id="rId422" xr:uid="{52F6596F-8D3A-4133-808D-E12AF5EA575B}"/>
+    <hyperlink ref="I434" r:id="rId423" xr:uid="{78F98891-F417-404A-8CC6-E1DD64A8075C}"/>
+    <hyperlink ref="I435" r:id="rId424" xr:uid="{BD2F30FA-A13B-4DCC-98F8-273CD7421DC0}"/>
+    <hyperlink ref="I436" r:id="rId425" xr:uid="{C48E480D-A19E-4337-82EC-50F20302BE13}"/>
+    <hyperlink ref="I437" r:id="rId426" xr:uid="{FD26CCAF-F602-4E5C-B127-7DEFB363ACF9}"/>
+    <hyperlink ref="I438" r:id="rId427" xr:uid="{84C5E294-851E-4AEE-91C0-49733F44C801}"/>
+    <hyperlink ref="I439" r:id="rId428" xr:uid="{88602A22-6C0A-4F93-B045-0B7F8C9085E9}"/>
+    <hyperlink ref="I440" r:id="rId429" xr:uid="{612560E9-91A4-4E94-868B-F2EDB5260AE9}"/>
+    <hyperlink ref="I441" r:id="rId430" xr:uid="{83F30B3E-F396-498D-9CB0-FA2F2270287C}"/>
+    <hyperlink ref="I442" r:id="rId431" xr:uid="{890C5455-817E-44FA-87DD-FE7B4FC20968}"/>
+    <hyperlink ref="I443" r:id="rId432" xr:uid="{AC75315F-8541-4AB7-9EE7-7023FA47FE7A}"/>
+    <hyperlink ref="I444" r:id="rId433" xr:uid="{0735D3FB-6136-44F8-A490-21ED1DA29149}"/>
+    <hyperlink ref="I445" r:id="rId434" xr:uid="{5D9B0287-D000-40DF-ADE0-E540193308D3}"/>
+    <hyperlink ref="I446" r:id="rId435" xr:uid="{078E36F6-C64E-484C-AF37-6E0ED7B5DA63}"/>
+    <hyperlink ref="I447" r:id="rId436" xr:uid="{E653F2C3-46A6-49D9-8EC8-4BBCB856587D}"/>
+    <hyperlink ref="I448" r:id="rId437" xr:uid="{A85948E0-61F0-4E74-9492-D10EBB95CD3D}"/>
+    <hyperlink ref="I449" r:id="rId438" xr:uid="{671815CC-0637-4B60-B8D1-51D25E5A56E0}"/>
+    <hyperlink ref="I450" r:id="rId439" xr:uid="{94885E29-7EC0-4ABE-BC25-4433421387B4}"/>
+    <hyperlink ref="I451" r:id="rId440" xr:uid="{1200A2C1-3368-4DDC-9C1B-2974F24080BD}"/>
+    <hyperlink ref="I452" r:id="rId441" xr:uid="{51B2144B-2670-4EAD-BB09-11945BDDD4A8}"/>
+    <hyperlink ref="I453" r:id="rId442" xr:uid="{6EB58100-C668-4C14-89E6-F82B3CA5B24A}"/>
+    <hyperlink ref="I454" r:id="rId443" xr:uid="{1123AF1F-D432-4ED2-87AD-9916EEE87804}"/>
+    <hyperlink ref="I455" r:id="rId444" xr:uid="{5F51055C-DC6F-488C-ACD9-4AEA8A8EC84C}"/>
+    <hyperlink ref="I456" r:id="rId445" xr:uid="{E34D1847-54D5-4E9A-8E3D-E59B0823B8B6}"/>
+    <hyperlink ref="I457" r:id="rId446" xr:uid="{6D7201CF-7FEA-40A7-87EE-07DDA1277496}"/>
+    <hyperlink ref="I458" r:id="rId447" xr:uid="{AE2976E7-AC71-4C71-AAD8-D920EA021AB7}"/>
+    <hyperlink ref="I459" r:id="rId448" xr:uid="{A9502E87-78ED-4F5D-9452-1AF420B2368B}"/>
+    <hyperlink ref="I460" r:id="rId449" xr:uid="{5C54AAB9-3E0C-4EFD-A27B-362809075734}"/>
+    <hyperlink ref="I461" r:id="rId450" xr:uid="{510DF5F8-FEC3-4981-83D3-76A2375BAC1C}"/>
+    <hyperlink ref="I462" r:id="rId451" xr:uid="{C0E19330-353F-4235-8C68-50C04634F382}"/>
+    <hyperlink ref="I463" r:id="rId452" xr:uid="{0498E3DC-4AC6-449D-833E-25BEA9E252D6}"/>
+    <hyperlink ref="I464" r:id="rId453" xr:uid="{FB8E0DD5-4892-4619-B404-9128A6E95C3E}"/>
+    <hyperlink ref="I465" r:id="rId454" xr:uid="{0F921E4E-A8CD-4BBE-8EA9-1DD5610CC0A4}"/>
+    <hyperlink ref="I466" r:id="rId455" xr:uid="{316853F7-3DA9-41C2-9BD7-1EEFCF3FEF6B}"/>
+    <hyperlink ref="I467" r:id="rId456" xr:uid="{D9C924CB-D8B9-4D0E-B1B4-B7A2B4751957}"/>
+    <hyperlink ref="I468" r:id="rId457" xr:uid="{08DCD8AB-CA90-46F6-B821-633AFA4B237F}"/>
+    <hyperlink ref="I469" r:id="rId458" xr:uid="{602E824D-B35B-4F9A-8900-8122C6591D0D}"/>
+    <hyperlink ref="I470" r:id="rId459" xr:uid="{24A15170-1A65-4433-B7A0-AC9F480B1546}"/>
+    <hyperlink ref="I471" r:id="rId460" xr:uid="{314ADD22-937A-4D1E-8FF9-A693B22344A5}"/>
+    <hyperlink ref="I472" r:id="rId461" xr:uid="{3274A7DB-6985-412A-88DB-053E96D08846}"/>
+    <hyperlink ref="I473" r:id="rId462" xr:uid="{1ED7E69C-BB3C-4FDF-8713-DABC61144CA9}"/>
+    <hyperlink ref="I474" r:id="rId463" xr:uid="{EC321B81-948D-4413-AA3E-EBB7D5638C1C}"/>
+    <hyperlink ref="I475" r:id="rId464" xr:uid="{581E825A-CB59-4C9C-A20D-0D9FA05AF991}"/>
+    <hyperlink ref="I476" r:id="rId465" xr:uid="{1A16B43B-22FE-4AA0-8DFA-464C10032FE5}"/>
+    <hyperlink ref="I477" r:id="rId466" xr:uid="{65EBCC12-645C-416A-BE64-930392D42769}"/>
+    <hyperlink ref="I478" r:id="rId467" xr:uid="{5B6CFBF0-3E6B-4790-89A0-EE8A0795C226}"/>
+    <hyperlink ref="I479" r:id="rId468" xr:uid="{8EEB35B7-07C0-4912-8A56-300E6484046F}"/>
+    <hyperlink ref="I480" r:id="rId469" xr:uid="{3D96C0AA-9513-4D32-8063-33FF09A8B3D6}"/>
+    <hyperlink ref="I481" r:id="rId470" xr:uid="{FFFE3605-1AFD-40CD-925A-53200321AA9C}"/>
+    <hyperlink ref="I482" r:id="rId471" xr:uid="{E06B76F8-DCC5-4F49-B3B5-D9AB7DE616DE}"/>
+    <hyperlink ref="I483" r:id="rId472" xr:uid="{8E4E16AB-73B8-4046-B0C7-DA129316A535}"/>
+    <hyperlink ref="I484" r:id="rId473" xr:uid="{9D5E7C88-B33E-44FC-A5AD-63B0F6522524}"/>
+    <hyperlink ref="I485" r:id="rId474" xr:uid="{C5BA89FD-C648-4341-B40B-A7FCE6EE2F5D}"/>
+    <hyperlink ref="I486" r:id="rId475" xr:uid="{A4E2D4A9-1F52-4403-8B81-E4EA130DC97B}"/>
+    <hyperlink ref="I487" r:id="rId476" xr:uid="{F31F48BB-E2CE-44E1-912B-96B4902AC6AD}"/>
+    <hyperlink ref="I489" r:id="rId477" xr:uid="{851041B3-42A8-44C0-85D4-B94448F63A47}"/>
+    <hyperlink ref="I490" r:id="rId478" xr:uid="{6ADCC9D4-A396-4C64-8CDA-0ECF6CD765B1}"/>
+    <hyperlink ref="I491" r:id="rId479" xr:uid="{B1CACC14-22BF-491D-8F07-0D1B2DADAA2B}"/>
+    <hyperlink ref="I492" r:id="rId480" xr:uid="{CEB10565-A450-4C57-90C1-E94872B0A471}"/>
+    <hyperlink ref="I493" r:id="rId481" xr:uid="{AD8D2838-1D0E-44A6-8F76-647764210110}"/>
+    <hyperlink ref="I494" r:id="rId482" xr:uid="{FF57F1CA-46F7-4045-B913-B54D84AE5679}"/>
+    <hyperlink ref="I495" r:id="rId483" xr:uid="{CFC58AFD-C3F6-4F6A-8D18-A063031C9AD7}"/>
+    <hyperlink ref="I496" r:id="rId484" xr:uid="{F3D81DEF-1BF6-40D9-8624-C816C910F30A}"/>
+    <hyperlink ref="I497" r:id="rId485" xr:uid="{3E57295D-86F6-4254-BE94-5C0B5D8270C3}"/>
+    <hyperlink ref="I498" r:id="rId486" xr:uid="{D3494318-9E45-4C4B-A76F-5BAD32CAE33C}"/>
+    <hyperlink ref="I499" r:id="rId487" xr:uid="{80DE013C-C3CC-48BC-A41E-003D060E488B}"/>
+    <hyperlink ref="I500" r:id="rId488" xr:uid="{5DB725CB-9BB6-4DE6-AF70-771030F0BA91}"/>
+    <hyperlink ref="I501" r:id="rId489" xr:uid="{4A055F89-1F83-4E61-8058-1E0CD1273B6F}"/>
+    <hyperlink ref="I502" r:id="rId490" xr:uid="{0D564184-CE6C-4F9B-A0D1-3C95EBB59EAC}"/>
+    <hyperlink ref="I503" r:id="rId491" xr:uid="{076A9A73-2A3E-48D6-BD6F-8F89037DADBB}"/>
+    <hyperlink ref="I504" r:id="rId492" xr:uid="{A1D6D70B-B2C3-4798-8450-73B22319286F}"/>
+    <hyperlink ref="I505" r:id="rId493" xr:uid="{A2D9E73A-19C2-483D-A61A-9BB6E76375D0}"/>
+    <hyperlink ref="I506" r:id="rId494" xr:uid="{DD2B309E-86B4-4CD3-9C4C-3F4FFCF74B25}"/>
+    <hyperlink ref="I507" r:id="rId495" xr:uid="{BF176C7C-696A-4D04-84BD-927773B3F2E4}"/>
+    <hyperlink ref="I509" r:id="rId496" xr:uid="{7C0A858B-68F1-4945-B44E-9E110821E191}"/>
+    <hyperlink ref="I508" r:id="rId497" xr:uid="{0FD14A18-F1AC-4783-93DC-B0B729A20AA4}"/>
+    <hyperlink ref="I510" r:id="rId498" xr:uid="{99D68C52-4409-4469-B077-18C42712233F}"/>
+    <hyperlink ref="I511" r:id="rId499" xr:uid="{C94961B3-2931-4547-AF42-0124222A0250}"/>
+    <hyperlink ref="I512" r:id="rId500" xr:uid="{1A2BEAED-66DA-472F-BDA7-A03DD8D2F198}"/>
+    <hyperlink ref="I513" r:id="rId501" xr:uid="{5476D6AF-C4E1-45ED-AAF8-CE04A1938798}"/>
+    <hyperlink ref="I514" r:id="rId502" xr:uid="{BBE6806D-CF4E-49D1-A56D-7B0E9C541106}"/>
+    <hyperlink ref="I515" r:id="rId503" xr:uid="{845C4576-CF2C-4337-A922-099212F802EB}"/>
+    <hyperlink ref="I516" r:id="rId504" xr:uid="{C3A21217-8BFF-45FE-A515-E30DFE2DEAC3}"/>
+    <hyperlink ref="I517" r:id="rId505" xr:uid="{BFA32CDB-CF81-4F30-8678-23C82587E352}"/>
+    <hyperlink ref="I518" r:id="rId506" xr:uid="{7FB30C3D-1522-4403-BE56-41CA1DAE09C1}"/>
+    <hyperlink ref="I519" r:id="rId507" xr:uid="{1E295BEA-C830-4A41-BD85-6B9C44DBC176}"/>
+    <hyperlink ref="I520" r:id="rId508" xr:uid="{E96C9CD5-073A-4DC0-BACE-C1102658DD93}"/>
+    <hyperlink ref="I521" r:id="rId509" xr:uid="{33C2E2A8-C04F-49AA-8F12-A5E839E65179}"/>
+    <hyperlink ref="I522" r:id="rId510" xr:uid="{B550FEBE-EFA7-4577-8B05-29DCF2CF873E}"/>
+    <hyperlink ref="I523" r:id="rId511" xr:uid="{7DEBD4B4-AE19-4983-BF29-39E880EB9023}"/>
+    <hyperlink ref="I524" r:id="rId512" xr:uid="{19DC90D0-6033-40BA-B5A7-782B8A59B22C}"/>
+    <hyperlink ref="I525" r:id="rId513" xr:uid="{F5B3696C-C885-4FCB-B29B-3F50F2A6A562}"/>
+    <hyperlink ref="I526" r:id="rId514" xr:uid="{CDEE9038-A82C-4EA8-BF73-A42F24448CA2}"/>
+    <hyperlink ref="I527" r:id="rId515" xr:uid="{9AAF9426-BB01-4525-8D68-A6F364FE5A4F}"/>
+    <hyperlink ref="I528" r:id="rId516" xr:uid="{46CF151B-F587-4C8C-BEAD-EE38D3EF77B8}"/>
+    <hyperlink ref="I529" r:id="rId517" xr:uid="{E03B32C9-887C-45AA-AFE4-3083900052AF}"/>
+    <hyperlink ref="I530" r:id="rId518" xr:uid="{6C41444C-6D21-4286-B869-B88C830B80F8}"/>
+    <hyperlink ref="I531" r:id="rId519" xr:uid="{A14A41B1-BE8A-4EE9-87BD-79B76EB6C2AD}"/>
+    <hyperlink ref="I532" r:id="rId520" xr:uid="{6B2CFD93-F864-4D71-A591-FD99141917AE}"/>
+    <hyperlink ref="I533" r:id="rId521" xr:uid="{2E83EBDF-E72A-4D14-959B-A38EC994C523}"/>
+    <hyperlink ref="I534" r:id="rId522" xr:uid="{98D04615-FB84-4DDB-BF91-F0BA6D1FCC16}"/>
+    <hyperlink ref="I535" r:id="rId523" xr:uid="{342F973F-4CDC-42C9-BB98-CB75DA53B4B5}"/>
+    <hyperlink ref="I536" r:id="rId524" xr:uid="{4BD7FF79-A20A-4655-898F-19160D8793C7}"/>
+    <hyperlink ref="I537" r:id="rId525" xr:uid="{72201C05-691E-4D40-AF3B-AFFED7F38683}"/>
+    <hyperlink ref="I538" r:id="rId526" xr:uid="{E35CDFA7-EFD5-48A2-9EE3-1A864F4004B8}"/>
+    <hyperlink ref="I539" r:id="rId527" xr:uid="{E5DECD19-C9AB-4386-B897-64FCBF084FF0}"/>
+    <hyperlink ref="I540" r:id="rId528" xr:uid="{C2FCBE79-F9BA-4E1E-B01A-A6332B9A1011}"/>
+    <hyperlink ref="I541" r:id="rId529" xr:uid="{E0F9E950-198B-4FB9-8B18-FE802B1B87E4}"/>
+    <hyperlink ref="I542" r:id="rId530" xr:uid="{B9BAE5BD-9A4B-477C-B622-B35BAA785139}"/>
+    <hyperlink ref="I543" r:id="rId531" xr:uid="{1FE6492B-5417-4FF8-B039-A0EF08FF76F9}"/>
+    <hyperlink ref="I544" r:id="rId532" xr:uid="{E726D412-EEBF-4AE1-9D94-BA75663E8CDA}"/>
+    <hyperlink ref="I545" r:id="rId533" xr:uid="{77506B19-716E-4F9C-8B15-83078EFFDA0B}"/>
+    <hyperlink ref="I546" r:id="rId534" xr:uid="{C3B14691-0DDB-456F-95BB-EA01CC2845C9}"/>
+    <hyperlink ref="I547" r:id="rId535" xr:uid="{F5928E27-7E41-459F-8C6F-6CD1695052C1}"/>
+    <hyperlink ref="I548" r:id="rId536" xr:uid="{F8A59530-99C8-41DC-9F77-61C29CDF1FF0}"/>
+    <hyperlink ref="I549" r:id="rId537" xr:uid="{EBC7206E-D878-466D-B9F0-D9FC4E3B7619}"/>
+    <hyperlink ref="I550" r:id="rId538" xr:uid="{E067DE06-BFE0-4A66-8779-CD3DEEC78BF8}"/>
+    <hyperlink ref="I551" r:id="rId539" xr:uid="{3E676E7D-7242-4304-9B6B-DA1B7C5727F3}"/>
+    <hyperlink ref="I552" r:id="rId540" xr:uid="{AFD070EA-D4B0-4165-9E63-89D5D319CD6D}"/>
+    <hyperlink ref="I553" r:id="rId541" xr:uid="{3E100F6D-041E-4B30-B7F5-531FEF91337F}"/>
+    <hyperlink ref="I554" r:id="rId542" xr:uid="{4A67A430-218F-4C2D-AC85-81D49091AEF6}"/>
+    <hyperlink ref="I555" r:id="rId543" xr:uid="{97BBE27C-712D-4349-B85B-79D64424EF36}"/>
+    <hyperlink ref="I556" r:id="rId544" xr:uid="{C81172A2-D402-4000-9BBC-C83CB56F7C9C}"/>
+    <hyperlink ref="I557" r:id="rId545" xr:uid="{F3C77FBA-B3CD-44CD-97F0-AFF7B48F4B71}"/>
+    <hyperlink ref="I558" r:id="rId546" xr:uid="{20134AEB-719A-47F3-B7DE-A689384ECE68}"/>
+    <hyperlink ref="I559" r:id="rId547" xr:uid="{683754FE-4622-4C17-A817-C0F6067332D9}"/>
+    <hyperlink ref="I561" r:id="rId548" xr:uid="{246B65D4-788C-4853-B5A3-BDA2A20FCDE1}"/>
+    <hyperlink ref="I560" r:id="rId549" xr:uid="{7CEB88C6-B338-4AB6-81FD-F5BC7BE2F7C6}"/>
+    <hyperlink ref="I562" r:id="rId550" xr:uid="{F426341D-55E1-4E6B-B3B0-DE9D3D135171}"/>
+    <hyperlink ref="I563" r:id="rId551" xr:uid="{A6351D99-670B-4635-B5E1-38FFE40E3A4D}"/>
+    <hyperlink ref="I564" r:id="rId552" xr:uid="{CB5CF48B-DEAA-40D2-8E7D-ABA40DA98084}"/>
+    <hyperlink ref="I565" r:id="rId553" xr:uid="{D8705E16-1A9F-407C-B64E-3627CBDCB0C6}"/>
+    <hyperlink ref="I566" r:id="rId554" xr:uid="{F15CA1AE-3F59-4EA3-B724-4AF51510C839}"/>
+    <hyperlink ref="I567" r:id="rId555" xr:uid="{489D9EB9-52AB-4D68-A172-F6A56CF5AE04}"/>
+    <hyperlink ref="I568" r:id="rId556" xr:uid="{DDE8795E-2876-4CED-99D5-4FB070904743}"/>
+    <hyperlink ref="I569" r:id="rId557" xr:uid="{728CFE74-3A94-443E-B373-5DBDD08741BA}"/>
+    <hyperlink ref="I570" r:id="rId558" xr:uid="{61A484FC-95E7-4431-9457-C0562E1D0CD1}"/>
+    <hyperlink ref="I571" r:id="rId559" xr:uid="{0120DCF9-2176-4932-8753-3AF2D3D5B26B}"/>
+    <hyperlink ref="I572" r:id="rId560" xr:uid="{3E8DE785-51D0-491B-9B89-509E6112988E}"/>
+    <hyperlink ref="I573" r:id="rId561" xr:uid="{25A77C10-82CE-4320-85F0-7E04A4A97DB0}"/>
+    <hyperlink ref="I574" r:id="rId562" xr:uid="{EF0FA9D1-EAEC-46AA-B4D7-88E8D0F2E24E}"/>
+    <hyperlink ref="I575" r:id="rId563" xr:uid="{5704344F-BE68-467E-A21D-2E0FAACF1B43}"/>
+    <hyperlink ref="I576" r:id="rId564" xr:uid="{FB70FAF2-3833-4706-A6B3-E29636BF30D7}"/>
+    <hyperlink ref="I577" r:id="rId565" xr:uid="{AB5DD7CE-BD85-4F21-909E-82D592E16DFD}"/>
+    <hyperlink ref="I578" r:id="rId566" xr:uid="{4E171E03-AD19-48C7-BE16-58E5596994DE}"/>
+    <hyperlink ref="I579" r:id="rId567" xr:uid="{4578E62A-3B4B-4EDC-9046-DBB44B766869}"/>
+    <hyperlink ref="I580" r:id="rId568" xr:uid="{291E5F88-A2E2-46A5-A0A6-D8E43D8CCB7D}"/>
+    <hyperlink ref="I581" r:id="rId569" xr:uid="{ED1FFEEE-1E04-4491-A4C1-E254F8ACC2B9}"/>
+    <hyperlink ref="I582" r:id="rId570" xr:uid="{CF150C2D-BC9A-46C1-A94F-F463A45537FC}"/>
+    <hyperlink ref="I583" r:id="rId571" xr:uid="{AE92FA12-62CB-4D67-885A-2115B43D2C89}"/>
+    <hyperlink ref="I584" r:id="rId572" xr:uid="{31C017E8-4A49-41B8-A01F-1FCDA0A42D04}"/>
+    <hyperlink ref="I585" r:id="rId573" xr:uid="{DC00D551-8165-4670-B556-981698CDD345}"/>
+    <hyperlink ref="I586" r:id="rId574" xr:uid="{C8AB622E-701F-4801-B1BE-79A741F862FB}"/>
+    <hyperlink ref="I587" r:id="rId575" xr:uid="{7BC30A6C-83F7-45F2-BF7F-E9A5C271741C}"/>
+    <hyperlink ref="I588" r:id="rId576" xr:uid="{299A5952-E9A3-49BD-8981-D49409C72424}"/>
+    <hyperlink ref="I589" r:id="rId577" xr:uid="{B4AE5CE3-7FC6-4712-8E47-BA2107CD5A59}"/>
+    <hyperlink ref="I590" r:id="rId578" xr:uid="{A508DD03-EB21-4EFB-8E84-597D625A34F1}"/>
+    <hyperlink ref="I591" r:id="rId579" xr:uid="{1B5EE88B-420B-49C7-96E6-9102BB9A87B4}"/>
+    <hyperlink ref="I592" r:id="rId580" xr:uid="{A43316FA-9EE2-482D-97F5-B2D8C807D32C}"/>
+    <hyperlink ref="I593" r:id="rId581" xr:uid="{740232C1-4DF7-4416-A0F0-D121F7A2D655}"/>
+    <hyperlink ref="I594" r:id="rId582" xr:uid="{C27C05B1-E835-403C-8F22-1CEAA08C0C62}"/>
+    <hyperlink ref="I595" r:id="rId583" xr:uid="{A1C4E074-9417-4FC7-9444-9E31443A898F}"/>
+    <hyperlink ref="I596" r:id="rId584" xr:uid="{8DD90700-BE2C-47B0-9EF4-0802684D4E48}"/>
+    <hyperlink ref="I597" r:id="rId585" xr:uid="{C5D29629-1F10-45D8-99AC-7AF0EC9F2CFF}"/>
+    <hyperlink ref="I598" r:id="rId586" xr:uid="{F42BFB5C-A5C9-4864-865A-02F26A793D14}"/>
+    <hyperlink ref="I599" r:id="rId587" xr:uid="{140A0301-0BC5-47FC-AA18-34907C40EBB0}"/>
+    <hyperlink ref="I600" r:id="rId588" xr:uid="{1FE197DE-4E63-4262-9320-0E8ED078C448}"/>
+    <hyperlink ref="I601" r:id="rId589" xr:uid="{BC4F8695-C151-447D-8CCE-89AF1AB089E5}"/>
+    <hyperlink ref="I602" r:id="rId590" xr:uid="{87D3DDAE-BC19-402B-AC85-0862A6EB859B}"/>
+    <hyperlink ref="I603" r:id="rId591" xr:uid="{1F8D1D9D-82B1-4286-AC25-D1C20F6EDA43}"/>
+    <hyperlink ref="I604" r:id="rId592" xr:uid="{97EB854B-532B-477C-BA73-0FDB69AF107E}"/>
+    <hyperlink ref="I605" r:id="rId593" xr:uid="{51E0EE0A-51F1-41E4-B5D2-C5BC1E1F6353}"/>
+    <hyperlink ref="I606" r:id="rId594" xr:uid="{60A2CA42-0BCD-46A2-A9E8-4B852E99DD62}"/>
+    <hyperlink ref="I608" r:id="rId595" xr:uid="{292DA215-E3DB-4ED1-A3A4-77AED0FD25DA}"/>
+    <hyperlink ref="I609" r:id="rId596" xr:uid="{CC47C916-0E0E-4DD4-B233-3595664B8E08}"/>
+    <hyperlink ref="I610" r:id="rId597" xr:uid="{76A58833-A9A2-4B52-8A71-1BEA84F70FAE}"/>
+    <hyperlink ref="I611" r:id="rId598" xr:uid="{8289A4CA-DE51-4D0A-A68F-3908F88942A2}"/>
+    <hyperlink ref="I612" r:id="rId599" xr:uid="{CF6DAD3D-951E-4BE6-884E-6D82BB0AF4C6}"/>
+    <hyperlink ref="I613" r:id="rId600" xr:uid="{2D08A4DC-9270-46CF-9178-BE4DF51161BB}"/>
+    <hyperlink ref="I614" r:id="rId601" xr:uid="{AABBAE37-E06E-44C3-84B4-E1D1772FDC71}"/>
+    <hyperlink ref="I615" r:id="rId602" xr:uid="{D113C4A1-5013-4C88-A648-17991E4B5261}"/>
+    <hyperlink ref="I616" r:id="rId603" xr:uid="{E13EA9D9-C4F7-4D4F-B437-ED8A61CCF81E}"/>
+    <hyperlink ref="I617" r:id="rId604" xr:uid="{243D79B9-FA74-4008-B67A-D099AC11344A}"/>
+    <hyperlink ref="I618" r:id="rId605" xr:uid="{C27AC5E2-B559-488E-8FA2-8BA681D124BC}"/>
+    <hyperlink ref="I619" r:id="rId606" xr:uid="{DD72B551-0AD7-4899-8A75-B1320CACC1E6}"/>
+    <hyperlink ref="I620" r:id="rId607" xr:uid="{974661A4-FA89-43D4-BFD7-14F2E743BEC8}"/>
+    <hyperlink ref="I621" r:id="rId608" xr:uid="{5B015B9B-0D4E-4F11-9A0C-A9E389283E7E}"/>
+    <hyperlink ref="I622" r:id="rId609" xr:uid="{AE745E00-31A0-4A6D-BF82-F0BD6F8D060A}"/>
+    <hyperlink ref="I623" r:id="rId610" xr:uid="{642032BA-73CB-4289-A110-F825FD949B8B}"/>
+    <hyperlink ref="I624" r:id="rId611" xr:uid="{7D2747CE-968C-4F4E-A43B-F4F5E054B916}"/>
+    <hyperlink ref="I625" r:id="rId612" xr:uid="{C8B95E52-73F7-4209-A597-D142A838E717}"/>
+    <hyperlink ref="I626" r:id="rId613" xr:uid="{E29EFBAD-863F-4482-90E9-318E475A49C3}"/>
+    <hyperlink ref="I627" r:id="rId614" xr:uid="{AC4BC040-7BDA-42BF-BAD3-54D64D675541}"/>
+    <hyperlink ref="I628" r:id="rId615" xr:uid="{9DD298CF-4FFC-46F1-B216-7FB338238A9F}"/>
+    <hyperlink ref="I629" r:id="rId616" xr:uid="{7B7A8745-3228-44AA-965B-B3C1C51A8C64}"/>
+    <hyperlink ref="I630" r:id="rId617" xr:uid="{EF8CDFF4-C37A-4A40-82CD-93B54E6A7F7C}"/>
+    <hyperlink ref="I631" r:id="rId618" xr:uid="{3F07F6BA-F4A5-46F4-B185-7774B9F1C6BC}"/>
+    <hyperlink ref="I632" r:id="rId619" xr:uid="{4EDE1F1D-8324-4B1A-A776-35B0DB3CDA77}"/>
+    <hyperlink ref="I633" r:id="rId620" xr:uid="{80AC4FC3-8C83-44E0-993A-C7358E06DB7F}"/>
+    <hyperlink ref="I634" r:id="rId621" xr:uid="{7F52D012-EF2B-4339-B351-CF2F525342E6}"/>
+    <hyperlink ref="I635" r:id="rId622" xr:uid="{F5BD7A57-D329-4451-ABCD-09BD25DC6399}"/>
+    <hyperlink ref="I636" r:id="rId623" xr:uid="{00F8898F-2F76-46F0-AE45-6F25966C5039}"/>
+    <hyperlink ref="I637" r:id="rId624" xr:uid="{0C8FFE6A-8F0D-42A9-8ECB-10998AECC82D}"/>
+    <hyperlink ref="I6" r:id="rId625" xr:uid="{A6FE2BB8-5504-4141-9C88-ED6BF7ED49D7}"/>
+    <hyperlink ref="I96" r:id="rId626" xr:uid="{C975E6D5-A9CA-4DE2-81A6-AADEADBAF4F4}"/>
+    <hyperlink ref="I201" r:id="rId627" xr:uid="{3C6D8A1A-7D83-4694-B50D-79D1C9B271BC}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId628"/>
+  </tableParts>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c5ac7d62-d1a1-443a-88af-8cffd164ea2a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F3AA67C992812D47AB6586EBB435FE60" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3d8598d243f5388a587008a74946d06e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c5ac7d62-d1a1-443a-88af-8cffd164ea2a" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b86a6661f4a789b156e072e0060677f3" ns2:_="" ns3:_="">
+    <xsd:import namespace="c5ac7d62-d1a1-443a-88af-8cffd164ea2a"/>
+    <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c5ac7d62-d1a1-443a-88af-8cffd164ea2a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09ce38db-efdb-4708-8c34-9908d67fb011" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c0b7012c-f701-4a59-bd35-95e7d22289f7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="09ce38db-efdb-4708-8c34-9908d67fb011">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D568AEA8-2E54-44F2-A8CC-7FADA06C73A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5ac7d62-d1a1-443a-88af-8cffd164ea2a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09591A6D-811E-4F34-B35D-51CCADCB21DF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77EF8E0F-D81A-434F-80EF-E7F09DBB0984}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c5ac7d62-d1a1-443a-88af-8cffd164ea2a"/>
+    <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Tbl Eligible</vt:lpstr>
+    <vt:vector size="12" baseType="lpstr">
+      <vt:lpstr>Eligible Non-Profits</vt:lpstr>
+      <vt:lpstr>Chief_Executive_Officer_First_Name</vt:lpstr>
+      <vt:lpstr>Chief_Executive_Officer_Last_Name</vt:lpstr>
+      <vt:lpstr>City</vt:lpstr>
+      <vt:lpstr>Email_Address</vt:lpstr>
+      <vt:lpstr>Extension</vt:lpstr>
+      <vt:lpstr>Organization_Name</vt:lpstr>
+      <vt:lpstr>Phone_Number</vt:lpstr>
+      <vt:lpstr>State</vt:lpstr>
+      <vt:lpstr>Street</vt:lpstr>
+      <vt:lpstr>Title</vt:lpstr>
+      <vt:lpstr>Zip_Code</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>List of Eligible Non-Profits</dc:title>
+  <dc:subject/>
   <dc:creator>Brown, Jacquiline (OSD)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F3AA67C992812D47AB6586EBB435FE60</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>