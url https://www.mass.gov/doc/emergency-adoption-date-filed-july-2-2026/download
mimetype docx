--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -9,51 +9,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-764"/>
         <w:tblW w:w="9741" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4220"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
@@ -340,71 +340,70 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4422308A" w14:textId="77777777" w:rsidR="00712429" w:rsidRPr="007A3513" w:rsidRDefault="00712429" w:rsidP="00712429">
+          <w:p w14:paraId="4422308A" w14:textId="7489192B" w:rsidR="00712429" w:rsidRPr="007A3513" w:rsidRDefault="00E33EFE" w:rsidP="00712429">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A3513">
-[...4 lines deleted...]
-              <w:t>XX/XX/XX</w:t>
+            <w:r w:rsidRPr="00E33EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/02/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C0C2925" w14:textId="2A618E15" w:rsidR="4B95DEA7" w:rsidRPr="00E46E4D" w:rsidRDefault="4B95DEA7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EBDDCEA" w14:textId="64788EA7" w:rsidR="00C72240" w:rsidRPr="00E46E4D" w:rsidRDefault="00C72240">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
@@ -816,72 +815,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>449</w:t>
       </w:r>
       <w:r w:rsidR="00C72240" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.404:</w:t>
       </w:r>
       <w:r w:rsidR="00810BB3" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008A1AD2" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00747557" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Participating</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Participating </w:t>
       </w:r>
       <w:r w:rsidR="007E7E9D" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Correctional Facility Eli</w:t>
       </w:r>
       <w:r w:rsidR="00C72240" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>gibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -934,66 +924,64 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.40</w:t>
       </w:r>
       <w:r w:rsidR="00747837" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00121800" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00810BB3" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008A1AD2" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C7F9C" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participating</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00ED2D91" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Correctional</w:t>
       </w:r>
       <w:r w:rsidR="007C7F9C" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E7E9D" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Facility</w:t>
       </w:r>
       <w:r w:rsidR="00121800" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2634,71 +2622,70 @@
           </w:tcPr>
           <w:p w14:paraId="5E040156" w14:textId="77777777" w:rsidR="006C7387" w:rsidRPr="007A3513" w:rsidRDefault="006C7387" w:rsidP="006C7387">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AB418BB" w14:textId="7DD81D40" w:rsidR="006C7387" w:rsidRPr="007A3513" w:rsidRDefault="006C7387" w:rsidP="006C7387">
+          <w:p w14:paraId="5AB418BB" w14:textId="33764757" w:rsidR="006C7387" w:rsidRPr="007A3513" w:rsidRDefault="00E33EFE" w:rsidP="006C7387">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A3513">
-[...4 lines deleted...]
-              <w:t>XX/XX/XX</w:t>
+            <w:r w:rsidRPr="00E33EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/02/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D8721A4" w14:textId="77777777" w:rsidR="00FE139D" w:rsidRPr="00E46E4D" w:rsidRDefault="00FE139D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44A04D31" w14:textId="4D55F584" w:rsidR="00C72240" w:rsidRPr="00E46E4D" w:rsidRDefault="006C7387">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3255,67 +3242,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B9979BF" w14:textId="530713A6" w:rsidR="00430E5B" w:rsidRPr="00E46E4D" w:rsidRDefault="00430E5B" w:rsidP="00430E5B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Adjudication</w:t>
       </w:r>
       <w:r w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  The court process that determines if an individual committed the act </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> which they are charged.</w:t>
+        <w:t>.  The court process that determines if an individual committed the act for which they are charged.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E775C34" w14:textId="77777777" w:rsidR="00430E5B" w:rsidRPr="00E46E4D" w:rsidRDefault="00430E5B" w:rsidP="00430E5B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58309EBB" w14:textId="1A859CB3" w:rsidR="00430E5B" w:rsidRPr="00E46E4D" w:rsidRDefault="00430E5B" w:rsidP="00430E5B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3533,67 +3504,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1396(a)</w:t>
       </w:r>
       <w:r w:rsidR="00E03AF1" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(84), 42 U.S.C.</w:t>
       </w:r>
       <w:r w:rsidR="00AA2B71" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B5FD2" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1396a(</w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>1396a(nn)</w:t>
       </w:r>
       <w:r w:rsidR="003C2A46" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000B5FD2" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r w:rsidR="003C2A46" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F44A9F" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4297,71 +4252,70 @@
           </w:tcPr>
           <w:p w14:paraId="69AF4AB3" w14:textId="77777777" w:rsidR="00155A63" w:rsidRPr="007A3513" w:rsidRDefault="00155A63" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04D1AE57" w14:textId="77777777" w:rsidR="00155A63" w:rsidRPr="007A3513" w:rsidRDefault="00155A63" w:rsidP="00A26591">
+          <w:p w14:paraId="04D1AE57" w14:textId="7CFEEE6A" w:rsidR="00155A63" w:rsidRPr="007A3513" w:rsidRDefault="00E33EFE" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A3513">
-[...4 lines deleted...]
-              <w:t>XX/XX/XX</w:t>
+            <w:r w:rsidRPr="00E33EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/02/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="605656CC" w14:textId="77777777" w:rsidR="00155A63" w:rsidRDefault="00155A63" w:rsidP="00AA1BF4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="641B3FD1" w14:textId="21E55377" w:rsidR="00AA1BF4" w:rsidRPr="00E46E4D" w:rsidRDefault="00AA1BF4" w:rsidP="00AA1BF4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
@@ -4633,67 +4587,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46885092" w14:textId="201D7CCB" w:rsidR="00A64E04" w:rsidRPr="00E46E4D" w:rsidRDefault="00A64E04" w:rsidP="251DB9D5">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Post-adjudication</w:t>
       </w:r>
       <w:r w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  The </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> following adjudication.</w:t>
+        <w:t>.  The time period following adjudication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D12EF4" w14:textId="77777777" w:rsidR="00506953" w:rsidRDefault="00506953" w:rsidP="251DB9D5">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D42D7D0" w14:textId="77F1DDF6" w:rsidR="00323550" w:rsidRDefault="00323550" w:rsidP="251DB9D5">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5180,151 +5118,126 @@
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="936"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E920BF" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidR="71672A8E" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>In</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">In order to qualify to receive </w:t>
+      </w:r>
+      <w:r w:rsidR="00022B9E" w:rsidRPr="00DE0EE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3A64" w:rsidRPr="00DE0EE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="10F768D3" w:rsidRPr="00DE0EE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>overed</w:t>
+      </w:r>
       <w:r w:rsidR="71672A8E" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> order to qualify to receive </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D3A64" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>c</w:t>
-[...6 lines deleted...]
-        <w:t>overed</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="71672A8E" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>ervices</w:t>
+      </w:r>
+      <w:r w:rsidR="6B8473DA" w:rsidRPr="00DE0EE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D3A64" w:rsidRPr="00DE0EE7">
-[...11 lines deleted...]
-        <w:t>ervices</w:t>
+      <w:r w:rsidR="00A2771C" w:rsidRPr="00DE0EE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>listed</w:t>
       </w:r>
       <w:r w:rsidR="6B8473DA" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="00985735" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130 CMR </w:t>
       </w:r>
       <w:r w:rsidR="6B8473DA" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>449.41</w:t>
       </w:r>
       <w:r w:rsidR="00D04921" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00622344" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -6126,71 +6039,70 @@
           </w:tcPr>
           <w:p w14:paraId="54E03A44" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="008C4A98" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39282B74" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="008C4A98" w:rsidP="00A26591">
+          <w:p w14:paraId="39282B74" w14:textId="2684B8BC" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="00E33EFE" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A3513">
-[...4 lines deleted...]
-              <w:t>XX/XX/XX</w:t>
+            <w:r w:rsidRPr="00E33EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/02/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33F37488" w14:textId="77777777" w:rsidR="00E920BF" w:rsidRPr="00DE0EE7" w:rsidRDefault="00E920BF" w:rsidP="00015B0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1699"/>
           <w:tab w:val="left" w:pos="2074"/>
           <w:tab w:val="left" w:pos="2448"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7483482A" w14:textId="7522C773" w:rsidR="00A16F5E" w:rsidRPr="00DE0EE7" w:rsidRDefault="00E920BF" w:rsidP="00841B92">
@@ -6241,96 +6153,85 @@
         </w:rPr>
         <w:t xml:space="preserve"> Demonstration</w:t>
       </w:r>
       <w:r w:rsidR="00985735" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Services</w:t>
       </w:r>
       <w:r w:rsidR="00CE14D2" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00841B92" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A16F5E" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>In order to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">In order to qualify to receive </w:t>
+      </w:r>
+      <w:r w:rsidR="00985735" w:rsidRPr="00DE0EE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00816651" w:rsidRPr="00DE0EE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00A16F5E" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> qualify to receive </w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">covered services </w:t>
       </w:r>
       <w:r w:rsidR="00A2771C" w:rsidRPr="004E79F6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>listed</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A16F5E" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="00985735" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130 CMR </w:t>
       </w:r>
       <w:r w:rsidR="00A16F5E" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>449.41</w:t>
       </w:r>
       <w:r w:rsidR="00D91658" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6521,67 +6422,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="007D246C" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eentry </w:t>
       </w:r>
       <w:r w:rsidR="00355DF5" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="007D246C" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">emonstration if they have MassHealth Standard, CommonHealth, </w:t>
-[...15 lines deleted...]
-        <w:t>, or Family Assistance</w:t>
+        <w:t>emonstration if they have MassHealth Standard, CommonHealth, CarePlus, or Family Assistance</w:t>
       </w:r>
       <w:r w:rsidR="007E6827" w:rsidRPr="00DE0EE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA80880" w14:textId="50DD5695" w:rsidR="00504493" w:rsidRPr="00DE0EE7" w:rsidRDefault="00E920BF" w:rsidP="00E920BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1699"/>
           <w:tab w:val="left" w:pos="2074"/>
           <w:tab w:val="left" w:pos="2448"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="936"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -6929,75 +6814,65 @@
       </w:pPr>
       <w:r w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>449</w:t>
       </w:r>
       <w:r w:rsidR="60D58F05" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.404:</w:t>
       </w:r>
       <w:r w:rsidR="6C9E1D31" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A64E04" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00014832" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Participating</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Participating </w:t>
       </w:r>
       <w:r w:rsidR="4DA842A3" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Correctional Facility</w:t>
       </w:r>
       <w:r w:rsidR="60D58F05" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eligibility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E16406" w14:textId="77777777" w:rsidR="00C72240" w:rsidRPr="00E46E4D" w:rsidRDefault="00C72240" w:rsidP="008F4C80">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
@@ -7477,115 +7352,87 @@
       </w:r>
       <w:r w:rsidR="1AAF7B61" w:rsidRPr="004E79F6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sets forth the conditions of the Clinical Laboratory Improvement Amendments of 1988 (CLIA). A facility that conducts CLIA-waived testing only must obtain a </w:t>
       </w:r>
       <w:r w:rsidR="003370A0" w:rsidRPr="004E79F6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CLIA Certificate of Waiver by meeting the exemption conditions under 42 CFR Part 493 Subpart B: </w:t>
       </w:r>
       <w:r w:rsidR="003370A0" w:rsidRPr="004E79F6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Certificate of Waiver</w:t>
       </w:r>
       <w:r w:rsidR="003370A0" w:rsidRPr="004E79F6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> and submitting an application for a Certificate of Waiver. </w:t>
+      </w:r>
+      <w:r w:rsidR="0038065B" w:rsidRPr="004E79F6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
       <w:r w:rsidR="003370A0" w:rsidRPr="004E79F6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>submitting an application</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E79F6" w:rsidRPr="004E79F6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>facility</w:t>
+      </w:r>
       <w:r w:rsidR="003370A0" w:rsidRPr="004E79F6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for a Certificate of Waiver. </w:t>
+        <w:t xml:space="preserve"> that conduct</w:t>
       </w:r>
       <w:r w:rsidR="0038065B" w:rsidRPr="004E79F6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003370A0" w:rsidRPr="004E79F6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> the Certificate of Waiver, Certificate of Compliance, Certificate for PPM procedures, or Certificate of Accreditation applicable to the category of examinations or procedures performed by the laboratory.</w:t>
+        <w:t xml:space="preserve"> laboratory testing that is not CLIA waived must be in compliance with the Certificate of Waiver, Certificate of Compliance, Certificate for PPM procedures, or Certificate of Accreditation applicable to the category of examinations or procedures performed by the laboratory.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190E26C2" w14:textId="77777777" w:rsidR="003370A0" w:rsidRPr="004E79F6" w:rsidRDefault="003370A0" w:rsidP="007E6F60">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1656"/>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="409C2B78" w14:textId="146338D7" w:rsidR="676017E8" w:rsidRPr="004E79F6" w:rsidRDefault="0036680D" w:rsidP="007E6F60">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1656"/>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
@@ -8213,71 +8060,70 @@
           </w:tcPr>
           <w:p w14:paraId="79218AD8" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="008C4A98" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16D86E04" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="008C4A98" w:rsidP="00A26591">
+          <w:p w14:paraId="16D86E04" w14:textId="0CD390FA" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="00E33EFE" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A3513">
-[...4 lines deleted...]
-              <w:t>XX/XX/XX</w:t>
+            <w:r w:rsidRPr="00E33EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/02/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="250075BA" w14:textId="77777777" w:rsidR="00901384" w:rsidRPr="00E46E4D" w:rsidRDefault="00901384" w:rsidP="00F171D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="591ABE81" w14:textId="7A8A220E" w:rsidR="007B5F48" w:rsidRPr="004E79F6" w:rsidRDefault="007B5F48" w:rsidP="007B5F48">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
@@ -8638,78 +8484,67 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.40</w:t>
       </w:r>
       <w:r w:rsidR="600AF484" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="79C0B3FC" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AD6799">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F3E6D" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Participating</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Correctional</w:t>
+        <w:t>Participating Correctional</w:t>
       </w:r>
       <w:r w:rsidR="13732205" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="7001D145" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Facility</w:t>
       </w:r>
       <w:r w:rsidR="79C0B3FC" w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -9570,71 +9405,70 @@
           </w:tcPr>
           <w:p w14:paraId="70DB3940" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="008C4A98" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2530475C" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="008C4A98" w:rsidP="00A26591">
+          <w:p w14:paraId="2530475C" w14:textId="1FF6FE6F" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="00E33EFE" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A3513">
-[...4 lines deleted...]
-              <w:t>XX/XX/XX</w:t>
+            <w:r w:rsidRPr="00E33EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/02/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09776E55" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRDefault="008C4A98" w:rsidP="0CB2EEFC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3FDA3B" w14:textId="5389DD33" w:rsidR="00752C67" w:rsidRPr="00E46E4D" w:rsidRDefault="00752C67" w:rsidP="0CB2EEFC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
@@ -9913,162 +9747,74 @@
       </w:r>
       <w:r w:rsidRPr="003C1A32">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>acility may provide services through contracts in the following situations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3162DA" w14:textId="14C36131" w:rsidR="003370A0" w:rsidRPr="003C1A32" w:rsidRDefault="003370A0" w:rsidP="003370A0">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="922"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C1A32">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(1</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> the covered services that it does not provide directly; or</w:t>
+        <w:t>(1)  when a facility, in order to be approved to participate in MassHealth, makes arrangements with another agency or organization to provide some or all of the covered services that it does not provide directly; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70AA2B9F" w14:textId="26744222" w:rsidR="003370A0" w:rsidRPr="003C1A32" w:rsidRDefault="003370A0" w:rsidP="003370A0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C1A32">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(2</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> with others to provide services it does not provide.</w:t>
+        <w:t>(2)  when a facility that is already approved for participation in MassHealth makes arrangements with others to provide services it does not provide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7B9806" w14:textId="77777777" w:rsidR="003370A0" w:rsidRPr="003C1A32" w:rsidRDefault="003370A0" w:rsidP="2A19967E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="152686AB" w14:textId="77777777" w:rsidR="00752C67" w:rsidRPr="003C1A32" w:rsidRDefault="00752C67" w:rsidP="2A19967E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
@@ -10299,111 +10045,79 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(c)  a description of how personnel are supervised;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568BD5DB" w14:textId="2987FDF4" w:rsidR="00752C67" w:rsidRPr="003C1A32" w:rsidRDefault="00752C67" w:rsidP="69DA09DC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C1A32">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(d</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">(d)  a statement that the contracting organization will provide its services in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7281" w:rsidRPr="003C1A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
       <w:r w:rsidRPr="003C1A32">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>)  a</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">plan of care established </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7281" w:rsidRPr="003C1A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
       <w:r w:rsidRPr="003C1A32">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> statement that the contracting organization will provide its services in accordance with </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve">the member with the </w:t>
       </w:r>
       <w:r w:rsidR="009F34F1" w:rsidRPr="003C1A32">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00AC0E80" w:rsidRPr="003C1A32">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">acility’s </w:t>
       </w:r>
       <w:r w:rsidRPr="003C1A32">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>staff;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D981B62" w14:textId="77777777" w:rsidR="00752C67" w:rsidRPr="003C1A32" w:rsidRDefault="00752C67" w:rsidP="00752C67">
       <w:pPr>
@@ -11148,71 +10862,70 @@
           </w:tcPr>
           <w:p w14:paraId="3AF82277" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="003C1A32" w:rsidRDefault="008C4A98" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C1A32">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C4F0C11" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="003C1A32" w:rsidRDefault="008C4A98" w:rsidP="00A26591">
+          <w:p w14:paraId="5C4F0C11" w14:textId="4523EACA" w:rsidR="008C4A98" w:rsidRPr="003C1A32" w:rsidRDefault="00E33EFE" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C1A32">
-[...4 lines deleted...]
-              <w:t>XX/XX/XX</w:t>
+            <w:r w:rsidRPr="00E33EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/02/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="055E0CFA" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="003C1A32" w:rsidRDefault="008C4A98" w:rsidP="0022332B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0630A8D2" w14:textId="60302580" w:rsidR="00A65D17" w:rsidRPr="003C1A32" w:rsidRDefault="00A65D17" w:rsidP="0022332B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
@@ -12190,133 +11903,105 @@
     <w:p w14:paraId="20CDE1B4" w14:textId="3DE720F0" w:rsidR="00933167" w:rsidRPr="00E46E4D" w:rsidRDefault="53B67652" w:rsidP="00FE139D">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
           <w:tab w:val="clear" w:pos="1656"/>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C1A32">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(A</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">(A) </w:t>
+      </w:r>
+      <w:r w:rsidR="061CFD85" w:rsidRPr="003C1A32">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7E499A00" w:rsidRPr="003C1A32">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The MassHealth agency</w:t>
+      </w:r>
+      <w:r w:rsidR="504E1759" w:rsidRPr="003C1A32">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, and their agents and designated contractors</w:t>
+      </w:r>
+      <w:r w:rsidR="7E499A00" w:rsidRPr="003C1A32">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may,</w:t>
+      </w:r>
       <w:r w:rsidRPr="003C1A32">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> at any time, </w:t>
       </w:r>
       <w:r w:rsidR="7E499A00" w:rsidRPr="003C1A32">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">conduct announced </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C1A32">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or unannounced </w:t>
+      </w:r>
       <w:r w:rsidR="7E499A00" w:rsidRPr="003C1A32">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MassHealth agency</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">any </w:t>
+        <w:t xml:space="preserve">site inspections of any </w:t>
       </w:r>
       <w:r w:rsidR="2B860D03" w:rsidRPr="003C1A32">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>and all</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">and all </w:t>
       </w:r>
       <w:r w:rsidR="2D675467" w:rsidRPr="003C1A32">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="365541DE" w:rsidRPr="003C1A32">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>acility</w:t>
       </w:r>
       <w:r w:rsidR="2B860D03" w:rsidRPr="003C1A32">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> locations </w:t>
       </w:r>
       <w:r w:rsidR="7E499A00" w:rsidRPr="003C1A32">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to determine compliance with applicable regulations</w:t>
       </w:r>
@@ -12776,71 +12461,70 @@
           </w:tcPr>
           <w:p w14:paraId="01CC4779" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="008C4A98" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14DE94F9" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="008C4A98" w:rsidP="00A26591">
+          <w:p w14:paraId="14DE94F9" w14:textId="43AD351C" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="00E33EFE" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A3513">
-[...4 lines deleted...]
-              <w:t>XX/XX/XX</w:t>
+            <w:r w:rsidRPr="00E33EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/02/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="188D26B4" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRDefault="008C4A98" w:rsidP="00E24162">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
           <w:tab w:val="clear" w:pos="1656"/>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14709,71 +14393,70 @@
           </w:tcPr>
           <w:p w14:paraId="32D41EB1" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="008C4A98" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EAA3FB3" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="008C4A98" w:rsidP="00A26591">
+          <w:p w14:paraId="0EAA3FB3" w14:textId="08B2C069" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="00E33EFE" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A3513">
-[...4 lines deleted...]
-              <w:t>XX/XX/XX</w:t>
+            <w:r w:rsidRPr="00E33EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/02/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71E37A1A" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRDefault="008C4A98" w:rsidP="008C4A98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BD2FCFE" w14:textId="7490CBB3" w:rsidR="00F0040B" w:rsidRPr="00E46E4D" w:rsidRDefault="002A679B" w:rsidP="008C4A98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E46E4D">
@@ -15366,162 +15049,114 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="71DEF266" w:rsidRPr="003C1A32">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">onducting a health risk assessment, as appropriate; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5820561F" w14:textId="3C9A4107" w:rsidR="71DEF266" w:rsidRPr="00E07B94" w:rsidRDefault="00971441" w:rsidP="00E07B94">
       <w:pPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00262145" w:rsidRPr="003C1A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00234CBB" w:rsidRPr="003C1A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="71DEF266" w:rsidRPr="003C1A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ssessing the needs of the individual in order to inform development, with the client, of a discharge/reentry person-centered care plan, with input from the clinician providing consultation services and</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6B5B" w:rsidRPr="003C1A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="71DEF266" w:rsidRPr="003C1A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> facility’s reentry planning team</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4BD4" w:rsidRPr="00971441">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...13 lines deleted...]
-        <w:t>a</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4BD4" w:rsidRPr="00971441">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="71DEF266" w:rsidRPr="003C1A32">
         <w:rPr>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...57 lines deleted...]
-          <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>W</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> created in the pre-release period and is part of the case management pre-release service to assess and address physical and behavioral health needs and </w:t>
+        <w:t xml:space="preserve">hile the person-centered care plan is created in the pre-release period and is part of the case management pre-release service to assess and address physical and behavioral health needs and </w:t>
       </w:r>
       <w:r w:rsidR="00840C0D" w:rsidRPr="003C1A32">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>health related social needs (</w:t>
       </w:r>
       <w:r w:rsidR="71DEF266" w:rsidRPr="003C1A32">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HRSN</w:t>
       </w:r>
       <w:r w:rsidR="00840C0D" w:rsidRPr="003C1A32">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="71DEF266" w:rsidRPr="003C1A32">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -16074,71 +15709,70 @@
           </w:tcPr>
           <w:p w14:paraId="65ECFBF7" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="008C4A98" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F8B29CA" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="008C4A98" w:rsidP="00A26591">
+          <w:p w14:paraId="4F8B29CA" w14:textId="36C432B0" w:rsidR="008C4A98" w:rsidRPr="007A3513" w:rsidRDefault="00E33EFE" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A3513">
-[...4 lines deleted...]
-              <w:t>XX/XX/XX</w:t>
+            <w:r w:rsidRPr="00E33EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/02/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="653C5E8D" w14:textId="77777777" w:rsidR="008C4A98" w:rsidRPr="008C4A98" w:rsidRDefault="008C4A98" w:rsidP="008C4A98">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B10D47F" w14:textId="32104154" w:rsidR="71DEF266" w:rsidRPr="00234CBB" w:rsidRDefault="006B4BD4" w:rsidP="00234CBB">
       <w:pPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971441">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -16240,67 +15874,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, data </w:t>
       </w:r>
       <w:r w:rsidR="000C21C7" w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="71DEF266" w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shared with post-release </w:t>
       </w:r>
       <w:r w:rsidR="71DEF266" w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">care managers, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> as relevant, to physical and behavioral health/</w:t>
+        <w:t>care managers, and, as relevant, to physical and behavioral health/</w:t>
       </w:r>
       <w:r w:rsidR="00FA7E69" w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>serious mental illness (</w:t>
       </w:r>
       <w:r w:rsidR="71DEF266" w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SMI</w:t>
       </w:r>
       <w:r w:rsidR="00FA7E69" w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="71DEF266" w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -17852,71 +17470,70 @@
           </w:tcPr>
           <w:p w14:paraId="01F5D7F8" w14:textId="77777777" w:rsidR="00262145" w:rsidRPr="007A3513" w:rsidRDefault="00262145" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F6AE670" w14:textId="77777777" w:rsidR="00262145" w:rsidRPr="007A3513" w:rsidRDefault="00262145" w:rsidP="00A26591">
+          <w:p w14:paraId="4F6AE670" w14:textId="70A7C88B" w:rsidR="00262145" w:rsidRPr="007A3513" w:rsidRDefault="00E33EFE" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A3513">
-[...4 lines deleted...]
-              <w:t>XX/XX/XX</w:t>
+            <w:r w:rsidRPr="00E33EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/02/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7594C36B" w14:textId="77777777" w:rsidR="00262145" w:rsidRDefault="00262145" w:rsidP="003370A0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52DCE0F2" w14:textId="36BFC27B" w:rsidR="0039062F" w:rsidRPr="00E46E4D" w:rsidRDefault="0039062F" w:rsidP="003370A0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
@@ -19084,71 +18701,70 @@
           </w:tcPr>
           <w:p w14:paraId="46E44EAC" w14:textId="77777777" w:rsidR="00262145" w:rsidRPr="007A3513" w:rsidRDefault="00262145" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FAB07C8" w14:textId="77777777" w:rsidR="00262145" w:rsidRPr="007A3513" w:rsidRDefault="00262145" w:rsidP="00A26591">
+          <w:p w14:paraId="3FAB07C8" w14:textId="0217C133" w:rsidR="00262145" w:rsidRPr="007A3513" w:rsidRDefault="00E33EFE" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A3513">
-[...4 lines deleted...]
-              <w:t>XX/XX/XX</w:t>
+            <w:r w:rsidRPr="00E33EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/02/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24966851" w14:textId="77777777" w:rsidR="00262145" w:rsidRDefault="00262145" w:rsidP="0039062F">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="598407B2" w14:textId="0C07DC2D" w:rsidR="0039062F" w:rsidRPr="00E46E4D" w:rsidRDefault="0039062F" w:rsidP="0039062F">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E46E4D">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -20336,71 +19952,70 @@
           </w:tcPr>
           <w:p w14:paraId="708FE89D" w14:textId="77777777" w:rsidR="00262145" w:rsidRPr="007A3513" w:rsidRDefault="00262145" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BDBD408" w14:textId="77777777" w:rsidR="00262145" w:rsidRPr="007A3513" w:rsidRDefault="00262145" w:rsidP="00A26591">
+          <w:p w14:paraId="5BDBD408" w14:textId="2536E6EF" w:rsidR="00262145" w:rsidRPr="007A3513" w:rsidRDefault="00E33EFE" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A3513">
-[...4 lines deleted...]
-              <w:t>XX/XX/XX</w:t>
+            <w:r w:rsidRPr="00E33EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/02/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DF0C496" w14:textId="77777777" w:rsidR="00262145" w:rsidRDefault="00262145" w:rsidP="0039062F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1150"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4887FFA0" w14:textId="799E6E0C" w:rsidR="0039062F" w:rsidRPr="00E46E4D" w:rsidRDefault="0039062F" w:rsidP="0039062F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1150"/>
         </w:tabs>
@@ -20876,132 +20491,91 @@
     <w:p w14:paraId="5CE7FA0C" w14:textId="27D08789" w:rsidR="000D2AC5" w:rsidRPr="00EF4E51" w:rsidRDefault="000D2AC5" w:rsidP="000D2AC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1314"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r w:rsidR="00B14F71" w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B14F71" w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> if the member is receiving </w:t>
+      </w:r>
+      <w:r w:rsidR="549C398C" w:rsidRPr="00EF4E51">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">case management </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4EFD" w:rsidRPr="00EF4E51">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the member is receiving </w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> in 130 CMR 449.417(C).</w:t>
+        <w:t>, all of the documentation listed in 130 CMR 449.417(C).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03382B81" w14:textId="77777777" w:rsidR="00B17F72" w:rsidRPr="00EF4E51" w:rsidRDefault="00B17F72" w:rsidP="007F4088">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="178E33E6" w14:textId="05EC62B9" w:rsidR="0039062F" w:rsidRPr="00EF4E51" w:rsidRDefault="0039062F" w:rsidP="0039062F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
@@ -21048,94 +20622,59 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A8D2BAD" w14:textId="5893FF6A" w:rsidR="00262145" w:rsidRPr="00EF4E51" w:rsidRDefault="0039062F" w:rsidP="0039062F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(F</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">(F)  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Other</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> Directed by EOHHS</w:t>
+        <w:t>Other Records and Reports as Directed by EOHHS</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The facility must maintain </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9741" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
@@ -21478,71 +21017,70 @@
           </w:tcPr>
           <w:p w14:paraId="43AE2F33" w14:textId="77777777" w:rsidR="00262145" w:rsidRPr="00EF4E51" w:rsidRDefault="00262145" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF4E51">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C558109" w14:textId="77777777" w:rsidR="00262145" w:rsidRPr="00EF4E51" w:rsidRDefault="00262145" w:rsidP="00A26591">
+          <w:p w14:paraId="0C558109" w14:textId="0C60A14F" w:rsidR="00262145" w:rsidRPr="00EF4E51" w:rsidRDefault="00E33EFE" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF4E51">
-[...4 lines deleted...]
-              <w:t>XX/XX/XX</w:t>
+            <w:r w:rsidRPr="00E33EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/02/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32C924FF" w14:textId="77777777" w:rsidR="00262145" w:rsidRPr="00EF4E51" w:rsidRDefault="00262145" w:rsidP="0039062F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="034729ED" w14:textId="44D176D8" w:rsidR="0039062F" w:rsidRPr="00EF4E51" w:rsidRDefault="0039062F" w:rsidP="0039062F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
@@ -21593,67 +21131,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(G)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Availability of Records</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4E51">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> health records must be made available to the MassHealth agency upon request. </w:t>
+        <w:t xml:space="preserve">.  Any and all health records must be made available to the MassHealth agency upon request. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79729213" w14:textId="77777777" w:rsidR="0039062F" w:rsidRPr="00EF4E51" w:rsidRDefault="0039062F" w:rsidP="007F4088">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EBC36E7" w14:textId="05CB939E" w:rsidR="003370A0" w:rsidRPr="00EF4E51" w:rsidRDefault="003370A0" w:rsidP="003370A0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
@@ -22481,71 +22003,70 @@
           </w:tcPr>
           <w:p w14:paraId="6CD751F4" w14:textId="77777777" w:rsidR="00155A63" w:rsidRPr="007A3513" w:rsidRDefault="00155A63" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B6FE3B2" w14:textId="77777777" w:rsidR="00155A63" w:rsidRPr="007A3513" w:rsidRDefault="00155A63" w:rsidP="00A26591">
+          <w:p w14:paraId="1B6FE3B2" w14:textId="4412C815" w:rsidR="00155A63" w:rsidRPr="007A3513" w:rsidRDefault="00E33EFE" w:rsidP="00A26591">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A3513">
-[...4 lines deleted...]
-              <w:t>XX/XX/XX</w:t>
+            <w:r w:rsidRPr="00E33EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/02/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21E594B6" w14:textId="77777777" w:rsidR="00155A63" w:rsidRDefault="00155A63" w:rsidP="007F4088">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EBCE253" w14:textId="5687CC02" w:rsidR="00155A63" w:rsidRPr="00E46E4D" w:rsidRDefault="00155A63" w:rsidP="00155A63">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
@@ -22568,67 +22089,67 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This page is reserved.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00155A63" w:rsidRPr="00E46E4D" w:rsidSect="00155A63">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="576" w:footer="576" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="426DBB59" w14:textId="77777777" w:rsidR="002770E2" w:rsidRDefault="002770E2">
+    <w:p w14:paraId="59F92543" w14:textId="77777777" w:rsidR="005F5F75" w:rsidRDefault="005F5F75">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="081B7F15" w14:textId="77777777" w:rsidR="002770E2" w:rsidRDefault="002770E2">
+    <w:p w14:paraId="0A22A0C1" w14:textId="77777777" w:rsidR="005F5F75" w:rsidRDefault="005F5F75">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="33B61CC0" w14:textId="77777777" w:rsidR="002770E2" w:rsidRDefault="002770E2"/>
+    <w:p w14:paraId="0D42A8FC" w14:textId="77777777" w:rsidR="005F5F75" w:rsidRDefault="005F5F75"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -22708,178 +22229,178 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C18D1B5" w14:textId="77777777" w:rsidR="00DA0218" w:rsidRDefault="00DA0218">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="605A31EB" w14:textId="77777777" w:rsidR="002770E2" w:rsidRDefault="002770E2">
+    <w:p w14:paraId="49DE24FB" w14:textId="77777777" w:rsidR="005F5F75" w:rsidRDefault="005F5F75">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69D511E0" w14:textId="77777777" w:rsidR="002770E2" w:rsidRDefault="002770E2">
+    <w:p w14:paraId="58D6F6A6" w14:textId="77777777" w:rsidR="005F5F75" w:rsidRDefault="005F5F75">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="747A3E57" w14:textId="77777777" w:rsidR="002770E2" w:rsidRDefault="002770E2"/>
+    <w:p w14:paraId="1129A536" w14:textId="77777777" w:rsidR="005F5F75" w:rsidRDefault="005F5F75"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33649E77" w14:textId="59077E36" w:rsidR="008F4C80" w:rsidRDefault="008F4C80">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0067441A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="36200569" w14:textId="77777777" w:rsidR="008F4C80" w:rsidRDefault="008F4C80">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F84EEDC" w14:textId="76BB1550" w:rsidR="008F4C80" w:rsidRDefault="008F4C80" w:rsidP="008F4C80">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D33F30B" w14:textId="3A8287C5" w:rsidR="00863289" w:rsidRDefault="00863289">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72B450A6" w14:textId="3C9F5893" w:rsidR="00863289" w:rsidRPr="00BC2BCB" w:rsidRDefault="00863289" w:rsidP="00BC2BCB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A3DF372" w14:textId="02D1825B" w:rsidR="00863289" w:rsidRDefault="00863289">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048E5EDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF38E63C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -25108,51 +24629,50 @@
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1698266192">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1827234971">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1800414314">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1270430961">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1264339831">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -25535,51 +25055,50 @@
     <w:rsid w:val="000F3C4E"/>
     <w:rsid w:val="000F3DF8"/>
     <w:rsid w:val="000F3F37"/>
     <w:rsid w:val="000F4288"/>
     <w:rsid w:val="000F4E11"/>
     <w:rsid w:val="000F50E0"/>
     <w:rsid w:val="000F55E6"/>
     <w:rsid w:val="000F5AC3"/>
     <w:rsid w:val="000F5D84"/>
     <w:rsid w:val="000F5DF1"/>
     <w:rsid w:val="000F63FD"/>
     <w:rsid w:val="000F669B"/>
     <w:rsid w:val="000F66CC"/>
     <w:rsid w:val="000F6955"/>
     <w:rsid w:val="000F6E0D"/>
     <w:rsid w:val="000F73C8"/>
     <w:rsid w:val="001006AD"/>
     <w:rsid w:val="00100A7A"/>
     <w:rsid w:val="00101668"/>
     <w:rsid w:val="00101BA1"/>
     <w:rsid w:val="0010260E"/>
     <w:rsid w:val="0010272D"/>
     <w:rsid w:val="001027BA"/>
     <w:rsid w:val="00102868"/>
     <w:rsid w:val="00102ACA"/>
-    <w:rsid w:val="00103699"/>
     <w:rsid w:val="00103D97"/>
     <w:rsid w:val="00104044"/>
     <w:rsid w:val="00104717"/>
     <w:rsid w:val="00104908"/>
     <w:rsid w:val="001049FB"/>
     <w:rsid w:val="0010508A"/>
     <w:rsid w:val="0010587C"/>
     <w:rsid w:val="001063D0"/>
     <w:rsid w:val="0010668D"/>
     <w:rsid w:val="00106854"/>
     <w:rsid w:val="00106B58"/>
     <w:rsid w:val="00107C65"/>
     <w:rsid w:val="00107F55"/>
     <w:rsid w:val="00110125"/>
     <w:rsid w:val="001107CF"/>
     <w:rsid w:val="0011087C"/>
     <w:rsid w:val="0011141F"/>
     <w:rsid w:val="00112220"/>
     <w:rsid w:val="00112643"/>
     <w:rsid w:val="00112CE9"/>
     <w:rsid w:val="00112D32"/>
     <w:rsid w:val="001136AE"/>
     <w:rsid w:val="00113A87"/>
     <w:rsid w:val="00113FF4"/>
     <w:rsid w:val="001144C4"/>
@@ -26009,50 +25528,51 @@
     <w:rsid w:val="002350E3"/>
     <w:rsid w:val="002358AC"/>
     <w:rsid w:val="00235CF7"/>
     <w:rsid w:val="00235D73"/>
     <w:rsid w:val="00235DBF"/>
     <w:rsid w:val="00236545"/>
     <w:rsid w:val="002369DD"/>
     <w:rsid w:val="00236D0F"/>
     <w:rsid w:val="00237870"/>
     <w:rsid w:val="00237B7C"/>
     <w:rsid w:val="00237CA7"/>
     <w:rsid w:val="0024038C"/>
     <w:rsid w:val="002406FD"/>
     <w:rsid w:val="002407BA"/>
     <w:rsid w:val="00240980"/>
     <w:rsid w:val="00241123"/>
     <w:rsid w:val="0024257D"/>
     <w:rsid w:val="00242664"/>
     <w:rsid w:val="002427DE"/>
     <w:rsid w:val="00242811"/>
     <w:rsid w:val="002429B2"/>
     <w:rsid w:val="00242D24"/>
     <w:rsid w:val="00243382"/>
     <w:rsid w:val="0024372C"/>
     <w:rsid w:val="00243D4D"/>
+    <w:rsid w:val="002444C4"/>
     <w:rsid w:val="002444E7"/>
     <w:rsid w:val="00244569"/>
     <w:rsid w:val="0024464E"/>
     <w:rsid w:val="002449AF"/>
     <w:rsid w:val="00244CB8"/>
     <w:rsid w:val="00245159"/>
     <w:rsid w:val="002451B7"/>
     <w:rsid w:val="0024557B"/>
     <w:rsid w:val="002455FF"/>
     <w:rsid w:val="00246040"/>
     <w:rsid w:val="00246170"/>
     <w:rsid w:val="0024618E"/>
     <w:rsid w:val="002465FF"/>
     <w:rsid w:val="00246CF8"/>
     <w:rsid w:val="00247C47"/>
     <w:rsid w:val="00247D69"/>
     <w:rsid w:val="00250080"/>
     <w:rsid w:val="002501C6"/>
     <w:rsid w:val="00250D3D"/>
     <w:rsid w:val="00251279"/>
     <w:rsid w:val="002515FC"/>
     <w:rsid w:val="00251D7A"/>
     <w:rsid w:val="00252C3A"/>
     <w:rsid w:val="00253273"/>
     <w:rsid w:val="002532B5"/>
@@ -26097,51 +25617,50 @@
     <w:rsid w:val="00266CCD"/>
     <w:rsid w:val="002676DB"/>
     <w:rsid w:val="00270771"/>
     <w:rsid w:val="00270D26"/>
     <w:rsid w:val="0027178D"/>
     <w:rsid w:val="002717E5"/>
     <w:rsid w:val="00271898"/>
     <w:rsid w:val="002719A7"/>
     <w:rsid w:val="002725E9"/>
     <w:rsid w:val="002727D7"/>
     <w:rsid w:val="0027294E"/>
     <w:rsid w:val="0027315B"/>
     <w:rsid w:val="0027444A"/>
     <w:rsid w:val="0027474B"/>
     <w:rsid w:val="00274832"/>
     <w:rsid w:val="002749D3"/>
     <w:rsid w:val="002752E6"/>
     <w:rsid w:val="002754D9"/>
     <w:rsid w:val="002757E9"/>
     <w:rsid w:val="002758E2"/>
     <w:rsid w:val="00275B40"/>
     <w:rsid w:val="00275CE2"/>
     <w:rsid w:val="00276406"/>
     <w:rsid w:val="00276470"/>
     <w:rsid w:val="00276A4E"/>
-    <w:rsid w:val="002770E2"/>
     <w:rsid w:val="00277A9F"/>
     <w:rsid w:val="00280485"/>
     <w:rsid w:val="00281094"/>
     <w:rsid w:val="00282095"/>
     <w:rsid w:val="00282245"/>
     <w:rsid w:val="00282938"/>
     <w:rsid w:val="0028311F"/>
     <w:rsid w:val="002831D7"/>
     <w:rsid w:val="00283557"/>
     <w:rsid w:val="00283A82"/>
     <w:rsid w:val="00283CE7"/>
     <w:rsid w:val="00283F78"/>
     <w:rsid w:val="00284037"/>
     <w:rsid w:val="0028422D"/>
     <w:rsid w:val="00284996"/>
     <w:rsid w:val="00285109"/>
     <w:rsid w:val="00285F5C"/>
     <w:rsid w:val="00286962"/>
     <w:rsid w:val="0028698F"/>
     <w:rsid w:val="00286B24"/>
     <w:rsid w:val="00286E24"/>
     <w:rsid w:val="00286E8E"/>
     <w:rsid w:val="00286F47"/>
     <w:rsid w:val="00287143"/>
     <w:rsid w:val="002871F9"/>
@@ -26443,50 +25962,51 @@
     <w:rsid w:val="00355633"/>
     <w:rsid w:val="00355DF5"/>
     <w:rsid w:val="00356091"/>
     <w:rsid w:val="00356290"/>
     <w:rsid w:val="00357047"/>
     <w:rsid w:val="0035735B"/>
     <w:rsid w:val="00357603"/>
     <w:rsid w:val="00357615"/>
     <w:rsid w:val="00357BC5"/>
     <w:rsid w:val="00357CC1"/>
     <w:rsid w:val="00357D99"/>
     <w:rsid w:val="00360067"/>
     <w:rsid w:val="003611AE"/>
     <w:rsid w:val="00361297"/>
     <w:rsid w:val="00361D19"/>
     <w:rsid w:val="003620E0"/>
     <w:rsid w:val="00362645"/>
     <w:rsid w:val="00362771"/>
     <w:rsid w:val="00362B25"/>
     <w:rsid w:val="003631BC"/>
     <w:rsid w:val="00363C94"/>
     <w:rsid w:val="00363F4A"/>
     <w:rsid w:val="0036400C"/>
     <w:rsid w:val="003648D7"/>
     <w:rsid w:val="00364B8E"/>
+    <w:rsid w:val="00364D72"/>
     <w:rsid w:val="00364E37"/>
     <w:rsid w:val="003653AD"/>
     <w:rsid w:val="003658CF"/>
     <w:rsid w:val="0036680D"/>
     <w:rsid w:val="003668F8"/>
     <w:rsid w:val="00366C89"/>
     <w:rsid w:val="00366E2F"/>
     <w:rsid w:val="0036749F"/>
     <w:rsid w:val="0036781E"/>
     <w:rsid w:val="00367E3D"/>
     <w:rsid w:val="00370734"/>
     <w:rsid w:val="00370793"/>
     <w:rsid w:val="00370A19"/>
     <w:rsid w:val="0037107D"/>
     <w:rsid w:val="00371931"/>
     <w:rsid w:val="003727BA"/>
     <w:rsid w:val="00372973"/>
     <w:rsid w:val="003729CC"/>
     <w:rsid w:val="00373229"/>
     <w:rsid w:val="003732DE"/>
     <w:rsid w:val="00373604"/>
     <w:rsid w:val="00373A82"/>
     <w:rsid w:val="00373F99"/>
     <w:rsid w:val="00374769"/>
     <w:rsid w:val="00374CB6"/>
@@ -27465,50 +26985,51 @@
     <w:rsid w:val="005E7F3A"/>
     <w:rsid w:val="005F0F85"/>
     <w:rsid w:val="005F112B"/>
     <w:rsid w:val="005F14B1"/>
     <w:rsid w:val="005F14E8"/>
     <w:rsid w:val="005F1D1F"/>
     <w:rsid w:val="005F1D2F"/>
     <w:rsid w:val="005F23C5"/>
     <w:rsid w:val="005F266B"/>
     <w:rsid w:val="005F275C"/>
     <w:rsid w:val="005F327F"/>
     <w:rsid w:val="005F36F1"/>
     <w:rsid w:val="005F3C5C"/>
     <w:rsid w:val="005F428F"/>
     <w:rsid w:val="005F42CB"/>
     <w:rsid w:val="005F45B8"/>
     <w:rsid w:val="005F480A"/>
     <w:rsid w:val="005F496D"/>
     <w:rsid w:val="005F4CE5"/>
     <w:rsid w:val="005F4DE0"/>
     <w:rsid w:val="005F4E8D"/>
     <w:rsid w:val="005F5066"/>
     <w:rsid w:val="005F5356"/>
     <w:rsid w:val="005F57F7"/>
     <w:rsid w:val="005F5F59"/>
+    <w:rsid w:val="005F5F75"/>
     <w:rsid w:val="005F612D"/>
     <w:rsid w:val="005F615A"/>
     <w:rsid w:val="005F625F"/>
     <w:rsid w:val="005F65F9"/>
     <w:rsid w:val="005F6699"/>
     <w:rsid w:val="005F67ED"/>
     <w:rsid w:val="005F6A8E"/>
     <w:rsid w:val="005F6F3A"/>
     <w:rsid w:val="005F7400"/>
     <w:rsid w:val="005F7622"/>
     <w:rsid w:val="005F7C04"/>
     <w:rsid w:val="0060036C"/>
     <w:rsid w:val="006008E7"/>
     <w:rsid w:val="00600FC3"/>
     <w:rsid w:val="0060113E"/>
     <w:rsid w:val="006011CC"/>
     <w:rsid w:val="00601218"/>
     <w:rsid w:val="0060154D"/>
     <w:rsid w:val="006017F6"/>
     <w:rsid w:val="0060190F"/>
     <w:rsid w:val="006021EA"/>
     <w:rsid w:val="00602292"/>
     <w:rsid w:val="00602F36"/>
     <w:rsid w:val="006031FB"/>
     <w:rsid w:val="00603A54"/>
@@ -28279,50 +27800,51 @@
     <w:rsid w:val="007E4777"/>
     <w:rsid w:val="007E52C0"/>
     <w:rsid w:val="007E5643"/>
     <w:rsid w:val="007E5968"/>
     <w:rsid w:val="007E6185"/>
     <w:rsid w:val="007E62C8"/>
     <w:rsid w:val="007E62D2"/>
     <w:rsid w:val="007E6827"/>
     <w:rsid w:val="007E6894"/>
     <w:rsid w:val="007E6940"/>
     <w:rsid w:val="007E6B29"/>
     <w:rsid w:val="007E6F60"/>
     <w:rsid w:val="007E727C"/>
     <w:rsid w:val="007E77DC"/>
     <w:rsid w:val="007E799B"/>
     <w:rsid w:val="007E7A74"/>
     <w:rsid w:val="007E7D59"/>
     <w:rsid w:val="007E7E9D"/>
     <w:rsid w:val="007F0323"/>
     <w:rsid w:val="007F0E9A"/>
     <w:rsid w:val="007F11D3"/>
     <w:rsid w:val="007F1431"/>
     <w:rsid w:val="007F1BB7"/>
     <w:rsid w:val="007F2BB4"/>
     <w:rsid w:val="007F2C0A"/>
+    <w:rsid w:val="007F2F1E"/>
     <w:rsid w:val="007F32D5"/>
     <w:rsid w:val="007F3491"/>
     <w:rsid w:val="007F372C"/>
     <w:rsid w:val="007F392C"/>
     <w:rsid w:val="007F3E0D"/>
     <w:rsid w:val="007F4088"/>
     <w:rsid w:val="007F4481"/>
     <w:rsid w:val="007F4B0C"/>
     <w:rsid w:val="007F55AD"/>
     <w:rsid w:val="007F59BD"/>
     <w:rsid w:val="007F5A47"/>
     <w:rsid w:val="007F5B6D"/>
     <w:rsid w:val="007F602C"/>
     <w:rsid w:val="007F6234"/>
     <w:rsid w:val="007F6C52"/>
     <w:rsid w:val="007F751A"/>
     <w:rsid w:val="007F75CD"/>
     <w:rsid w:val="007F7E5C"/>
     <w:rsid w:val="0080064E"/>
     <w:rsid w:val="00801377"/>
     <w:rsid w:val="00801459"/>
     <w:rsid w:val="008018E4"/>
     <w:rsid w:val="00801CE5"/>
     <w:rsid w:val="008028E4"/>
     <w:rsid w:val="008029AE"/>
@@ -28465,50 +27987,51 @@
     <w:rsid w:val="0085265B"/>
     <w:rsid w:val="008527BB"/>
     <w:rsid w:val="00853051"/>
     <w:rsid w:val="00853390"/>
     <w:rsid w:val="00853822"/>
     <w:rsid w:val="00854218"/>
     <w:rsid w:val="0085461F"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="0085654F"/>
     <w:rsid w:val="00856798"/>
     <w:rsid w:val="008567CF"/>
     <w:rsid w:val="008574F2"/>
     <w:rsid w:val="00857B34"/>
     <w:rsid w:val="008602A1"/>
     <w:rsid w:val="0086055A"/>
     <w:rsid w:val="00860B0F"/>
     <w:rsid w:val="00860B12"/>
     <w:rsid w:val="00860E0E"/>
     <w:rsid w:val="00861B0F"/>
     <w:rsid w:val="00861FF9"/>
     <w:rsid w:val="0086225A"/>
     <w:rsid w:val="00863289"/>
     <w:rsid w:val="00863356"/>
     <w:rsid w:val="008642A9"/>
     <w:rsid w:val="008646B2"/>
+    <w:rsid w:val="00864967"/>
     <w:rsid w:val="00864B19"/>
     <w:rsid w:val="00865091"/>
     <w:rsid w:val="008664B4"/>
     <w:rsid w:val="008667FA"/>
     <w:rsid w:val="00866AF8"/>
     <w:rsid w:val="00866E95"/>
     <w:rsid w:val="00867376"/>
     <w:rsid w:val="00867BA4"/>
     <w:rsid w:val="0087002C"/>
     <w:rsid w:val="0087009C"/>
     <w:rsid w:val="008702DF"/>
     <w:rsid w:val="00870F14"/>
     <w:rsid w:val="00871205"/>
     <w:rsid w:val="0087184D"/>
     <w:rsid w:val="008718E0"/>
     <w:rsid w:val="00872BB5"/>
     <w:rsid w:val="008732F4"/>
     <w:rsid w:val="00873C85"/>
     <w:rsid w:val="00873F56"/>
     <w:rsid w:val="008740AA"/>
     <w:rsid w:val="00874104"/>
     <w:rsid w:val="00874E51"/>
     <w:rsid w:val="00874FA3"/>
     <w:rsid w:val="008752EA"/>
     <w:rsid w:val="008758E5"/>
@@ -30105,51 +29628,50 @@
     <w:rsid w:val="00C90195"/>
     <w:rsid w:val="00C90906"/>
     <w:rsid w:val="00C911F8"/>
     <w:rsid w:val="00C912C7"/>
     <w:rsid w:val="00C91E5C"/>
     <w:rsid w:val="00C92657"/>
     <w:rsid w:val="00C931DD"/>
     <w:rsid w:val="00C93286"/>
     <w:rsid w:val="00C93599"/>
     <w:rsid w:val="00C9361F"/>
     <w:rsid w:val="00C93689"/>
     <w:rsid w:val="00C93A63"/>
     <w:rsid w:val="00C93C5E"/>
     <w:rsid w:val="00C93FA7"/>
     <w:rsid w:val="00C95264"/>
     <w:rsid w:val="00C955A4"/>
     <w:rsid w:val="00C96191"/>
     <w:rsid w:val="00C964F1"/>
     <w:rsid w:val="00C96789"/>
     <w:rsid w:val="00C96D81"/>
     <w:rsid w:val="00C97406"/>
     <w:rsid w:val="00C976B3"/>
     <w:rsid w:val="00C97B04"/>
     <w:rsid w:val="00C97D44"/>
     <w:rsid w:val="00C97DE6"/>
-    <w:rsid w:val="00CA0C75"/>
     <w:rsid w:val="00CA0E44"/>
     <w:rsid w:val="00CA0F3F"/>
     <w:rsid w:val="00CA2255"/>
     <w:rsid w:val="00CA2431"/>
     <w:rsid w:val="00CA2A82"/>
     <w:rsid w:val="00CA2AFC"/>
     <w:rsid w:val="00CA3C5E"/>
     <w:rsid w:val="00CA3C73"/>
     <w:rsid w:val="00CA3F21"/>
     <w:rsid w:val="00CA4130"/>
     <w:rsid w:val="00CA424E"/>
     <w:rsid w:val="00CA4337"/>
     <w:rsid w:val="00CA49E4"/>
     <w:rsid w:val="00CA4C7D"/>
     <w:rsid w:val="00CA5087"/>
     <w:rsid w:val="00CA5437"/>
     <w:rsid w:val="00CA558D"/>
     <w:rsid w:val="00CA564A"/>
     <w:rsid w:val="00CA5B03"/>
     <w:rsid w:val="00CA5CDE"/>
     <w:rsid w:val="00CA5FEE"/>
     <w:rsid w:val="00CA61DD"/>
     <w:rsid w:val="00CA6AB5"/>
     <w:rsid w:val="00CA6AC8"/>
     <w:rsid w:val="00CA6DDE"/>
@@ -30762,50 +30284,51 @@
     <w:rsid w:val="00E24E8B"/>
     <w:rsid w:val="00E24FA3"/>
     <w:rsid w:val="00E25715"/>
     <w:rsid w:val="00E25A4A"/>
     <w:rsid w:val="00E25AC1"/>
     <w:rsid w:val="00E25C87"/>
     <w:rsid w:val="00E25F56"/>
     <w:rsid w:val="00E26120"/>
     <w:rsid w:val="00E265A4"/>
     <w:rsid w:val="00E26EAC"/>
     <w:rsid w:val="00E276D7"/>
     <w:rsid w:val="00E277F1"/>
     <w:rsid w:val="00E307BB"/>
     <w:rsid w:val="00E307ED"/>
     <w:rsid w:val="00E30950"/>
     <w:rsid w:val="00E31089"/>
     <w:rsid w:val="00E31799"/>
     <w:rsid w:val="00E317EC"/>
     <w:rsid w:val="00E31A30"/>
     <w:rsid w:val="00E31B27"/>
     <w:rsid w:val="00E31DDA"/>
     <w:rsid w:val="00E31F79"/>
     <w:rsid w:val="00E3245B"/>
     <w:rsid w:val="00E32979"/>
     <w:rsid w:val="00E33B33"/>
+    <w:rsid w:val="00E33EFE"/>
     <w:rsid w:val="00E3544C"/>
     <w:rsid w:val="00E3544F"/>
     <w:rsid w:val="00E36048"/>
     <w:rsid w:val="00E371BD"/>
     <w:rsid w:val="00E372FE"/>
     <w:rsid w:val="00E373D2"/>
     <w:rsid w:val="00E37F5F"/>
     <w:rsid w:val="00E40237"/>
     <w:rsid w:val="00E40547"/>
     <w:rsid w:val="00E40CE4"/>
     <w:rsid w:val="00E41575"/>
     <w:rsid w:val="00E423CF"/>
     <w:rsid w:val="00E4260B"/>
     <w:rsid w:val="00E42E3E"/>
     <w:rsid w:val="00E4348A"/>
     <w:rsid w:val="00E43604"/>
     <w:rsid w:val="00E43B80"/>
     <w:rsid w:val="00E43D3F"/>
     <w:rsid w:val="00E44678"/>
     <w:rsid w:val="00E45830"/>
     <w:rsid w:val="00E458DA"/>
     <w:rsid w:val="00E45918"/>
     <w:rsid w:val="00E45C18"/>
     <w:rsid w:val="00E45F7E"/>
     <w:rsid w:val="00E46825"/>
@@ -37960,75 +37483,75 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <properties xmlns="http://www.imanage.com/work/xmlschema">
   <documentid>MANATT!403524860.1</documentid>
   <senderid>EGOLD</senderid>
   <senderemail>EGOLD@MANATT.COM</senderemail>
   <lastmodified>2024-11-21T14:35:00.0000000-05:00</lastmodified>
   <database>MANATT</database>
 </properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32F1AFCD-DC40-4B8A-995D-61027BFE3EF1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA39D20B-58A5-4F07-B454-3B5C24D3FADE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.imanage.com/work/xmlschema"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA39D20B-58A5-4F07-B454-3B5C24D3FADE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32F1AFCD-DC40-4B8A-995D-61027BFE3EF1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.imanage.com/work/xmlschema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
   <Words>5340</Words>
   <Characters>30440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>253</Lines>
   <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>