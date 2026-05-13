--- v0 (2025-12-15)
+++ v1 (2026-05-13)
@@ -1,53 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5F999BFB" w14:textId="77777777" w:rsidR="002654CA" w:rsidRDefault="002654CA" w:rsidP="002654CA">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc496098064"/>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00241A34">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Municipality</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2301E5F2" w14:textId="77777777" w:rsidR="002654CA" w:rsidRPr="00241A34" w:rsidRDefault="002654CA" w:rsidP="002654CA">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -174,3095 +178,3095 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00241A34">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00241A34">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2634BEFD" w14:textId="1B2B72D0" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2634BEFD" w14:textId="1B2B72D0" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412598" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Initial Response Actions (immediately following notification of event)</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412598 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="508FB4B2" w14:textId="730AC14F" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="508FB4B2" w14:textId="730AC14F" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412599" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Facility Preparation</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412599 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3413E0C3" w14:textId="3AFFB0EB" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3413E0C3" w14:textId="3AFFB0EB" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412600" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Activation</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412600 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79A27958" w14:textId="5BCCD47E" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="79A27958" w14:textId="5BCCD47E" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412601" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Operations</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412601 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6916235F" w14:textId="4D5A65C2" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6916235F" w14:textId="4D5A65C2" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412602" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Deactivation/Demobilization</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412602 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1157DDD7" w14:textId="45879499" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1157DDD7" w14:textId="45879499" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412603" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Operational Capabilities Checklist</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412603 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="72E62AEA" w14:textId="11268FA9" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="72E62AEA" w14:textId="11268FA9" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412604" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Community Status Report</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412604 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="03093A7D" w14:textId="0511C331" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="03093A7D" w14:textId="0511C331" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412605" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Mutual Aid Agreements</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412605 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="14157B0B" w14:textId="598B803D" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="14157B0B" w14:textId="598B803D" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412606" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Fire</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412606 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="171E203B" w14:textId="3195D14A" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="171E203B" w14:textId="3195D14A" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412607" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Police</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412607 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79C729A2" w14:textId="1BEBFA56" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="79C729A2" w14:textId="1BEBFA56" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412608" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Board of Health</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412608 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68952083" w14:textId="35E81E0E" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="68952083" w14:textId="35E81E0E" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412609" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Agreements</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412609 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3C0D3AC0" w14:textId="65BA7EF4" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3C0D3AC0" w14:textId="65BA7EF4" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412610" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Standard Operating Guidelines</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412610 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6293A693" w14:textId="0C5747BD" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6293A693" w14:textId="0C5747BD" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412611" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Chief Elected Official SOG</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412611 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="556A328A" w14:textId="3B76B16F" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="556A328A" w14:textId="3B76B16F" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412612" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Initial Actions</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412612 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6621A981" w14:textId="14368176" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6621A981" w14:textId="14368176" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412613" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Activation</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412613 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34709DBE" w14:textId="22C33514" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="34709DBE" w14:textId="22C33514" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412614" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Operations</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412614 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5F6060BB" w14:textId="12EBB8DC" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5F6060BB" w14:textId="12EBB8DC" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412615" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Demobilization</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412615 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F6BD68E" w14:textId="3381CA60" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0F6BD68E" w14:textId="3381CA60" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412616" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Emergency Management Director SOG</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412616 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3712B94A" w14:textId="46DFA648" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3712B94A" w14:textId="46DFA648" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412617" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Initial Actions</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412617 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="645B0C18" w14:textId="2DAB17B4" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="645B0C18" w14:textId="2DAB17B4" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412618" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Activation</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412618 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="13EBE81D" w14:textId="30ED218E" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="13EBE81D" w14:textId="30ED218E" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412619" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Operations</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412619 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C344985" w14:textId="28CA5402" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5C344985" w14:textId="28CA5402" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412620" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Demobilization</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412620 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5CF55ADE" w14:textId="4EAF575D" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5CF55ADE" w14:textId="4EAF575D" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412621" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Fire Department Representative SOG</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412621 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4BABD189" w14:textId="785F2016" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4BABD189" w14:textId="785F2016" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412622" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Initial Actions</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412622 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19925B46" w14:textId="00CCBA43" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="19925B46" w14:textId="00CCBA43" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412623" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Operations</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412623 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1EC4527D" w14:textId="7A124425" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1EC4527D" w14:textId="7A124425" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412624" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Demobilization</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412624 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C9D58E1" w14:textId="09B7D235" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6C9D58E1" w14:textId="09B7D235" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412625" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Police Department Representative SOG</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412625 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6B6796EA" w14:textId="3AF78E82" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6B6796EA" w14:textId="3AF78E82" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412626" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Initial Actions</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412626 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00156D7F" w14:textId="7BE9BB43" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="00156D7F" w14:textId="7BE9BB43" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412627" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Operations</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412627 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5116568F" w14:textId="7FE404D5" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5116568F" w14:textId="7FE404D5" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412628" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Demobilization</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412628 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="61039958" w14:textId="32F7561F" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="61039958" w14:textId="32F7561F" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412629" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Department of Public Works (DPW) Representative SOG</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412629 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="621EB3F0" w14:textId="1AD7908F" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="621EB3F0" w14:textId="1AD7908F" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412630" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Initial Actions</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412630 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4EE9D867" w14:textId="4FC0323B" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4EE9D867" w14:textId="4FC0323B" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412631" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Operations</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412631 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C1FB591" w14:textId="772F6CC7" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7C1FB591" w14:textId="772F6CC7" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412632" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Demobilization</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412632 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="678566D2" w14:textId="7A24B7DC" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="678566D2" w14:textId="7A24B7DC" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412633" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Public Information Officer SOG</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412633 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="03C67CE8" w14:textId="448BCB35" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="03C67CE8" w14:textId="448BCB35" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412634" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Initial Actions</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412634 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="70B271FF" w14:textId="32FE5D1D" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="70B271FF" w14:textId="32FE5D1D" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412635" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Operations</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412635 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08CC39CD" w14:textId="09B89F8A" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="08CC39CD" w14:textId="09B89F8A" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412636" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Demobilization</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412636 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DD2322F" w14:textId="4583C280" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1DD2322F" w14:textId="4583C280" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412637" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Public Health Representative SOG</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412637 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="23DBFE35" w14:textId="66CDFF98" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="23DBFE35" w14:textId="66CDFF98" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412638" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Initial Actions</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412638 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="49B3F585" w14:textId="6E8CB138" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="49B3F585" w14:textId="6E8CB138" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412639" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Operations</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412639 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="17DEC6FC" w14:textId="09DCDFFE" w:rsidR="00241A34" w:rsidRDefault="00000000">
+        <w:p w14:paraId="17DEC6FC" w14:textId="09DCDFFE" w:rsidR="00241A34" w:rsidRDefault="00241A34">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc159412640" w:history="1">
-            <w:r w:rsidR="00241A34" w:rsidRPr="00B30EAE">
+            <w:r w:rsidRPr="00B30EAE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EOC Demobilization</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc159412640 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00241A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="00241A34">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002654CA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
-            <w:r w:rsidR="00241A34">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="380D123B" w14:textId="588478F4" w:rsidR="001B0196" w:rsidRDefault="001B0196">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="688A9F13" w14:textId="77777777" w:rsidR="001B0196" w:rsidRPr="001B0196" w:rsidRDefault="001B0196" w:rsidP="001B0196"/>
     <w:p w14:paraId="283AE77C" w14:textId="4831EFE9" w:rsidR="001B0196" w:rsidRDefault="001B0196">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -4005,51 +4009,51 @@
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="001B0196">
         <w:t>Identify any immediate resource needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D88968" w14:textId="77777777" w:rsidR="001B0196" w:rsidRDefault="001B0196" w:rsidP="001B0196">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="207E8B61" w14:textId="77777777" w:rsidR="001B0196" w:rsidRDefault="001B0196">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="001B0196">
         <w:t xml:space="preserve">Assess the populations in community to begin identifying access and functional needs, limited English proficiency needs. This data can be found </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="001B0196">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://memamaps.maps.arcgis.com/apps/webappviewer/index.html?id=054aa0ab06bd47db9bac91aac56c4296</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001B0196">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B5D1D2" w14:textId="77777777" w:rsidR="001B0196" w:rsidRDefault="001B0196" w:rsidP="001B0196">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BFD7C37" w14:textId="4EAB6640" w:rsidR="001B0196" w:rsidRDefault="001B0196">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -4827,72 +4831,74 @@
       <w:r w:rsidRPr="001B0196">
         <w:t>Conduct After-Action Review (AAR) meeting to develop After-Action Report and Improvement Plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A7B393" w14:textId="460E423B" w:rsidR="001B0196" w:rsidRPr="001B0196" w:rsidRDefault="001B0196">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="001B0196">
         <w:t>Update plans, policies, and procedures based on lessons learned/best practices and AARs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07A0F522" w14:textId="77777777" w:rsidR="001B0196" w:rsidRPr="001B0196" w:rsidRDefault="001B0196" w:rsidP="001B0196">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:sectPr w:rsidR="001B0196" w:rsidRPr="001B0196" w:rsidSect="0025723E">
-          <w:headerReference w:type="even" r:id="rId9"/>
-          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="720" w:bottom="1440" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9576" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="EOC Operational Capabilities Checklist"/>
+        <w:tblDescription w:val="EOC Operational Capabilities Checklist"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3054"/>
         <w:gridCol w:w="3249"/>
         <w:gridCol w:w="3273"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D8195C" w:rsidRPr="001B0196" w14:paraId="1F47A2E9" w14:textId="77777777" w:rsidTr="00D8195C">
         <w:trPr>
           <w:trHeight w:val="661"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="2C32432B" w14:textId="2413E5A3" w:rsidR="00D8195C" w:rsidRPr="001B0196" w:rsidRDefault="00D8195C" w:rsidP="00D8195C">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="_Toc496098066"/>
@@ -5445,77 +5451,78 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47EC175B" w14:textId="77777777" w:rsidR="001B0196" w:rsidRPr="001B0196" w:rsidRDefault="001B0196" w:rsidP="001B0196">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4748D427" w14:textId="77777777" w:rsidR="001B0196" w:rsidRPr="001B0196" w:rsidRDefault="001B0196" w:rsidP="001B0196">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FFFAAB1" w14:textId="170D813B" w:rsidR="00D8195C" w:rsidRDefault="00D8195C">
       <w:bookmarkStart w:id="10" w:name="_Toc496098067"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Community Status Report"/>
+        <w:tblDescription w:val="Community Status Report"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1792"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="777"/>
         <w:gridCol w:w="624"/>
         <w:gridCol w:w="933"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="664"/>
         <w:gridCol w:w="622"/>
         <w:gridCol w:w="778"/>
         <w:gridCol w:w="133"/>
         <w:gridCol w:w="333"/>
         <w:gridCol w:w="1867"/>
       </w:tblGrid>
       <w:tr w:rsidR="001B0196" w:rsidRPr="001B0196" w14:paraId="38EF78F4" w14:textId="77777777" w:rsidTr="00D8195C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="1E442FEE" w14:textId="77777777" w:rsidR="001B0196" w:rsidRPr="001B0196" w:rsidRDefault="001B0196" w:rsidP="00D8195C">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:outlineLvl w:val="0"/>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Toc159412604"/>
             <w:bookmarkEnd w:id="10"/>
             <w:r w:rsidRPr="001B0196">
               <w:lastRenderedPageBreak/>
               <w:t>Community Status Report</w:t>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B0196" w:rsidRPr="001B0196" w14:paraId="5AB3AB9C" w14:textId="77777777" w:rsidTr="00D8195C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="56000B05" w14:textId="77777777" w:rsidR="001B0196" w:rsidRPr="001B0196" w:rsidRDefault="001B0196" w:rsidP="001B0196">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="001B0196">
               <w:t>Incident Overview</w:t>
@@ -11274,146 +11281,146 @@
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07A75E11" w14:textId="77777777" w:rsidR="001B0196" w:rsidRPr="001B0196" w:rsidRDefault="001B0196" w:rsidP="001B0196">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40E9FF4A" w14:textId="77777777" w:rsidR="0017727F" w:rsidRDefault="0017727F" w:rsidP="001B0196">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0017727F" w:rsidSect="0025723E">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38EF4047" w14:textId="77777777" w:rsidR="00FA2392" w:rsidRDefault="00FA2392" w:rsidP="00202BC8">
+    <w:p w14:paraId="496B32B9" w14:textId="77777777" w:rsidR="00BC0525" w:rsidRDefault="00BC0525" w:rsidP="00202BC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02AB802D" w14:textId="77777777" w:rsidR="00FA2392" w:rsidRDefault="00FA2392" w:rsidP="00202BC8">
+    <w:p w14:paraId="15B526E8" w14:textId="77777777" w:rsidR="00BC0525" w:rsidRDefault="00BC0525" w:rsidP="00202BC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C177C27" w14:textId="04A55D54" w:rsidR="00525773" w:rsidRPr="00A77B8E" w:rsidRDefault="00A77B8E" w:rsidP="00202BC8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A77B8E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>[</w:t>
     </w:r>
     <w:r w:rsidRPr="00A77B8E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
@@ -11574,76 +11581,76 @@
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00A77B8E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EB14429" w14:textId="77777777" w:rsidR="00FA2392" w:rsidRDefault="00FA2392" w:rsidP="00202BC8">
+    <w:p w14:paraId="7FCDCEB5" w14:textId="77777777" w:rsidR="00BC0525" w:rsidRDefault="00BC0525" w:rsidP="00202BC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25203F40" w14:textId="77777777" w:rsidR="00FA2392" w:rsidRDefault="00FA2392" w:rsidP="00202BC8">
+    <w:p w14:paraId="66CCA39D" w14:textId="77777777" w:rsidR="00BC0525" w:rsidRDefault="00BC0525" w:rsidP="00202BC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27707238" w14:textId="77777777" w:rsidR="00241A34" w:rsidRDefault="00241A34">
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F148B8C" wp14:editId="723A3593">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>895350</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>678815</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5981700" cy="1270"/>
               <wp:effectExtent l="9525" t="2540" r="9525" b="5715"/>
@@ -11915,51 +11922,51 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>5</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01D03256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B420D6AA"/>
     <w:lvl w:ilvl="0" w:tplc="906E380C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="c"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15865,127 +15872,131 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1431388022">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="824857866">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1175539806">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2138332369">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="637809627">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1686201521">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="34"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="165"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B0196"/>
     <w:rsid w:val="00152F73"/>
     <w:rsid w:val="0017727F"/>
     <w:rsid w:val="001B0196"/>
     <w:rsid w:val="001E7732"/>
     <w:rsid w:val="00202BC8"/>
     <w:rsid w:val="00241A34"/>
     <w:rsid w:val="0025723E"/>
     <w:rsid w:val="002654CA"/>
+    <w:rsid w:val="00310D93"/>
     <w:rsid w:val="003A1E70"/>
+    <w:rsid w:val="003D4D45"/>
     <w:rsid w:val="00477A09"/>
     <w:rsid w:val="00525773"/>
     <w:rsid w:val="006163E3"/>
     <w:rsid w:val="008F3DEC"/>
     <w:rsid w:val="00902F66"/>
     <w:rsid w:val="00A77B8E"/>
     <w:rsid w:val="00B050B9"/>
     <w:rsid w:val="00BA0CC2"/>
+    <w:rsid w:val="00BC0525"/>
     <w:rsid w:val="00D8195C"/>
+    <w:rsid w:val="00E84D37"/>
     <w:rsid w:val="00EF4DF5"/>
     <w:rsid w:val="00FA2392"/>
     <w:rsid w:val="00FD299F"/>
     <w:rsid w:val="00FF6E5B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2452822B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F494E526-8741-43A7-856C-B257B0A45F20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17218,58 +17229,58 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00202BC8"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00202BC8"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memamaps.maps.arcgis.com/apps/webappviewer/index.html?id=054aa0ab06bd47db9bac91aac56c4296" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memamaps.maps.arcgis.com/apps/webappviewer/index.html?id=054aa0ab06bd47db9bac91aac56c4296" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -17493,86 +17504,354 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <DateRepublished xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="41b7f2be75a03a1e37bc335780413757">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xmlns:ns3="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b77faf571111481b94262406a83f5ff" ns2:_="" ns3:_="">
+    <xsd:import namespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183"/>
+    <xsd:import namespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:DateRepublished" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateRepublished" ma:index="11" nillable="true" ma:displayName="Date Republished" ma:format="DateOnly" ma:internalName="DateRepublished">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cc98a572-fd05-4ed3-b5d0-102468d852a7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8fcf1fbf-8d20-4fd8-9311-98600592e8c2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41469295-FBFA-44DB-BEA4-6BE4604796C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1ee1dae2-f609-444c-8a50-79ac7949e70e"/>
+    <ds:schemaRef ds:uri="42c776a9-ab7c-4a1a-8fcc-c8c67519ebe1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D976EEAF-4DE2-4CFA-BCA5-DB299AC5CAAA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F7C1458-3EC3-4044-A6C6-CD9549DB0A4E}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DA04FA6-2A25-403C-A934-5536AFCD60FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>5045</Words>
-  <Characters>31992</Characters>
+  <Words>5527</Words>
+  <Characters>31510</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1142</Lines>
-  <Paragraphs>552</Paragraphs>
+  <Lines>262</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36485</CharactersWithSpaces>
+  <CharactersWithSpaces>36964</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Filchak, Kevin (CDA)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>