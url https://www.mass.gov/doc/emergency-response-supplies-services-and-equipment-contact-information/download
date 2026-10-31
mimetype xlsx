--- v1 (2026-01-18)
+++ v2 (2026-10-31)
@@ -1,151 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/OSD-GFS-SHARED/STRATEGICSOURCING/Emergency Response Guides/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/marissa_randall_mass_gov/Documents/Accessibility/CMU/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1408" documentId="8_{DDFEC4EB-1FF5-4BAD-9E60-719D29A9E392}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A8F6C5B2-288E-40EF-808D-A7EAB5D8A4DC}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="gGRO6WoidINBu2SAiW0B1FXmvgsvOorkzlqaQ6qLXeRL4YqRiBCc6a+ZhG5kb+BZ0JzcIKAYG4HsoxOjStGi+g==" workbookSaltValue="vvHthYPcok4fATz5vw7f3g==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C82A0CC1-17FC-4D37-A0CA-04513F5E77D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="284" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="284" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Emergency Guide" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" r:id="rId2"/>
+    <sheet name="Instructions" sheetId="2" r:id="rId1"/>
+    <sheet name="Emergency Guide" sheetId="1" r:id="rId2"/>
   </sheets>
+  <definedNames>
+    <definedName name="Emergency_Contact_Name_and_Email">EmergencyResponseGuide[Emergency Contact Name and Email]</definedName>
+    <definedName name="Emergency_Phone">EmergencyResponseGuide[Emergency Phone]</definedName>
+    <definedName name="Statewide_Contract_Number">EmergencyResponseGuide[Statewide Contract Number]</definedName>
+    <definedName name="Statewide_Contract_Title">EmergencyResponseGuide[Statewide Contract Title]</definedName>
+    <definedName name="Vendor_Company_Name">EmergencyResponseGuide[Vendor Company Name]</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4037" uniqueCount="2660">
-[...37 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4098" uniqueCount="2682">
   <si>
     <t>Statewide Contract Number</t>
   </si>
   <si>
     <t>Statewide Contract Title</t>
   </si>
   <si>
     <t>Vendor Company Name</t>
   </si>
   <si>
-    <t>Emergency Contact Name</t>
+    <t>Emergency Contact Name and Email</t>
   </si>
   <si>
     <t>Emergency Phone</t>
   </si>
   <si>
     <t>Email</t>
-  </si>
-[...1 lines deleted...]
-    <t>CLT09</t>
   </si>
   <si>
     <t>Clothing, Uniforms, Footwear, Accessories, Personal Care Products, and Bedding</t>
   </si>
   <si>
     <t>Action Apparel, LLC</t>
   </si>
   <si>
     <t>Sue Murphy</t>
   </si>
   <si>
     <t>978-618-5544</t>
   </si>
   <si>
     <t>smurphy@actionapparelinc.com</t>
   </si>
   <si>
     <t>Blue Tactical</t>
   </si>
   <si>
     <t>Ryan Dupont</t>
   </si>
   <si>
     <t>413-315-6344 x4</t>
   </si>
@@ -186,53 +150,50 @@
   <si>
     <t>860-921-6802</t>
   </si>
   <si>
     <t>mhurley@bsnsports.com</t>
   </si>
   <si>
     <t>Charm-Tex</t>
   </si>
   <si>
     <t>Katherine Bittner</t>
   </si>
   <si>
     <t>718-252-8100 x101</t>
   </si>
   <si>
     <t>katherine@charm-tex.com</t>
   </si>
   <si>
     <t>College Hype Sportswear</t>
   </si>
   <si>
     <t>Joe Foley</t>
   </si>
   <si>
-    <t>617-282-8883x404</t>
-[...1 lines deleted...]
-  <si>
     <t>jfoley@collegehype.net</t>
   </si>
   <si>
     <t>Commonwealth of MA-MassCor Industries</t>
   </si>
   <si>
     <t>Steven Niland</t>
   </si>
   <si>
     <t>508-850-1959</t>
   </si>
   <si>
     <t>steven.k.niland@doc.state.ma.us</t>
   </si>
   <si>
     <t>Creative Touch Designs, LLC</t>
   </si>
   <si>
     <t>Marianne Cyr</t>
   </si>
   <si>
     <t>978-828-6337</t>
   </si>
   <si>
     <t>mcyr@ctdemb.com</t>
@@ -420,215 +381,215 @@
   <si>
     <t>US Sports and Apparel Inc</t>
   </si>
   <si>
     <t>Ben Nutter</t>
   </si>
   <si>
     <t>508-630-8710</t>
   </si>
   <si>
     <t>ben@ussportsandapparel.com</t>
   </si>
   <si>
     <t xml:space="preserve">Vestis </t>
   </si>
   <si>
     <t>Ashleigh McLean</t>
   </si>
   <si>
     <t>781-552-2151</t>
   </si>
   <si>
     <t xml:space="preserve">ashley.mclean@vestis.com  </t>
   </si>
   <si>
+    <t>CLT09</t>
+  </si>
+  <si>
     <t>W2W Partners Inc DBA Unicorn</t>
   </si>
   <si>
     <t>Denielle Finkelstein</t>
   </si>
   <si>
     <t>917-716-6698</t>
   </si>
   <si>
     <t>deneille@w2wpartners.com</t>
   </si>
   <si>
-    <t>ENE50</t>
+    <t>ENE51</t>
+  </si>
+  <si>
+    <t>DCAMM Designated Demand Response Program</t>
+  </si>
+  <si>
+    <t>Cpower</t>
+  </si>
+  <si>
+    <t>Mandy Dodd</t>
+  </si>
+  <si>
+    <t>410-346-5131</t>
+  </si>
+  <si>
+    <t>mandy.dodd@cpowerenergy.com</t>
+  </si>
+  <si>
+    <t>ENE52</t>
+  </si>
+  <si>
+    <t>No2 Heating Oil and APS Eligible Liquid Biofuel</t>
+  </si>
+  <si>
+    <t>Broco Oil</t>
+  </si>
+  <si>
+    <t>Robert Brown</t>
+  </si>
+  <si>
+    <t>781-844-1230</t>
+  </si>
+  <si>
+    <t>Bobby@Brocooil.com</t>
+  </si>
+  <si>
+    <t>East River Energy</t>
+  </si>
+  <si>
+    <t>Jesse M. Herzog</t>
+  </si>
+  <si>
+    <t>800-336-3762</t>
+  </si>
+  <si>
+    <t>jmh@eastriverenergy.com</t>
+  </si>
+  <si>
+    <t>Global Montello</t>
+  </si>
+  <si>
+    <t>Kevin Young</t>
+  </si>
+  <si>
+    <t>781-398-4259</t>
+  </si>
+  <si>
+    <t>kyoung@globalp.com</t>
+  </si>
+  <si>
+    <t>Peterson's Oil</t>
+  </si>
+  <si>
+    <t>Howard Peterson</t>
+  </si>
+  <si>
+    <t>508-368-1000</t>
+  </si>
+  <si>
+    <t>wrenzi@petersonoil.com</t>
+  </si>
+  <si>
+    <t>Sprague Operating Resources LLC</t>
+  </si>
+  <si>
+    <t>Taylor Hudson</t>
+  </si>
+  <si>
+    <t>603-430-5397</t>
+  </si>
+  <si>
+    <t>contractmgmt@spragueenergy.com</t>
+  </si>
+  <si>
+    <t>ENE53</t>
+  </si>
+  <si>
+    <t>Ultra Low Sulfur Diesel and Biodiesel</t>
+  </si>
+  <si>
+    <t>Broco Oil Inc</t>
+  </si>
+  <si>
+    <t>Carmyn Inc</t>
+  </si>
+  <si>
+    <t>Ben Slayden</t>
+  </si>
+  <si>
+    <t>617-352-5796</t>
+  </si>
+  <si>
+    <t>benjamin.m.slayden@carmyn.com</t>
+  </si>
+  <si>
+    <t>Dennis K. Burke</t>
+  </si>
+  <si>
+    <t>Joe Cote</t>
+  </si>
+  <si>
+    <t>800-289-2875</t>
+  </si>
+  <si>
+    <t>joe.cote@burkeoil.com</t>
+  </si>
+  <si>
+    <t>Global Montello Group Corp</t>
+  </si>
+  <si>
+    <t>ENE54</t>
+  </si>
+  <si>
+    <t>Gasoline</t>
+  </si>
+  <si>
+    <t>Sprague Operating resources LLC</t>
+  </si>
+  <si>
+    <t>ENE55</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Direct Energy/NRG</t>
+  </si>
+  <si>
+    <t>James Razzaboni</t>
+  </si>
+  <si>
+    <t>203-444-6314</t>
+  </si>
+  <si>
+    <t>james.razzaboni@nrg.com</t>
   </si>
   <si>
     <t>Natural Gas</t>
   </si>
   <si>
-    <t>Direct Energy/NRG</t>
-[...145 lines deleted...]
-  <si>
     <t>ENE57</t>
   </si>
   <si>
     <t>Renewable and Alternative Energy Portfolio Standards-DCAMM Designated</t>
   </si>
   <si>
     <t>Next Grid Markets</t>
   </si>
   <si>
     <t>Heather Merhi</t>
   </si>
   <si>
     <t>617-721-0972</t>
   </si>
   <si>
     <t>heather.merhi@nextgridmarkets.com</t>
   </si>
   <si>
     <t>FAC101</t>
   </si>
   <si>
     <t xml:space="preserve">Facilities Maintenance, Repair &amp; Operations (MRO) Industrial Supplies </t>
   </si>
   <si>
     <t>Fastenal</t>
@@ -975,113 +936,98 @@
   <si>
     <t>Valley Green Inc.</t>
   </si>
   <si>
     <t>Jeremy Brown</t>
   </si>
   <si>
     <t>413-533-0726</t>
   </si>
   <si>
     <t>j.brown@valleygreenusa.com</t>
   </si>
   <si>
     <t>FAC110</t>
   </si>
   <si>
     <t xml:space="preserve">Hazardous/Universal, Medical, Electronic Waste Disposal and Emergency Response </t>
   </si>
   <si>
     <t>ACV Environmental Services, Inc. (ACV Enviro)</t>
   </si>
   <si>
     <t>On-Call Supervisor</t>
   </si>
   <si>
-    <t>(800) 777-4557; (508) 872-5000</t>
-[...1 lines deleted...]
-  <si>
     <t>jcarsus@acvenviro.com</t>
   </si>
   <si>
     <t>American Retroworks Inc. (tradename Good Point Recycling)</t>
   </si>
   <si>
     <t>Peter Funk, VP or Rachael Gosselin, CFO</t>
   </si>
   <si>
-    <t>(802) 349-9746; (802) 771-7274</t>
-[...1 lines deleted...]
-  <si>
     <t>petef@good-point.net, rachaelg@good-point.net</t>
   </si>
   <si>
     <t>Clean Earth Environmental Solutions, Inc.</t>
   </si>
   <si>
     <t>Antonio Boiano</t>
   </si>
   <si>
-    <t>401-781-6340; 401-316-4025</t>
-[...1 lines deleted...]
-  <si>
     <t>Antonio.Boiano@stericycle.com</t>
   </si>
   <si>
     <t>Clean Harbors Environmental Services, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Emergency Call-In Number Manned </t>
   </si>
   <si>
-    <t>1-800-OIL-TANK;  1-800-645-8265</t>
-[...1 lines deleted...]
-  <si>
     <t>www.cleanharbors.com</t>
   </si>
   <si>
     <t>Complete Recycling Solutions, LLC</t>
   </si>
   <si>
     <t>Keith Boyea</t>
   </si>
   <si>
     <t>508-245-8963</t>
   </si>
   <si>
     <t>kboyea@crsrecycle.com</t>
   </si>
   <si>
     <t>Environmental Services, Inc.</t>
   </si>
   <si>
     <t>24-Hour Dispatch Office</t>
   </si>
   <si>
-    <t>800.486.7745; 860.528.9500</t>
-[...1 lines deleted...]
-  <si>
     <t>dispatch@e-s-i.com (contact by phone after normal business hours)</t>
   </si>
   <si>
     <t>F.W.Webb Company/Alliance Environmental Group</t>
   </si>
   <si>
     <t>Michael Leander</t>
   </si>
   <si>
     <t>860-922-8594</t>
   </si>
   <si>
     <t>mikel@fwwebb.com</t>
   </si>
   <si>
     <t>METech Recycling</t>
   </si>
   <si>
     <t>Steve Winfield</t>
   </si>
   <si>
     <t>508-340-4771</t>
   </si>
   <si>
     <t>swinfield@metechrecycling.com</t>
@@ -1119,113 +1065,104 @@
   <si>
     <t>800-899-4672</t>
   </si>
   <si>
     <t>ronald.schales@usecology.com</t>
   </si>
   <si>
     <t>RMG Enterprise, LLC</t>
   </si>
   <si>
     <t>Bob Gallinaro</t>
   </si>
   <si>
     <t>603-437-6945</t>
   </si>
   <si>
     <t>bobg@rmgenterprise.com</t>
   </si>
   <si>
     <t>Stericycle Inc.</t>
   </si>
   <si>
     <t>Transportation Supervisor (Woonsocket Office)</t>
   </si>
   <si>
-    <t>401-766-3580; 866-783-7422</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">government@stericycle.com or customercare@stericycle.com </t>
   </si>
   <si>
     <t>Strategic Environmental Services</t>
   </si>
   <si>
     <t>Marsha Harris</t>
   </si>
   <si>
     <t>508-363-2346</t>
   </si>
   <si>
     <t>mharris@strategic-es.com</t>
   </si>
   <si>
     <t>Tradebe Environmental Services, LLC</t>
   </si>
   <si>
     <t>Michael Dangoia</t>
   </si>
   <si>
     <t>475-331-0922</t>
   </si>
   <si>
     <t>michael.dangoia@tradebe.com</t>
   </si>
   <si>
     <t>Trident Environmental Group LLC</t>
   </si>
   <si>
     <t>William Nineve</t>
   </si>
   <si>
     <t>508-229-3545</t>
   </si>
   <si>
     <t>nnieve@tridenthazmat.com</t>
   </si>
   <si>
     <t>Triumvirate</t>
   </si>
   <si>
     <t>Timothy Mooney</t>
   </si>
   <si>
-    <t>1-800-966-9282; 617-628-8098</t>
-[...1 lines deleted...]
-  <si>
     <t>busdev@triumvirate.com</t>
   </si>
   <si>
     <t>United Medical Waste Management Inc.</t>
   </si>
   <si>
     <t>David Ryan</t>
   </si>
   <si>
-    <t>508-277-4362; 508-234-2400</t>
-[...1 lines deleted...]
-  <si>
     <t>DRyan@unitedmedwaste.com</t>
   </si>
   <si>
     <t>Veolia ES Technical Solutions, LLC</t>
   </si>
   <si>
     <t>Jason Regan</t>
   </si>
   <si>
     <t>603-661-6883</t>
   </si>
   <si>
     <t>jason.regan@veolia.com</t>
   </si>
   <si>
     <t>FAC111</t>
   </si>
   <si>
     <t>Facilities and Uniforms Management Services</t>
   </si>
   <si>
     <t>Cintas Corporation No. 2</t>
   </si>
   <si>
     <t>Jeff Sumwalt</t>
@@ -1359,53 +1296,50 @@
   <si>
     <t>617-877-5663</t>
   </si>
   <si>
     <t>jvogt@fourseasonspi.com</t>
   </si>
   <si>
     <t>Frasco, Inc.</t>
   </si>
   <si>
     <t>Jonathan Cassidy</t>
   </si>
   <si>
     <t>877-372- 7261</t>
   </si>
   <si>
     <t>JCassidy@frasco.com</t>
   </si>
   <si>
     <t>Internal Security Assoc (ISA)</t>
   </si>
   <si>
     <t xml:space="preserve"> Diana Cierpka</t>
   </si>
   <si>
-    <t xml:space="preserve"> 617-704-0948</t>
-[...1 lines deleted...]
-  <si>
     <t>dcierpka@isa.us.com</t>
   </si>
   <si>
     <t>Jet Security, LLC</t>
   </si>
   <si>
     <t>Endri Cenolli</t>
   </si>
   <si>
     <t>617 581 8315</t>
   </si>
   <si>
     <t>ecenolli@jetsecuritypros.com</t>
   </si>
   <si>
     <t>Mark Ross dba Ross Investigations</t>
   </si>
   <si>
     <t>Mark Ross</t>
   </si>
   <si>
     <t>781-775-0571</t>
   </si>
   <si>
     <t>mross@mrossinv.com</t>
@@ -1431,53 +1365,50 @@
   <si>
     <t>508-923-6960</t>
   </si>
   <si>
     <t>Investigations@srcpi.com</t>
   </si>
   <si>
     <t>United Security, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Kerry Lear </t>
   </si>
   <si>
     <t>603-234-0953</t>
   </si>
   <si>
     <t>klear@usisecurity.com</t>
   </si>
   <si>
     <t xml:space="preserve">Universal Protection Service, LLC </t>
   </si>
   <si>
     <t>Patrick Blanchette</t>
   </si>
   <si>
-    <t xml:space="preserve"> 978.265.9001</t>
-[...1 lines deleted...]
-  <si>
     <t>Patrick.Blanchette@aus.com</t>
   </si>
   <si>
     <t xml:space="preserve">Windwalker Group LLC </t>
   </si>
   <si>
     <t>Herby Duverne</t>
   </si>
   <si>
     <t>617-797-9316</t>
   </si>
   <si>
     <t>herby.duverne@windwalker.com</t>
   </si>
   <si>
     <t>FAC116</t>
   </si>
   <si>
     <t xml:space="preserve">Lawns &amp; Grounds Equipment </t>
   </si>
   <si>
     <t>Able Tool and Equipment</t>
   </si>
   <si>
     <t>Derek Bauer</t>
@@ -1485,101 +1416,95 @@
   <si>
     <t>860-289-2020</t>
   </si>
   <si>
     <t>derek@abletool.net</t>
   </si>
   <si>
     <t>Aebi New England, LLC</t>
   </si>
   <si>
     <t>Doug Beach</t>
   </si>
   <si>
     <t>603-835-2600</t>
   </si>
   <si>
     <t>doug.beach@aebi-ne.com</t>
   </si>
   <si>
     <t>Ahearn Equipment Inc.</t>
   </si>
   <si>
     <t>Donna Ahearn</t>
   </si>
   <si>
-    <t>508-885-7085 ext.101</t>
-[...1 lines deleted...]
-  <si>
     <t>statebid@ahearnequipment.com</t>
   </si>
   <si>
     <t>Ariens Company</t>
   </si>
   <si>
     <t>Tyler Walimaa</t>
   </si>
   <si>
     <t>920-756-4665</t>
   </si>
   <si>
     <t>twalimaa@ariensco.com</t>
   </si>
   <si>
     <t>Bacher Corporation</t>
   </si>
   <si>
     <t>James Viggiano</t>
   </si>
   <si>
     <t>860-627-5924</t>
   </si>
   <si>
     <t>bacher3945@sbcglobal.net</t>
   </si>
   <si>
     <t>Bobcat Of Conneticut, Inc.</t>
   </si>
   <si>
     <t>Matt Stack</t>
   </si>
   <si>
     <t>413-716-4647</t>
   </si>
   <si>
     <t>matts@bobcatct.com</t>
   </si>
   <si>
     <t>Boston Lawnmower Company</t>
   </si>
   <si>
     <t>David Kennedy</t>
   </si>
   <si>
-    <t>508-898-3500 ext. 218</t>
-[...1 lines deleted...]
-  <si>
     <t>dkennedy@bostonlawnmower.com</t>
   </si>
   <si>
     <t>C &amp; J Equipment,Inc</t>
   </si>
   <si>
     <t>Charles Hannoosh</t>
   </si>
   <si>
     <t>978-658-2022</t>
   </si>
   <si>
     <t xml:space="preserve">channoosh@cjequip.com </t>
   </si>
   <si>
     <t>C.N. Wood Enviro, LLC</t>
   </si>
   <si>
     <t>Tom Fiore</t>
   </si>
   <si>
     <t>781-935-1919</t>
   </si>
   <si>
     <t>tfiore@cn-wood.com</t>
@@ -1617,53 +1542,50 @@
   <si>
     <t>701-371-4263</t>
   </si>
   <si>
     <t>randy.fuss@doosan.com</t>
   </si>
   <si>
     <t>Country Club Enterprises, LLC</t>
   </si>
   <si>
     <t>Tea Hamzic</t>
   </si>
   <si>
     <t>719-440-8912</t>
   </si>
   <si>
     <t>thamzic@ccegolfcars.com</t>
   </si>
   <si>
     <t>Deere &amp; Company</t>
   </si>
   <si>
     <t>Paul Demaine</t>
   </si>
   <si>
-    <t>800-358-5010 ext. 2055</t>
-[...1 lines deleted...]
-  <si>
     <t>demainepaulj@johndeere.com</t>
   </si>
   <si>
     <t>Donovan Equipment ***no longere active 4.5.23***</t>
   </si>
   <si>
     <t>Jamie Abood</t>
   </si>
   <si>
     <t>603-234-0502</t>
   </si>
   <si>
     <t>jamie@donovancompany.com</t>
   </si>
   <si>
     <t>Equipment East, LLC</t>
   </si>
   <si>
     <t>Giovanni Albanese</t>
   </si>
   <si>
     <t>978-454-3320</t>
   </si>
   <si>
     <t>giovanni@equipmenteast.com</t>
@@ -1866,53 +1788,50 @@
   <si>
     <t>774-258-1636</t>
   </si>
   <si>
     <t>tom_benedetti@miltoncat.com</t>
   </si>
   <si>
     <t>Stewart's Power Equipment, Inc.</t>
   </si>
   <si>
     <t>Kaitlyn Joyce</t>
   </si>
   <si>
     <t>781-767-3544</t>
   </si>
   <si>
     <t>kait@stewartspower.com</t>
   </si>
   <si>
     <t>Summa Humma Enterprises, LLC dba MB Tractor and Equipment</t>
   </si>
   <si>
     <t>Zachary Langlois</t>
   </si>
   <si>
-    <t>603-382-5031 ext 135</t>
-[...1 lines deleted...]
-  <si>
     <t>zacharyl@mbtractor.com</t>
   </si>
   <si>
     <t>Suzki of Western Mass., Inc.</t>
   </si>
   <si>
     <t>Daniel D'Arcy</t>
   </si>
   <si>
     <t>413-467-3499</t>
   </si>
   <si>
     <t>ddarcy@allpowersales.com</t>
   </si>
   <si>
     <t>Toni's State Line Power Products, LLC</t>
   </si>
   <si>
     <t>Toni Fiore</t>
   </si>
   <si>
     <t>508-883-7670</t>
   </si>
   <si>
     <t>toni831@icloud.com</t>
@@ -1989,197 +1908,179 @@
   <si>
     <t>Venture Products, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Ryan Miller </t>
   </si>
   <si>
     <t>330-683-0076</t>
   </si>
   <si>
     <t xml:space="preserve">sales@ventrac.com </t>
   </si>
   <si>
     <t>FAC118</t>
   </si>
   <si>
     <t>Environmentally Preferable Cleaning Products, Programs, Equipment and Supplies</t>
   </si>
   <si>
     <t>C &amp; C Janitorial Supplies, Inc.</t>
   </si>
   <si>
     <t>Grace Café</t>
   </si>
   <si>
-    <t>860-594-4200 ext. 233</t>
-[...1 lines deleted...]
-  <si>
     <t>grace.cafe@ccsupplies.com</t>
   </si>
   <si>
     <t>Aramsco, Inc. dba Casey EMI (Formerly Casey Engineered Maintenance Inc.)</t>
   </si>
   <si>
     <t xml:space="preserve">Erick Heroux </t>
   </si>
   <si>
-    <t xml:space="preserve">401-9520884 </t>
-[...1 lines deleted...]
-  <si>
     <t>eheroux@aramsco.com</t>
   </si>
   <si>
     <t>Clean Cut Solutions</t>
   </si>
   <si>
     <t>Rich Raskind</t>
   </si>
   <si>
     <t>781-352-4707</t>
   </si>
   <si>
     <t>rich@cleancutsolutions.com</t>
   </si>
   <si>
     <t>Conlon Products</t>
   </si>
   <si>
     <t xml:space="preserve">Courtney Archambeault      </t>
   </si>
   <si>
     <t>978-682-8482</t>
   </si>
   <si>
     <t>CourtneyC@ConlonProducts.Net</t>
   </si>
   <si>
     <t>Corr Distributors Inc.</t>
   </si>
   <si>
     <t>Carol Corr</t>
   </si>
   <si>
-    <t xml:space="preserve">716-873-8323 / Cell  716-870-6479 </t>
-[...1 lines deleted...]
-  <si>
     <t>ccorr@corrdistributors.com</t>
   </si>
   <si>
     <t>Dobmeier Janitor Supply Inc</t>
   </si>
   <si>
     <t>Sue Bumford</t>
   </si>
   <si>
     <t>716-833-2005</t>
   </si>
   <si>
     <t>sue@Dobmeierinc.com</t>
   </si>
   <si>
     <t>Filo Cleantech Incorporated</t>
   </si>
   <si>
     <t>Dennis McCarthy</t>
   </si>
   <si>
     <t>781-901-6030</t>
   </si>
   <si>
     <t>dennis@filocleantech.com</t>
   </si>
   <si>
     <t>Hill &amp; Markes, Inc</t>
   </si>
   <si>
     <t xml:space="preserve">Christopher Traver, back-up Diane Eames </t>
   </si>
   <si>
-    <t>Chris O:800-836-4455, C: 518-448-4056, Diane 518-627-4458 EXT 3089</t>
-[...1 lines deleted...]
-  <si>
     <t>ctraver@hillnmarkes.com , deames@hillnmakes.com</t>
   </si>
   <si>
     <t>Hillyard, Inc.</t>
   </si>
   <si>
     <t>Jack Stankus</t>
   </si>
   <si>
     <t xml:space="preserve">508 735-9730   </t>
   </si>
   <si>
     <t>jstankus@hillyard.com</t>
   </si>
   <si>
     <t>Lancelot Janitorial &amp; Paper Products Inc.</t>
   </si>
   <si>
     <t>Michael Sonia</t>
   </si>
   <si>
     <t>781-249-1315</t>
   </si>
   <si>
     <t>michael@lancelotjanitorial.com</t>
   </si>
   <si>
     <t>Likarr Inc</t>
   </si>
   <si>
     <t>Darryl Whittemore</t>
   </si>
   <si>
     <t>508-543-2138</t>
   </si>
   <si>
     <t>dwhittemore@likarr.com</t>
   </si>
   <si>
     <t>Milhench Inc</t>
   </si>
   <si>
     <t>Mike Costello</t>
   </si>
   <si>
-    <t xml:space="preserve"> 401-578-2785</t>
-[...1 lines deleted...]
-  <si>
     <t>mike@milhench.com</t>
   </si>
   <si>
     <t>Next-Gen Supply Group LLC</t>
   </si>
   <si>
     <t>Matthew Glass</t>
   </si>
   <si>
-    <t xml:space="preserve">(781) 789-0692 </t>
-[...1 lines deleted...]
-  <si>
     <t>matthew.glass@nextgensupply.com</t>
   </si>
   <si>
     <t>Paramount Partners LLC</t>
   </si>
   <si>
     <t>Marc Ganter</t>
   </si>
   <si>
     <t>617-538-7171</t>
   </si>
   <si>
     <t>marc@paramount-partners.com</t>
   </si>
   <si>
     <t xml:space="preserve">The Durkin Company / DBA Commonwealth Supply LLC </t>
   </si>
   <si>
     <t>Jack Reynolds</t>
   </si>
   <si>
     <t>978-262-1312 x20</t>
   </si>
   <si>
     <t>jackreynolds@thedurkincompnay.com</t>
@@ -2253,53 +2154,50 @@
   <si>
     <t>617-594-0455</t>
   </si>
   <si>
     <t xml:space="preserve">ajflattanzi@comcast.net </t>
   </si>
   <si>
     <t>Home Depot USA Inc</t>
   </si>
   <si>
     <t>Rich Nyberg</t>
   </si>
   <si>
     <t>866-589-0690</t>
   </si>
   <si>
     <t>richard_nyberg@homedepot.com</t>
   </si>
   <si>
     <t xml:space="preserve">Lowe's Companes Inc </t>
   </si>
   <si>
     <t>Lisa Minton; Ronald Manning</t>
   </si>
   <si>
-    <t>888-310-7791; 774-613-1973</t>
-[...1 lines deleted...]
-  <si>
     <t>Lisa.C.Minton@Lowes.com; Ronald.Manning@Lowes.Com</t>
   </si>
   <si>
     <t>Richmond Harware &amp; Paint</t>
   </si>
   <si>
     <t>Rob Seery</t>
   </si>
   <si>
     <t>781-843-0066</t>
   </si>
   <si>
     <t>robert.seery@verizon.net</t>
   </si>
   <si>
     <t>The Norfolk Companies Inc</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Jenkins </t>
   </si>
   <si>
     <t>617-313-5050</t>
   </si>
   <si>
     <t>mjenkins@thenorfolkcompanies.com</t>
@@ -2583,53 +2481,50 @@
   <si>
     <t>978-500-6646</t>
   </si>
   <si>
     <t>eric@irontreeservice.com</t>
   </si>
   <si>
     <t>J DeMarco Inc</t>
   </si>
   <si>
     <t>John DeMarco</t>
   </si>
   <si>
     <t>781-389-2151</t>
   </si>
   <si>
     <t>jdemarco93@icloud.com</t>
   </si>
   <si>
     <t>KeenKut Landscaping</t>
   </si>
   <si>
     <t>Shannon Buldrini</t>
   </si>
   <si>
-    <t>413-998-3036/860-978-6347</t>
-[...1 lines deleted...]
-  <si>
     <t>admin@keenkutlandscaping.com</t>
   </si>
   <si>
     <t>Lavoie Horticulture</t>
   </si>
   <si>
     <t>Mark Lavoie</t>
   </si>
   <si>
     <t>413-355-0200</t>
   </si>
   <si>
     <t>mark@lavoiehorticulture.com</t>
   </si>
   <si>
     <t>Leahy Landscaping, Inc</t>
   </si>
   <si>
     <t>Chris Nemeskal</t>
   </si>
   <si>
     <t>857-919-4260</t>
   </si>
   <si>
     <t>cnemeskal@leahylandscaping.com</t>
@@ -2637,53 +2532,50 @@
   <si>
     <t>Maltby &amp; Co., Inc.</t>
   </si>
   <si>
     <t>Brian Maltby</t>
   </si>
   <si>
     <t>978-983-8930</t>
   </si>
   <si>
     <t>brian@maltbytree.com</t>
   </si>
   <si>
     <t>Mayer Tree Service</t>
   </si>
   <si>
     <t>Dan Mayer</t>
   </si>
   <si>
     <t>Mountainview Landscapes and Lawncare, Inc.</t>
   </si>
   <si>
     <t>Mark Lacombe</t>
   </si>
   <si>
-    <t>413-377-6166/413-537-4561</t>
-[...1 lines deleted...]
-  <si>
     <t>markl@mountainviewinc.com</t>
   </si>
   <si>
     <t>Native Habitat Restoration LLC</t>
   </si>
   <si>
     <t>Sari Hoy</t>
   </si>
   <si>
     <t>413-394-0277</t>
   </si>
   <si>
     <t>sariflwr@hotmail.com</t>
   </si>
   <si>
     <t>NE Acreage Group Inc</t>
   </si>
   <si>
     <t>Michael Duarte</t>
   </si>
   <si>
     <t>978-831-3253</t>
   </si>
   <si>
     <t>michael@neacreage.com</t>
@@ -2922,125 +2814,113 @@
   <si>
     <t>Tree Tech Inc.</t>
   </si>
   <si>
     <t>John Haehnel</t>
   </si>
   <si>
     <t>508-958-5321</t>
   </si>
   <si>
     <t>johnh@treetechinc.net</t>
   </si>
   <si>
     <t>FAC121</t>
   </si>
   <si>
     <t>Water Treatment Chemicals and Alternative Treatment Systems</t>
   </si>
   <si>
     <t>Aqua Laboratories, Inc.</t>
   </si>
   <si>
     <t>Tom Cass</t>
   </si>
   <si>
-    <t>78-388-3989</t>
-[...1 lines deleted...]
-  <si>
     <t>tomcass@aqualaboratories.com</t>
   </si>
   <si>
     <t>Azure Water Services LLC</t>
   </si>
   <si>
     <t>Scott Kaddy</t>
   </si>
   <si>
     <t>617-512-0791</t>
   </si>
   <si>
     <t>Skaddy@azurewaterservices.com</t>
   </si>
   <si>
     <t>Barclay Water Management, Inc.</t>
   </si>
   <si>
     <t>Ruth Shaw</t>
   </si>
   <si>
     <t>617 213 4051</t>
   </si>
   <si>
     <t>ruth.shaw@ecolab.com</t>
   </si>
   <si>
     <t>Conservation Solutions Corporation</t>
   </si>
   <si>
     <t>Daniel Cook</t>
   </si>
   <si>
-    <t>508-878-9005 (cell)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">dcook@ConservationSolutions.com </t>
   </si>
   <si>
     <t>Holland Company Inc</t>
   </si>
   <si>
     <t xml:space="preserve">Matthew B. Holland </t>
   </si>
   <si>
     <t>413-743-1292</t>
   </si>
   <si>
     <t>matt.holland@hollandcompany.com</t>
   </si>
   <si>
     <t>Neponset Chemical &amp; Eng Inc</t>
   </si>
   <si>
     <t xml:space="preserve">Richard Donovan </t>
   </si>
   <si>
-    <t>781-762-3466/Cell  781.603.6732</t>
-[...1 lines deleted...]
-  <si>
     <t>nepchem@norwoodlight.com</t>
   </si>
   <si>
     <t>Puraqua Pool Service, Inc.</t>
   </si>
   <si>
     <t>Kerri Gabriele</t>
   </si>
   <si>
-    <t xml:space="preserve"> 781-893- 6300</t>
-[...1 lines deleted...]
-  <si>
     <t>KERRIG@PURAQUAPOOLS.COM</t>
   </si>
   <si>
     <t>The Metro Group Inc</t>
   </si>
   <si>
     <t>Michael Flahive</t>
   </si>
   <si>
     <t xml:space="preserve">781-932-9911 </t>
   </si>
   <si>
     <t>mflahive@metrogroupinc.com</t>
   </si>
   <si>
     <t>FAC124</t>
   </si>
   <si>
     <t>Building Maintenance Repair and Operations Product and Supplies</t>
   </si>
   <si>
     <t>Building Control &amp; Solutions</t>
   </si>
   <si>
     <t>Jeff Hurwitz</t>
@@ -3459,95 +3339,86 @@
   <si>
     <t>508-836-3000</t>
   </si>
   <si>
     <t>customerservice@elharvey.com</t>
   </si>
   <si>
     <t>E.O.M.S. Recycling, Inc.</t>
   </si>
   <si>
     <t>Donna Milhomme</t>
   </si>
   <si>
     <t>508-587-9686</t>
   </si>
   <si>
     <t>dmilhomme@eomsrecycling.com</t>
   </si>
   <si>
     <t xml:space="preserve">EOS Approach dba Proshred Security**Not Active** </t>
   </si>
   <si>
     <t>Joseph A. Kelly</t>
   </si>
   <si>
-    <t>413-596-5479/877-767-4733</t>
-[...1 lines deleted...]
-  <si>
     <t>joe.kelly@proshred.com</t>
   </si>
   <si>
     <t>Excel Recycling</t>
   </si>
   <si>
     <t>Wayne Edwards</t>
   </si>
   <si>
     <t>774-264-0595</t>
   </si>
   <si>
     <t>wedwards@excelrecycle.com</t>
   </si>
   <si>
-    <t>508-450-5531/978-706-1038</t>
-[...1 lines deleted...]
-  <si>
     <t>office@FavreauForestry.com</t>
   </si>
   <si>
     <t>Liberty Tire Recycling</t>
   </si>
   <si>
     <t>Jessica Figueroa</t>
   </si>
   <si>
     <t>978-772-4251</t>
   </si>
   <si>
     <t>jfigueroa@libertytire.com</t>
   </si>
   <si>
     <t>Mansfield Paper Company</t>
   </si>
   <si>
     <t>Scott Parent</t>
   </si>
   <si>
-    <t>413-781-2000 ext. 336</t>
-[...1 lines deleted...]
-  <si>
     <t>rsp@mansfieldpaper.com</t>
   </si>
   <si>
     <t>Mayer Tree Service Inc.</t>
   </si>
   <si>
     <t>Mid City Scrap Iron &amp; Salvage</t>
   </si>
   <si>
     <t>Bruce Correia</t>
   </si>
   <si>
     <t>508-675-7831</t>
   </si>
   <si>
     <t>bcorreia@midcityscrap.com</t>
   </si>
   <si>
     <t>Minichiello Bros., Inc.</t>
   </si>
   <si>
     <t>Fred Rogers</t>
   </si>
   <si>
     <t>617-389-7213</t>
@@ -3657,89 +3528,83 @@
   <si>
     <t>Wolpert Disposal Inc.</t>
   </si>
   <si>
     <t>Mike Wolpert</t>
   </si>
   <si>
     <t>978-463-8177</t>
   </si>
   <si>
     <t>mike@wolpertdisposal.com</t>
   </si>
   <si>
     <t>GRO38</t>
   </si>
   <si>
     <t>Prime Grocers/Food Contract</t>
   </si>
   <si>
     <t>Performance Group</t>
   </si>
   <si>
     <t>Agata Beynor</t>
   </si>
   <si>
-    <t>800-388-0257 or 413-846-5464</t>
-[...1 lines deleted...]
-  <si>
     <t>ABEYNOR@PFGC.COM</t>
   </si>
   <si>
     <t>US Foods</t>
   </si>
   <si>
     <t>Tuesday Evans</t>
   </si>
   <si>
     <t>508-259-7301</t>
   </si>
   <si>
     <t>tuesday.evans@usfoods.com</t>
   </si>
   <si>
     <t>B&amp;B Trading</t>
   </si>
   <si>
     <t>James Lampert</t>
   </si>
   <si>
     <t>617-442-1400</t>
   </si>
   <si>
     <t>jlampert@bandbtrading.net</t>
   </si>
   <si>
     <t>Global Foods</t>
   </si>
   <si>
     <t>Amanda Childers</t>
   </si>
   <si>
-    <t>702-212-4537 or cell 702-588-1103</t>
-[...1 lines deleted...]
-  <si>
     <t>amandav@globalfoodslv.com</t>
   </si>
   <si>
     <t>National Food Group</t>
   </si>
   <si>
     <t>Rachelle McCoy</t>
   </si>
   <si>
     <t>248-560-2315</t>
   </si>
   <si>
     <t>rmccoy@nationalfoodgroup.com</t>
   </si>
   <si>
     <t>New England Food</t>
   </si>
   <si>
     <t>Chris Stevens</t>
   </si>
   <si>
     <t>781-341-1650</t>
   </si>
   <si>
     <t>chris@nefood.com</t>
@@ -3747,74 +3612,68 @@
   <si>
     <t>GRO39</t>
   </si>
   <si>
     <t>Drinking Water-General and Emergency Services</t>
   </si>
   <si>
     <t>Quench USA, Inc.</t>
   </si>
   <si>
     <t>Tommy Modica</t>
   </si>
   <si>
     <t>347-881-5704</t>
   </si>
   <si>
     <t>tmodica@quenchwater.com</t>
   </si>
   <si>
     <t>DS Services of America</t>
   </si>
   <si>
     <t>Sharyea Jackson</t>
   </si>
   <si>
-    <t>(678)- 486- 3503</t>
-[...1 lines deleted...]
-  <si>
     <t>SJackson@DSServices.com</t>
   </si>
   <si>
     <t>BlueTriton Brands (Ready Refresh/ Nestle)</t>
   </si>
   <si>
     <t>William (Bill) Gray</t>
   </si>
   <si>
     <t>978-479-0003</t>
   </si>
   <si>
     <t>william.gray@bluetriton.com</t>
   </si>
   <si>
     <t>W.B. Mason</t>
   </si>
   <si>
-    <t>(800) 242- 5892 x8273</t>
-[...1 lines deleted...]
-  <si>
     <t>gregg.manning@wbmason.com</t>
   </si>
   <si>
     <t>GRO40</t>
   </si>
   <si>
     <t>Foodservice Supplies and Equipment</t>
   </si>
   <si>
     <t>Milhench Inc.</t>
   </si>
   <si>
     <t>Jade Madonna</t>
   </si>
   <si>
     <t>508-965-8437</t>
   </si>
   <si>
     <t>jade@milhench.com</t>
   </si>
   <si>
     <t>US Foods Inc.</t>
   </si>
   <si>
     <t>Tom Egan</t>
@@ -3834,53 +3693,50 @@
   <si>
     <t>781-467-0060</t>
   </si>
   <si>
     <t>leah@bgrestsupply.com</t>
   </si>
   <si>
     <t>Janco Sales Services Inc.</t>
   </si>
   <si>
     <t>Edward Janini</t>
   </si>
   <si>
     <t>508-230-2443</t>
   </si>
   <si>
     <t>eddie@jancosales.com</t>
   </si>
   <si>
     <t>Kittredge Equipment Company</t>
   </si>
   <si>
     <t>Jeff Mackey</t>
   </si>
   <si>
-    <t>800-423-7082 ext. 530</t>
-[...1 lines deleted...]
-  <si>
     <t>JMackey@kittredgeequipment.com</t>
   </si>
   <si>
     <t>Cook’s Direct Inc.</t>
   </si>
   <si>
     <t>Terri Teclaw</t>
   </si>
   <si>
     <t>630-821-0250</t>
   </si>
   <si>
     <t>tteclaw@cooksdirect.com</t>
   </si>
   <si>
     <t>Fountainhead Service Group Inc.</t>
   </si>
   <si>
     <t>Jennifer St. Jean</t>
   </si>
   <si>
     <t>781-221-7276</t>
   </si>
   <si>
     <t>jennifer@fountainheadfs.com</t>
@@ -3900,53 +3756,50 @@
   <si>
     <t>Mansfield Paper Company Inc.</t>
   </si>
   <si>
     <t>413-781-2000</t>
   </si>
   <si>
     <t>Boston Showcase Company Inc.</t>
   </si>
   <si>
     <t>Andrew Star</t>
   </si>
   <si>
     <t>617-965-1103</t>
   </si>
   <si>
     <t>andy@bostonshowcase.com</t>
   </si>
   <si>
     <t>Imperial Bag &amp; Paper Co, LLC dba Imperial Dade</t>
   </si>
   <si>
     <t>Susanne Trotta</t>
   </si>
   <si>
-    <t>800-972-9622 ext.2202</t>
-[...1 lines deleted...]
-  <si>
     <t>strotta@imperialdade.com</t>
   </si>
   <si>
     <t>GRO41</t>
   </si>
   <si>
     <t>Dairy Products &amp; Baked Goods</t>
   </si>
   <si>
     <t>Rosev Dairy Foods, Inc</t>
   </si>
   <si>
     <t>Stephen Jamgochian</t>
   </si>
   <si>
     <t>617-889-7444</t>
   </si>
   <si>
     <t>sjamgochian@rosevdairy.com</t>
   </si>
   <si>
     <t>DFA Dairy Brands DBA Garelick Farms</t>
   </si>
   <si>
     <t>Liz Connolly</t>
@@ -3960,339 +3813,387 @@
   <si>
     <t>Bimbo Bakeries</t>
   </si>
   <si>
     <t>Virginia Newell</t>
   </si>
   <si>
     <t>518-456-4792</t>
   </si>
   <si>
     <t>vnewell@bbumail.com</t>
   </si>
   <si>
     <t>Calise and Sons Bakery</t>
   </si>
   <si>
     <t>Charlie Stephanopoulos</t>
   </si>
   <si>
     <t>401-255-4805</t>
   </si>
   <si>
     <t>cstephanopoulos@calisebakery.com</t>
   </si>
   <si>
-    <t>GRO42</t>
-[...1 lines deleted...]
-  <si>
     <t>K-12 School Nutrition Products</t>
   </si>
   <si>
     <t>A Simos &amp; Co Inc</t>
   </si>
   <si>
     <t>Trevor Emond</t>
   </si>
   <si>
     <t>413-734-8232</t>
   </si>
   <si>
     <t>Trevor.simos@gmail.com</t>
   </si>
   <si>
     <t>Banks Square Market Corp DBA Produce Connection</t>
   </si>
   <si>
     <t>Jim Mullett</t>
   </si>
   <si>
-    <t>617-466-0366 ext 204 cell 603-339-7390</t>
-[...1 lines deleted...]
-  <si>
     <t>jim@produceconnection.com</t>
   </si>
   <si>
+    <t>Cape Dairy LLC</t>
+  </si>
+  <si>
+    <t>Evan White</t>
+  </si>
+  <si>
+    <t>508-717-2197</t>
+  </si>
+  <si>
+    <t>evan.white02@gmail.com</t>
+  </si>
+  <si>
     <t>F Nasiff Jr Co Inc DBA Nasiff Fruit Company</t>
   </si>
   <si>
     <t>Jordan Nasiff</t>
   </si>
   <si>
     <t>508-676-6116</t>
   </si>
   <si>
     <t>jordan@nasiffproduce.com</t>
   </si>
   <si>
+    <t>JW Lopes LLC</t>
+  </si>
+  <si>
+    <t>Jeff Kotzen</t>
+  </si>
+  <si>
+    <t>617-840-3430</t>
+  </si>
+  <si>
+    <t>jeff@jwlopes.com</t>
+  </si>
+  <si>
+    <t>Martys Local Inc</t>
+  </si>
+  <si>
+    <t>Paul Gilooly</t>
+  </si>
+  <si>
+    <t>518-229-4303</t>
+  </si>
+  <si>
+    <t>paul@martyslocal.com</t>
+  </si>
+  <si>
     <t>Ring Bros of Harwich Inc DBA Ring Bros Wholesale</t>
   </si>
   <si>
     <t>Rich Mulcahy</t>
   </si>
   <si>
     <t>508-394-5022</t>
   </si>
   <si>
     <t>rich@ringbroswholesale.com</t>
   </si>
   <si>
     <t>Thomsen Buyer LLC DBA Thomsen Foodservice</t>
   </si>
   <si>
     <t>Leah Gramitt</t>
   </si>
   <si>
     <t>401-655-9033</t>
   </si>
   <si>
     <t>lgramitt@thomsenfoodservice.com</t>
   </si>
   <si>
     <t>Thurston Foods Inc</t>
   </si>
   <si>
     <t>Nikole Scozzari</t>
   </si>
   <si>
     <t>203-427-3875</t>
   </si>
   <si>
     <t>Nikole.Scozzari@thurstonfoods.com</t>
   </si>
   <si>
     <t>HLS06</t>
   </si>
   <si>
     <t>Homeland Security, Public Safety, and Traffic Safety Supplies</t>
   </si>
   <si>
     <t>Grainger</t>
   </si>
   <si>
     <t>Safeware, Inc.</t>
   </si>
   <si>
-    <t>Sue Roy</t>
-[...5 lines deleted...]
-    <t>sue.roy@safewareinc.com</t>
+    <t>Robert J. Hamilton II</t>
+  </si>
+  <si>
+    <t>203-919-5043</t>
+  </si>
+  <si>
+    <t>rhamilton@safewareinc.com</t>
   </si>
   <si>
     <t>HSP44</t>
   </si>
   <si>
     <t>Medical Commodities</t>
   </si>
   <si>
     <t>Geriatric Medical &amp; Surgical Supply, Inc</t>
   </si>
   <si>
     <t>Jeff Goldstein</t>
   </si>
   <si>
     <t>800-442-1205</t>
   </si>
   <si>
     <t>jgoldstein@geriatricmedical.com</t>
   </si>
   <si>
+    <t>Mckenson</t>
+  </si>
+  <si>
+    <t>Zack Newsome</t>
+  </si>
+  <si>
+    <t>904-790-9210</t>
+  </si>
+  <si>
+    <t>zack.newsome@mckesson.com</t>
+  </si>
+  <si>
+    <t>Medline</t>
+  </si>
+  <si>
+    <t>Elizabeth Gordon</t>
+  </si>
+  <si>
+    <t>847-949-2696</t>
+  </si>
+  <si>
+    <t>ecgordon@medline.com</t>
+  </si>
+  <si>
+    <t>MedSupply Corp.</t>
+  </si>
+  <si>
+    <t>Talha Mirza</t>
+  </si>
+  <si>
+    <t>248-597-9004</t>
+  </si>
+  <si>
+    <t>tmirza@med-supply.com</t>
+  </si>
+  <si>
+    <t>Steri-Tech Medical Innovations</t>
+  </si>
+  <si>
+    <t>Jorge Rodriguez</t>
+  </si>
+  <si>
+    <t>978-677-7887</t>
+  </si>
+  <si>
+    <t>steritechmed.com</t>
+  </si>
+  <si>
+    <t>Trans Med USA Inc.</t>
+  </si>
+  <si>
+    <t>Darius Masalehdan</t>
+  </si>
+  <si>
+    <t>508-284-9183</t>
+  </si>
+  <si>
+    <t>Darius@transmed-usa.com</t>
+  </si>
+  <si>
+    <t>WESTNET, INC.</t>
+  </si>
+  <si>
+    <t>Tina McLean</t>
+  </si>
+  <si>
+    <t>781-828-7772</t>
+  </si>
+  <si>
+    <t>tmclean@westnetmed.com</t>
+  </si>
+  <si>
+    <t>HSP45</t>
+  </si>
+  <si>
+    <t>Laboratory Supplies and Equipment</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AB Sciex</t>
+  </si>
+  <si>
+    <t>Erik Schranz</t>
+  </si>
+  <si>
+    <t>650-232-9809</t>
+  </si>
+  <si>
+    <t>erik.schranz@sciex.com</t>
+  </si>
+  <si>
+    <t>Agilent</t>
+  </si>
+  <si>
+    <t>Lindsay Willett</t>
+  </si>
+  <si>
+    <t>302-636-8357</t>
+  </si>
+  <si>
+    <t>lindsay_willett@agilent.com</t>
+  </si>
+  <si>
+    <t>Bio-Rad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kimberly McKay	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+410-456-6621 	
+</t>
+  </si>
+  <si>
+    <t>kmmk13@gmail.com</t>
+  </si>
+  <si>
+    <t>Fisher Scientific</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Will Thomas	
+</t>
+  </si>
+  <si>
+    <t>864-386-1141</t>
+  </si>
+  <si>
+    <t>william.thomas@thermofisher.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Government Scientific Source, Inc </t>
+  </si>
+  <si>
+    <t>Cynthia King</t>
+  </si>
+  <si>
+    <t>703-880-5003</t>
+  </si>
+  <si>
+    <t>sales-b@govsci.com</t>
+  </si>
+  <si>
+    <t>IDEXX</t>
+  </si>
+  <si>
+    <t>Jamie Brunelle</t>
+  </si>
+  <si>
+    <t>207-556-3091</t>
+  </si>
+  <si>
+    <t>jamie-brunelle@idexx.com</t>
+  </si>
+  <si>
+    <t>Lipomed</t>
+  </si>
+  <si>
+    <t>Becky Dewey</t>
+  </si>
+  <si>
+    <t>617-577-7222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">becky.dewey@LGCGroup.com </t>
+  </si>
+  <si>
+    <t>LumiQuick</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tatiana Franco </t>
+  </si>
+  <si>
+    <t>914-462-8237</t>
+  </si>
+  <si>
+    <t>sales@lumiquick.com</t>
+  </si>
+  <si>
     <t>McKesson</t>
   </si>
   <si>
-    <t>Zack Newsome</t>
-[...167 lines deleted...]
-    <t>sales@lumiquick.com</t>
+    <t xml:space="preserve">
+Phillip Reed	
+</t>
+  </si>
+  <si>
+    <t>843-602-6584</t>
+  </si>
+  <si>
+    <t>PReed@medline.com</t>
   </si>
   <si>
     <t>Myers Construction Materials TEsting</t>
   </si>
   <si>
     <t>Jeff Clouatre</t>
   </si>
   <si>
     <t>888-293-2121</t>
   </si>
   <si>
     <t>jclouatre@myerstest.com</t>
   </si>
   <si>
     <t>Qiagen</t>
   </si>
   <si>
     <t>Amber McManus</t>
   </si>
   <si>
     <t>862-222-0405</t>
   </si>
   <si>
     <t>amber.mcmanus@qiagen.com</t>
   </si>
@@ -4308,158 +4209,220 @@
   <si>
     <t>june@esafetyinc.com</t>
   </si>
   <si>
     <t>School Specialty (Frey Scientific)</t>
   </si>
   <si>
     <t>Sherri Kremers</t>
   </si>
   <si>
     <t>920-245-5275</t>
   </si>
   <si>
     <t xml:space="preserve">sherri.kremers@schoolspecialty.com </t>
   </si>
   <si>
     <t>978-656-8069</t>
   </si>
   <si>
     <t>jorge@steritechmed.com</t>
   </si>
   <si>
     <t>Thomas Scientific</t>
   </si>
   <si>
-    <t>Jim Losinski</t>
-[...5 lines deleted...]
-    <t>jim.losinski@thomassci.com</t>
+    <t>Amy Debroczy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">508-439-9694	</t>
+  </si>
+  <si>
+    <t>amy.debroczy@thomassci.com</t>
   </si>
   <si>
     <t xml:space="preserve">VWR Scientific </t>
   </si>
   <si>
-    <t>Seth Cory</t>
-[...5 lines deleted...]
-    <t>seth.cory@avantorsciences.com</t>
+    <t xml:space="preserve">
+Hannah Spiri  Alec Armstrong   
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hannah.spiri@avantorsciences.com                             Alec.Armstrong@avantorsciences.com                                                                              </t>
   </si>
   <si>
     <t>Westcarb</t>
   </si>
   <si>
     <t>Morrell Thomas</t>
   </si>
   <si>
     <t>866-507-1576</t>
   </si>
   <si>
     <t>mt@westcarb.com</t>
   </si>
   <si>
     <t>Wilkem</t>
   </si>
   <si>
     <t>Jim Wilkie Sr</t>
   </si>
   <si>
     <t>401-723-1840</t>
   </si>
   <si>
     <t xml:space="preserve">jim@wilkem.com </t>
   </si>
   <si>
     <t>Wynn Innovations</t>
   </si>
   <si>
     <t>Benjamin Wynn</t>
   </si>
   <si>
     <t>916-996-6377</t>
   </si>
   <si>
     <t>bwynn@wynninnovations.com</t>
   </si>
   <si>
+    <t xml:space="preserve">Avertest LLC </t>
+  </si>
+  <si>
+    <t>Heather Sverker</t>
+  </si>
+  <si>
+    <t>617-849-9090</t>
+  </si>
+  <si>
+    <t>Hsverker@averhealth.com</t>
+  </si>
+  <si>
+    <t>Cayman Chemical Company INC</t>
+  </si>
+  <si>
+    <t>Kelly Reading</t>
+  </si>
+  <si>
+    <t>734-249-5595</t>
+  </si>
+  <si>
+    <t>kreading@caymanchem.com</t>
+  </si>
+  <si>
+    <t>Alere San Diego, Inc.</t>
+  </si>
+  <si>
+    <t>Medzah Industries</t>
+  </si>
+  <si>
+    <t>Daniel Pandescia</t>
+  </si>
+  <si>
+    <t>860-982-0514</t>
+  </si>
+  <si>
+    <t>dpandiscia@medzah.com</t>
+  </si>
+  <si>
+    <t>Promega Corp</t>
+  </si>
+  <si>
+    <t>Danielle J. Brownell</t>
+  </si>
+  <si>
+    <t>518-683-6830</t>
+  </si>
+  <si>
+    <t>Danielle.Brownell@promega.com</t>
+  </si>
+  <si>
+    <t>UCT LLC</t>
+  </si>
+  <si>
+    <t>Austin Primmer</t>
+  </si>
+  <si>
+    <t>aprimmer@unitedchem.c</t>
+  </si>
+  <si>
+    <t>West Technology Forensics Inc</t>
+  </si>
+  <si>
+    <t>Ian Harris</t>
+  </si>
+  <si>
+    <t>iharris@west-tehnology.co.uk</t>
+  </si>
+  <si>
     <t>ITC71</t>
   </si>
   <si>
     <t xml:space="preserve">Security, Surveillance, Monitoring, and Access Control </t>
   </si>
   <si>
     <t>A W Gifford, Inc</t>
   </si>
   <si>
     <t>Jeremy Outhuse</t>
   </si>
   <si>
     <t>413-732-8951</t>
   </si>
   <si>
     <t>denice@giffordlock.com</t>
   </si>
   <si>
     <t>Access Control Systems, Inc.</t>
   </si>
   <si>
     <t>Charles Patterson</t>
   </si>
   <si>
-    <t>603.249.9820</t>
-[...1 lines deleted...]
-  <si>
     <t>charlie@a-c-s.biz</t>
   </si>
   <si>
     <t>Advanced Alarm Systems, Inc.</t>
   </si>
   <si>
     <t>Kevin C. Fitzpatrick</t>
   </si>
   <si>
     <t>508-675-1937</t>
   </si>
   <si>
     <t>kevin@80044alarm.com</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Security Integration dba. Security101 </t>
   </si>
   <si>
     <t>Main Office Admin</t>
   </si>
   <si>
-    <t>1.800.991.4170</t>
-[...1 lines deleted...]
-  <si>
     <t>support@security101ne.com</t>
   </si>
   <si>
     <t>American Alarm &amp; Communications, Inc.</t>
   </si>
   <si>
     <t>Central Station On-Call</t>
   </si>
   <si>
     <t>781-641-2000</t>
   </si>
   <si>
     <t>Centralstation@americanalarm.com</t>
   </si>
   <si>
     <t>American Service Company</t>
   </si>
   <si>
     <t>24 Hrs On Call Techs &amp; Managers</t>
   </si>
   <si>
     <t>617-471-5953</t>
   </si>
   <si>
     <t>servicedepartment@americanservicecompany.com</t>
@@ -4533,113 +4496,104 @@
   <si>
     <t>919-809-6681</t>
   </si>
   <si>
     <t>kharrington@besafe.net</t>
   </si>
   <si>
     <t>Boston Electric and Telephone Corp</t>
   </si>
   <si>
     <t>Maria Picanzi</t>
   </si>
   <si>
     <t>617-828-9609</t>
   </si>
   <si>
     <t>maria@betcorp.com</t>
   </si>
   <si>
     <t>CC-Teknologies Inc.</t>
   </si>
   <si>
     <t>Marek Oles</t>
   </si>
   <si>
-    <t>508-444-8810 x1, 2 for Emergency</t>
-[...1 lines deleted...]
-  <si>
     <t>marekoles@cc-tek.net</t>
   </si>
   <si>
     <t>Ceia USA Ltd.</t>
   </si>
   <si>
     <t>Jim Wardle</t>
   </si>
   <si>
     <t>330-405-3190</t>
   </si>
   <si>
     <t>jwardle@ceia-usa.com</t>
   </si>
   <si>
     <t>Comm-Tract Corp</t>
   </si>
   <si>
     <t>Mike Reilly</t>
   </si>
   <si>
-    <t>(508) 717-7594</t>
-[...1 lines deleted...]
-  <si>
     <t>mreilly@comm-tract.com</t>
   </si>
   <si>
     <t>Craftmaster Hardware</t>
   </si>
   <si>
     <t>Kevin Driscoll</t>
   </si>
   <si>
     <t>508-661-9632</t>
   </si>
   <si>
     <t>kdriscoll@CraftmasterHardware.com</t>
   </si>
   <si>
     <t>CSY Technologies</t>
   </si>
   <si>
     <t>Denis Young</t>
   </si>
   <si>
     <t>617-304-7655</t>
   </si>
   <si>
     <t>dyoung@csytech.com</t>
   </si>
   <si>
     <t>Custom Computer Specialists, Inc.</t>
   </si>
   <si>
     <t>Suzanne McLaughlin</t>
   </si>
   <si>
-    <t>(401) 775-1286</t>
-[...1 lines deleted...]
-  <si>
     <t>smclaughlin@customonline.com</t>
   </si>
   <si>
     <t>D.H. Pace Company, Inc.Pasek Corporation</t>
   </si>
   <si>
     <t>David Alessandrini</t>
   </si>
   <si>
     <t>617-269-7110 x 112</t>
   </si>
   <si>
     <t>dalessandrini@pasek.com</t>
   </si>
   <si>
     <t>DG Investment Intermediate Holdings 2Convergint Technologies</t>
   </si>
   <si>
     <t>Helio Leal</t>
   </si>
   <si>
     <t>877-477-8181</t>
   </si>
   <si>
     <t xml:space="preserve">helio.leal@convergint.com </t>
@@ -4689,53 +4643,50 @@
   <si>
     <t>781-828-6770</t>
   </si>
   <si>
     <t>jdoherty@enesystems.com</t>
   </si>
   <si>
     <t>ePlus Technology</t>
   </si>
   <si>
     <t>Steve Low</t>
   </si>
   <si>
     <t>781-615-1314</t>
   </si>
   <si>
     <t>slow@eplus.com</t>
   </si>
   <si>
     <t>Frank H Perry IIIWhite Hawk Alarm &amp; Security</t>
   </si>
   <si>
     <t>Christen M. Perry</t>
   </si>
   <si>
-    <t>(781)812-6411</t>
-[...1 lines deleted...]
-  <si>
     <t>whitehawkalarm@gmail.com</t>
   </si>
   <si>
     <t>FS Systems Inc.</t>
   </si>
   <si>
     <t>Gerald Fitzgerald</t>
   </si>
   <si>
     <t>781-754-7310</t>
   </si>
   <si>
     <t>gfitz@fssystemsinc.com</t>
   </si>
   <si>
     <t>FUTURE TECHNOLOGIES GROUP LLC New Era Technology NE</t>
   </si>
   <si>
     <t>Brian Ingalls</t>
   </si>
   <si>
     <t xml:space="preserve">339-502-6619 </t>
   </si>
   <si>
     <t>service.ne@neweratech.com</t>
@@ -4761,137 +4712,125 @@
   <si>
     <t>781-205-8719</t>
   </si>
   <si>
     <t>john.ryan1@graybar.com</t>
   </si>
   <si>
     <t>Hayden Safe &amp; Lock Co., Inc.</t>
   </si>
   <si>
     <t>John Whitmarsh</t>
   </si>
   <si>
     <t>978-265-5837</t>
   </si>
   <si>
     <t>john@haydenlock.com</t>
   </si>
   <si>
     <t>HEI Security</t>
   </si>
   <si>
     <t xml:space="preserve">HEI Security Service Line </t>
   </si>
   <si>
-    <t>(801) 516-6001</t>
-[...1 lines deleted...]
-  <si>
     <t>HEI can setup a Portal for MA</t>
   </si>
   <si>
     <t>Industrial Video &amp; Control Co. LLC</t>
   </si>
   <si>
     <t>Norman Fast</t>
   </si>
   <si>
     <t>617-467-3059 x 105</t>
   </si>
   <si>
     <t>nfast@ivcco.com</t>
   </si>
   <si>
     <t>Ironman Inc.</t>
   </si>
   <si>
     <t>JAMES HATCH</t>
   </si>
   <si>
     <t>989-386-8975</t>
   </si>
   <si>
     <t>IRONMAN@IRONMANS.NET</t>
   </si>
   <si>
     <t>J&amp;M Brown Company, Inc.Spectrum Integrated Technologies</t>
   </si>
   <si>
     <t>Terrence Kilduff</t>
   </si>
   <si>
     <t>617-522-8800</t>
   </si>
   <si>
     <t>tkilduff@spectrumit.com</t>
   </si>
   <si>
     <t>K &amp; M Communications Corp.</t>
   </si>
   <si>
     <t>Robert Lane</t>
   </si>
   <si>
-    <t>508-857-2011 Ext 103</t>
-[...1 lines deleted...]
-  <si>
     <t>RLANE@KANDMCOMMUNICATIONS.COM</t>
   </si>
   <si>
     <t>Kamco Supply Corp.</t>
   </si>
   <si>
     <t>On-Call Person</t>
   </si>
   <si>
-    <t>(800) 838-0152</t>
-[...1 lines deleted...]
-  <si>
     <t>bmessina@kamcoboston.com</t>
   </si>
   <si>
     <t>KNE Corporation</t>
   </si>
   <si>
     <t>Victor Conklin</t>
   </si>
   <si>
     <t>781-492-7195</t>
   </si>
   <si>
     <t>victor@knecorp.com</t>
   </si>
   <si>
     <t>LAN-TEL Communications, Inc.</t>
   </si>
   <si>
     <t>Peter Baker</t>
   </si>
   <si>
-    <t>844.575.2001</t>
-[...1 lines deleted...]
-  <si>
     <t>service@lan-tel.com or pbaker@lan-tel.com</t>
   </si>
   <si>
     <t>McDonald Electrical Corporation</t>
   </si>
   <si>
     <t>John Bartolomucci</t>
   </si>
   <si>
     <t>617-763-3366</t>
   </si>
   <si>
     <t>johnbarts@mcdonaldcorp.com</t>
   </si>
   <si>
     <t>Minuteman Security Technologies</t>
   </si>
   <si>
     <t>Boston Service</t>
   </si>
   <si>
     <t>978-783-0018</t>
   </si>
   <si>
     <t>bostonService@minutemanst.com</t>
@@ -4977,65 +4916,59 @@
   <si>
     <t>978-671-5450</t>
   </si>
   <si>
     <t>dkwapien@setronics.com</t>
   </si>
   <si>
     <t>Siemens Industry Inc.</t>
   </si>
   <si>
     <t>Michael Gagnon</t>
   </si>
   <si>
     <t>339-206-9143</t>
   </si>
   <si>
     <t>michael.gagnon@siemens.com</t>
   </si>
   <si>
     <t>SIGNET Electronic Systems, Inc.</t>
   </si>
   <si>
     <t>Rich Ahern</t>
   </si>
   <si>
-    <t xml:space="preserve">781-871-5888 ext. 1118  </t>
-[...1 lines deleted...]
-  <si>
     <t>rich.ahern@signetgroup.net</t>
   </si>
   <si>
     <t>Sonet Electrical Systems, LLC</t>
   </si>
   <si>
     <t>Tom Cavanaugh</t>
   </si>
   <si>
-    <t xml:space="preserve">C: 617-594-8462  </t>
-[...1 lines deleted...]
-  <si>
     <t>tcavanaugh@sonetelectrical.com</t>
   </si>
   <si>
     <t>Sonitrol New England/SSSH3, Inc.Alarm New England</t>
   </si>
   <si>
     <t>Douglas M Curtiss</t>
   </si>
   <si>
     <t>860-836-3604</t>
   </si>
   <si>
     <t>douglascurtiss@gmail.com</t>
   </si>
   <si>
     <t>Stanley Convergent Security Solutions, Inc.</t>
   </si>
   <si>
     <t>Larry Movessian</t>
   </si>
   <si>
     <t>781-460-4528</t>
   </si>
   <si>
     <t>Larry.Movsessian@sbdinc.com</t>
@@ -5187,53 +5120,50 @@
   <si>
     <t>Whalley Computer Associates, Inc.</t>
   </si>
   <si>
     <t>On Call</t>
   </si>
   <si>
     <t>800-569-0123</t>
   </si>
   <si>
     <t>support@wca.com</t>
   </si>
   <si>
     <t>ITC80</t>
   </si>
   <si>
     <t>Imaging Devices, Supplies and Services</t>
   </si>
   <si>
     <t>CAM OFFICE SERVICES INC</t>
   </si>
   <si>
     <t>Maria Gonzalez-Mandrafino</t>
   </si>
   <si>
-    <t>(781)932-9868</t>
-[...1 lines deleted...]
-  <si>
     <t>supplies@camoffice.com</t>
   </si>
   <si>
     <t>CANON U S A INC</t>
   </si>
   <si>
     <t>Samantha Owens</t>
   </si>
   <si>
     <t>631-330-2754</t>
   </si>
   <si>
     <t>isgbidadmin@cusa.canon.com</t>
   </si>
   <si>
     <t>G A BLANCO &amp; SONS INC</t>
   </si>
   <si>
     <t>Steven Walsh</t>
   </si>
   <si>
     <t>508-331-2465</t>
   </si>
   <si>
     <t>swalsh@gablanco.com</t>
@@ -5244,104 +5174,101 @@
   <si>
     <t>Michelle Gladmon</t>
   </si>
   <si>
     <t>michelle.gladmon@hp.com</t>
   </si>
   <si>
     <t>KONICA MINOLTA BUSINESS</t>
   </si>
   <si>
     <t>Desiree Mendro</t>
   </si>
   <si>
     <t>571-425-6335</t>
   </si>
   <si>
     <t>dmendro@kmbs.konicaminolta.us</t>
   </si>
   <si>
     <t>SHARP ELECTRONICS CORP</t>
   </si>
   <si>
     <t>Matthew Huggins</t>
   </si>
   <si>
-    <t>(201) 669-9669</t>
-[...1 lines deleted...]
-  <si>
     <t>HugginsM@sharpsec.com</t>
   </si>
   <si>
     <t>TOSHIBA AMERICA BUSINESS</t>
   </si>
   <si>
     <t>Thomas Perry</t>
   </si>
   <si>
     <t>617-999-4981</t>
   </si>
   <si>
     <t>Thomas.Perry@TBS.Toshiba.com</t>
   </si>
   <si>
     <t>W. B MASON CO INC</t>
   </si>
   <si>
     <t>Adam Oteri</t>
   </si>
   <si>
     <t>339-933-9327</t>
   </si>
   <si>
     <t>adam.oteri@wbmsaon.com</t>
   </si>
   <si>
+    <t>Network Services, Communications Services &amp; Related Equipment (Cat 2-9)</t>
+  </si>
+  <si>
+    <t>AT&amp;T Corp</t>
+  </si>
+  <si>
+    <t>Salvatore LoGiudice</t>
+  </si>
+  <si>
+    <t>959-282-6849</t>
+  </si>
+  <si>
+    <t>sl279h@att.com</t>
+  </si>
+  <si>
+    <t>Cellular Services &amp; Devices- Public Safety Grade Wireless (Cat 1-PSGW)</t>
+  </si>
+  <si>
+    <t>AT&amp;T Corp.</t>
+  </si>
+  <si>
     <t>ITT72</t>
   </si>
   <si>
-    <t>Network Services, Communications Services &amp; Related Equipment (Cat 2-9)</t>
-[...19 lines deleted...]
-  <si>
     <t>Beacon Telecom Incorporated</t>
   </si>
   <si>
     <t>James Filbin</t>
   </si>
   <si>
     <t>781-297-2222</t>
   </si>
   <si>
     <t>jfilbin@beacontelecom.com</t>
   </si>
   <si>
     <t>BOSTON ELECTRIC AND TELEPHONE CORP.</t>
   </si>
   <si>
     <t>Carousel Industries</t>
   </si>
   <si>
     <t>Network Operations Manager</t>
   </si>
   <si>
     <t>866-408-4596</t>
   </si>
   <si>
     <t>service@carouselindustries.com</t>
@@ -5425,96 +5352,83 @@
     <t>Scott Richardson</t>
   </si>
   <si>
     <t>978-884-3708</t>
   </si>
   <si>
     <t>Scott_Richardson@cable.comcast.com</t>
   </si>
   <si>
     <t>Continental Resources, Inc.</t>
   </si>
   <si>
     <t>Jeff Lane</t>
   </si>
   <si>
     <t>781-533-0292</t>
   </si>
   <si>
     <t>jlane@conres.com</t>
   </si>
   <si>
     <t>ConvergeOne</t>
   </si>
   <si>
     <t>ConvergeOne Customer Success Center (CSC)</t>
-  </si>
-[...2 lines deleted...]
-Duty Manager: 678.781.0984</t>
   </si>
   <si>
     <t xml:space="preserve">
 CSCOperationsMgmt@ConvergeOne.com</t>
   </si>
   <si>
     <t>Crocker Communications, Inc.</t>
   </si>
   <si>
     <t>Matthew Crocker</t>
   </si>
   <si>
     <t>413-772-1800</t>
   </si>
   <si>
     <t>matthew@corp.crocker.com</t>
   </si>
   <si>
     <t>Crown Castle Fiber LLC</t>
   </si>
   <si>
     <t>NOC</t>
   </si>
   <si>
-    <t>1-855-93-FIBER</t>
-[...1 lines deleted...]
-  <si>
     <t>fibersupport@crowncastle.com</t>
   </si>
   <si>
-    <t>(401) 378-2994</t>
-[...1 lines deleted...]
-  <si>
     <t>D&amp;S Communications</t>
   </si>
   <si>
     <t>Manuel Taveira</t>
   </si>
   <si>
-    <t>(847)628-4173</t>
-[...1 lines deleted...]
-  <si>
     <t>manueltaveira@dscomm.com</t>
   </si>
   <si>
     <t>FirstLight Fiber, Inc.</t>
   </si>
   <si>
     <t>Customer Repair</t>
   </si>
   <si>
     <t>1-833-484-0404</t>
   </si>
   <si>
     <t xml:space="preserve">CustomerService@firstlight.net </t>
   </si>
   <si>
     <t>Fulton Communications, LLC dba. Vertical Communications</t>
   </si>
   <si>
     <t>Erik Romanek</t>
   </si>
   <si>
     <t>781-232-6514</t>
   </si>
   <si>
     <t>eromanek@vertical.com</t>
@@ -5528,149 +5442,140 @@
   <si>
     <t>617-502-1248</t>
   </si>
   <si>
     <t>Kate.Waldron@NewEraTech.com</t>
   </si>
   <si>
     <t>Granite Telecommunications</t>
   </si>
   <si>
     <t>Tucker Campbell</t>
   </si>
   <si>
     <t>617-837-5074</t>
   </si>
   <si>
     <t>tcampbell@granitenet.com</t>
   </si>
   <si>
     <t>Granite Telecommunications, LLC</t>
   </si>
   <si>
     <t>Rachel Roach</t>
   </si>
   <si>
-    <t>(617) 837-5900</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">rroach@granitenet.com </t>
   </si>
   <si>
     <t xml:space="preserve">GreenPages, Inc. dba. GREENPAGES TECHNOLOGY SOLUTION </t>
   </si>
   <si>
     <t>GreenPages Help Hub</t>
   </si>
   <si>
     <t>844-525-8979</t>
   </si>
   <si>
     <t>gpticket@greenpages.com</t>
   </si>
   <si>
     <t>Guardian Information Technologies, Inc</t>
   </si>
   <si>
     <t>Lance Warren</t>
   </si>
   <si>
     <t>978-840-1212</t>
   </si>
   <si>
     <t>lwarren@guardianinfo.com</t>
   </si>
   <si>
     <t>Harbor Networks</t>
   </si>
   <si>
     <t>Mike Sullivan - SVP Business Operations</t>
   </si>
   <si>
     <t>508-652-3020</t>
   </si>
   <si>
     <t>mikes@harbornetworks.com</t>
   </si>
   <si>
     <t>HUB Technical Services</t>
   </si>
   <si>
     <t xml:space="preserve">Dan Lovetere, Director of Engineering, is the primary emergency contact, but HUB Tech also has a team of badged employees, not a remote NOC,  who are available 7X24. In the event of an emergency we would have more staff available </t>
   </si>
   <si>
-    <t>508-238-9887 X4308</t>
-[...1 lines deleted...]
-  <si>
     <t>service@hubtech.com</t>
   </si>
   <si>
     <t>Hughes Network Systems, LLC.</t>
   </si>
   <si>
     <t>Hughes Enterprise Support Help Desk</t>
   </si>
   <si>
     <t>800-788-6000</t>
   </si>
   <si>
     <t>amir.dehdashty@hughes.com</t>
   </si>
   <si>
     <t>Integration Partners Corporation</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES</t>
   </si>
   <si>
     <t>Eric Batchelor</t>
   </si>
   <si>
     <t>978-227-2183</t>
   </si>
   <si>
     <t>ewbatche@us.ibm.com</t>
   </si>
   <si>
     <t>Intlx Solutions, LLC</t>
   </si>
   <si>
     <t>Jason Harwood</t>
   </si>
   <si>
     <t>jason.harwood@intlxsolutions.com</t>
   </si>
   <si>
     <t>IntraSystems, Inc.</t>
   </si>
   <si>
     <t>Paul Kunze</t>
   </si>
   <si>
-    <t>617.549.8011</t>
-[...1 lines deleted...]
-  <si>
     <t>pkunze@intrasystems.com</t>
   </si>
   <si>
     <t>IP ACCESS INTERNATIONAL, LLC</t>
   </si>
   <si>
     <t xml:space="preserve"> Mike Gregg</t>
   </si>
   <si>
     <t xml:space="preserve">321-246-7781 </t>
   </si>
   <si>
     <t xml:space="preserve">mike.gregg@ipinternational.net </t>
   </si>
   <si>
     <t>LCN-Division of E.G. Sawyer Co, Inc.</t>
   </si>
   <si>
     <t>Matthew Lieb</t>
   </si>
   <si>
     <t>508-317-3871</t>
   </si>
   <si>
     <t>matt.lieb@lcn-inc.com</t>
@@ -5735,53 +5640,50 @@
   <si>
     <t>508-734-1212</t>
   </si>
   <si>
     <t>tbarossi@mettel.com</t>
   </si>
   <si>
     <t>Net Tel One Communications LLC</t>
   </si>
   <si>
     <t>Gregory O'Neill</t>
   </si>
   <si>
     <t>781-228-8202</t>
   </si>
   <si>
     <t>coneill@nettelone.com</t>
   </si>
   <si>
     <t>New Horizon Communications Corp</t>
   </si>
   <si>
     <t>Tony Carvalho</t>
   </si>
   <si>
-    <t>(239)628-4035</t>
-[...1 lines deleted...]
-  <si>
     <t>tcarvalho@nhcgrp.com</t>
   </si>
   <si>
     <t>Norstan Communications, Inc. dba. Black Box Network Services</t>
   </si>
   <si>
     <t>Black Box Service Desk</t>
   </si>
   <si>
     <t>800-251-3028</t>
   </si>
   <si>
     <t xml:space="preserve">danielle.lyle@blackbox.com </t>
   </si>
   <si>
     <t>North Atlantic Networks, LLC</t>
   </si>
   <si>
     <t>NAN Network Operations Center</t>
   </si>
   <si>
     <t>508-339-0482</t>
   </si>
   <si>
     <t>support@nan.com</t>
@@ -5828,53 +5730,50 @@
   <si>
     <t>800-494-0118</t>
   </si>
   <si>
     <t>noc@presidio.com</t>
   </si>
   <si>
     <t>Red River Technology LLC.</t>
   </si>
   <si>
     <t>Cody Dodds</t>
   </si>
   <si>
     <t>1-603-442-5572</t>
   </si>
   <si>
     <t>cody.dodds@redriver.com</t>
   </si>
   <si>
     <t>Statewide Communications Inc.</t>
   </si>
   <si>
     <t>David Hull</t>
   </si>
   <si>
-    <t>833-266-6289 X 1107</t>
-[...1 lines deleted...]
-  <si>
     <t>david.hull@statewide.com</t>
   </si>
   <si>
     <t>Talkdesk Inc</t>
   </si>
   <si>
     <t>Chris Stelacio</t>
   </si>
   <si>
     <t>610-213-7400</t>
   </si>
   <si>
     <t>christopher.stelacio@talkdesk.com</t>
   </si>
   <si>
     <t>The Iserv Company</t>
   </si>
   <si>
     <t>James Palmisano</t>
   </si>
   <si>
     <t>866-344-7910</t>
   </si>
   <si>
     <t xml:space="preserve">james.palmisano@iservgroup.com </t>
@@ -5897,114 +5796,105 @@
   <si>
     <t>Shawn Silver</t>
   </si>
   <si>
     <t>860-622-4150</t>
   </si>
   <si>
     <t>shawnsilver@totalcomm.com</t>
   </si>
   <si>
     <t>U S TELEPACIFIC CORP dba. TPX COMMUNICATIONS</t>
   </si>
   <si>
     <t>Shawn Day</t>
   </si>
   <si>
     <t>781-861-4616</t>
   </si>
   <si>
     <t xml:space="preserve">sday@tpx.com </t>
   </si>
   <si>
     <t>Brian McDonald / Unified 24x7 NOC</t>
   </si>
   <si>
-    <t>866-520-6414 / 877-329-0434</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">service@UnifiedITSupport.com </t>
   </si>
   <si>
     <t>Charles Tremble</t>
   </si>
   <si>
     <t>413-612-6125</t>
   </si>
   <si>
     <t>charliet@valleycommunications.com</t>
   </si>
   <si>
     <t>VoDaVi Technologies</t>
   </si>
   <si>
     <t>Ashley McGough</t>
   </si>
   <si>
     <t>508-356-4805</t>
   </si>
   <si>
     <t>Ashley.McGough@VoDaViTech.com</t>
   </si>
   <si>
     <t>Jake Brown</t>
   </si>
   <si>
     <t>508-634-1152</t>
   </si>
   <si>
     <t>jbb@wca.com</t>
   </si>
   <si>
     <t>Windstream Holdings II, LLC dba. PaeTec Communications LLC</t>
   </si>
   <si>
     <t>Adam Katz</t>
   </si>
   <si>
-    <t>857.403.4802</t>
-[...1 lines deleted...]
-  <si>
     <t>Adam.S.Katz@windstream.com</t>
   </si>
   <si>
     <t>World Wide Technology LLC</t>
   </si>
   <si>
     <t>David Witherell</t>
   </si>
   <si>
     <t>617-320-2699</t>
   </si>
   <si>
     <t>david.witherell@wwt.com</t>
   </si>
   <si>
-    <t>Salvatore LoGiudice</t>
-[...2 lines deleted...]
-    <t>959-282-6849</t>
+    <t>no email provided</t>
   </si>
   <si>
     <t xml:space="preserve">SL279H@ATT.COM </t>
   </si>
   <si>
     <t>Mike Sullivan - SVP Business Operation</t>
   </si>
   <si>
     <t xml:space="preserve">Mike.sullivan@harborit.com </t>
   </si>
   <si>
     <t xml:space="preserve">ITT72 </t>
   </si>
   <si>
     <t>Verizon Business Network</t>
   </si>
   <si>
     <t>617-721-8263</t>
   </si>
   <si>
     <t xml:space="preserve">karen.m.parella@verizon.com </t>
   </si>
   <si>
     <t xml:space="preserve">
 CSCOperationsMgmt@OneC1.com</t>
@@ -6012,113 +5902,95 @@
   <si>
     <t>OFF53</t>
   </si>
   <si>
     <t>Office Supplies, Recycled Paper and Envelopes</t>
   </si>
   <si>
     <t>Bay State Envelope</t>
   </si>
   <si>
     <t>Liz White</t>
   </si>
   <si>
     <t>508-337-8900</t>
   </si>
   <si>
     <t>lwhite@bseprint.com</t>
   </si>
   <si>
     <t>CAM Office Services</t>
   </si>
   <si>
     <t>Kemo Ceesay</t>
   </si>
   <si>
-    <t xml:space="preserve"> 781-385-1290</t>
-[...1 lines deleted...]
-  <si>
     <t>k.ceesay@camoffice.com</t>
   </si>
   <si>
     <t>G A Blanco and Sons</t>
   </si>
   <si>
     <t>Bill Domack</t>
   </si>
   <si>
-    <t>(413) 528-9500 x 119</t>
-[...1 lines deleted...]
-  <si>
     <t>bdomack@gablanco.com</t>
   </si>
   <si>
     <t>Lindenmeyr Munroe</t>
   </si>
   <si>
     <t>William McDonough</t>
   </si>
   <si>
-    <t>617 947 2925</t>
-[...1 lines deleted...]
-  <si>
     <t>wmcdonough@lindenmeyr.com</t>
   </si>
   <si>
     <t>Staples</t>
   </si>
   <si>
     <t>Antonio Farinha IV</t>
   </si>
   <si>
-    <t>(860) 634-4962</t>
-[...1 lines deleted...]
-  <si>
     <t>antonio.farinha@staples.com</t>
   </si>
   <si>
     <t>School Specialty, LLC</t>
   </si>
   <si>
     <t>Jim Curti/ Sherri Kremers</t>
   </si>
   <si>
-    <t>(508) 769-2675/ (920)-243-5275</t>
-[...1 lines deleted...]
-  <si>
     <t>james.curtis@schoolspecialty.com  or   sherri.kremers@schoolspecialty.com</t>
   </si>
   <si>
     <t>ShireWire Global Sales and Distibution</t>
   </si>
   <si>
     <t>Anthony Manca</t>
   </si>
   <si>
-    <t>(413) 885-8225</t>
-[...1 lines deleted...]
-  <si>
     <t>tmanca@shirewire.com</t>
   </si>
   <si>
     <t>Veritiv Operating Company f.k.a. xpedx</t>
   </si>
   <si>
     <t>Jessie Alexander</t>
   </si>
   <si>
     <t>978-333-9633</t>
   </si>
   <si>
     <t>Jessie.Alexander@veritivcorp.com</t>
   </si>
   <si>
     <t>Gregg.Manning@wbmason.com</t>
   </si>
   <si>
     <t>PRF85</t>
   </si>
   <si>
     <t>Enterprise Temporary Help Services</t>
   </si>
   <si>
     <t>Motion Recruitment Partners LLC dba Sevenstep</t>
@@ -6135,282 +6007,251 @@
   <si>
     <t>PRF75</t>
   </si>
   <si>
     <t>Foreign Language Interpretation and Translation Services</t>
   </si>
   <si>
     <t xml:space="preserve">Ad Astra, Inc. </t>
   </si>
   <si>
     <t>Matias Gunn  </t>
   </si>
   <si>
     <t xml:space="preserve">301-408-4242 </t>
   </si>
   <si>
     <t>clientsuccess@ad-astrainc.com</t>
   </si>
   <si>
     <t>Ascentria Community Services Language Bank</t>
   </si>
   <si>
     <t>Donna M. Odde</t>
   </si>
   <si>
-    <t>774.243.3908</t>
-[...1 lines deleted...]
-  <si>
     <t>dodde@ascentria.org</t>
   </si>
   <si>
     <t>Baystate Interpreter, Inc</t>
   </si>
   <si>
     <t>Riley Brooks</t>
   </si>
   <si>
-    <t>978-632-1662 X2071</t>
-[...1 lines deleted...]
-  <si>
     <t>rbrooks@baystateinterpreters.com</t>
   </si>
   <si>
     <t>Cal Interpreting &amp; Translations, Inc. (CIT)</t>
   </si>
   <si>
     <t>Julia Gallegos</t>
   </si>
   <si>
     <t>888-737-9009</t>
   </si>
   <si>
     <t>info@calinterpreting.com</t>
   </si>
   <si>
     <t xml:space="preserve">Catholic Charitable Bureau of the Archdiocese of Boston dba </t>
   </si>
   <si>
     <t>Erin Cahill</t>
   </si>
   <si>
     <t>617-464-8568</t>
   </si>
   <si>
     <t>erin_cahill@ccab.org</t>
   </si>
   <si>
     <t>Central Massachusetts Area Health Education Center, Inc.</t>
   </si>
   <si>
     <t>Joanne Calista</t>
   </si>
   <si>
     <t>774-312-5475</t>
   </si>
   <si>
     <t>jcalista@centerforhealthimpact.org</t>
   </si>
   <si>
     <t>Certified Languages International (“CLI”)</t>
   </si>
   <si>
     <t>Dickey McMath</t>
   </si>
   <si>
-    <t>(503) 484-2317</t>
-[...1 lines deleted...]
-  <si>
     <t>dmcmath@certifiedlanguages.com</t>
   </si>
   <si>
     <t>CETRA, Inc.</t>
   </si>
   <si>
     <t>Shelby Werley</t>
   </si>
   <si>
-    <t>215-635-7090
-[...2 lines deleted...]
-  <si>
     <t>shelby.werley@cetra.com</t>
   </si>
   <si>
     <t>Corporate Translation Services, Inc. dba Language Link</t>
   </si>
   <si>
     <t>Courtnee Barrette</t>
   </si>
   <si>
-    <t>(800)208-2620</t>
-[...1 lines deleted...]
-  <si>
     <t>contracts@language.link</t>
   </si>
   <si>
     <t>CPSL USA Corporation</t>
   </si>
   <si>
     <t>Tenesoya Pawlowsky</t>
   </si>
   <si>
     <t>617-399-8194</t>
   </si>
   <si>
     <t>tenders@cpsl.com</t>
   </si>
   <si>
     <t>Daniel Shamebo Sabore dba Language Translation Services</t>
   </si>
   <si>
     <t>Daniel S. Sabore</t>
   </si>
   <si>
     <t>253-835-0107</t>
   </si>
   <si>
     <t>info@advancedtranslationservices.com; dshamebo@languages-translation.info</t>
   </si>
   <si>
     <t>Fox Medical Case Management dba Fox Translation Services</t>
   </si>
   <si>
     <t xml:space="preserve">Dina Reed </t>
   </si>
   <si>
-    <t xml:space="preserve">(844) 369-8726  </t>
-[...1 lines deleted...]
-  <si>
     <t>dina@foxtranslation.com</t>
   </si>
   <si>
     <t>Global Link Language Services, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Anthony Federico </t>
   </si>
   <si>
     <t xml:space="preserve">617-451-6655   </t>
   </si>
   <si>
     <t>AFederico@LanguageTranslate.com</t>
   </si>
   <si>
     <t>Indus Translation Company</t>
   </si>
   <si>
     <t>Farah Kamran</t>
   </si>
   <si>
-    <t>(888) 974-6387</t>
-[...1 lines deleted...]
-  <si>
     <t>farah@industranslation.com</t>
   </si>
   <si>
     <t>International Translation Company</t>
   </si>
   <si>
     <t>Shamso Ahmed</t>
   </si>
   <si>
-    <t>(617) 989-3939</t>
-[...1 lines deleted...]
-  <si>
     <t>request@itctranslation.net</t>
   </si>
   <si>
     <t>Interpreters and Translators, Inc</t>
   </si>
   <si>
     <t>Damek White</t>
   </si>
   <si>
     <t>860-327-9111</t>
   </si>
   <si>
     <t>dwhite@ititranslates.com</t>
   </si>
   <si>
     <t>JTG, Inc</t>
   </si>
   <si>
     <t xml:space="preserve">Leyla Blanco  </t>
   </si>
   <si>
     <t>571-527-2794</t>
   </si>
   <si>
     <t>lblanco@jtg-inc.com</t>
   </si>
   <si>
     <t>Language Bridge, LLC</t>
   </si>
   <si>
     <t>Alla Perevozchikova</t>
   </si>
   <si>
     <t>413-754-3488</t>
   </si>
   <si>
     <t>info@lbridge.com</t>
   </si>
   <si>
     <t>Language Connections, Inc.</t>
   </si>
   <si>
     <t>Leo Galperin</t>
   </si>
   <si>
-    <t>(617) 413-0070</t>
-[...1 lines deleted...]
-  <si>
     <t>leo@languageconnections.com</t>
   </si>
   <si>
     <t>Language Line Services, Inc</t>
   </si>
   <si>
     <t>Stephen A. Medina</t>
   </si>
   <si>
     <t>831-648-7155</t>
   </si>
   <si>
     <t>smedina@languageline.com</t>
   </si>
   <si>
     <t>Language Services Associates, Inc. (LSA)</t>
   </si>
   <si>
     <t>Tom Benton</t>
   </si>
   <si>
-    <t>(215) 259-7000 x 55325</t>
-[...1 lines deleted...]
-  <si>
     <t>Tom.Benton@lsa.inc</t>
   </si>
   <si>
     <t>Lilt, Inc</t>
   </si>
   <si>
     <t>Jesse Rosenbaum</t>
   </si>
   <si>
     <t>415-992-5088</t>
   </si>
   <si>
     <t>jesse@lilt.com</t>
   </si>
   <si>
     <t>LinguaLinx Language Solutions, Inc</t>
   </si>
   <si>
     <t>Milena Tzankova</t>
   </si>
   <si>
     <t>518-388-9000</t>
   </si>
   <si>
     <t>RFPteam@lingualinx.com</t>
@@ -6424,137 +6265,125 @@
   <si>
     <t xml:space="preserve">978-964-9550 </t>
   </si>
   <si>
     <t>John.Drugan@Lionbridge.com</t>
   </si>
   <si>
     <t>MAPA Translations, Inc</t>
   </si>
   <si>
     <t>Mateus K. Almeida</t>
   </si>
   <si>
     <t xml:space="preserve">774-999-9603 </t>
   </si>
   <si>
     <t>mateus@mapatranslation.com</t>
   </si>
   <si>
     <t>Northwest Interpreters, Inc., dba NWI</t>
   </si>
   <si>
     <t>Karina Zaher</t>
   </si>
   <si>
-    <t>360-566-0492 ext 313</t>
-[...1 lines deleted...]
-  <si>
     <t>kmzaher@nwiglobal.com</t>
   </si>
   <si>
     <t>Powerling Inc.</t>
   </si>
   <si>
     <t>Patricio Endara</t>
   </si>
   <si>
     <t>508-736-7030</t>
   </si>
   <si>
     <t>pendara@verizon.net</t>
   </si>
   <si>
     <t>Propio LS, LLC dba Propio Language Services</t>
   </si>
   <si>
     <t>Sebastien Chochois</t>
   </si>
   <si>
-    <t>1 301.905.2583</t>
-[...1 lines deleted...]
-  <si>
     <t>s.chochois@powerling.com</t>
   </si>
   <si>
     <t>Rapport International, LLC</t>
   </si>
   <si>
     <t>Julian Van Dyke</t>
   </si>
   <si>
     <t>913-396-6042</t>
   </si>
   <si>
     <t>jvandyke@propio-ls.com</t>
   </si>
   <si>
     <t>RJ Dealy Translation Services, LLC dba Keylingo Translations</t>
   </si>
   <si>
     <t>Wendy Pease</t>
   </si>
   <si>
     <t>978-443-2540 x101</t>
   </si>
   <si>
     <t>wendypease@rapportintl.com</t>
   </si>
   <si>
     <t>Telelanguage, Inc</t>
   </si>
   <si>
     <t>Richard Dealy</t>
   </si>
   <si>
     <t>781-556-1088</t>
   </si>
   <si>
     <t>Richard.dealy@keylingo.com</t>
   </si>
   <si>
     <t>The ESL &amp; TOEFL Associates, LLC</t>
   </si>
   <si>
     <t>Eva dos Santos</t>
   </si>
   <si>
-    <t>(508)971-1898</t>
-[...1 lines deleted...]
-  <si>
     <t>envisagecv@gmail.com</t>
   </si>
   <si>
     <t>Transfluenci, Inc</t>
   </si>
   <si>
     <t>Jessica Ridley</t>
   </si>
   <si>
-    <t>(413) 737-1888</t>
-[...1 lines deleted...]
-  <si>
     <t>jessica@transfluenci.com</t>
   </si>
   <si>
     <t xml:space="preserve">TransPerfect Translations International, Inc. </t>
   </si>
   <si>
     <t>Michael Macrina</t>
   </si>
   <si>
     <t>202-347-2300</t>
   </si>
   <si>
     <t>mmacrina@transperfect.com</t>
   </si>
   <si>
     <t>United Language Group Inc</t>
   </si>
   <si>
     <t>Cassandra Chong</t>
   </si>
   <si>
     <t xml:space="preserve">503-953-1000 </t>
   </si>
   <si>
     <t>cassandra.chong@ulgroup.com</t>
@@ -6637,137 +6466,124 @@
   <si>
     <t>Ayacht Technology Solutions</t>
   </si>
   <si>
     <t>mayotte.commpass@ayacht.com</t>
   </si>
   <si>
     <t>B &amp; B Engineering</t>
   </si>
   <si>
     <t>DANIEL DINWIDDIE</t>
   </si>
   <si>
     <t>978-352-6660</t>
   </si>
   <si>
     <t>ddinwiddie@lwbills.com</t>
   </si>
   <si>
     <t>Beltronics</t>
   </si>
   <si>
     <t>Bernard Peabody</t>
   </si>
   <si>
-    <t>603-402-4144 ext 106</t>
-[...1 lines deleted...]
-  <si>
     <t>bernie@beltronics.net</t>
   </si>
   <si>
     <t>Bergeron Protective Clothing</t>
   </si>
   <si>
     <t>Richard Hillsgrove</t>
-  </si>
-[...1 lines deleted...]
-    <t>603.496.0196</t>
   </si>
   <si>
     <t>Rich@BergeronProtectiveClothing.com</t>
   </si>
   <si>
     <t>Blue Collar Customs LLC</t>
   </si>
   <si>
     <t>Kyle Fonseca</t>
   </si>
   <si>
     <t>781-421-6381</t>
   </si>
   <si>
     <t>kyle@bluecollarcustomsma.com</t>
   </si>
   <si>
     <t>Body Armor Outlet</t>
   </si>
   <si>
     <t>Ray Bellia</t>
   </si>
   <si>
     <t>603-327-8186</t>
   </si>
   <si>
     <t>ray@bodyarmoroutlet.com</t>
   </si>
   <si>
     <t>Brand Company</t>
   </si>
   <si>
     <t>Kenneth Brand</t>
   </si>
   <si>
     <t>978-479-8430</t>
   </si>
   <si>
     <t>kbrand@brandcompany.com</t>
   </si>
   <si>
     <t>Brigham Industries</t>
   </si>
   <si>
     <t>Neil Bagdis</t>
     <phoneticPr fontId="0" type="noConversion"/>
   </si>
   <si>
-    <t>508 243 1678</t>
-[...2 lines deleted...]
-  <si>
     <t>nbagdis@brighamindustries.com</t>
   </si>
   <si>
     <t>C &amp; S Specialty, Inc.</t>
   </si>
   <si>
     <t>Henry Heroux</t>
   </si>
   <si>
     <t>401-769-2260</t>
   </si>
   <si>
     <t>info@csspecialty.com</t>
   </si>
   <si>
     <t>Camelot Tools</t>
   </si>
   <si>
     <t>Lauren Cacela</t>
-  </si>
-[...1 lines deleted...]
-    <t>(508) 981-7443</t>
   </si>
   <si>
     <t>tools@camelottools.com</t>
   </si>
   <si>
     <t>Central Equipment</t>
   </si>
   <si>
     <t>Jean Cole</t>
   </si>
   <si>
     <t>508-758-3758</t>
   </si>
   <si>
     <t>jeanc@central-equipment.com</t>
   </si>
   <si>
     <t>Central Lake Armor Express</t>
   </si>
   <si>
     <t>Donna Corbin</t>
   </si>
   <si>
     <t>231-350-6270</t>
   </si>
@@ -6881,113 +6697,101 @@
   <si>
     <t>303-683-5656</t>
   </si>
   <si>
     <t>kenc@xybix.com</t>
   </si>
   <si>
     <t>Eastern Communications</t>
   </si>
   <si>
     <t>Gregg Moshensky/Contract Manager</t>
   </si>
   <si>
     <t>516-906-1150</t>
   </si>
   <si>
     <t>gsm@easterncommunications.com</t>
   </si>
   <si>
     <t>Fire Equipment</t>
   </si>
   <si>
     <t>Fire Equipment Inc</t>
   </si>
   <si>
-    <t>888.296.1381</t>
-[...1 lines deleted...]
-  <si>
     <t>service@feinewengland.com</t>
   </si>
   <si>
     <t>Fire Tech and Safety of New England</t>
   </si>
   <si>
     <t>Matthew Wicks</t>
   </si>
   <si>
     <t>978-877-7378</t>
   </si>
   <si>
     <t>Mwicks@firetechusa.com</t>
   </si>
   <si>
     <t>FIREMATIC SUPPLY</t>
   </si>
   <si>
     <t>CHARLES POIRIER</t>
   </si>
   <si>
     <t>978-815-2451</t>
   </si>
   <si>
     <t>CPOIRIER@FIREMATIC.COM</t>
   </si>
   <si>
     <t>Galls LLC</t>
   </si>
   <si>
     <t>Jeffrey Bush</t>
   </si>
   <si>
-    <t>1.859.800.1265</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bush-Jeffrey@galls.com </t>
   </si>
   <si>
     <t>Global Public Safety</t>
   </si>
   <si>
     <t>Joshua Bassett</t>
   </si>
   <si>
-    <t>(603)309-4058</t>
-[...1 lines deleted...]
-  <si>
     <t>joshua.bassett@globalpublicsafety.us</t>
   </si>
   <si>
     <t>Goosetown Enterprises</t>
   </si>
   <si>
     <t>Joseph Gottlieb / President</t>
   </si>
   <si>
-    <t>845-268-7500 x111</t>
-[...1 lines deleted...]
-  <si>
     <t>jgottlieb@goosetown.com</t>
   </si>
   <si>
     <t>Green Mountain Communications</t>
   </si>
   <si>
     <t>Steve Connor</t>
   </si>
   <si>
     <t>603-234-6404</t>
   </si>
   <si>
     <t>steve.connor@greenmtncomm.com</t>
   </si>
   <si>
     <t>Guardian Uniform and Supply</t>
   </si>
   <si>
     <t>david@guardianuniform.com</t>
   </si>
   <si>
     <t>Harrison Shrader Enterprises</t>
   </si>
   <si>
     <t>Bill Shrader</t>
@@ -7007,149 +6811,137 @@
   <si>
     <t>928-201-8506</t>
   </si>
   <si>
     <t>douellette@horizontechnologies.us</t>
   </si>
   <si>
     <t>Industrial Communications</t>
   </si>
   <si>
     <t>Don Lincoln, Service Manager</t>
   </si>
   <si>
     <t>617-799-2420</t>
   </si>
   <si>
     <t>don.lincoln@induscom.com</t>
   </si>
   <si>
     <t>Industrial Protection Services</t>
   </si>
   <si>
     <t>Kevin Murphy</t>
   </si>
   <si>
-    <t>508.509.7865</t>
-[...1 lines deleted...]
-  <si>
     <t>kmurphy@ipp-ips.com</t>
   </si>
   <si>
     <t>Island Tech Services</t>
   </si>
   <si>
     <t>Robert Gronenthal</t>
   </si>
   <si>
     <t>888-615-2770 ext 236</t>
   </si>
   <si>
     <t>robert@itsg.us.com</t>
   </si>
   <si>
     <t>JUREK BROTHERS</t>
   </si>
   <si>
     <t>Nick Jurek, Sales Manager</t>
   </si>
   <si>
     <t>(413) 768-9885</t>
   </si>
   <si>
     <t>info@jurekbrothers.com</t>
   </si>
   <si>
     <t>KMW Hardware dba AC&amp;M Fire Equipment</t>
   </si>
   <si>
     <t>Kevin Whalen</t>
   </si>
   <si>
     <t>978-264-4412 x102</t>
   </si>
   <si>
     <t>kevin@acmfireequipment.com</t>
   </si>
   <si>
     <t>Keane Fire &amp; Safety Equipment</t>
   </si>
   <si>
     <t>Richard Monahan/Service Manager</t>
   </si>
   <si>
-    <t>(781)899-6565</t>
-[...1 lines deleted...]
-  <si>
     <t>rmonahan@keanefire.com</t>
   </si>
   <si>
     <t>L3Harris Technologies</t>
   </si>
   <si>
     <t>Dan Disenhouse</t>
   </si>
   <si>
-    <t>(434) 455-9285</t>
-[...1 lines deleted...]
-  <si>
     <t>Dan.Disenhouse@L3Harris.com</t>
   </si>
   <si>
     <t>MAG Retail Holdings FFD</t>
   </si>
   <si>
     <t>Clay Chase</t>
   </si>
   <si>
     <t>508-494-6699</t>
   </si>
   <si>
     <t>cchase@mcgovernauto.com</t>
   </si>
   <si>
     <t>Marcus Communications</t>
   </si>
   <si>
     <t>Michael Bula/CFO</t>
   </si>
   <si>
     <t>860-250-6239</t>
   </si>
   <si>
     <t>mike@marcusradio.com</t>
   </si>
   <si>
     <t>Modular Communications</t>
   </si>
   <si>
     <t>Lee Lemoine</t>
   </si>
   <si>
-    <t>(603) 203-5774</t>
-[...1 lines deleted...]
-  <si>
     <t>lee.lemoine@modularcommunications.com</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc</t>
   </si>
   <si>
     <t xml:space="preserve">Michael Sheridan </t>
   </si>
   <si>
     <t>508-797-2233</t>
   </si>
   <si>
     <t>msheridan@motorolasolutions.com</t>
   </si>
   <si>
     <t>New England Fire Equipment &amp; Apparatus Corp</t>
   </si>
   <si>
     <t>Randy Crowe</t>
   </si>
   <si>
     <t>401-481-8999</t>
   </si>
   <si>
     <t>rcrowe@nefea.com</t>
@@ -7175,365 +6967,267 @@
   <si>
     <t>617-365-7287</t>
   </si>
   <si>
     <t>poconnor@northeastrescue.com</t>
   </si>
   <si>
     <t>Northeast Two Way Radio Corp</t>
   </si>
   <si>
     <t>Jason Martocchio / President</t>
   </si>
   <si>
     <t>978-532-1160</t>
   </si>
   <si>
     <t>jason@northeastradios.com</t>
   </si>
   <si>
     <t>Pittsfield Communications Systems, Inc.</t>
   </si>
   <si>
     <t>John Ullrich / President</t>
   </si>
   <si>
-    <t>(413) 448-8214</t>
-[...1 lines deleted...]
-  <si>
     <t>jullrich@pittsfieldcommunications.com</t>
   </si>
   <si>
     <t>PURVIS Systems Incorporated</t>
   </si>
   <si>
     <t>Rick Powers, Helpdesk Manager</t>
   </si>
   <si>
     <t>866-841-2824</t>
   </si>
   <si>
     <t>FSAS-SUPPORT@PURVIS.COM</t>
   </si>
   <si>
     <t>RDC Communications, Inc.</t>
   </si>
   <si>
     <t>Dale Boisvert, Owner</t>
   </si>
   <si>
     <t>508-364-6000</t>
   </si>
   <si>
     <t>dale@capeelectronics.com</t>
   </si>
   <si>
     <t>Strategic Safety Dynamics, LLC</t>
   </si>
   <si>
     <t>Joseph Beltrani, VP of Sales</t>
   </si>
   <si>
     <t>844-463-6773</t>
   </si>
   <si>
     <t>info@ssdonline.us</t>
   </si>
   <si>
     <t>TCS Communications Corp.</t>
   </si>
   <si>
     <t>Todd Williams - Dir RF Systems</t>
   </si>
   <si>
-    <t>(978) 465-7932 ext5</t>
-[...1 lines deleted...]
-  <si>
     <t>todd.williams@tcscommunications.com</t>
   </si>
   <si>
     <t>Triple P Enterprises dba Doughboy Uniforms</t>
   </si>
   <si>
     <t>Paul Simonini</t>
   </si>
   <si>
     <t>781-284-6000</t>
   </si>
   <si>
     <t>psimonini@doughboyrevere.com</t>
   </si>
   <si>
     <t>TESSCO Incorporated</t>
   </si>
   <si>
     <t>Rommel Marcelino</t>
   </si>
   <si>
-    <t>(410) 773-3576</t>
-[...1 lines deleted...]
-  <si>
     <t>marcelinor@tessco.com</t>
   </si>
   <si>
     <t>Zetron, Inc.</t>
   </si>
   <si>
     <t>Sophie Kather</t>
   </si>
   <si>
-    <t>(425) 820-6363</t>
-[...1 lines deleted...]
-  <si>
     <t>zusprime@zetron.com</t>
   </si>
   <si>
     <t xml:space="preserve">PSE01 </t>
   </si>
   <si>
     <t>Kustom Signals</t>
   </si>
   <si>
     <t>Jim Lindquist</t>
   </si>
   <si>
     <t>913-492-1400</t>
   </si>
   <si>
     <t xml:space="preserve">jlindquist@kustomsignals.com </t>
   </si>
   <si>
     <t>Neptune Uniform &amp; Equipment</t>
   </si>
   <si>
     <t>Linda Tobin</t>
   </si>
   <si>
     <t>ZOLL Medical Corp</t>
   </si>
   <si>
     <t>Stacy Freeman</t>
   </si>
   <si>
     <t>351-500-3500</t>
   </si>
   <si>
     <t>stacy.freeman@zoll.com</t>
   </si>
   <si>
     <t>PSE02DesignatedMEMA</t>
   </si>
   <si>
     <t>Disaster Debris Monitoring Services</t>
   </si>
   <si>
-    <t>Witt O'Brien's</t>
-[...8 lines deleted...]
-    <t>contractrequests@wittobriens.com</t>
+    <t>Goodwyn, Cawood &amp; Mills (GMC)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robert Ramsey	 
+Brandy Cossey
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">robert.ramsey@gmcnetwork.com
+brandy.cossey@gmcnetwork.com
+</t>
   </si>
   <si>
     <t>PSE03DesignatedMEMA</t>
   </si>
   <si>
     <t>Disaster Debris Management Services</t>
   </si>
   <si>
     <t>Ashbritt, Inc.</t>
   </si>
   <si>
     <t>Rob Ray</t>
   </si>
   <si>
-    <t>(954) 725-6992</t>
-[...1 lines deleted...]
-  <si>
     <t>rray@ashbritt.com</t>
   </si>
   <si>
-    <t>VEH102</t>
-[...82 lines deleted...]
-  <si>
     <t>VEH111</t>
   </si>
   <si>
     <t xml:space="preserve">Heavy-Duty Vehicles, Road Maintenance and Construction Equipment </t>
   </si>
   <si>
     <t>Ahearn Equipment</t>
   </si>
   <si>
     <t>Joshua Ahearn</t>
   </si>
   <si>
     <t>508-885-7085</t>
   </si>
   <si>
     <t>JTAHearn@ahearnequipment.com</t>
   </si>
   <si>
     <t>Anderson Motors</t>
   </si>
   <si>
     <t>Jim Anderson</t>
   </si>
   <si>
     <t>401-434-5900</t>
   </si>
   <si>
     <t>jim@andersonmotors.com</t>
   </si>
   <si>
     <t>Ballard Mack Sales</t>
   </si>
   <si>
     <t>Brian Buckley</t>
   </si>
   <si>
     <t>508-493-6371</t>
   </si>
   <si>
     <t>bbuckley@ballardtrucks.com</t>
   </si>
   <si>
     <t>Allegiance Trucks - Foxboro</t>
   </si>
   <si>
     <t>Marty Castrechini</t>
   </si>
   <si>
-    <t>508-668-3112 x357</t>
-[...1 lines deleted...]
-  <si>
     <t>mcastrechini@allegiancetrucks.com</t>
   </si>
   <si>
     <t>Bobcat of CT</t>
   </si>
   <si>
     <t>413-221-1200</t>
   </si>
   <si>
+    <t>800-804-0775</t>
+  </si>
+  <si>
+    <t>andy.hasty@chadwick-baross.com</t>
+  </si>
+  <si>
     <t>Heavy-Duty Vehicles, Road Maintenance and Construction Equipment</t>
   </si>
   <si>
     <t>Dario Diesel</t>
   </si>
   <si>
     <t>Aldo Zegarelli</t>
   </si>
   <si>
-    <t>508-753-8177 x406</t>
-[...1 lines deleted...]
-  <si>
     <t>azegarelli@dariodiesel.com</t>
   </si>
   <si>
     <t>Heavy-Duty Vehicles, Road Maintenance and Construction Equipment </t>
   </si>
   <si>
     <t>Barry Equipment Co Inc</t>
   </si>
   <si>
     <t>Joe Barry</t>
   </si>
   <si>
     <t>508-294-7311</t>
   </si>
   <si>
     <t>joebarry@barryequipment.com</t>
   </si>
   <si>
     <t>Service Department</t>
   </si>
   <si>
     <t>service@equipmenteast.com</t>
   </si>
   <si>
     <t>Marcotte Ford Sales, Inc.</t>
@@ -7565,89 +7259,83 @@
   <si>
     <t>Chris Pentademos</t>
   </si>
   <si>
     <t>800-395-8494</t>
   </si>
   <si>
     <t>chrisp@advantagetruckne.com</t>
   </si>
   <si>
     <t>VEH112</t>
   </si>
   <si>
     <t>Vehicle Rentals</t>
   </si>
   <si>
     <t>Enterprise Holdings, Inc.</t>
   </si>
   <si>
     <t>Roadside Assistance</t>
   </si>
   <si>
     <t>1-800-307-6666</t>
   </si>
   <si>
+    <t xml:space="preserve">no email provided </t>
+  </si>
+  <si>
     <t xml:space="preserve">VEH113 </t>
   </si>
   <si>
     <t>Fleet Management Services</t>
   </si>
   <si>
     <t>Element Fleet Corporation</t>
   </si>
   <si>
     <t>Nancy James</t>
   </si>
   <si>
-    <t xml:space="preserve">(410) 771-2197 </t>
-[...1 lines deleted...]
-  <si>
     <t>njames@elementcorp.com</t>
   </si>
   <si>
     <t>Merchants Fleet</t>
   </si>
   <si>
     <t>Randy Lavoie</t>
   </si>
   <si>
-    <t>603.361 0135</t>
-[...1 lines deleted...]
-  <si>
     <t>randylavoie@merchantsfleet.com</t>
   </si>
   <si>
     <t>Rental Concepts Inc., dba Fleet Response</t>
   </si>
   <si>
     <t>Michael Miller</t>
   </si>
   <si>
-    <t xml:space="preserve">216-206-7424 / 216-533-9378 </t>
-[...1 lines deleted...]
-  <si>
     <t>mmiller@fleetresponse.com</t>
   </si>
   <si>
     <t>VEH114</t>
   </si>
   <si>
     <t>Automotive Parts, Paint, REFined Motor Oil, Lubricants, and other fljuids</t>
   </si>
   <si>
     <t>Atlantic Battery Company, Inc.</t>
   </si>
   <si>
     <t>Keith Migell</t>
   </si>
   <si>
     <t>617-924-2868</t>
   </si>
   <si>
     <t>battery34@aol.com</t>
   </si>
   <si>
     <t>Automotive Parts, Paint, Refined Motor Oil, Lubricants, and other fluids</t>
   </si>
   <si>
     <t>D.O.T. FLEETPARTS</t>
@@ -7658,53 +7346,50 @@
   <si>
     <t>781-956-8723</t>
   </si>
   <si>
     <t>jackbellan@hotmail.com</t>
   </si>
   <si>
     <t>Dennison Lubricants</t>
   </si>
   <si>
     <t>Brian Dennison</t>
   </si>
   <si>
     <t>508-946-0500</t>
   </si>
   <si>
     <t>briand@denlube.com</t>
   </si>
   <si>
     <t>East Coast Truck and Trailer</t>
   </si>
   <si>
     <t>Nikki Thiffault</t>
   </si>
   <si>
-    <t>508-586-1666 x24</t>
-[...1 lines deleted...]
-  <si>
     <t>nik.thiff@gmail.com</t>
   </si>
   <si>
     <t>Elliott Auto Supply Co., Inc.</t>
   </si>
   <si>
     <t>Steve Sheehan</t>
   </si>
   <si>
     <t>617-816-4256</t>
   </si>
   <si>
     <t>s.sheehan@fmpco.com</t>
   </si>
   <si>
     <t>Fisher Auto Parts Inc.</t>
   </si>
   <si>
     <t>Mike Borr</t>
   </si>
   <si>
     <t>617-721-7980</t>
   </si>
   <si>
     <t>michael.borr@fisherautoparts.com</t>
@@ -7775,53 +7460,50 @@
   <si>
     <t>Steve Rumsey</t>
   </si>
   <si>
     <t>774-285-2082</t>
   </si>
   <si>
     <t>srumsey@mcgovernauto.com</t>
   </si>
   <si>
     <t>Parts Authority</t>
   </si>
   <si>
     <t>Dave LaBarre</t>
   </si>
   <si>
     <t>410-789-6571</t>
   </si>
   <si>
     <t>dlabarre@partsauthority.com</t>
   </si>
   <si>
     <t>Mike Ramian</t>
   </si>
   <si>
-    <t>508-753-1200 x2220</t>
-[...1 lines deleted...]
-  <si>
     <t>mramian@advantagetruckne.com</t>
   </si>
   <si>
     <t>VEH119</t>
   </si>
   <si>
     <t>Road Salt</t>
   </si>
   <si>
     <t>American Rock Salt</t>
   </si>
   <si>
     <t>Jamie McClain</t>
   </si>
   <si>
     <t>585-991-6817</t>
   </si>
   <si>
     <t>jamie.mcclain@americanrocksalt.com</t>
   </si>
   <si>
     <t>Cargill dba Salt, Road Safety</t>
   </si>
   <si>
     <t>Adam Donegan</t>
@@ -7847,51 +7529,51 @@
   <si>
     <t>Morton Salt, Inc.</t>
   </si>
   <si>
     <t>Andrew Lorenzini</t>
   </si>
   <si>
     <t>312-807-2859</t>
   </si>
   <si>
     <t>alorenzini@mortonsalt.com</t>
   </si>
   <si>
     <t>Saltine Warrior Inc.</t>
   </si>
   <si>
     <t>John Pearson</t>
   </si>
   <si>
     <t>401-862-5343</t>
   </si>
   <si>
     <t>saltinewarrior1@gmail.com</t>
   </si>
   <si>
-    <t>WMR001</t>
+    <t>Hazardous/Universal, Medical, and Electronic Waste Disposal and Emergency Response</t>
   </si>
   <si>
     <t>American Retroworks Inc. DBA Good Point Recycling</t>
   </si>
   <si>
     <t>Robin Ingenthron</t>
   </si>
   <si>
     <t>802-377-9166</t>
   </si>
   <si>
     <t>robin@goodpointrecycling.net</t>
   </si>
   <si>
     <t>Bio Med Innovations LLC DBA New England Medwaste</t>
   </si>
   <si>
     <t>Andrew Nekorski</t>
   </si>
   <si>
     <t>978-265-1273</t>
   </si>
   <si>
     <t>andy@nemedwaste.com</t>
   </si>
@@ -7953,90 +7635,83 @@
     <t xml:space="preserve">Complete Recycling Solutions, LLC </t>
   </si>
   <si>
     <t>keith.boyea@terracycle.com</t>
   </si>
   <si>
     <t>Electronic Recyclers International - Massachusetts Inc.</t>
   </si>
   <si>
     <t>David Revis</t>
   </si>
   <si>
     <t>559-417-5983</t>
   </si>
   <si>
     <t xml:space="preserve">david.revis@eridirect.com </t>
   </si>
   <si>
     <t xml:space="preserve">Environmental Services, Inc. </t>
   </si>
   <si>
     <t>Business Hours: Dispatch  7am-5pm            
 After Hours: On Call Supervisor</t>
   </si>
   <si>
-    <t>860-528-9500                                                                        1.800.486.SPIL (7745)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">dispatch@e-s-i.com </t>
   </si>
   <si>
     <t xml:space="preserve">Green Site Services Group, Inc. </t>
   </si>
   <si>
     <t>GSSGI On-Call Project Manager</t>
   </si>
   <si>
     <t>855-977-2020</t>
   </si>
   <si>
     <t>er@gssgi.com</t>
   </si>
   <si>
     <t>Norris Hauling Inc DBA MedXwaste MA</t>
   </si>
   <si>
     <t>Patrick Norris</t>
   </si>
   <si>
     <t>857-239-2405</t>
   </si>
   <si>
     <t>pnorris@medxwaste.com</t>
   </si>
   <si>
     <t xml:space="preserve">NRC East Environmental Services, Inc. </t>
   </si>
   <si>
     <t>On-Call Supervisor/Manager</t>
   </si>
   <si>
-    <t>24/7 Emergency: 800-899-4672
-[...2 lines deleted...]
-  <si>
     <t>vguido@republicservices.com</t>
   </si>
   <si>
     <t>Stericycle Inc</t>
   </si>
   <si>
     <t>401-766-3580</t>
   </si>
   <si>
     <t>government@stericycle.com or customercare@stericycle.com</t>
   </si>
   <si>
     <t xml:space="preserve">Strategic Environmental Services, Inc. </t>
   </si>
   <si>
     <t>Mike Dangoia</t>
   </si>
   <si>
     <t>508-562-0860</t>
   </si>
   <si>
     <t>mdangoia@strategic-es.com</t>
   </si>
   <si>
     <t xml:space="preserve">Trident Environmental Group, LLC </t>
@@ -8057,64 +7732,481 @@
     <t>Dmorris@triumvirate.com</t>
   </si>
   <si>
     <t xml:space="preserve">United Medical Waste Management Inc. </t>
   </si>
   <si>
     <t>Dave Ryan</t>
   </si>
   <si>
     <t>508-277-4362</t>
   </si>
   <si>
     <t>dryan@unitedmedwaste.com</t>
   </si>
   <si>
     <t>New England Disposal Technologies, LLC</t>
   </si>
   <si>
     <t>On-Call Supervisor – Emergency  On-Call Staff</t>
   </si>
   <si>
     <t>508-234-4440</t>
   </si>
   <si>
     <t xml:space="preserve">Veolia ES Technical Solutions, L.L.C .  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>ENE56</t>
+  </si>
+  <si>
+    <t>GRO42</t>
+  </si>
+  <si>
+    <t>WMR001</t>
+  </si>
+  <si>
+    <t>978-265-9001</t>
+  </si>
+  <si>
+    <t>617-282-8883 x404</t>
+  </si>
+  <si>
+    <t>800-777-4557
+508-872-5000</t>
+  </si>
+  <si>
+    <t>801-516-6001</t>
+  </si>
+  <si>
+    <t>781-812-6411</t>
+  </si>
+  <si>
+    <t>401-781-6340
+401-316-4025</t>
+  </si>
+  <si>
+    <t>508-857-2011 x 103</t>
+  </si>
+  <si>
+    <t>401-766-3580
+866-783-7422</t>
+  </si>
+  <si>
+    <t>800-838-0152</t>
+  </si>
+  <si>
+    <t>800-486-7745
+860-528-9500</t>
+  </si>
+  <si>
+    <t>1-800-966-9282
+617-628-8098</t>
+  </si>
+  <si>
+    <t>508-277-4362
+508-234-2400</t>
+  </si>
+  <si>
+    <t>844-575-2001</t>
+  </si>
+  <si>
+    <t>617-704-0948</t>
+  </si>
+  <si>
+    <t>508-885-7085 x101</t>
+  </si>
+  <si>
+    <t>508-898-3500 x218</t>
+  </si>
+  <si>
+    <t>800-358-5010 x2055</t>
+  </si>
+  <si>
+    <t>603-382-5031 x135</t>
+  </si>
+  <si>
+    <t xml:space="preserve">781-871-5888 x 1118  </t>
+  </si>
+  <si>
+    <t>860-594-4200 x233</t>
+  </si>
+  <si>
+    <t xml:space="preserve">401-952-0884 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">716-873-8323
+Cell  716-870-6479 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">617-594-8462  </t>
+  </si>
+  <si>
+    <t>Chris O:800-836-4455
+Chris Cell: 518-448-4056
+Diane 518-627-4458 x3089</t>
+  </si>
+  <si>
+    <t>401-578-2785</t>
+  </si>
+  <si>
+    <t xml:space="preserve">781-789-0692 </t>
+  </si>
+  <si>
+    <t>888-310-7791
+774-613-1973</t>
+  </si>
+  <si>
+    <t>781-932-9868</t>
+  </si>
+  <si>
+    <t>413-998-3036
+860-978-6347</t>
+  </si>
+  <si>
+    <t>413-377-6166
+413-537-4561</t>
+  </si>
+  <si>
+    <t>508-878-9005</t>
+  </si>
+  <si>
+    <t>757-672-6410</t>
+  </si>
+  <si>
+    <t>781-762-3466
+Cell  781-603-6732</t>
+  </si>
+  <si>
+    <t>201-669-9669</t>
+  </si>
+  <si>
+    <t>781-893- 6300</t>
+  </si>
+  <si>
+    <t>401-378-2994</t>
+  </si>
+  <si>
+    <t>866-768-7978
+Duty Manager 678-781-0984</t>
+  </si>
+  <si>
+    <t>413-596-5479
+877-767-4733</t>
+  </si>
+  <si>
+    <t>508-450-5531
+978-706-1038</t>
+  </si>
+  <si>
+    <t>847-628-4173</t>
+  </si>
+  <si>
+    <t>413-781-2000 x336</t>
+  </si>
+  <si>
+    <t>800-388-0257
+413-846-5464</t>
+  </si>
+  <si>
+    <t>702-212-4537
+702-588-1103</t>
+  </si>
+  <si>
+    <t>617-837-5900</t>
+  </si>
+  <si>
+    <t>678- 486-3503</t>
+  </si>
+  <si>
+    <t>800-242-5892 x8273</t>
+  </si>
+  <si>
+    <t>800-423-7082 x530</t>
+  </si>
+  <si>
+    <t>800-972-9622 x2202</t>
+  </si>
+  <si>
+    <t>617-466-0366 x204
+603-339-7390</t>
+  </si>
+  <si>
+    <t>508-238-9887 x 4308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">617 838 1162
+309 360-6530	                                          </t>
+  </si>
+  <si>
+    <t>215-781-9255 x195</t>
+  </si>
+  <si>
+    <t>603-249-9820</t>
+  </si>
+  <si>
+    <t>1-800-991-4170</t>
+  </si>
+  <si>
+    <t>508-444-8810 x1
+x2 for Emergency</t>
+  </si>
+  <si>
+    <t>508-717-7594</t>
+  </si>
+  <si>
+    <t>401-775-1286</t>
+  </si>
+  <si>
+    <t>Main: 866-768-7978
+Duty Manager: 678-781-0984</t>
+  </si>
+  <si>
+    <t>617-549-8011</t>
+  </si>
+  <si>
+    <t>781-352-3642</t>
+  </si>
+  <si>
+    <t>239-628-4035</t>
+  </si>
+  <si>
+    <t>833-266-6289 x 1107</t>
+  </si>
+  <si>
+    <t>866-520-6414
+877-329-0434</t>
+  </si>
+  <si>
+    <t>857-403-4802</t>
+  </si>
+  <si>
+    <t>Main: 866-768-7978
+Duty Manager: 678-781-0984</t>
+  </si>
+  <si>
+    <t>781-385-1290</t>
+  </si>
+  <si>
+    <t>413-528-9500 x 119</t>
+  </si>
+  <si>
+    <t>860-634-4962</t>
+  </si>
+  <si>
+    <t>617-947-2925</t>
+  </si>
+  <si>
+    <t>508-769-2675
+920-243-5275</t>
+  </si>
+  <si>
+    <t>413- 885-8225</t>
+  </si>
+  <si>
+    <t>774-243-3908</t>
+  </si>
+  <si>
+    <t>978-632-1662 x2071</t>
+  </si>
+  <si>
+    <t>503-484-2317</t>
+  </si>
+  <si>
+    <t>215-635-7090
+215-690-9091</t>
+  </si>
+  <si>
+    <t>800-208-2620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">844-369-8726  </t>
+  </si>
+  <si>
+    <t>888-974-6387</t>
+  </si>
+  <si>
+    <t>617-989-3939</t>
+  </si>
+  <si>
+    <t>215-259-7000 x 55325</t>
+  </si>
+  <si>
+    <t>617-413-0070</t>
+  </si>
+  <si>
+    <t>301-905-2583</t>
+  </si>
+  <si>
+    <t>360-566-0492 x 313</t>
+  </si>
+  <si>
+    <t>508-971-1898</t>
+  </si>
+  <si>
+    <t>413-737-1888</t>
+  </si>
+  <si>
+    <t>603-402-4144 x 106</t>
+  </si>
+  <si>
+    <t>603-496-0196</t>
+  </si>
+  <si>
+    <t>508-981-7443</t>
+  </si>
+  <si>
+    <t>888-296-1381</t>
+  </si>
+  <si>
+    <t>603-309-4058</t>
+  </si>
+  <si>
+    <t>508-243-1678</t>
+  </si>
+  <si>
+    <t>1-859-800-1265</t>
+  </si>
+  <si>
+    <t>845-268-7500 x 111</t>
+  </si>
+  <si>
+    <t>508-509-7865</t>
+  </si>
+  <si>
+    <t>781-899-6565</t>
+  </si>
+  <si>
+    <t>434-455-9285</t>
+  </si>
+  <si>
+    <t>603-203-5774</t>
+  </si>
+  <si>
+    <t>413-448-8214</t>
+  </si>
+  <si>
+    <t>410-773-3576</t>
+  </si>
+  <si>
+    <t>978-465-7932 x 5</t>
+  </si>
+  <si>
+    <t>425-820-6363</t>
+  </si>
+  <si>
+    <t>978-372-8812 x 120</t>
+  </si>
+  <si>
+    <t>954-725-6992</t>
+  </si>
+  <si>
+    <t>508-668-3112 x 357</t>
+  </si>
+  <si>
+    <t xml:space="preserve">229-347-2018
+770-952-2481
+804-481-5132
+912-730-0801	
+</t>
+  </si>
+  <si>
+    <t>508-753-8177 x 406</t>
+  </si>
+  <si>
+    <t xml:space="preserve">410-771-2197 </t>
+  </si>
+  <si>
+    <t>603-361-0135</t>
+  </si>
+  <si>
+    <t>508-586-1666 x 24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">216-206-7424
+216-533-9378 </t>
+  </si>
+  <si>
+    <t>508-753-1200 x 2220</t>
+  </si>
+  <si>
+    <t>860-528-9500
+1-800-486-7745</t>
+  </si>
+  <si>
+    <t>Last Updated: April 2026</t>
+  </si>
+  <si>
+    <t>1-855-933-4237</t>
+  </si>
+  <si>
+    <t>866-876-7303</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>978-388-3989</t>
+  </si>
+  <si>
+    <t>1-800-645-8265
+1-800-645-8265</t>
+  </si>
+  <si>
+    <t>802-349-9746
+802-771-7274</t>
+  </si>
+  <si>
+    <t>End of Worksheet</t>
+  </si>
+  <si>
+    <t>Emergency Response Guide</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This document is intended as a Commonwealth reference guide to obtain Vendor contact information for emergency situations from existing Statewide Contracts. 
+This guide allows users to identify the Statewide Contract Number, Statewide Contract Title, Vendor Company Name, Emergency Contact Name, Emergency Phone and Email. Please note that the Statewide Contracts are updated frequently and information may change prior to the next revision of this publication.
+</t>
+  </si>
+  <si>
+    <t>Find a Statewide Contract User Guide</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(\ #,##0.00\ \);_(&quot;$&quot;* &quot;-&quot;??_);_(\ @_ \)"/>
     <numFmt numFmtId="165" formatCode="&quot; $&quot;#,##0.00&quot; &quot;;&quot; $&quot;&quot;(&quot;#,##0.00&quot;)&quot;;&quot; $&quot;&quot;-&quot;#&quot; &quot;;@&quot; &quot;"/>
     <numFmt numFmtId="166" formatCode="[$$-409]#,##0.00;[Red]&quot;-&quot;[$$-409]#,##0.00"/>
   </numFmts>
-  <fonts count="66" x14ac:knownFonts="1">
+  <fonts count="59" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -8397,174 +8489,125 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <i/>
-      <sz val="12"/>
+      <sz val="18"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="14"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...13 lines deleted...]
-    <font>
+      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="1"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
-      <color rgb="FF000000"/>
-[...14 lines deleted...]
-      <color theme="1"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <color theme="1"/>
+      <sz val="16"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...47 lines deleted...]
-    </font>
   </fonts>
-  <fills count="50">
+  <fills count="51">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
@@ -8766,80 +8809,86 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF969696"/>
         <bgColor rgb="FF969696"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor rgb="FFFFFF99"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFB4C6E7"/>
+        <fgColor rgb="FFFF9900"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.39997558519241921"/>
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2E3192"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDCE6F1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="31">
+  <borders count="36">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
@@ -9049,155 +9098,220 @@
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
-      <right/>
-[...47 lines deleted...]
-      </left>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
-      </bottom>
-[...26 lines deleted...]
-        <color rgb="FFD9D9D9"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
+      <right style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="167">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -9351,207 +9465,209 @@
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="42" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="50" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="45" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="45" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="45" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="46" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="49" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="50" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="50" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="48" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="50" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="50" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="57" fillId="47" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="48" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="47" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="48" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="47" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="48" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="57" fillId="47" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="167">
     <cellStyle name="20% - Accent1 2" xfId="60" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 3" xfId="127" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2 2" xfId="61" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent2 3" xfId="131" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent3 2" xfId="62" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent3 3" xfId="135" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent4 2" xfId="63" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Accent4 3" xfId="139" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent5 2" xfId="64" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Accent5 3" xfId="143" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent6 2" xfId="65" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Accent6 3" xfId="147" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - Accent1 2" xfId="66" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="40% - Accent1 3" xfId="128" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - Accent2 2" xfId="67" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="40% - Accent2 3" xfId="132" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40% - Accent3 2" xfId="68" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="40% - Accent3 3" xfId="136" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40% - Accent4 2" xfId="69" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="40% - Accent4 3" xfId="140" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - Accent5 2" xfId="70" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="40% - Accent5 3" xfId="144" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -9679,455 +9795,417 @@
     <cellStyle name="Normal 6 3" xfId="108" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
     <cellStyle name="Normal 7" xfId="44" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
     <cellStyle name="Normal 7 2" xfId="45" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
     <cellStyle name="Normal 8" xfId="3" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
     <cellStyle name="Normal 9" xfId="46" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
     <cellStyle name="Note 2" xfId="101" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
     <cellStyle name="Note 3" xfId="123" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
     <cellStyle name="Output 2" xfId="102" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
     <cellStyle name="Output 3" xfId="118" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
     <cellStyle name="Percent 2" xfId="47" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
     <cellStyle name="Percent 2 2" xfId="52" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
     <cellStyle name="Percent 2 3" xfId="164" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
     <cellStyle name="Percent 3" xfId="48" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
     <cellStyle name="Percent 3 2" xfId="49" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
     <cellStyle name="Percent 4" xfId="50" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
     <cellStyle name="Percent 5" xfId="51" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
     <cellStyle name="Result" xfId="153" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
     <cellStyle name="Result2" xfId="154" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
     <cellStyle name="Title 2" xfId="103" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
     <cellStyle name="Title 3" xfId="109" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
     <cellStyle name="Total 2" xfId="104" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
     <cellStyle name="Total 3" xfId="125" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
     <cellStyle name="Warning Text 2" xfId="105" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
     <cellStyle name="Warning Text 3" xfId="122" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
   </cellStyles>
-  <dxfs count="9">
+  <dxfs count="11">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="12"/>
-        <color rgb="FF000000"/>
+        <sz val="14"/>
+        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </left>
-        <right style="thin">
-[...1 lines deleted...]
-        </right>
+        <right/>
         <top style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </top>
         <bottom style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="12"/>
-        <color rgb="FF000000"/>
+        <sz val="14"/>
+        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </left>
         <right style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </right>
         <top style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </top>
         <bottom style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="12"/>
-        <color rgb="FF000000"/>
+        <sz val="14"/>
+        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </left>
         <right style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </right>
         <top style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </top>
         <bottom style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="12"/>
-        <color rgb="FF000000"/>
+        <sz val="14"/>
+        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </left>
         <right style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </right>
         <top style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </top>
         <bottom style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="12"/>
-[...40 lines deleted...]
-        <color rgb="FF000000"/>
+        <sz val="14"/>
+        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </right>
         <top style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </top>
         <bottom style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
-      <border outline="0">
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
         <bottom style="thin">
-          <color theme="4" tint="0.39997558519241921"/>
+          <color indexed="64"/>
+        </bottom>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="12"/>
-        <color rgb="FF000000"/>
+        <sz val="14"/>
+        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="16"/>
-        <color rgb="FF000000"/>
-[...2 lines deleted...]
-        <scheme val="major"/>
+        <color theme="0"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
       </font>
       <fill>
-        <patternFill patternType="solid">
+        <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor rgb="FFB4C6E7"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </left>
         <right style="thin">
-          <color theme="0" tint="-0.14996795556505021"/>
+          <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFF0B938"/>
+      <color rgb="FF2E3192"/>
       <color rgb="FFFF9900"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...57 lines deleted...]
-
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table2" displayName="Table2" ref="A7:F684" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7" tableBorderDxfId="6">
-[...2 lines deleted...]
-    <sortCondition ref="A8:A664"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EmergencyResponseGuide" displayName="EmergencyResponseGuide" ref="A2:F683" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9" headerRowBorderDxfId="7" tableBorderDxfId="8" totalsRowBorderDxfId="6">
+  <autoFilter ref="A2:F683" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:F663">
+    <sortCondition ref="A3:A663"/>
   </sortState>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Statewide Contract Number" dataDxfId="5"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Statewide Contract Title" dataDxfId="4"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Vendor Company Name" dataDxfId="3"/>
-    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Emergency Contact Name" dataDxfId="2"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Emergency Contact Name and Email" dataDxfId="2"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Emergency Phone" dataDxfId="1"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Email" dataDxfId="0" dataCellStyle="Hyperlink"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -10373,14069 +10451,25019 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmclean@westnetmed.com" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam_donegan@cargill.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wfransse@fastenal.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joebarry@barryequipment.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibcoffshore@verzon.net" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jeff.Baker@Heritageppg.com" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JCassidy@frasco.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tom_benedetti@miltoncat.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@lumiquick.com" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skidd@northeasterntree.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cproude@noble.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paul.Newsham@atlantictactical.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klear@usisecurity.com" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amandav@globalfoodslv.com" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deneille@w2wpartners.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmilhomme@eomsrecycling.com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.l.patterson@comcast.net" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swalsh@gablanco.com" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ben@sts1inc.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronald.schales@usecology.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jasonm@imperialcars.com" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcole@gatsbygrounds.com" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contracts@mrcrec.com" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dennis@filocleantech.com" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ltobin@neptuneuniforms.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dj@connradio.com" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bobsparks@absoluteinvestigationsinc.com" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rsp@mansfieldpaper.com" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:psimonini@doughboyrevere.com" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clayton.morse@davey.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Darius@transmed-usa.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poconnor@northeastrescue.com" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cindy@sitespecifics.net" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jordan@nasiffproduce.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky.dewey@LGCGroup.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:douellette@horizontechnologies.us" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@mayertree.com" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jdenis@marcotteford.com" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jdemarco93@icloud.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ABEYNOR@PFGC.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herby.duverne@windwalker.com" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmiller@outdoorperspective.com" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dank@carrhardware.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmccreary@marcotteford.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rreynolds@ethosrisk.com" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Skaddy@azurewaterservices.com" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grace.cafe@ccsupplies.com" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorge@steritechmed.com" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tracey@sts1inc.com" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tom.egan@usfoods.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michael.Teahan@graybar.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ddinwiddie@lwbills.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mramian@advantagetruckne.com" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhurley@bsnsports.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@mayertree.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert.seery@verizon.net" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.gladmon@hp.com" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricky@sterlingprinting.com" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrd.fieldstone@gmail.com" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liz.connolly@dfamilk.com" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjlandplay@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispatch@e-s-i.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbs@drradio.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cchase@mcgovernauto.com" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jstankus@hillyard.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:statebid@ahearnequipment.com" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@verdek.com" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JTAHearn@ahearnequipment.com" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mark@lavoiehorticulture.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Darius@transmed-usa.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:june@esafetyinc.com" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.brown@valleygreenusa.com" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mike.sullivan@harborit.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcelinor@tessco.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcierpka@isa.us.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toni831@icloud.com" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcook@ConservationSolutions.com" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KERRIG@PURAQUAPOOLS.COM" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mt@westcarb.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.ceesay@camoffice.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chrisp@advantagetruckne.com" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:plumleylandscape@gmail.com" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bryan.hayes@graybar.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msheridan@motorolasolutions.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CourtneyC@ConlonProducts.Net" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfoley@collegehype.net" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Randy@goarbortech.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dscott@stealthpower.net" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@stumpystree.com" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.razzaboni@nrg.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rich@BergeronProtectiveClothing.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:todd.williams@tcscommunications.com" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikel@fwwebb.com" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrice@a1datashred.com" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike.wentzell@airgas.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lheffernan@owaste.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@andersonmotors.com" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ben@ussportsandapparel.com" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ezland@verizon.net" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cstephanopoulos@calisebakery.com" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dford@pioneerathletics.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherri.kremers@schoolspecialty.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@feinewengland.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lee.lemoine@modularcommunications.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:randy.fuss@doosan.com" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/find-a-statewide-contract-user-guide" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecgordon@medline.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.borr@fisherautoparts.com" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nepchem@norwoodlight.com" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brian@maltbytree.com" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncavicchio@cavicchio.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRoy@guardian-energy.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amber.mcmanus@qiagen.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ray@bodyarmoroutlet.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dan.Disenhouse@L3Harris.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mross@mrossinv.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swinfield@metechrecycling.com" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oliken@metpipe.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mwicks@firetechusa.com" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ventrac.com" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:psaindon@arcscrap.com" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmcatamney@allsportsheroes.com" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcarey@ur.com" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smurphy@actionapparelinc.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bbuckley@ballardtrucks.com" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vvalentine@axon.com" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@favreauforestry.com" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert@rewcinc.com" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jade@milhench.com" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pam@pjcorganic.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wmcdonough@lindenmeyr.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nate.anderson@thermofisher.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason.regan@veolia.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert@itsg.us.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:briand@denlube.com" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tpesko@childscapes.net" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbrand@brandcompany.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matts@bobcatct.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@lancelotjanitorial.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kyle@bluecollarcustomsma.com" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.m.slayden@carmyn.com" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacobm@valleycommunications.com" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javerso@firstdefensesupply.com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@elmridgeprotection.com" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mflahive@metrogroupinc.com" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cflynn@cambridgelandscape.com" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@mayertree.com" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tpryland@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wedwards@excelrecycle.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lindsay.Josephs@RexelEnergy.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmiller@fleetresponse.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dale@capeelectronics.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvogt@fourseasonspi.com" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janet@playgroundmedic.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contractrequests@wittobriens.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CPOIRIER@FIREMATIC.COM" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mharris@strategic-es.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kait@stewartspower.com" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservice@elharvey.com" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbeaudry@psgne.com" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scontarino@adamsonindustries.com" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.curtis@schoolspecialty.com%20%20or%20%20%20sherri.kremers@schoolspecialty.com" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerrianne.foley@proforma.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danb@cprecycling.com" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matts@bobcatct.com" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlindquist@kustomsignals.com" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jboudreau@fbbudge.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antonio.farinha@staples.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christine.Medaglia@casella.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.bassett@globalpublicsafety.us" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robryan@aol.com" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmccoy@nationalfoodgroup.com" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwk@amherstnurseries.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rray@ashbritt.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nbagdis@brighamindustries.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zack.newsome@mckesson.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hagler@chadwick-baross.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike@milhench.com" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@csspecialty.com" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john@creativerec.com" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe.cote@burkeoil.com" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@accessinv.net" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medley-chris@galls.com" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenc@xybix.com" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lindsay_willett@agilent.com" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yibrahimi@casablancaservicesco.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frogers@scrapit.us" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin.charbonneau@grainger.com" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:markl@mountainviewinc.com" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chrispaolucci@comcat.net" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.graczyk@nlr-green.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FSAS-SUPPORT@PURVIS.COM" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecenolli@jetsecuritypros.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.dangoia@tradebe.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cubgovbid@mtdproducts.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bcorreia@midcityscrap.com" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:premierparkplay@verizon.net" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AHillman@opconnect.com" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@produceconnection.com" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe.brodeur@vestis.com" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmodica@quenchwater.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bush-Jeffrey@galls.com" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azegarelli@dariodiesel.com" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ltobin@neptuneuniforms.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Scott.MacNevin@Cavossa.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jessie.Alexander@veritivcorp.com" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bill@gleasonjohndrowlandscaping.com" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sklawncarema@gmail.com" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris@nefood.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tuesday.evans@usfoods.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@jurekbrothers.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecgordon@medline.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thamzic@ccegolfcars.com" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jackreynolds@thedurkincompnay.com" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EriWal@Kompan.com" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gnicoll@harrells.com" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe.cote@burkeoil.com" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Detect@cbinvestigation.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:randylavoie@merchantsfleet.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tools@camelottools.com" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanc@central-equipment.com" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bill@hsefiresafety.com" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@guardianuniform.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bbeck@schn.com" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bryan_edoria@bio-rad.com" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@chestnuttreelandscape.com" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sariflwr@hotmail.com" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ted@trlandworks.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gregg.Manning@wbmason.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jullrich@pittsfieldcommunications.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bdavis@nesurveillance.com" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nnieve@tridenthazmat.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@richeyandclapper.com" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michaeld@mayertree.com" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pamelapletz@adt.com" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rich@ringbroswholesale.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nik.thiff@gmail.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pboudreau@allcomm1.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgottlieb@goosetown.com" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhenry2@wm.com" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solutions@bluetactical.com" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsimpson@charter.us" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:battery34@aol.com" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slagana@turfproductscorp.com" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cc121964@comcast.net" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infor@shrewsburylandscapes.com" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.mcclain@americanrocksalt.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcorbin@armorexpress.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecgordon@medline.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:demainepaulj@johndeere.com" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbotti@lorussocorp.com&#160;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UrquhartJ@HelenaAgri.com" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heather.merhi@nextgridmarkets.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bbeck@schn.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.therrien@stericycle.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rich.ahern@signetgroup.net" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cray@buycmg.com" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:momeara@topnotchsupplyinc.com" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ddusseault@eddavisllc.com" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolyn@laneprint.com" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cforrester@wastezero.com" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kevin@acmfireequipment.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie-brunelle@idexx.com" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cicoriatree.com" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@neacreage.com" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johnh@treetechinc.net" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmonahan@keanefire.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jimc1988@ecisinc.com" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joanne@rayhaluchinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dlondon@republicservices.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.razzaboni@nrg.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jarchambault@easternsalt.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sgeorgules@appliedcomm.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve.connor@greenmtncomm.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:busdev@triumvirate.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:equipment@schmidtequipment.com" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isgbidadmin@cusa.canon.com" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lgramitt@thomsenfoodservice.com" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.mclean@vestis.com" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephtm18@gmail.com" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.oteri@wbmason.com" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jackbellan@hotmail.com" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:supplies@camoffice.com" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhurst9425@aol.com" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msepe@solesourceconstruction.com" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meghan@obrienandsons.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petef@good-point.net" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zusprime@zetron.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmirza@med-supply.com" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rich@cleancutsolutions.com" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregmag100@aol.com" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfigueroa@libertytire.com" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcrowe@nefea.com" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:consideritdunn@comcast.net" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason@northeastradios.com" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.palme@brightview.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike@wolpertdisposal.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alorenzini@mortonsalt.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bw0829@att.com" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:realeassoc@aol.com" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nikole.Scozzari@thurstonfoods.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david@guardianuniform.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@maestranzi.com" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matt_falewicz@genpt.com" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric@irontreeservice.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.sheehan@fmpco.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@equipmenteast.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmclean@westnetmed.com" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:srojek@garland.com" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomcass@aqualaboratories.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ddarcy@allpowersales.com" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jclouatre@myerstest.com" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lamotte@northerntree.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kathleen@voltrek.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rtopham@alliancesecurityservice.com" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:billy@wavelrlydevelopment.net" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.gray@bluetriton.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tacam@aviatnet.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:partsmgr@jackmaddenford.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard_nyberg@homedepot.com" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeffbradley@bobbarker.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@FavreauForestry.com" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.gladmon@hp.com" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chrispaolucci@comcast.net" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nerg@nerecgroup.com" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Shugg@hercrentals.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cleanharbors.com/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dchouinard@cybercomminc.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kate.Waldron@NewEraTech.com" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:social@safohair.com" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bags528@aol.com" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacy.freeman@zoll.com" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tony@delucaandsons.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales-b@govsci.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keith.bumgarner@newcomglobal.com" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@keenkutlandscaping.com" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mparody@ultiplayus.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zack.newsome@mckesson.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:don.lincoln@induscom.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ais@americaninvestigative.com" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SL279H@ATT.COM" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jon.stodola@toro.cpm" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:srumsey@mcgovernauto.com" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bob@pioneerlandscapes.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwhite@bseprint.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dduhn@monroetractor.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Investigations@srcpi.com" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marke@kaufmanco.com" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruth.shaw@ecolab.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eheroux@aramsco.com" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim.losinski@thomassci.com" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katherine@charm-tex.com" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pat.vacca@wbmason.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin.charbonneau@grainger.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernie@beltronics.net" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ssdonline.us" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhaval@ghpsl.com" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eddie@jancosales.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcohen@oprsystems.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dlabarre@partsauthority.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve@mytoolstop.com" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marytierneykiltmaker@yahoo.com" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:znavarro@essexhorticultur.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erik.schranz@sciex.com" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vnewell@bbumail.com" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Msalt1@verizon.net" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctraver@hillnmarkes.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chuck@mach5group.net" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike@marcusradio.com" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bacher3945@sbcglobal.net" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sue.roy@safewareinc.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcastrechini@allegiancetrucks.com" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.m.parella@verizon.com" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matt.holland@hollandcompany.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe.kelly@proshred.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@wilkem.com" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cnemeskal@leahylandscaping.com" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:willman@bigelownurseries.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmurphy@ipp-ips.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Patrick.Blanchette@aus.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ucfne.com" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan.mcneal@sunbeltrentals.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bdomack@gablanco.com" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bwynn@wynninnovations.com" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmd@radsports.com" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssrabian@lesbuy.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsautowhse@yahoo.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:seth.cory@avantorsciences.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sue@Dobmeierinc.com" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.m.slayden@carmyn.com" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe@savelives.com" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steven.k.niland@doc.state.ma.us" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TBarrett@BarrettTreeEast.com" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csumner@sumcoeco.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/find-a-statewide-contract-user-guide" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wfransse@fastenal.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike@milhench.com" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infor@shrewsburylandscapes.com" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcarsus@acvenviro.com" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kyle@bluecollarcustomsma.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:briand@denlube.com" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rich@cleancutsolutions.com" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bobf@norfolkpower.com" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvaccari@stateelectriccorp.com" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solutions@bluetactical.com" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAVEM@GOINDUSTRIALSUPPLIES.COM" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gpticket@greenpages.com" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mwicks@firetechusa.com" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer@fountainheadfs.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christine.Medaglia@casella.com" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@elmridgeprotection.com" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@accessinv.net" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Skaddy@azurewaterservices.com" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@lumiquick.com" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dennis@filocleantech.com" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dlabarre@partsauthority.com" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcarey@ur.com" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frank@trippisuniforms.com" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mateus@mapatranslation.com" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poconnor@northeastrescue.com" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrabbitt@partnerstechnology.com" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ben@sts1inc.com" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charlie@a-c-s.biz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmodica@quenchwater.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecgordon@medline.com" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhurley@bsnsports.com" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bart@carrhardware.com" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:feroldi.eric@cleanharbors.com" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swalsh@gablanco.com" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.m.slayden@carmyn.com" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecgordon@medline.com" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ashley.McGough@VoDaViTech.com" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcole@gatsbygrounds.com" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ddusseault@eddavisllc.com" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marekoles@cc-tek.net" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tools@camelottools.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nnieve@tridenthazmat.com" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricky@sterlingprinting.com" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TBarrett@BarrettTreeEast.com" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nineve@tridenthazmat.com" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@keenkutlandscaping.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@mayertree.com" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clayton.morse@davey.com" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wfransse@fastenal.com" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@lumiquick.com" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EriWal@Kompan.com" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cindy@sitespecifics.net" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tsummers@republicsupplyco.com" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jdoherty@enesystems.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgottlieb@goosetown.com" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herby.duverne@windwalker.com" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwhite@bseprint.com" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kevin@acmfireequipment.com" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bob@pioneerlandscapes.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibcoffshore@verzon.net" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwk@amherstnurseries.com" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmendro@kmbs.konicaminolta.us" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmclean@westnetmed.com" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:psaindon@arcscrap.com" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RLANE@KANDMCOMMUNICATIONS.COM" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Darius@transmed-usa.com" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dank@carrhardware.com" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hagler@chadwick-baross.com" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jullrich@pittsfieldcommunications.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FSAS-SUPPORT@PURVIS.COM" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tom_benedetti@miltoncat.com" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfoley@collegehype.net" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhaval@ghpsl.com" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dan.palmieri@cdwg.com" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.gladmon@hp.com" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:premierparkplay@verizon.net" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paul.Newsham@atlantictactical.com" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@FavreauForestry.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.ceesay@camoffice.com" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eddie@jancosales.com" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@mayertree.com" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDY.COSSEY@GMCNETWORK.COM" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.l.patterson@comcast.net" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ben@ussportsandapparel.com" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.curtis@schoolspecialty.com" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manueltaveira@dscomm.com" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrd.fieldstone@gmail.com" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kboyea@crsrecycle.com" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:consideritdunn@comcast.net" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.therrien@stericycle.com" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregg.manning@wbmason.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petef@good-point.net" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctraver@hillnmarkes.com" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tom_benedetti@miltoncat.com" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmccreary@marcotteford.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason@northeastradios.com" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rsp@mansfieldpaper.com" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katherine@charm-tex.com" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitehawkalarm@gmail.com" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amir.dehdashty@hughes.com" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leanne@mgproducts.net" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmcmath@certifiedlanguages.com" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cray@buycmg.com" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:plumleylandscape@gmail.com" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:strotta@imperialdade.com" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mark@lavoiehorticulture.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alorenzini@mortonsalt.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmclean@westnetmed.com" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ventrac.com" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.borr@fisherautoparts.com" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victor@knecorp.com" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcrowe@nefea.com" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leanne@mgproducts.net" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@lbridge.com" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csumner@sumcoeco.com" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tbarossi@mettel.com" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:plumleylandscape@gmail.com" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joanne@rayhaluchinc.com" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rich@ringbroswholesale.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@equipmenteast.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rtopham@alliancesecurityservice.com" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.m.slayden@carmyn.com" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dwhittemore@likarr.com" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jarchambault@easternsalt.com" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.gagnon@siemens.com" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mandy.dodd@cpowerenergy.com" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvandyke@propio-ls.com" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KERRIG@PURAQUAPOOLS.COM" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christopher.stelacio@talkdesk.com" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@stumpystree.com" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikel@fwwebb.com" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chuck@mach5group.net" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tacam@aviatnet.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:partsmgr@jackmaddenford.com" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard_nyberg@homedepot.com" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.revis@eridirect.com" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alison.jaclyn.scali@jci.com" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmcatamney@allsportsheroes.com" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.m.slayden@carmyn.com" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erik.schranz@sciex.com" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hsverker@averhealth.com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@andersonmotors.com" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cstephanopoulos@calisebakery.com" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcierpka@isa.us.com" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bjones@plumberssupplyco.com" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DRyan@unitedmedwaste.com" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david@guardianuniform.com" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:znavarro@essexhorticultur.com" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liz.connolly@dfamilk.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:statebid@ahearnequipment.com" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@accessinv.net" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nepchem@norwoodlight.com" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amber.mcmanus@qiagen.com" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marke@kaufmanco.com" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nerg@nerecgroup.com" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:twalimaa@ariensco.com" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike@marcusradio.com" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nikole.Scozzari@thurstonfoods.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dduhn@monroetractor.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toni831@icloud.com" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe.brodeur@vestis.com" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matthew.glass@nextgensupply.com" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sl279h@att.com" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vvalentine@axon.com" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmh@eastriverenergy.com" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbarrett@barrettsecurity.com%20or%20brrttrod@aol.com" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Scott.MacNevin@Cavossa.com" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kevin.farren@t-mobile.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frogers@scrapit.us" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie@donovancompany.com" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:todd.williams@tcscommunications.com" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mark.ayotte@ayacht.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CourtneyC@ConlonProducts.Net" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@guardianuniform.com" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert.seery@verizon.net" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jralph@cherryroad.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernie@beltronics.net" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cflynn@cambridgelandscape.com" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ddinwiddie@lwbills.com" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bill@gleasonjohndrowlandscaping.com" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bcorreia@midcityscrap.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Scott.MacNevin@Cavossa.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jessie.Alexander@veritivcorp.com" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kyoung@globalp.com" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cubgovbid@mtdproducts.com" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bbuckley@ballardtrucks.com" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpandiscia@medzah.com" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrice@a1datashred.com" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janet@playgroundmedic.com" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dalessandrini@pasek.com" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kate.Waldron@NewEraTech.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chuck@mach5group.net" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sl279h@att.com" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SL279H@ATT.COM" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brian.knapp@sevensteprpo.com" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sariflwr@hotmail.com" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jboudreau@fbbudge.com" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tpesko@childscapes.net" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike@wolpertdisposal.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike@marcusradio.com" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john@creativerec.com" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:randylavoie@merchantsfleet.com" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.ryan1@graybar.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmurphy@ipp-ips.com" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@csspecialty.com" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpandiscia@medzah.com" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advancedtranslationservices.com" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infor@shrewsburylandscapes.com" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:markl@mountainviewinc.com" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjlandplay@gmail.com" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jessica@transfluenci.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Patrick.Blanchette@aus.com" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pamelapletz@adt.com" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rwilkes@finchinc.com" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsautowhse@yahoo.com" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert.mealey@csdnet.net" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bbeck@schn.com" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesse@lilt.com" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johnh@treetechinc.net" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sklawncarema@gmail.com" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.brown@valleygreenusa.com" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlane@conres.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannah.spiri@avantorsciences.com%20%20%20%20%20%20%20%20%20%20%20%20%20%20%20%20%20%20%20%20%20%20%20%20%20%20%20%20%20Alec.Armstrong@avantorsciences.com" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rich@BergeronProtectiveClothing.com" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andy@nemedwaste.com" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmccoy@nationalfoodgroup.com" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Larry.Movsessian@sbdinc.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cproude@noble.com" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heather.merhi@nextgridmarkets.com" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NEGC40@aol.com" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jessica@transfluenci.com" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservice@elharvey.com" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ted@trlandworks.com" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smurphy@actionapparelinc.com" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scott.cohen@fwwebb.com" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rroach@granitenet.com" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronald.schales@usecology.com" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@csspecialty.com" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@feinewengland.com" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tteclaw@cooksdirect.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.thomas@thermofisher.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swinfield@metechrecycling.com" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lgramitt@thomsenfoodservice.com" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rclarkjr@tricountycontractors.com" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bill.c@viscomsystems.com" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe@savelives.com" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:battery34@aol.com" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medley-chris@galls.com" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wsmith@standardelectric.com" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matt.lieb@lcn-inc.com" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.mcclain@americanrocksalt.com" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bobsparks@absoluteinvestigationsinc.com" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmurphy@ipp-ips.com" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@produceconnection.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmiller@fleetresponse.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hagler@chadwick-baross.com" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomcass@aqualaboratories.com" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sue@Dobmeierinc.com" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:srumsey@mcgovernauto.com" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie-brunelle@idexx.com" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marytierneykiltmaker@yahoo.com" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan.mcneal@sunbeltrentals.com" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Cjil@ockers.com" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:John.Drugan@Lionbridge.com" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keith.bumgarner@newcomglobal.com" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dalessandrini@pasek.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contractrequests@wittobriens.com" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeffbradley@bobbarker.com" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregg.manning@wbmason.com" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:supplies@camoffice.com" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mferreira2@cleanearthinc.com" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmilhomme@eomsrecycling.com" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bobby@Brocooil.com" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zack.newsome@mckesson.com" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlindquist@kustomsignals.com" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charliet@valleycommunications.com" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.palme@brightview.com" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jimc1988@ecisinc.com" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria@betcorp.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nbagdis@brighamindustries.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.dangoia@tradebe.com" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:social@safohair.com" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Randy@goarbortech.com" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdangoia@strategic-es.com" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jdemarco93@icloud.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@FavreauForestry.com" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:consideritdunn@comcast.net" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heather.merhi@nextgridmarkets.com" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky.dewey@LGCGroup.com" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwk@amherstnurseries.com" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:realeassoc@aol.com" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Patrick.Blanchette@aus.com" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benny3@escsinc.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bush-Jeffrey@galls.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:demainepaulj@johndeere.com" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeff@jwlopes.com" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSCOperationsMgmt@OneC1.com" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmiller@outdoorperspective.com" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swalsh@gablanco.com" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric@irontreeservice.com" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jeff.Baker@Heritageppg.com" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mt@westcarb.com" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrice@a1datashred.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales-b@govsci.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@jurekbrothers.com" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:srojek@garland.com" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lcason@casonsequipment.com" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkilduff@spectrumit.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dale@capeelectronics.com" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason@northeastradios.com" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tracey@sts1inc.com" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marilyn.koch@cbts.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:equipment@schmidtequipment.com" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janet@playgroundmedic.com" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sgeorgules@appliedcomm.com" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wedwards@excelrecycle.com" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dkoellmer@presidio.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwhite@bseprint.com" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tom.egan@usfoods.com" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@maestranzi.com" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20STACY.FREEMAN@ZOLL.COM" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcook@ConservationSolutions.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.oteri@wbmason.com" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marytierneykiltmaker@yahoo.com" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antonio.farinha@staples.com" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smclaughlin@customonline.com" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tony@delucaandsons.com" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:www.cleanharbors.com" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cicoriatree.com" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bbeck@schn.com" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.gray@bluetriton.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.therrien@stericycle.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmonahan@keanefire.com" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jstankus@hillyard.com" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:equipment@schmidtequipment.com" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@equipmenteast.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfigueroa@libertytire.com" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andy.hasty@chadwick-baross.com" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhurley@bsnsports.com" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcalista@centerforhealthimpact.org" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@hubtech.com" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@keenkutlandscaping.com" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.dangoia@tradebe.com" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20joe@savelives.com" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andy@bostonshowcase.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jarchambault@easternsalt.com" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mike.sullivan@harborit.com" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ucfne.com" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.sheehan@fmpco.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmclean@westnetmed.com" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kevin@acmfireequipment.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:srumsey@mcgovernauto.com" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregmag100@aol.com" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmessina@kamcoboston.com" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.m.perella@verizon.com" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lblanco@jtg-inc.com" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@stumpystree.com" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@martyslocal.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joebarry@barryequipment.com" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bob@pioneerlandscapes.com" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@lancelotjanitorial.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klear@usisecurity.com" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam_donegan@cargill.com" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dkwapien@setronics.com" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.hull@statewide.com" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deneille@w2wpartners.com" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.chochois@powerling.com" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nepchem@norwoodlight.com" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhaval@ghpsl.com" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispatch@e-s-i.com" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbs@drradio.com" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Centralstation@americanalarm.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paul.Newsham@atlantictactical.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jasonm@imperialcars.com" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike.wentzell@airgas.com" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ajflattanzi@comcast.net" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keith.boyea@terracycle.com" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mangelica@ce1906.com" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcastrechini@allegiancetrucks.com" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contractmgmt@spragueenergy.com" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmclean@westnetmed.com" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oliken@metpipe.com" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.witherell@wwt.com" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vnewell@bbumail.com" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:busdev@triumvirate.com" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JCassidy@frasco.com" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve.connor@greenmtncomm.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dj@connradio.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kate.Waldron@NewEraTech.com" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cflynn@cambridgelandscape.com" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrd.fieldstone@gmail.com" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacobm@valleycommunications.com" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin.charbonneau@grainger.com" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jclouatre@myerstest.com" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JeffScaia@KAMCOBOSTON.COM" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matt.holland@hollandcompany.com" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contracts@mrcrec.com" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:willman@bigelownurseries.com" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:statebid@ahearnequipment.com" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cchase@mcgovernauto.com" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lgramitt@thomsenfoodservice.com" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.oteri@wbmsaon.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jon.stodola@toro.cpm" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.curtis@schoolspecialty.com%20%20or%20%20%20sherri.kremers@schoolspecialty.com" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bwynn@wynninnovations.com" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbarrett@barrettsecurity.com%20or%20brrttrod@aol.com" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christine.Medaglia@casella.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wedwards@excelrecycle.com" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:demainepaulj@johndeere.com" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ssdonline.us" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alanm@autoclear.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ddinwiddie@lwbills.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eheroux@aramsco.com" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medley-chris@galls.com" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lisa.C.Minton@Lowes.com;%20Ronald.Manning@Lowes.Com" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcole@gatsbygrounds.com" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:David.Cohen@lumen.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danb@cprecycling.com" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TBarrett@BarrettTreeEast.com" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe.cote@burkeoil.com" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mayotte.commpass@ayacht.com" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@mayertree.com" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kreading@caymanchem.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antonio.farinha@staples.com" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pam@pjcorganic.com" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cody@morrisonspower.com" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@andersonmotors.com" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smclaughlin@customonline.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbs@drradio.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve@mytoolstop.com" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sl279h@att.com" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@chestnuttreelandscape.com" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gregg.Manning@wbmason.com" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:markl@mountainviewinc.com" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eromanek@vertical.com" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@favreauforestry.com" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ray@bodyarmoroutlet.com" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cforrester@wastezero.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispatch@e-s-i.com" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncavicchio@cavicchio.com" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ddarcy@allpowersales.com" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:njames@elementcorp.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cchase@mcgovernauto.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kyle@bluecollarcustomsma.com" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tpesko@childscapes.net" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Danielle.Brownell@promega.com" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcyr@ctdemb.com" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johng@galaxyintegrated.com" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason.harwood@intlxsolutions.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcelinor@tessco.com" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tenders@cpsl.com" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sklawncarema@gmail.com" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@mayertree.com" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nerg@nerecgroup.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcierpka@isa.us.com" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbeaudry@psgne.com" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:partsmgr@jackmaddenford.com" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bostonService@minutemanst.com" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JTAHearn@ahearnequipment.com" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tom.Benton@lsa.inc" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ted@trlandworks.com" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robryan@aol.com" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mparody@ultiplayus.com" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernie@beltronics.net" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amandav@globalfoodslv.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gregg.Manning@wbmason.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msheridan@motorolasolutions.com" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe.cote@burkeoil.com" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pnicosia@mte.us.com" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robin@goodpointrecycling.net" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:douglascurtiss@gmail.com" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:envisagecv@gmail.com" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:srojek@garland.com" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tcampbell@granitenet.com" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chrispaolucci@comcat.net" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrobertson@nedtinc.com" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.graczyk@nlr-green.com" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gsm@easterncommunications.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikel@fwwebb.com" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rich@ringbroswholesale.com" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nbagdis@brighamindustries.com" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pnorris@medxwaste.com" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JMackey@kittredgeequipment.com" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacobm@valleycommunications.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherri.kremers@schoolspecialty.com" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jon.stodola@toro.cpm" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.thomas@thermofisher.com" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmorini@hzelectric.com" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanc@central-equipment.com" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azegarelli@dariodiesel.com" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris@nefood.com" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javerso@firstdefensesupply.com" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bdavis@nesurveillance.com" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike.gregg@ipinternational.net" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe.brodeur@vestis.com" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:don.lincoln@induscom.com" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Trevor.simos@gmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amber.mcmanus@qiagen.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matts@bobcatct.com" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JCassidy@frasco.com" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccorr@corrdistributors.com" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmmk13@gmail.com" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricky@sterlingprinting.com" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Shugg@hercrentals.com" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgolden@nwnit.com" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dford@pioneerathletics.com" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcrowe@nefea.com" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgoldstein@geriatricmedical.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason.regan@veolia.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kait@stewartspower.com" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deneille@w2wpartners.com" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:momeara@topnotchsupplyinc.com" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adamd@bostongreencompany.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slagana@turfproductscorp.com" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contractmgmt@spragueenergy.com" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservice@elharvey.com" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@UnifiedITSupport.com" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmacrina@transperfect.com" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zusprime@zetron.com" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kharrington@besafe.net" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbrand@brandcompany.com" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ltobin@neptuneuniforms.com" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Detect@cbinvestigation.com" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve@mytoolstop.com" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric@irontreeservice.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmilhomme@eomsrecycling.com" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cicoriatree.com" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:government@stericycle.com" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lheffernan@owaste.com" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iharris@west-tehnology.co.uk" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.razzaboni@nrg.com" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie-brunelle@idexx.com" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andy.hasty@chadwick-baross.com" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam_donegan@cargill.com" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joanne@rayhaluchinc.com" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:evan.white02@gmail.com" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klear@usisecurity.com" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbrooks@baystateinterpreters.com" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Justin.Davis@ecintegrated.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CPOIRIER@FIREMATIC.COM" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thamzic@ccegolfcars.com" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSCOperationsMgmt@OneC1.com" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lamotte@northerntree.com" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isgbidadmin@cusa.canon.com" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhurst9425@aol.com" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UrquhartJ@HelenaAgri.com" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Darius@transmed-usa.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Darius@transmed-usa.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.bassett@globalpublicsafety.us" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jeff.Baker@Heritageppg.com" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tfiore@cn-wood.com" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IRONMAN@IRONMANS.NET" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dan.Disenhouse@L3Harris.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@richeyandclapper.com" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrobertson@nedtinc.com" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:billy@wavelrlydevelopment.net" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@carouselindustries.com" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skidd@northeasterntree.com" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pam@pjcorganic.com" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pboudreau@allcomm1.com" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe.kelly@proshred.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ABEYNOR@PFGC.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecenolli@jetsecuritypros.com" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.gray@bluetriton.com" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jessicab@klemsonline.com" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daxline@plasticard.net" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ltobin@neptuneuniforms.com" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruth.shaw@ecolab.com" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fibersupport@crowncastle.com" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:momeara@topnotchsupplyinc.com" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Antonio.Boiano@stericycle.com" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wmcdonough@lindenmeyr.com" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denice@giffordlock.com" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Shugg@hercrentals.com" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dlondon@republicservices.com" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SJackson@DSServices.com" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wbissonnette@sullymac.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tuesday.evans@usfoods.com" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@richeyandclapper.com" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joebarry@barryequipment.com" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROB.SEERY@VERIZON.NET" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cforrester@wastezero.com" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@martyslocal.com" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbagdis@brighamindustries.com" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin_cahill@ccab.org" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikes@harbornetworks.com" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jdemarco93@icloud.com" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mharris@strategic-es.com" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcorbin@armorexpress.com" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bush-Jeffrey@galls.com" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rsp@mansfieldpaper.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nik.thiff@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcorbin@armorexpress.com" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SL279H@ATT.COM" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicole.vachon@uatne.com" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nik.thiff@gmail.com" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bill@hsefiresafety.com" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jdenis@marcotteford.com" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolyn@laneprint.com" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dwhite@ititranslates.com" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmarshall@mettel.net" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmiller@outdoorperspective.com" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ais@americaninvestigative.com" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeff@jwlopes.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rich.ahern@signetgroup.net" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KERRIG@PURAQUAPOOLS.COM" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jstankus@hillyard.com" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.mcclain@americanrocksalt.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jimc1988@ecisinc.com" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorge@steritechmed.com" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.mclean@vestis.com" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pendara@verizon.net" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dkoellmer@presidio.com" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cody.dodds@redriver.com" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matt.holland@hollandcompany.com" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@security101ne.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sgeorgules@appliedcomm.com" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tracey@sts1inc.com" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.l.patterson@comcast.net" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dchouinard@cybercomminc.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmirza@med-supply.com" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khoag@commtank.com" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pamelapletz@adt.com" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Adam.S.Katz@windstream.com" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kyoung@globalp.com" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Darius@transmed-usa.com" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diane@kttdistributors.com" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liz.connolly@dfamilk.com" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nnieve@tridenthazmat.com" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvogt@fourseasonspi.com" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgottlieb@goosetown.com" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mreilly@comm-tract.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zusprime@zetron.com" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bobsparks@absoluteinvestigationsinc.com" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.m.parella@verizon.com" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.palme@brightview.com" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dryan@unitedmedwaste.com" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cnemeskal@leahylandscaping.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lheffernan@owaste.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcook@ConservationSolutions.com" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cproude@noble.com" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PReed@medline.com" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dank@carrhardware.com" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meghan@obrienandsons.com" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.brown@valleygreenusa.com" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doug.beach@aebi-ne.com" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dan.Disenhouse@L3Harris.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david@guardianuniform.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@mayertree.com" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcarey@ur.com" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bdomack@gablanco.com" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Thomas.Perry@TBS.Toshiba.com" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbotti@lorussocorp.com" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bwynn@wynninnovations.com" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danb@cprecycling.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.borr@fisherautoparts.com" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mt@westcarb.com" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bryan.hayes@graybar.com" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thamzic@ccegolfcars.com" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dale@capeelectronics.com" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:servicedepartment@americanservicecompany.com" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan.walz@verizonwireless.com" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grace.cafe@ccsupplies.com" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javerso@firstdefensesupply.com" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vvalentine@axon.com" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jboudreau@fbbudge.com" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Randy@goarbortech.com" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rsp@mansfieldpaper.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wmcdonough@lindenmeyr.com" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bdobson@grasshoppermower.com" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JTAHearn@ahearnequipment.com" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dyoung@csytech.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dchouinard@cybercomminc.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert.seery@verizon.net" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerrianne.foley@proforma.com" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yibrahimi@casablancaservicesco.com" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jessie.Alexander@veritivcorp.com" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@mayertree.com" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CustomerService@firstlight.net" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ezland@verizon.net" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:willman@bigelownurseries.com" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tony@delucaandsons.com" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhenry2@wm.com" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tom.egan@usfoods.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cleanharbors.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keith.bumgarner@newcomglobal.com" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncavicchio@cavicchio.com" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zacharyl@mbtractor.com" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chrisp@advantagetruckne.com" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service.ne@neweratech.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:don.lincoln@induscom.com" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PReed@medline.com" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mandy.dodd@cpowerenergy.com" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steven.k.niland@doc.state.ma.us" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contracts@language.link" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert@rewcinc.com" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ewbatche@us.ibm.com" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brian@maltbytree.com" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dj@connradio.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zack.newsome@mckesson.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ais@americaninvestigative.com" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contracts@mrcrec.com" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eheroux@aramsco.com" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jasonm@imperialcars.com" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacy.freeman@zoll.com" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oliken@metpipe.com" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerrianne.foley@proforma.com" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smedina@languageline.com" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johnbarts@mcdonaldcorp.com" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tcarvalho@nhcgrp.com" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chrispaolucci@comcat.net" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert@rewcinc.com" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cindy@sitespecifics.net" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlampert@bandbtrading.net" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Investigations@srcpi.com" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe.cote@burkeoil.com" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saltinewarrior1@gmail.com" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tcavanaugh@sonetelectrical.com" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.dealy@keylingo.com" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeff.hurwitz@building-controls.com" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tpryland@gmail.com" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrobertson@nedtinc.com" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbrand@brandcompany.com" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenc@xybix.com" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eddie@jancosales.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erik.schranz@sciex.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dlabarre@partsauthority.com" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@produceconnection.com" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toni831@icloud.com" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:er@gssgi.com" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eda@utilitycommunications.com" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matts@bobcatct.com" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmmk13@gmail.com" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dford@thegranitegroup.com" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pkunze@intrasystems.com" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmccoy@nationalfoodgroup.com" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan@doughboyuniforms.com" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sumwaltj@cintas.com" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mross@mrossinv.com" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:douellette@horizontechnologies.us" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cstephanopoulos@calisebakery.com" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:randy.fuss@doosan.com" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ddusseault@eddavisllc.com" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@favreauforestry.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@wilkem.com" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CourtneyC@ConlonProducts.Net" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherri.kremers@schoolspecialty.com" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zappala@jacksonlumner.com" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lindsay_willett@agilent.com" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Msalt1@verizon.net" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:social@safohair.com" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matts@bobcatct.com" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@nan.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ventrac.com" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msheridan@motorolasolutions.com" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rhamilton@safewareinc.com" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mark.ayotte@ayacht.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsautowhse@yahoo.com" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.mclean@vestis.com" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jackreynolds@thedurkincompnay.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ltobin@neptuneuniforms.com" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wrenzi@petersonoil.com" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephtm18@gmail.com" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sday@tpx.com" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcelinor@tessco.com" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kanej@bcmcontrols.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ray@bodyarmoroutlet.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@lancelotjanitorial.com" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregmag100@aol.com" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kevin.J.McCoy@sherwin.com" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vguido@republicservices.com" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhurst9425@aol.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephtm18@gmail.com" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@chestnuttreelandscape.com" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.razzaboni@nrg.com" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales-b@govsci.com" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcohen@oprsystems.com" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aprimmer@unitedchem.com" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michaeld@mayertree.com" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matts@bobcatct.com" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Skip@dugmore.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mwicks@firetechusa.com" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.razzaboni@nrg.com" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Investigations@srcpi.com" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.m.parella@verizon.com" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dodde@ascentria.org" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skidd@northeasterntree.com" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cc121964@comcast.net" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tuesday.evans@usfoods.com" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:supplies@camoffice.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert@itsg.us.com" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gnicoll@harrells.com" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.debroczy@thomassci.com" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:battery34@aol.com" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nfast@ivcco.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike@wolpertdisposal.com" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UrquhartJ@HelenaAgri.com" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason.regan@veolia.com" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:channoosh@cjequip.com" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AFederico@LanguageTranslate.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:todd.williams@tcscommunications.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cubgovbid@mtdproducts.com" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ben@sts1inc.com" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria@betcorp.com" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@neacreage.com" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dford@pioneerathletics.com" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cassandra.chong@ulgroup.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.sheehan@fmpco.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvogt@fourseasonspi.com" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amandav@globalfoodslv.com" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibcoffshore@verzon.net" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcardarelli@ockers.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jackreynolds@thedurkincompnay.com" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Skaddy@azurewaterservices.com" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matthew@corp.crocker.com" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msepe@solesourceconstruction.com" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petef@good-point.net,%20rachaelg@good-point.net" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steritechmed.com" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bbeck@schn.com" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmodica@quenchwater.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin.charbonneau@grainger.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zack.newsome@mckesson.com" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dennis@filocleantech.com" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dennis@regalturfinnovations.com" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpagano@stoneandberg.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhenry2@wm.com" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeffbradley@bobbarker.com" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azegarelli@dariodiesel.com" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bryan.hayes@graybar.com" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwarren@guardianinfo.com" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:government@stericycle.com" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@calinterpreting.com" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanc@central-equipment.com" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CPOIRIER@FIREMATIC.COM" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tim@nswmarketplace.com" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jordan@nasiffproduce.com" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@wca.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.graczyk@nlr-green.com" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orlandosgarage@comcast.net" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:briand@denlube.com" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kim.giddinge@johnstonesupply.com" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenc@xybix.com" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matt_falewicz@genpt.com" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@guardianuniform.com" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rtopham@alliancesecurityservice.com" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:request@itctranslation.net" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgerard@mettel.net" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lamotte@northerntree.com" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@jurekbrothers.com" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jordan@nasiffproduce.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:randylavoie@merchantsfleet.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bdavis@nesurveillance.com" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruth.shaw@ecolab.com" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctraver@hillnmarkes.com" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mramian@advantagetruckne.com" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jclouatre@myerstest.com" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ben@ussportsandapparel.com" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmzaher@nwiglobal.com" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:noc@presidio.com" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:billy@wavelrlydevelopment.net" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kevin@80044alarm.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pboudreau@allcomm1.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecgordon@medline.com" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katherine@charm-tex.com" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lcason@casonsequipment.com" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@clutec.com" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.devita3@securadyne.com" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.gladmon@hp.com" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe.cote@burkeoil.com" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmirza@med-supply.com" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbb@wca.com" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssrabian@lesbuy.com" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwardle@ceia-usa.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cray@buycmg.com" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chrispaolucci@comcast.net" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rreynolds@ethosrisk.com" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chrispaolucci@comcast.net" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.bassett@globalpublicsafety.us" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mark@lavoiehorticulture.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcohen@oprsystems.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:busdev@triumvirate.com" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul.medeiros@mscdirect.com" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dmorris@triumvirate.com" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zack.newsome@mckesson.com" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contracts@bestplumbingonline.com" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slow@eplus.com" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbotti@lorussocorp.com&#160;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mparody@ultiplayus.com" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:derek@abletool.net" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmonahan@keanefire.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve.connor@greenmtncomm.com" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@maestranzi.com" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan.mcneal@sunbeltrentals.com" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.ceesay@camoffice.com" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:plumleylandscape@gmail.com" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HugginsM@sharpsec.com" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.debroczy@thomassci.com" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EriWal@Kompan.com" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@wilkem.com" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bags528@aol.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe.kelly@proshred.com" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marke@kaufmanco.com" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:randy.fuss@doosan.com" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FSAS-SUPPORT@PURVIS.COM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jullrich@pittsfieldcommunications.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ddarcy@allpowersales.com" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steven.k.niland@doc.state.ma.us" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan.walz@verizonwireless.com" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michaeld@mayertree.com" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tacm@aviatnet.com" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfigueroa@libertytire.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bdomack@gablanco.com" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pat.vacca@wbmason.com" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.razzaboni@nrg.com" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris@morganpower.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard_nyberg@homedepot.com" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rray@ashbritt.com" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdriscoll@CraftmasterHardware.com" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slow@eplus.com" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smurphy@actionapparelinc.com" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmanca@shirewire.com" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clayton.morse@davey.com" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brian@maltbytree.com" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jade@milhench.com" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:znavarro@essexhorticultur.com" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlennon@irnsurplus.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronald.schales@usecology.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poconnor@northeastrescue.com" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kait@stewartspower.com" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dduhn@monroetractor.com" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gfitz@fssystemsinc.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:douellette@horizontechnologies.us" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bags528@aol.com" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bobby@Brocooil.com" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfoley@collegehype.net" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shelby.werley@cetra.com" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmd@radsports.com" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSCOperationsMgmt@ConvergeOne.com" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cnemeskal@leahylandscaping.com" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meghan@obrienandsons.com" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ben.clark@bearcom.com" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sjamgochian@rosevdairy.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky.dewey@LGCGroup.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herby.duverne@windwalker.com" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssrabian@lesbuy.com" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grace.cafe@ccsupplies.com" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matt_falewicz@genpt.com" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pbaker@lan-tel.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:psimonini@doughboyrevere.com" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ltobin@neptuneuniforms.com" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leo@languageconnections.com" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tpryland@gmail.com" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coneill@nettelone.com" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmd@radsports.com" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:realeassoc@aol.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmccreary@marcotteford.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rreynolds@ethosrisk.com" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike@milhench.com" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alorenzini@mortonsalt.com" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rich.ahern@signetgroup.net" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.m.slayden@carmyn.com" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bobby@Brocooil.com" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wendypease@rapportintl.com" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.palmisano@iservgroup.com" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mflahive@metrogroupinc.com" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csumner@sumcoeco.com" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swinfield@metechrecycling.com" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@elmridgeprotection.com" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leah@bgrestsupply.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mramian@advantagetruckne.com" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scontarino@adamsonindustries.com" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispatch@e-s-i.com" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bmcdonald@UnifiedITSupport.com" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bbuckley@ballardtrucks.com" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lindsay_willett@agilent.com" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbeaudry@psgne.com" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jade@milhench.com" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason.regan@veolia.com" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecenolli@jetsecuritypros.com" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bill@hsefiresafety.com" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vnewell@bbumail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:june@esafetyinc.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bacher3945@sbcglobal.net" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Detect@cbinvestigation.com" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rich@cleancutsolutions.com" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ezland@verizon.net" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mflahive@metrogroupinc.com" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gail@razz-m-tazz.com" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:june@esafetyinc.com" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:www.needco.com" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielle.lyle@blackbox.com" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjlandplay@gmail.com" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bacher3945@sbcglobal.net" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lee.lemoine@modularcommunications.com" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin.charbonneau@grainger.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ucfne.com" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solutions@bluetactical.com" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sl279h@att.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chrisp@advantagetruckne.com" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marc@paramount-partners.com" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cassandra.chong@ulgroup.com" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsimpson@charter.us" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bbeck@schn.com" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlindquist@kustomsignals.com" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kyoung@globalp.com" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giovanni@equipmenteast.com" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:psimonini@doughboyrevere.com" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shawnsilver@totalcomm.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sue@Dobmeierinc.com" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@bsasi.com" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Scott_Richardson@cable.comcast.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rich@BergeronProtectiveClothing.com" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolyn@laneprint.com" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjenkins@thenorfolkcompanies.com" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cc121964@comcast.net" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsimpson@charter.us" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yibrahimi@casablancaservicesco.com" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contractmgmt@spragueenergy.com" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frogers@scrapit.us" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Danielle.Brownell@promega.com" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:premierparkplay@verizon.net" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcastrechini@allegiancetrucks.com" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helio.leal@convergint.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@feinewengland.com" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:psaindon@arcscrap.com" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rhamilton@safewareinc.com" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mike.sullivan@harborit.com" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clientsuccess@ad-astrainc.com" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@neacreage.com" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bill@gleasonjohndrowlandscaping.com" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john@creativerec.com" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorge@steritechmed.com" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ABEYNOR@PFGC.COM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lee.lemoine@modularcommunications.com" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gnicoll@harrells.com" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmiller@fleetresponse.com" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john@haydenlock.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dlondon@republicservices.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ssdonline.us" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason.regan@veolia.com" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dkennedy@bostonlawnmower.com" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dina@foxtranslation.com" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msepe@solesourceconstruction.com" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sariflwr@hotmail.com" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Msalt1@verizon.net" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfilbin@beacontelecom.com" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mross@mrossinv.com" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmacrina@transperfect.com" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jdenis@marcotteford.com" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tnorton@norelservice.com" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isgbidadmin@cusa.canon.com" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:curt@franklabelles.com" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RFPteam@lingualinx.com" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomcass@aqualaboratories.com" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSCOperationsMgmt@ConvergeOne.com" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris@nefood.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin.charbonneau@grainger.com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bcorreia@midcityscrap.com" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johnh@treetechinc.net" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bobg@rmgenterprise.com" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tools@camelottools.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mharris@strategic-es.com" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nikole.Scozzari@thurstonfoods.com" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slagana@turfproductscorp.com" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jackbellan@hotmail.com" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bill.c@viscomsystems.com" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jackbellan@hotmail.com" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert@goaltex.com" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Info@toolsunlimitedinc.net" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tlhemm@lightspeedt.com" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:farah@industranslation.com" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert@itsg.us.com" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:evan.white02@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rray@ashbritt.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4147A8AD-9684-4B3A-B1C0-6FC2594776B7}">
+  <dimension ref="A1:E4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A12" sqref="A12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="90.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="47" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="48" t="s">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
+        <v>2678</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="A2" r:id="rId1" xr:uid="{D09ACE80-CA1F-4509-8601-E2B37DF5B227}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:G684"/>
+  <dimension ref="A1:LV684"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:A683"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.453125" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="27.54296875" style="6" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.453125" style="1"/>
+    <col min="1" max="1" width="27.54296875" style="46" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="108.1796875" style="46" customWidth="1"/>
+    <col min="3" max="3" width="70.54296875" style="46" customWidth="1"/>
+    <col min="4" max="4" width="51.453125" style="46" customWidth="1"/>
+    <col min="5" max="5" width="25.7265625" style="46" customWidth="1"/>
+    <col min="6" max="6" width="66.453125" style="46" hidden="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.453125" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="30" customFormat="1" ht="26" x14ac:dyDescent="0.6">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:334" x14ac:dyDescent="0.35">
+      <c r="A1" s="7" t="s">
+        <v>2679</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="8"/>
+    </row>
+    <row r="2" spans="1:334" s="54" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A2" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="52"/>
-[...7 lines deleted...]
-      <c r="A2" s="53" t="s">
+      <c r="B2" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="53"/>
-[...6 lines deleted...]
-      <c r="A3" s="54" t="s">
+      <c r="C2" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="55"/>
-[...6 lines deleted...]
-      <c r="A4" s="49" t="s">
+      <c r="D2" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="50"/>
-[...11 lines deleted...]
-      <c r="A6" s="29" t="s">
+      <c r="E2" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="7"/>
-[...2 lines deleted...]
-      <c r="A7" s="8" t="s">
+      <c r="F2" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="G2" s="53"/>
+    </row>
+    <row r="3" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B3" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="C3" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D3" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E3" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F3" s="12" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="19" t="s">
+      <c r="G3" s="13"/>
+      <c r="H3" s="14"/>
+      <c r="I3" s="14"/>
+      <c r="J3" s="14"/>
+      <c r="K3" s="14"/>
+      <c r="L3" s="14"/>
+      <c r="M3" s="14"/>
+      <c r="N3" s="14"/>
+      <c r="O3" s="14"/>
+      <c r="P3" s="14"/>
+      <c r="Q3" s="14"/>
+      <c r="R3" s="14"/>
+      <c r="S3" s="14"/>
+      <c r="T3" s="14"/>
+      <c r="U3" s="14"/>
+      <c r="V3" s="14"/>
+      <c r="W3" s="14"/>
+      <c r="X3" s="14"/>
+      <c r="Y3" s="14"/>
+      <c r="Z3" s="14"/>
+      <c r="AA3" s="14"/>
+      <c r="AB3" s="14"/>
+      <c r="AC3" s="14"/>
+      <c r="AD3" s="14"/>
+      <c r="AE3" s="14"/>
+      <c r="AF3" s="14"/>
+      <c r="AG3" s="14"/>
+      <c r="AH3" s="14"/>
+      <c r="AI3" s="14"/>
+      <c r="AJ3" s="14"/>
+      <c r="AK3" s="14"/>
+      <c r="AL3" s="14"/>
+      <c r="AM3" s="14"/>
+      <c r="AN3" s="14"/>
+      <c r="AO3" s="14"/>
+      <c r="AP3" s="14"/>
+      <c r="AQ3" s="14"/>
+      <c r="AR3" s="14"/>
+      <c r="AS3" s="14"/>
+      <c r="AT3" s="14"/>
+      <c r="AU3" s="14"/>
+      <c r="AV3" s="14"/>
+      <c r="AW3" s="14"/>
+      <c r="AX3" s="14"/>
+      <c r="AY3" s="14"/>
+      <c r="AZ3" s="14"/>
+      <c r="BA3" s="14"/>
+      <c r="BB3" s="14"/>
+      <c r="BC3" s="14"/>
+      <c r="BD3" s="14"/>
+      <c r="BE3" s="14"/>
+      <c r="BF3" s="14"/>
+      <c r="BG3" s="14"/>
+      <c r="BH3" s="14"/>
+      <c r="BI3" s="14"/>
+      <c r="BJ3" s="14"/>
+      <c r="BK3" s="14"/>
+      <c r="BL3" s="14"/>
+      <c r="BM3" s="14"/>
+      <c r="BN3" s="14"/>
+      <c r="BO3" s="14"/>
+      <c r="BP3" s="14"/>
+      <c r="BQ3" s="14"/>
+      <c r="BR3" s="14"/>
+      <c r="BS3" s="14"/>
+      <c r="BT3" s="14"/>
+      <c r="BU3" s="14"/>
+      <c r="BV3" s="14"/>
+      <c r="BW3" s="14"/>
+      <c r="BX3" s="14"/>
+      <c r="BY3" s="14"/>
+      <c r="BZ3" s="14"/>
+      <c r="CA3" s="14"/>
+      <c r="CB3" s="14"/>
+      <c r="CC3" s="14"/>
+      <c r="CD3" s="14"/>
+      <c r="CE3" s="14"/>
+      <c r="CF3" s="14"/>
+      <c r="CG3" s="14"/>
+      <c r="CH3" s="14"/>
+      <c r="CI3" s="14"/>
+      <c r="CJ3" s="14"/>
+      <c r="CK3" s="14"/>
+      <c r="CL3" s="14"/>
+      <c r="CM3" s="14"/>
+      <c r="CN3" s="14"/>
+      <c r="CO3" s="14"/>
+      <c r="CP3" s="14"/>
+      <c r="CQ3" s="14"/>
+      <c r="CR3" s="14"/>
+      <c r="CS3" s="14"/>
+      <c r="CT3" s="14"/>
+      <c r="CU3" s="14"/>
+      <c r="CV3" s="14"/>
+      <c r="CW3" s="14"/>
+      <c r="CX3" s="14"/>
+      <c r="CY3" s="14"/>
+      <c r="CZ3" s="14"/>
+      <c r="DA3" s="14"/>
+      <c r="DB3" s="14"/>
+      <c r="DC3" s="14"/>
+      <c r="DD3" s="14"/>
+      <c r="DE3" s="14"/>
+      <c r="DF3" s="14"/>
+      <c r="DG3" s="14"/>
+      <c r="DH3" s="14"/>
+      <c r="DI3" s="14"/>
+      <c r="DJ3" s="14"/>
+      <c r="DK3" s="14"/>
+      <c r="DL3" s="14"/>
+      <c r="DM3" s="14"/>
+      <c r="DN3" s="14"/>
+      <c r="DO3" s="14"/>
+      <c r="DP3" s="14"/>
+      <c r="DQ3" s="14"/>
+      <c r="DR3" s="14"/>
+      <c r="DS3" s="14"/>
+      <c r="DT3" s="14"/>
+      <c r="DU3" s="14"/>
+      <c r="DV3" s="14"/>
+      <c r="DW3" s="14"/>
+      <c r="DX3" s="14"/>
+      <c r="DY3" s="14"/>
+      <c r="DZ3" s="14"/>
+      <c r="EA3" s="14"/>
+      <c r="EB3" s="14"/>
+      <c r="EC3" s="14"/>
+      <c r="ED3" s="14"/>
+      <c r="EE3" s="14"/>
+      <c r="EF3" s="14"/>
+      <c r="EG3" s="14"/>
+      <c r="EH3" s="14"/>
+      <c r="EI3" s="14"/>
+      <c r="EJ3" s="14"/>
+      <c r="EK3" s="14"/>
+      <c r="EL3" s="14"/>
+      <c r="EM3" s="14"/>
+      <c r="EN3" s="14"/>
+      <c r="EO3" s="14"/>
+      <c r="EP3" s="14"/>
+      <c r="EQ3" s="14"/>
+      <c r="ER3" s="14"/>
+      <c r="ES3" s="14"/>
+      <c r="ET3" s="14"/>
+      <c r="EU3" s="14"/>
+      <c r="EV3" s="14"/>
+      <c r="EW3" s="14"/>
+      <c r="EX3" s="14"/>
+      <c r="EY3" s="14"/>
+      <c r="EZ3" s="14"/>
+      <c r="FA3" s="14"/>
+      <c r="FB3" s="14"/>
+      <c r="FC3" s="14"/>
+      <c r="FD3" s="14"/>
+      <c r="FE3" s="14"/>
+      <c r="FF3" s="14"/>
+      <c r="FG3" s="14"/>
+      <c r="FH3" s="14"/>
+      <c r="FI3" s="14"/>
+      <c r="FJ3" s="14"/>
+      <c r="FK3" s="14"/>
+      <c r="FL3" s="14"/>
+      <c r="FM3" s="14"/>
+      <c r="FN3" s="14"/>
+      <c r="FO3" s="14"/>
+      <c r="FP3" s="14"/>
+      <c r="FQ3" s="14"/>
+      <c r="FR3" s="14"/>
+      <c r="FS3" s="14"/>
+      <c r="FT3" s="14"/>
+      <c r="FU3" s="14"/>
+      <c r="FV3" s="14"/>
+      <c r="FW3" s="14"/>
+      <c r="FX3" s="14"/>
+      <c r="FY3" s="14"/>
+      <c r="FZ3" s="14"/>
+      <c r="GA3" s="14"/>
+      <c r="GB3" s="14"/>
+      <c r="GC3" s="14"/>
+      <c r="GD3" s="14"/>
+      <c r="GE3" s="14"/>
+      <c r="GF3" s="14"/>
+      <c r="GG3" s="14"/>
+      <c r="GH3" s="14"/>
+      <c r="GI3" s="14"/>
+      <c r="GJ3" s="14"/>
+      <c r="GK3" s="14"/>
+      <c r="GL3" s="14"/>
+      <c r="GM3" s="14"/>
+      <c r="GN3" s="14"/>
+      <c r="GO3" s="14"/>
+      <c r="GP3" s="14"/>
+      <c r="GQ3" s="14"/>
+      <c r="GR3" s="14"/>
+      <c r="GS3" s="14"/>
+      <c r="GT3" s="14"/>
+      <c r="GU3" s="14"/>
+      <c r="GV3" s="14"/>
+      <c r="GW3" s="14"/>
+      <c r="GX3" s="14"/>
+      <c r="GY3" s="14"/>
+      <c r="GZ3" s="14"/>
+      <c r="HA3" s="14"/>
+      <c r="HB3" s="14"/>
+      <c r="HC3" s="14"/>
+      <c r="HD3" s="14"/>
+      <c r="HE3" s="14"/>
+      <c r="HF3" s="14"/>
+      <c r="HG3" s="14"/>
+      <c r="HH3" s="14"/>
+      <c r="HI3" s="14"/>
+      <c r="HJ3" s="14"/>
+      <c r="HK3" s="14"/>
+      <c r="HL3" s="14"/>
+      <c r="HM3" s="14"/>
+      <c r="HN3" s="14"/>
+      <c r="HO3" s="14"/>
+      <c r="HP3" s="14"/>
+      <c r="HQ3" s="14"/>
+      <c r="HR3" s="14"/>
+      <c r="HS3" s="14"/>
+      <c r="HT3" s="14"/>
+      <c r="HU3" s="14"/>
+      <c r="HV3" s="14"/>
+      <c r="HW3" s="14"/>
+      <c r="HX3" s="14"/>
+      <c r="HY3" s="14"/>
+      <c r="HZ3" s="14"/>
+      <c r="IA3" s="14"/>
+      <c r="IB3" s="14"/>
+      <c r="IC3" s="14"/>
+      <c r="ID3" s="14"/>
+      <c r="IE3" s="14"/>
+      <c r="IF3" s="14"/>
+      <c r="IG3" s="14"/>
+      <c r="IH3" s="14"/>
+      <c r="II3" s="14"/>
+      <c r="IJ3" s="14"/>
+      <c r="IK3" s="14"/>
+      <c r="IL3" s="14"/>
+      <c r="IM3" s="14"/>
+      <c r="IN3" s="14"/>
+      <c r="IO3" s="14"/>
+      <c r="IP3" s="14"/>
+      <c r="IQ3" s="14"/>
+      <c r="IR3" s="14"/>
+      <c r="IS3" s="14"/>
+      <c r="IT3" s="14"/>
+      <c r="IU3" s="14"/>
+      <c r="IV3" s="14"/>
+      <c r="IW3" s="14"/>
+      <c r="IX3" s="14"/>
+      <c r="IY3" s="14"/>
+      <c r="IZ3" s="14"/>
+      <c r="JA3" s="14"/>
+      <c r="JB3" s="14"/>
+      <c r="JC3" s="14"/>
+      <c r="JD3" s="14"/>
+      <c r="JE3" s="14"/>
+      <c r="JF3" s="14"/>
+      <c r="JG3" s="14"/>
+      <c r="JH3" s="14"/>
+      <c r="JI3" s="14"/>
+      <c r="JJ3" s="14"/>
+      <c r="JK3" s="14"/>
+      <c r="JL3" s="14"/>
+      <c r="JM3" s="14"/>
+      <c r="JN3" s="14"/>
+      <c r="JO3" s="14"/>
+      <c r="JP3" s="14"/>
+      <c r="JQ3" s="14"/>
+      <c r="JR3" s="14"/>
+      <c r="JS3" s="14"/>
+      <c r="JT3" s="14"/>
+      <c r="JU3" s="14"/>
+      <c r="JV3" s="14"/>
+      <c r="JW3" s="14"/>
+      <c r="JX3" s="14"/>
+      <c r="JY3" s="14"/>
+      <c r="JZ3" s="14"/>
+      <c r="KA3" s="14"/>
+      <c r="KB3" s="14"/>
+      <c r="KC3" s="14"/>
+      <c r="KD3" s="14"/>
+      <c r="KE3" s="14"/>
+      <c r="KF3" s="14"/>
+      <c r="KG3" s="14"/>
+      <c r="KH3" s="14"/>
+      <c r="KI3" s="14"/>
+      <c r="KJ3" s="14"/>
+      <c r="KK3" s="14"/>
+      <c r="KL3" s="14"/>
+      <c r="KM3" s="14"/>
+      <c r="KN3" s="14"/>
+      <c r="KO3" s="14"/>
+      <c r="KP3" s="14"/>
+      <c r="KQ3" s="14"/>
+      <c r="KR3" s="14"/>
+      <c r="KS3" s="14"/>
+      <c r="KT3" s="14"/>
+      <c r="KU3" s="14"/>
+      <c r="KV3" s="14"/>
+      <c r="KW3" s="14"/>
+      <c r="KX3" s="14"/>
+      <c r="KY3" s="14"/>
+      <c r="KZ3" s="14"/>
+      <c r="LA3" s="14"/>
+      <c r="LB3" s="14"/>
+      <c r="LC3" s="14"/>
+      <c r="LD3" s="14"/>
+      <c r="LE3" s="14"/>
+      <c r="LF3" s="14"/>
+      <c r="LG3" s="14"/>
+      <c r="LH3" s="14"/>
+      <c r="LI3" s="14"/>
+      <c r="LJ3" s="14"/>
+      <c r="LK3" s="14"/>
+      <c r="LL3" s="14"/>
+      <c r="LM3" s="14"/>
+      <c r="LN3" s="14"/>
+      <c r="LO3" s="14"/>
+      <c r="LP3" s="14"/>
+      <c r="LQ3" s="14"/>
+      <c r="LR3" s="14"/>
+      <c r="LS3" s="14"/>
+      <c r="LT3" s="14"/>
+      <c r="LU3" s="14"/>
+      <c r="LV3" s="14"/>
+    </row>
+    <row r="4" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="10" t="s">
         <v>11</v>
       </c>
+      <c r="D4" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" s="13"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="14"/>
+      <c r="L4" s="14"/>
+      <c r="M4" s="14"/>
+      <c r="N4" s="14"/>
+      <c r="O4" s="14"/>
+      <c r="P4" s="14"/>
+      <c r="Q4" s="14"/>
+      <c r="R4" s="14"/>
+      <c r="S4" s="14"/>
+      <c r="T4" s="14"/>
+      <c r="U4" s="14"/>
+      <c r="V4" s="14"/>
+      <c r="W4" s="14"/>
+      <c r="X4" s="14"/>
+      <c r="Y4" s="14"/>
+      <c r="Z4" s="14"/>
+      <c r="AA4" s="14"/>
+      <c r="AB4" s="14"/>
+      <c r="AC4" s="14"/>
+      <c r="AD4" s="14"/>
+      <c r="AE4" s="14"/>
+      <c r="AF4" s="14"/>
+      <c r="AG4" s="14"/>
+      <c r="AH4" s="14"/>
+      <c r="AI4" s="14"/>
+      <c r="AJ4" s="14"/>
+      <c r="AK4" s="14"/>
+      <c r="AL4" s="14"/>
+      <c r="AM4" s="14"/>
+      <c r="AN4" s="14"/>
+      <c r="AO4" s="14"/>
+      <c r="AP4" s="14"/>
+      <c r="AQ4" s="14"/>
+      <c r="AR4" s="14"/>
+      <c r="AS4" s="14"/>
+      <c r="AT4" s="14"/>
+      <c r="AU4" s="14"/>
+      <c r="AV4" s="14"/>
+      <c r="AW4" s="14"/>
+      <c r="AX4" s="14"/>
+      <c r="AY4" s="14"/>
+      <c r="AZ4" s="14"/>
+      <c r="BA4" s="14"/>
+      <c r="BB4" s="14"/>
+      <c r="BC4" s="14"/>
+      <c r="BD4" s="14"/>
+      <c r="BE4" s="14"/>
+      <c r="BF4" s="14"/>
+      <c r="BG4" s="14"/>
+      <c r="BH4" s="14"/>
+      <c r="BI4" s="14"/>
+      <c r="BJ4" s="14"/>
+      <c r="BK4" s="14"/>
+      <c r="BL4" s="14"/>
+      <c r="BM4" s="14"/>
+      <c r="BN4" s="14"/>
+      <c r="BO4" s="14"/>
+      <c r="BP4" s="14"/>
+      <c r="BQ4" s="14"/>
+      <c r="BR4" s="14"/>
+      <c r="BS4" s="14"/>
+      <c r="BT4" s="14"/>
+      <c r="BU4" s="14"/>
+      <c r="BV4" s="14"/>
+      <c r="BW4" s="14"/>
+      <c r="BX4" s="14"/>
+      <c r="BY4" s="14"/>
+      <c r="BZ4" s="14"/>
+      <c r="CA4" s="14"/>
+      <c r="CB4" s="14"/>
+      <c r="CC4" s="14"/>
+      <c r="CD4" s="14"/>
+      <c r="CE4" s="14"/>
+      <c r="CF4" s="14"/>
+      <c r="CG4" s="14"/>
+      <c r="CH4" s="14"/>
+      <c r="CI4" s="14"/>
+      <c r="CJ4" s="14"/>
+      <c r="CK4" s="14"/>
+      <c r="CL4" s="14"/>
+      <c r="CM4" s="14"/>
+      <c r="CN4" s="14"/>
+      <c r="CO4" s="14"/>
+      <c r="CP4" s="14"/>
+      <c r="CQ4" s="14"/>
+      <c r="CR4" s="14"/>
+      <c r="CS4" s="14"/>
+      <c r="CT4" s="14"/>
+      <c r="CU4" s="14"/>
+      <c r="CV4" s="14"/>
+      <c r="CW4" s="14"/>
+      <c r="CX4" s="14"/>
+      <c r="CY4" s="14"/>
+      <c r="CZ4" s="14"/>
+      <c r="DA4" s="14"/>
+      <c r="DB4" s="14"/>
+      <c r="DC4" s="14"/>
+      <c r="DD4" s="14"/>
+      <c r="DE4" s="14"/>
+      <c r="DF4" s="14"/>
+      <c r="DG4" s="14"/>
+      <c r="DH4" s="14"/>
+      <c r="DI4" s="14"/>
+      <c r="DJ4" s="14"/>
+      <c r="DK4" s="14"/>
+      <c r="DL4" s="14"/>
+      <c r="DM4" s="14"/>
+      <c r="DN4" s="14"/>
+      <c r="DO4" s="14"/>
+      <c r="DP4" s="14"/>
+      <c r="DQ4" s="14"/>
+      <c r="DR4" s="14"/>
+      <c r="DS4" s="14"/>
+      <c r="DT4" s="14"/>
+      <c r="DU4" s="14"/>
+      <c r="DV4" s="14"/>
+      <c r="DW4" s="14"/>
+      <c r="DX4" s="14"/>
+      <c r="DY4" s="14"/>
+      <c r="DZ4" s="14"/>
+      <c r="EA4" s="14"/>
+      <c r="EB4" s="14"/>
+      <c r="EC4" s="14"/>
+      <c r="ED4" s="14"/>
+      <c r="EE4" s="14"/>
+      <c r="EF4" s="14"/>
+      <c r="EG4" s="14"/>
+      <c r="EH4" s="14"/>
+      <c r="EI4" s="14"/>
+      <c r="EJ4" s="14"/>
+      <c r="EK4" s="14"/>
+      <c r="EL4" s="14"/>
+      <c r="EM4" s="14"/>
+      <c r="EN4" s="14"/>
+      <c r="EO4" s="14"/>
+      <c r="EP4" s="14"/>
+      <c r="EQ4" s="14"/>
+      <c r="ER4" s="14"/>
+      <c r="ES4" s="14"/>
+      <c r="ET4" s="14"/>
+      <c r="EU4" s="14"/>
+      <c r="EV4" s="14"/>
+      <c r="EW4" s="14"/>
+      <c r="EX4" s="14"/>
+      <c r="EY4" s="14"/>
+      <c r="EZ4" s="14"/>
+      <c r="FA4" s="14"/>
+      <c r="FB4" s="14"/>
+      <c r="FC4" s="14"/>
+      <c r="FD4" s="14"/>
+      <c r="FE4" s="14"/>
+      <c r="FF4" s="14"/>
+      <c r="FG4" s="14"/>
+      <c r="FH4" s="14"/>
+      <c r="FI4" s="14"/>
+      <c r="FJ4" s="14"/>
+      <c r="FK4" s="14"/>
+      <c r="FL4" s="14"/>
+      <c r="FM4" s="14"/>
+      <c r="FN4" s="14"/>
+      <c r="FO4" s="14"/>
+      <c r="FP4" s="14"/>
+      <c r="FQ4" s="14"/>
+      <c r="FR4" s="14"/>
+      <c r="FS4" s="14"/>
+      <c r="FT4" s="14"/>
+      <c r="FU4" s="14"/>
+      <c r="FV4" s="14"/>
+      <c r="FW4" s="14"/>
+      <c r="FX4" s="14"/>
+      <c r="FY4" s="14"/>
+      <c r="FZ4" s="14"/>
+      <c r="GA4" s="14"/>
+      <c r="GB4" s="14"/>
+      <c r="GC4" s="14"/>
+      <c r="GD4" s="14"/>
+      <c r="GE4" s="14"/>
+      <c r="GF4" s="14"/>
+      <c r="GG4" s="14"/>
+      <c r="GH4" s="14"/>
+      <c r="GI4" s="14"/>
+      <c r="GJ4" s="14"/>
+      <c r="GK4" s="14"/>
+      <c r="GL4" s="14"/>
+      <c r="GM4" s="14"/>
+      <c r="GN4" s="14"/>
+      <c r="GO4" s="14"/>
+      <c r="GP4" s="14"/>
+      <c r="GQ4" s="14"/>
+      <c r="GR4" s="14"/>
+      <c r="GS4" s="14"/>
+      <c r="GT4" s="14"/>
+      <c r="GU4" s="14"/>
+      <c r="GV4" s="14"/>
+      <c r="GW4" s="14"/>
+      <c r="GX4" s="14"/>
+      <c r="GY4" s="14"/>
+      <c r="GZ4" s="14"/>
+      <c r="HA4" s="14"/>
+      <c r="HB4" s="14"/>
+      <c r="HC4" s="14"/>
+      <c r="HD4" s="14"/>
+      <c r="HE4" s="14"/>
+      <c r="HF4" s="14"/>
+      <c r="HG4" s="14"/>
+      <c r="HH4" s="14"/>
+      <c r="HI4" s="14"/>
+      <c r="HJ4" s="14"/>
+      <c r="HK4" s="14"/>
+      <c r="HL4" s="14"/>
+      <c r="HM4" s="14"/>
+      <c r="HN4" s="14"/>
+      <c r="HO4" s="14"/>
+      <c r="HP4" s="14"/>
+      <c r="HQ4" s="14"/>
+      <c r="HR4" s="14"/>
+      <c r="HS4" s="14"/>
+      <c r="HT4" s="14"/>
+      <c r="HU4" s="14"/>
+      <c r="HV4" s="14"/>
+      <c r="HW4" s="14"/>
+      <c r="HX4" s="14"/>
+      <c r="HY4" s="14"/>
+      <c r="HZ4" s="14"/>
+      <c r="IA4" s="14"/>
+      <c r="IB4" s="14"/>
+      <c r="IC4" s="14"/>
+      <c r="ID4" s="14"/>
+      <c r="IE4" s="14"/>
+      <c r="IF4" s="14"/>
+      <c r="IG4" s="14"/>
+      <c r="IH4" s="14"/>
+      <c r="II4" s="14"/>
+      <c r="IJ4" s="14"/>
+      <c r="IK4" s="14"/>
+      <c r="IL4" s="14"/>
+      <c r="IM4" s="14"/>
+      <c r="IN4" s="14"/>
+      <c r="IO4" s="14"/>
+      <c r="IP4" s="14"/>
+      <c r="IQ4" s="14"/>
+      <c r="IR4" s="14"/>
+      <c r="IS4" s="14"/>
+      <c r="IT4" s="14"/>
+      <c r="IU4" s="14"/>
+      <c r="IV4" s="14"/>
+      <c r="IW4" s="14"/>
+      <c r="IX4" s="14"/>
+      <c r="IY4" s="14"/>
+      <c r="IZ4" s="14"/>
+      <c r="JA4" s="14"/>
+      <c r="JB4" s="14"/>
+      <c r="JC4" s="14"/>
+      <c r="JD4" s="14"/>
+      <c r="JE4" s="14"/>
+      <c r="JF4" s="14"/>
+      <c r="JG4" s="14"/>
+      <c r="JH4" s="14"/>
+      <c r="JI4" s="14"/>
+      <c r="JJ4" s="14"/>
+      <c r="JK4" s="14"/>
+      <c r="JL4" s="14"/>
+      <c r="JM4" s="14"/>
+      <c r="JN4" s="14"/>
+      <c r="JO4" s="14"/>
+      <c r="JP4" s="14"/>
+      <c r="JQ4" s="14"/>
+      <c r="JR4" s="14"/>
+      <c r="JS4" s="14"/>
+      <c r="JT4" s="14"/>
+      <c r="JU4" s="14"/>
+      <c r="JV4" s="14"/>
+      <c r="JW4" s="14"/>
+      <c r="JX4" s="14"/>
+      <c r="JY4" s="14"/>
+      <c r="JZ4" s="14"/>
+      <c r="KA4" s="14"/>
+      <c r="KB4" s="14"/>
+      <c r="KC4" s="14"/>
+      <c r="KD4" s="14"/>
+      <c r="KE4" s="14"/>
+      <c r="KF4" s="14"/>
+      <c r="KG4" s="14"/>
+      <c r="KH4" s="14"/>
+      <c r="KI4" s="14"/>
+      <c r="KJ4" s="14"/>
+      <c r="KK4" s="14"/>
+      <c r="KL4" s="14"/>
+      <c r="KM4" s="14"/>
+      <c r="KN4" s="14"/>
+      <c r="KO4" s="14"/>
+      <c r="KP4" s="14"/>
+      <c r="KQ4" s="14"/>
+      <c r="KR4" s="14"/>
+      <c r="KS4" s="14"/>
+      <c r="KT4" s="14"/>
+      <c r="KU4" s="14"/>
+      <c r="KV4" s="14"/>
+      <c r="KW4" s="14"/>
+      <c r="KX4" s="14"/>
+      <c r="KY4" s="14"/>
+      <c r="KZ4" s="14"/>
+      <c r="LA4" s="14"/>
+      <c r="LB4" s="14"/>
+      <c r="LC4" s="14"/>
+      <c r="LD4" s="14"/>
+      <c r="LE4" s="14"/>
+      <c r="LF4" s="14"/>
+      <c r="LG4" s="14"/>
+      <c r="LH4" s="14"/>
+      <c r="LI4" s="14"/>
+      <c r="LJ4" s="14"/>
+      <c r="LK4" s="14"/>
+      <c r="LL4" s="14"/>
+      <c r="LM4" s="14"/>
+      <c r="LN4" s="14"/>
+      <c r="LO4" s="14"/>
+      <c r="LP4" s="14"/>
+      <c r="LQ4" s="14"/>
+      <c r="LR4" s="14"/>
+      <c r="LS4" s="14"/>
+      <c r="LT4" s="14"/>
+      <c r="LU4" s="14"/>
+      <c r="LV4" s="14"/>
+    </row>
+    <row r="5" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="13"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="14"/>
+      <c r="L5" s="14"/>
+      <c r="M5" s="14"/>
+      <c r="N5" s="14"/>
+      <c r="O5" s="14"/>
+      <c r="P5" s="14"/>
+      <c r="Q5" s="14"/>
+      <c r="R5" s="14"/>
+      <c r="S5" s="14"/>
+      <c r="T5" s="14"/>
+      <c r="U5" s="14"/>
+      <c r="V5" s="14"/>
+      <c r="W5" s="14"/>
+      <c r="X5" s="14"/>
+      <c r="Y5" s="14"/>
+      <c r="Z5" s="14"/>
+      <c r="AA5" s="14"/>
+      <c r="AB5" s="14"/>
+      <c r="AC5" s="14"/>
+      <c r="AD5" s="14"/>
+      <c r="AE5" s="14"/>
+      <c r="AF5" s="14"/>
+      <c r="AG5" s="14"/>
+      <c r="AH5" s="14"/>
+      <c r="AI5" s="14"/>
+      <c r="AJ5" s="14"/>
+      <c r="AK5" s="14"/>
+      <c r="AL5" s="14"/>
+      <c r="AM5" s="14"/>
+      <c r="AN5" s="14"/>
+      <c r="AO5" s="14"/>
+      <c r="AP5" s="14"/>
+      <c r="AQ5" s="14"/>
+      <c r="AR5" s="14"/>
+      <c r="AS5" s="14"/>
+      <c r="AT5" s="14"/>
+      <c r="AU5" s="14"/>
+      <c r="AV5" s="14"/>
+      <c r="AW5" s="14"/>
+      <c r="AX5" s="14"/>
+      <c r="AY5" s="14"/>
+      <c r="AZ5" s="14"/>
+      <c r="BA5" s="14"/>
+      <c r="BB5" s="14"/>
+      <c r="BC5" s="14"/>
+      <c r="BD5" s="14"/>
+      <c r="BE5" s="14"/>
+      <c r="BF5" s="14"/>
+      <c r="BG5" s="14"/>
+      <c r="BH5" s="14"/>
+      <c r="BI5" s="14"/>
+      <c r="BJ5" s="14"/>
+      <c r="BK5" s="14"/>
+      <c r="BL5" s="14"/>
+      <c r="BM5" s="14"/>
+      <c r="BN5" s="14"/>
+      <c r="BO5" s="14"/>
+      <c r="BP5" s="14"/>
+      <c r="BQ5" s="14"/>
+      <c r="BR5" s="14"/>
+      <c r="BS5" s="14"/>
+      <c r="BT5" s="14"/>
+      <c r="BU5" s="14"/>
+      <c r="BV5" s="14"/>
+      <c r="BW5" s="14"/>
+      <c r="BX5" s="14"/>
+      <c r="BY5" s="14"/>
+      <c r="BZ5" s="14"/>
+      <c r="CA5" s="14"/>
+      <c r="CB5" s="14"/>
+      <c r="CC5" s="14"/>
+      <c r="CD5" s="14"/>
+      <c r="CE5" s="14"/>
+      <c r="CF5" s="14"/>
+      <c r="CG5" s="14"/>
+      <c r="CH5" s="14"/>
+      <c r="CI5" s="14"/>
+      <c r="CJ5" s="14"/>
+      <c r="CK5" s="14"/>
+      <c r="CL5" s="14"/>
+      <c r="CM5" s="14"/>
+      <c r="CN5" s="14"/>
+      <c r="CO5" s="14"/>
+      <c r="CP5" s="14"/>
+      <c r="CQ5" s="14"/>
+      <c r="CR5" s="14"/>
+      <c r="CS5" s="14"/>
+      <c r="CT5" s="14"/>
+      <c r="CU5" s="14"/>
+      <c r="CV5" s="14"/>
+      <c r="CW5" s="14"/>
+      <c r="CX5" s="14"/>
+      <c r="CY5" s="14"/>
+      <c r="CZ5" s="14"/>
+      <c r="DA5" s="14"/>
+      <c r="DB5" s="14"/>
+      <c r="DC5" s="14"/>
+      <c r="DD5" s="14"/>
+      <c r="DE5" s="14"/>
+      <c r="DF5" s="14"/>
+      <c r="DG5" s="14"/>
+      <c r="DH5" s="14"/>
+      <c r="DI5" s="14"/>
+      <c r="DJ5" s="14"/>
+      <c r="DK5" s="14"/>
+      <c r="DL5" s="14"/>
+      <c r="DM5" s="14"/>
+      <c r="DN5" s="14"/>
+      <c r="DO5" s="14"/>
+      <c r="DP5" s="14"/>
+      <c r="DQ5" s="14"/>
+      <c r="DR5" s="14"/>
+      <c r="DS5" s="14"/>
+      <c r="DT5" s="14"/>
+      <c r="DU5" s="14"/>
+      <c r="DV5" s="14"/>
+      <c r="DW5" s="14"/>
+      <c r="DX5" s="14"/>
+      <c r="DY5" s="14"/>
+      <c r="DZ5" s="14"/>
+      <c r="EA5" s="14"/>
+      <c r="EB5" s="14"/>
+      <c r="EC5" s="14"/>
+      <c r="ED5" s="14"/>
+      <c r="EE5" s="14"/>
+      <c r="EF5" s="14"/>
+      <c r="EG5" s="14"/>
+      <c r="EH5" s="14"/>
+      <c r="EI5" s="14"/>
+      <c r="EJ5" s="14"/>
+      <c r="EK5" s="14"/>
+      <c r="EL5" s="14"/>
+      <c r="EM5" s="14"/>
+      <c r="EN5" s="14"/>
+      <c r="EO5" s="14"/>
+      <c r="EP5" s="14"/>
+      <c r="EQ5" s="14"/>
+      <c r="ER5" s="14"/>
+      <c r="ES5" s="14"/>
+      <c r="ET5" s="14"/>
+      <c r="EU5" s="14"/>
+      <c r="EV5" s="14"/>
+      <c r="EW5" s="14"/>
+      <c r="EX5" s="14"/>
+      <c r="EY5" s="14"/>
+      <c r="EZ5" s="14"/>
+      <c r="FA5" s="14"/>
+      <c r="FB5" s="14"/>
+      <c r="FC5" s="14"/>
+      <c r="FD5" s="14"/>
+      <c r="FE5" s="14"/>
+      <c r="FF5" s="14"/>
+      <c r="FG5" s="14"/>
+      <c r="FH5" s="14"/>
+      <c r="FI5" s="14"/>
+      <c r="FJ5" s="14"/>
+      <c r="FK5" s="14"/>
+      <c r="FL5" s="14"/>
+      <c r="FM5" s="14"/>
+      <c r="FN5" s="14"/>
+      <c r="FO5" s="14"/>
+      <c r="FP5" s="14"/>
+      <c r="FQ5" s="14"/>
+      <c r="FR5" s="14"/>
+      <c r="FS5" s="14"/>
+      <c r="FT5" s="14"/>
+      <c r="FU5" s="14"/>
+      <c r="FV5" s="14"/>
+      <c r="FW5" s="14"/>
+      <c r="FX5" s="14"/>
+      <c r="FY5" s="14"/>
+      <c r="FZ5" s="14"/>
+      <c r="GA5" s="14"/>
+      <c r="GB5" s="14"/>
+      <c r="GC5" s="14"/>
+      <c r="GD5" s="14"/>
+      <c r="GE5" s="14"/>
+      <c r="GF5" s="14"/>
+      <c r="GG5" s="14"/>
+      <c r="GH5" s="14"/>
+      <c r="GI5" s="14"/>
+      <c r="GJ5" s="14"/>
+      <c r="GK5" s="14"/>
+      <c r="GL5" s="14"/>
+      <c r="GM5" s="14"/>
+      <c r="GN5" s="14"/>
+      <c r="GO5" s="14"/>
+      <c r="GP5" s="14"/>
+      <c r="GQ5" s="14"/>
+      <c r="GR5" s="14"/>
+      <c r="GS5" s="14"/>
+      <c r="GT5" s="14"/>
+      <c r="GU5" s="14"/>
+      <c r="GV5" s="14"/>
+      <c r="GW5" s="14"/>
+      <c r="GX5" s="14"/>
+      <c r="GY5" s="14"/>
+      <c r="GZ5" s="14"/>
+      <c r="HA5" s="14"/>
+      <c r="HB5" s="14"/>
+      <c r="HC5" s="14"/>
+      <c r="HD5" s="14"/>
+      <c r="HE5" s="14"/>
+      <c r="HF5" s="14"/>
+      <c r="HG5" s="14"/>
+      <c r="HH5" s="14"/>
+      <c r="HI5" s="14"/>
+      <c r="HJ5" s="14"/>
+      <c r="HK5" s="14"/>
+      <c r="HL5" s="14"/>
+      <c r="HM5" s="14"/>
+      <c r="HN5" s="14"/>
+      <c r="HO5" s="14"/>
+      <c r="HP5" s="14"/>
+      <c r="HQ5" s="14"/>
+      <c r="HR5" s="14"/>
+      <c r="HS5" s="14"/>
+      <c r="HT5" s="14"/>
+      <c r="HU5" s="14"/>
+      <c r="HV5" s="14"/>
+      <c r="HW5" s="14"/>
+      <c r="HX5" s="14"/>
+      <c r="HY5" s="14"/>
+      <c r="HZ5" s="14"/>
+      <c r="IA5" s="14"/>
+      <c r="IB5" s="14"/>
+      <c r="IC5" s="14"/>
+      <c r="ID5" s="14"/>
+      <c r="IE5" s="14"/>
+      <c r="IF5" s="14"/>
+      <c r="IG5" s="14"/>
+      <c r="IH5" s="14"/>
+      <c r="II5" s="14"/>
+      <c r="IJ5" s="14"/>
+      <c r="IK5" s="14"/>
+      <c r="IL5" s="14"/>
+      <c r="IM5" s="14"/>
+      <c r="IN5" s="14"/>
+      <c r="IO5" s="14"/>
+      <c r="IP5" s="14"/>
+      <c r="IQ5" s="14"/>
+      <c r="IR5" s="14"/>
+      <c r="IS5" s="14"/>
+      <c r="IT5" s="14"/>
+      <c r="IU5" s="14"/>
+      <c r="IV5" s="14"/>
+      <c r="IW5" s="14"/>
+      <c r="IX5" s="14"/>
+      <c r="IY5" s="14"/>
+      <c r="IZ5" s="14"/>
+      <c r="JA5" s="14"/>
+      <c r="JB5" s="14"/>
+      <c r="JC5" s="14"/>
+      <c r="JD5" s="14"/>
+      <c r="JE5" s="14"/>
+      <c r="JF5" s="14"/>
+      <c r="JG5" s="14"/>
+      <c r="JH5" s="14"/>
+      <c r="JI5" s="14"/>
+      <c r="JJ5" s="14"/>
+      <c r="JK5" s="14"/>
+      <c r="JL5" s="14"/>
+      <c r="JM5" s="14"/>
+      <c r="JN5" s="14"/>
+      <c r="JO5" s="14"/>
+      <c r="JP5" s="14"/>
+      <c r="JQ5" s="14"/>
+      <c r="JR5" s="14"/>
+      <c r="JS5" s="14"/>
+      <c r="JT5" s="14"/>
+      <c r="JU5" s="14"/>
+      <c r="JV5" s="14"/>
+      <c r="JW5" s="14"/>
+      <c r="JX5" s="14"/>
+      <c r="JY5" s="14"/>
+      <c r="JZ5" s="14"/>
+      <c r="KA5" s="14"/>
+      <c r="KB5" s="14"/>
+      <c r="KC5" s="14"/>
+      <c r="KD5" s="14"/>
+      <c r="KE5" s="14"/>
+      <c r="KF5" s="14"/>
+      <c r="KG5" s="14"/>
+      <c r="KH5" s="14"/>
+      <c r="KI5" s="14"/>
+      <c r="KJ5" s="14"/>
+      <c r="KK5" s="14"/>
+      <c r="KL5" s="14"/>
+      <c r="KM5" s="14"/>
+      <c r="KN5" s="14"/>
+      <c r="KO5" s="14"/>
+      <c r="KP5" s="14"/>
+      <c r="KQ5" s="14"/>
+      <c r="KR5" s="14"/>
+      <c r="KS5" s="14"/>
+      <c r="KT5" s="14"/>
+      <c r="KU5" s="14"/>
+      <c r="KV5" s="14"/>
+      <c r="KW5" s="14"/>
+      <c r="KX5" s="14"/>
+      <c r="KY5" s="14"/>
+      <c r="KZ5" s="14"/>
+      <c r="LA5" s="14"/>
+      <c r="LB5" s="14"/>
+      <c r="LC5" s="14"/>
+      <c r="LD5" s="14"/>
+      <c r="LE5" s="14"/>
+      <c r="LF5" s="14"/>
+      <c r="LG5" s="14"/>
+      <c r="LH5" s="14"/>
+      <c r="LI5" s="14"/>
+      <c r="LJ5" s="14"/>
+      <c r="LK5" s="14"/>
+      <c r="LL5" s="14"/>
+      <c r="LM5" s="14"/>
+      <c r="LN5" s="14"/>
+      <c r="LO5" s="14"/>
+      <c r="LP5" s="14"/>
+      <c r="LQ5" s="14"/>
+      <c r="LR5" s="14"/>
+      <c r="LS5" s="14"/>
+      <c r="LT5" s="14"/>
+      <c r="LU5" s="14"/>
+      <c r="LV5" s="14"/>
+    </row>
+    <row r="6" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="13"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="14"/>
+      <c r="L6" s="14"/>
+      <c r="M6" s="14"/>
+      <c r="N6" s="14"/>
+      <c r="O6" s="14"/>
+      <c r="P6" s="14"/>
+      <c r="Q6" s="14"/>
+      <c r="R6" s="14"/>
+      <c r="S6" s="14"/>
+      <c r="T6" s="14"/>
+      <c r="U6" s="14"/>
+      <c r="V6" s="14"/>
+      <c r="W6" s="14"/>
+      <c r="X6" s="14"/>
+      <c r="Y6" s="14"/>
+      <c r="Z6" s="14"/>
+      <c r="AA6" s="14"/>
+      <c r="AB6" s="14"/>
+      <c r="AC6" s="14"/>
+      <c r="AD6" s="14"/>
+      <c r="AE6" s="14"/>
+      <c r="AF6" s="14"/>
+      <c r="AG6" s="14"/>
+      <c r="AH6" s="14"/>
+      <c r="AI6" s="14"/>
+      <c r="AJ6" s="14"/>
+      <c r="AK6" s="14"/>
+      <c r="AL6" s="14"/>
+      <c r="AM6" s="14"/>
+      <c r="AN6" s="14"/>
+      <c r="AO6" s="14"/>
+      <c r="AP6" s="14"/>
+      <c r="AQ6" s="14"/>
+      <c r="AR6" s="14"/>
+      <c r="AS6" s="14"/>
+      <c r="AT6" s="14"/>
+      <c r="AU6" s="14"/>
+      <c r="AV6" s="14"/>
+      <c r="AW6" s="14"/>
+      <c r="AX6" s="14"/>
+      <c r="AY6" s="14"/>
+      <c r="AZ6" s="14"/>
+      <c r="BA6" s="14"/>
+      <c r="BB6" s="14"/>
+      <c r="BC6" s="14"/>
+      <c r="BD6" s="14"/>
+      <c r="BE6" s="14"/>
+      <c r="BF6" s="14"/>
+      <c r="BG6" s="14"/>
+      <c r="BH6" s="14"/>
+      <c r="BI6" s="14"/>
+      <c r="BJ6" s="14"/>
+      <c r="BK6" s="14"/>
+      <c r="BL6" s="14"/>
+      <c r="BM6" s="14"/>
+      <c r="BN6" s="14"/>
+      <c r="BO6" s="14"/>
+      <c r="BP6" s="14"/>
+      <c r="BQ6" s="14"/>
+      <c r="BR6" s="14"/>
+      <c r="BS6" s="14"/>
+      <c r="BT6" s="14"/>
+      <c r="BU6" s="14"/>
+      <c r="BV6" s="14"/>
+      <c r="BW6" s="14"/>
+      <c r="BX6" s="14"/>
+      <c r="BY6" s="14"/>
+      <c r="BZ6" s="14"/>
+      <c r="CA6" s="14"/>
+      <c r="CB6" s="14"/>
+      <c r="CC6" s="14"/>
+      <c r="CD6" s="14"/>
+      <c r="CE6" s="14"/>
+      <c r="CF6" s="14"/>
+      <c r="CG6" s="14"/>
+      <c r="CH6" s="14"/>
+      <c r="CI6" s="14"/>
+      <c r="CJ6" s="14"/>
+      <c r="CK6" s="14"/>
+      <c r="CL6" s="14"/>
+      <c r="CM6" s="14"/>
+      <c r="CN6" s="14"/>
+      <c r="CO6" s="14"/>
+      <c r="CP6" s="14"/>
+      <c r="CQ6" s="14"/>
+      <c r="CR6" s="14"/>
+      <c r="CS6" s="14"/>
+      <c r="CT6" s="14"/>
+      <c r="CU6" s="14"/>
+      <c r="CV6" s="14"/>
+      <c r="CW6" s="14"/>
+      <c r="CX6" s="14"/>
+      <c r="CY6" s="14"/>
+      <c r="CZ6" s="14"/>
+      <c r="DA6" s="14"/>
+      <c r="DB6" s="14"/>
+      <c r="DC6" s="14"/>
+      <c r="DD6" s="14"/>
+      <c r="DE6" s="14"/>
+      <c r="DF6" s="14"/>
+      <c r="DG6" s="14"/>
+      <c r="DH6" s="14"/>
+      <c r="DI6" s="14"/>
+      <c r="DJ6" s="14"/>
+      <c r="DK6" s="14"/>
+      <c r="DL6" s="14"/>
+      <c r="DM6" s="14"/>
+      <c r="DN6" s="14"/>
+      <c r="DO6" s="14"/>
+      <c r="DP6" s="14"/>
+      <c r="DQ6" s="14"/>
+      <c r="DR6" s="14"/>
+      <c r="DS6" s="14"/>
+      <c r="DT6" s="14"/>
+      <c r="DU6" s="14"/>
+      <c r="DV6" s="14"/>
+      <c r="DW6" s="14"/>
+      <c r="DX6" s="14"/>
+      <c r="DY6" s="14"/>
+      <c r="DZ6" s="14"/>
+      <c r="EA6" s="14"/>
+      <c r="EB6" s="14"/>
+      <c r="EC6" s="14"/>
+      <c r="ED6" s="14"/>
+      <c r="EE6" s="14"/>
+      <c r="EF6" s="14"/>
+      <c r="EG6" s="14"/>
+      <c r="EH6" s="14"/>
+      <c r="EI6" s="14"/>
+      <c r="EJ6" s="14"/>
+      <c r="EK6" s="14"/>
+      <c r="EL6" s="14"/>
+      <c r="EM6" s="14"/>
+      <c r="EN6" s="14"/>
+      <c r="EO6" s="14"/>
+      <c r="EP6" s="14"/>
+      <c r="EQ6" s="14"/>
+      <c r="ER6" s="14"/>
+      <c r="ES6" s="14"/>
+      <c r="ET6" s="14"/>
+      <c r="EU6" s="14"/>
+      <c r="EV6" s="14"/>
+      <c r="EW6" s="14"/>
+      <c r="EX6" s="14"/>
+      <c r="EY6" s="14"/>
+      <c r="EZ6" s="14"/>
+      <c r="FA6" s="14"/>
+      <c r="FB6" s="14"/>
+      <c r="FC6" s="14"/>
+      <c r="FD6" s="14"/>
+      <c r="FE6" s="14"/>
+      <c r="FF6" s="14"/>
+      <c r="FG6" s="14"/>
+      <c r="FH6" s="14"/>
+      <c r="FI6" s="14"/>
+      <c r="FJ6" s="14"/>
+      <c r="FK6" s="14"/>
+      <c r="FL6" s="14"/>
+      <c r="FM6" s="14"/>
+      <c r="FN6" s="14"/>
+      <c r="FO6" s="14"/>
+      <c r="FP6" s="14"/>
+      <c r="FQ6" s="14"/>
+      <c r="FR6" s="14"/>
+      <c r="FS6" s="14"/>
+      <c r="FT6" s="14"/>
+      <c r="FU6" s="14"/>
+      <c r="FV6" s="14"/>
+      <c r="FW6" s="14"/>
+      <c r="FX6" s="14"/>
+      <c r="FY6" s="14"/>
+      <c r="FZ6" s="14"/>
+      <c r="GA6" s="14"/>
+      <c r="GB6" s="14"/>
+      <c r="GC6" s="14"/>
+      <c r="GD6" s="14"/>
+      <c r="GE6" s="14"/>
+      <c r="GF6" s="14"/>
+      <c r="GG6" s="14"/>
+      <c r="GH6" s="14"/>
+      <c r="GI6" s="14"/>
+      <c r="GJ6" s="14"/>
+      <c r="GK6" s="14"/>
+      <c r="GL6" s="14"/>
+      <c r="GM6" s="14"/>
+      <c r="GN6" s="14"/>
+      <c r="GO6" s="14"/>
+      <c r="GP6" s="14"/>
+      <c r="GQ6" s="14"/>
+      <c r="GR6" s="14"/>
+      <c r="GS6" s="14"/>
+      <c r="GT6" s="14"/>
+      <c r="GU6" s="14"/>
+      <c r="GV6" s="14"/>
+      <c r="GW6" s="14"/>
+      <c r="GX6" s="14"/>
+      <c r="GY6" s="14"/>
+      <c r="GZ6" s="14"/>
+      <c r="HA6" s="14"/>
+      <c r="HB6" s="14"/>
+      <c r="HC6" s="14"/>
+      <c r="HD6" s="14"/>
+      <c r="HE6" s="14"/>
+      <c r="HF6" s="14"/>
+      <c r="HG6" s="14"/>
+      <c r="HH6" s="14"/>
+      <c r="HI6" s="14"/>
+      <c r="HJ6" s="14"/>
+      <c r="HK6" s="14"/>
+      <c r="HL6" s="14"/>
+      <c r="HM6" s="14"/>
+      <c r="HN6" s="14"/>
+      <c r="HO6" s="14"/>
+      <c r="HP6" s="14"/>
+      <c r="HQ6" s="14"/>
+      <c r="HR6" s="14"/>
+      <c r="HS6" s="14"/>
+      <c r="HT6" s="14"/>
+      <c r="HU6" s="14"/>
+      <c r="HV6" s="14"/>
+      <c r="HW6" s="14"/>
+      <c r="HX6" s="14"/>
+      <c r="HY6" s="14"/>
+      <c r="HZ6" s="14"/>
+      <c r="IA6" s="14"/>
+      <c r="IB6" s="14"/>
+      <c r="IC6" s="14"/>
+      <c r="ID6" s="14"/>
+      <c r="IE6" s="14"/>
+      <c r="IF6" s="14"/>
+      <c r="IG6" s="14"/>
+      <c r="IH6" s="14"/>
+      <c r="II6" s="14"/>
+      <c r="IJ6" s="14"/>
+      <c r="IK6" s="14"/>
+      <c r="IL6" s="14"/>
+      <c r="IM6" s="14"/>
+      <c r="IN6" s="14"/>
+      <c r="IO6" s="14"/>
+      <c r="IP6" s="14"/>
+      <c r="IQ6" s="14"/>
+      <c r="IR6" s="14"/>
+      <c r="IS6" s="14"/>
+      <c r="IT6" s="14"/>
+      <c r="IU6" s="14"/>
+      <c r="IV6" s="14"/>
+      <c r="IW6" s="14"/>
+      <c r="IX6" s="14"/>
+      <c r="IY6" s="14"/>
+      <c r="IZ6" s="14"/>
+      <c r="JA6" s="14"/>
+      <c r="JB6" s="14"/>
+      <c r="JC6" s="14"/>
+      <c r="JD6" s="14"/>
+      <c r="JE6" s="14"/>
+      <c r="JF6" s="14"/>
+      <c r="JG6" s="14"/>
+      <c r="JH6" s="14"/>
+      <c r="JI6" s="14"/>
+      <c r="JJ6" s="14"/>
+      <c r="JK6" s="14"/>
+      <c r="JL6" s="14"/>
+      <c r="JM6" s="14"/>
+      <c r="JN6" s="14"/>
+      <c r="JO6" s="14"/>
+      <c r="JP6" s="14"/>
+      <c r="JQ6" s="14"/>
+      <c r="JR6" s="14"/>
+      <c r="JS6" s="14"/>
+      <c r="JT6" s="14"/>
+      <c r="JU6" s="14"/>
+      <c r="JV6" s="14"/>
+      <c r="JW6" s="14"/>
+      <c r="JX6" s="14"/>
+      <c r="JY6" s="14"/>
+      <c r="JZ6" s="14"/>
+      <c r="KA6" s="14"/>
+      <c r="KB6" s="14"/>
+      <c r="KC6" s="14"/>
+      <c r="KD6" s="14"/>
+      <c r="KE6" s="14"/>
+      <c r="KF6" s="14"/>
+      <c r="KG6" s="14"/>
+      <c r="KH6" s="14"/>
+      <c r="KI6" s="14"/>
+      <c r="KJ6" s="14"/>
+      <c r="KK6" s="14"/>
+      <c r="KL6" s="14"/>
+      <c r="KM6" s="14"/>
+      <c r="KN6" s="14"/>
+      <c r="KO6" s="14"/>
+      <c r="KP6" s="14"/>
+      <c r="KQ6" s="14"/>
+      <c r="KR6" s="14"/>
+      <c r="KS6" s="14"/>
+      <c r="KT6" s="14"/>
+      <c r="KU6" s="14"/>
+      <c r="KV6" s="14"/>
+      <c r="KW6" s="14"/>
+      <c r="KX6" s="14"/>
+      <c r="KY6" s="14"/>
+      <c r="KZ6" s="14"/>
+      <c r="LA6" s="14"/>
+      <c r="LB6" s="14"/>
+      <c r="LC6" s="14"/>
+      <c r="LD6" s="14"/>
+      <c r="LE6" s="14"/>
+      <c r="LF6" s="14"/>
+      <c r="LG6" s="14"/>
+      <c r="LH6" s="14"/>
+      <c r="LI6" s="14"/>
+      <c r="LJ6" s="14"/>
+      <c r="LK6" s="14"/>
+      <c r="LL6" s="14"/>
+      <c r="LM6" s="14"/>
+      <c r="LN6" s="14"/>
+      <c r="LO6" s="14"/>
+      <c r="LP6" s="14"/>
+      <c r="LQ6" s="14"/>
+      <c r="LR6" s="14"/>
+      <c r="LS6" s="14"/>
+      <c r="LT6" s="14"/>
+      <c r="LU6" s="14"/>
+      <c r="LV6" s="14"/>
+    </row>
+    <row r="7" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" s="13"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="14"/>
+      <c r="L7" s="14"/>
+      <c r="M7" s="14"/>
+      <c r="N7" s="14"/>
+      <c r="O7" s="14"/>
+      <c r="P7" s="14"/>
+      <c r="Q7" s="14"/>
+      <c r="R7" s="14"/>
+      <c r="S7" s="14"/>
+      <c r="T7" s="14"/>
+      <c r="U7" s="14"/>
+      <c r="V7" s="14"/>
+      <c r="W7" s="14"/>
+      <c r="X7" s="14"/>
+      <c r="Y7" s="14"/>
+      <c r="Z7" s="14"/>
+      <c r="AA7" s="14"/>
+      <c r="AB7" s="14"/>
+      <c r="AC7" s="14"/>
+      <c r="AD7" s="14"/>
+      <c r="AE7" s="14"/>
+      <c r="AF7" s="14"/>
+      <c r="AG7" s="14"/>
+      <c r="AH7" s="14"/>
+      <c r="AI7" s="14"/>
+      <c r="AJ7" s="14"/>
+      <c r="AK7" s="14"/>
+      <c r="AL7" s="14"/>
+      <c r="AM7" s="14"/>
+      <c r="AN7" s="14"/>
+      <c r="AO7" s="14"/>
+      <c r="AP7" s="14"/>
+      <c r="AQ7" s="14"/>
+      <c r="AR7" s="14"/>
+      <c r="AS7" s="14"/>
+      <c r="AT7" s="14"/>
+      <c r="AU7" s="14"/>
+      <c r="AV7" s="14"/>
+      <c r="AW7" s="14"/>
+      <c r="AX7" s="14"/>
+      <c r="AY7" s="14"/>
+      <c r="AZ7" s="14"/>
+      <c r="BA7" s="14"/>
+      <c r="BB7" s="14"/>
+      <c r="BC7" s="14"/>
+      <c r="BD7" s="14"/>
+      <c r="BE7" s="14"/>
+      <c r="BF7" s="14"/>
+      <c r="BG7" s="14"/>
+      <c r="BH7" s="14"/>
+      <c r="BI7" s="14"/>
+      <c r="BJ7" s="14"/>
+      <c r="BK7" s="14"/>
+      <c r="BL7" s="14"/>
+      <c r="BM7" s="14"/>
+      <c r="BN7" s="14"/>
+      <c r="BO7" s="14"/>
+      <c r="BP7" s="14"/>
+      <c r="BQ7" s="14"/>
+      <c r="BR7" s="14"/>
+      <c r="BS7" s="14"/>
+      <c r="BT7" s="14"/>
+      <c r="BU7" s="14"/>
+      <c r="BV7" s="14"/>
+      <c r="BW7" s="14"/>
+      <c r="BX7" s="14"/>
+      <c r="BY7" s="14"/>
+      <c r="BZ7" s="14"/>
+      <c r="CA7" s="14"/>
+      <c r="CB7" s="14"/>
+      <c r="CC7" s="14"/>
+      <c r="CD7" s="14"/>
+      <c r="CE7" s="14"/>
+      <c r="CF7" s="14"/>
+      <c r="CG7" s="14"/>
+      <c r="CH7" s="14"/>
+      <c r="CI7" s="14"/>
+      <c r="CJ7" s="14"/>
+      <c r="CK7" s="14"/>
+      <c r="CL7" s="14"/>
+      <c r="CM7" s="14"/>
+      <c r="CN7" s="14"/>
+      <c r="CO7" s="14"/>
+      <c r="CP7" s="14"/>
+      <c r="CQ7" s="14"/>
+      <c r="CR7" s="14"/>
+      <c r="CS7" s="14"/>
+      <c r="CT7" s="14"/>
+      <c r="CU7" s="14"/>
+      <c r="CV7" s="14"/>
+      <c r="CW7" s="14"/>
+      <c r="CX7" s="14"/>
+      <c r="CY7" s="14"/>
+      <c r="CZ7" s="14"/>
+      <c r="DA7" s="14"/>
+      <c r="DB7" s="14"/>
+      <c r="DC7" s="14"/>
+      <c r="DD7" s="14"/>
+      <c r="DE7" s="14"/>
+      <c r="DF7" s="14"/>
+      <c r="DG7" s="14"/>
+      <c r="DH7" s="14"/>
+      <c r="DI7" s="14"/>
+      <c r="DJ7" s="14"/>
+      <c r="DK7" s="14"/>
+      <c r="DL7" s="14"/>
+      <c r="DM7" s="14"/>
+      <c r="DN7" s="14"/>
+      <c r="DO7" s="14"/>
+      <c r="DP7" s="14"/>
+      <c r="DQ7" s="14"/>
+      <c r="DR7" s="14"/>
+      <c r="DS7" s="14"/>
+      <c r="DT7" s="14"/>
+      <c r="DU7" s="14"/>
+      <c r="DV7" s="14"/>
+      <c r="DW7" s="14"/>
+      <c r="DX7" s="14"/>
+      <c r="DY7" s="14"/>
+      <c r="DZ7" s="14"/>
+      <c r="EA7" s="14"/>
+      <c r="EB7" s="14"/>
+      <c r="EC7" s="14"/>
+      <c r="ED7" s="14"/>
+      <c r="EE7" s="14"/>
+      <c r="EF7" s="14"/>
+      <c r="EG7" s="14"/>
+      <c r="EH7" s="14"/>
+      <c r="EI7" s="14"/>
+      <c r="EJ7" s="14"/>
+      <c r="EK7" s="14"/>
+      <c r="EL7" s="14"/>
+      <c r="EM7" s="14"/>
+      <c r="EN7" s="14"/>
+      <c r="EO7" s="14"/>
+      <c r="EP7" s="14"/>
+      <c r="EQ7" s="14"/>
+      <c r="ER7" s="14"/>
+      <c r="ES7" s="14"/>
+      <c r="ET7" s="14"/>
+      <c r="EU7" s="14"/>
+      <c r="EV7" s="14"/>
+      <c r="EW7" s="14"/>
+      <c r="EX7" s="14"/>
+      <c r="EY7" s="14"/>
+      <c r="EZ7" s="14"/>
+      <c r="FA7" s="14"/>
+      <c r="FB7" s="14"/>
+      <c r="FC7" s="14"/>
+      <c r="FD7" s="14"/>
+      <c r="FE7" s="14"/>
+      <c r="FF7" s="14"/>
+      <c r="FG7" s="14"/>
+      <c r="FH7" s="14"/>
+      <c r="FI7" s="14"/>
+      <c r="FJ7" s="14"/>
+      <c r="FK7" s="14"/>
+      <c r="FL7" s="14"/>
+      <c r="FM7" s="14"/>
+      <c r="FN7" s="14"/>
+      <c r="FO7" s="14"/>
+      <c r="FP7" s="14"/>
+      <c r="FQ7" s="14"/>
+      <c r="FR7" s="14"/>
+      <c r="FS7" s="14"/>
+      <c r="FT7" s="14"/>
+      <c r="FU7" s="14"/>
+      <c r="FV7" s="14"/>
+      <c r="FW7" s="14"/>
+      <c r="FX7" s="14"/>
+      <c r="FY7" s="14"/>
+      <c r="FZ7" s="14"/>
+      <c r="GA7" s="14"/>
+      <c r="GB7" s="14"/>
+      <c r="GC7" s="14"/>
+      <c r="GD7" s="14"/>
+      <c r="GE7" s="14"/>
+      <c r="GF7" s="14"/>
+      <c r="GG7" s="14"/>
+      <c r="GH7" s="14"/>
+      <c r="GI7" s="14"/>
+      <c r="GJ7" s="14"/>
+      <c r="GK7" s="14"/>
+      <c r="GL7" s="14"/>
+      <c r="GM7" s="14"/>
+      <c r="GN7" s="14"/>
+      <c r="GO7" s="14"/>
+      <c r="GP7" s="14"/>
+      <c r="GQ7" s="14"/>
+      <c r="GR7" s="14"/>
+      <c r="GS7" s="14"/>
+      <c r="GT7" s="14"/>
+      <c r="GU7" s="14"/>
+      <c r="GV7" s="14"/>
+      <c r="GW7" s="14"/>
+      <c r="GX7" s="14"/>
+      <c r="GY7" s="14"/>
+      <c r="GZ7" s="14"/>
+      <c r="HA7" s="14"/>
+      <c r="HB7" s="14"/>
+      <c r="HC7" s="14"/>
+      <c r="HD7" s="14"/>
+      <c r="HE7" s="14"/>
+      <c r="HF7" s="14"/>
+      <c r="HG7" s="14"/>
+      <c r="HH7" s="14"/>
+      <c r="HI7" s="14"/>
+      <c r="HJ7" s="14"/>
+      <c r="HK7" s="14"/>
+      <c r="HL7" s="14"/>
+      <c r="HM7" s="14"/>
+      <c r="HN7" s="14"/>
+      <c r="HO7" s="14"/>
+      <c r="HP7" s="14"/>
+      <c r="HQ7" s="14"/>
+      <c r="HR7" s="14"/>
+      <c r="HS7" s="14"/>
+      <c r="HT7" s="14"/>
+      <c r="HU7" s="14"/>
+      <c r="HV7" s="14"/>
+      <c r="HW7" s="14"/>
+      <c r="HX7" s="14"/>
+      <c r="HY7" s="14"/>
+      <c r="HZ7" s="14"/>
+      <c r="IA7" s="14"/>
+      <c r="IB7" s="14"/>
+      <c r="IC7" s="14"/>
+      <c r="ID7" s="14"/>
+      <c r="IE7" s="14"/>
+      <c r="IF7" s="14"/>
+      <c r="IG7" s="14"/>
+      <c r="IH7" s="14"/>
+      <c r="II7" s="14"/>
+      <c r="IJ7" s="14"/>
+      <c r="IK7" s="14"/>
+      <c r="IL7" s="14"/>
+      <c r="IM7" s="14"/>
+      <c r="IN7" s="14"/>
+      <c r="IO7" s="14"/>
+      <c r="IP7" s="14"/>
+      <c r="IQ7" s="14"/>
+      <c r="IR7" s="14"/>
+      <c r="IS7" s="14"/>
+      <c r="IT7" s="14"/>
+      <c r="IU7" s="14"/>
+      <c r="IV7" s="14"/>
+      <c r="IW7" s="14"/>
+      <c r="IX7" s="14"/>
+      <c r="IY7" s="14"/>
+      <c r="IZ7" s="14"/>
+      <c r="JA7" s="14"/>
+      <c r="JB7" s="14"/>
+      <c r="JC7" s="14"/>
+      <c r="JD7" s="14"/>
+      <c r="JE7" s="14"/>
+      <c r="JF7" s="14"/>
+      <c r="JG7" s="14"/>
+      <c r="JH7" s="14"/>
+      <c r="JI7" s="14"/>
+      <c r="JJ7" s="14"/>
+      <c r="JK7" s="14"/>
+      <c r="JL7" s="14"/>
+      <c r="JM7" s="14"/>
+      <c r="JN7" s="14"/>
+      <c r="JO7" s="14"/>
+      <c r="JP7" s="14"/>
+      <c r="JQ7" s="14"/>
+      <c r="JR7" s="14"/>
+      <c r="JS7" s="14"/>
+      <c r="JT7" s="14"/>
+      <c r="JU7" s="14"/>
+      <c r="JV7" s="14"/>
+      <c r="JW7" s="14"/>
+      <c r="JX7" s="14"/>
+      <c r="JY7" s="14"/>
+      <c r="JZ7" s="14"/>
+      <c r="KA7" s="14"/>
+      <c r="KB7" s="14"/>
+      <c r="KC7" s="14"/>
+      <c r="KD7" s="14"/>
+      <c r="KE7" s="14"/>
+      <c r="KF7" s="14"/>
+      <c r="KG7" s="14"/>
+      <c r="KH7" s="14"/>
+      <c r="KI7" s="14"/>
+      <c r="KJ7" s="14"/>
+      <c r="KK7" s="14"/>
+      <c r="KL7" s="14"/>
+      <c r="KM7" s="14"/>
+      <c r="KN7" s="14"/>
+      <c r="KO7" s="14"/>
+      <c r="KP7" s="14"/>
+      <c r="KQ7" s="14"/>
+      <c r="KR7" s="14"/>
+      <c r="KS7" s="14"/>
+      <c r="KT7" s="14"/>
+      <c r="KU7" s="14"/>
+      <c r="KV7" s="14"/>
+      <c r="KW7" s="14"/>
+      <c r="KX7" s="14"/>
+      <c r="KY7" s="14"/>
+      <c r="KZ7" s="14"/>
+      <c r="LA7" s="14"/>
+      <c r="LB7" s="14"/>
+      <c r="LC7" s="14"/>
+      <c r="LD7" s="14"/>
+      <c r="LE7" s="14"/>
+      <c r="LF7" s="14"/>
+      <c r="LG7" s="14"/>
+      <c r="LH7" s="14"/>
+      <c r="LI7" s="14"/>
+      <c r="LJ7" s="14"/>
+      <c r="LK7" s="14"/>
+      <c r="LL7" s="14"/>
+      <c r="LM7" s="14"/>
+      <c r="LN7" s="14"/>
+      <c r="LO7" s="14"/>
+      <c r="LP7" s="14"/>
+      <c r="LQ7" s="14"/>
+      <c r="LR7" s="14"/>
+      <c r="LS7" s="14"/>
+      <c r="LT7" s="14"/>
+      <c r="LU7" s="14"/>
+      <c r="LV7" s="14"/>
+    </row>
+    <row r="8" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="2" t="s">
+        <v>110</v>
+      </c>
       <c r="B8" s="10" t="s">
-        <v>12</v>
-[...16 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8" s="13"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="14"/>
+      <c r="L8" s="14"/>
+      <c r="M8" s="14"/>
+      <c r="N8" s="14"/>
+      <c r="O8" s="14"/>
+      <c r="P8" s="14"/>
+      <c r="Q8" s="14"/>
+      <c r="R8" s="14"/>
+      <c r="S8" s="14"/>
+      <c r="T8" s="14"/>
+      <c r="U8" s="14"/>
+      <c r="V8" s="14"/>
+      <c r="W8" s="14"/>
+      <c r="X8" s="14"/>
+      <c r="Y8" s="14"/>
+      <c r="Z8" s="14"/>
+      <c r="AA8" s="14"/>
+      <c r="AB8" s="14"/>
+      <c r="AC8" s="14"/>
+      <c r="AD8" s="14"/>
+      <c r="AE8" s="14"/>
+      <c r="AF8" s="14"/>
+      <c r="AG8" s="14"/>
+      <c r="AH8" s="14"/>
+      <c r="AI8" s="14"/>
+      <c r="AJ8" s="14"/>
+      <c r="AK8" s="14"/>
+      <c r="AL8" s="14"/>
+      <c r="AM8" s="14"/>
+      <c r="AN8" s="14"/>
+      <c r="AO8" s="14"/>
+      <c r="AP8" s="14"/>
+      <c r="AQ8" s="14"/>
+      <c r="AR8" s="14"/>
+      <c r="AS8" s="14"/>
+      <c r="AT8" s="14"/>
+      <c r="AU8" s="14"/>
+      <c r="AV8" s="14"/>
+      <c r="AW8" s="14"/>
+      <c r="AX8" s="14"/>
+      <c r="AY8" s="14"/>
+      <c r="AZ8" s="14"/>
+      <c r="BA8" s="14"/>
+      <c r="BB8" s="14"/>
+      <c r="BC8" s="14"/>
+      <c r="BD8" s="14"/>
+      <c r="BE8" s="14"/>
+      <c r="BF8" s="14"/>
+      <c r="BG8" s="14"/>
+      <c r="BH8" s="14"/>
+      <c r="BI8" s="14"/>
+      <c r="BJ8" s="14"/>
+      <c r="BK8" s="14"/>
+      <c r="BL8" s="14"/>
+      <c r="BM8" s="14"/>
+      <c r="BN8" s="14"/>
+      <c r="BO8" s="14"/>
+      <c r="BP8" s="14"/>
+      <c r="BQ8" s="14"/>
+      <c r="BR8" s="14"/>
+      <c r="BS8" s="14"/>
+      <c r="BT8" s="14"/>
+      <c r="BU8" s="14"/>
+      <c r="BV8" s="14"/>
+      <c r="BW8" s="14"/>
+      <c r="BX8" s="14"/>
+      <c r="BY8" s="14"/>
+      <c r="BZ8" s="14"/>
+      <c r="CA8" s="14"/>
+      <c r="CB8" s="14"/>
+      <c r="CC8" s="14"/>
+      <c r="CD8" s="14"/>
+      <c r="CE8" s="14"/>
+      <c r="CF8" s="14"/>
+      <c r="CG8" s="14"/>
+      <c r="CH8" s="14"/>
+      <c r="CI8" s="14"/>
+      <c r="CJ8" s="14"/>
+      <c r="CK8" s="14"/>
+      <c r="CL8" s="14"/>
+      <c r="CM8" s="14"/>
+      <c r="CN8" s="14"/>
+      <c r="CO8" s="14"/>
+      <c r="CP8" s="14"/>
+      <c r="CQ8" s="14"/>
+      <c r="CR8" s="14"/>
+      <c r="CS8" s="14"/>
+      <c r="CT8" s="14"/>
+      <c r="CU8" s="14"/>
+      <c r="CV8" s="14"/>
+      <c r="CW8" s="14"/>
+      <c r="CX8" s="14"/>
+      <c r="CY8" s="14"/>
+      <c r="CZ8" s="14"/>
+      <c r="DA8" s="14"/>
+      <c r="DB8" s="14"/>
+      <c r="DC8" s="14"/>
+      <c r="DD8" s="14"/>
+      <c r="DE8" s="14"/>
+      <c r="DF8" s="14"/>
+      <c r="DG8" s="14"/>
+      <c r="DH8" s="14"/>
+      <c r="DI8" s="14"/>
+      <c r="DJ8" s="14"/>
+      <c r="DK8" s="14"/>
+      <c r="DL8" s="14"/>
+      <c r="DM8" s="14"/>
+      <c r="DN8" s="14"/>
+      <c r="DO8" s="14"/>
+      <c r="DP8" s="14"/>
+      <c r="DQ8" s="14"/>
+      <c r="DR8" s="14"/>
+      <c r="DS8" s="14"/>
+      <c r="DT8" s="14"/>
+      <c r="DU8" s="14"/>
+      <c r="DV8" s="14"/>
+      <c r="DW8" s="14"/>
+      <c r="DX8" s="14"/>
+      <c r="DY8" s="14"/>
+      <c r="DZ8" s="14"/>
+      <c r="EA8" s="14"/>
+      <c r="EB8" s="14"/>
+      <c r="EC8" s="14"/>
+      <c r="ED8" s="14"/>
+      <c r="EE8" s="14"/>
+      <c r="EF8" s="14"/>
+      <c r="EG8" s="14"/>
+      <c r="EH8" s="14"/>
+      <c r="EI8" s="14"/>
+      <c r="EJ8" s="14"/>
+      <c r="EK8" s="14"/>
+      <c r="EL8" s="14"/>
+      <c r="EM8" s="14"/>
+      <c r="EN8" s="14"/>
+      <c r="EO8" s="14"/>
+      <c r="EP8" s="14"/>
+      <c r="EQ8" s="14"/>
+      <c r="ER8" s="14"/>
+      <c r="ES8" s="14"/>
+      <c r="ET8" s="14"/>
+      <c r="EU8" s="14"/>
+      <c r="EV8" s="14"/>
+      <c r="EW8" s="14"/>
+      <c r="EX8" s="14"/>
+      <c r="EY8" s="14"/>
+      <c r="EZ8" s="14"/>
+      <c r="FA8" s="14"/>
+      <c r="FB8" s="14"/>
+      <c r="FC8" s="14"/>
+      <c r="FD8" s="14"/>
+      <c r="FE8" s="14"/>
+      <c r="FF8" s="14"/>
+      <c r="FG8" s="14"/>
+      <c r="FH8" s="14"/>
+      <c r="FI8" s="14"/>
+      <c r="FJ8" s="14"/>
+      <c r="FK8" s="14"/>
+      <c r="FL8" s="14"/>
+      <c r="FM8" s="14"/>
+      <c r="FN8" s="14"/>
+      <c r="FO8" s="14"/>
+      <c r="FP8" s="14"/>
+      <c r="FQ8" s="14"/>
+      <c r="FR8" s="14"/>
+      <c r="FS8" s="14"/>
+      <c r="FT8" s="14"/>
+      <c r="FU8" s="14"/>
+      <c r="FV8" s="14"/>
+      <c r="FW8" s="14"/>
+      <c r="FX8" s="14"/>
+      <c r="FY8" s="14"/>
+      <c r="FZ8" s="14"/>
+      <c r="GA8" s="14"/>
+      <c r="GB8" s="14"/>
+      <c r="GC8" s="14"/>
+      <c r="GD8" s="14"/>
+      <c r="GE8" s="14"/>
+      <c r="GF8" s="14"/>
+      <c r="GG8" s="14"/>
+      <c r="GH8" s="14"/>
+      <c r="GI8" s="14"/>
+      <c r="GJ8" s="14"/>
+      <c r="GK8" s="14"/>
+      <c r="GL8" s="14"/>
+      <c r="GM8" s="14"/>
+      <c r="GN8" s="14"/>
+      <c r="GO8" s="14"/>
+      <c r="GP8" s="14"/>
+      <c r="GQ8" s="14"/>
+      <c r="GR8" s="14"/>
+      <c r="GS8" s="14"/>
+      <c r="GT8" s="14"/>
+      <c r="GU8" s="14"/>
+      <c r="GV8" s="14"/>
+      <c r="GW8" s="14"/>
+      <c r="GX8" s="14"/>
+      <c r="GY8" s="14"/>
+      <c r="GZ8" s="14"/>
+      <c r="HA8" s="14"/>
+      <c r="HB8" s="14"/>
+      <c r="HC8" s="14"/>
+      <c r="HD8" s="14"/>
+      <c r="HE8" s="14"/>
+      <c r="HF8" s="14"/>
+      <c r="HG8" s="14"/>
+      <c r="HH8" s="14"/>
+      <c r="HI8" s="14"/>
+      <c r="HJ8" s="14"/>
+      <c r="HK8" s="14"/>
+      <c r="HL8" s="14"/>
+      <c r="HM8" s="14"/>
+      <c r="HN8" s="14"/>
+      <c r="HO8" s="14"/>
+      <c r="HP8" s="14"/>
+      <c r="HQ8" s="14"/>
+      <c r="HR8" s="14"/>
+      <c r="HS8" s="14"/>
+      <c r="HT8" s="14"/>
+      <c r="HU8" s="14"/>
+      <c r="HV8" s="14"/>
+      <c r="HW8" s="14"/>
+      <c r="HX8" s="14"/>
+      <c r="HY8" s="14"/>
+      <c r="HZ8" s="14"/>
+      <c r="IA8" s="14"/>
+      <c r="IB8" s="14"/>
+      <c r="IC8" s="14"/>
+      <c r="ID8" s="14"/>
+      <c r="IE8" s="14"/>
+      <c r="IF8" s="14"/>
+      <c r="IG8" s="14"/>
+      <c r="IH8" s="14"/>
+      <c r="II8" s="14"/>
+      <c r="IJ8" s="14"/>
+      <c r="IK8" s="14"/>
+      <c r="IL8" s="14"/>
+      <c r="IM8" s="14"/>
+      <c r="IN8" s="14"/>
+      <c r="IO8" s="14"/>
+      <c r="IP8" s="14"/>
+      <c r="IQ8" s="14"/>
+      <c r="IR8" s="14"/>
+      <c r="IS8" s="14"/>
+      <c r="IT8" s="14"/>
+      <c r="IU8" s="14"/>
+      <c r="IV8" s="14"/>
+      <c r="IW8" s="14"/>
+      <c r="IX8" s="14"/>
+      <c r="IY8" s="14"/>
+      <c r="IZ8" s="14"/>
+      <c r="JA8" s="14"/>
+      <c r="JB8" s="14"/>
+      <c r="JC8" s="14"/>
+      <c r="JD8" s="14"/>
+      <c r="JE8" s="14"/>
+      <c r="JF8" s="14"/>
+      <c r="JG8" s="14"/>
+      <c r="JH8" s="14"/>
+      <c r="JI8" s="14"/>
+      <c r="JJ8" s="14"/>
+      <c r="JK8" s="14"/>
+      <c r="JL8" s="14"/>
+      <c r="JM8" s="14"/>
+      <c r="JN8" s="14"/>
+      <c r="JO8" s="14"/>
+      <c r="JP8" s="14"/>
+      <c r="JQ8" s="14"/>
+      <c r="JR8" s="14"/>
+      <c r="JS8" s="14"/>
+      <c r="JT8" s="14"/>
+      <c r="JU8" s="14"/>
+      <c r="JV8" s="14"/>
+      <c r="JW8" s="14"/>
+      <c r="JX8" s="14"/>
+      <c r="JY8" s="14"/>
+      <c r="JZ8" s="14"/>
+      <c r="KA8" s="14"/>
+      <c r="KB8" s="14"/>
+      <c r="KC8" s="14"/>
+      <c r="KD8" s="14"/>
+      <c r="KE8" s="14"/>
+      <c r="KF8" s="14"/>
+      <c r="KG8" s="14"/>
+      <c r="KH8" s="14"/>
+      <c r="KI8" s="14"/>
+      <c r="KJ8" s="14"/>
+      <c r="KK8" s="14"/>
+      <c r="KL8" s="14"/>
+      <c r="KM8" s="14"/>
+      <c r="KN8" s="14"/>
+      <c r="KO8" s="14"/>
+      <c r="KP8" s="14"/>
+      <c r="KQ8" s="14"/>
+      <c r="KR8" s="14"/>
+      <c r="KS8" s="14"/>
+      <c r="KT8" s="14"/>
+      <c r="KU8" s="14"/>
+      <c r="KV8" s="14"/>
+      <c r="KW8" s="14"/>
+      <c r="KX8" s="14"/>
+      <c r="KY8" s="14"/>
+      <c r="KZ8" s="14"/>
+      <c r="LA8" s="14"/>
+      <c r="LB8" s="14"/>
+      <c r="LC8" s="14"/>
+      <c r="LD8" s="14"/>
+      <c r="LE8" s="14"/>
+      <c r="LF8" s="14"/>
+      <c r="LG8" s="14"/>
+      <c r="LH8" s="14"/>
+      <c r="LI8" s="14"/>
+      <c r="LJ8" s="14"/>
+      <c r="LK8" s="14"/>
+      <c r="LL8" s="14"/>
+      <c r="LM8" s="14"/>
+      <c r="LN8" s="14"/>
+      <c r="LO8" s="14"/>
+      <c r="LP8" s="14"/>
+      <c r="LQ8" s="14"/>
+      <c r="LR8" s="14"/>
+      <c r="LS8" s="14"/>
+      <c r="LT8" s="14"/>
+      <c r="LU8" s="14"/>
+      <c r="LV8" s="14"/>
+    </row>
+    <row r="9" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>12</v>
-[...16 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>2560</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="13"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="14"/>
+      <c r="N9" s="14"/>
+      <c r="O9" s="14"/>
+      <c r="P9" s="14"/>
+      <c r="Q9" s="14"/>
+      <c r="R9" s="14"/>
+      <c r="S9" s="14"/>
+      <c r="T9" s="14"/>
+      <c r="U9" s="14"/>
+      <c r="V9" s="14"/>
+      <c r="W9" s="14"/>
+      <c r="X9" s="14"/>
+      <c r="Y9" s="14"/>
+      <c r="Z9" s="14"/>
+      <c r="AA9" s="14"/>
+      <c r="AB9" s="14"/>
+      <c r="AC9" s="14"/>
+      <c r="AD9" s="14"/>
+      <c r="AE9" s="14"/>
+      <c r="AF9" s="14"/>
+      <c r="AG9" s="14"/>
+      <c r="AH9" s="14"/>
+      <c r="AI9" s="14"/>
+      <c r="AJ9" s="14"/>
+      <c r="AK9" s="14"/>
+      <c r="AL9" s="14"/>
+      <c r="AM9" s="14"/>
+      <c r="AN9" s="14"/>
+      <c r="AO9" s="14"/>
+      <c r="AP9" s="14"/>
+      <c r="AQ9" s="14"/>
+      <c r="AR9" s="14"/>
+      <c r="AS9" s="14"/>
+      <c r="AT9" s="14"/>
+      <c r="AU9" s="14"/>
+      <c r="AV9" s="14"/>
+      <c r="AW9" s="14"/>
+      <c r="AX9" s="14"/>
+      <c r="AY9" s="14"/>
+      <c r="AZ9" s="14"/>
+      <c r="BA9" s="14"/>
+      <c r="BB9" s="14"/>
+      <c r="BC9" s="14"/>
+      <c r="BD9" s="14"/>
+      <c r="BE9" s="14"/>
+      <c r="BF9" s="14"/>
+      <c r="BG9" s="14"/>
+      <c r="BH9" s="14"/>
+      <c r="BI9" s="14"/>
+      <c r="BJ9" s="14"/>
+      <c r="BK9" s="14"/>
+      <c r="BL9" s="14"/>
+      <c r="BM9" s="14"/>
+      <c r="BN9" s="14"/>
+      <c r="BO9" s="14"/>
+      <c r="BP9" s="14"/>
+      <c r="BQ9" s="14"/>
+      <c r="BR9" s="14"/>
+      <c r="BS9" s="14"/>
+      <c r="BT9" s="14"/>
+      <c r="BU9" s="14"/>
+      <c r="BV9" s="14"/>
+      <c r="BW9" s="14"/>
+      <c r="BX9" s="14"/>
+      <c r="BY9" s="14"/>
+      <c r="BZ9" s="14"/>
+      <c r="CA9" s="14"/>
+      <c r="CB9" s="14"/>
+      <c r="CC9" s="14"/>
+      <c r="CD9" s="14"/>
+      <c r="CE9" s="14"/>
+      <c r="CF9" s="14"/>
+      <c r="CG9" s="14"/>
+      <c r="CH9" s="14"/>
+      <c r="CI9" s="14"/>
+      <c r="CJ9" s="14"/>
+      <c r="CK9" s="14"/>
+      <c r="CL9" s="14"/>
+      <c r="CM9" s="14"/>
+      <c r="CN9" s="14"/>
+      <c r="CO9" s="14"/>
+      <c r="CP9" s="14"/>
+      <c r="CQ9" s="14"/>
+      <c r="CR9" s="14"/>
+      <c r="CS9" s="14"/>
+      <c r="CT9" s="14"/>
+      <c r="CU9" s="14"/>
+      <c r="CV9" s="14"/>
+      <c r="CW9" s="14"/>
+      <c r="CX9" s="14"/>
+      <c r="CY9" s="14"/>
+      <c r="CZ9" s="14"/>
+      <c r="DA9" s="14"/>
+      <c r="DB9" s="14"/>
+      <c r="DC9" s="14"/>
+      <c r="DD9" s="14"/>
+      <c r="DE9" s="14"/>
+      <c r="DF9" s="14"/>
+      <c r="DG9" s="14"/>
+      <c r="DH9" s="14"/>
+      <c r="DI9" s="14"/>
+      <c r="DJ9" s="14"/>
+      <c r="DK9" s="14"/>
+      <c r="DL9" s="14"/>
+      <c r="DM9" s="14"/>
+      <c r="DN9" s="14"/>
+      <c r="DO9" s="14"/>
+      <c r="DP9" s="14"/>
+      <c r="DQ9" s="14"/>
+      <c r="DR9" s="14"/>
+      <c r="DS9" s="14"/>
+      <c r="DT9" s="14"/>
+      <c r="DU9" s="14"/>
+      <c r="DV9" s="14"/>
+      <c r="DW9" s="14"/>
+      <c r="DX9" s="14"/>
+      <c r="DY9" s="14"/>
+      <c r="DZ9" s="14"/>
+      <c r="EA9" s="14"/>
+      <c r="EB9" s="14"/>
+      <c r="EC9" s="14"/>
+      <c r="ED9" s="14"/>
+      <c r="EE9" s="14"/>
+      <c r="EF9" s="14"/>
+      <c r="EG9" s="14"/>
+      <c r="EH9" s="14"/>
+      <c r="EI9" s="14"/>
+      <c r="EJ9" s="14"/>
+      <c r="EK9" s="14"/>
+      <c r="EL9" s="14"/>
+      <c r="EM9" s="14"/>
+      <c r="EN9" s="14"/>
+      <c r="EO9" s="14"/>
+      <c r="EP9" s="14"/>
+      <c r="EQ9" s="14"/>
+      <c r="ER9" s="14"/>
+      <c r="ES9" s="14"/>
+      <c r="ET9" s="14"/>
+      <c r="EU9" s="14"/>
+      <c r="EV9" s="14"/>
+      <c r="EW9" s="14"/>
+      <c r="EX9" s="14"/>
+      <c r="EY9" s="14"/>
+      <c r="EZ9" s="14"/>
+      <c r="FA9" s="14"/>
+      <c r="FB9" s="14"/>
+      <c r="FC9" s="14"/>
+      <c r="FD9" s="14"/>
+      <c r="FE9" s="14"/>
+      <c r="FF9" s="14"/>
+      <c r="FG9" s="14"/>
+      <c r="FH9" s="14"/>
+      <c r="FI9" s="14"/>
+      <c r="FJ9" s="14"/>
+      <c r="FK9" s="14"/>
+      <c r="FL9" s="14"/>
+      <c r="FM9" s="14"/>
+      <c r="FN9" s="14"/>
+      <c r="FO9" s="14"/>
+      <c r="FP9" s="14"/>
+      <c r="FQ9" s="14"/>
+      <c r="FR9" s="14"/>
+      <c r="FS9" s="14"/>
+      <c r="FT9" s="14"/>
+      <c r="FU9" s="14"/>
+      <c r="FV9" s="14"/>
+      <c r="FW9" s="14"/>
+      <c r="FX9" s="14"/>
+      <c r="FY9" s="14"/>
+      <c r="FZ9" s="14"/>
+      <c r="GA9" s="14"/>
+      <c r="GB9" s="14"/>
+      <c r="GC9" s="14"/>
+      <c r="GD9" s="14"/>
+      <c r="GE9" s="14"/>
+      <c r="GF9" s="14"/>
+      <c r="GG9" s="14"/>
+      <c r="GH9" s="14"/>
+      <c r="GI9" s="14"/>
+      <c r="GJ9" s="14"/>
+      <c r="GK9" s="14"/>
+      <c r="GL9" s="14"/>
+      <c r="GM9" s="14"/>
+      <c r="GN9" s="14"/>
+      <c r="GO9" s="14"/>
+      <c r="GP9" s="14"/>
+      <c r="GQ9" s="14"/>
+      <c r="GR9" s="14"/>
+      <c r="GS9" s="14"/>
+      <c r="GT9" s="14"/>
+      <c r="GU9" s="14"/>
+      <c r="GV9" s="14"/>
+      <c r="GW9" s="14"/>
+      <c r="GX9" s="14"/>
+      <c r="GY9" s="14"/>
+      <c r="GZ9" s="14"/>
+      <c r="HA9" s="14"/>
+      <c r="HB9" s="14"/>
+      <c r="HC9" s="14"/>
+      <c r="HD9" s="14"/>
+      <c r="HE9" s="14"/>
+      <c r="HF9" s="14"/>
+      <c r="HG9" s="14"/>
+      <c r="HH9" s="14"/>
+      <c r="HI9" s="14"/>
+      <c r="HJ9" s="14"/>
+      <c r="HK9" s="14"/>
+      <c r="HL9" s="14"/>
+      <c r="HM9" s="14"/>
+      <c r="HN9" s="14"/>
+      <c r="HO9" s="14"/>
+      <c r="HP9" s="14"/>
+      <c r="HQ9" s="14"/>
+      <c r="HR9" s="14"/>
+      <c r="HS9" s="14"/>
+      <c r="HT9" s="14"/>
+      <c r="HU9" s="14"/>
+      <c r="HV9" s="14"/>
+      <c r="HW9" s="14"/>
+      <c r="HX9" s="14"/>
+      <c r="HY9" s="14"/>
+      <c r="HZ9" s="14"/>
+      <c r="IA9" s="14"/>
+      <c r="IB9" s="14"/>
+      <c r="IC9" s="14"/>
+      <c r="ID9" s="14"/>
+      <c r="IE9" s="14"/>
+      <c r="IF9" s="14"/>
+      <c r="IG9" s="14"/>
+      <c r="IH9" s="14"/>
+      <c r="II9" s="14"/>
+      <c r="IJ9" s="14"/>
+      <c r="IK9" s="14"/>
+      <c r="IL9" s="14"/>
+      <c r="IM9" s="14"/>
+      <c r="IN9" s="14"/>
+      <c r="IO9" s="14"/>
+      <c r="IP9" s="14"/>
+      <c r="IQ9" s="14"/>
+      <c r="IR9" s="14"/>
+      <c r="IS9" s="14"/>
+      <c r="IT9" s="14"/>
+      <c r="IU9" s="14"/>
+      <c r="IV9" s="14"/>
+      <c r="IW9" s="14"/>
+      <c r="IX9" s="14"/>
+      <c r="IY9" s="14"/>
+      <c r="IZ9" s="14"/>
+      <c r="JA9" s="14"/>
+      <c r="JB9" s="14"/>
+      <c r="JC9" s="14"/>
+      <c r="JD9" s="14"/>
+      <c r="JE9" s="14"/>
+      <c r="JF9" s="14"/>
+      <c r="JG9" s="14"/>
+      <c r="JH9" s="14"/>
+      <c r="JI9" s="14"/>
+      <c r="JJ9" s="14"/>
+      <c r="JK9" s="14"/>
+      <c r="JL9" s="14"/>
+      <c r="JM9" s="14"/>
+      <c r="JN9" s="14"/>
+      <c r="JO9" s="14"/>
+      <c r="JP9" s="14"/>
+      <c r="JQ9" s="14"/>
+      <c r="JR9" s="14"/>
+      <c r="JS9" s="14"/>
+      <c r="JT9" s="14"/>
+      <c r="JU9" s="14"/>
+      <c r="JV9" s="14"/>
+      <c r="JW9" s="14"/>
+      <c r="JX9" s="14"/>
+      <c r="JY9" s="14"/>
+      <c r="JZ9" s="14"/>
+      <c r="KA9" s="14"/>
+      <c r="KB9" s="14"/>
+      <c r="KC9" s="14"/>
+      <c r="KD9" s="14"/>
+      <c r="KE9" s="14"/>
+      <c r="KF9" s="14"/>
+      <c r="KG9" s="14"/>
+      <c r="KH9" s="14"/>
+      <c r="KI9" s="14"/>
+      <c r="KJ9" s="14"/>
+      <c r="KK9" s="14"/>
+      <c r="KL9" s="14"/>
+      <c r="KM9" s="14"/>
+      <c r="KN9" s="14"/>
+      <c r="KO9" s="14"/>
+      <c r="KP9" s="14"/>
+      <c r="KQ9" s="14"/>
+      <c r="KR9" s="14"/>
+      <c r="KS9" s="14"/>
+      <c r="KT9" s="14"/>
+      <c r="KU9" s="14"/>
+      <c r="KV9" s="14"/>
+      <c r="KW9" s="14"/>
+      <c r="KX9" s="14"/>
+      <c r="KY9" s="14"/>
+      <c r="KZ9" s="14"/>
+      <c r="LA9" s="14"/>
+      <c r="LB9" s="14"/>
+      <c r="LC9" s="14"/>
+      <c r="LD9" s="14"/>
+      <c r="LE9" s="14"/>
+      <c r="LF9" s="14"/>
+      <c r="LG9" s="14"/>
+      <c r="LH9" s="14"/>
+      <c r="LI9" s="14"/>
+      <c r="LJ9" s="14"/>
+      <c r="LK9" s="14"/>
+      <c r="LL9" s="14"/>
+      <c r="LM9" s="14"/>
+      <c r="LN9" s="14"/>
+      <c r="LO9" s="14"/>
+      <c r="LP9" s="14"/>
+      <c r="LQ9" s="14"/>
+      <c r="LR9" s="14"/>
+      <c r="LS9" s="14"/>
+      <c r="LT9" s="14"/>
+      <c r="LU9" s="14"/>
+      <c r="LV9" s="14"/>
+    </row>
+    <row r="10" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="B10" s="10" t="s">
-        <v>12</v>
-[...16 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" s="13"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="14"/>
+      <c r="L10" s="14"/>
+      <c r="M10" s="14"/>
+      <c r="N10" s="14"/>
+      <c r="O10" s="14"/>
+      <c r="P10" s="14"/>
+      <c r="Q10" s="14"/>
+      <c r="R10" s="14"/>
+      <c r="S10" s="14"/>
+      <c r="T10" s="14"/>
+      <c r="U10" s="14"/>
+      <c r="V10" s="14"/>
+      <c r="W10" s="14"/>
+      <c r="X10" s="14"/>
+      <c r="Y10" s="14"/>
+      <c r="Z10" s="14"/>
+      <c r="AA10" s="14"/>
+      <c r="AB10" s="14"/>
+      <c r="AC10" s="14"/>
+      <c r="AD10" s="14"/>
+      <c r="AE10" s="14"/>
+      <c r="AF10" s="14"/>
+      <c r="AG10" s="14"/>
+      <c r="AH10" s="14"/>
+      <c r="AI10" s="14"/>
+      <c r="AJ10" s="14"/>
+      <c r="AK10" s="14"/>
+      <c r="AL10" s="14"/>
+      <c r="AM10" s="14"/>
+      <c r="AN10" s="14"/>
+      <c r="AO10" s="14"/>
+      <c r="AP10" s="14"/>
+      <c r="AQ10" s="14"/>
+      <c r="AR10" s="14"/>
+      <c r="AS10" s="14"/>
+      <c r="AT10" s="14"/>
+      <c r="AU10" s="14"/>
+      <c r="AV10" s="14"/>
+      <c r="AW10" s="14"/>
+      <c r="AX10" s="14"/>
+      <c r="AY10" s="14"/>
+      <c r="AZ10" s="14"/>
+      <c r="BA10" s="14"/>
+      <c r="BB10" s="14"/>
+      <c r="BC10" s="14"/>
+      <c r="BD10" s="14"/>
+      <c r="BE10" s="14"/>
+      <c r="BF10" s="14"/>
+      <c r="BG10" s="14"/>
+      <c r="BH10" s="14"/>
+      <c r="BI10" s="14"/>
+      <c r="BJ10" s="14"/>
+      <c r="BK10" s="14"/>
+      <c r="BL10" s="14"/>
+      <c r="BM10" s="14"/>
+      <c r="BN10" s="14"/>
+      <c r="BO10" s="14"/>
+      <c r="BP10" s="14"/>
+      <c r="BQ10" s="14"/>
+      <c r="BR10" s="14"/>
+      <c r="BS10" s="14"/>
+      <c r="BT10" s="14"/>
+      <c r="BU10" s="14"/>
+      <c r="BV10" s="14"/>
+      <c r="BW10" s="14"/>
+      <c r="BX10" s="14"/>
+      <c r="BY10" s="14"/>
+      <c r="BZ10" s="14"/>
+      <c r="CA10" s="14"/>
+      <c r="CB10" s="14"/>
+      <c r="CC10" s="14"/>
+      <c r="CD10" s="14"/>
+      <c r="CE10" s="14"/>
+      <c r="CF10" s="14"/>
+      <c r="CG10" s="14"/>
+      <c r="CH10" s="14"/>
+      <c r="CI10" s="14"/>
+      <c r="CJ10" s="14"/>
+      <c r="CK10" s="14"/>
+      <c r="CL10" s="14"/>
+      <c r="CM10" s="14"/>
+      <c r="CN10" s="14"/>
+      <c r="CO10" s="14"/>
+      <c r="CP10" s="14"/>
+      <c r="CQ10" s="14"/>
+      <c r="CR10" s="14"/>
+      <c r="CS10" s="14"/>
+      <c r="CT10" s="14"/>
+      <c r="CU10" s="14"/>
+      <c r="CV10" s="14"/>
+      <c r="CW10" s="14"/>
+      <c r="CX10" s="14"/>
+      <c r="CY10" s="14"/>
+      <c r="CZ10" s="14"/>
+      <c r="DA10" s="14"/>
+      <c r="DB10" s="14"/>
+      <c r="DC10" s="14"/>
+      <c r="DD10" s="14"/>
+      <c r="DE10" s="14"/>
+      <c r="DF10" s="14"/>
+      <c r="DG10" s="14"/>
+      <c r="DH10" s="14"/>
+      <c r="DI10" s="14"/>
+      <c r="DJ10" s="14"/>
+      <c r="DK10" s="14"/>
+      <c r="DL10" s="14"/>
+      <c r="DM10" s="14"/>
+      <c r="DN10" s="14"/>
+      <c r="DO10" s="14"/>
+      <c r="DP10" s="14"/>
+      <c r="DQ10" s="14"/>
+      <c r="DR10" s="14"/>
+      <c r="DS10" s="14"/>
+      <c r="DT10" s="14"/>
+      <c r="DU10" s="14"/>
+      <c r="DV10" s="14"/>
+      <c r="DW10" s="14"/>
+      <c r="DX10" s="14"/>
+      <c r="DY10" s="14"/>
+      <c r="DZ10" s="14"/>
+      <c r="EA10" s="14"/>
+      <c r="EB10" s="14"/>
+      <c r="EC10" s="14"/>
+      <c r="ED10" s="14"/>
+      <c r="EE10" s="14"/>
+      <c r="EF10" s="14"/>
+      <c r="EG10" s="14"/>
+      <c r="EH10" s="14"/>
+      <c r="EI10" s="14"/>
+      <c r="EJ10" s="14"/>
+      <c r="EK10" s="14"/>
+      <c r="EL10" s="14"/>
+      <c r="EM10" s="14"/>
+      <c r="EN10" s="14"/>
+      <c r="EO10" s="14"/>
+      <c r="EP10" s="14"/>
+      <c r="EQ10" s="14"/>
+      <c r="ER10" s="14"/>
+      <c r="ES10" s="14"/>
+      <c r="ET10" s="14"/>
+      <c r="EU10" s="14"/>
+      <c r="EV10" s="14"/>
+      <c r="EW10" s="14"/>
+      <c r="EX10" s="14"/>
+      <c r="EY10" s="14"/>
+      <c r="EZ10" s="14"/>
+      <c r="FA10" s="14"/>
+      <c r="FB10" s="14"/>
+      <c r="FC10" s="14"/>
+      <c r="FD10" s="14"/>
+      <c r="FE10" s="14"/>
+      <c r="FF10" s="14"/>
+      <c r="FG10" s="14"/>
+      <c r="FH10" s="14"/>
+      <c r="FI10" s="14"/>
+      <c r="FJ10" s="14"/>
+      <c r="FK10" s="14"/>
+      <c r="FL10" s="14"/>
+      <c r="FM10" s="14"/>
+      <c r="FN10" s="14"/>
+      <c r="FO10" s="14"/>
+      <c r="FP10" s="14"/>
+      <c r="FQ10" s="14"/>
+      <c r="FR10" s="14"/>
+      <c r="FS10" s="14"/>
+      <c r="FT10" s="14"/>
+      <c r="FU10" s="14"/>
+      <c r="FV10" s="14"/>
+      <c r="FW10" s="14"/>
+      <c r="FX10" s="14"/>
+      <c r="FY10" s="14"/>
+      <c r="FZ10" s="14"/>
+      <c r="GA10" s="14"/>
+      <c r="GB10" s="14"/>
+      <c r="GC10" s="14"/>
+      <c r="GD10" s="14"/>
+      <c r="GE10" s="14"/>
+      <c r="GF10" s="14"/>
+      <c r="GG10" s="14"/>
+      <c r="GH10" s="14"/>
+      <c r="GI10" s="14"/>
+      <c r="GJ10" s="14"/>
+      <c r="GK10" s="14"/>
+      <c r="GL10" s="14"/>
+      <c r="GM10" s="14"/>
+      <c r="GN10" s="14"/>
+      <c r="GO10" s="14"/>
+      <c r="GP10" s="14"/>
+      <c r="GQ10" s="14"/>
+      <c r="GR10" s="14"/>
+      <c r="GS10" s="14"/>
+      <c r="GT10" s="14"/>
+      <c r="GU10" s="14"/>
+      <c r="GV10" s="14"/>
+      <c r="GW10" s="14"/>
+      <c r="GX10" s="14"/>
+      <c r="GY10" s="14"/>
+      <c r="GZ10" s="14"/>
+      <c r="HA10" s="14"/>
+      <c r="HB10" s="14"/>
+      <c r="HC10" s="14"/>
+      <c r="HD10" s="14"/>
+      <c r="HE10" s="14"/>
+      <c r="HF10" s="14"/>
+      <c r="HG10" s="14"/>
+      <c r="HH10" s="14"/>
+      <c r="HI10" s="14"/>
+      <c r="HJ10" s="14"/>
+      <c r="HK10" s="14"/>
+      <c r="HL10" s="14"/>
+      <c r="HM10" s="14"/>
+      <c r="HN10" s="14"/>
+      <c r="HO10" s="14"/>
+      <c r="HP10" s="14"/>
+      <c r="HQ10" s="14"/>
+      <c r="HR10" s="14"/>
+      <c r="HS10" s="14"/>
+      <c r="HT10" s="14"/>
+      <c r="HU10" s="14"/>
+      <c r="HV10" s="14"/>
+      <c r="HW10" s="14"/>
+      <c r="HX10" s="14"/>
+      <c r="HY10" s="14"/>
+      <c r="HZ10" s="14"/>
+      <c r="IA10" s="14"/>
+      <c r="IB10" s="14"/>
+      <c r="IC10" s="14"/>
+      <c r="ID10" s="14"/>
+      <c r="IE10" s="14"/>
+      <c r="IF10" s="14"/>
+      <c r="IG10" s="14"/>
+      <c r="IH10" s="14"/>
+      <c r="II10" s="14"/>
+      <c r="IJ10" s="14"/>
+      <c r="IK10" s="14"/>
+      <c r="IL10" s="14"/>
+      <c r="IM10" s="14"/>
+      <c r="IN10" s="14"/>
+      <c r="IO10" s="14"/>
+      <c r="IP10" s="14"/>
+      <c r="IQ10" s="14"/>
+      <c r="IR10" s="14"/>
+      <c r="IS10" s="14"/>
+      <c r="IT10" s="14"/>
+      <c r="IU10" s="14"/>
+      <c r="IV10" s="14"/>
+      <c r="IW10" s="14"/>
+      <c r="IX10" s="14"/>
+      <c r="IY10" s="14"/>
+      <c r="IZ10" s="14"/>
+      <c r="JA10" s="14"/>
+      <c r="JB10" s="14"/>
+      <c r="JC10" s="14"/>
+      <c r="JD10" s="14"/>
+      <c r="JE10" s="14"/>
+      <c r="JF10" s="14"/>
+      <c r="JG10" s="14"/>
+      <c r="JH10" s="14"/>
+      <c r="JI10" s="14"/>
+      <c r="JJ10" s="14"/>
+      <c r="JK10" s="14"/>
+      <c r="JL10" s="14"/>
+      <c r="JM10" s="14"/>
+      <c r="JN10" s="14"/>
+      <c r="JO10" s="14"/>
+      <c r="JP10" s="14"/>
+      <c r="JQ10" s="14"/>
+      <c r="JR10" s="14"/>
+      <c r="JS10" s="14"/>
+      <c r="JT10" s="14"/>
+      <c r="JU10" s="14"/>
+      <c r="JV10" s="14"/>
+      <c r="JW10" s="14"/>
+      <c r="JX10" s="14"/>
+      <c r="JY10" s="14"/>
+      <c r="JZ10" s="14"/>
+      <c r="KA10" s="14"/>
+      <c r="KB10" s="14"/>
+      <c r="KC10" s="14"/>
+      <c r="KD10" s="14"/>
+      <c r="KE10" s="14"/>
+      <c r="KF10" s="14"/>
+      <c r="KG10" s="14"/>
+      <c r="KH10" s="14"/>
+      <c r="KI10" s="14"/>
+      <c r="KJ10" s="14"/>
+      <c r="KK10" s="14"/>
+      <c r="KL10" s="14"/>
+      <c r="KM10" s="14"/>
+      <c r="KN10" s="14"/>
+      <c r="KO10" s="14"/>
+      <c r="KP10" s="14"/>
+      <c r="KQ10" s="14"/>
+      <c r="KR10" s="14"/>
+      <c r="KS10" s="14"/>
+      <c r="KT10" s="14"/>
+      <c r="KU10" s="14"/>
+      <c r="KV10" s="14"/>
+      <c r="KW10" s="14"/>
+      <c r="KX10" s="14"/>
+      <c r="KY10" s="14"/>
+      <c r="KZ10" s="14"/>
+      <c r="LA10" s="14"/>
+      <c r="LB10" s="14"/>
+      <c r="LC10" s="14"/>
+      <c r="LD10" s="14"/>
+      <c r="LE10" s="14"/>
+      <c r="LF10" s="14"/>
+      <c r="LG10" s="14"/>
+      <c r="LH10" s="14"/>
+      <c r="LI10" s="14"/>
+      <c r="LJ10" s="14"/>
+      <c r="LK10" s="14"/>
+      <c r="LL10" s="14"/>
+      <c r="LM10" s="14"/>
+      <c r="LN10" s="14"/>
+      <c r="LO10" s="14"/>
+      <c r="LP10" s="14"/>
+      <c r="LQ10" s="14"/>
+      <c r="LR10" s="14"/>
+      <c r="LS10" s="14"/>
+      <c r="LT10" s="14"/>
+      <c r="LU10" s="14"/>
+      <c r="LV10" s="14"/>
+    </row>
+    <row r="11" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="B11" s="10" t="s">
-        <v>12</v>
-[...34 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="G11" s="13"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="14"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="14"/>
+      <c r="N11" s="14"/>
+      <c r="O11" s="14"/>
+      <c r="P11" s="14"/>
+      <c r="Q11" s="14"/>
+      <c r="R11" s="14"/>
+      <c r="S11" s="14"/>
+      <c r="T11" s="14"/>
+      <c r="U11" s="14"/>
+      <c r="V11" s="14"/>
+      <c r="W11" s="14"/>
+      <c r="X11" s="14"/>
+      <c r="Y11" s="14"/>
+      <c r="Z11" s="14"/>
+      <c r="AA11" s="14"/>
+      <c r="AB11" s="14"/>
+      <c r="AC11" s="14"/>
+      <c r="AD11" s="14"/>
+      <c r="AE11" s="14"/>
+      <c r="AF11" s="14"/>
+      <c r="AG11" s="14"/>
+      <c r="AH11" s="14"/>
+      <c r="AI11" s="14"/>
+      <c r="AJ11" s="14"/>
+      <c r="AK11" s="14"/>
+      <c r="AL11" s="14"/>
+      <c r="AM11" s="14"/>
+      <c r="AN11" s="14"/>
+      <c r="AO11" s="14"/>
+      <c r="AP11" s="14"/>
+      <c r="AQ11" s="14"/>
+      <c r="AR11" s="14"/>
+      <c r="AS11" s="14"/>
+      <c r="AT11" s="14"/>
+      <c r="AU11" s="14"/>
+      <c r="AV11" s="14"/>
+      <c r="AW11" s="14"/>
+      <c r="AX11" s="14"/>
+      <c r="AY11" s="14"/>
+      <c r="AZ11" s="14"/>
+      <c r="BA11" s="14"/>
+      <c r="BB11" s="14"/>
+      <c r="BC11" s="14"/>
+      <c r="BD11" s="14"/>
+      <c r="BE11" s="14"/>
+      <c r="BF11" s="14"/>
+      <c r="BG11" s="14"/>
+      <c r="BH11" s="14"/>
+      <c r="BI11" s="14"/>
+      <c r="BJ11" s="14"/>
+      <c r="BK11" s="14"/>
+      <c r="BL11" s="14"/>
+      <c r="BM11" s="14"/>
+      <c r="BN11" s="14"/>
+      <c r="BO11" s="14"/>
+      <c r="BP11" s="14"/>
+      <c r="BQ11" s="14"/>
+      <c r="BR11" s="14"/>
+      <c r="BS11" s="14"/>
+      <c r="BT11" s="14"/>
+      <c r="BU11" s="14"/>
+      <c r="BV11" s="14"/>
+      <c r="BW11" s="14"/>
+      <c r="BX11" s="14"/>
+      <c r="BY11" s="14"/>
+      <c r="BZ11" s="14"/>
+      <c r="CA11" s="14"/>
+      <c r="CB11" s="14"/>
+      <c r="CC11" s="14"/>
+      <c r="CD11" s="14"/>
+      <c r="CE11" s="14"/>
+      <c r="CF11" s="14"/>
+      <c r="CG11" s="14"/>
+      <c r="CH11" s="14"/>
+      <c r="CI11" s="14"/>
+      <c r="CJ11" s="14"/>
+      <c r="CK11" s="14"/>
+      <c r="CL11" s="14"/>
+      <c r="CM11" s="14"/>
+      <c r="CN11" s="14"/>
+      <c r="CO11" s="14"/>
+      <c r="CP11" s="14"/>
+      <c r="CQ11" s="14"/>
+      <c r="CR11" s="14"/>
+      <c r="CS11" s="14"/>
+      <c r="CT11" s="14"/>
+      <c r="CU11" s="14"/>
+      <c r="CV11" s="14"/>
+      <c r="CW11" s="14"/>
+      <c r="CX11" s="14"/>
+      <c r="CY11" s="14"/>
+      <c r="CZ11" s="14"/>
+      <c r="DA11" s="14"/>
+      <c r="DB11" s="14"/>
+      <c r="DC11" s="14"/>
+      <c r="DD11" s="14"/>
+      <c r="DE11" s="14"/>
+      <c r="DF11" s="14"/>
+      <c r="DG11" s="14"/>
+      <c r="DH11" s="14"/>
+      <c r="DI11" s="14"/>
+      <c r="DJ11" s="14"/>
+      <c r="DK11" s="14"/>
+      <c r="DL11" s="14"/>
+      <c r="DM11" s="14"/>
+      <c r="DN11" s="14"/>
+      <c r="DO11" s="14"/>
+      <c r="DP11" s="14"/>
+      <c r="DQ11" s="14"/>
+      <c r="DR11" s="14"/>
+      <c r="DS11" s="14"/>
+      <c r="DT11" s="14"/>
+      <c r="DU11" s="14"/>
+      <c r="DV11" s="14"/>
+      <c r="DW11" s="14"/>
+      <c r="DX11" s="14"/>
+      <c r="DY11" s="14"/>
+      <c r="DZ11" s="14"/>
+      <c r="EA11" s="14"/>
+      <c r="EB11" s="14"/>
+      <c r="EC11" s="14"/>
+      <c r="ED11" s="14"/>
+      <c r="EE11" s="14"/>
+      <c r="EF11" s="14"/>
+      <c r="EG11" s="14"/>
+      <c r="EH11" s="14"/>
+      <c r="EI11" s="14"/>
+      <c r="EJ11" s="14"/>
+      <c r="EK11" s="14"/>
+      <c r="EL11" s="14"/>
+      <c r="EM11" s="14"/>
+      <c r="EN11" s="14"/>
+      <c r="EO11" s="14"/>
+      <c r="EP11" s="14"/>
+      <c r="EQ11" s="14"/>
+      <c r="ER11" s="14"/>
+      <c r="ES11" s="14"/>
+      <c r="ET11" s="14"/>
+      <c r="EU11" s="14"/>
+      <c r="EV11" s="14"/>
+      <c r="EW11" s="14"/>
+      <c r="EX11" s="14"/>
+      <c r="EY11" s="14"/>
+      <c r="EZ11" s="14"/>
+      <c r="FA11" s="14"/>
+      <c r="FB11" s="14"/>
+      <c r="FC11" s="14"/>
+      <c r="FD11" s="14"/>
+      <c r="FE11" s="14"/>
+      <c r="FF11" s="14"/>
+      <c r="FG11" s="14"/>
+      <c r="FH11" s="14"/>
+      <c r="FI11" s="14"/>
+      <c r="FJ11" s="14"/>
+      <c r="FK11" s="14"/>
+      <c r="FL11" s="14"/>
+      <c r="FM11" s="14"/>
+      <c r="FN11" s="14"/>
+      <c r="FO11" s="14"/>
+      <c r="FP11" s="14"/>
+      <c r="FQ11" s="14"/>
+      <c r="FR11" s="14"/>
+      <c r="FS11" s="14"/>
+      <c r="FT11" s="14"/>
+      <c r="FU11" s="14"/>
+      <c r="FV11" s="14"/>
+      <c r="FW11" s="14"/>
+      <c r="FX11" s="14"/>
+      <c r="FY11" s="14"/>
+      <c r="FZ11" s="14"/>
+      <c r="GA11" s="14"/>
+      <c r="GB11" s="14"/>
+      <c r="GC11" s="14"/>
+      <c r="GD11" s="14"/>
+      <c r="GE11" s="14"/>
+      <c r="GF11" s="14"/>
+      <c r="GG11" s="14"/>
+      <c r="GH11" s="14"/>
+      <c r="GI11" s="14"/>
+      <c r="GJ11" s="14"/>
+      <c r="GK11" s="14"/>
+      <c r="GL11" s="14"/>
+      <c r="GM11" s="14"/>
+      <c r="GN11" s="14"/>
+      <c r="GO11" s="14"/>
+      <c r="GP11" s="14"/>
+      <c r="GQ11" s="14"/>
+      <c r="GR11" s="14"/>
+      <c r="GS11" s="14"/>
+      <c r="GT11" s="14"/>
+      <c r="GU11" s="14"/>
+      <c r="GV11" s="14"/>
+      <c r="GW11" s="14"/>
+      <c r="GX11" s="14"/>
+      <c r="GY11" s="14"/>
+      <c r="GZ11" s="14"/>
+      <c r="HA11" s="14"/>
+      <c r="HB11" s="14"/>
+      <c r="HC11" s="14"/>
+      <c r="HD11" s="14"/>
+      <c r="HE11" s="14"/>
+      <c r="HF11" s="14"/>
+      <c r="HG11" s="14"/>
+      <c r="HH11" s="14"/>
+      <c r="HI11" s="14"/>
+      <c r="HJ11" s="14"/>
+      <c r="HK11" s="14"/>
+      <c r="HL11" s="14"/>
+      <c r="HM11" s="14"/>
+      <c r="HN11" s="14"/>
+      <c r="HO11" s="14"/>
+      <c r="HP11" s="14"/>
+      <c r="HQ11" s="14"/>
+      <c r="HR11" s="14"/>
+      <c r="HS11" s="14"/>
+      <c r="HT11" s="14"/>
+      <c r="HU11" s="14"/>
+      <c r="HV11" s="14"/>
+      <c r="HW11" s="14"/>
+      <c r="HX11" s="14"/>
+      <c r="HY11" s="14"/>
+      <c r="HZ11" s="14"/>
+      <c r="IA11" s="14"/>
+      <c r="IB11" s="14"/>
+      <c r="IC11" s="14"/>
+      <c r="ID11" s="14"/>
+      <c r="IE11" s="14"/>
+      <c r="IF11" s="14"/>
+      <c r="IG11" s="14"/>
+      <c r="IH11" s="14"/>
+      <c r="II11" s="14"/>
+      <c r="IJ11" s="14"/>
+      <c r="IK11" s="14"/>
+      <c r="IL11" s="14"/>
+      <c r="IM11" s="14"/>
+      <c r="IN11" s="14"/>
+      <c r="IO11" s="14"/>
+      <c r="IP11" s="14"/>
+      <c r="IQ11" s="14"/>
+      <c r="IR11" s="14"/>
+      <c r="IS11" s="14"/>
+      <c r="IT11" s="14"/>
+      <c r="IU11" s="14"/>
+      <c r="IV11" s="14"/>
+      <c r="IW11" s="14"/>
+      <c r="IX11" s="14"/>
+      <c r="IY11" s="14"/>
+      <c r="IZ11" s="14"/>
+      <c r="JA11" s="14"/>
+      <c r="JB11" s="14"/>
+      <c r="JC11" s="14"/>
+      <c r="JD11" s="14"/>
+      <c r="JE11" s="14"/>
+      <c r="JF11" s="14"/>
+      <c r="JG11" s="14"/>
+      <c r="JH11" s="14"/>
+      <c r="JI11" s="14"/>
+      <c r="JJ11" s="14"/>
+      <c r="JK11" s="14"/>
+      <c r="JL11" s="14"/>
+      <c r="JM11" s="14"/>
+      <c r="JN11" s="14"/>
+      <c r="JO11" s="14"/>
+      <c r="JP11" s="14"/>
+      <c r="JQ11" s="14"/>
+      <c r="JR11" s="14"/>
+      <c r="JS11" s="14"/>
+      <c r="JT11" s="14"/>
+      <c r="JU11" s="14"/>
+      <c r="JV11" s="14"/>
+      <c r="JW11" s="14"/>
+      <c r="JX11" s="14"/>
+      <c r="JY11" s="14"/>
+      <c r="JZ11" s="14"/>
+      <c r="KA11" s="14"/>
+      <c r="KB11" s="14"/>
+      <c r="KC11" s="14"/>
+      <c r="KD11" s="14"/>
+      <c r="KE11" s="14"/>
+      <c r="KF11" s="14"/>
+      <c r="KG11" s="14"/>
+      <c r="KH11" s="14"/>
+      <c r="KI11" s="14"/>
+      <c r="KJ11" s="14"/>
+      <c r="KK11" s="14"/>
+      <c r="KL11" s="14"/>
+      <c r="KM11" s="14"/>
+      <c r="KN11" s="14"/>
+      <c r="KO11" s="14"/>
+      <c r="KP11" s="14"/>
+      <c r="KQ11" s="14"/>
+      <c r="KR11" s="14"/>
+      <c r="KS11" s="14"/>
+      <c r="KT11" s="14"/>
+      <c r="KU11" s="14"/>
+      <c r="KV11" s="14"/>
+      <c r="KW11" s="14"/>
+      <c r="KX11" s="14"/>
+      <c r="KY11" s="14"/>
+      <c r="KZ11" s="14"/>
+      <c r="LA11" s="14"/>
+      <c r="LB11" s="14"/>
+      <c r="LC11" s="14"/>
+      <c r="LD11" s="14"/>
+      <c r="LE11" s="14"/>
+      <c r="LF11" s="14"/>
+      <c r="LG11" s="14"/>
+      <c r="LH11" s="14"/>
+      <c r="LI11" s="14"/>
+      <c r="LJ11" s="14"/>
+      <c r="LK11" s="14"/>
+      <c r="LL11" s="14"/>
+      <c r="LM11" s="14"/>
+      <c r="LN11" s="14"/>
+      <c r="LO11" s="14"/>
+      <c r="LP11" s="14"/>
+      <c r="LQ11" s="14"/>
+      <c r="LR11" s="14"/>
+      <c r="LS11" s="14"/>
+      <c r="LT11" s="14"/>
+      <c r="LU11" s="14"/>
+      <c r="LV11" s="14"/>
+    </row>
+    <row r="12" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" s="13"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="14"/>
+      <c r="N12" s="14"/>
+      <c r="O12" s="14"/>
+      <c r="P12" s="14"/>
+      <c r="Q12" s="14"/>
+      <c r="R12" s="14"/>
+      <c r="S12" s="14"/>
+      <c r="T12" s="14"/>
+      <c r="U12" s="14"/>
+      <c r="V12" s="14"/>
+      <c r="W12" s="14"/>
+      <c r="X12" s="14"/>
+      <c r="Y12" s="14"/>
+      <c r="Z12" s="14"/>
+      <c r="AA12" s="14"/>
+      <c r="AB12" s="14"/>
+      <c r="AC12" s="14"/>
+      <c r="AD12" s="14"/>
+      <c r="AE12" s="14"/>
+      <c r="AF12" s="14"/>
+      <c r="AG12" s="14"/>
+      <c r="AH12" s="14"/>
+      <c r="AI12" s="14"/>
+      <c r="AJ12" s="14"/>
+      <c r="AK12" s="14"/>
+      <c r="AL12" s="14"/>
+      <c r="AM12" s="14"/>
+      <c r="AN12" s="14"/>
+      <c r="AO12" s="14"/>
+      <c r="AP12" s="14"/>
+      <c r="AQ12" s="14"/>
+      <c r="AR12" s="14"/>
+      <c r="AS12" s="14"/>
+      <c r="AT12" s="14"/>
+      <c r="AU12" s="14"/>
+      <c r="AV12" s="14"/>
+      <c r="AW12" s="14"/>
+      <c r="AX12" s="14"/>
+      <c r="AY12" s="14"/>
+      <c r="AZ12" s="14"/>
+      <c r="BA12" s="14"/>
+      <c r="BB12" s="14"/>
+      <c r="BC12" s="14"/>
+      <c r="BD12" s="14"/>
+      <c r="BE12" s="14"/>
+      <c r="BF12" s="14"/>
+      <c r="BG12" s="14"/>
+      <c r="BH12" s="14"/>
+      <c r="BI12" s="14"/>
+      <c r="BJ12" s="14"/>
+      <c r="BK12" s="14"/>
+      <c r="BL12" s="14"/>
+      <c r="BM12" s="14"/>
+      <c r="BN12" s="14"/>
+      <c r="BO12" s="14"/>
+      <c r="BP12" s="14"/>
+      <c r="BQ12" s="14"/>
+      <c r="BR12" s="14"/>
+      <c r="BS12" s="14"/>
+      <c r="BT12" s="14"/>
+      <c r="BU12" s="14"/>
+      <c r="BV12" s="14"/>
+      <c r="BW12" s="14"/>
+      <c r="BX12" s="14"/>
+      <c r="BY12" s="14"/>
+      <c r="BZ12" s="14"/>
+      <c r="CA12" s="14"/>
+      <c r="CB12" s="14"/>
+      <c r="CC12" s="14"/>
+      <c r="CD12" s="14"/>
+      <c r="CE12" s="14"/>
+      <c r="CF12" s="14"/>
+      <c r="CG12" s="14"/>
+      <c r="CH12" s="14"/>
+      <c r="CI12" s="14"/>
+      <c r="CJ12" s="14"/>
+      <c r="CK12" s="14"/>
+      <c r="CL12" s="14"/>
+      <c r="CM12" s="14"/>
+      <c r="CN12" s="14"/>
+      <c r="CO12" s="14"/>
+      <c r="CP12" s="14"/>
+      <c r="CQ12" s="14"/>
+      <c r="CR12" s="14"/>
+      <c r="CS12" s="14"/>
+      <c r="CT12" s="14"/>
+      <c r="CU12" s="14"/>
+      <c r="CV12" s="14"/>
+      <c r="CW12" s="14"/>
+      <c r="CX12" s="14"/>
+      <c r="CY12" s="14"/>
+      <c r="CZ12" s="14"/>
+      <c r="DA12" s="14"/>
+      <c r="DB12" s="14"/>
+      <c r="DC12" s="14"/>
+      <c r="DD12" s="14"/>
+      <c r="DE12" s="14"/>
+      <c r="DF12" s="14"/>
+      <c r="DG12" s="14"/>
+      <c r="DH12" s="14"/>
+      <c r="DI12" s="14"/>
+      <c r="DJ12" s="14"/>
+      <c r="DK12" s="14"/>
+      <c r="DL12" s="14"/>
+      <c r="DM12" s="14"/>
+      <c r="DN12" s="14"/>
+      <c r="DO12" s="14"/>
+      <c r="DP12" s="14"/>
+      <c r="DQ12" s="14"/>
+      <c r="DR12" s="14"/>
+      <c r="DS12" s="14"/>
+      <c r="DT12" s="14"/>
+      <c r="DU12" s="14"/>
+      <c r="DV12" s="14"/>
+      <c r="DW12" s="14"/>
+      <c r="DX12" s="14"/>
+      <c r="DY12" s="14"/>
+      <c r="DZ12" s="14"/>
+      <c r="EA12" s="14"/>
+      <c r="EB12" s="14"/>
+      <c r="EC12" s="14"/>
+      <c r="ED12" s="14"/>
+      <c r="EE12" s="14"/>
+      <c r="EF12" s="14"/>
+      <c r="EG12" s="14"/>
+      <c r="EH12" s="14"/>
+      <c r="EI12" s="14"/>
+      <c r="EJ12" s="14"/>
+      <c r="EK12" s="14"/>
+      <c r="EL12" s="14"/>
+      <c r="EM12" s="14"/>
+      <c r="EN12" s="14"/>
+      <c r="EO12" s="14"/>
+      <c r="EP12" s="14"/>
+      <c r="EQ12" s="14"/>
+      <c r="ER12" s="14"/>
+      <c r="ES12" s="14"/>
+      <c r="ET12" s="14"/>
+      <c r="EU12" s="14"/>
+      <c r="EV12" s="14"/>
+      <c r="EW12" s="14"/>
+      <c r="EX12" s="14"/>
+      <c r="EY12" s="14"/>
+      <c r="EZ12" s="14"/>
+      <c r="FA12" s="14"/>
+      <c r="FB12" s="14"/>
+      <c r="FC12" s="14"/>
+      <c r="FD12" s="14"/>
+      <c r="FE12" s="14"/>
+      <c r="FF12" s="14"/>
+      <c r="FG12" s="14"/>
+      <c r="FH12" s="14"/>
+      <c r="FI12" s="14"/>
+      <c r="FJ12" s="14"/>
+      <c r="FK12" s="14"/>
+      <c r="FL12" s="14"/>
+      <c r="FM12" s="14"/>
+      <c r="FN12" s="14"/>
+      <c r="FO12" s="14"/>
+      <c r="FP12" s="14"/>
+      <c r="FQ12" s="14"/>
+      <c r="FR12" s="14"/>
+      <c r="FS12" s="14"/>
+      <c r="FT12" s="14"/>
+      <c r="FU12" s="14"/>
+      <c r="FV12" s="14"/>
+      <c r="FW12" s="14"/>
+      <c r="FX12" s="14"/>
+      <c r="FY12" s="14"/>
+      <c r="FZ12" s="14"/>
+      <c r="GA12" s="14"/>
+      <c r="GB12" s="14"/>
+      <c r="GC12" s="14"/>
+      <c r="GD12" s="14"/>
+      <c r="GE12" s="14"/>
+      <c r="GF12" s="14"/>
+      <c r="GG12" s="14"/>
+      <c r="GH12" s="14"/>
+      <c r="GI12" s="14"/>
+      <c r="GJ12" s="14"/>
+      <c r="GK12" s="14"/>
+      <c r="GL12" s="14"/>
+      <c r="GM12" s="14"/>
+      <c r="GN12" s="14"/>
+      <c r="GO12" s="14"/>
+      <c r="GP12" s="14"/>
+      <c r="GQ12" s="14"/>
+      <c r="GR12" s="14"/>
+      <c r="GS12" s="14"/>
+      <c r="GT12" s="14"/>
+      <c r="GU12" s="14"/>
+      <c r="GV12" s="14"/>
+      <c r="GW12" s="14"/>
+      <c r="GX12" s="14"/>
+      <c r="GY12" s="14"/>
+      <c r="GZ12" s="14"/>
+      <c r="HA12" s="14"/>
+      <c r="HB12" s="14"/>
+      <c r="HC12" s="14"/>
+      <c r="HD12" s="14"/>
+      <c r="HE12" s="14"/>
+      <c r="HF12" s="14"/>
+      <c r="HG12" s="14"/>
+      <c r="HH12" s="14"/>
+      <c r="HI12" s="14"/>
+      <c r="HJ12" s="14"/>
+      <c r="HK12" s="14"/>
+      <c r="HL12" s="14"/>
+      <c r="HM12" s="14"/>
+      <c r="HN12" s="14"/>
+      <c r="HO12" s="14"/>
+      <c r="HP12" s="14"/>
+      <c r="HQ12" s="14"/>
+      <c r="HR12" s="14"/>
+      <c r="HS12" s="14"/>
+      <c r="HT12" s="14"/>
+      <c r="HU12" s="14"/>
+      <c r="HV12" s="14"/>
+      <c r="HW12" s="14"/>
+      <c r="HX12" s="14"/>
+      <c r="HY12" s="14"/>
+      <c r="HZ12" s="14"/>
+      <c r="IA12" s="14"/>
+      <c r="IB12" s="14"/>
+      <c r="IC12" s="14"/>
+      <c r="ID12" s="14"/>
+      <c r="IE12" s="14"/>
+      <c r="IF12" s="14"/>
+      <c r="IG12" s="14"/>
+      <c r="IH12" s="14"/>
+      <c r="II12" s="14"/>
+      <c r="IJ12" s="14"/>
+      <c r="IK12" s="14"/>
+      <c r="IL12" s="14"/>
+      <c r="IM12" s="14"/>
+      <c r="IN12" s="14"/>
+      <c r="IO12" s="14"/>
+      <c r="IP12" s="14"/>
+      <c r="IQ12" s="14"/>
+      <c r="IR12" s="14"/>
+      <c r="IS12" s="14"/>
+      <c r="IT12" s="14"/>
+      <c r="IU12" s="14"/>
+      <c r="IV12" s="14"/>
+      <c r="IW12" s="14"/>
+      <c r="IX12" s="14"/>
+      <c r="IY12" s="14"/>
+      <c r="IZ12" s="14"/>
+      <c r="JA12" s="14"/>
+      <c r="JB12" s="14"/>
+      <c r="JC12" s="14"/>
+      <c r="JD12" s="14"/>
+      <c r="JE12" s="14"/>
+      <c r="JF12" s="14"/>
+      <c r="JG12" s="14"/>
+      <c r="JH12" s="14"/>
+      <c r="JI12" s="14"/>
+      <c r="JJ12" s="14"/>
+      <c r="JK12" s="14"/>
+      <c r="JL12" s="14"/>
+      <c r="JM12" s="14"/>
+      <c r="JN12" s="14"/>
+      <c r="JO12" s="14"/>
+      <c r="JP12" s="14"/>
+      <c r="JQ12" s="14"/>
+      <c r="JR12" s="14"/>
+      <c r="JS12" s="14"/>
+      <c r="JT12" s="14"/>
+      <c r="JU12" s="14"/>
+      <c r="JV12" s="14"/>
+      <c r="JW12" s="14"/>
+      <c r="JX12" s="14"/>
+      <c r="JY12" s="14"/>
+      <c r="JZ12" s="14"/>
+      <c r="KA12" s="14"/>
+      <c r="KB12" s="14"/>
+      <c r="KC12" s="14"/>
+      <c r="KD12" s="14"/>
+      <c r="KE12" s="14"/>
+      <c r="KF12" s="14"/>
+      <c r="KG12" s="14"/>
+      <c r="KH12" s="14"/>
+      <c r="KI12" s="14"/>
+      <c r="KJ12" s="14"/>
+      <c r="KK12" s="14"/>
+      <c r="KL12" s="14"/>
+      <c r="KM12" s="14"/>
+      <c r="KN12" s="14"/>
+      <c r="KO12" s="14"/>
+      <c r="KP12" s="14"/>
+      <c r="KQ12" s="14"/>
+      <c r="KR12" s="14"/>
+      <c r="KS12" s="14"/>
+      <c r="KT12" s="14"/>
+      <c r="KU12" s="14"/>
+      <c r="KV12" s="14"/>
+      <c r="KW12" s="14"/>
+      <c r="KX12" s="14"/>
+      <c r="KY12" s="14"/>
+      <c r="KZ12" s="14"/>
+      <c r="LA12" s="14"/>
+      <c r="LB12" s="14"/>
+      <c r="LC12" s="14"/>
+      <c r="LD12" s="14"/>
+      <c r="LE12" s="14"/>
+      <c r="LF12" s="14"/>
+      <c r="LG12" s="14"/>
+      <c r="LH12" s="14"/>
+      <c r="LI12" s="14"/>
+      <c r="LJ12" s="14"/>
+      <c r="LK12" s="14"/>
+      <c r="LL12" s="14"/>
+      <c r="LM12" s="14"/>
+      <c r="LN12" s="14"/>
+      <c r="LO12" s="14"/>
+      <c r="LP12" s="14"/>
+      <c r="LQ12" s="14"/>
+      <c r="LR12" s="14"/>
+      <c r="LS12" s="14"/>
+      <c r="LT12" s="14"/>
+      <c r="LU12" s="14"/>
+      <c r="LV12" s="14"/>
+    </row>
+    <row r="13" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>12</v>
-[...52 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" s="13"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="14"/>
+      <c r="L13" s="14"/>
+      <c r="M13" s="14"/>
+      <c r="N13" s="14"/>
+      <c r="O13" s="14"/>
+      <c r="P13" s="14"/>
+      <c r="Q13" s="14"/>
+      <c r="R13" s="14"/>
+      <c r="S13" s="14"/>
+      <c r="T13" s="14"/>
+      <c r="U13" s="14"/>
+      <c r="V13" s="14"/>
+      <c r="W13" s="14"/>
+      <c r="X13" s="14"/>
+      <c r="Y13" s="14"/>
+      <c r="Z13" s="14"/>
+      <c r="AA13" s="14"/>
+      <c r="AB13" s="14"/>
+      <c r="AC13" s="14"/>
+      <c r="AD13" s="14"/>
+      <c r="AE13" s="14"/>
+      <c r="AF13" s="14"/>
+      <c r="AG13" s="14"/>
+      <c r="AH13" s="14"/>
+      <c r="AI13" s="14"/>
+      <c r="AJ13" s="14"/>
+      <c r="AK13" s="14"/>
+      <c r="AL13" s="14"/>
+      <c r="AM13" s="14"/>
+      <c r="AN13" s="14"/>
+      <c r="AO13" s="14"/>
+      <c r="AP13" s="14"/>
+      <c r="AQ13" s="14"/>
+      <c r="AR13" s="14"/>
+      <c r="AS13" s="14"/>
+      <c r="AT13" s="14"/>
+      <c r="AU13" s="14"/>
+      <c r="AV13" s="14"/>
+      <c r="AW13" s="14"/>
+      <c r="AX13" s="14"/>
+      <c r="AY13" s="14"/>
+      <c r="AZ13" s="14"/>
+      <c r="BA13" s="14"/>
+      <c r="BB13" s="14"/>
+      <c r="BC13" s="14"/>
+      <c r="BD13" s="14"/>
+      <c r="BE13" s="14"/>
+      <c r="BF13" s="14"/>
+      <c r="BG13" s="14"/>
+      <c r="BH13" s="14"/>
+      <c r="BI13" s="14"/>
+      <c r="BJ13" s="14"/>
+      <c r="BK13" s="14"/>
+      <c r="BL13" s="14"/>
+      <c r="BM13" s="14"/>
+      <c r="BN13" s="14"/>
+      <c r="BO13" s="14"/>
+      <c r="BP13" s="14"/>
+      <c r="BQ13" s="14"/>
+      <c r="BR13" s="14"/>
+      <c r="BS13" s="14"/>
+      <c r="BT13" s="14"/>
+      <c r="BU13" s="14"/>
+      <c r="BV13" s="14"/>
+      <c r="BW13" s="14"/>
+      <c r="BX13" s="14"/>
+      <c r="BY13" s="14"/>
+      <c r="BZ13" s="14"/>
+      <c r="CA13" s="14"/>
+      <c r="CB13" s="14"/>
+      <c r="CC13" s="14"/>
+      <c r="CD13" s="14"/>
+      <c r="CE13" s="14"/>
+      <c r="CF13" s="14"/>
+      <c r="CG13" s="14"/>
+      <c r="CH13" s="14"/>
+      <c r="CI13" s="14"/>
+      <c r="CJ13" s="14"/>
+      <c r="CK13" s="14"/>
+      <c r="CL13" s="14"/>
+      <c r="CM13" s="14"/>
+      <c r="CN13" s="14"/>
+      <c r="CO13" s="14"/>
+      <c r="CP13" s="14"/>
+      <c r="CQ13" s="14"/>
+      <c r="CR13" s="14"/>
+      <c r="CS13" s="14"/>
+      <c r="CT13" s="14"/>
+      <c r="CU13" s="14"/>
+      <c r="CV13" s="14"/>
+      <c r="CW13" s="14"/>
+      <c r="CX13" s="14"/>
+      <c r="CY13" s="14"/>
+      <c r="CZ13" s="14"/>
+      <c r="DA13" s="14"/>
+      <c r="DB13" s="14"/>
+      <c r="DC13" s="14"/>
+      <c r="DD13" s="14"/>
+      <c r="DE13" s="14"/>
+      <c r="DF13" s="14"/>
+      <c r="DG13" s="14"/>
+      <c r="DH13" s="14"/>
+      <c r="DI13" s="14"/>
+      <c r="DJ13" s="14"/>
+      <c r="DK13" s="14"/>
+      <c r="DL13" s="14"/>
+      <c r="DM13" s="14"/>
+      <c r="DN13" s="14"/>
+      <c r="DO13" s="14"/>
+      <c r="DP13" s="14"/>
+      <c r="DQ13" s="14"/>
+      <c r="DR13" s="14"/>
+      <c r="DS13" s="14"/>
+      <c r="DT13" s="14"/>
+      <c r="DU13" s="14"/>
+      <c r="DV13" s="14"/>
+      <c r="DW13" s="14"/>
+      <c r="DX13" s="14"/>
+      <c r="DY13" s="14"/>
+      <c r="DZ13" s="14"/>
+      <c r="EA13" s="14"/>
+      <c r="EB13" s="14"/>
+      <c r="EC13" s="14"/>
+      <c r="ED13" s="14"/>
+      <c r="EE13" s="14"/>
+      <c r="EF13" s="14"/>
+      <c r="EG13" s="14"/>
+      <c r="EH13" s="14"/>
+      <c r="EI13" s="14"/>
+      <c r="EJ13" s="14"/>
+      <c r="EK13" s="14"/>
+      <c r="EL13" s="14"/>
+      <c r="EM13" s="14"/>
+      <c r="EN13" s="14"/>
+      <c r="EO13" s="14"/>
+      <c r="EP13" s="14"/>
+      <c r="EQ13" s="14"/>
+      <c r="ER13" s="14"/>
+      <c r="ES13" s="14"/>
+      <c r="ET13" s="14"/>
+      <c r="EU13" s="14"/>
+      <c r="EV13" s="14"/>
+      <c r="EW13" s="14"/>
+      <c r="EX13" s="14"/>
+      <c r="EY13" s="14"/>
+      <c r="EZ13" s="14"/>
+      <c r="FA13" s="14"/>
+      <c r="FB13" s="14"/>
+      <c r="FC13" s="14"/>
+      <c r="FD13" s="14"/>
+      <c r="FE13" s="14"/>
+      <c r="FF13" s="14"/>
+      <c r="FG13" s="14"/>
+      <c r="FH13" s="14"/>
+      <c r="FI13" s="14"/>
+      <c r="FJ13" s="14"/>
+      <c r="FK13" s="14"/>
+      <c r="FL13" s="14"/>
+      <c r="FM13" s="14"/>
+      <c r="FN13" s="14"/>
+      <c r="FO13" s="14"/>
+      <c r="FP13" s="14"/>
+      <c r="FQ13" s="14"/>
+      <c r="FR13" s="14"/>
+      <c r="FS13" s="14"/>
+      <c r="FT13" s="14"/>
+      <c r="FU13" s="14"/>
+      <c r="FV13" s="14"/>
+      <c r="FW13" s="14"/>
+      <c r="FX13" s="14"/>
+      <c r="FY13" s="14"/>
+      <c r="FZ13" s="14"/>
+      <c r="GA13" s="14"/>
+      <c r="GB13" s="14"/>
+      <c r="GC13" s="14"/>
+      <c r="GD13" s="14"/>
+      <c r="GE13" s="14"/>
+      <c r="GF13" s="14"/>
+      <c r="GG13" s="14"/>
+      <c r="GH13" s="14"/>
+      <c r="GI13" s="14"/>
+      <c r="GJ13" s="14"/>
+      <c r="GK13" s="14"/>
+      <c r="GL13" s="14"/>
+      <c r="GM13" s="14"/>
+      <c r="GN13" s="14"/>
+      <c r="GO13" s="14"/>
+      <c r="GP13" s="14"/>
+      <c r="GQ13" s="14"/>
+      <c r="GR13" s="14"/>
+      <c r="GS13" s="14"/>
+      <c r="GT13" s="14"/>
+      <c r="GU13" s="14"/>
+      <c r="GV13" s="14"/>
+      <c r="GW13" s="14"/>
+      <c r="GX13" s="14"/>
+      <c r="GY13" s="14"/>
+      <c r="GZ13" s="14"/>
+      <c r="HA13" s="14"/>
+      <c r="HB13" s="14"/>
+      <c r="HC13" s="14"/>
+      <c r="HD13" s="14"/>
+      <c r="HE13" s="14"/>
+      <c r="HF13" s="14"/>
+      <c r="HG13" s="14"/>
+      <c r="HH13" s="14"/>
+      <c r="HI13" s="14"/>
+      <c r="HJ13" s="14"/>
+      <c r="HK13" s="14"/>
+      <c r="HL13" s="14"/>
+      <c r="HM13" s="14"/>
+      <c r="HN13" s="14"/>
+      <c r="HO13" s="14"/>
+      <c r="HP13" s="14"/>
+      <c r="HQ13" s="14"/>
+      <c r="HR13" s="14"/>
+      <c r="HS13" s="14"/>
+      <c r="HT13" s="14"/>
+      <c r="HU13" s="14"/>
+      <c r="HV13" s="14"/>
+      <c r="HW13" s="14"/>
+      <c r="HX13" s="14"/>
+      <c r="HY13" s="14"/>
+      <c r="HZ13" s="14"/>
+      <c r="IA13" s="14"/>
+      <c r="IB13" s="14"/>
+      <c r="IC13" s="14"/>
+      <c r="ID13" s="14"/>
+      <c r="IE13" s="14"/>
+      <c r="IF13" s="14"/>
+      <c r="IG13" s="14"/>
+      <c r="IH13" s="14"/>
+      <c r="II13" s="14"/>
+      <c r="IJ13" s="14"/>
+      <c r="IK13" s="14"/>
+      <c r="IL13" s="14"/>
+      <c r="IM13" s="14"/>
+      <c r="IN13" s="14"/>
+      <c r="IO13" s="14"/>
+      <c r="IP13" s="14"/>
+      <c r="IQ13" s="14"/>
+      <c r="IR13" s="14"/>
+      <c r="IS13" s="14"/>
+      <c r="IT13" s="14"/>
+      <c r="IU13" s="14"/>
+      <c r="IV13" s="14"/>
+      <c r="IW13" s="14"/>
+      <c r="IX13" s="14"/>
+      <c r="IY13" s="14"/>
+      <c r="IZ13" s="14"/>
+      <c r="JA13" s="14"/>
+      <c r="JB13" s="14"/>
+      <c r="JC13" s="14"/>
+      <c r="JD13" s="14"/>
+      <c r="JE13" s="14"/>
+      <c r="JF13" s="14"/>
+      <c r="JG13" s="14"/>
+      <c r="JH13" s="14"/>
+      <c r="JI13" s="14"/>
+      <c r="JJ13" s="14"/>
+      <c r="JK13" s="14"/>
+      <c r="JL13" s="14"/>
+      <c r="JM13" s="14"/>
+      <c r="JN13" s="14"/>
+      <c r="JO13" s="14"/>
+      <c r="JP13" s="14"/>
+      <c r="JQ13" s="14"/>
+      <c r="JR13" s="14"/>
+      <c r="JS13" s="14"/>
+      <c r="JT13" s="14"/>
+      <c r="JU13" s="14"/>
+      <c r="JV13" s="14"/>
+      <c r="JW13" s="14"/>
+      <c r="JX13" s="14"/>
+      <c r="JY13" s="14"/>
+      <c r="JZ13" s="14"/>
+      <c r="KA13" s="14"/>
+      <c r="KB13" s="14"/>
+      <c r="KC13" s="14"/>
+      <c r="KD13" s="14"/>
+      <c r="KE13" s="14"/>
+      <c r="KF13" s="14"/>
+      <c r="KG13" s="14"/>
+      <c r="KH13" s="14"/>
+      <c r="KI13" s="14"/>
+      <c r="KJ13" s="14"/>
+      <c r="KK13" s="14"/>
+      <c r="KL13" s="14"/>
+      <c r="KM13" s="14"/>
+      <c r="KN13" s="14"/>
+      <c r="KO13" s="14"/>
+      <c r="KP13" s="14"/>
+      <c r="KQ13" s="14"/>
+      <c r="KR13" s="14"/>
+      <c r="KS13" s="14"/>
+      <c r="KT13" s="14"/>
+      <c r="KU13" s="14"/>
+      <c r="KV13" s="14"/>
+      <c r="KW13" s="14"/>
+      <c r="KX13" s="14"/>
+      <c r="KY13" s="14"/>
+      <c r="KZ13" s="14"/>
+      <c r="LA13" s="14"/>
+      <c r="LB13" s="14"/>
+      <c r="LC13" s="14"/>
+      <c r="LD13" s="14"/>
+      <c r="LE13" s="14"/>
+      <c r="LF13" s="14"/>
+      <c r="LG13" s="14"/>
+      <c r="LH13" s="14"/>
+      <c r="LI13" s="14"/>
+      <c r="LJ13" s="14"/>
+      <c r="LK13" s="14"/>
+      <c r="LL13" s="14"/>
+      <c r="LM13" s="14"/>
+      <c r="LN13" s="14"/>
+      <c r="LO13" s="14"/>
+      <c r="LP13" s="14"/>
+      <c r="LQ13" s="14"/>
+      <c r="LR13" s="14"/>
+      <c r="LS13" s="14"/>
+      <c r="LT13" s="14"/>
+      <c r="LU13" s="14"/>
+      <c r="LV13" s="14"/>
+    </row>
+    <row r="14" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="G14" s="13"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="14"/>
+      <c r="L14" s="14"/>
+      <c r="M14" s="14"/>
+      <c r="N14" s="14"/>
+      <c r="O14" s="14"/>
+      <c r="P14" s="14"/>
+      <c r="Q14" s="14"/>
+      <c r="R14" s="14"/>
+      <c r="S14" s="14"/>
+      <c r="T14" s="14"/>
+      <c r="U14" s="14"/>
+      <c r="V14" s="14"/>
+      <c r="W14" s="14"/>
+      <c r="X14" s="14"/>
+      <c r="Y14" s="14"/>
+      <c r="Z14" s="14"/>
+      <c r="AA14" s="14"/>
+      <c r="AB14" s="14"/>
+      <c r="AC14" s="14"/>
+      <c r="AD14" s="14"/>
+      <c r="AE14" s="14"/>
+      <c r="AF14" s="14"/>
+      <c r="AG14" s="14"/>
+      <c r="AH14" s="14"/>
+      <c r="AI14" s="14"/>
+      <c r="AJ14" s="14"/>
+      <c r="AK14" s="14"/>
+      <c r="AL14" s="14"/>
+      <c r="AM14" s="14"/>
+      <c r="AN14" s="14"/>
+      <c r="AO14" s="14"/>
+      <c r="AP14" s="14"/>
+      <c r="AQ14" s="14"/>
+      <c r="AR14" s="14"/>
+      <c r="AS14" s="14"/>
+      <c r="AT14" s="14"/>
+      <c r="AU14" s="14"/>
+      <c r="AV14" s="14"/>
+      <c r="AW14" s="14"/>
+      <c r="AX14" s="14"/>
+      <c r="AY14" s="14"/>
+      <c r="AZ14" s="14"/>
+      <c r="BA14" s="14"/>
+      <c r="BB14" s="14"/>
+      <c r="BC14" s="14"/>
+      <c r="BD14" s="14"/>
+      <c r="BE14" s="14"/>
+      <c r="BF14" s="14"/>
+      <c r="BG14" s="14"/>
+      <c r="BH14" s="14"/>
+      <c r="BI14" s="14"/>
+      <c r="BJ14" s="14"/>
+      <c r="BK14" s="14"/>
+      <c r="BL14" s="14"/>
+      <c r="BM14" s="14"/>
+      <c r="BN14" s="14"/>
+      <c r="BO14" s="14"/>
+      <c r="BP14" s="14"/>
+      <c r="BQ14" s="14"/>
+      <c r="BR14" s="14"/>
+      <c r="BS14" s="14"/>
+      <c r="BT14" s="14"/>
+      <c r="BU14" s="14"/>
+      <c r="BV14" s="14"/>
+      <c r="BW14" s="14"/>
+      <c r="BX14" s="14"/>
+      <c r="BY14" s="14"/>
+      <c r="BZ14" s="14"/>
+      <c r="CA14" s="14"/>
+      <c r="CB14" s="14"/>
+      <c r="CC14" s="14"/>
+      <c r="CD14" s="14"/>
+      <c r="CE14" s="14"/>
+      <c r="CF14" s="14"/>
+      <c r="CG14" s="14"/>
+      <c r="CH14" s="14"/>
+      <c r="CI14" s="14"/>
+      <c r="CJ14" s="14"/>
+      <c r="CK14" s="14"/>
+      <c r="CL14" s="14"/>
+      <c r="CM14" s="14"/>
+      <c r="CN14" s="14"/>
+      <c r="CO14" s="14"/>
+      <c r="CP14" s="14"/>
+      <c r="CQ14" s="14"/>
+      <c r="CR14" s="14"/>
+      <c r="CS14" s="14"/>
+      <c r="CT14" s="14"/>
+      <c r="CU14" s="14"/>
+      <c r="CV14" s="14"/>
+      <c r="CW14" s="14"/>
+      <c r="CX14" s="14"/>
+      <c r="CY14" s="14"/>
+      <c r="CZ14" s="14"/>
+      <c r="DA14" s="14"/>
+      <c r="DB14" s="14"/>
+      <c r="DC14" s="14"/>
+      <c r="DD14" s="14"/>
+      <c r="DE14" s="14"/>
+      <c r="DF14" s="14"/>
+      <c r="DG14" s="14"/>
+      <c r="DH14" s="14"/>
+      <c r="DI14" s="14"/>
+      <c r="DJ14" s="14"/>
+      <c r="DK14" s="14"/>
+      <c r="DL14" s="14"/>
+      <c r="DM14" s="14"/>
+      <c r="DN14" s="14"/>
+      <c r="DO14" s="14"/>
+      <c r="DP14" s="14"/>
+      <c r="DQ14" s="14"/>
+      <c r="DR14" s="14"/>
+      <c r="DS14" s="14"/>
+      <c r="DT14" s="14"/>
+      <c r="DU14" s="14"/>
+      <c r="DV14" s="14"/>
+      <c r="DW14" s="14"/>
+      <c r="DX14" s="14"/>
+      <c r="DY14" s="14"/>
+      <c r="DZ14" s="14"/>
+      <c r="EA14" s="14"/>
+      <c r="EB14" s="14"/>
+      <c r="EC14" s="14"/>
+      <c r="ED14" s="14"/>
+      <c r="EE14" s="14"/>
+      <c r="EF14" s="14"/>
+      <c r="EG14" s="14"/>
+      <c r="EH14" s="14"/>
+      <c r="EI14" s="14"/>
+      <c r="EJ14" s="14"/>
+      <c r="EK14" s="14"/>
+      <c r="EL14" s="14"/>
+      <c r="EM14" s="14"/>
+      <c r="EN14" s="14"/>
+      <c r="EO14" s="14"/>
+      <c r="EP14" s="14"/>
+      <c r="EQ14" s="14"/>
+      <c r="ER14" s="14"/>
+      <c r="ES14" s="14"/>
+      <c r="ET14" s="14"/>
+      <c r="EU14" s="14"/>
+      <c r="EV14" s="14"/>
+      <c r="EW14" s="14"/>
+      <c r="EX14" s="14"/>
+      <c r="EY14" s="14"/>
+      <c r="EZ14" s="14"/>
+      <c r="FA14" s="14"/>
+      <c r="FB14" s="14"/>
+      <c r="FC14" s="14"/>
+      <c r="FD14" s="14"/>
+      <c r="FE14" s="14"/>
+      <c r="FF14" s="14"/>
+      <c r="FG14" s="14"/>
+      <c r="FH14" s="14"/>
+      <c r="FI14" s="14"/>
+      <c r="FJ14" s="14"/>
+      <c r="FK14" s="14"/>
+      <c r="FL14" s="14"/>
+      <c r="FM14" s="14"/>
+      <c r="FN14" s="14"/>
+      <c r="FO14" s="14"/>
+      <c r="FP14" s="14"/>
+      <c r="FQ14" s="14"/>
+      <c r="FR14" s="14"/>
+      <c r="FS14" s="14"/>
+      <c r="FT14" s="14"/>
+      <c r="FU14" s="14"/>
+      <c r="FV14" s="14"/>
+      <c r="FW14" s="14"/>
+      <c r="FX14" s="14"/>
+      <c r="FY14" s="14"/>
+      <c r="FZ14" s="14"/>
+      <c r="GA14" s="14"/>
+      <c r="GB14" s="14"/>
+      <c r="GC14" s="14"/>
+      <c r="GD14" s="14"/>
+      <c r="GE14" s="14"/>
+      <c r="GF14" s="14"/>
+      <c r="GG14" s="14"/>
+      <c r="GH14" s="14"/>
+      <c r="GI14" s="14"/>
+      <c r="GJ14" s="14"/>
+      <c r="GK14" s="14"/>
+      <c r="GL14" s="14"/>
+      <c r="GM14" s="14"/>
+      <c r="GN14" s="14"/>
+      <c r="GO14" s="14"/>
+      <c r="GP14" s="14"/>
+      <c r="GQ14" s="14"/>
+      <c r="GR14" s="14"/>
+      <c r="GS14" s="14"/>
+      <c r="GT14" s="14"/>
+      <c r="GU14" s="14"/>
+      <c r="GV14" s="14"/>
+      <c r="GW14" s="14"/>
+      <c r="GX14" s="14"/>
+      <c r="GY14" s="14"/>
+      <c r="GZ14" s="14"/>
+      <c r="HA14" s="14"/>
+      <c r="HB14" s="14"/>
+      <c r="HC14" s="14"/>
+      <c r="HD14" s="14"/>
+      <c r="HE14" s="14"/>
+      <c r="HF14" s="14"/>
+      <c r="HG14" s="14"/>
+      <c r="HH14" s="14"/>
+      <c r="HI14" s="14"/>
+      <c r="HJ14" s="14"/>
+      <c r="HK14" s="14"/>
+      <c r="HL14" s="14"/>
+      <c r="HM14" s="14"/>
+      <c r="HN14" s="14"/>
+      <c r="HO14" s="14"/>
+      <c r="HP14" s="14"/>
+      <c r="HQ14" s="14"/>
+      <c r="HR14" s="14"/>
+      <c r="HS14" s="14"/>
+      <c r="HT14" s="14"/>
+      <c r="HU14" s="14"/>
+      <c r="HV14" s="14"/>
+      <c r="HW14" s="14"/>
+      <c r="HX14" s="14"/>
+      <c r="HY14" s="14"/>
+      <c r="HZ14" s="14"/>
+      <c r="IA14" s="14"/>
+      <c r="IB14" s="14"/>
+      <c r="IC14" s="14"/>
+      <c r="ID14" s="14"/>
+      <c r="IE14" s="14"/>
+      <c r="IF14" s="14"/>
+      <c r="IG14" s="14"/>
+      <c r="IH14" s="14"/>
+      <c r="II14" s="14"/>
+      <c r="IJ14" s="14"/>
+      <c r="IK14" s="14"/>
+      <c r="IL14" s="14"/>
+      <c r="IM14" s="14"/>
+      <c r="IN14" s="14"/>
+      <c r="IO14" s="14"/>
+      <c r="IP14" s="14"/>
+      <c r="IQ14" s="14"/>
+      <c r="IR14" s="14"/>
+      <c r="IS14" s="14"/>
+      <c r="IT14" s="14"/>
+      <c r="IU14" s="14"/>
+      <c r="IV14" s="14"/>
+      <c r="IW14" s="14"/>
+      <c r="IX14" s="14"/>
+      <c r="IY14" s="14"/>
+      <c r="IZ14" s="14"/>
+      <c r="JA14" s="14"/>
+      <c r="JB14" s="14"/>
+      <c r="JC14" s="14"/>
+      <c r="JD14" s="14"/>
+      <c r="JE14" s="14"/>
+      <c r="JF14" s="14"/>
+      <c r="JG14" s="14"/>
+      <c r="JH14" s="14"/>
+      <c r="JI14" s="14"/>
+      <c r="JJ14" s="14"/>
+      <c r="JK14" s="14"/>
+      <c r="JL14" s="14"/>
+      <c r="JM14" s="14"/>
+      <c r="JN14" s="14"/>
+      <c r="JO14" s="14"/>
+      <c r="JP14" s="14"/>
+      <c r="JQ14" s="14"/>
+      <c r="JR14" s="14"/>
+      <c r="JS14" s="14"/>
+      <c r="JT14" s="14"/>
+      <c r="JU14" s="14"/>
+      <c r="JV14" s="14"/>
+      <c r="JW14" s="14"/>
+      <c r="JX14" s="14"/>
+      <c r="JY14" s="14"/>
+      <c r="JZ14" s="14"/>
+      <c r="KA14" s="14"/>
+      <c r="KB14" s="14"/>
+      <c r="KC14" s="14"/>
+      <c r="KD14" s="14"/>
+      <c r="KE14" s="14"/>
+      <c r="KF14" s="14"/>
+      <c r="KG14" s="14"/>
+      <c r="KH14" s="14"/>
+      <c r="KI14" s="14"/>
+      <c r="KJ14" s="14"/>
+      <c r="KK14" s="14"/>
+      <c r="KL14" s="14"/>
+      <c r="KM14" s="14"/>
+      <c r="KN14" s="14"/>
+      <c r="KO14" s="14"/>
+      <c r="KP14" s="14"/>
+      <c r="KQ14" s="14"/>
+      <c r="KR14" s="14"/>
+      <c r="KS14" s="14"/>
+      <c r="KT14" s="14"/>
+      <c r="KU14" s="14"/>
+      <c r="KV14" s="14"/>
+      <c r="KW14" s="14"/>
+      <c r="KX14" s="14"/>
+      <c r="KY14" s="14"/>
+      <c r="KZ14" s="14"/>
+      <c r="LA14" s="14"/>
+      <c r="LB14" s="14"/>
+      <c r="LC14" s="14"/>
+      <c r="LD14" s="14"/>
+      <c r="LE14" s="14"/>
+      <c r="LF14" s="14"/>
+      <c r="LG14" s="14"/>
+      <c r="LH14" s="14"/>
+      <c r="LI14" s="14"/>
+      <c r="LJ14" s="14"/>
+      <c r="LK14" s="14"/>
+      <c r="LL14" s="14"/>
+      <c r="LM14" s="14"/>
+      <c r="LN14" s="14"/>
+      <c r="LO14" s="14"/>
+      <c r="LP14" s="14"/>
+      <c r="LQ14" s="14"/>
+      <c r="LR14" s="14"/>
+      <c r="LS14" s="14"/>
+      <c r="LT14" s="14"/>
+      <c r="LU14" s="14"/>
+      <c r="LV14" s="14"/>
+    </row>
+    <row r="15" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" s="13"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="14"/>
+      <c r="M15" s="14"/>
+      <c r="N15" s="14"/>
+      <c r="O15" s="14"/>
+      <c r="P15" s="14"/>
+      <c r="Q15" s="14"/>
+      <c r="R15" s="14"/>
+      <c r="S15" s="14"/>
+      <c r="T15" s="14"/>
+      <c r="U15" s="14"/>
+      <c r="V15" s="14"/>
+      <c r="W15" s="14"/>
+      <c r="X15" s="14"/>
+      <c r="Y15" s="14"/>
+      <c r="Z15" s="14"/>
+      <c r="AA15" s="14"/>
+      <c r="AB15" s="14"/>
+      <c r="AC15" s="14"/>
+      <c r="AD15" s="14"/>
+      <c r="AE15" s="14"/>
+      <c r="AF15" s="14"/>
+      <c r="AG15" s="14"/>
+      <c r="AH15" s="14"/>
+      <c r="AI15" s="14"/>
+      <c r="AJ15" s="14"/>
+      <c r="AK15" s="14"/>
+      <c r="AL15" s="14"/>
+      <c r="AM15" s="14"/>
+      <c r="AN15" s="14"/>
+      <c r="AO15" s="14"/>
+      <c r="AP15" s="14"/>
+      <c r="AQ15" s="14"/>
+      <c r="AR15" s="14"/>
+      <c r="AS15" s="14"/>
+      <c r="AT15" s="14"/>
+      <c r="AU15" s="14"/>
+      <c r="AV15" s="14"/>
+      <c r="AW15" s="14"/>
+      <c r="AX15" s="14"/>
+      <c r="AY15" s="14"/>
+      <c r="AZ15" s="14"/>
+      <c r="BA15" s="14"/>
+      <c r="BB15" s="14"/>
+      <c r="BC15" s="14"/>
+      <c r="BD15" s="14"/>
+      <c r="BE15" s="14"/>
+      <c r="BF15" s="14"/>
+      <c r="BG15" s="14"/>
+      <c r="BH15" s="14"/>
+      <c r="BI15" s="14"/>
+      <c r="BJ15" s="14"/>
+      <c r="BK15" s="14"/>
+      <c r="BL15" s="14"/>
+      <c r="BM15" s="14"/>
+      <c r="BN15" s="14"/>
+      <c r="BO15" s="14"/>
+      <c r="BP15" s="14"/>
+      <c r="BQ15" s="14"/>
+      <c r="BR15" s="14"/>
+      <c r="BS15" s="14"/>
+      <c r="BT15" s="14"/>
+      <c r="BU15" s="14"/>
+      <c r="BV15" s="14"/>
+      <c r="BW15" s="14"/>
+      <c r="BX15" s="14"/>
+      <c r="BY15" s="14"/>
+      <c r="BZ15" s="14"/>
+      <c r="CA15" s="14"/>
+      <c r="CB15" s="14"/>
+      <c r="CC15" s="14"/>
+      <c r="CD15" s="14"/>
+      <c r="CE15" s="14"/>
+      <c r="CF15" s="14"/>
+      <c r="CG15" s="14"/>
+      <c r="CH15" s="14"/>
+      <c r="CI15" s="14"/>
+      <c r="CJ15" s="14"/>
+      <c r="CK15" s="14"/>
+      <c r="CL15" s="14"/>
+      <c r="CM15" s="14"/>
+      <c r="CN15" s="14"/>
+      <c r="CO15" s="14"/>
+      <c r="CP15" s="14"/>
+      <c r="CQ15" s="14"/>
+      <c r="CR15" s="14"/>
+      <c r="CS15" s="14"/>
+      <c r="CT15" s="14"/>
+      <c r="CU15" s="14"/>
+      <c r="CV15" s="14"/>
+      <c r="CW15" s="14"/>
+      <c r="CX15" s="14"/>
+      <c r="CY15" s="14"/>
+      <c r="CZ15" s="14"/>
+      <c r="DA15" s="14"/>
+      <c r="DB15" s="14"/>
+      <c r="DC15" s="14"/>
+      <c r="DD15" s="14"/>
+      <c r="DE15" s="14"/>
+      <c r="DF15" s="14"/>
+      <c r="DG15" s="14"/>
+      <c r="DH15" s="14"/>
+      <c r="DI15" s="14"/>
+      <c r="DJ15" s="14"/>
+      <c r="DK15" s="14"/>
+      <c r="DL15" s="14"/>
+      <c r="DM15" s="14"/>
+      <c r="DN15" s="14"/>
+      <c r="DO15" s="14"/>
+      <c r="DP15" s="14"/>
+      <c r="DQ15" s="14"/>
+      <c r="DR15" s="14"/>
+      <c r="DS15" s="14"/>
+      <c r="DT15" s="14"/>
+      <c r="DU15" s="14"/>
+      <c r="DV15" s="14"/>
+      <c r="DW15" s="14"/>
+      <c r="DX15" s="14"/>
+      <c r="DY15" s="14"/>
+      <c r="DZ15" s="14"/>
+      <c r="EA15" s="14"/>
+      <c r="EB15" s="14"/>
+      <c r="EC15" s="14"/>
+      <c r="ED15" s="14"/>
+      <c r="EE15" s="14"/>
+      <c r="EF15" s="14"/>
+      <c r="EG15" s="14"/>
+      <c r="EH15" s="14"/>
+      <c r="EI15" s="14"/>
+      <c r="EJ15" s="14"/>
+      <c r="EK15" s="14"/>
+      <c r="EL15" s="14"/>
+      <c r="EM15" s="14"/>
+      <c r="EN15" s="14"/>
+      <c r="EO15" s="14"/>
+      <c r="EP15" s="14"/>
+      <c r="EQ15" s="14"/>
+      <c r="ER15" s="14"/>
+      <c r="ES15" s="14"/>
+      <c r="ET15" s="14"/>
+      <c r="EU15" s="14"/>
+      <c r="EV15" s="14"/>
+      <c r="EW15" s="14"/>
+      <c r="EX15" s="14"/>
+      <c r="EY15" s="14"/>
+      <c r="EZ15" s="14"/>
+      <c r="FA15" s="14"/>
+      <c r="FB15" s="14"/>
+      <c r="FC15" s="14"/>
+      <c r="FD15" s="14"/>
+      <c r="FE15" s="14"/>
+      <c r="FF15" s="14"/>
+      <c r="FG15" s="14"/>
+      <c r="FH15" s="14"/>
+      <c r="FI15" s="14"/>
+      <c r="FJ15" s="14"/>
+      <c r="FK15" s="14"/>
+      <c r="FL15" s="14"/>
+      <c r="FM15" s="14"/>
+      <c r="FN15" s="14"/>
+      <c r="FO15" s="14"/>
+      <c r="FP15" s="14"/>
+      <c r="FQ15" s="14"/>
+      <c r="FR15" s="14"/>
+      <c r="FS15" s="14"/>
+      <c r="FT15" s="14"/>
+      <c r="FU15" s="14"/>
+      <c r="FV15" s="14"/>
+      <c r="FW15" s="14"/>
+      <c r="FX15" s="14"/>
+      <c r="FY15" s="14"/>
+      <c r="FZ15" s="14"/>
+      <c r="GA15" s="14"/>
+      <c r="GB15" s="14"/>
+      <c r="GC15" s="14"/>
+      <c r="GD15" s="14"/>
+      <c r="GE15" s="14"/>
+      <c r="GF15" s="14"/>
+      <c r="GG15" s="14"/>
+      <c r="GH15" s="14"/>
+      <c r="GI15" s="14"/>
+      <c r="GJ15" s="14"/>
+      <c r="GK15" s="14"/>
+      <c r="GL15" s="14"/>
+      <c r="GM15" s="14"/>
+      <c r="GN15" s="14"/>
+      <c r="GO15" s="14"/>
+      <c r="GP15" s="14"/>
+      <c r="GQ15" s="14"/>
+      <c r="GR15" s="14"/>
+      <c r="GS15" s="14"/>
+      <c r="GT15" s="14"/>
+      <c r="GU15" s="14"/>
+      <c r="GV15" s="14"/>
+      <c r="GW15" s="14"/>
+      <c r="GX15" s="14"/>
+      <c r="GY15" s="14"/>
+      <c r="GZ15" s="14"/>
+      <c r="HA15" s="14"/>
+      <c r="HB15" s="14"/>
+      <c r="HC15" s="14"/>
+      <c r="HD15" s="14"/>
+      <c r="HE15" s="14"/>
+      <c r="HF15" s="14"/>
+      <c r="HG15" s="14"/>
+      <c r="HH15" s="14"/>
+      <c r="HI15" s="14"/>
+      <c r="HJ15" s="14"/>
+      <c r="HK15" s="14"/>
+      <c r="HL15" s="14"/>
+      <c r="HM15" s="14"/>
+      <c r="HN15" s="14"/>
+      <c r="HO15" s="14"/>
+      <c r="HP15" s="14"/>
+      <c r="HQ15" s="14"/>
+      <c r="HR15" s="14"/>
+      <c r="HS15" s="14"/>
+      <c r="HT15" s="14"/>
+      <c r="HU15" s="14"/>
+      <c r="HV15" s="14"/>
+      <c r="HW15" s="14"/>
+      <c r="HX15" s="14"/>
+      <c r="HY15" s="14"/>
+      <c r="HZ15" s="14"/>
+      <c r="IA15" s="14"/>
+      <c r="IB15" s="14"/>
+      <c r="IC15" s="14"/>
+      <c r="ID15" s="14"/>
+      <c r="IE15" s="14"/>
+      <c r="IF15" s="14"/>
+      <c r="IG15" s="14"/>
+      <c r="IH15" s="14"/>
+      <c r="II15" s="14"/>
+      <c r="IJ15" s="14"/>
+      <c r="IK15" s="14"/>
+      <c r="IL15" s="14"/>
+      <c r="IM15" s="14"/>
+      <c r="IN15" s="14"/>
+      <c r="IO15" s="14"/>
+      <c r="IP15" s="14"/>
+      <c r="IQ15" s="14"/>
+      <c r="IR15" s="14"/>
+      <c r="IS15" s="14"/>
+      <c r="IT15" s="14"/>
+      <c r="IU15" s="14"/>
+      <c r="IV15" s="14"/>
+      <c r="IW15" s="14"/>
+      <c r="IX15" s="14"/>
+      <c r="IY15" s="14"/>
+      <c r="IZ15" s="14"/>
+      <c r="JA15" s="14"/>
+      <c r="JB15" s="14"/>
+      <c r="JC15" s="14"/>
+      <c r="JD15" s="14"/>
+      <c r="JE15" s="14"/>
+      <c r="JF15" s="14"/>
+      <c r="JG15" s="14"/>
+      <c r="JH15" s="14"/>
+      <c r="JI15" s="14"/>
+      <c r="JJ15" s="14"/>
+      <c r="JK15" s="14"/>
+      <c r="JL15" s="14"/>
+      <c r="JM15" s="14"/>
+      <c r="JN15" s="14"/>
+      <c r="JO15" s="14"/>
+      <c r="JP15" s="14"/>
+      <c r="JQ15" s="14"/>
+      <c r="JR15" s="14"/>
+      <c r="JS15" s="14"/>
+      <c r="JT15" s="14"/>
+      <c r="JU15" s="14"/>
+      <c r="JV15" s="14"/>
+      <c r="JW15" s="14"/>
+      <c r="JX15" s="14"/>
+      <c r="JY15" s="14"/>
+      <c r="JZ15" s="14"/>
+      <c r="KA15" s="14"/>
+      <c r="KB15" s="14"/>
+      <c r="KC15" s="14"/>
+      <c r="KD15" s="14"/>
+      <c r="KE15" s="14"/>
+      <c r="KF15" s="14"/>
+      <c r="KG15" s="14"/>
+      <c r="KH15" s="14"/>
+      <c r="KI15" s="14"/>
+      <c r="KJ15" s="14"/>
+      <c r="KK15" s="14"/>
+      <c r="KL15" s="14"/>
+      <c r="KM15" s="14"/>
+      <c r="KN15" s="14"/>
+      <c r="KO15" s="14"/>
+      <c r="KP15" s="14"/>
+      <c r="KQ15" s="14"/>
+      <c r="KR15" s="14"/>
+      <c r="KS15" s="14"/>
+      <c r="KT15" s="14"/>
+      <c r="KU15" s="14"/>
+      <c r="KV15" s="14"/>
+      <c r="KW15" s="14"/>
+      <c r="KX15" s="14"/>
+      <c r="KY15" s="14"/>
+      <c r="KZ15" s="14"/>
+      <c r="LA15" s="14"/>
+      <c r="LB15" s="14"/>
+      <c r="LC15" s="14"/>
+      <c r="LD15" s="14"/>
+      <c r="LE15" s="14"/>
+      <c r="LF15" s="14"/>
+      <c r="LG15" s="14"/>
+      <c r="LH15" s="14"/>
+      <c r="LI15" s="14"/>
+      <c r="LJ15" s="14"/>
+      <c r="LK15" s="14"/>
+      <c r="LL15" s="14"/>
+      <c r="LM15" s="14"/>
+      <c r="LN15" s="14"/>
+      <c r="LO15" s="14"/>
+      <c r="LP15" s="14"/>
+      <c r="LQ15" s="14"/>
+      <c r="LR15" s="14"/>
+      <c r="LS15" s="14"/>
+      <c r="LT15" s="14"/>
+      <c r="LU15" s="14"/>
+      <c r="LV15" s="14"/>
+    </row>
+    <row r="16" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>12</v>
-[...16 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="G16" s="13"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="14"/>
+      <c r="L16" s="14"/>
+      <c r="M16" s="14"/>
+      <c r="N16" s="14"/>
+      <c r="O16" s="14"/>
+      <c r="P16" s="14"/>
+      <c r="Q16" s="14"/>
+      <c r="R16" s="14"/>
+      <c r="S16" s="14"/>
+      <c r="T16" s="14"/>
+      <c r="U16" s="14"/>
+      <c r="V16" s="14"/>
+      <c r="W16" s="14"/>
+      <c r="X16" s="14"/>
+      <c r="Y16" s="14"/>
+      <c r="Z16" s="14"/>
+      <c r="AA16" s="14"/>
+      <c r="AB16" s="14"/>
+      <c r="AC16" s="14"/>
+      <c r="AD16" s="14"/>
+      <c r="AE16" s="14"/>
+      <c r="AF16" s="14"/>
+      <c r="AG16" s="14"/>
+      <c r="AH16" s="14"/>
+      <c r="AI16" s="14"/>
+      <c r="AJ16" s="14"/>
+      <c r="AK16" s="14"/>
+      <c r="AL16" s="14"/>
+      <c r="AM16" s="14"/>
+      <c r="AN16" s="14"/>
+      <c r="AO16" s="14"/>
+      <c r="AP16" s="14"/>
+      <c r="AQ16" s="14"/>
+      <c r="AR16" s="14"/>
+      <c r="AS16" s="14"/>
+      <c r="AT16" s="14"/>
+      <c r="AU16" s="14"/>
+      <c r="AV16" s="14"/>
+      <c r="AW16" s="14"/>
+      <c r="AX16" s="14"/>
+      <c r="AY16" s="14"/>
+      <c r="AZ16" s="14"/>
+      <c r="BA16" s="14"/>
+      <c r="BB16" s="14"/>
+      <c r="BC16" s="14"/>
+      <c r="BD16" s="14"/>
+      <c r="BE16" s="14"/>
+      <c r="BF16" s="14"/>
+      <c r="BG16" s="14"/>
+      <c r="BH16" s="14"/>
+      <c r="BI16" s="14"/>
+      <c r="BJ16" s="14"/>
+      <c r="BK16" s="14"/>
+      <c r="BL16" s="14"/>
+      <c r="BM16" s="14"/>
+      <c r="BN16" s="14"/>
+      <c r="BO16" s="14"/>
+      <c r="BP16" s="14"/>
+      <c r="BQ16" s="14"/>
+      <c r="BR16" s="14"/>
+      <c r="BS16" s="14"/>
+      <c r="BT16" s="14"/>
+      <c r="BU16" s="14"/>
+      <c r="BV16" s="14"/>
+      <c r="BW16" s="14"/>
+      <c r="BX16" s="14"/>
+      <c r="BY16" s="14"/>
+      <c r="BZ16" s="14"/>
+      <c r="CA16" s="14"/>
+      <c r="CB16" s="14"/>
+      <c r="CC16" s="14"/>
+      <c r="CD16" s="14"/>
+      <c r="CE16" s="14"/>
+      <c r="CF16" s="14"/>
+      <c r="CG16" s="14"/>
+      <c r="CH16" s="14"/>
+      <c r="CI16" s="14"/>
+      <c r="CJ16" s="14"/>
+      <c r="CK16" s="14"/>
+      <c r="CL16" s="14"/>
+      <c r="CM16" s="14"/>
+      <c r="CN16" s="14"/>
+      <c r="CO16" s="14"/>
+      <c r="CP16" s="14"/>
+      <c r="CQ16" s="14"/>
+      <c r="CR16" s="14"/>
+      <c r="CS16" s="14"/>
+      <c r="CT16" s="14"/>
+      <c r="CU16" s="14"/>
+      <c r="CV16" s="14"/>
+      <c r="CW16" s="14"/>
+      <c r="CX16" s="14"/>
+      <c r="CY16" s="14"/>
+      <c r="CZ16" s="14"/>
+      <c r="DA16" s="14"/>
+      <c r="DB16" s="14"/>
+      <c r="DC16" s="14"/>
+      <c r="DD16" s="14"/>
+      <c r="DE16" s="14"/>
+      <c r="DF16" s="14"/>
+      <c r="DG16" s="14"/>
+      <c r="DH16" s="14"/>
+      <c r="DI16" s="14"/>
+      <c r="DJ16" s="14"/>
+      <c r="DK16" s="14"/>
+      <c r="DL16" s="14"/>
+      <c r="DM16" s="14"/>
+      <c r="DN16" s="14"/>
+      <c r="DO16" s="14"/>
+      <c r="DP16" s="14"/>
+      <c r="DQ16" s="14"/>
+      <c r="DR16" s="14"/>
+      <c r="DS16" s="14"/>
+      <c r="DT16" s="14"/>
+      <c r="DU16" s="14"/>
+      <c r="DV16" s="14"/>
+      <c r="DW16" s="14"/>
+      <c r="DX16" s="14"/>
+      <c r="DY16" s="14"/>
+      <c r="DZ16" s="14"/>
+      <c r="EA16" s="14"/>
+      <c r="EB16" s="14"/>
+      <c r="EC16" s="14"/>
+      <c r="ED16" s="14"/>
+      <c r="EE16" s="14"/>
+      <c r="EF16" s="14"/>
+      <c r="EG16" s="14"/>
+      <c r="EH16" s="14"/>
+      <c r="EI16" s="14"/>
+      <c r="EJ16" s="14"/>
+      <c r="EK16" s="14"/>
+      <c r="EL16" s="14"/>
+      <c r="EM16" s="14"/>
+      <c r="EN16" s="14"/>
+      <c r="EO16" s="14"/>
+      <c r="EP16" s="14"/>
+      <c r="EQ16" s="14"/>
+      <c r="ER16" s="14"/>
+      <c r="ES16" s="14"/>
+      <c r="ET16" s="14"/>
+      <c r="EU16" s="14"/>
+      <c r="EV16" s="14"/>
+      <c r="EW16" s="14"/>
+      <c r="EX16" s="14"/>
+      <c r="EY16" s="14"/>
+      <c r="EZ16" s="14"/>
+      <c r="FA16" s="14"/>
+      <c r="FB16" s="14"/>
+      <c r="FC16" s="14"/>
+      <c r="FD16" s="14"/>
+      <c r="FE16" s="14"/>
+      <c r="FF16" s="14"/>
+      <c r="FG16" s="14"/>
+      <c r="FH16" s="14"/>
+      <c r="FI16" s="14"/>
+      <c r="FJ16" s="14"/>
+      <c r="FK16" s="14"/>
+      <c r="FL16" s="14"/>
+      <c r="FM16" s="14"/>
+      <c r="FN16" s="14"/>
+      <c r="FO16" s="14"/>
+      <c r="FP16" s="14"/>
+      <c r="FQ16" s="14"/>
+      <c r="FR16" s="14"/>
+      <c r="FS16" s="14"/>
+      <c r="FT16" s="14"/>
+      <c r="FU16" s="14"/>
+      <c r="FV16" s="14"/>
+      <c r="FW16" s="14"/>
+      <c r="FX16" s="14"/>
+      <c r="FY16" s="14"/>
+      <c r="FZ16" s="14"/>
+      <c r="GA16" s="14"/>
+      <c r="GB16" s="14"/>
+      <c r="GC16" s="14"/>
+      <c r="GD16" s="14"/>
+      <c r="GE16" s="14"/>
+      <c r="GF16" s="14"/>
+      <c r="GG16" s="14"/>
+      <c r="GH16" s="14"/>
+      <c r="GI16" s="14"/>
+      <c r="GJ16" s="14"/>
+      <c r="GK16" s="14"/>
+      <c r="GL16" s="14"/>
+      <c r="GM16" s="14"/>
+      <c r="GN16" s="14"/>
+      <c r="GO16" s="14"/>
+      <c r="GP16" s="14"/>
+      <c r="GQ16" s="14"/>
+      <c r="GR16" s="14"/>
+      <c r="GS16" s="14"/>
+      <c r="GT16" s="14"/>
+      <c r="GU16" s="14"/>
+      <c r="GV16" s="14"/>
+      <c r="GW16" s="14"/>
+      <c r="GX16" s="14"/>
+      <c r="GY16" s="14"/>
+      <c r="GZ16" s="14"/>
+      <c r="HA16" s="14"/>
+      <c r="HB16" s="14"/>
+      <c r="HC16" s="14"/>
+      <c r="HD16" s="14"/>
+      <c r="HE16" s="14"/>
+      <c r="HF16" s="14"/>
+      <c r="HG16" s="14"/>
+      <c r="HH16" s="14"/>
+      <c r="HI16" s="14"/>
+      <c r="HJ16" s="14"/>
+      <c r="HK16" s="14"/>
+      <c r="HL16" s="14"/>
+      <c r="HM16" s="14"/>
+      <c r="HN16" s="14"/>
+      <c r="HO16" s="14"/>
+      <c r="HP16" s="14"/>
+      <c r="HQ16" s="14"/>
+      <c r="HR16" s="14"/>
+      <c r="HS16" s="14"/>
+      <c r="HT16" s="14"/>
+      <c r="HU16" s="14"/>
+      <c r="HV16" s="14"/>
+      <c r="HW16" s="14"/>
+      <c r="HX16" s="14"/>
+      <c r="HY16" s="14"/>
+      <c r="HZ16" s="14"/>
+      <c r="IA16" s="14"/>
+      <c r="IB16" s="14"/>
+      <c r="IC16" s="14"/>
+      <c r="ID16" s="14"/>
+      <c r="IE16" s="14"/>
+      <c r="IF16" s="14"/>
+      <c r="IG16" s="14"/>
+      <c r="IH16" s="14"/>
+      <c r="II16" s="14"/>
+      <c r="IJ16" s="14"/>
+      <c r="IK16" s="14"/>
+      <c r="IL16" s="14"/>
+      <c r="IM16" s="14"/>
+      <c r="IN16" s="14"/>
+      <c r="IO16" s="14"/>
+      <c r="IP16" s="14"/>
+      <c r="IQ16" s="14"/>
+      <c r="IR16" s="14"/>
+      <c r="IS16" s="14"/>
+      <c r="IT16" s="14"/>
+      <c r="IU16" s="14"/>
+      <c r="IV16" s="14"/>
+      <c r="IW16" s="14"/>
+      <c r="IX16" s="14"/>
+      <c r="IY16" s="14"/>
+      <c r="IZ16" s="14"/>
+      <c r="JA16" s="14"/>
+      <c r="JB16" s="14"/>
+      <c r="JC16" s="14"/>
+      <c r="JD16" s="14"/>
+      <c r="JE16" s="14"/>
+      <c r="JF16" s="14"/>
+      <c r="JG16" s="14"/>
+      <c r="JH16" s="14"/>
+      <c r="JI16" s="14"/>
+      <c r="JJ16" s="14"/>
+      <c r="JK16" s="14"/>
+      <c r="JL16" s="14"/>
+      <c r="JM16" s="14"/>
+      <c r="JN16" s="14"/>
+      <c r="JO16" s="14"/>
+      <c r="JP16" s="14"/>
+      <c r="JQ16" s="14"/>
+      <c r="JR16" s="14"/>
+      <c r="JS16" s="14"/>
+      <c r="JT16" s="14"/>
+      <c r="JU16" s="14"/>
+      <c r="JV16" s="14"/>
+      <c r="JW16" s="14"/>
+      <c r="JX16" s="14"/>
+      <c r="JY16" s="14"/>
+      <c r="JZ16" s="14"/>
+      <c r="KA16" s="14"/>
+      <c r="KB16" s="14"/>
+      <c r="KC16" s="14"/>
+      <c r="KD16" s="14"/>
+      <c r="KE16" s="14"/>
+      <c r="KF16" s="14"/>
+      <c r="KG16" s="14"/>
+      <c r="KH16" s="14"/>
+      <c r="KI16" s="14"/>
+      <c r="KJ16" s="14"/>
+      <c r="KK16" s="14"/>
+      <c r="KL16" s="14"/>
+      <c r="KM16" s="14"/>
+      <c r="KN16" s="14"/>
+      <c r="KO16" s="14"/>
+      <c r="KP16" s="14"/>
+      <c r="KQ16" s="14"/>
+      <c r="KR16" s="14"/>
+      <c r="KS16" s="14"/>
+      <c r="KT16" s="14"/>
+      <c r="KU16" s="14"/>
+      <c r="KV16" s="14"/>
+      <c r="KW16" s="14"/>
+      <c r="KX16" s="14"/>
+      <c r="KY16" s="14"/>
+      <c r="KZ16" s="14"/>
+      <c r="LA16" s="14"/>
+      <c r="LB16" s="14"/>
+      <c r="LC16" s="14"/>
+      <c r="LD16" s="14"/>
+      <c r="LE16" s="14"/>
+      <c r="LF16" s="14"/>
+      <c r="LG16" s="14"/>
+      <c r="LH16" s="14"/>
+      <c r="LI16" s="14"/>
+      <c r="LJ16" s="14"/>
+      <c r="LK16" s="14"/>
+      <c r="LL16" s="14"/>
+      <c r="LM16" s="14"/>
+      <c r="LN16" s="14"/>
+      <c r="LO16" s="14"/>
+      <c r="LP16" s="14"/>
+      <c r="LQ16" s="14"/>
+      <c r="LR16" s="14"/>
+      <c r="LS16" s="14"/>
+      <c r="LT16" s="14"/>
+      <c r="LU16" s="14"/>
+      <c r="LV16" s="14"/>
+    </row>
+    <row r="17" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>12</v>
-[...16 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="G17" s="13"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="14"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="14"/>
+      <c r="N17" s="14"/>
+      <c r="O17" s="14"/>
+      <c r="P17" s="14"/>
+      <c r="Q17" s="14"/>
+      <c r="R17" s="14"/>
+      <c r="S17" s="14"/>
+      <c r="T17" s="14"/>
+      <c r="U17" s="14"/>
+      <c r="V17" s="14"/>
+      <c r="W17" s="14"/>
+      <c r="X17" s="14"/>
+      <c r="Y17" s="14"/>
+      <c r="Z17" s="14"/>
+      <c r="AA17" s="14"/>
+      <c r="AB17" s="14"/>
+      <c r="AC17" s="14"/>
+      <c r="AD17" s="14"/>
+      <c r="AE17" s="14"/>
+      <c r="AF17" s="14"/>
+      <c r="AG17" s="14"/>
+      <c r="AH17" s="14"/>
+      <c r="AI17" s="14"/>
+      <c r="AJ17" s="14"/>
+      <c r="AK17" s="14"/>
+      <c r="AL17" s="14"/>
+      <c r="AM17" s="14"/>
+      <c r="AN17" s="14"/>
+      <c r="AO17" s="14"/>
+      <c r="AP17" s="14"/>
+      <c r="AQ17" s="14"/>
+      <c r="AR17" s="14"/>
+      <c r="AS17" s="14"/>
+      <c r="AT17" s="14"/>
+      <c r="AU17" s="14"/>
+      <c r="AV17" s="14"/>
+      <c r="AW17" s="14"/>
+      <c r="AX17" s="14"/>
+      <c r="AY17" s="14"/>
+      <c r="AZ17" s="14"/>
+      <c r="BA17" s="14"/>
+      <c r="BB17" s="14"/>
+      <c r="BC17" s="14"/>
+      <c r="BD17" s="14"/>
+      <c r="BE17" s="14"/>
+      <c r="BF17" s="14"/>
+      <c r="BG17" s="14"/>
+      <c r="BH17" s="14"/>
+      <c r="BI17" s="14"/>
+      <c r="BJ17" s="14"/>
+      <c r="BK17" s="14"/>
+      <c r="BL17" s="14"/>
+      <c r="BM17" s="14"/>
+      <c r="BN17" s="14"/>
+      <c r="BO17" s="14"/>
+      <c r="BP17" s="14"/>
+      <c r="BQ17" s="14"/>
+      <c r="BR17" s="14"/>
+      <c r="BS17" s="14"/>
+      <c r="BT17" s="14"/>
+      <c r="BU17" s="14"/>
+      <c r="BV17" s="14"/>
+      <c r="BW17" s="14"/>
+      <c r="BX17" s="14"/>
+      <c r="BY17" s="14"/>
+      <c r="BZ17" s="14"/>
+      <c r="CA17" s="14"/>
+      <c r="CB17" s="14"/>
+      <c r="CC17" s="14"/>
+      <c r="CD17" s="14"/>
+      <c r="CE17" s="14"/>
+      <c r="CF17" s="14"/>
+      <c r="CG17" s="14"/>
+      <c r="CH17" s="14"/>
+      <c r="CI17" s="14"/>
+      <c r="CJ17" s="14"/>
+      <c r="CK17" s="14"/>
+      <c r="CL17" s="14"/>
+      <c r="CM17" s="14"/>
+      <c r="CN17" s="14"/>
+      <c r="CO17" s="14"/>
+      <c r="CP17" s="14"/>
+      <c r="CQ17" s="14"/>
+      <c r="CR17" s="14"/>
+      <c r="CS17" s="14"/>
+      <c r="CT17" s="14"/>
+      <c r="CU17" s="14"/>
+      <c r="CV17" s="14"/>
+      <c r="CW17" s="14"/>
+      <c r="CX17" s="14"/>
+      <c r="CY17" s="14"/>
+      <c r="CZ17" s="14"/>
+      <c r="DA17" s="14"/>
+      <c r="DB17" s="14"/>
+      <c r="DC17" s="14"/>
+      <c r="DD17" s="14"/>
+      <c r="DE17" s="14"/>
+      <c r="DF17" s="14"/>
+      <c r="DG17" s="14"/>
+      <c r="DH17" s="14"/>
+      <c r="DI17" s="14"/>
+      <c r="DJ17" s="14"/>
+      <c r="DK17" s="14"/>
+      <c r="DL17" s="14"/>
+      <c r="DM17" s="14"/>
+      <c r="DN17" s="14"/>
+      <c r="DO17" s="14"/>
+      <c r="DP17" s="14"/>
+      <c r="DQ17" s="14"/>
+      <c r="DR17" s="14"/>
+      <c r="DS17" s="14"/>
+      <c r="DT17" s="14"/>
+      <c r="DU17" s="14"/>
+      <c r="DV17" s="14"/>
+      <c r="DW17" s="14"/>
+      <c r="DX17" s="14"/>
+      <c r="DY17" s="14"/>
+      <c r="DZ17" s="14"/>
+      <c r="EA17" s="14"/>
+      <c r="EB17" s="14"/>
+      <c r="EC17" s="14"/>
+      <c r="ED17" s="14"/>
+      <c r="EE17" s="14"/>
+      <c r="EF17" s="14"/>
+      <c r="EG17" s="14"/>
+      <c r="EH17" s="14"/>
+      <c r="EI17" s="14"/>
+      <c r="EJ17" s="14"/>
+      <c r="EK17" s="14"/>
+      <c r="EL17" s="14"/>
+      <c r="EM17" s="14"/>
+      <c r="EN17" s="14"/>
+      <c r="EO17" s="14"/>
+      <c r="EP17" s="14"/>
+      <c r="EQ17" s="14"/>
+      <c r="ER17" s="14"/>
+      <c r="ES17" s="14"/>
+      <c r="ET17" s="14"/>
+      <c r="EU17" s="14"/>
+      <c r="EV17" s="14"/>
+      <c r="EW17" s="14"/>
+      <c r="EX17" s="14"/>
+      <c r="EY17" s="14"/>
+      <c r="EZ17" s="14"/>
+      <c r="FA17" s="14"/>
+      <c r="FB17" s="14"/>
+      <c r="FC17" s="14"/>
+      <c r="FD17" s="14"/>
+      <c r="FE17" s="14"/>
+      <c r="FF17" s="14"/>
+      <c r="FG17" s="14"/>
+      <c r="FH17" s="14"/>
+      <c r="FI17" s="14"/>
+      <c r="FJ17" s="14"/>
+      <c r="FK17" s="14"/>
+      <c r="FL17" s="14"/>
+      <c r="FM17" s="14"/>
+      <c r="FN17" s="14"/>
+      <c r="FO17" s="14"/>
+      <c r="FP17" s="14"/>
+      <c r="FQ17" s="14"/>
+      <c r="FR17" s="14"/>
+      <c r="FS17" s="14"/>
+      <c r="FT17" s="14"/>
+      <c r="FU17" s="14"/>
+      <c r="FV17" s="14"/>
+      <c r="FW17" s="14"/>
+      <c r="FX17" s="14"/>
+      <c r="FY17" s="14"/>
+      <c r="FZ17" s="14"/>
+      <c r="GA17" s="14"/>
+      <c r="GB17" s="14"/>
+      <c r="GC17" s="14"/>
+      <c r="GD17" s="14"/>
+      <c r="GE17" s="14"/>
+      <c r="GF17" s="14"/>
+      <c r="GG17" s="14"/>
+      <c r="GH17" s="14"/>
+      <c r="GI17" s="14"/>
+      <c r="GJ17" s="14"/>
+      <c r="GK17" s="14"/>
+      <c r="GL17" s="14"/>
+      <c r="GM17" s="14"/>
+      <c r="GN17" s="14"/>
+      <c r="GO17" s="14"/>
+      <c r="GP17" s="14"/>
+      <c r="GQ17" s="14"/>
+      <c r="GR17" s="14"/>
+      <c r="GS17" s="14"/>
+      <c r="GT17" s="14"/>
+      <c r="GU17" s="14"/>
+      <c r="GV17" s="14"/>
+      <c r="GW17" s="14"/>
+      <c r="GX17" s="14"/>
+      <c r="GY17" s="14"/>
+      <c r="GZ17" s="14"/>
+      <c r="HA17" s="14"/>
+      <c r="HB17" s="14"/>
+      <c r="HC17" s="14"/>
+      <c r="HD17" s="14"/>
+      <c r="HE17" s="14"/>
+      <c r="HF17" s="14"/>
+      <c r="HG17" s="14"/>
+      <c r="HH17" s="14"/>
+      <c r="HI17" s="14"/>
+      <c r="HJ17" s="14"/>
+      <c r="HK17" s="14"/>
+      <c r="HL17" s="14"/>
+      <c r="HM17" s="14"/>
+      <c r="HN17" s="14"/>
+      <c r="HO17" s="14"/>
+      <c r="HP17" s="14"/>
+      <c r="HQ17" s="14"/>
+      <c r="HR17" s="14"/>
+      <c r="HS17" s="14"/>
+      <c r="HT17" s="14"/>
+      <c r="HU17" s="14"/>
+      <c r="HV17" s="14"/>
+      <c r="HW17" s="14"/>
+      <c r="HX17" s="14"/>
+      <c r="HY17" s="14"/>
+      <c r="HZ17" s="14"/>
+      <c r="IA17" s="14"/>
+      <c r="IB17" s="14"/>
+      <c r="IC17" s="14"/>
+      <c r="ID17" s="14"/>
+      <c r="IE17" s="14"/>
+      <c r="IF17" s="14"/>
+      <c r="IG17" s="14"/>
+      <c r="IH17" s="14"/>
+      <c r="II17" s="14"/>
+      <c r="IJ17" s="14"/>
+      <c r="IK17" s="14"/>
+      <c r="IL17" s="14"/>
+      <c r="IM17" s="14"/>
+      <c r="IN17" s="14"/>
+      <c r="IO17" s="14"/>
+      <c r="IP17" s="14"/>
+      <c r="IQ17" s="14"/>
+      <c r="IR17" s="14"/>
+      <c r="IS17" s="14"/>
+      <c r="IT17" s="14"/>
+      <c r="IU17" s="14"/>
+      <c r="IV17" s="14"/>
+      <c r="IW17" s="14"/>
+      <c r="IX17" s="14"/>
+      <c r="IY17" s="14"/>
+      <c r="IZ17" s="14"/>
+      <c r="JA17" s="14"/>
+      <c r="JB17" s="14"/>
+      <c r="JC17" s="14"/>
+      <c r="JD17" s="14"/>
+      <c r="JE17" s="14"/>
+      <c r="JF17" s="14"/>
+      <c r="JG17" s="14"/>
+      <c r="JH17" s="14"/>
+      <c r="JI17" s="14"/>
+      <c r="JJ17" s="14"/>
+      <c r="JK17" s="14"/>
+      <c r="JL17" s="14"/>
+      <c r="JM17" s="14"/>
+      <c r="JN17" s="14"/>
+      <c r="JO17" s="14"/>
+      <c r="JP17" s="14"/>
+      <c r="JQ17" s="14"/>
+      <c r="JR17" s="14"/>
+      <c r="JS17" s="14"/>
+      <c r="JT17" s="14"/>
+      <c r="JU17" s="14"/>
+      <c r="JV17" s="14"/>
+      <c r="JW17" s="14"/>
+      <c r="JX17" s="14"/>
+      <c r="JY17" s="14"/>
+      <c r="JZ17" s="14"/>
+      <c r="KA17" s="14"/>
+      <c r="KB17" s="14"/>
+      <c r="KC17" s="14"/>
+      <c r="KD17" s="14"/>
+      <c r="KE17" s="14"/>
+      <c r="KF17" s="14"/>
+      <c r="KG17" s="14"/>
+      <c r="KH17" s="14"/>
+      <c r="KI17" s="14"/>
+      <c r="KJ17" s="14"/>
+      <c r="KK17" s="14"/>
+      <c r="KL17" s="14"/>
+      <c r="KM17" s="14"/>
+      <c r="KN17" s="14"/>
+      <c r="KO17" s="14"/>
+      <c r="KP17" s="14"/>
+      <c r="KQ17" s="14"/>
+      <c r="KR17" s="14"/>
+      <c r="KS17" s="14"/>
+      <c r="KT17" s="14"/>
+      <c r="KU17" s="14"/>
+      <c r="KV17" s="14"/>
+      <c r="KW17" s="14"/>
+      <c r="KX17" s="14"/>
+      <c r="KY17" s="14"/>
+      <c r="KZ17" s="14"/>
+      <c r="LA17" s="14"/>
+      <c r="LB17" s="14"/>
+      <c r="LC17" s="14"/>
+      <c r="LD17" s="14"/>
+      <c r="LE17" s="14"/>
+      <c r="LF17" s="14"/>
+      <c r="LG17" s="14"/>
+      <c r="LH17" s="14"/>
+      <c r="LI17" s="14"/>
+      <c r="LJ17" s="14"/>
+      <c r="LK17" s="14"/>
+      <c r="LL17" s="14"/>
+      <c r="LM17" s="14"/>
+      <c r="LN17" s="14"/>
+      <c r="LO17" s="14"/>
+      <c r="LP17" s="14"/>
+      <c r="LQ17" s="14"/>
+      <c r="LR17" s="14"/>
+      <c r="LS17" s="14"/>
+      <c r="LT17" s="14"/>
+      <c r="LU17" s="14"/>
+      <c r="LV17" s="14"/>
+    </row>
+    <row r="18" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>12</v>
-[...34 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="13"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="14"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="14"/>
+      <c r="Q18" s="14"/>
+      <c r="R18" s="14"/>
+      <c r="S18" s="14"/>
+      <c r="T18" s="14"/>
+      <c r="U18" s="14"/>
+      <c r="V18" s="14"/>
+      <c r="W18" s="14"/>
+      <c r="X18" s="14"/>
+      <c r="Y18" s="14"/>
+      <c r="Z18" s="14"/>
+      <c r="AA18" s="14"/>
+      <c r="AB18" s="14"/>
+      <c r="AC18" s="14"/>
+      <c r="AD18" s="14"/>
+      <c r="AE18" s="14"/>
+      <c r="AF18" s="14"/>
+      <c r="AG18" s="14"/>
+      <c r="AH18" s="14"/>
+      <c r="AI18" s="14"/>
+      <c r="AJ18" s="14"/>
+      <c r="AK18" s="14"/>
+      <c r="AL18" s="14"/>
+      <c r="AM18" s="14"/>
+      <c r="AN18" s="14"/>
+      <c r="AO18" s="14"/>
+      <c r="AP18" s="14"/>
+      <c r="AQ18" s="14"/>
+      <c r="AR18" s="14"/>
+      <c r="AS18" s="14"/>
+      <c r="AT18" s="14"/>
+      <c r="AU18" s="14"/>
+      <c r="AV18" s="14"/>
+      <c r="AW18" s="14"/>
+      <c r="AX18" s="14"/>
+      <c r="AY18" s="14"/>
+      <c r="AZ18" s="14"/>
+      <c r="BA18" s="14"/>
+      <c r="BB18" s="14"/>
+      <c r="BC18" s="14"/>
+      <c r="BD18" s="14"/>
+      <c r="BE18" s="14"/>
+      <c r="BF18" s="14"/>
+      <c r="BG18" s="14"/>
+      <c r="BH18" s="14"/>
+      <c r="BI18" s="14"/>
+      <c r="BJ18" s="14"/>
+      <c r="BK18" s="14"/>
+      <c r="BL18" s="14"/>
+      <c r="BM18" s="14"/>
+      <c r="BN18" s="14"/>
+      <c r="BO18" s="14"/>
+      <c r="BP18" s="14"/>
+      <c r="BQ18" s="14"/>
+      <c r="BR18" s="14"/>
+      <c r="BS18" s="14"/>
+      <c r="BT18" s="14"/>
+      <c r="BU18" s="14"/>
+      <c r="BV18" s="14"/>
+      <c r="BW18" s="14"/>
+      <c r="BX18" s="14"/>
+      <c r="BY18" s="14"/>
+      <c r="BZ18" s="14"/>
+      <c r="CA18" s="14"/>
+      <c r="CB18" s="14"/>
+      <c r="CC18" s="14"/>
+      <c r="CD18" s="14"/>
+      <c r="CE18" s="14"/>
+      <c r="CF18" s="14"/>
+      <c r="CG18" s="14"/>
+      <c r="CH18" s="14"/>
+      <c r="CI18" s="14"/>
+      <c r="CJ18" s="14"/>
+      <c r="CK18" s="14"/>
+      <c r="CL18" s="14"/>
+      <c r="CM18" s="14"/>
+      <c r="CN18" s="14"/>
+      <c r="CO18" s="14"/>
+      <c r="CP18" s="14"/>
+      <c r="CQ18" s="14"/>
+      <c r="CR18" s="14"/>
+      <c r="CS18" s="14"/>
+      <c r="CT18" s="14"/>
+      <c r="CU18" s="14"/>
+      <c r="CV18" s="14"/>
+      <c r="CW18" s="14"/>
+      <c r="CX18" s="14"/>
+      <c r="CY18" s="14"/>
+      <c r="CZ18" s="14"/>
+      <c r="DA18" s="14"/>
+      <c r="DB18" s="14"/>
+      <c r="DC18" s="14"/>
+      <c r="DD18" s="14"/>
+      <c r="DE18" s="14"/>
+      <c r="DF18" s="14"/>
+      <c r="DG18" s="14"/>
+      <c r="DH18" s="14"/>
+      <c r="DI18" s="14"/>
+      <c r="DJ18" s="14"/>
+      <c r="DK18" s="14"/>
+      <c r="DL18" s="14"/>
+      <c r="DM18" s="14"/>
+      <c r="DN18" s="14"/>
+      <c r="DO18" s="14"/>
+      <c r="DP18" s="14"/>
+      <c r="DQ18" s="14"/>
+      <c r="DR18" s="14"/>
+      <c r="DS18" s="14"/>
+      <c r="DT18" s="14"/>
+      <c r="DU18" s="14"/>
+      <c r="DV18" s="14"/>
+      <c r="DW18" s="14"/>
+      <c r="DX18" s="14"/>
+      <c r="DY18" s="14"/>
+      <c r="DZ18" s="14"/>
+      <c r="EA18" s="14"/>
+      <c r="EB18" s="14"/>
+      <c r="EC18" s="14"/>
+      <c r="ED18" s="14"/>
+      <c r="EE18" s="14"/>
+      <c r="EF18" s="14"/>
+      <c r="EG18" s="14"/>
+      <c r="EH18" s="14"/>
+      <c r="EI18" s="14"/>
+      <c r="EJ18" s="14"/>
+      <c r="EK18" s="14"/>
+      <c r="EL18" s="14"/>
+      <c r="EM18" s="14"/>
+      <c r="EN18" s="14"/>
+      <c r="EO18" s="14"/>
+      <c r="EP18" s="14"/>
+      <c r="EQ18" s="14"/>
+      <c r="ER18" s="14"/>
+      <c r="ES18" s="14"/>
+      <c r="ET18" s="14"/>
+      <c r="EU18" s="14"/>
+      <c r="EV18" s="14"/>
+      <c r="EW18" s="14"/>
+      <c r="EX18" s="14"/>
+      <c r="EY18" s="14"/>
+      <c r="EZ18" s="14"/>
+      <c r="FA18" s="14"/>
+      <c r="FB18" s="14"/>
+      <c r="FC18" s="14"/>
+      <c r="FD18" s="14"/>
+      <c r="FE18" s="14"/>
+      <c r="FF18" s="14"/>
+      <c r="FG18" s="14"/>
+      <c r="FH18" s="14"/>
+      <c r="FI18" s="14"/>
+      <c r="FJ18" s="14"/>
+      <c r="FK18" s="14"/>
+      <c r="FL18" s="14"/>
+      <c r="FM18" s="14"/>
+      <c r="FN18" s="14"/>
+      <c r="FO18" s="14"/>
+      <c r="FP18" s="14"/>
+      <c r="FQ18" s="14"/>
+      <c r="FR18" s="14"/>
+      <c r="FS18" s="14"/>
+      <c r="FT18" s="14"/>
+      <c r="FU18" s="14"/>
+      <c r="FV18" s="14"/>
+      <c r="FW18" s="14"/>
+      <c r="FX18" s="14"/>
+      <c r="FY18" s="14"/>
+      <c r="FZ18" s="14"/>
+      <c r="GA18" s="14"/>
+      <c r="GB18" s="14"/>
+      <c r="GC18" s="14"/>
+      <c r="GD18" s="14"/>
+      <c r="GE18" s="14"/>
+      <c r="GF18" s="14"/>
+      <c r="GG18" s="14"/>
+      <c r="GH18" s="14"/>
+      <c r="GI18" s="14"/>
+      <c r="GJ18" s="14"/>
+      <c r="GK18" s="14"/>
+      <c r="GL18" s="14"/>
+      <c r="GM18" s="14"/>
+      <c r="GN18" s="14"/>
+      <c r="GO18" s="14"/>
+      <c r="GP18" s="14"/>
+      <c r="GQ18" s="14"/>
+      <c r="GR18" s="14"/>
+      <c r="GS18" s="14"/>
+      <c r="GT18" s="14"/>
+      <c r="GU18" s="14"/>
+      <c r="GV18" s="14"/>
+      <c r="GW18" s="14"/>
+      <c r="GX18" s="14"/>
+      <c r="GY18" s="14"/>
+      <c r="GZ18" s="14"/>
+      <c r="HA18" s="14"/>
+      <c r="HB18" s="14"/>
+      <c r="HC18" s="14"/>
+      <c r="HD18" s="14"/>
+      <c r="HE18" s="14"/>
+      <c r="HF18" s="14"/>
+      <c r="HG18" s="14"/>
+      <c r="HH18" s="14"/>
+      <c r="HI18" s="14"/>
+      <c r="HJ18" s="14"/>
+      <c r="HK18" s="14"/>
+      <c r="HL18" s="14"/>
+      <c r="HM18" s="14"/>
+      <c r="HN18" s="14"/>
+      <c r="HO18" s="14"/>
+      <c r="HP18" s="14"/>
+      <c r="HQ18" s="14"/>
+      <c r="HR18" s="14"/>
+      <c r="HS18" s="14"/>
+      <c r="HT18" s="14"/>
+      <c r="HU18" s="14"/>
+      <c r="HV18" s="14"/>
+      <c r="HW18" s="14"/>
+      <c r="HX18" s="14"/>
+      <c r="HY18" s="14"/>
+      <c r="HZ18" s="14"/>
+      <c r="IA18" s="14"/>
+      <c r="IB18" s="14"/>
+      <c r="IC18" s="14"/>
+      <c r="ID18" s="14"/>
+      <c r="IE18" s="14"/>
+      <c r="IF18" s="14"/>
+      <c r="IG18" s="14"/>
+      <c r="IH18" s="14"/>
+      <c r="II18" s="14"/>
+      <c r="IJ18" s="14"/>
+      <c r="IK18" s="14"/>
+      <c r="IL18" s="14"/>
+      <c r="IM18" s="14"/>
+      <c r="IN18" s="14"/>
+      <c r="IO18" s="14"/>
+      <c r="IP18" s="14"/>
+      <c r="IQ18" s="14"/>
+      <c r="IR18" s="14"/>
+      <c r="IS18" s="14"/>
+      <c r="IT18" s="14"/>
+      <c r="IU18" s="14"/>
+      <c r="IV18" s="14"/>
+      <c r="IW18" s="14"/>
+      <c r="IX18" s="14"/>
+      <c r="IY18" s="14"/>
+      <c r="IZ18" s="14"/>
+      <c r="JA18" s="14"/>
+      <c r="JB18" s="14"/>
+      <c r="JC18" s="14"/>
+      <c r="JD18" s="14"/>
+      <c r="JE18" s="14"/>
+      <c r="JF18" s="14"/>
+      <c r="JG18" s="14"/>
+      <c r="JH18" s="14"/>
+      <c r="JI18" s="14"/>
+      <c r="JJ18" s="14"/>
+      <c r="JK18" s="14"/>
+      <c r="JL18" s="14"/>
+      <c r="JM18" s="14"/>
+      <c r="JN18" s="14"/>
+      <c r="JO18" s="14"/>
+      <c r="JP18" s="14"/>
+      <c r="JQ18" s="14"/>
+      <c r="JR18" s="14"/>
+      <c r="JS18" s="14"/>
+      <c r="JT18" s="14"/>
+      <c r="JU18" s="14"/>
+      <c r="JV18" s="14"/>
+      <c r="JW18" s="14"/>
+      <c r="JX18" s="14"/>
+      <c r="JY18" s="14"/>
+      <c r="JZ18" s="14"/>
+      <c r="KA18" s="14"/>
+      <c r="KB18" s="14"/>
+      <c r="KC18" s="14"/>
+      <c r="KD18" s="14"/>
+      <c r="KE18" s="14"/>
+      <c r="KF18" s="14"/>
+      <c r="KG18" s="14"/>
+      <c r="KH18" s="14"/>
+      <c r="KI18" s="14"/>
+      <c r="KJ18" s="14"/>
+      <c r="KK18" s="14"/>
+      <c r="KL18" s="14"/>
+      <c r="KM18" s="14"/>
+      <c r="KN18" s="14"/>
+      <c r="KO18" s="14"/>
+      <c r="KP18" s="14"/>
+      <c r="KQ18" s="14"/>
+      <c r="KR18" s="14"/>
+      <c r="KS18" s="14"/>
+      <c r="KT18" s="14"/>
+      <c r="KU18" s="14"/>
+      <c r="KV18" s="14"/>
+      <c r="KW18" s="14"/>
+      <c r="KX18" s="14"/>
+      <c r="KY18" s="14"/>
+      <c r="KZ18" s="14"/>
+      <c r="LA18" s="14"/>
+      <c r="LB18" s="14"/>
+      <c r="LC18" s="14"/>
+      <c r="LD18" s="14"/>
+      <c r="LE18" s="14"/>
+      <c r="LF18" s="14"/>
+      <c r="LG18" s="14"/>
+      <c r="LH18" s="14"/>
+      <c r="LI18" s="14"/>
+      <c r="LJ18" s="14"/>
+      <c r="LK18" s="14"/>
+      <c r="LL18" s="14"/>
+      <c r="LM18" s="14"/>
+      <c r="LN18" s="14"/>
+      <c r="LO18" s="14"/>
+      <c r="LP18" s="14"/>
+      <c r="LQ18" s="14"/>
+      <c r="LR18" s="14"/>
+      <c r="LS18" s="14"/>
+      <c r="LT18" s="14"/>
+      <c r="LU18" s="14"/>
+      <c r="LV18" s="14"/>
+    </row>
+    <row r="19" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="G19" s="13"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="14"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="14"/>
+      <c r="N19" s="14"/>
+      <c r="O19" s="14"/>
+      <c r="P19" s="14"/>
+      <c r="Q19" s="14"/>
+      <c r="R19" s="14"/>
+      <c r="S19" s="14"/>
+      <c r="T19" s="14"/>
+      <c r="U19" s="14"/>
+      <c r="V19" s="14"/>
+      <c r="W19" s="14"/>
+      <c r="X19" s="14"/>
+      <c r="Y19" s="14"/>
+      <c r="Z19" s="14"/>
+      <c r="AA19" s="14"/>
+      <c r="AB19" s="14"/>
+      <c r="AC19" s="14"/>
+      <c r="AD19" s="14"/>
+      <c r="AE19" s="14"/>
+      <c r="AF19" s="14"/>
+      <c r="AG19" s="14"/>
+      <c r="AH19" s="14"/>
+      <c r="AI19" s="14"/>
+      <c r="AJ19" s="14"/>
+      <c r="AK19" s="14"/>
+      <c r="AL19" s="14"/>
+      <c r="AM19" s="14"/>
+      <c r="AN19" s="14"/>
+      <c r="AO19" s="14"/>
+      <c r="AP19" s="14"/>
+      <c r="AQ19" s="14"/>
+      <c r="AR19" s="14"/>
+      <c r="AS19" s="14"/>
+      <c r="AT19" s="14"/>
+      <c r="AU19" s="14"/>
+      <c r="AV19" s="14"/>
+      <c r="AW19" s="14"/>
+      <c r="AX19" s="14"/>
+      <c r="AY19" s="14"/>
+      <c r="AZ19" s="14"/>
+      <c r="BA19" s="14"/>
+      <c r="BB19" s="14"/>
+      <c r="BC19" s="14"/>
+      <c r="BD19" s="14"/>
+      <c r="BE19" s="14"/>
+      <c r="BF19" s="14"/>
+      <c r="BG19" s="14"/>
+      <c r="BH19" s="14"/>
+      <c r="BI19" s="14"/>
+      <c r="BJ19" s="14"/>
+      <c r="BK19" s="14"/>
+      <c r="BL19" s="14"/>
+      <c r="BM19" s="14"/>
+      <c r="BN19" s="14"/>
+      <c r="BO19" s="14"/>
+      <c r="BP19" s="14"/>
+      <c r="BQ19" s="14"/>
+      <c r="BR19" s="14"/>
+      <c r="BS19" s="14"/>
+      <c r="BT19" s="14"/>
+      <c r="BU19" s="14"/>
+      <c r="BV19" s="14"/>
+      <c r="BW19" s="14"/>
+      <c r="BX19" s="14"/>
+      <c r="BY19" s="14"/>
+      <c r="BZ19" s="14"/>
+      <c r="CA19" s="14"/>
+      <c r="CB19" s="14"/>
+      <c r="CC19" s="14"/>
+      <c r="CD19" s="14"/>
+      <c r="CE19" s="14"/>
+      <c r="CF19" s="14"/>
+      <c r="CG19" s="14"/>
+      <c r="CH19" s="14"/>
+      <c r="CI19" s="14"/>
+      <c r="CJ19" s="14"/>
+      <c r="CK19" s="14"/>
+      <c r="CL19" s="14"/>
+      <c r="CM19" s="14"/>
+      <c r="CN19" s="14"/>
+      <c r="CO19" s="14"/>
+      <c r="CP19" s="14"/>
+      <c r="CQ19" s="14"/>
+      <c r="CR19" s="14"/>
+      <c r="CS19" s="14"/>
+      <c r="CT19" s="14"/>
+      <c r="CU19" s="14"/>
+      <c r="CV19" s="14"/>
+      <c r="CW19" s="14"/>
+      <c r="CX19" s="14"/>
+      <c r="CY19" s="14"/>
+      <c r="CZ19" s="14"/>
+      <c r="DA19" s="14"/>
+      <c r="DB19" s="14"/>
+      <c r="DC19" s="14"/>
+      <c r="DD19" s="14"/>
+      <c r="DE19" s="14"/>
+      <c r="DF19" s="14"/>
+      <c r="DG19" s="14"/>
+      <c r="DH19" s="14"/>
+      <c r="DI19" s="14"/>
+      <c r="DJ19" s="14"/>
+      <c r="DK19" s="14"/>
+      <c r="DL19" s="14"/>
+      <c r="DM19" s="14"/>
+      <c r="DN19" s="14"/>
+      <c r="DO19" s="14"/>
+      <c r="DP19" s="14"/>
+      <c r="DQ19" s="14"/>
+      <c r="DR19" s="14"/>
+      <c r="DS19" s="14"/>
+      <c r="DT19" s="14"/>
+      <c r="DU19" s="14"/>
+      <c r="DV19" s="14"/>
+      <c r="DW19" s="14"/>
+      <c r="DX19" s="14"/>
+      <c r="DY19" s="14"/>
+      <c r="DZ19" s="14"/>
+      <c r="EA19" s="14"/>
+      <c r="EB19" s="14"/>
+      <c r="EC19" s="14"/>
+      <c r="ED19" s="14"/>
+      <c r="EE19" s="14"/>
+      <c r="EF19" s="14"/>
+      <c r="EG19" s="14"/>
+      <c r="EH19" s="14"/>
+      <c r="EI19" s="14"/>
+      <c r="EJ19" s="14"/>
+      <c r="EK19" s="14"/>
+      <c r="EL19" s="14"/>
+      <c r="EM19" s="14"/>
+      <c r="EN19" s="14"/>
+      <c r="EO19" s="14"/>
+      <c r="EP19" s="14"/>
+      <c r="EQ19" s="14"/>
+      <c r="ER19" s="14"/>
+      <c r="ES19" s="14"/>
+      <c r="ET19" s="14"/>
+      <c r="EU19" s="14"/>
+      <c r="EV19" s="14"/>
+      <c r="EW19" s="14"/>
+      <c r="EX19" s="14"/>
+      <c r="EY19" s="14"/>
+      <c r="EZ19" s="14"/>
+      <c r="FA19" s="14"/>
+      <c r="FB19" s="14"/>
+      <c r="FC19" s="14"/>
+      <c r="FD19" s="14"/>
+      <c r="FE19" s="14"/>
+      <c r="FF19" s="14"/>
+      <c r="FG19" s="14"/>
+      <c r="FH19" s="14"/>
+      <c r="FI19" s="14"/>
+      <c r="FJ19" s="14"/>
+      <c r="FK19" s="14"/>
+      <c r="FL19" s="14"/>
+      <c r="FM19" s="14"/>
+      <c r="FN19" s="14"/>
+      <c r="FO19" s="14"/>
+      <c r="FP19" s="14"/>
+      <c r="FQ19" s="14"/>
+      <c r="FR19" s="14"/>
+      <c r="FS19" s="14"/>
+      <c r="FT19" s="14"/>
+      <c r="FU19" s="14"/>
+      <c r="FV19" s="14"/>
+      <c r="FW19" s="14"/>
+      <c r="FX19" s="14"/>
+      <c r="FY19" s="14"/>
+      <c r="FZ19" s="14"/>
+      <c r="GA19" s="14"/>
+      <c r="GB19" s="14"/>
+      <c r="GC19" s="14"/>
+      <c r="GD19" s="14"/>
+      <c r="GE19" s="14"/>
+      <c r="GF19" s="14"/>
+      <c r="GG19" s="14"/>
+      <c r="GH19" s="14"/>
+      <c r="GI19" s="14"/>
+      <c r="GJ19" s="14"/>
+      <c r="GK19" s="14"/>
+      <c r="GL19" s="14"/>
+      <c r="GM19" s="14"/>
+      <c r="GN19" s="14"/>
+      <c r="GO19" s="14"/>
+      <c r="GP19" s="14"/>
+      <c r="GQ19" s="14"/>
+      <c r="GR19" s="14"/>
+      <c r="GS19" s="14"/>
+      <c r="GT19" s="14"/>
+      <c r="GU19" s="14"/>
+      <c r="GV19" s="14"/>
+      <c r="GW19" s="14"/>
+      <c r="GX19" s="14"/>
+      <c r="GY19" s="14"/>
+      <c r="GZ19" s="14"/>
+      <c r="HA19" s="14"/>
+      <c r="HB19" s="14"/>
+      <c r="HC19" s="14"/>
+      <c r="HD19" s="14"/>
+      <c r="HE19" s="14"/>
+      <c r="HF19" s="14"/>
+      <c r="HG19" s="14"/>
+      <c r="HH19" s="14"/>
+      <c r="HI19" s="14"/>
+      <c r="HJ19" s="14"/>
+      <c r="HK19" s="14"/>
+      <c r="HL19" s="14"/>
+      <c r="HM19" s="14"/>
+      <c r="HN19" s="14"/>
+      <c r="HO19" s="14"/>
+      <c r="HP19" s="14"/>
+      <c r="HQ19" s="14"/>
+      <c r="HR19" s="14"/>
+      <c r="HS19" s="14"/>
+      <c r="HT19" s="14"/>
+      <c r="HU19" s="14"/>
+      <c r="HV19" s="14"/>
+      <c r="HW19" s="14"/>
+      <c r="HX19" s="14"/>
+      <c r="HY19" s="14"/>
+      <c r="HZ19" s="14"/>
+      <c r="IA19" s="14"/>
+      <c r="IB19" s="14"/>
+      <c r="IC19" s="14"/>
+      <c r="ID19" s="14"/>
+      <c r="IE19" s="14"/>
+      <c r="IF19" s="14"/>
+      <c r="IG19" s="14"/>
+      <c r="IH19" s="14"/>
+      <c r="II19" s="14"/>
+      <c r="IJ19" s="14"/>
+      <c r="IK19" s="14"/>
+      <c r="IL19" s="14"/>
+      <c r="IM19" s="14"/>
+      <c r="IN19" s="14"/>
+      <c r="IO19" s="14"/>
+      <c r="IP19" s="14"/>
+      <c r="IQ19" s="14"/>
+      <c r="IR19" s="14"/>
+      <c r="IS19" s="14"/>
+      <c r="IT19" s="14"/>
+      <c r="IU19" s="14"/>
+      <c r="IV19" s="14"/>
+      <c r="IW19" s="14"/>
+      <c r="IX19" s="14"/>
+      <c r="IY19" s="14"/>
+      <c r="IZ19" s="14"/>
+      <c r="JA19" s="14"/>
+      <c r="JB19" s="14"/>
+      <c r="JC19" s="14"/>
+      <c r="JD19" s="14"/>
+      <c r="JE19" s="14"/>
+      <c r="JF19" s="14"/>
+      <c r="JG19" s="14"/>
+      <c r="JH19" s="14"/>
+      <c r="JI19" s="14"/>
+      <c r="JJ19" s="14"/>
+      <c r="JK19" s="14"/>
+      <c r="JL19" s="14"/>
+      <c r="JM19" s="14"/>
+      <c r="JN19" s="14"/>
+      <c r="JO19" s="14"/>
+      <c r="JP19" s="14"/>
+      <c r="JQ19" s="14"/>
+      <c r="JR19" s="14"/>
+      <c r="JS19" s="14"/>
+      <c r="JT19" s="14"/>
+      <c r="JU19" s="14"/>
+      <c r="JV19" s="14"/>
+      <c r="JW19" s="14"/>
+      <c r="JX19" s="14"/>
+      <c r="JY19" s="14"/>
+      <c r="JZ19" s="14"/>
+      <c r="KA19" s="14"/>
+      <c r="KB19" s="14"/>
+      <c r="KC19" s="14"/>
+      <c r="KD19" s="14"/>
+      <c r="KE19" s="14"/>
+      <c r="KF19" s="14"/>
+      <c r="KG19" s="14"/>
+      <c r="KH19" s="14"/>
+      <c r="KI19" s="14"/>
+      <c r="KJ19" s="14"/>
+      <c r="KK19" s="14"/>
+      <c r="KL19" s="14"/>
+      <c r="KM19" s="14"/>
+      <c r="KN19" s="14"/>
+      <c r="KO19" s="14"/>
+      <c r="KP19" s="14"/>
+      <c r="KQ19" s="14"/>
+      <c r="KR19" s="14"/>
+      <c r="KS19" s="14"/>
+      <c r="KT19" s="14"/>
+      <c r="KU19" s="14"/>
+      <c r="KV19" s="14"/>
+      <c r="KW19" s="14"/>
+      <c r="KX19" s="14"/>
+      <c r="KY19" s="14"/>
+      <c r="KZ19" s="14"/>
+      <c r="LA19" s="14"/>
+      <c r="LB19" s="14"/>
+      <c r="LC19" s="14"/>
+      <c r="LD19" s="14"/>
+      <c r="LE19" s="14"/>
+      <c r="LF19" s="14"/>
+      <c r="LG19" s="14"/>
+      <c r="LH19" s="14"/>
+      <c r="LI19" s="14"/>
+      <c r="LJ19" s="14"/>
+      <c r="LK19" s="14"/>
+      <c r="LL19" s="14"/>
+      <c r="LM19" s="14"/>
+      <c r="LN19" s="14"/>
+      <c r="LO19" s="14"/>
+      <c r="LP19" s="14"/>
+      <c r="LQ19" s="14"/>
+      <c r="LR19" s="14"/>
+      <c r="LS19" s="14"/>
+      <c r="LT19" s="14"/>
+      <c r="LU19" s="14"/>
+      <c r="LV19" s="14"/>
+    </row>
+    <row r="20" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="B20" s="10" t="s">
-        <v>12</v>
-[...16 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="G20" s="13"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="14"/>
+      <c r="L20" s="14"/>
+      <c r="M20" s="14"/>
+      <c r="N20" s="14"/>
+      <c r="O20" s="14"/>
+      <c r="P20" s="14"/>
+      <c r="Q20" s="14"/>
+      <c r="R20" s="14"/>
+      <c r="S20" s="14"/>
+      <c r="T20" s="14"/>
+      <c r="U20" s="14"/>
+      <c r="V20" s="14"/>
+      <c r="W20" s="14"/>
+      <c r="X20" s="14"/>
+      <c r="Y20" s="14"/>
+      <c r="Z20" s="14"/>
+      <c r="AA20" s="14"/>
+      <c r="AB20" s="14"/>
+      <c r="AC20" s="14"/>
+      <c r="AD20" s="14"/>
+      <c r="AE20" s="14"/>
+      <c r="AF20" s="14"/>
+      <c r="AG20" s="14"/>
+      <c r="AH20" s="14"/>
+      <c r="AI20" s="14"/>
+      <c r="AJ20" s="14"/>
+      <c r="AK20" s="14"/>
+      <c r="AL20" s="14"/>
+      <c r="AM20" s="14"/>
+      <c r="AN20" s="14"/>
+      <c r="AO20" s="14"/>
+      <c r="AP20" s="14"/>
+      <c r="AQ20" s="14"/>
+      <c r="AR20" s="14"/>
+      <c r="AS20" s="14"/>
+      <c r="AT20" s="14"/>
+      <c r="AU20" s="14"/>
+      <c r="AV20" s="14"/>
+      <c r="AW20" s="14"/>
+      <c r="AX20" s="14"/>
+      <c r="AY20" s="14"/>
+      <c r="AZ20" s="14"/>
+      <c r="BA20" s="14"/>
+      <c r="BB20" s="14"/>
+      <c r="BC20" s="14"/>
+      <c r="BD20" s="14"/>
+      <c r="BE20" s="14"/>
+      <c r="BF20" s="14"/>
+      <c r="BG20" s="14"/>
+      <c r="BH20" s="14"/>
+      <c r="BI20" s="14"/>
+      <c r="BJ20" s="14"/>
+      <c r="BK20" s="14"/>
+      <c r="BL20" s="14"/>
+      <c r="BM20" s="14"/>
+      <c r="BN20" s="14"/>
+      <c r="BO20" s="14"/>
+      <c r="BP20" s="14"/>
+      <c r="BQ20" s="14"/>
+      <c r="BR20" s="14"/>
+      <c r="BS20" s="14"/>
+      <c r="BT20" s="14"/>
+      <c r="BU20" s="14"/>
+      <c r="BV20" s="14"/>
+      <c r="BW20" s="14"/>
+      <c r="BX20" s="14"/>
+      <c r="BY20" s="14"/>
+      <c r="BZ20" s="14"/>
+      <c r="CA20" s="14"/>
+      <c r="CB20" s="14"/>
+      <c r="CC20" s="14"/>
+      <c r="CD20" s="14"/>
+      <c r="CE20" s="14"/>
+      <c r="CF20" s="14"/>
+      <c r="CG20" s="14"/>
+      <c r="CH20" s="14"/>
+      <c r="CI20" s="14"/>
+      <c r="CJ20" s="14"/>
+      <c r="CK20" s="14"/>
+      <c r="CL20" s="14"/>
+      <c r="CM20" s="14"/>
+      <c r="CN20" s="14"/>
+      <c r="CO20" s="14"/>
+      <c r="CP20" s="14"/>
+      <c r="CQ20" s="14"/>
+      <c r="CR20" s="14"/>
+      <c r="CS20" s="14"/>
+      <c r="CT20" s="14"/>
+      <c r="CU20" s="14"/>
+      <c r="CV20" s="14"/>
+      <c r="CW20" s="14"/>
+      <c r="CX20" s="14"/>
+      <c r="CY20" s="14"/>
+      <c r="CZ20" s="14"/>
+      <c r="DA20" s="14"/>
+      <c r="DB20" s="14"/>
+      <c r="DC20" s="14"/>
+      <c r="DD20" s="14"/>
+      <c r="DE20" s="14"/>
+      <c r="DF20" s="14"/>
+      <c r="DG20" s="14"/>
+      <c r="DH20" s="14"/>
+      <c r="DI20" s="14"/>
+      <c r="DJ20" s="14"/>
+      <c r="DK20" s="14"/>
+      <c r="DL20" s="14"/>
+      <c r="DM20" s="14"/>
+      <c r="DN20" s="14"/>
+      <c r="DO20" s="14"/>
+      <c r="DP20" s="14"/>
+      <c r="DQ20" s="14"/>
+      <c r="DR20" s="14"/>
+      <c r="DS20" s="14"/>
+      <c r="DT20" s="14"/>
+      <c r="DU20" s="14"/>
+      <c r="DV20" s="14"/>
+      <c r="DW20" s="14"/>
+      <c r="DX20" s="14"/>
+      <c r="DY20" s="14"/>
+      <c r="DZ20" s="14"/>
+      <c r="EA20" s="14"/>
+      <c r="EB20" s="14"/>
+      <c r="EC20" s="14"/>
+      <c r="ED20" s="14"/>
+      <c r="EE20" s="14"/>
+      <c r="EF20" s="14"/>
+      <c r="EG20" s="14"/>
+      <c r="EH20" s="14"/>
+      <c r="EI20" s="14"/>
+      <c r="EJ20" s="14"/>
+      <c r="EK20" s="14"/>
+      <c r="EL20" s="14"/>
+      <c r="EM20" s="14"/>
+      <c r="EN20" s="14"/>
+      <c r="EO20" s="14"/>
+      <c r="EP20" s="14"/>
+      <c r="EQ20" s="14"/>
+      <c r="ER20" s="14"/>
+      <c r="ES20" s="14"/>
+      <c r="ET20" s="14"/>
+      <c r="EU20" s="14"/>
+      <c r="EV20" s="14"/>
+      <c r="EW20" s="14"/>
+      <c r="EX20" s="14"/>
+      <c r="EY20" s="14"/>
+      <c r="EZ20" s="14"/>
+      <c r="FA20" s="14"/>
+      <c r="FB20" s="14"/>
+      <c r="FC20" s="14"/>
+      <c r="FD20" s="14"/>
+      <c r="FE20" s="14"/>
+      <c r="FF20" s="14"/>
+      <c r="FG20" s="14"/>
+      <c r="FH20" s="14"/>
+      <c r="FI20" s="14"/>
+      <c r="FJ20" s="14"/>
+      <c r="FK20" s="14"/>
+      <c r="FL20" s="14"/>
+      <c r="FM20" s="14"/>
+      <c r="FN20" s="14"/>
+      <c r="FO20" s="14"/>
+      <c r="FP20" s="14"/>
+      <c r="FQ20" s="14"/>
+      <c r="FR20" s="14"/>
+      <c r="FS20" s="14"/>
+      <c r="FT20" s="14"/>
+      <c r="FU20" s="14"/>
+      <c r="FV20" s="14"/>
+      <c r="FW20" s="14"/>
+      <c r="FX20" s="14"/>
+      <c r="FY20" s="14"/>
+      <c r="FZ20" s="14"/>
+      <c r="GA20" s="14"/>
+      <c r="GB20" s="14"/>
+      <c r="GC20" s="14"/>
+      <c r="GD20" s="14"/>
+      <c r="GE20" s="14"/>
+      <c r="GF20" s="14"/>
+      <c r="GG20" s="14"/>
+      <c r="GH20" s="14"/>
+      <c r="GI20" s="14"/>
+      <c r="GJ20" s="14"/>
+      <c r="GK20" s="14"/>
+      <c r="GL20" s="14"/>
+      <c r="GM20" s="14"/>
+      <c r="GN20" s="14"/>
+      <c r="GO20" s="14"/>
+      <c r="GP20" s="14"/>
+      <c r="GQ20" s="14"/>
+      <c r="GR20" s="14"/>
+      <c r="GS20" s="14"/>
+      <c r="GT20" s="14"/>
+      <c r="GU20" s="14"/>
+      <c r="GV20" s="14"/>
+      <c r="GW20" s="14"/>
+      <c r="GX20" s="14"/>
+      <c r="GY20" s="14"/>
+      <c r="GZ20" s="14"/>
+      <c r="HA20" s="14"/>
+      <c r="HB20" s="14"/>
+      <c r="HC20" s="14"/>
+      <c r="HD20" s="14"/>
+      <c r="HE20" s="14"/>
+      <c r="HF20" s="14"/>
+      <c r="HG20" s="14"/>
+      <c r="HH20" s="14"/>
+      <c r="HI20" s="14"/>
+      <c r="HJ20" s="14"/>
+      <c r="HK20" s="14"/>
+      <c r="HL20" s="14"/>
+      <c r="HM20" s="14"/>
+      <c r="HN20" s="14"/>
+      <c r="HO20" s="14"/>
+      <c r="HP20" s="14"/>
+      <c r="HQ20" s="14"/>
+      <c r="HR20" s="14"/>
+      <c r="HS20" s="14"/>
+      <c r="HT20" s="14"/>
+      <c r="HU20" s="14"/>
+      <c r="HV20" s="14"/>
+      <c r="HW20" s="14"/>
+      <c r="HX20" s="14"/>
+      <c r="HY20" s="14"/>
+      <c r="HZ20" s="14"/>
+      <c r="IA20" s="14"/>
+      <c r="IB20" s="14"/>
+      <c r="IC20" s="14"/>
+      <c r="ID20" s="14"/>
+      <c r="IE20" s="14"/>
+      <c r="IF20" s="14"/>
+      <c r="IG20" s="14"/>
+      <c r="IH20" s="14"/>
+      <c r="II20" s="14"/>
+      <c r="IJ20" s="14"/>
+      <c r="IK20" s="14"/>
+      <c r="IL20" s="14"/>
+      <c r="IM20" s="14"/>
+      <c r="IN20" s="14"/>
+      <c r="IO20" s="14"/>
+      <c r="IP20" s="14"/>
+      <c r="IQ20" s="14"/>
+      <c r="IR20" s="14"/>
+      <c r="IS20" s="14"/>
+      <c r="IT20" s="14"/>
+      <c r="IU20" s="14"/>
+      <c r="IV20" s="14"/>
+      <c r="IW20" s="14"/>
+      <c r="IX20" s="14"/>
+      <c r="IY20" s="14"/>
+      <c r="IZ20" s="14"/>
+      <c r="JA20" s="14"/>
+      <c r="JB20" s="14"/>
+      <c r="JC20" s="14"/>
+      <c r="JD20" s="14"/>
+      <c r="JE20" s="14"/>
+      <c r="JF20" s="14"/>
+      <c r="JG20" s="14"/>
+      <c r="JH20" s="14"/>
+      <c r="JI20" s="14"/>
+      <c r="JJ20" s="14"/>
+      <c r="JK20" s="14"/>
+      <c r="JL20" s="14"/>
+      <c r="JM20" s="14"/>
+      <c r="JN20" s="14"/>
+      <c r="JO20" s="14"/>
+      <c r="JP20" s="14"/>
+      <c r="JQ20" s="14"/>
+      <c r="JR20" s="14"/>
+      <c r="JS20" s="14"/>
+      <c r="JT20" s="14"/>
+      <c r="JU20" s="14"/>
+      <c r="JV20" s="14"/>
+      <c r="JW20" s="14"/>
+      <c r="JX20" s="14"/>
+      <c r="JY20" s="14"/>
+      <c r="JZ20" s="14"/>
+      <c r="KA20" s="14"/>
+      <c r="KB20" s="14"/>
+      <c r="KC20" s="14"/>
+      <c r="KD20" s="14"/>
+      <c r="KE20" s="14"/>
+      <c r="KF20" s="14"/>
+      <c r="KG20" s="14"/>
+      <c r="KH20" s="14"/>
+      <c r="KI20" s="14"/>
+      <c r="KJ20" s="14"/>
+      <c r="KK20" s="14"/>
+      <c r="KL20" s="14"/>
+      <c r="KM20" s="14"/>
+      <c r="KN20" s="14"/>
+      <c r="KO20" s="14"/>
+      <c r="KP20" s="14"/>
+      <c r="KQ20" s="14"/>
+      <c r="KR20" s="14"/>
+      <c r="KS20" s="14"/>
+      <c r="KT20" s="14"/>
+      <c r="KU20" s="14"/>
+      <c r="KV20" s="14"/>
+      <c r="KW20" s="14"/>
+      <c r="KX20" s="14"/>
+      <c r="KY20" s="14"/>
+      <c r="KZ20" s="14"/>
+      <c r="LA20" s="14"/>
+      <c r="LB20" s="14"/>
+      <c r="LC20" s="14"/>
+      <c r="LD20" s="14"/>
+      <c r="LE20" s="14"/>
+      <c r="LF20" s="14"/>
+      <c r="LG20" s="14"/>
+      <c r="LH20" s="14"/>
+      <c r="LI20" s="14"/>
+      <c r="LJ20" s="14"/>
+      <c r="LK20" s="14"/>
+      <c r="LL20" s="14"/>
+      <c r="LM20" s="14"/>
+      <c r="LN20" s="14"/>
+      <c r="LO20" s="14"/>
+      <c r="LP20" s="14"/>
+      <c r="LQ20" s="14"/>
+      <c r="LR20" s="14"/>
+      <c r="LS20" s="14"/>
+      <c r="LT20" s="14"/>
+      <c r="LU20" s="14"/>
+      <c r="LV20" s="14"/>
+    </row>
+    <row r="21" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>12</v>
-[...16 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="G21" s="13"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="14"/>
+      <c r="O21" s="14"/>
+      <c r="P21" s="14"/>
+      <c r="Q21" s="14"/>
+      <c r="R21" s="14"/>
+      <c r="S21" s="14"/>
+      <c r="T21" s="14"/>
+      <c r="U21" s="14"/>
+      <c r="V21" s="14"/>
+      <c r="W21" s="14"/>
+      <c r="X21" s="14"/>
+      <c r="Y21" s="14"/>
+      <c r="Z21" s="14"/>
+      <c r="AA21" s="14"/>
+      <c r="AB21" s="14"/>
+      <c r="AC21" s="14"/>
+      <c r="AD21" s="14"/>
+      <c r="AE21" s="14"/>
+      <c r="AF21" s="14"/>
+      <c r="AG21" s="14"/>
+      <c r="AH21" s="14"/>
+      <c r="AI21" s="14"/>
+      <c r="AJ21" s="14"/>
+      <c r="AK21" s="14"/>
+      <c r="AL21" s="14"/>
+      <c r="AM21" s="14"/>
+      <c r="AN21" s="14"/>
+      <c r="AO21" s="14"/>
+      <c r="AP21" s="14"/>
+      <c r="AQ21" s="14"/>
+      <c r="AR21" s="14"/>
+      <c r="AS21" s="14"/>
+      <c r="AT21" s="14"/>
+      <c r="AU21" s="14"/>
+      <c r="AV21" s="14"/>
+      <c r="AW21" s="14"/>
+      <c r="AX21" s="14"/>
+      <c r="AY21" s="14"/>
+      <c r="AZ21" s="14"/>
+      <c r="BA21" s="14"/>
+      <c r="BB21" s="14"/>
+      <c r="BC21" s="14"/>
+      <c r="BD21" s="14"/>
+      <c r="BE21" s="14"/>
+      <c r="BF21" s="14"/>
+      <c r="BG21" s="14"/>
+      <c r="BH21" s="14"/>
+      <c r="BI21" s="14"/>
+      <c r="BJ21" s="14"/>
+      <c r="BK21" s="14"/>
+      <c r="BL21" s="14"/>
+      <c r="BM21" s="14"/>
+      <c r="BN21" s="14"/>
+      <c r="BO21" s="14"/>
+      <c r="BP21" s="14"/>
+      <c r="BQ21" s="14"/>
+      <c r="BR21" s="14"/>
+      <c r="BS21" s="14"/>
+      <c r="BT21" s="14"/>
+      <c r="BU21" s="14"/>
+      <c r="BV21" s="14"/>
+      <c r="BW21" s="14"/>
+      <c r="BX21" s="14"/>
+      <c r="BY21" s="14"/>
+      <c r="BZ21" s="14"/>
+      <c r="CA21" s="14"/>
+      <c r="CB21" s="14"/>
+      <c r="CC21" s="14"/>
+      <c r="CD21" s="14"/>
+      <c r="CE21" s="14"/>
+      <c r="CF21" s="14"/>
+      <c r="CG21" s="14"/>
+      <c r="CH21" s="14"/>
+      <c r="CI21" s="14"/>
+      <c r="CJ21" s="14"/>
+      <c r="CK21" s="14"/>
+      <c r="CL21" s="14"/>
+      <c r="CM21" s="14"/>
+      <c r="CN21" s="14"/>
+      <c r="CO21" s="14"/>
+      <c r="CP21" s="14"/>
+      <c r="CQ21" s="14"/>
+      <c r="CR21" s="14"/>
+      <c r="CS21" s="14"/>
+      <c r="CT21" s="14"/>
+      <c r="CU21" s="14"/>
+      <c r="CV21" s="14"/>
+      <c r="CW21" s="14"/>
+      <c r="CX21" s="14"/>
+      <c r="CY21" s="14"/>
+      <c r="CZ21" s="14"/>
+      <c r="DA21" s="14"/>
+      <c r="DB21" s="14"/>
+      <c r="DC21" s="14"/>
+      <c r="DD21" s="14"/>
+      <c r="DE21" s="14"/>
+      <c r="DF21" s="14"/>
+      <c r="DG21" s="14"/>
+      <c r="DH21" s="14"/>
+      <c r="DI21" s="14"/>
+      <c r="DJ21" s="14"/>
+      <c r="DK21" s="14"/>
+      <c r="DL21" s="14"/>
+      <c r="DM21" s="14"/>
+      <c r="DN21" s="14"/>
+      <c r="DO21" s="14"/>
+      <c r="DP21" s="14"/>
+      <c r="DQ21" s="14"/>
+      <c r="DR21" s="14"/>
+      <c r="DS21" s="14"/>
+      <c r="DT21" s="14"/>
+      <c r="DU21" s="14"/>
+      <c r="DV21" s="14"/>
+      <c r="DW21" s="14"/>
+      <c r="DX21" s="14"/>
+      <c r="DY21" s="14"/>
+      <c r="DZ21" s="14"/>
+      <c r="EA21" s="14"/>
+      <c r="EB21" s="14"/>
+      <c r="EC21" s="14"/>
+      <c r="ED21" s="14"/>
+      <c r="EE21" s="14"/>
+      <c r="EF21" s="14"/>
+      <c r="EG21" s="14"/>
+      <c r="EH21" s="14"/>
+      <c r="EI21" s="14"/>
+      <c r="EJ21" s="14"/>
+      <c r="EK21" s="14"/>
+      <c r="EL21" s="14"/>
+      <c r="EM21" s="14"/>
+      <c r="EN21" s="14"/>
+      <c r="EO21" s="14"/>
+      <c r="EP21" s="14"/>
+      <c r="EQ21" s="14"/>
+      <c r="ER21" s="14"/>
+      <c r="ES21" s="14"/>
+      <c r="ET21" s="14"/>
+      <c r="EU21" s="14"/>
+      <c r="EV21" s="14"/>
+      <c r="EW21" s="14"/>
+      <c r="EX21" s="14"/>
+      <c r="EY21" s="14"/>
+      <c r="EZ21" s="14"/>
+      <c r="FA21" s="14"/>
+      <c r="FB21" s="14"/>
+      <c r="FC21" s="14"/>
+      <c r="FD21" s="14"/>
+      <c r="FE21" s="14"/>
+      <c r="FF21" s="14"/>
+      <c r="FG21" s="14"/>
+      <c r="FH21" s="14"/>
+      <c r="FI21" s="14"/>
+      <c r="FJ21" s="14"/>
+      <c r="FK21" s="14"/>
+      <c r="FL21" s="14"/>
+      <c r="FM21" s="14"/>
+      <c r="FN21" s="14"/>
+      <c r="FO21" s="14"/>
+      <c r="FP21" s="14"/>
+      <c r="FQ21" s="14"/>
+      <c r="FR21" s="14"/>
+      <c r="FS21" s="14"/>
+      <c r="FT21" s="14"/>
+      <c r="FU21" s="14"/>
+      <c r="FV21" s="14"/>
+      <c r="FW21" s="14"/>
+      <c r="FX21" s="14"/>
+      <c r="FY21" s="14"/>
+      <c r="FZ21" s="14"/>
+      <c r="GA21" s="14"/>
+      <c r="GB21" s="14"/>
+      <c r="GC21" s="14"/>
+      <c r="GD21" s="14"/>
+      <c r="GE21" s="14"/>
+      <c r="GF21" s="14"/>
+      <c r="GG21" s="14"/>
+      <c r="GH21" s="14"/>
+      <c r="GI21" s="14"/>
+      <c r="GJ21" s="14"/>
+      <c r="GK21" s="14"/>
+      <c r="GL21" s="14"/>
+      <c r="GM21" s="14"/>
+      <c r="GN21" s="14"/>
+      <c r="GO21" s="14"/>
+      <c r="GP21" s="14"/>
+      <c r="GQ21" s="14"/>
+      <c r="GR21" s="14"/>
+      <c r="GS21" s="14"/>
+      <c r="GT21" s="14"/>
+      <c r="GU21" s="14"/>
+      <c r="GV21" s="14"/>
+      <c r="GW21" s="14"/>
+      <c r="GX21" s="14"/>
+      <c r="GY21" s="14"/>
+      <c r="GZ21" s="14"/>
+      <c r="HA21" s="14"/>
+      <c r="HB21" s="14"/>
+      <c r="HC21" s="14"/>
+      <c r="HD21" s="14"/>
+      <c r="HE21" s="14"/>
+      <c r="HF21" s="14"/>
+      <c r="HG21" s="14"/>
+      <c r="HH21" s="14"/>
+      <c r="HI21" s="14"/>
+      <c r="HJ21" s="14"/>
+      <c r="HK21" s="14"/>
+      <c r="HL21" s="14"/>
+      <c r="HM21" s="14"/>
+      <c r="HN21" s="14"/>
+      <c r="HO21" s="14"/>
+      <c r="HP21" s="14"/>
+      <c r="HQ21" s="14"/>
+      <c r="HR21" s="14"/>
+      <c r="HS21" s="14"/>
+      <c r="HT21" s="14"/>
+      <c r="HU21" s="14"/>
+      <c r="HV21" s="14"/>
+      <c r="HW21" s="14"/>
+      <c r="HX21" s="14"/>
+      <c r="HY21" s="14"/>
+      <c r="HZ21" s="14"/>
+      <c r="IA21" s="14"/>
+      <c r="IB21" s="14"/>
+      <c r="IC21" s="14"/>
+      <c r="ID21" s="14"/>
+      <c r="IE21" s="14"/>
+      <c r="IF21" s="14"/>
+      <c r="IG21" s="14"/>
+      <c r="IH21" s="14"/>
+      <c r="II21" s="14"/>
+      <c r="IJ21" s="14"/>
+      <c r="IK21" s="14"/>
+      <c r="IL21" s="14"/>
+      <c r="IM21" s="14"/>
+      <c r="IN21" s="14"/>
+      <c r="IO21" s="14"/>
+      <c r="IP21" s="14"/>
+      <c r="IQ21" s="14"/>
+      <c r="IR21" s="14"/>
+      <c r="IS21" s="14"/>
+      <c r="IT21" s="14"/>
+      <c r="IU21" s="14"/>
+      <c r="IV21" s="14"/>
+      <c r="IW21" s="14"/>
+      <c r="IX21" s="14"/>
+      <c r="IY21" s="14"/>
+      <c r="IZ21" s="14"/>
+      <c r="JA21" s="14"/>
+      <c r="JB21" s="14"/>
+      <c r="JC21" s="14"/>
+      <c r="JD21" s="14"/>
+      <c r="JE21" s="14"/>
+      <c r="JF21" s="14"/>
+      <c r="JG21" s="14"/>
+      <c r="JH21" s="14"/>
+      <c r="JI21" s="14"/>
+      <c r="JJ21" s="14"/>
+      <c r="JK21" s="14"/>
+      <c r="JL21" s="14"/>
+      <c r="JM21" s="14"/>
+      <c r="JN21" s="14"/>
+      <c r="JO21" s="14"/>
+      <c r="JP21" s="14"/>
+      <c r="JQ21" s="14"/>
+      <c r="JR21" s="14"/>
+      <c r="JS21" s="14"/>
+      <c r="JT21" s="14"/>
+      <c r="JU21" s="14"/>
+      <c r="JV21" s="14"/>
+      <c r="JW21" s="14"/>
+      <c r="JX21" s="14"/>
+      <c r="JY21" s="14"/>
+      <c r="JZ21" s="14"/>
+      <c r="KA21" s="14"/>
+      <c r="KB21" s="14"/>
+      <c r="KC21" s="14"/>
+      <c r="KD21" s="14"/>
+      <c r="KE21" s="14"/>
+      <c r="KF21" s="14"/>
+      <c r="KG21" s="14"/>
+      <c r="KH21" s="14"/>
+      <c r="KI21" s="14"/>
+      <c r="KJ21" s="14"/>
+      <c r="KK21" s="14"/>
+      <c r="KL21" s="14"/>
+      <c r="KM21" s="14"/>
+      <c r="KN21" s="14"/>
+      <c r="KO21" s="14"/>
+      <c r="KP21" s="14"/>
+      <c r="KQ21" s="14"/>
+      <c r="KR21" s="14"/>
+      <c r="KS21" s="14"/>
+      <c r="KT21" s="14"/>
+      <c r="KU21" s="14"/>
+      <c r="KV21" s="14"/>
+      <c r="KW21" s="14"/>
+      <c r="KX21" s="14"/>
+      <c r="KY21" s="14"/>
+      <c r="KZ21" s="14"/>
+      <c r="LA21" s="14"/>
+      <c r="LB21" s="14"/>
+      <c r="LC21" s="14"/>
+      <c r="LD21" s="14"/>
+      <c r="LE21" s="14"/>
+      <c r="LF21" s="14"/>
+      <c r="LG21" s="14"/>
+      <c r="LH21" s="14"/>
+      <c r="LI21" s="14"/>
+      <c r="LJ21" s="14"/>
+      <c r="LK21" s="14"/>
+      <c r="LL21" s="14"/>
+      <c r="LM21" s="14"/>
+      <c r="LN21" s="14"/>
+      <c r="LO21" s="14"/>
+      <c r="LP21" s="14"/>
+      <c r="LQ21" s="14"/>
+      <c r="LR21" s="14"/>
+      <c r="LS21" s="14"/>
+      <c r="LT21" s="14"/>
+      <c r="LU21" s="14"/>
+      <c r="LV21" s="14"/>
+    </row>
+    <row r="22" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="B22" s="10" t="s">
-        <v>12</v>
-[...16 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="G22" s="13"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="14"/>
+      <c r="O22" s="14"/>
+      <c r="P22" s="14"/>
+      <c r="Q22" s="14"/>
+      <c r="R22" s="14"/>
+      <c r="S22" s="14"/>
+      <c r="T22" s="14"/>
+      <c r="U22" s="14"/>
+      <c r="V22" s="14"/>
+      <c r="W22" s="14"/>
+      <c r="X22" s="14"/>
+      <c r="Y22" s="14"/>
+      <c r="Z22" s="14"/>
+      <c r="AA22" s="14"/>
+      <c r="AB22" s="14"/>
+      <c r="AC22" s="14"/>
+      <c r="AD22" s="14"/>
+      <c r="AE22" s="14"/>
+      <c r="AF22" s="14"/>
+      <c r="AG22" s="14"/>
+      <c r="AH22" s="14"/>
+      <c r="AI22" s="14"/>
+      <c r="AJ22" s="14"/>
+      <c r="AK22" s="14"/>
+      <c r="AL22" s="14"/>
+      <c r="AM22" s="14"/>
+      <c r="AN22" s="14"/>
+      <c r="AO22" s="14"/>
+      <c r="AP22" s="14"/>
+      <c r="AQ22" s="14"/>
+      <c r="AR22" s="14"/>
+      <c r="AS22" s="14"/>
+      <c r="AT22" s="14"/>
+      <c r="AU22" s="14"/>
+      <c r="AV22" s="14"/>
+      <c r="AW22" s="14"/>
+      <c r="AX22" s="14"/>
+      <c r="AY22" s="14"/>
+      <c r="AZ22" s="14"/>
+      <c r="BA22" s="14"/>
+      <c r="BB22" s="14"/>
+      <c r="BC22" s="14"/>
+      <c r="BD22" s="14"/>
+      <c r="BE22" s="14"/>
+      <c r="BF22" s="14"/>
+      <c r="BG22" s="14"/>
+      <c r="BH22" s="14"/>
+      <c r="BI22" s="14"/>
+      <c r="BJ22" s="14"/>
+      <c r="BK22" s="14"/>
+      <c r="BL22" s="14"/>
+      <c r="BM22" s="14"/>
+      <c r="BN22" s="14"/>
+      <c r="BO22" s="14"/>
+      <c r="BP22" s="14"/>
+      <c r="BQ22" s="14"/>
+      <c r="BR22" s="14"/>
+      <c r="BS22" s="14"/>
+      <c r="BT22" s="14"/>
+      <c r="BU22" s="14"/>
+      <c r="BV22" s="14"/>
+      <c r="BW22" s="14"/>
+      <c r="BX22" s="14"/>
+      <c r="BY22" s="14"/>
+      <c r="BZ22" s="14"/>
+      <c r="CA22" s="14"/>
+      <c r="CB22" s="14"/>
+      <c r="CC22" s="14"/>
+      <c r="CD22" s="14"/>
+      <c r="CE22" s="14"/>
+      <c r="CF22" s="14"/>
+      <c r="CG22" s="14"/>
+      <c r="CH22" s="14"/>
+      <c r="CI22" s="14"/>
+      <c r="CJ22" s="14"/>
+      <c r="CK22" s="14"/>
+      <c r="CL22" s="14"/>
+      <c r="CM22" s="14"/>
+      <c r="CN22" s="14"/>
+      <c r="CO22" s="14"/>
+      <c r="CP22" s="14"/>
+      <c r="CQ22" s="14"/>
+      <c r="CR22" s="14"/>
+      <c r="CS22" s="14"/>
+      <c r="CT22" s="14"/>
+      <c r="CU22" s="14"/>
+      <c r="CV22" s="14"/>
+      <c r="CW22" s="14"/>
+      <c r="CX22" s="14"/>
+      <c r="CY22" s="14"/>
+      <c r="CZ22" s="14"/>
+      <c r="DA22" s="14"/>
+      <c r="DB22" s="14"/>
+      <c r="DC22" s="14"/>
+      <c r="DD22" s="14"/>
+      <c r="DE22" s="14"/>
+      <c r="DF22" s="14"/>
+      <c r="DG22" s="14"/>
+      <c r="DH22" s="14"/>
+      <c r="DI22" s="14"/>
+      <c r="DJ22" s="14"/>
+      <c r="DK22" s="14"/>
+      <c r="DL22" s="14"/>
+      <c r="DM22" s="14"/>
+      <c r="DN22" s="14"/>
+      <c r="DO22" s="14"/>
+      <c r="DP22" s="14"/>
+      <c r="DQ22" s="14"/>
+      <c r="DR22" s="14"/>
+      <c r="DS22" s="14"/>
+      <c r="DT22" s="14"/>
+      <c r="DU22" s="14"/>
+      <c r="DV22" s="14"/>
+      <c r="DW22" s="14"/>
+      <c r="DX22" s="14"/>
+      <c r="DY22" s="14"/>
+      <c r="DZ22" s="14"/>
+      <c r="EA22" s="14"/>
+      <c r="EB22" s="14"/>
+      <c r="EC22" s="14"/>
+      <c r="ED22" s="14"/>
+      <c r="EE22" s="14"/>
+      <c r="EF22" s="14"/>
+      <c r="EG22" s="14"/>
+      <c r="EH22" s="14"/>
+      <c r="EI22" s="14"/>
+      <c r="EJ22" s="14"/>
+      <c r="EK22" s="14"/>
+      <c r="EL22" s="14"/>
+      <c r="EM22" s="14"/>
+      <c r="EN22" s="14"/>
+      <c r="EO22" s="14"/>
+      <c r="EP22" s="14"/>
+      <c r="EQ22" s="14"/>
+      <c r="ER22" s="14"/>
+      <c r="ES22" s="14"/>
+      <c r="ET22" s="14"/>
+      <c r="EU22" s="14"/>
+      <c r="EV22" s="14"/>
+      <c r="EW22" s="14"/>
+      <c r="EX22" s="14"/>
+      <c r="EY22" s="14"/>
+      <c r="EZ22" s="14"/>
+      <c r="FA22" s="14"/>
+      <c r="FB22" s="14"/>
+      <c r="FC22" s="14"/>
+      <c r="FD22" s="14"/>
+      <c r="FE22" s="14"/>
+      <c r="FF22" s="14"/>
+      <c r="FG22" s="14"/>
+      <c r="FH22" s="14"/>
+      <c r="FI22" s="14"/>
+      <c r="FJ22" s="14"/>
+      <c r="FK22" s="14"/>
+      <c r="FL22" s="14"/>
+      <c r="FM22" s="14"/>
+      <c r="FN22" s="14"/>
+      <c r="FO22" s="14"/>
+      <c r="FP22" s="14"/>
+      <c r="FQ22" s="14"/>
+      <c r="FR22" s="14"/>
+      <c r="FS22" s="14"/>
+      <c r="FT22" s="14"/>
+      <c r="FU22" s="14"/>
+      <c r="FV22" s="14"/>
+      <c r="FW22" s="14"/>
+      <c r="FX22" s="14"/>
+      <c r="FY22" s="14"/>
+      <c r="FZ22" s="14"/>
+      <c r="GA22" s="14"/>
+      <c r="GB22" s="14"/>
+      <c r="GC22" s="14"/>
+      <c r="GD22" s="14"/>
+      <c r="GE22" s="14"/>
+      <c r="GF22" s="14"/>
+      <c r="GG22" s="14"/>
+      <c r="GH22" s="14"/>
+      <c r="GI22" s="14"/>
+      <c r="GJ22" s="14"/>
+      <c r="GK22" s="14"/>
+      <c r="GL22" s="14"/>
+      <c r="GM22" s="14"/>
+      <c r="GN22" s="14"/>
+      <c r="GO22" s="14"/>
+      <c r="GP22" s="14"/>
+      <c r="GQ22" s="14"/>
+      <c r="GR22" s="14"/>
+      <c r="GS22" s="14"/>
+      <c r="GT22" s="14"/>
+      <c r="GU22" s="14"/>
+      <c r="GV22" s="14"/>
+      <c r="GW22" s="14"/>
+      <c r="GX22" s="14"/>
+      <c r="GY22" s="14"/>
+      <c r="GZ22" s="14"/>
+      <c r="HA22" s="14"/>
+      <c r="HB22" s="14"/>
+      <c r="HC22" s="14"/>
+      <c r="HD22" s="14"/>
+      <c r="HE22" s="14"/>
+      <c r="HF22" s="14"/>
+      <c r="HG22" s="14"/>
+      <c r="HH22" s="14"/>
+      <c r="HI22" s="14"/>
+      <c r="HJ22" s="14"/>
+      <c r="HK22" s="14"/>
+      <c r="HL22" s="14"/>
+      <c r="HM22" s="14"/>
+      <c r="HN22" s="14"/>
+      <c r="HO22" s="14"/>
+      <c r="HP22" s="14"/>
+      <c r="HQ22" s="14"/>
+      <c r="HR22" s="14"/>
+      <c r="HS22" s="14"/>
+      <c r="HT22" s="14"/>
+      <c r="HU22" s="14"/>
+      <c r="HV22" s="14"/>
+      <c r="HW22" s="14"/>
+      <c r="HX22" s="14"/>
+      <c r="HY22" s="14"/>
+      <c r="HZ22" s="14"/>
+      <c r="IA22" s="14"/>
+      <c r="IB22" s="14"/>
+      <c r="IC22" s="14"/>
+      <c r="ID22" s="14"/>
+      <c r="IE22" s="14"/>
+      <c r="IF22" s="14"/>
+      <c r="IG22" s="14"/>
+      <c r="IH22" s="14"/>
+      <c r="II22" s="14"/>
+      <c r="IJ22" s="14"/>
+      <c r="IK22" s="14"/>
+      <c r="IL22" s="14"/>
+      <c r="IM22" s="14"/>
+      <c r="IN22" s="14"/>
+      <c r="IO22" s="14"/>
+      <c r="IP22" s="14"/>
+      <c r="IQ22" s="14"/>
+      <c r="IR22" s="14"/>
+      <c r="IS22" s="14"/>
+      <c r="IT22" s="14"/>
+      <c r="IU22" s="14"/>
+      <c r="IV22" s="14"/>
+      <c r="IW22" s="14"/>
+      <c r="IX22" s="14"/>
+      <c r="IY22" s="14"/>
+      <c r="IZ22" s="14"/>
+      <c r="JA22" s="14"/>
+      <c r="JB22" s="14"/>
+      <c r="JC22" s="14"/>
+      <c r="JD22" s="14"/>
+      <c r="JE22" s="14"/>
+      <c r="JF22" s="14"/>
+      <c r="JG22" s="14"/>
+      <c r="JH22" s="14"/>
+      <c r="JI22" s="14"/>
+      <c r="JJ22" s="14"/>
+      <c r="JK22" s="14"/>
+      <c r="JL22" s="14"/>
+      <c r="JM22" s="14"/>
+      <c r="JN22" s="14"/>
+      <c r="JO22" s="14"/>
+      <c r="JP22" s="14"/>
+      <c r="JQ22" s="14"/>
+      <c r="JR22" s="14"/>
+      <c r="JS22" s="14"/>
+      <c r="JT22" s="14"/>
+      <c r="JU22" s="14"/>
+      <c r="JV22" s="14"/>
+      <c r="JW22" s="14"/>
+      <c r="JX22" s="14"/>
+      <c r="JY22" s="14"/>
+      <c r="JZ22" s="14"/>
+      <c r="KA22" s="14"/>
+      <c r="KB22" s="14"/>
+      <c r="KC22" s="14"/>
+      <c r="KD22" s="14"/>
+      <c r="KE22" s="14"/>
+      <c r="KF22" s="14"/>
+      <c r="KG22" s="14"/>
+      <c r="KH22" s="14"/>
+      <c r="KI22" s="14"/>
+      <c r="KJ22" s="14"/>
+      <c r="KK22" s="14"/>
+      <c r="KL22" s="14"/>
+      <c r="KM22" s="14"/>
+      <c r="KN22" s="14"/>
+      <c r="KO22" s="14"/>
+      <c r="KP22" s="14"/>
+      <c r="KQ22" s="14"/>
+      <c r="KR22" s="14"/>
+      <c r="KS22" s="14"/>
+      <c r="KT22" s="14"/>
+      <c r="KU22" s="14"/>
+      <c r="KV22" s="14"/>
+      <c r="KW22" s="14"/>
+      <c r="KX22" s="14"/>
+      <c r="KY22" s="14"/>
+      <c r="KZ22" s="14"/>
+      <c r="LA22" s="14"/>
+      <c r="LB22" s="14"/>
+      <c r="LC22" s="14"/>
+      <c r="LD22" s="14"/>
+      <c r="LE22" s="14"/>
+      <c r="LF22" s="14"/>
+      <c r="LG22" s="14"/>
+      <c r="LH22" s="14"/>
+      <c r="LI22" s="14"/>
+      <c r="LJ22" s="14"/>
+      <c r="LK22" s="14"/>
+      <c r="LL22" s="14"/>
+      <c r="LM22" s="14"/>
+      <c r="LN22" s="14"/>
+      <c r="LO22" s="14"/>
+      <c r="LP22" s="14"/>
+      <c r="LQ22" s="14"/>
+      <c r="LR22" s="14"/>
+      <c r="LS22" s="14"/>
+      <c r="LT22" s="14"/>
+      <c r="LU22" s="14"/>
+      <c r="LV22" s="14"/>
+    </row>
+    <row r="23" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>12</v>
-[...16 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="G23" s="13"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="14"/>
+      <c r="L23" s="14"/>
+      <c r="M23" s="14"/>
+      <c r="N23" s="14"/>
+      <c r="O23" s="14"/>
+      <c r="P23" s="14"/>
+      <c r="Q23" s="14"/>
+      <c r="R23" s="14"/>
+      <c r="S23" s="14"/>
+      <c r="T23" s="14"/>
+      <c r="U23" s="14"/>
+      <c r="V23" s="14"/>
+      <c r="W23" s="14"/>
+      <c r="X23" s="14"/>
+      <c r="Y23" s="14"/>
+      <c r="Z23" s="14"/>
+      <c r="AA23" s="14"/>
+      <c r="AB23" s="14"/>
+      <c r="AC23" s="14"/>
+      <c r="AD23" s="14"/>
+      <c r="AE23" s="14"/>
+      <c r="AF23" s="14"/>
+      <c r="AG23" s="14"/>
+      <c r="AH23" s="14"/>
+      <c r="AI23" s="14"/>
+      <c r="AJ23" s="14"/>
+      <c r="AK23" s="14"/>
+      <c r="AL23" s="14"/>
+      <c r="AM23" s="14"/>
+      <c r="AN23" s="14"/>
+      <c r="AO23" s="14"/>
+      <c r="AP23" s="14"/>
+      <c r="AQ23" s="14"/>
+      <c r="AR23" s="14"/>
+      <c r="AS23" s="14"/>
+      <c r="AT23" s="14"/>
+      <c r="AU23" s="14"/>
+      <c r="AV23" s="14"/>
+      <c r="AW23" s="14"/>
+      <c r="AX23" s="14"/>
+      <c r="AY23" s="14"/>
+      <c r="AZ23" s="14"/>
+      <c r="BA23" s="14"/>
+      <c r="BB23" s="14"/>
+      <c r="BC23" s="14"/>
+      <c r="BD23" s="14"/>
+      <c r="BE23" s="14"/>
+      <c r="BF23" s="14"/>
+      <c r="BG23" s="14"/>
+      <c r="BH23" s="14"/>
+      <c r="BI23" s="14"/>
+      <c r="BJ23" s="14"/>
+      <c r="BK23" s="14"/>
+      <c r="BL23" s="14"/>
+      <c r="BM23" s="14"/>
+      <c r="BN23" s="14"/>
+      <c r="BO23" s="14"/>
+      <c r="BP23" s="14"/>
+      <c r="BQ23" s="14"/>
+      <c r="BR23" s="14"/>
+      <c r="BS23" s="14"/>
+      <c r="BT23" s="14"/>
+      <c r="BU23" s="14"/>
+      <c r="BV23" s="14"/>
+      <c r="BW23" s="14"/>
+      <c r="BX23" s="14"/>
+      <c r="BY23" s="14"/>
+      <c r="BZ23" s="14"/>
+      <c r="CA23" s="14"/>
+      <c r="CB23" s="14"/>
+      <c r="CC23" s="14"/>
+      <c r="CD23" s="14"/>
+      <c r="CE23" s="14"/>
+      <c r="CF23" s="14"/>
+      <c r="CG23" s="14"/>
+      <c r="CH23" s="14"/>
+      <c r="CI23" s="14"/>
+      <c r="CJ23" s="14"/>
+      <c r="CK23" s="14"/>
+      <c r="CL23" s="14"/>
+      <c r="CM23" s="14"/>
+      <c r="CN23" s="14"/>
+      <c r="CO23" s="14"/>
+      <c r="CP23" s="14"/>
+      <c r="CQ23" s="14"/>
+      <c r="CR23" s="14"/>
+      <c r="CS23" s="14"/>
+      <c r="CT23" s="14"/>
+      <c r="CU23" s="14"/>
+      <c r="CV23" s="14"/>
+      <c r="CW23" s="14"/>
+      <c r="CX23" s="14"/>
+      <c r="CY23" s="14"/>
+      <c r="CZ23" s="14"/>
+      <c r="DA23" s="14"/>
+      <c r="DB23" s="14"/>
+      <c r="DC23" s="14"/>
+      <c r="DD23" s="14"/>
+      <c r="DE23" s="14"/>
+      <c r="DF23" s="14"/>
+      <c r="DG23" s="14"/>
+      <c r="DH23" s="14"/>
+      <c r="DI23" s="14"/>
+      <c r="DJ23" s="14"/>
+      <c r="DK23" s="14"/>
+      <c r="DL23" s="14"/>
+      <c r="DM23" s="14"/>
+      <c r="DN23" s="14"/>
+      <c r="DO23" s="14"/>
+      <c r="DP23" s="14"/>
+      <c r="DQ23" s="14"/>
+      <c r="DR23" s="14"/>
+      <c r="DS23" s="14"/>
+      <c r="DT23" s="14"/>
+      <c r="DU23" s="14"/>
+      <c r="DV23" s="14"/>
+      <c r="DW23" s="14"/>
+      <c r="DX23" s="14"/>
+      <c r="DY23" s="14"/>
+      <c r="DZ23" s="14"/>
+      <c r="EA23" s="14"/>
+      <c r="EB23" s="14"/>
+      <c r="EC23" s="14"/>
+      <c r="ED23" s="14"/>
+      <c r="EE23" s="14"/>
+      <c r="EF23" s="14"/>
+      <c r="EG23" s="14"/>
+      <c r="EH23" s="14"/>
+      <c r="EI23" s="14"/>
+      <c r="EJ23" s="14"/>
+      <c r="EK23" s="14"/>
+      <c r="EL23" s="14"/>
+      <c r="EM23" s="14"/>
+      <c r="EN23" s="14"/>
+      <c r="EO23" s="14"/>
+      <c r="EP23" s="14"/>
+      <c r="EQ23" s="14"/>
+      <c r="ER23" s="14"/>
+      <c r="ES23" s="14"/>
+      <c r="ET23" s="14"/>
+      <c r="EU23" s="14"/>
+      <c r="EV23" s="14"/>
+      <c r="EW23" s="14"/>
+      <c r="EX23" s="14"/>
+      <c r="EY23" s="14"/>
+      <c r="EZ23" s="14"/>
+      <c r="FA23" s="14"/>
+      <c r="FB23" s="14"/>
+      <c r="FC23" s="14"/>
+      <c r="FD23" s="14"/>
+      <c r="FE23" s="14"/>
+      <c r="FF23" s="14"/>
+      <c r="FG23" s="14"/>
+      <c r="FH23" s="14"/>
+      <c r="FI23" s="14"/>
+      <c r="FJ23" s="14"/>
+      <c r="FK23" s="14"/>
+      <c r="FL23" s="14"/>
+      <c r="FM23" s="14"/>
+      <c r="FN23" s="14"/>
+      <c r="FO23" s="14"/>
+      <c r="FP23" s="14"/>
+      <c r="FQ23" s="14"/>
+      <c r="FR23" s="14"/>
+      <c r="FS23" s="14"/>
+      <c r="FT23" s="14"/>
+      <c r="FU23" s="14"/>
+      <c r="FV23" s="14"/>
+      <c r="FW23" s="14"/>
+      <c r="FX23" s="14"/>
+      <c r="FY23" s="14"/>
+      <c r="FZ23" s="14"/>
+      <c r="GA23" s="14"/>
+      <c r="GB23" s="14"/>
+      <c r="GC23" s="14"/>
+      <c r="GD23" s="14"/>
+      <c r="GE23" s="14"/>
+      <c r="GF23" s="14"/>
+      <c r="GG23" s="14"/>
+      <c r="GH23" s="14"/>
+      <c r="GI23" s="14"/>
+      <c r="GJ23" s="14"/>
+      <c r="GK23" s="14"/>
+      <c r="GL23" s="14"/>
+      <c r="GM23" s="14"/>
+      <c r="GN23" s="14"/>
+      <c r="GO23" s="14"/>
+      <c r="GP23" s="14"/>
+      <c r="GQ23" s="14"/>
+      <c r="GR23" s="14"/>
+      <c r="GS23" s="14"/>
+      <c r="GT23" s="14"/>
+      <c r="GU23" s="14"/>
+      <c r="GV23" s="14"/>
+      <c r="GW23" s="14"/>
+      <c r="GX23" s="14"/>
+      <c r="GY23" s="14"/>
+      <c r="GZ23" s="14"/>
+      <c r="HA23" s="14"/>
+      <c r="HB23" s="14"/>
+      <c r="HC23" s="14"/>
+      <c r="HD23" s="14"/>
+      <c r="HE23" s="14"/>
+      <c r="HF23" s="14"/>
+      <c r="HG23" s="14"/>
+      <c r="HH23" s="14"/>
+      <c r="HI23" s="14"/>
+      <c r="HJ23" s="14"/>
+      <c r="HK23" s="14"/>
+      <c r="HL23" s="14"/>
+      <c r="HM23" s="14"/>
+      <c r="HN23" s="14"/>
+      <c r="HO23" s="14"/>
+      <c r="HP23" s="14"/>
+      <c r="HQ23" s="14"/>
+      <c r="HR23" s="14"/>
+      <c r="HS23" s="14"/>
+      <c r="HT23" s="14"/>
+      <c r="HU23" s="14"/>
+      <c r="HV23" s="14"/>
+      <c r="HW23" s="14"/>
+      <c r="HX23" s="14"/>
+      <c r="HY23" s="14"/>
+      <c r="HZ23" s="14"/>
+      <c r="IA23" s="14"/>
+      <c r="IB23" s="14"/>
+      <c r="IC23" s="14"/>
+      <c r="ID23" s="14"/>
+      <c r="IE23" s="14"/>
+      <c r="IF23" s="14"/>
+      <c r="IG23" s="14"/>
+      <c r="IH23" s="14"/>
+      <c r="II23" s="14"/>
+      <c r="IJ23" s="14"/>
+      <c r="IK23" s="14"/>
+      <c r="IL23" s="14"/>
+      <c r="IM23" s="14"/>
+      <c r="IN23" s="14"/>
+      <c r="IO23" s="14"/>
+      <c r="IP23" s="14"/>
+      <c r="IQ23" s="14"/>
+      <c r="IR23" s="14"/>
+      <c r="IS23" s="14"/>
+      <c r="IT23" s="14"/>
+      <c r="IU23" s="14"/>
+      <c r="IV23" s="14"/>
+      <c r="IW23" s="14"/>
+      <c r="IX23" s="14"/>
+      <c r="IY23" s="14"/>
+      <c r="IZ23" s="14"/>
+      <c r="JA23" s="14"/>
+      <c r="JB23" s="14"/>
+      <c r="JC23" s="14"/>
+      <c r="JD23" s="14"/>
+      <c r="JE23" s="14"/>
+      <c r="JF23" s="14"/>
+      <c r="JG23" s="14"/>
+      <c r="JH23" s="14"/>
+      <c r="JI23" s="14"/>
+      <c r="JJ23" s="14"/>
+      <c r="JK23" s="14"/>
+      <c r="JL23" s="14"/>
+      <c r="JM23" s="14"/>
+      <c r="JN23" s="14"/>
+      <c r="JO23" s="14"/>
+      <c r="JP23" s="14"/>
+      <c r="JQ23" s="14"/>
+      <c r="JR23" s="14"/>
+      <c r="JS23" s="14"/>
+      <c r="JT23" s="14"/>
+      <c r="JU23" s="14"/>
+      <c r="JV23" s="14"/>
+      <c r="JW23" s="14"/>
+      <c r="JX23" s="14"/>
+      <c r="JY23" s="14"/>
+      <c r="JZ23" s="14"/>
+      <c r="KA23" s="14"/>
+      <c r="KB23" s="14"/>
+      <c r="KC23" s="14"/>
+      <c r="KD23" s="14"/>
+      <c r="KE23" s="14"/>
+      <c r="KF23" s="14"/>
+      <c r="KG23" s="14"/>
+      <c r="KH23" s="14"/>
+      <c r="KI23" s="14"/>
+      <c r="KJ23" s="14"/>
+      <c r="KK23" s="14"/>
+      <c r="KL23" s="14"/>
+      <c r="KM23" s="14"/>
+      <c r="KN23" s="14"/>
+      <c r="KO23" s="14"/>
+      <c r="KP23" s="14"/>
+      <c r="KQ23" s="14"/>
+      <c r="KR23" s="14"/>
+      <c r="KS23" s="14"/>
+      <c r="KT23" s="14"/>
+      <c r="KU23" s="14"/>
+      <c r="KV23" s="14"/>
+      <c r="KW23" s="14"/>
+      <c r="KX23" s="14"/>
+      <c r="KY23" s="14"/>
+      <c r="KZ23" s="14"/>
+      <c r="LA23" s="14"/>
+      <c r="LB23" s="14"/>
+      <c r="LC23" s="14"/>
+      <c r="LD23" s="14"/>
+      <c r="LE23" s="14"/>
+      <c r="LF23" s="14"/>
+      <c r="LG23" s="14"/>
+      <c r="LH23" s="14"/>
+      <c r="LI23" s="14"/>
+      <c r="LJ23" s="14"/>
+      <c r="LK23" s="14"/>
+      <c r="LL23" s="14"/>
+      <c r="LM23" s="14"/>
+      <c r="LN23" s="14"/>
+      <c r="LO23" s="14"/>
+      <c r="LP23" s="14"/>
+      <c r="LQ23" s="14"/>
+      <c r="LR23" s="14"/>
+      <c r="LS23" s="14"/>
+      <c r="LT23" s="14"/>
+      <c r="LU23" s="14"/>
+      <c r="LV23" s="14"/>
+    </row>
+    <row r="24" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="B24" s="10" t="s">
-        <v>12</v>
-[...16 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="G24" s="13"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="14"/>
+      <c r="L24" s="14"/>
+      <c r="M24" s="14"/>
+      <c r="N24" s="14"/>
+      <c r="O24" s="14"/>
+      <c r="P24" s="14"/>
+      <c r="Q24" s="14"/>
+      <c r="R24" s="14"/>
+      <c r="S24" s="14"/>
+      <c r="T24" s="14"/>
+      <c r="U24" s="14"/>
+      <c r="V24" s="14"/>
+      <c r="W24" s="14"/>
+      <c r="X24" s="14"/>
+      <c r="Y24" s="14"/>
+      <c r="Z24" s="14"/>
+      <c r="AA24" s="14"/>
+      <c r="AB24" s="14"/>
+      <c r="AC24" s="14"/>
+      <c r="AD24" s="14"/>
+      <c r="AE24" s="14"/>
+      <c r="AF24" s="14"/>
+      <c r="AG24" s="14"/>
+      <c r="AH24" s="14"/>
+      <c r="AI24" s="14"/>
+      <c r="AJ24" s="14"/>
+      <c r="AK24" s="14"/>
+      <c r="AL24" s="14"/>
+      <c r="AM24" s="14"/>
+      <c r="AN24" s="14"/>
+      <c r="AO24" s="14"/>
+      <c r="AP24" s="14"/>
+      <c r="AQ24" s="14"/>
+      <c r="AR24" s="14"/>
+      <c r="AS24" s="14"/>
+      <c r="AT24" s="14"/>
+      <c r="AU24" s="14"/>
+      <c r="AV24" s="14"/>
+      <c r="AW24" s="14"/>
+      <c r="AX24" s="14"/>
+      <c r="AY24" s="14"/>
+      <c r="AZ24" s="14"/>
+      <c r="BA24" s="14"/>
+      <c r="BB24" s="14"/>
+      <c r="BC24" s="14"/>
+      <c r="BD24" s="14"/>
+      <c r="BE24" s="14"/>
+      <c r="BF24" s="14"/>
+      <c r="BG24" s="14"/>
+      <c r="BH24" s="14"/>
+      <c r="BI24" s="14"/>
+      <c r="BJ24" s="14"/>
+      <c r="BK24" s="14"/>
+      <c r="BL24" s="14"/>
+      <c r="BM24" s="14"/>
+      <c r="BN24" s="14"/>
+      <c r="BO24" s="14"/>
+      <c r="BP24" s="14"/>
+      <c r="BQ24" s="14"/>
+      <c r="BR24" s="14"/>
+      <c r="BS24" s="14"/>
+      <c r="BT24" s="14"/>
+      <c r="BU24" s="14"/>
+      <c r="BV24" s="14"/>
+      <c r="BW24" s="14"/>
+      <c r="BX24" s="14"/>
+      <c r="BY24" s="14"/>
+      <c r="BZ24" s="14"/>
+      <c r="CA24" s="14"/>
+      <c r="CB24" s="14"/>
+      <c r="CC24" s="14"/>
+      <c r="CD24" s="14"/>
+      <c r="CE24" s="14"/>
+      <c r="CF24" s="14"/>
+      <c r="CG24" s="14"/>
+      <c r="CH24" s="14"/>
+      <c r="CI24" s="14"/>
+      <c r="CJ24" s="14"/>
+      <c r="CK24" s="14"/>
+      <c r="CL24" s="14"/>
+      <c r="CM24" s="14"/>
+      <c r="CN24" s="14"/>
+      <c r="CO24" s="14"/>
+      <c r="CP24" s="14"/>
+      <c r="CQ24" s="14"/>
+      <c r="CR24" s="14"/>
+      <c r="CS24" s="14"/>
+      <c r="CT24" s="14"/>
+      <c r="CU24" s="14"/>
+      <c r="CV24" s="14"/>
+      <c r="CW24" s="14"/>
+      <c r="CX24" s="14"/>
+      <c r="CY24" s="14"/>
+      <c r="CZ24" s="14"/>
+      <c r="DA24" s="14"/>
+      <c r="DB24" s="14"/>
+      <c r="DC24" s="14"/>
+      <c r="DD24" s="14"/>
+      <c r="DE24" s="14"/>
+      <c r="DF24" s="14"/>
+      <c r="DG24" s="14"/>
+      <c r="DH24" s="14"/>
+      <c r="DI24" s="14"/>
+      <c r="DJ24" s="14"/>
+      <c r="DK24" s="14"/>
+      <c r="DL24" s="14"/>
+      <c r="DM24" s="14"/>
+      <c r="DN24" s="14"/>
+      <c r="DO24" s="14"/>
+      <c r="DP24" s="14"/>
+      <c r="DQ24" s="14"/>
+      <c r="DR24" s="14"/>
+      <c r="DS24" s="14"/>
+      <c r="DT24" s="14"/>
+      <c r="DU24" s="14"/>
+      <c r="DV24" s="14"/>
+      <c r="DW24" s="14"/>
+      <c r="DX24" s="14"/>
+      <c r="DY24" s="14"/>
+      <c r="DZ24" s="14"/>
+      <c r="EA24" s="14"/>
+      <c r="EB24" s="14"/>
+      <c r="EC24" s="14"/>
+      <c r="ED24" s="14"/>
+      <c r="EE24" s="14"/>
+      <c r="EF24" s="14"/>
+      <c r="EG24" s="14"/>
+      <c r="EH24" s="14"/>
+      <c r="EI24" s="14"/>
+      <c r="EJ24" s="14"/>
+      <c r="EK24" s="14"/>
+      <c r="EL24" s="14"/>
+      <c r="EM24" s="14"/>
+      <c r="EN24" s="14"/>
+      <c r="EO24" s="14"/>
+      <c r="EP24" s="14"/>
+      <c r="EQ24" s="14"/>
+      <c r="ER24" s="14"/>
+      <c r="ES24" s="14"/>
+      <c r="ET24" s="14"/>
+      <c r="EU24" s="14"/>
+      <c r="EV24" s="14"/>
+      <c r="EW24" s="14"/>
+      <c r="EX24" s="14"/>
+      <c r="EY24" s="14"/>
+      <c r="EZ24" s="14"/>
+      <c r="FA24" s="14"/>
+      <c r="FB24" s="14"/>
+      <c r="FC24" s="14"/>
+      <c r="FD24" s="14"/>
+      <c r="FE24" s="14"/>
+      <c r="FF24" s="14"/>
+      <c r="FG24" s="14"/>
+      <c r="FH24" s="14"/>
+      <c r="FI24" s="14"/>
+      <c r="FJ24" s="14"/>
+      <c r="FK24" s="14"/>
+      <c r="FL24" s="14"/>
+      <c r="FM24" s="14"/>
+      <c r="FN24" s="14"/>
+      <c r="FO24" s="14"/>
+      <c r="FP24" s="14"/>
+      <c r="FQ24" s="14"/>
+      <c r="FR24" s="14"/>
+      <c r="FS24" s="14"/>
+      <c r="FT24" s="14"/>
+      <c r="FU24" s="14"/>
+      <c r="FV24" s="14"/>
+      <c r="FW24" s="14"/>
+      <c r="FX24" s="14"/>
+      <c r="FY24" s="14"/>
+      <c r="FZ24" s="14"/>
+      <c r="GA24" s="14"/>
+      <c r="GB24" s="14"/>
+      <c r="GC24" s="14"/>
+      <c r="GD24" s="14"/>
+      <c r="GE24" s="14"/>
+      <c r="GF24" s="14"/>
+      <c r="GG24" s="14"/>
+      <c r="GH24" s="14"/>
+      <c r="GI24" s="14"/>
+      <c r="GJ24" s="14"/>
+      <c r="GK24" s="14"/>
+      <c r="GL24" s="14"/>
+      <c r="GM24" s="14"/>
+      <c r="GN24" s="14"/>
+      <c r="GO24" s="14"/>
+      <c r="GP24" s="14"/>
+      <c r="GQ24" s="14"/>
+      <c r="GR24" s="14"/>
+      <c r="GS24" s="14"/>
+      <c r="GT24" s="14"/>
+      <c r="GU24" s="14"/>
+      <c r="GV24" s="14"/>
+      <c r="GW24" s="14"/>
+      <c r="GX24" s="14"/>
+      <c r="GY24" s="14"/>
+      <c r="GZ24" s="14"/>
+      <c r="HA24" s="14"/>
+      <c r="HB24" s="14"/>
+      <c r="HC24" s="14"/>
+      <c r="HD24" s="14"/>
+      <c r="HE24" s="14"/>
+      <c r="HF24" s="14"/>
+      <c r="HG24" s="14"/>
+      <c r="HH24" s="14"/>
+      <c r="HI24" s="14"/>
+      <c r="HJ24" s="14"/>
+      <c r="HK24" s="14"/>
+      <c r="HL24" s="14"/>
+      <c r="HM24" s="14"/>
+      <c r="HN24" s="14"/>
+      <c r="HO24" s="14"/>
+      <c r="HP24" s="14"/>
+      <c r="HQ24" s="14"/>
+      <c r="HR24" s="14"/>
+      <c r="HS24" s="14"/>
+      <c r="HT24" s="14"/>
+      <c r="HU24" s="14"/>
+      <c r="HV24" s="14"/>
+      <c r="HW24" s="14"/>
+      <c r="HX24" s="14"/>
+      <c r="HY24" s="14"/>
+      <c r="HZ24" s="14"/>
+      <c r="IA24" s="14"/>
+      <c r="IB24" s="14"/>
+      <c r="IC24" s="14"/>
+      <c r="ID24" s="14"/>
+      <c r="IE24" s="14"/>
+      <c r="IF24" s="14"/>
+      <c r="IG24" s="14"/>
+      <c r="IH24" s="14"/>
+      <c r="II24" s="14"/>
+      <c r="IJ24" s="14"/>
+      <c r="IK24" s="14"/>
+      <c r="IL24" s="14"/>
+      <c r="IM24" s="14"/>
+      <c r="IN24" s="14"/>
+      <c r="IO24" s="14"/>
+      <c r="IP24" s="14"/>
+      <c r="IQ24" s="14"/>
+      <c r="IR24" s="14"/>
+      <c r="IS24" s="14"/>
+      <c r="IT24" s="14"/>
+      <c r="IU24" s="14"/>
+      <c r="IV24" s="14"/>
+      <c r="IW24" s="14"/>
+      <c r="IX24" s="14"/>
+      <c r="IY24" s="14"/>
+      <c r="IZ24" s="14"/>
+      <c r="JA24" s="14"/>
+      <c r="JB24" s="14"/>
+      <c r="JC24" s="14"/>
+      <c r="JD24" s="14"/>
+      <c r="JE24" s="14"/>
+      <c r="JF24" s="14"/>
+      <c r="JG24" s="14"/>
+      <c r="JH24" s="14"/>
+      <c r="JI24" s="14"/>
+      <c r="JJ24" s="14"/>
+      <c r="JK24" s="14"/>
+      <c r="JL24" s="14"/>
+      <c r="JM24" s="14"/>
+      <c r="JN24" s="14"/>
+      <c r="JO24" s="14"/>
+      <c r="JP24" s="14"/>
+      <c r="JQ24" s="14"/>
+      <c r="JR24" s="14"/>
+      <c r="JS24" s="14"/>
+      <c r="JT24" s="14"/>
+      <c r="JU24" s="14"/>
+      <c r="JV24" s="14"/>
+      <c r="JW24" s="14"/>
+      <c r="JX24" s="14"/>
+      <c r="JY24" s="14"/>
+      <c r="JZ24" s="14"/>
+      <c r="KA24" s="14"/>
+      <c r="KB24" s="14"/>
+      <c r="KC24" s="14"/>
+      <c r="KD24" s="14"/>
+      <c r="KE24" s="14"/>
+      <c r="KF24" s="14"/>
+      <c r="KG24" s="14"/>
+      <c r="KH24" s="14"/>
+      <c r="KI24" s="14"/>
+      <c r="KJ24" s="14"/>
+      <c r="KK24" s="14"/>
+      <c r="KL24" s="14"/>
+      <c r="KM24" s="14"/>
+      <c r="KN24" s="14"/>
+      <c r="KO24" s="14"/>
+      <c r="KP24" s="14"/>
+      <c r="KQ24" s="14"/>
+      <c r="KR24" s="14"/>
+      <c r="KS24" s="14"/>
+      <c r="KT24" s="14"/>
+      <c r="KU24" s="14"/>
+      <c r="KV24" s="14"/>
+      <c r="KW24" s="14"/>
+      <c r="KX24" s="14"/>
+      <c r="KY24" s="14"/>
+      <c r="KZ24" s="14"/>
+      <c r="LA24" s="14"/>
+      <c r="LB24" s="14"/>
+      <c r="LC24" s="14"/>
+      <c r="LD24" s="14"/>
+      <c r="LE24" s="14"/>
+      <c r="LF24" s="14"/>
+      <c r="LG24" s="14"/>
+      <c r="LH24" s="14"/>
+      <c r="LI24" s="14"/>
+      <c r="LJ24" s="14"/>
+      <c r="LK24" s="14"/>
+      <c r="LL24" s="14"/>
+      <c r="LM24" s="14"/>
+      <c r="LN24" s="14"/>
+      <c r="LO24" s="14"/>
+      <c r="LP24" s="14"/>
+      <c r="LQ24" s="14"/>
+      <c r="LR24" s="14"/>
+      <c r="LS24" s="14"/>
+      <c r="LT24" s="14"/>
+      <c r="LU24" s="14"/>
+      <c r="LV24" s="14"/>
+    </row>
+    <row r="25" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>12</v>
-[...16 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="D25" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="G25" s="13"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="14"/>
+      <c r="L25" s="14"/>
+      <c r="M25" s="14"/>
+      <c r="N25" s="14"/>
+      <c r="O25" s="14"/>
+      <c r="P25" s="14"/>
+      <c r="Q25" s="14"/>
+      <c r="R25" s="14"/>
+      <c r="S25" s="14"/>
+      <c r="T25" s="14"/>
+      <c r="U25" s="14"/>
+      <c r="V25" s="14"/>
+      <c r="W25" s="14"/>
+      <c r="X25" s="14"/>
+      <c r="Y25" s="14"/>
+      <c r="Z25" s="14"/>
+      <c r="AA25" s="14"/>
+      <c r="AB25" s="14"/>
+      <c r="AC25" s="14"/>
+      <c r="AD25" s="14"/>
+      <c r="AE25" s="14"/>
+      <c r="AF25" s="14"/>
+      <c r="AG25" s="14"/>
+      <c r="AH25" s="14"/>
+      <c r="AI25" s="14"/>
+      <c r="AJ25" s="14"/>
+      <c r="AK25" s="14"/>
+      <c r="AL25" s="14"/>
+      <c r="AM25" s="14"/>
+      <c r="AN25" s="14"/>
+      <c r="AO25" s="14"/>
+      <c r="AP25" s="14"/>
+      <c r="AQ25" s="14"/>
+      <c r="AR25" s="14"/>
+      <c r="AS25" s="14"/>
+      <c r="AT25" s="14"/>
+      <c r="AU25" s="14"/>
+      <c r="AV25" s="14"/>
+      <c r="AW25" s="14"/>
+      <c r="AX25" s="14"/>
+      <c r="AY25" s="14"/>
+      <c r="AZ25" s="14"/>
+      <c r="BA25" s="14"/>
+      <c r="BB25" s="14"/>
+      <c r="BC25" s="14"/>
+      <c r="BD25" s="14"/>
+      <c r="BE25" s="14"/>
+      <c r="BF25" s="14"/>
+      <c r="BG25" s="14"/>
+      <c r="BH25" s="14"/>
+      <c r="BI25" s="14"/>
+      <c r="BJ25" s="14"/>
+      <c r="BK25" s="14"/>
+      <c r="BL25" s="14"/>
+      <c r="BM25" s="14"/>
+      <c r="BN25" s="14"/>
+      <c r="BO25" s="14"/>
+      <c r="BP25" s="14"/>
+      <c r="BQ25" s="14"/>
+      <c r="BR25" s="14"/>
+      <c r="BS25" s="14"/>
+      <c r="BT25" s="14"/>
+      <c r="BU25" s="14"/>
+      <c r="BV25" s="14"/>
+      <c r="BW25" s="14"/>
+      <c r="BX25" s="14"/>
+      <c r="BY25" s="14"/>
+      <c r="BZ25" s="14"/>
+      <c r="CA25" s="14"/>
+      <c r="CB25" s="14"/>
+      <c r="CC25" s="14"/>
+      <c r="CD25" s="14"/>
+      <c r="CE25" s="14"/>
+      <c r="CF25" s="14"/>
+      <c r="CG25" s="14"/>
+      <c r="CH25" s="14"/>
+      <c r="CI25" s="14"/>
+      <c r="CJ25" s="14"/>
+      <c r="CK25" s="14"/>
+      <c r="CL25" s="14"/>
+      <c r="CM25" s="14"/>
+      <c r="CN25" s="14"/>
+      <c r="CO25" s="14"/>
+      <c r="CP25" s="14"/>
+      <c r="CQ25" s="14"/>
+      <c r="CR25" s="14"/>
+      <c r="CS25" s="14"/>
+      <c r="CT25" s="14"/>
+      <c r="CU25" s="14"/>
+      <c r="CV25" s="14"/>
+      <c r="CW25" s="14"/>
+      <c r="CX25" s="14"/>
+      <c r="CY25" s="14"/>
+      <c r="CZ25" s="14"/>
+      <c r="DA25" s="14"/>
+      <c r="DB25" s="14"/>
+      <c r="DC25" s="14"/>
+      <c r="DD25" s="14"/>
+      <c r="DE25" s="14"/>
+      <c r="DF25" s="14"/>
+      <c r="DG25" s="14"/>
+      <c r="DH25" s="14"/>
+      <c r="DI25" s="14"/>
+      <c r="DJ25" s="14"/>
+      <c r="DK25" s="14"/>
+      <c r="DL25" s="14"/>
+      <c r="DM25" s="14"/>
+      <c r="DN25" s="14"/>
+      <c r="DO25" s="14"/>
+      <c r="DP25" s="14"/>
+      <c r="DQ25" s="14"/>
+      <c r="DR25" s="14"/>
+      <c r="DS25" s="14"/>
+      <c r="DT25" s="14"/>
+      <c r="DU25" s="14"/>
+      <c r="DV25" s="14"/>
+      <c r="DW25" s="14"/>
+      <c r="DX25" s="14"/>
+      <c r="DY25" s="14"/>
+      <c r="DZ25" s="14"/>
+      <c r="EA25" s="14"/>
+      <c r="EB25" s="14"/>
+      <c r="EC25" s="14"/>
+      <c r="ED25" s="14"/>
+      <c r="EE25" s="14"/>
+      <c r="EF25" s="14"/>
+      <c r="EG25" s="14"/>
+      <c r="EH25" s="14"/>
+      <c r="EI25" s="14"/>
+      <c r="EJ25" s="14"/>
+      <c r="EK25" s="14"/>
+      <c r="EL25" s="14"/>
+      <c r="EM25" s="14"/>
+      <c r="EN25" s="14"/>
+      <c r="EO25" s="14"/>
+      <c r="EP25" s="14"/>
+      <c r="EQ25" s="14"/>
+      <c r="ER25" s="14"/>
+      <c r="ES25" s="14"/>
+      <c r="ET25" s="14"/>
+      <c r="EU25" s="14"/>
+      <c r="EV25" s="14"/>
+      <c r="EW25" s="14"/>
+      <c r="EX25" s="14"/>
+      <c r="EY25" s="14"/>
+      <c r="EZ25" s="14"/>
+      <c r="FA25" s="14"/>
+      <c r="FB25" s="14"/>
+      <c r="FC25" s="14"/>
+      <c r="FD25" s="14"/>
+      <c r="FE25" s="14"/>
+      <c r="FF25" s="14"/>
+      <c r="FG25" s="14"/>
+      <c r="FH25" s="14"/>
+      <c r="FI25" s="14"/>
+      <c r="FJ25" s="14"/>
+      <c r="FK25" s="14"/>
+      <c r="FL25" s="14"/>
+      <c r="FM25" s="14"/>
+      <c r="FN25" s="14"/>
+      <c r="FO25" s="14"/>
+      <c r="FP25" s="14"/>
+      <c r="FQ25" s="14"/>
+      <c r="FR25" s="14"/>
+      <c r="FS25" s="14"/>
+      <c r="FT25" s="14"/>
+      <c r="FU25" s="14"/>
+      <c r="FV25" s="14"/>
+      <c r="FW25" s="14"/>
+      <c r="FX25" s="14"/>
+      <c r="FY25" s="14"/>
+      <c r="FZ25" s="14"/>
+      <c r="GA25" s="14"/>
+      <c r="GB25" s="14"/>
+      <c r="GC25" s="14"/>
+      <c r="GD25" s="14"/>
+      <c r="GE25" s="14"/>
+      <c r="GF25" s="14"/>
+      <c r="GG25" s="14"/>
+      <c r="GH25" s="14"/>
+      <c r="GI25" s="14"/>
+      <c r="GJ25" s="14"/>
+      <c r="GK25" s="14"/>
+      <c r="GL25" s="14"/>
+      <c r="GM25" s="14"/>
+      <c r="GN25" s="14"/>
+      <c r="GO25" s="14"/>
+      <c r="GP25" s="14"/>
+      <c r="GQ25" s="14"/>
+      <c r="GR25" s="14"/>
+      <c r="GS25" s="14"/>
+      <c r="GT25" s="14"/>
+      <c r="GU25" s="14"/>
+      <c r="GV25" s="14"/>
+      <c r="GW25" s="14"/>
+      <c r="GX25" s="14"/>
+      <c r="GY25" s="14"/>
+      <c r="GZ25" s="14"/>
+      <c r="HA25" s="14"/>
+      <c r="HB25" s="14"/>
+      <c r="HC25" s="14"/>
+      <c r="HD25" s="14"/>
+      <c r="HE25" s="14"/>
+      <c r="HF25" s="14"/>
+      <c r="HG25" s="14"/>
+      <c r="HH25" s="14"/>
+      <c r="HI25" s="14"/>
+      <c r="HJ25" s="14"/>
+      <c r="HK25" s="14"/>
+      <c r="HL25" s="14"/>
+      <c r="HM25" s="14"/>
+      <c r="HN25" s="14"/>
+      <c r="HO25" s="14"/>
+      <c r="HP25" s="14"/>
+      <c r="HQ25" s="14"/>
+      <c r="HR25" s="14"/>
+      <c r="HS25" s="14"/>
+      <c r="HT25" s="14"/>
+      <c r="HU25" s="14"/>
+      <c r="HV25" s="14"/>
+      <c r="HW25" s="14"/>
+      <c r="HX25" s="14"/>
+      <c r="HY25" s="14"/>
+      <c r="HZ25" s="14"/>
+      <c r="IA25" s="14"/>
+      <c r="IB25" s="14"/>
+      <c r="IC25" s="14"/>
+      <c r="ID25" s="14"/>
+      <c r="IE25" s="14"/>
+      <c r="IF25" s="14"/>
+      <c r="IG25" s="14"/>
+      <c r="IH25" s="14"/>
+      <c r="II25" s="14"/>
+      <c r="IJ25" s="14"/>
+      <c r="IK25" s="14"/>
+      <c r="IL25" s="14"/>
+      <c r="IM25" s="14"/>
+      <c r="IN25" s="14"/>
+      <c r="IO25" s="14"/>
+      <c r="IP25" s="14"/>
+      <c r="IQ25" s="14"/>
+      <c r="IR25" s="14"/>
+      <c r="IS25" s="14"/>
+      <c r="IT25" s="14"/>
+      <c r="IU25" s="14"/>
+      <c r="IV25" s="14"/>
+      <c r="IW25" s="14"/>
+      <c r="IX25" s="14"/>
+      <c r="IY25" s="14"/>
+      <c r="IZ25" s="14"/>
+      <c r="JA25" s="14"/>
+      <c r="JB25" s="14"/>
+      <c r="JC25" s="14"/>
+      <c r="JD25" s="14"/>
+      <c r="JE25" s="14"/>
+      <c r="JF25" s="14"/>
+      <c r="JG25" s="14"/>
+      <c r="JH25" s="14"/>
+      <c r="JI25" s="14"/>
+      <c r="JJ25" s="14"/>
+      <c r="JK25" s="14"/>
+      <c r="JL25" s="14"/>
+      <c r="JM25" s="14"/>
+      <c r="JN25" s="14"/>
+      <c r="JO25" s="14"/>
+      <c r="JP25" s="14"/>
+      <c r="JQ25" s="14"/>
+      <c r="JR25" s="14"/>
+      <c r="JS25" s="14"/>
+      <c r="JT25" s="14"/>
+      <c r="JU25" s="14"/>
+      <c r="JV25" s="14"/>
+      <c r="JW25" s="14"/>
+      <c r="JX25" s="14"/>
+      <c r="JY25" s="14"/>
+      <c r="JZ25" s="14"/>
+      <c r="KA25" s="14"/>
+      <c r="KB25" s="14"/>
+      <c r="KC25" s="14"/>
+      <c r="KD25" s="14"/>
+      <c r="KE25" s="14"/>
+      <c r="KF25" s="14"/>
+      <c r="KG25" s="14"/>
+      <c r="KH25" s="14"/>
+      <c r="KI25" s="14"/>
+      <c r="KJ25" s="14"/>
+      <c r="KK25" s="14"/>
+      <c r="KL25" s="14"/>
+      <c r="KM25" s="14"/>
+      <c r="KN25" s="14"/>
+      <c r="KO25" s="14"/>
+      <c r="KP25" s="14"/>
+      <c r="KQ25" s="14"/>
+      <c r="KR25" s="14"/>
+      <c r="KS25" s="14"/>
+      <c r="KT25" s="14"/>
+      <c r="KU25" s="14"/>
+      <c r="KV25" s="14"/>
+      <c r="KW25" s="14"/>
+      <c r="KX25" s="14"/>
+      <c r="KY25" s="14"/>
+      <c r="KZ25" s="14"/>
+      <c r="LA25" s="14"/>
+      <c r="LB25" s="14"/>
+      <c r="LC25" s="14"/>
+      <c r="LD25" s="14"/>
+      <c r="LE25" s="14"/>
+      <c r="LF25" s="14"/>
+      <c r="LG25" s="14"/>
+      <c r="LH25" s="14"/>
+      <c r="LI25" s="14"/>
+      <c r="LJ25" s="14"/>
+      <c r="LK25" s="14"/>
+      <c r="LL25" s="14"/>
+      <c r="LM25" s="14"/>
+      <c r="LN25" s="14"/>
+      <c r="LO25" s="14"/>
+      <c r="LP25" s="14"/>
+      <c r="LQ25" s="14"/>
+      <c r="LR25" s="14"/>
+      <c r="LS25" s="14"/>
+      <c r="LT25" s="14"/>
+      <c r="LU25" s="14"/>
+      <c r="LV25" s="14"/>
+    </row>
+    <row r="26" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>12</v>
-[...16 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="F26" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="G26" s="13"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="14"/>
+      <c r="L26" s="14"/>
+      <c r="M26" s="14"/>
+      <c r="N26" s="14"/>
+      <c r="O26" s="14"/>
+      <c r="P26" s="14"/>
+      <c r="Q26" s="14"/>
+      <c r="R26" s="14"/>
+      <c r="S26" s="14"/>
+      <c r="T26" s="14"/>
+      <c r="U26" s="14"/>
+      <c r="V26" s="14"/>
+      <c r="W26" s="14"/>
+      <c r="X26" s="14"/>
+      <c r="Y26" s="14"/>
+      <c r="Z26" s="14"/>
+      <c r="AA26" s="14"/>
+      <c r="AB26" s="14"/>
+      <c r="AC26" s="14"/>
+      <c r="AD26" s="14"/>
+      <c r="AE26" s="14"/>
+      <c r="AF26" s="14"/>
+      <c r="AG26" s="14"/>
+      <c r="AH26" s="14"/>
+      <c r="AI26" s="14"/>
+      <c r="AJ26" s="14"/>
+      <c r="AK26" s="14"/>
+      <c r="AL26" s="14"/>
+      <c r="AM26" s="14"/>
+      <c r="AN26" s="14"/>
+      <c r="AO26" s="14"/>
+      <c r="AP26" s="14"/>
+      <c r="AQ26" s="14"/>
+      <c r="AR26" s="14"/>
+      <c r="AS26" s="14"/>
+      <c r="AT26" s="14"/>
+      <c r="AU26" s="14"/>
+      <c r="AV26" s="14"/>
+      <c r="AW26" s="14"/>
+      <c r="AX26" s="14"/>
+      <c r="AY26" s="14"/>
+      <c r="AZ26" s="14"/>
+      <c r="BA26" s="14"/>
+      <c r="BB26" s="14"/>
+      <c r="BC26" s="14"/>
+      <c r="BD26" s="14"/>
+      <c r="BE26" s="14"/>
+      <c r="BF26" s="14"/>
+      <c r="BG26" s="14"/>
+      <c r="BH26" s="14"/>
+      <c r="BI26" s="14"/>
+      <c r="BJ26" s="14"/>
+      <c r="BK26" s="14"/>
+      <c r="BL26" s="14"/>
+      <c r="BM26" s="14"/>
+      <c r="BN26" s="14"/>
+      <c r="BO26" s="14"/>
+      <c r="BP26" s="14"/>
+      <c r="BQ26" s="14"/>
+      <c r="BR26" s="14"/>
+      <c r="BS26" s="14"/>
+      <c r="BT26" s="14"/>
+      <c r="BU26" s="14"/>
+      <c r="BV26" s="14"/>
+      <c r="BW26" s="14"/>
+      <c r="BX26" s="14"/>
+      <c r="BY26" s="14"/>
+      <c r="BZ26" s="14"/>
+      <c r="CA26" s="14"/>
+      <c r="CB26" s="14"/>
+      <c r="CC26" s="14"/>
+      <c r="CD26" s="14"/>
+      <c r="CE26" s="14"/>
+      <c r="CF26" s="14"/>
+      <c r="CG26" s="14"/>
+      <c r="CH26" s="14"/>
+      <c r="CI26" s="14"/>
+      <c r="CJ26" s="14"/>
+      <c r="CK26" s="14"/>
+      <c r="CL26" s="14"/>
+      <c r="CM26" s="14"/>
+      <c r="CN26" s="14"/>
+      <c r="CO26" s="14"/>
+      <c r="CP26" s="14"/>
+      <c r="CQ26" s="14"/>
+      <c r="CR26" s="14"/>
+      <c r="CS26" s="14"/>
+      <c r="CT26" s="14"/>
+      <c r="CU26" s="14"/>
+      <c r="CV26" s="14"/>
+      <c r="CW26" s="14"/>
+      <c r="CX26" s="14"/>
+      <c r="CY26" s="14"/>
+      <c r="CZ26" s="14"/>
+      <c r="DA26" s="14"/>
+      <c r="DB26" s="14"/>
+      <c r="DC26" s="14"/>
+      <c r="DD26" s="14"/>
+      <c r="DE26" s="14"/>
+      <c r="DF26" s="14"/>
+      <c r="DG26" s="14"/>
+      <c r="DH26" s="14"/>
+      <c r="DI26" s="14"/>
+      <c r="DJ26" s="14"/>
+      <c r="DK26" s="14"/>
+      <c r="DL26" s="14"/>
+      <c r="DM26" s="14"/>
+      <c r="DN26" s="14"/>
+      <c r="DO26" s="14"/>
+      <c r="DP26" s="14"/>
+      <c r="DQ26" s="14"/>
+      <c r="DR26" s="14"/>
+      <c r="DS26" s="14"/>
+      <c r="DT26" s="14"/>
+      <c r="DU26" s="14"/>
+      <c r="DV26" s="14"/>
+      <c r="DW26" s="14"/>
+      <c r="DX26" s="14"/>
+      <c r="DY26" s="14"/>
+      <c r="DZ26" s="14"/>
+      <c r="EA26" s="14"/>
+      <c r="EB26" s="14"/>
+      <c r="EC26" s="14"/>
+      <c r="ED26" s="14"/>
+      <c r="EE26" s="14"/>
+      <c r="EF26" s="14"/>
+      <c r="EG26" s="14"/>
+      <c r="EH26" s="14"/>
+      <c r="EI26" s="14"/>
+      <c r="EJ26" s="14"/>
+      <c r="EK26" s="14"/>
+      <c r="EL26" s="14"/>
+      <c r="EM26" s="14"/>
+      <c r="EN26" s="14"/>
+      <c r="EO26" s="14"/>
+      <c r="EP26" s="14"/>
+      <c r="EQ26" s="14"/>
+      <c r="ER26" s="14"/>
+      <c r="ES26" s="14"/>
+      <c r="ET26" s="14"/>
+      <c r="EU26" s="14"/>
+      <c r="EV26" s="14"/>
+      <c r="EW26" s="14"/>
+      <c r="EX26" s="14"/>
+      <c r="EY26" s="14"/>
+      <c r="EZ26" s="14"/>
+      <c r="FA26" s="14"/>
+      <c r="FB26" s="14"/>
+      <c r="FC26" s="14"/>
+      <c r="FD26" s="14"/>
+      <c r="FE26" s="14"/>
+      <c r="FF26" s="14"/>
+      <c r="FG26" s="14"/>
+      <c r="FH26" s="14"/>
+      <c r="FI26" s="14"/>
+      <c r="FJ26" s="14"/>
+      <c r="FK26" s="14"/>
+      <c r="FL26" s="14"/>
+      <c r="FM26" s="14"/>
+      <c r="FN26" s="14"/>
+      <c r="FO26" s="14"/>
+      <c r="FP26" s="14"/>
+      <c r="FQ26" s="14"/>
+      <c r="FR26" s="14"/>
+      <c r="FS26" s="14"/>
+      <c r="FT26" s="14"/>
+      <c r="FU26" s="14"/>
+      <c r="FV26" s="14"/>
+      <c r="FW26" s="14"/>
+      <c r="FX26" s="14"/>
+      <c r="FY26" s="14"/>
+      <c r="FZ26" s="14"/>
+      <c r="GA26" s="14"/>
+      <c r="GB26" s="14"/>
+      <c r="GC26" s="14"/>
+      <c r="GD26" s="14"/>
+      <c r="GE26" s="14"/>
+      <c r="GF26" s="14"/>
+      <c r="GG26" s="14"/>
+      <c r="GH26" s="14"/>
+      <c r="GI26" s="14"/>
+      <c r="GJ26" s="14"/>
+      <c r="GK26" s="14"/>
+      <c r="GL26" s="14"/>
+      <c r="GM26" s="14"/>
+      <c r="GN26" s="14"/>
+      <c r="GO26" s="14"/>
+      <c r="GP26" s="14"/>
+      <c r="GQ26" s="14"/>
+      <c r="GR26" s="14"/>
+      <c r="GS26" s="14"/>
+      <c r="GT26" s="14"/>
+      <c r="GU26" s="14"/>
+      <c r="GV26" s="14"/>
+      <c r="GW26" s="14"/>
+      <c r="GX26" s="14"/>
+      <c r="GY26" s="14"/>
+      <c r="GZ26" s="14"/>
+      <c r="HA26" s="14"/>
+      <c r="HB26" s="14"/>
+      <c r="HC26" s="14"/>
+      <c r="HD26" s="14"/>
+      <c r="HE26" s="14"/>
+      <c r="HF26" s="14"/>
+      <c r="HG26" s="14"/>
+      <c r="HH26" s="14"/>
+      <c r="HI26" s="14"/>
+      <c r="HJ26" s="14"/>
+      <c r="HK26" s="14"/>
+      <c r="HL26" s="14"/>
+      <c r="HM26" s="14"/>
+      <c r="HN26" s="14"/>
+      <c r="HO26" s="14"/>
+      <c r="HP26" s="14"/>
+      <c r="HQ26" s="14"/>
+      <c r="HR26" s="14"/>
+      <c r="HS26" s="14"/>
+      <c r="HT26" s="14"/>
+      <c r="HU26" s="14"/>
+      <c r="HV26" s="14"/>
+      <c r="HW26" s="14"/>
+      <c r="HX26" s="14"/>
+      <c r="HY26" s="14"/>
+      <c r="HZ26" s="14"/>
+      <c r="IA26" s="14"/>
+      <c r="IB26" s="14"/>
+      <c r="IC26" s="14"/>
+      <c r="ID26" s="14"/>
+      <c r="IE26" s="14"/>
+      <c r="IF26" s="14"/>
+      <c r="IG26" s="14"/>
+      <c r="IH26" s="14"/>
+      <c r="II26" s="14"/>
+      <c r="IJ26" s="14"/>
+      <c r="IK26" s="14"/>
+      <c r="IL26" s="14"/>
+      <c r="IM26" s="14"/>
+      <c r="IN26" s="14"/>
+      <c r="IO26" s="14"/>
+      <c r="IP26" s="14"/>
+      <c r="IQ26" s="14"/>
+      <c r="IR26" s="14"/>
+      <c r="IS26" s="14"/>
+      <c r="IT26" s="14"/>
+      <c r="IU26" s="14"/>
+      <c r="IV26" s="14"/>
+      <c r="IW26" s="14"/>
+      <c r="IX26" s="14"/>
+      <c r="IY26" s="14"/>
+      <c r="IZ26" s="14"/>
+      <c r="JA26" s="14"/>
+      <c r="JB26" s="14"/>
+      <c r="JC26" s="14"/>
+      <c r="JD26" s="14"/>
+      <c r="JE26" s="14"/>
+      <c r="JF26" s="14"/>
+      <c r="JG26" s="14"/>
+      <c r="JH26" s="14"/>
+      <c r="JI26" s="14"/>
+      <c r="JJ26" s="14"/>
+      <c r="JK26" s="14"/>
+      <c r="JL26" s="14"/>
+      <c r="JM26" s="14"/>
+      <c r="JN26" s="14"/>
+      <c r="JO26" s="14"/>
+      <c r="JP26" s="14"/>
+      <c r="JQ26" s="14"/>
+      <c r="JR26" s="14"/>
+      <c r="JS26" s="14"/>
+      <c r="JT26" s="14"/>
+      <c r="JU26" s="14"/>
+      <c r="JV26" s="14"/>
+      <c r="JW26" s="14"/>
+      <c r="JX26" s="14"/>
+      <c r="JY26" s="14"/>
+      <c r="JZ26" s="14"/>
+      <c r="KA26" s="14"/>
+      <c r="KB26" s="14"/>
+      <c r="KC26" s="14"/>
+      <c r="KD26" s="14"/>
+      <c r="KE26" s="14"/>
+      <c r="KF26" s="14"/>
+      <c r="KG26" s="14"/>
+      <c r="KH26" s="14"/>
+      <c r="KI26" s="14"/>
+      <c r="KJ26" s="14"/>
+      <c r="KK26" s="14"/>
+      <c r="KL26" s="14"/>
+      <c r="KM26" s="14"/>
+      <c r="KN26" s="14"/>
+      <c r="KO26" s="14"/>
+      <c r="KP26" s="14"/>
+      <c r="KQ26" s="14"/>
+      <c r="KR26" s="14"/>
+      <c r="KS26" s="14"/>
+      <c r="KT26" s="14"/>
+      <c r="KU26" s="14"/>
+      <c r="KV26" s="14"/>
+      <c r="KW26" s="14"/>
+      <c r="KX26" s="14"/>
+      <c r="KY26" s="14"/>
+      <c r="KZ26" s="14"/>
+      <c r="LA26" s="14"/>
+      <c r="LB26" s="14"/>
+      <c r="LC26" s="14"/>
+      <c r="LD26" s="14"/>
+      <c r="LE26" s="14"/>
+      <c r="LF26" s="14"/>
+      <c r="LG26" s="14"/>
+      <c r="LH26" s="14"/>
+      <c r="LI26" s="14"/>
+      <c r="LJ26" s="14"/>
+      <c r="LK26" s="14"/>
+      <c r="LL26" s="14"/>
+      <c r="LM26" s="14"/>
+      <c r="LN26" s="14"/>
+      <c r="LO26" s="14"/>
+      <c r="LP26" s="14"/>
+      <c r="LQ26" s="14"/>
+      <c r="LR26" s="14"/>
+      <c r="LS26" s="14"/>
+      <c r="LT26" s="14"/>
+      <c r="LU26" s="14"/>
+      <c r="LV26" s="14"/>
+    </row>
+    <row r="27" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>12</v>
-[...58 lines deleted...]
-      <c r="D30" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" s="10" t="s">
         <v>102</v>
       </c>
-      <c r="E30" s="19" t="s">
+      <c r="D27" s="11" t="s">
         <v>103</v>
       </c>
-      <c r="F30" s="27" t="s">
+      <c r="E27" s="10" t="s">
         <v>104</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>11</v>
+      <c r="F27" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="G27" s="13"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="14"/>
+      <c r="L27" s="14"/>
+      <c r="M27" s="14"/>
+      <c r="N27" s="14"/>
+      <c r="O27" s="14"/>
+      <c r="P27" s="14"/>
+      <c r="Q27" s="14"/>
+      <c r="R27" s="14"/>
+      <c r="S27" s="14"/>
+      <c r="T27" s="14"/>
+      <c r="U27" s="14"/>
+      <c r="V27" s="14"/>
+      <c r="W27" s="14"/>
+      <c r="X27" s="14"/>
+      <c r="Y27" s="14"/>
+      <c r="Z27" s="14"/>
+      <c r="AA27" s="14"/>
+      <c r="AB27" s="14"/>
+      <c r="AC27" s="14"/>
+      <c r="AD27" s="14"/>
+      <c r="AE27" s="14"/>
+      <c r="AF27" s="14"/>
+      <c r="AG27" s="14"/>
+      <c r="AH27" s="14"/>
+      <c r="AI27" s="14"/>
+      <c r="AJ27" s="14"/>
+      <c r="AK27" s="14"/>
+      <c r="AL27" s="14"/>
+      <c r="AM27" s="14"/>
+      <c r="AN27" s="14"/>
+      <c r="AO27" s="14"/>
+      <c r="AP27" s="14"/>
+      <c r="AQ27" s="14"/>
+      <c r="AR27" s="14"/>
+      <c r="AS27" s="14"/>
+      <c r="AT27" s="14"/>
+      <c r="AU27" s="14"/>
+      <c r="AV27" s="14"/>
+      <c r="AW27" s="14"/>
+      <c r="AX27" s="14"/>
+      <c r="AY27" s="14"/>
+      <c r="AZ27" s="14"/>
+      <c r="BA27" s="14"/>
+      <c r="BB27" s="14"/>
+      <c r="BC27" s="14"/>
+      <c r="BD27" s="14"/>
+      <c r="BE27" s="14"/>
+      <c r="BF27" s="14"/>
+      <c r="BG27" s="14"/>
+      <c r="BH27" s="14"/>
+      <c r="BI27" s="14"/>
+      <c r="BJ27" s="14"/>
+      <c r="BK27" s="14"/>
+      <c r="BL27" s="14"/>
+      <c r="BM27" s="14"/>
+      <c r="BN27" s="14"/>
+      <c r="BO27" s="14"/>
+      <c r="BP27" s="14"/>
+      <c r="BQ27" s="14"/>
+      <c r="BR27" s="14"/>
+      <c r="BS27" s="14"/>
+      <c r="BT27" s="14"/>
+      <c r="BU27" s="14"/>
+      <c r="BV27" s="14"/>
+      <c r="BW27" s="14"/>
+      <c r="BX27" s="14"/>
+      <c r="BY27" s="14"/>
+      <c r="BZ27" s="14"/>
+      <c r="CA27" s="14"/>
+      <c r="CB27" s="14"/>
+      <c r="CC27" s="14"/>
+      <c r="CD27" s="14"/>
+      <c r="CE27" s="14"/>
+      <c r="CF27" s="14"/>
+      <c r="CG27" s="14"/>
+      <c r="CH27" s="14"/>
+      <c r="CI27" s="14"/>
+      <c r="CJ27" s="14"/>
+      <c r="CK27" s="14"/>
+      <c r="CL27" s="14"/>
+      <c r="CM27" s="14"/>
+      <c r="CN27" s="14"/>
+      <c r="CO27" s="14"/>
+      <c r="CP27" s="14"/>
+      <c r="CQ27" s="14"/>
+      <c r="CR27" s="14"/>
+      <c r="CS27" s="14"/>
+      <c r="CT27" s="14"/>
+      <c r="CU27" s="14"/>
+      <c r="CV27" s="14"/>
+      <c r="CW27" s="14"/>
+      <c r="CX27" s="14"/>
+      <c r="CY27" s="14"/>
+      <c r="CZ27" s="14"/>
+      <c r="DA27" s="14"/>
+      <c r="DB27" s="14"/>
+      <c r="DC27" s="14"/>
+      <c r="DD27" s="14"/>
+      <c r="DE27" s="14"/>
+      <c r="DF27" s="14"/>
+      <c r="DG27" s="14"/>
+      <c r="DH27" s="14"/>
+      <c r="DI27" s="14"/>
+      <c r="DJ27" s="14"/>
+      <c r="DK27" s="14"/>
+      <c r="DL27" s="14"/>
+      <c r="DM27" s="14"/>
+      <c r="DN27" s="14"/>
+      <c r="DO27" s="14"/>
+      <c r="DP27" s="14"/>
+      <c r="DQ27" s="14"/>
+      <c r="DR27" s="14"/>
+      <c r="DS27" s="14"/>
+      <c r="DT27" s="14"/>
+      <c r="DU27" s="14"/>
+      <c r="DV27" s="14"/>
+      <c r="DW27" s="14"/>
+      <c r="DX27" s="14"/>
+      <c r="DY27" s="14"/>
+      <c r="DZ27" s="14"/>
+      <c r="EA27" s="14"/>
+      <c r="EB27" s="14"/>
+      <c r="EC27" s="14"/>
+      <c r="ED27" s="14"/>
+      <c r="EE27" s="14"/>
+      <c r="EF27" s="14"/>
+      <c r="EG27" s="14"/>
+      <c r="EH27" s="14"/>
+      <c r="EI27" s="14"/>
+      <c r="EJ27" s="14"/>
+      <c r="EK27" s="14"/>
+      <c r="EL27" s="14"/>
+      <c r="EM27" s="14"/>
+      <c r="EN27" s="14"/>
+      <c r="EO27" s="14"/>
+      <c r="EP27" s="14"/>
+      <c r="EQ27" s="14"/>
+      <c r="ER27" s="14"/>
+      <c r="ES27" s="14"/>
+      <c r="ET27" s="14"/>
+      <c r="EU27" s="14"/>
+      <c r="EV27" s="14"/>
+      <c r="EW27" s="14"/>
+      <c r="EX27" s="14"/>
+      <c r="EY27" s="14"/>
+      <c r="EZ27" s="14"/>
+      <c r="FA27" s="14"/>
+      <c r="FB27" s="14"/>
+      <c r="FC27" s="14"/>
+      <c r="FD27" s="14"/>
+      <c r="FE27" s="14"/>
+      <c r="FF27" s="14"/>
+      <c r="FG27" s="14"/>
+      <c r="FH27" s="14"/>
+      <c r="FI27" s="14"/>
+      <c r="FJ27" s="14"/>
+      <c r="FK27" s="14"/>
+      <c r="FL27" s="14"/>
+      <c r="FM27" s="14"/>
+      <c r="FN27" s="14"/>
+      <c r="FO27" s="14"/>
+      <c r="FP27" s="14"/>
+      <c r="FQ27" s="14"/>
+      <c r="FR27" s="14"/>
+      <c r="FS27" s="14"/>
+      <c r="FT27" s="14"/>
+      <c r="FU27" s="14"/>
+      <c r="FV27" s="14"/>
+      <c r="FW27" s="14"/>
+      <c r="FX27" s="14"/>
+      <c r="FY27" s="14"/>
+      <c r="FZ27" s="14"/>
+      <c r="GA27" s="14"/>
+      <c r="GB27" s="14"/>
+      <c r="GC27" s="14"/>
+      <c r="GD27" s="14"/>
+      <c r="GE27" s="14"/>
+      <c r="GF27" s="14"/>
+      <c r="GG27" s="14"/>
+      <c r="GH27" s="14"/>
+      <c r="GI27" s="14"/>
+      <c r="GJ27" s="14"/>
+      <c r="GK27" s="14"/>
+      <c r="GL27" s="14"/>
+      <c r="GM27" s="14"/>
+      <c r="GN27" s="14"/>
+      <c r="GO27" s="14"/>
+      <c r="GP27" s="14"/>
+      <c r="GQ27" s="14"/>
+      <c r="GR27" s="14"/>
+      <c r="GS27" s="14"/>
+      <c r="GT27" s="14"/>
+      <c r="GU27" s="14"/>
+      <c r="GV27" s="14"/>
+      <c r="GW27" s="14"/>
+      <c r="GX27" s="14"/>
+      <c r="GY27" s="14"/>
+      <c r="GZ27" s="14"/>
+      <c r="HA27" s="14"/>
+      <c r="HB27" s="14"/>
+      <c r="HC27" s="14"/>
+      <c r="HD27" s="14"/>
+      <c r="HE27" s="14"/>
+      <c r="HF27" s="14"/>
+      <c r="HG27" s="14"/>
+      <c r="HH27" s="14"/>
+      <c r="HI27" s="14"/>
+      <c r="HJ27" s="14"/>
+      <c r="HK27" s="14"/>
+      <c r="HL27" s="14"/>
+      <c r="HM27" s="14"/>
+      <c r="HN27" s="14"/>
+      <c r="HO27" s="14"/>
+      <c r="HP27" s="14"/>
+      <c r="HQ27" s="14"/>
+      <c r="HR27" s="14"/>
+      <c r="HS27" s="14"/>
+      <c r="HT27" s="14"/>
+      <c r="HU27" s="14"/>
+      <c r="HV27" s="14"/>
+      <c r="HW27" s="14"/>
+      <c r="HX27" s="14"/>
+      <c r="HY27" s="14"/>
+      <c r="HZ27" s="14"/>
+      <c r="IA27" s="14"/>
+      <c r="IB27" s="14"/>
+      <c r="IC27" s="14"/>
+      <c r="ID27" s="14"/>
+      <c r="IE27" s="14"/>
+      <c r="IF27" s="14"/>
+      <c r="IG27" s="14"/>
+      <c r="IH27" s="14"/>
+      <c r="II27" s="14"/>
+      <c r="IJ27" s="14"/>
+      <c r="IK27" s="14"/>
+      <c r="IL27" s="14"/>
+      <c r="IM27" s="14"/>
+      <c r="IN27" s="14"/>
+      <c r="IO27" s="14"/>
+      <c r="IP27" s="14"/>
+      <c r="IQ27" s="14"/>
+      <c r="IR27" s="14"/>
+      <c r="IS27" s="14"/>
+      <c r="IT27" s="14"/>
+      <c r="IU27" s="14"/>
+      <c r="IV27" s="14"/>
+      <c r="IW27" s="14"/>
+      <c r="IX27" s="14"/>
+      <c r="IY27" s="14"/>
+      <c r="IZ27" s="14"/>
+      <c r="JA27" s="14"/>
+      <c r="JB27" s="14"/>
+      <c r="JC27" s="14"/>
+      <c r="JD27" s="14"/>
+      <c r="JE27" s="14"/>
+      <c r="JF27" s="14"/>
+      <c r="JG27" s="14"/>
+      <c r="JH27" s="14"/>
+      <c r="JI27" s="14"/>
+      <c r="JJ27" s="14"/>
+      <c r="JK27" s="14"/>
+      <c r="JL27" s="14"/>
+      <c r="JM27" s="14"/>
+      <c r="JN27" s="14"/>
+      <c r="JO27" s="14"/>
+      <c r="JP27" s="14"/>
+      <c r="JQ27" s="14"/>
+      <c r="JR27" s="14"/>
+      <c r="JS27" s="14"/>
+      <c r="JT27" s="14"/>
+      <c r="JU27" s="14"/>
+      <c r="JV27" s="14"/>
+      <c r="JW27" s="14"/>
+      <c r="JX27" s="14"/>
+      <c r="JY27" s="14"/>
+      <c r="JZ27" s="14"/>
+      <c r="KA27" s="14"/>
+      <c r="KB27" s="14"/>
+      <c r="KC27" s="14"/>
+      <c r="KD27" s="14"/>
+      <c r="KE27" s="14"/>
+      <c r="KF27" s="14"/>
+      <c r="KG27" s="14"/>
+      <c r="KH27" s="14"/>
+      <c r="KI27" s="14"/>
+      <c r="KJ27" s="14"/>
+      <c r="KK27" s="14"/>
+      <c r="KL27" s="14"/>
+      <c r="KM27" s="14"/>
+      <c r="KN27" s="14"/>
+      <c r="KO27" s="14"/>
+      <c r="KP27" s="14"/>
+      <c r="KQ27" s="14"/>
+      <c r="KR27" s="14"/>
+      <c r="KS27" s="14"/>
+      <c r="KT27" s="14"/>
+      <c r="KU27" s="14"/>
+      <c r="KV27" s="14"/>
+      <c r="KW27" s="14"/>
+      <c r="KX27" s="14"/>
+      <c r="KY27" s="14"/>
+      <c r="KZ27" s="14"/>
+      <c r="LA27" s="14"/>
+      <c r="LB27" s="14"/>
+      <c r="LC27" s="14"/>
+      <c r="LD27" s="14"/>
+      <c r="LE27" s="14"/>
+      <c r="LF27" s="14"/>
+      <c r="LG27" s="14"/>
+      <c r="LH27" s="14"/>
+      <c r="LI27" s="14"/>
+      <c r="LJ27" s="14"/>
+      <c r="LK27" s="14"/>
+      <c r="LL27" s="14"/>
+      <c r="LM27" s="14"/>
+      <c r="LN27" s="14"/>
+      <c r="LO27" s="14"/>
+      <c r="LP27" s="14"/>
+      <c r="LQ27" s="14"/>
+      <c r="LR27" s="14"/>
+      <c r="LS27" s="14"/>
+      <c r="LT27" s="14"/>
+      <c r="LU27" s="14"/>
+      <c r="LV27" s="14"/>
+    </row>
+    <row r="28" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="F28" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="G28" s="13"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="14"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="14"/>
+      <c r="N28" s="14"/>
+      <c r="O28" s="14"/>
+      <c r="P28" s="14"/>
+      <c r="Q28" s="14"/>
+      <c r="R28" s="14"/>
+      <c r="S28" s="14"/>
+      <c r="T28" s="14"/>
+      <c r="U28" s="14"/>
+      <c r="V28" s="14"/>
+      <c r="W28" s="14"/>
+      <c r="X28" s="14"/>
+      <c r="Y28" s="14"/>
+      <c r="Z28" s="14"/>
+      <c r="AA28" s="14"/>
+      <c r="AB28" s="14"/>
+      <c r="AC28" s="14"/>
+      <c r="AD28" s="14"/>
+      <c r="AE28" s="14"/>
+      <c r="AF28" s="14"/>
+      <c r="AG28" s="14"/>
+      <c r="AH28" s="14"/>
+      <c r="AI28" s="14"/>
+      <c r="AJ28" s="14"/>
+      <c r="AK28" s="14"/>
+      <c r="AL28" s="14"/>
+      <c r="AM28" s="14"/>
+      <c r="AN28" s="14"/>
+      <c r="AO28" s="14"/>
+      <c r="AP28" s="14"/>
+      <c r="AQ28" s="14"/>
+      <c r="AR28" s="14"/>
+      <c r="AS28" s="14"/>
+      <c r="AT28" s="14"/>
+      <c r="AU28" s="14"/>
+      <c r="AV28" s="14"/>
+      <c r="AW28" s="14"/>
+      <c r="AX28" s="14"/>
+      <c r="AY28" s="14"/>
+      <c r="AZ28" s="14"/>
+      <c r="BA28" s="14"/>
+      <c r="BB28" s="14"/>
+      <c r="BC28" s="14"/>
+      <c r="BD28" s="14"/>
+      <c r="BE28" s="14"/>
+      <c r="BF28" s="14"/>
+      <c r="BG28" s="14"/>
+      <c r="BH28" s="14"/>
+      <c r="BI28" s="14"/>
+      <c r="BJ28" s="14"/>
+      <c r="BK28" s="14"/>
+      <c r="BL28" s="14"/>
+      <c r="BM28" s="14"/>
+      <c r="BN28" s="14"/>
+      <c r="BO28" s="14"/>
+      <c r="BP28" s="14"/>
+      <c r="BQ28" s="14"/>
+      <c r="BR28" s="14"/>
+      <c r="BS28" s="14"/>
+      <c r="BT28" s="14"/>
+      <c r="BU28" s="14"/>
+      <c r="BV28" s="14"/>
+      <c r="BW28" s="14"/>
+      <c r="BX28" s="14"/>
+      <c r="BY28" s="14"/>
+      <c r="BZ28" s="14"/>
+      <c r="CA28" s="14"/>
+      <c r="CB28" s="14"/>
+      <c r="CC28" s="14"/>
+      <c r="CD28" s="14"/>
+      <c r="CE28" s="14"/>
+      <c r="CF28" s="14"/>
+      <c r="CG28" s="14"/>
+      <c r="CH28" s="14"/>
+      <c r="CI28" s="14"/>
+      <c r="CJ28" s="14"/>
+      <c r="CK28" s="14"/>
+      <c r="CL28" s="14"/>
+      <c r="CM28" s="14"/>
+      <c r="CN28" s="14"/>
+      <c r="CO28" s="14"/>
+      <c r="CP28" s="14"/>
+      <c r="CQ28" s="14"/>
+      <c r="CR28" s="14"/>
+      <c r="CS28" s="14"/>
+      <c r="CT28" s="14"/>
+      <c r="CU28" s="14"/>
+      <c r="CV28" s="14"/>
+      <c r="CW28" s="14"/>
+      <c r="CX28" s="14"/>
+      <c r="CY28" s="14"/>
+      <c r="CZ28" s="14"/>
+      <c r="DA28" s="14"/>
+      <c r="DB28" s="14"/>
+      <c r="DC28" s="14"/>
+      <c r="DD28" s="14"/>
+      <c r="DE28" s="14"/>
+      <c r="DF28" s="14"/>
+      <c r="DG28" s="14"/>
+      <c r="DH28" s="14"/>
+      <c r="DI28" s="14"/>
+      <c r="DJ28" s="14"/>
+      <c r="DK28" s="14"/>
+      <c r="DL28" s="14"/>
+      <c r="DM28" s="14"/>
+      <c r="DN28" s="14"/>
+      <c r="DO28" s="14"/>
+      <c r="DP28" s="14"/>
+      <c r="DQ28" s="14"/>
+      <c r="DR28" s="14"/>
+      <c r="DS28" s="14"/>
+      <c r="DT28" s="14"/>
+      <c r="DU28" s="14"/>
+      <c r="DV28" s="14"/>
+      <c r="DW28" s="14"/>
+      <c r="DX28" s="14"/>
+      <c r="DY28" s="14"/>
+      <c r="DZ28" s="14"/>
+      <c r="EA28" s="14"/>
+      <c r="EB28" s="14"/>
+      <c r="EC28" s="14"/>
+      <c r="ED28" s="14"/>
+      <c r="EE28" s="14"/>
+      <c r="EF28" s="14"/>
+      <c r="EG28" s="14"/>
+      <c r="EH28" s="14"/>
+      <c r="EI28" s="14"/>
+      <c r="EJ28" s="14"/>
+      <c r="EK28" s="14"/>
+      <c r="EL28" s="14"/>
+      <c r="EM28" s="14"/>
+      <c r="EN28" s="14"/>
+      <c r="EO28" s="14"/>
+      <c r="EP28" s="14"/>
+      <c r="EQ28" s="14"/>
+      <c r="ER28" s="14"/>
+      <c r="ES28" s="14"/>
+      <c r="ET28" s="14"/>
+      <c r="EU28" s="14"/>
+      <c r="EV28" s="14"/>
+      <c r="EW28" s="14"/>
+      <c r="EX28" s="14"/>
+      <c r="EY28" s="14"/>
+      <c r="EZ28" s="14"/>
+      <c r="FA28" s="14"/>
+      <c r="FB28" s="14"/>
+      <c r="FC28" s="14"/>
+      <c r="FD28" s="14"/>
+      <c r="FE28" s="14"/>
+      <c r="FF28" s="14"/>
+      <c r="FG28" s="14"/>
+      <c r="FH28" s="14"/>
+      <c r="FI28" s="14"/>
+      <c r="FJ28" s="14"/>
+      <c r="FK28" s="14"/>
+      <c r="FL28" s="14"/>
+      <c r="FM28" s="14"/>
+      <c r="FN28" s="14"/>
+      <c r="FO28" s="14"/>
+      <c r="FP28" s="14"/>
+      <c r="FQ28" s="14"/>
+      <c r="FR28" s="14"/>
+      <c r="FS28" s="14"/>
+      <c r="FT28" s="14"/>
+      <c r="FU28" s="14"/>
+      <c r="FV28" s="14"/>
+      <c r="FW28" s="14"/>
+      <c r="FX28" s="14"/>
+      <c r="FY28" s="14"/>
+      <c r="FZ28" s="14"/>
+      <c r="GA28" s="14"/>
+      <c r="GB28" s="14"/>
+      <c r="GC28" s="14"/>
+      <c r="GD28" s="14"/>
+      <c r="GE28" s="14"/>
+      <c r="GF28" s="14"/>
+      <c r="GG28" s="14"/>
+      <c r="GH28" s="14"/>
+      <c r="GI28" s="14"/>
+      <c r="GJ28" s="14"/>
+      <c r="GK28" s="14"/>
+      <c r="GL28" s="14"/>
+      <c r="GM28" s="14"/>
+      <c r="GN28" s="14"/>
+      <c r="GO28" s="14"/>
+      <c r="GP28" s="14"/>
+      <c r="GQ28" s="14"/>
+      <c r="GR28" s="14"/>
+      <c r="GS28" s="14"/>
+      <c r="GT28" s="14"/>
+      <c r="GU28" s="14"/>
+      <c r="GV28" s="14"/>
+      <c r="GW28" s="14"/>
+      <c r="GX28" s="14"/>
+      <c r="GY28" s="14"/>
+      <c r="GZ28" s="14"/>
+      <c r="HA28" s="14"/>
+      <c r="HB28" s="14"/>
+      <c r="HC28" s="14"/>
+      <c r="HD28" s="14"/>
+      <c r="HE28" s="14"/>
+      <c r="HF28" s="14"/>
+      <c r="HG28" s="14"/>
+      <c r="HH28" s="14"/>
+      <c r="HI28" s="14"/>
+      <c r="HJ28" s="14"/>
+      <c r="HK28" s="14"/>
+      <c r="HL28" s="14"/>
+      <c r="HM28" s="14"/>
+      <c r="HN28" s="14"/>
+      <c r="HO28" s="14"/>
+      <c r="HP28" s="14"/>
+      <c r="HQ28" s="14"/>
+      <c r="HR28" s="14"/>
+      <c r="HS28" s="14"/>
+      <c r="HT28" s="14"/>
+      <c r="HU28" s="14"/>
+      <c r="HV28" s="14"/>
+      <c r="HW28" s="14"/>
+      <c r="HX28" s="14"/>
+      <c r="HY28" s="14"/>
+      <c r="HZ28" s="14"/>
+      <c r="IA28" s="14"/>
+      <c r="IB28" s="14"/>
+      <c r="IC28" s="14"/>
+      <c r="ID28" s="14"/>
+      <c r="IE28" s="14"/>
+      <c r="IF28" s="14"/>
+      <c r="IG28" s="14"/>
+      <c r="IH28" s="14"/>
+      <c r="II28" s="14"/>
+      <c r="IJ28" s="14"/>
+      <c r="IK28" s="14"/>
+      <c r="IL28" s="14"/>
+      <c r="IM28" s="14"/>
+      <c r="IN28" s="14"/>
+      <c r="IO28" s="14"/>
+      <c r="IP28" s="14"/>
+      <c r="IQ28" s="14"/>
+      <c r="IR28" s="14"/>
+      <c r="IS28" s="14"/>
+      <c r="IT28" s="14"/>
+      <c r="IU28" s="14"/>
+      <c r="IV28" s="14"/>
+      <c r="IW28" s="14"/>
+      <c r="IX28" s="14"/>
+      <c r="IY28" s="14"/>
+      <c r="IZ28" s="14"/>
+      <c r="JA28" s="14"/>
+      <c r="JB28" s="14"/>
+      <c r="JC28" s="14"/>
+      <c r="JD28" s="14"/>
+      <c r="JE28" s="14"/>
+      <c r="JF28" s="14"/>
+      <c r="JG28" s="14"/>
+      <c r="JH28" s="14"/>
+      <c r="JI28" s="14"/>
+      <c r="JJ28" s="14"/>
+      <c r="JK28" s="14"/>
+      <c r="JL28" s="14"/>
+      <c r="JM28" s="14"/>
+      <c r="JN28" s="14"/>
+      <c r="JO28" s="14"/>
+      <c r="JP28" s="14"/>
+      <c r="JQ28" s="14"/>
+      <c r="JR28" s="14"/>
+      <c r="JS28" s="14"/>
+      <c r="JT28" s="14"/>
+      <c r="JU28" s="14"/>
+      <c r="JV28" s="14"/>
+      <c r="JW28" s="14"/>
+      <c r="JX28" s="14"/>
+      <c r="JY28" s="14"/>
+      <c r="JZ28" s="14"/>
+      <c r="KA28" s="14"/>
+      <c r="KB28" s="14"/>
+      <c r="KC28" s="14"/>
+      <c r="KD28" s="14"/>
+      <c r="KE28" s="14"/>
+      <c r="KF28" s="14"/>
+      <c r="KG28" s="14"/>
+      <c r="KH28" s="14"/>
+      <c r="KI28" s="14"/>
+      <c r="KJ28" s="14"/>
+      <c r="KK28" s="14"/>
+      <c r="KL28" s="14"/>
+      <c r="KM28" s="14"/>
+      <c r="KN28" s="14"/>
+      <c r="KO28" s="14"/>
+      <c r="KP28" s="14"/>
+      <c r="KQ28" s="14"/>
+      <c r="KR28" s="14"/>
+      <c r="KS28" s="14"/>
+      <c r="KT28" s="14"/>
+      <c r="KU28" s="14"/>
+      <c r="KV28" s="14"/>
+      <c r="KW28" s="14"/>
+      <c r="KX28" s="14"/>
+      <c r="KY28" s="14"/>
+      <c r="KZ28" s="14"/>
+      <c r="LA28" s="14"/>
+      <c r="LB28" s="14"/>
+      <c r="LC28" s="14"/>
+      <c r="LD28" s="14"/>
+      <c r="LE28" s="14"/>
+      <c r="LF28" s="14"/>
+      <c r="LG28" s="14"/>
+      <c r="LH28" s="14"/>
+      <c r="LI28" s="14"/>
+      <c r="LJ28" s="14"/>
+      <c r="LK28" s="14"/>
+      <c r="LL28" s="14"/>
+      <c r="LM28" s="14"/>
+      <c r="LN28" s="14"/>
+      <c r="LO28" s="14"/>
+      <c r="LP28" s="14"/>
+      <c r="LQ28" s="14"/>
+      <c r="LR28" s="14"/>
+      <c r="LS28" s="14"/>
+      <c r="LT28" s="14"/>
+      <c r="LU28" s="14"/>
+      <c r="LV28" s="14"/>
+    </row>
+    <row r="29" spans="1:334" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="D29" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="G29" s="13"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="14"/>
+      <c r="N29" s="14"/>
+      <c r="O29" s="14"/>
+      <c r="P29" s="14"/>
+      <c r="Q29" s="14"/>
+      <c r="R29" s="14"/>
+      <c r="S29" s="14"/>
+      <c r="T29" s="14"/>
+      <c r="U29" s="14"/>
+      <c r="V29" s="14"/>
+      <c r="W29" s="14"/>
+      <c r="X29" s="14"/>
+      <c r="Y29" s="14"/>
+      <c r="Z29" s="14"/>
+      <c r="AA29" s="14"/>
+      <c r="AB29" s="14"/>
+      <c r="AC29" s="14"/>
+      <c r="AD29" s="14"/>
+      <c r="AE29" s="14"/>
+      <c r="AF29" s="14"/>
+      <c r="AG29" s="14"/>
+      <c r="AH29" s="14"/>
+      <c r="AI29" s="14"/>
+      <c r="AJ29" s="14"/>
+      <c r="AK29" s="14"/>
+      <c r="AL29" s="14"/>
+      <c r="AM29" s="14"/>
+      <c r="AN29" s="14"/>
+      <c r="AO29" s="14"/>
+      <c r="AP29" s="14"/>
+      <c r="AQ29" s="14"/>
+      <c r="AR29" s="14"/>
+      <c r="AS29" s="14"/>
+      <c r="AT29" s="14"/>
+      <c r="AU29" s="14"/>
+      <c r="AV29" s="14"/>
+      <c r="AW29" s="14"/>
+      <c r="AX29" s="14"/>
+      <c r="AY29" s="14"/>
+      <c r="AZ29" s="14"/>
+      <c r="BA29" s="14"/>
+      <c r="BB29" s="14"/>
+      <c r="BC29" s="14"/>
+      <c r="BD29" s="14"/>
+      <c r="BE29" s="14"/>
+      <c r="BF29" s="14"/>
+      <c r="BG29" s="14"/>
+      <c r="BH29" s="14"/>
+      <c r="BI29" s="14"/>
+      <c r="BJ29" s="14"/>
+      <c r="BK29" s="14"/>
+      <c r="BL29" s="14"/>
+      <c r="BM29" s="14"/>
+      <c r="BN29" s="14"/>
+      <c r="BO29" s="14"/>
+      <c r="BP29" s="14"/>
+      <c r="BQ29" s="14"/>
+      <c r="BR29" s="14"/>
+      <c r="BS29" s="14"/>
+      <c r="BT29" s="14"/>
+      <c r="BU29" s="14"/>
+      <c r="BV29" s="14"/>
+      <c r="BW29" s="14"/>
+      <c r="BX29" s="14"/>
+      <c r="BY29" s="14"/>
+      <c r="BZ29" s="14"/>
+      <c r="CA29" s="14"/>
+      <c r="CB29" s="14"/>
+      <c r="CC29" s="14"/>
+      <c r="CD29" s="14"/>
+      <c r="CE29" s="14"/>
+      <c r="CF29" s="14"/>
+      <c r="CG29" s="14"/>
+      <c r="CH29" s="14"/>
+      <c r="CI29" s="14"/>
+      <c r="CJ29" s="14"/>
+      <c r="CK29" s="14"/>
+      <c r="CL29" s="14"/>
+      <c r="CM29" s="14"/>
+      <c r="CN29" s="14"/>
+      <c r="CO29" s="14"/>
+      <c r="CP29" s="14"/>
+      <c r="CQ29" s="14"/>
+      <c r="CR29" s="14"/>
+      <c r="CS29" s="14"/>
+      <c r="CT29" s="14"/>
+      <c r="CU29" s="14"/>
+      <c r="CV29" s="14"/>
+      <c r="CW29" s="14"/>
+      <c r="CX29" s="14"/>
+      <c r="CY29" s="14"/>
+      <c r="CZ29" s="14"/>
+      <c r="DA29" s="14"/>
+      <c r="DB29" s="14"/>
+      <c r="DC29" s="14"/>
+      <c r="DD29" s="14"/>
+      <c r="DE29" s="14"/>
+      <c r="DF29" s="14"/>
+      <c r="DG29" s="14"/>
+      <c r="DH29" s="14"/>
+      <c r="DI29" s="14"/>
+      <c r="DJ29" s="14"/>
+      <c r="DK29" s="14"/>
+      <c r="DL29" s="14"/>
+      <c r="DM29" s="14"/>
+      <c r="DN29" s="14"/>
+      <c r="DO29" s="14"/>
+      <c r="DP29" s="14"/>
+      <c r="DQ29" s="14"/>
+      <c r="DR29" s="14"/>
+      <c r="DS29" s="14"/>
+      <c r="DT29" s="14"/>
+      <c r="DU29" s="14"/>
+      <c r="DV29" s="14"/>
+      <c r="DW29" s="14"/>
+      <c r="DX29" s="14"/>
+      <c r="DY29" s="14"/>
+      <c r="DZ29" s="14"/>
+      <c r="EA29" s="14"/>
+      <c r="EB29" s="14"/>
+      <c r="EC29" s="14"/>
+      <c r="ED29" s="14"/>
+      <c r="EE29" s="14"/>
+      <c r="EF29" s="14"/>
+      <c r="EG29" s="14"/>
+      <c r="EH29" s="14"/>
+      <c r="EI29" s="14"/>
+      <c r="EJ29" s="14"/>
+      <c r="EK29" s="14"/>
+      <c r="EL29" s="14"/>
+      <c r="EM29" s="14"/>
+      <c r="EN29" s="14"/>
+      <c r="EO29" s="14"/>
+      <c r="EP29" s="14"/>
+      <c r="EQ29" s="14"/>
+      <c r="ER29" s="14"/>
+      <c r="ES29" s="14"/>
+      <c r="ET29" s="14"/>
+      <c r="EU29" s="14"/>
+      <c r="EV29" s="14"/>
+      <c r="EW29" s="14"/>
+      <c r="EX29" s="14"/>
+      <c r="EY29" s="14"/>
+      <c r="EZ29" s="14"/>
+      <c r="FA29" s="14"/>
+      <c r="FB29" s="14"/>
+      <c r="FC29" s="14"/>
+      <c r="FD29" s="14"/>
+      <c r="FE29" s="14"/>
+      <c r="FF29" s="14"/>
+      <c r="FG29" s="14"/>
+      <c r="FH29" s="14"/>
+      <c r="FI29" s="14"/>
+      <c r="FJ29" s="14"/>
+      <c r="FK29" s="14"/>
+      <c r="FL29" s="14"/>
+      <c r="FM29" s="14"/>
+      <c r="FN29" s="14"/>
+      <c r="FO29" s="14"/>
+      <c r="FP29" s="14"/>
+      <c r="FQ29" s="14"/>
+      <c r="FR29" s="14"/>
+      <c r="FS29" s="14"/>
+      <c r="FT29" s="14"/>
+      <c r="FU29" s="14"/>
+      <c r="FV29" s="14"/>
+      <c r="FW29" s="14"/>
+      <c r="FX29" s="14"/>
+      <c r="FY29" s="14"/>
+      <c r="FZ29" s="14"/>
+      <c r="GA29" s="14"/>
+      <c r="GB29" s="14"/>
+      <c r="GC29" s="14"/>
+      <c r="GD29" s="14"/>
+      <c r="GE29" s="14"/>
+      <c r="GF29" s="14"/>
+      <c r="GG29" s="14"/>
+      <c r="GH29" s="14"/>
+      <c r="GI29" s="14"/>
+      <c r="GJ29" s="14"/>
+      <c r="GK29" s="14"/>
+      <c r="GL29" s="14"/>
+      <c r="GM29" s="14"/>
+      <c r="GN29" s="14"/>
+      <c r="GO29" s="14"/>
+      <c r="GP29" s="14"/>
+      <c r="GQ29" s="14"/>
+      <c r="GR29" s="14"/>
+      <c r="GS29" s="14"/>
+      <c r="GT29" s="14"/>
+      <c r="GU29" s="14"/>
+      <c r="GV29" s="14"/>
+      <c r="GW29" s="14"/>
+      <c r="GX29" s="14"/>
+      <c r="GY29" s="14"/>
+      <c r="GZ29" s="14"/>
+      <c r="HA29" s="14"/>
+      <c r="HB29" s="14"/>
+      <c r="HC29" s="14"/>
+      <c r="HD29" s="14"/>
+      <c r="HE29" s="14"/>
+      <c r="HF29" s="14"/>
+      <c r="HG29" s="14"/>
+      <c r="HH29" s="14"/>
+      <c r="HI29" s="14"/>
+      <c r="HJ29" s="14"/>
+      <c r="HK29" s="14"/>
+      <c r="HL29" s="14"/>
+      <c r="HM29" s="14"/>
+      <c r="HN29" s="14"/>
+      <c r="HO29" s="14"/>
+      <c r="HP29" s="14"/>
+      <c r="HQ29" s="14"/>
+      <c r="HR29" s="14"/>
+      <c r="HS29" s="14"/>
+      <c r="HT29" s="14"/>
+      <c r="HU29" s="14"/>
+      <c r="HV29" s="14"/>
+      <c r="HW29" s="14"/>
+      <c r="HX29" s="14"/>
+      <c r="HY29" s="14"/>
+      <c r="HZ29" s="14"/>
+      <c r="IA29" s="14"/>
+      <c r="IB29" s="14"/>
+      <c r="IC29" s="14"/>
+      <c r="ID29" s="14"/>
+      <c r="IE29" s="14"/>
+      <c r="IF29" s="14"/>
+      <c r="IG29" s="14"/>
+      <c r="IH29" s="14"/>
+      <c r="II29" s="14"/>
+      <c r="IJ29" s="14"/>
+      <c r="IK29" s="14"/>
+      <c r="IL29" s="14"/>
+      <c r="IM29" s="14"/>
+      <c r="IN29" s="14"/>
+      <c r="IO29" s="14"/>
+      <c r="IP29" s="14"/>
+      <c r="IQ29" s="14"/>
+      <c r="IR29" s="14"/>
+      <c r="IS29" s="14"/>
+      <c r="IT29" s="14"/>
+      <c r="IU29" s="14"/>
+      <c r="IV29" s="14"/>
+      <c r="IW29" s="14"/>
+      <c r="IX29" s="14"/>
+      <c r="IY29" s="14"/>
+      <c r="IZ29" s="14"/>
+      <c r="JA29" s="14"/>
+      <c r="JB29" s="14"/>
+      <c r="JC29" s="14"/>
+      <c r="JD29" s="14"/>
+      <c r="JE29" s="14"/>
+      <c r="JF29" s="14"/>
+      <c r="JG29" s="14"/>
+      <c r="JH29" s="14"/>
+      <c r="JI29" s="14"/>
+      <c r="JJ29" s="14"/>
+      <c r="JK29" s="14"/>
+      <c r="JL29" s="14"/>
+      <c r="JM29" s="14"/>
+      <c r="JN29" s="14"/>
+      <c r="JO29" s="14"/>
+      <c r="JP29" s="14"/>
+      <c r="JQ29" s="14"/>
+      <c r="JR29" s="14"/>
+      <c r="JS29" s="14"/>
+      <c r="JT29" s="14"/>
+      <c r="JU29" s="14"/>
+      <c r="JV29" s="14"/>
+      <c r="JW29" s="14"/>
+      <c r="JX29" s="14"/>
+      <c r="JY29" s="14"/>
+      <c r="JZ29" s="14"/>
+      <c r="KA29" s="14"/>
+      <c r="KB29" s="14"/>
+      <c r="KC29" s="14"/>
+      <c r="KD29" s="14"/>
+      <c r="KE29" s="14"/>
+      <c r="KF29" s="14"/>
+      <c r="KG29" s="14"/>
+      <c r="KH29" s="14"/>
+      <c r="KI29" s="14"/>
+      <c r="KJ29" s="14"/>
+      <c r="KK29" s="14"/>
+      <c r="KL29" s="14"/>
+      <c r="KM29" s="14"/>
+      <c r="KN29" s="14"/>
+      <c r="KO29" s="14"/>
+      <c r="KP29" s="14"/>
+      <c r="KQ29" s="14"/>
+      <c r="KR29" s="14"/>
+      <c r="KS29" s="14"/>
+      <c r="KT29" s="14"/>
+      <c r="KU29" s="14"/>
+      <c r="KV29" s="14"/>
+      <c r="KW29" s="14"/>
+      <c r="KX29" s="14"/>
+      <c r="KY29" s="14"/>
+      <c r="KZ29" s="14"/>
+      <c r="LA29" s="14"/>
+      <c r="LB29" s="14"/>
+      <c r="LC29" s="14"/>
+      <c r="LD29" s="14"/>
+      <c r="LE29" s="14"/>
+      <c r="LF29" s="14"/>
+      <c r="LG29" s="14"/>
+      <c r="LH29" s="14"/>
+      <c r="LI29" s="14"/>
+      <c r="LJ29" s="14"/>
+      <c r="LK29" s="14"/>
+      <c r="LL29" s="14"/>
+      <c r="LM29" s="14"/>
+      <c r="LN29" s="14"/>
+      <c r="LO29" s="14"/>
+      <c r="LP29" s="14"/>
+      <c r="LQ29" s="14"/>
+      <c r="LR29" s="14"/>
+      <c r="LS29" s="14"/>
+      <c r="LT29" s="14"/>
+      <c r="LU29" s="14"/>
+      <c r="LV29" s="14"/>
+    </row>
+    <row r="30" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="F30" s="17" t="s">
+        <v>120</v>
+      </c>
+      <c r="G30" s="13"/>
+    </row>
+    <row r="31" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="2" t="s">
+        <v>121</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>12</v>
-[...16 lines deleted...]
-        <v>11</v>
+        <v>122</v>
+      </c>
+      <c r="C31" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="G31" s="13"/>
+    </row>
+    <row r="32" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="2" t="s">
+        <v>121</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>12</v>
-[...51 lines deleted...]
-      <c r="A35" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="G32" s="13"/>
+    </row>
+    <row r="33" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C33" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="G33" s="13"/>
+    </row>
+    <row r="34" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="F34" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="G34" s="13"/>
+    </row>
+    <row r="35" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="2" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C35" s="10" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="D35" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="F35" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="G35" s="13"/>
+    </row>
+    <row r="36" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="D36" s="11" t="s">
         <v>124</v>
       </c>
-      <c r="E35" s="10" t="s">
+      <c r="E36" s="10" t="s">
         <v>125</v>
       </c>
-      <c r="F35" s="11" t="s">
+      <c r="F36" s="12" t="s">
         <v>126</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F36" s="14" t="s">
+      <c r="G36" s="13"/>
+    </row>
+    <row r="37" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="F37" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="G37" s="13"/>
+    </row>
+    <row r="38" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="F38" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="G38" s="13"/>
+    </row>
+    <row r="39" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="D39" s="11" t="s">
         <v>132</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="10" t="s">
+      <c r="E39" s="10" t="s">
         <v>133</v>
       </c>
-      <c r="B37" s="10" t="s">
+      <c r="F39" s="12" t="s">
         <v>134</v>
       </c>
-      <c r="C37" s="10" t="s">
-[...19 lines deleted...]
-      <c r="C38" s="10" t="s">
+      <c r="G39" s="13"/>
+    </row>
+    <row r="40" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C40" s="10" t="s">
         <v>139</v>
       </c>
-      <c r="D38" s="10" t="s">
+      <c r="D40" s="11" t="s">
         <v>140</v>
       </c>
-      <c r="E38" s="10" t="s">
+      <c r="E40" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F38" s="11" t="s">
+      <c r="F40" s="12" t="s">
         <v>142</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F39" s="11" t="s">
+      <c r="G40" s="13"/>
+    </row>
+    <row r="41" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C41" s="10" t="s">
         <v>146</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C40" s="10" t="s">
+      <c r="D41" s="11" t="s">
         <v>147</v>
       </c>
-      <c r="D40" s="10" t="s">
+      <c r="E41" s="10" t="s">
         <v>148</v>
       </c>
-      <c r="E40" s="10" t="s">
+      <c r="F41" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="F40" s="11" t="s">
-[...24 lines deleted...]
-      <c r="A42" s="10" t="s">
+      <c r="G41" s="13"/>
+    </row>
+    <row r="42" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="2" t="s">
         <v>155</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C42" s="10" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>150</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>151</v>
       </c>
       <c r="E42" s="10" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      <c r="A43" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="F42" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="G42" s="13"/>
+    </row>
+    <row r="43" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="2" t="s">
         <v>155</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C43" s="10" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>154</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>132</v>
       </c>
       <c r="E43" s="10" t="s">
-        <v>160</v>
-[...6 lines deleted...]
-      <c r="A44" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="F43" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="G43" s="13"/>
+    </row>
+    <row r="44" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="2" t="s">
         <v>155</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C44" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="D44" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="F44" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="G44" s="13"/>
+    </row>
+    <row r="45" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="E45" s="10" t="s">
         <v>162</v>
       </c>
-      <c r="D44" s="10" t="s">
+      <c r="F45" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="E44" s="10" t="s">
+      <c r="G45" s="13"/>
+    </row>
+    <row r="46" spans="1:149" s="18" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="2" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B46" s="10" t="s">
         <v>164</v>
       </c>
-      <c r="F44" s="11" t="s">
+      <c r="C46" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="F46" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="G46" s="13"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="14"/>
+      <c r="K46" s="14"/>
+      <c r="L46" s="14"/>
+      <c r="M46" s="14"/>
+      <c r="N46" s="14"/>
+      <c r="O46" s="14"/>
+      <c r="P46" s="14"/>
+      <c r="Q46" s="14"/>
+      <c r="R46" s="14"/>
+      <c r="S46" s="14"/>
+      <c r="T46" s="14"/>
+      <c r="U46" s="14"/>
+      <c r="V46" s="14"/>
+      <c r="W46" s="14"/>
+      <c r="X46" s="14"/>
+      <c r="Y46" s="14"/>
+      <c r="Z46" s="14"/>
+      <c r="AA46" s="14"/>
+      <c r="AB46" s="14"/>
+      <c r="AC46" s="14"/>
+      <c r="AD46" s="14"/>
+      <c r="AE46" s="14"/>
+      <c r="AF46" s="14"/>
+      <c r="AG46" s="14"/>
+      <c r="AH46" s="14"/>
+      <c r="AI46" s="14"/>
+      <c r="AJ46" s="14"/>
+      <c r="AK46" s="14"/>
+      <c r="AL46" s="14"/>
+      <c r="AM46" s="14"/>
+      <c r="AN46" s="14"/>
+      <c r="AO46" s="14"/>
+      <c r="AP46" s="14"/>
+      <c r="AQ46" s="14"/>
+      <c r="AR46" s="14"/>
+      <c r="AS46" s="14"/>
+      <c r="AT46" s="14"/>
+      <c r="AU46" s="14"/>
+      <c r="AV46" s="14"/>
+      <c r="AW46" s="14"/>
+      <c r="AX46" s="14"/>
+      <c r="AY46" s="14"/>
+      <c r="AZ46" s="14"/>
+      <c r="BA46" s="14"/>
+      <c r="BB46" s="14"/>
+      <c r="BC46" s="14"/>
+      <c r="BD46" s="14"/>
+      <c r="BE46" s="14"/>
+      <c r="BF46" s="14"/>
+      <c r="BG46" s="14"/>
+      <c r="BH46" s="14"/>
+      <c r="BI46" s="14"/>
+      <c r="BJ46" s="14"/>
+      <c r="BK46" s="14"/>
+      <c r="BL46" s="14"/>
+      <c r="BM46" s="14"/>
+      <c r="BN46" s="14"/>
+      <c r="BO46" s="14"/>
+      <c r="BP46" s="14"/>
+      <c r="BQ46" s="14"/>
+      <c r="BR46" s="14"/>
+      <c r="BS46" s="14"/>
+      <c r="BT46" s="14"/>
+      <c r="BU46" s="14"/>
+      <c r="BV46" s="14"/>
+      <c r="BW46" s="14"/>
+      <c r="BX46" s="14"/>
+      <c r="BY46" s="14"/>
+      <c r="BZ46" s="14"/>
+      <c r="CA46" s="14"/>
+      <c r="CB46" s="14"/>
+      <c r="CC46" s="14"/>
+      <c r="CD46" s="14"/>
+      <c r="CE46" s="14"/>
+      <c r="CF46" s="14"/>
+      <c r="CG46" s="14"/>
+      <c r="CH46" s="14"/>
+      <c r="CI46" s="14"/>
+      <c r="CJ46" s="14"/>
+      <c r="CK46" s="14"/>
+      <c r="CL46" s="14"/>
+      <c r="CM46" s="14"/>
+      <c r="CN46" s="14"/>
+      <c r="CO46" s="14"/>
+      <c r="CP46" s="14"/>
+      <c r="CQ46" s="14"/>
+      <c r="CR46" s="14"/>
+      <c r="CS46" s="14"/>
+      <c r="CT46" s="14"/>
+      <c r="CU46" s="14"/>
+      <c r="CV46" s="14"/>
+      <c r="CW46" s="14"/>
+      <c r="CX46" s="14"/>
+      <c r="CY46" s="14"/>
+      <c r="CZ46" s="14"/>
+      <c r="DA46" s="14"/>
+      <c r="DB46" s="14"/>
+      <c r="DC46" s="14"/>
+      <c r="DD46" s="14"/>
+      <c r="DE46" s="14"/>
+      <c r="DF46" s="14"/>
+      <c r="DG46" s="14"/>
+      <c r="DH46" s="14"/>
+      <c r="DI46" s="14"/>
+      <c r="DJ46" s="14"/>
+      <c r="DK46" s="14"/>
+      <c r="DL46" s="14"/>
+      <c r="DM46" s="14"/>
+      <c r="DN46" s="14"/>
+      <c r="DO46" s="14"/>
+      <c r="DP46" s="14"/>
+      <c r="DQ46" s="14"/>
+      <c r="DR46" s="14"/>
+      <c r="DS46" s="14"/>
+      <c r="DT46" s="14"/>
+      <c r="DU46" s="14"/>
+      <c r="DV46" s="14"/>
+      <c r="DW46" s="14"/>
+      <c r="DX46" s="14"/>
+      <c r="DY46" s="14"/>
+      <c r="DZ46" s="14"/>
+      <c r="EA46" s="14"/>
+      <c r="EB46" s="14"/>
+      <c r="EC46" s="14"/>
+      <c r="ED46" s="14"/>
+      <c r="EE46" s="14"/>
+      <c r="EF46" s="14"/>
+      <c r="EG46" s="14"/>
+      <c r="EH46" s="14"/>
+      <c r="EI46" s="14"/>
+      <c r="EJ46" s="14"/>
+      <c r="EK46" s="14"/>
+      <c r="EL46" s="14"/>
+      <c r="EM46" s="14"/>
+      <c r="EN46" s="14"/>
+      <c r="EO46" s="14"/>
+      <c r="EP46" s="14"/>
+      <c r="EQ46" s="14"/>
+      <c r="ER46" s="14"/>
+      <c r="ES46" s="14"/>
+    </row>
+    <row r="47" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="2" t="s">
         <v>165</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C45" s="10" t="s">
+      <c r="B47" s="10" t="s">
         <v>166</v>
       </c>
-      <c r="D45" s="10" t="s">
-[...30 lines deleted...]
-      <c r="A47" s="10" t="s">
+      <c r="C47" s="10" t="s">
         <v>167</v>
       </c>
-      <c r="B47" s="10" t="s">
+      <c r="D47" s="11" t="s">
         <v>168</v>
       </c>
-      <c r="C47" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" s="10" t="s">
-        <v>160</v>
-[...7 lines deleted...]
-        <v>167</v>
+        <v>169</v>
+      </c>
+      <c r="F47" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="G47" s="13"/>
+    </row>
+    <row r="48" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="2" t="s">
+        <v>171</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C48" s="10" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>173</v>
+      </c>
+      <c r="D48" s="11" t="s">
+        <v>174</v>
       </c>
       <c r="E48" s="10" t="s">
-        <v>164</v>
-[...7 lines deleted...]
-        <v>167</v>
+        <v>175</v>
+      </c>
+      <c r="F48" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="G48" s="13"/>
+    </row>
+    <row r="49" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="2" t="s">
+        <v>171</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C49" s="10" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>177</v>
+      </c>
+      <c r="D49" s="11" t="s">
+        <v>178</v>
       </c>
       <c r="E49" s="10" t="s">
-        <v>145</v>
-[...7 lines deleted...]
-        <v>167</v>
+        <v>179</v>
+      </c>
+      <c r="F49" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="G49" s="13"/>
+    </row>
+    <row r="50" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="2" t="s">
+        <v>171</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C50" s="10" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>181</v>
+      </c>
+      <c r="D50" s="11" t="s">
+        <v>182</v>
       </c>
       <c r="E50" s="10" t="s">
-        <v>153</v>
-[...7 lines deleted...]
-        <v>170</v>
+        <v>183</v>
+      </c>
+      <c r="F50" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="G50" s="13"/>
+    </row>
+    <row r="51" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="2" t="s">
+        <v>171</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C51" s="10" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>185</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>186</v>
       </c>
       <c r="E51" s="10" t="s">
-        <v>125</v>
-[...7 lines deleted...]
-        <v>172</v>
+        <v>187</v>
+      </c>
+      <c r="F51" s="19" t="s">
+        <v>188</v>
+      </c>
+      <c r="G51" s="13"/>
+    </row>
+    <row r="52" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>173</v>
+        <v>190</v>
       </c>
       <c r="C52" s="10" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>191</v>
+      </c>
+      <c r="D52" s="11" t="s">
+        <v>192</v>
       </c>
       <c r="E52" s="10" t="s">
-        <v>176</v>
-[...7 lines deleted...]
-        <v>178</v>
+        <v>193</v>
+      </c>
+      <c r="F52" s="19" t="s">
+        <v>194</v>
+      </c>
+      <c r="G52" s="13"/>
+    </row>
+    <row r="53" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="C53" s="10" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>195</v>
+      </c>
+      <c r="D53" s="11" t="s">
+        <v>196</v>
       </c>
       <c r="E53" s="10" t="s">
-        <v>182</v>
-[...7 lines deleted...]
-        <v>178</v>
+        <v>197</v>
+      </c>
+      <c r="F53" s="19" t="s">
+        <v>198</v>
+      </c>
+      <c r="G53" s="13"/>
+    </row>
+    <row r="54" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="C54" s="10" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>199</v>
+      </c>
+      <c r="D54" s="11" t="s">
+        <v>200</v>
       </c>
       <c r="E54" s="10" t="s">
-        <v>186</v>
-[...7 lines deleted...]
-        <v>178</v>
+        <v>201</v>
+      </c>
+      <c r="F54" s="19" t="s">
+        <v>202</v>
+      </c>
+      <c r="G54" s="13"/>
+    </row>
+    <row r="55" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="C55" s="10" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="D55" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="F55" s="19" t="s">
+        <v>206</v>
+      </c>
+      <c r="G55" s="13"/>
+    </row>
+    <row r="56" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="E55" s="10" t="s">
+      <c r="B56" s="10" t="s">
         <v>190</v>
       </c>
-      <c r="F55" s="11" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C56" s="10" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>207</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>208</v>
       </c>
       <c r="E56" s="10" t="s">
-        <v>194</v>
-[...7 lines deleted...]
-        <v>196</v>
+        <v>209</v>
+      </c>
+      <c r="F56" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G56" s="13"/>
+    </row>
+    <row r="57" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C57" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="D57" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="E57" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="F57" s="19" t="s">
+        <v>214</v>
+      </c>
+      <c r="G57" s="13"/>
+    </row>
+    <row r="58" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C58" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="D58" s="11" t="s">
+        <v>216</v>
+      </c>
+      <c r="E58" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="F58" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="G58" s="13"/>
+    </row>
+    <row r="59" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C59" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="E59" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="F59" s="19" t="s">
+        <v>222</v>
+      </c>
+      <c r="G59" s="13"/>
+    </row>
+    <row r="60" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B60" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C60" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>224</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="F60" s="19" t="s">
+        <v>226</v>
+      </c>
+      <c r="G60" s="13"/>
+    </row>
+    <row r="61" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B61" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C61" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="D61" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="E61" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="F61" s="19" t="s">
+        <v>230</v>
+      </c>
+      <c r="G61" s="13"/>
+    </row>
+    <row r="62" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C62" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>232</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="F62" s="19" t="s">
+        <v>234</v>
+      </c>
+      <c r="G62" s="13"/>
+    </row>
+    <row r="63" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C63" s="10" t="s">
+        <v>235</v>
+      </c>
+      <c r="D63" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="F63" s="19" t="s">
+        <v>238</v>
+      </c>
+      <c r="G63" s="13"/>
+    </row>
+    <row r="64" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>239</v>
+      </c>
+      <c r="D64" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>241</v>
+      </c>
+      <c r="F64" s="19" t="s">
+        <v>242</v>
+      </c>
+      <c r="G64" s="13"/>
+    </row>
+    <row r="65" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C65" s="10" t="s">
+        <v>243</v>
+      </c>
+      <c r="D65" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="F65" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="G65" s="13"/>
+    </row>
+    <row r="66" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C66" s="10" t="s">
+        <v>247</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>249</v>
+      </c>
+      <c r="F66" s="19" t="s">
+        <v>250</v>
+      </c>
+      <c r="G66" s="13"/>
+    </row>
+    <row r="67" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B67" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C67" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="E67" s="10" t="s">
+        <v>253</v>
+      </c>
+      <c r="F67" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="G67" s="13"/>
+    </row>
+    <row r="68" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A68" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C68" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="D68" s="11" t="s">
+        <v>256</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="F68" s="19" t="s">
+        <v>258</v>
+      </c>
+      <c r="G68" s="13"/>
+    </row>
+    <row r="69" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A69" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C69" s="10" t="s">
+        <v>259</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="F69" s="19" t="s">
+        <v>262</v>
+      </c>
+      <c r="G69" s="13"/>
+    </row>
+    <row r="70" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C70" s="10" t="s">
+        <v>263</v>
+      </c>
+      <c r="D70" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="E70" s="10" t="s">
+        <v>265</v>
+      </c>
+      <c r="F70" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="G70" s="13"/>
+    </row>
+    <row r="71" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>267</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="E71" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="F71" s="19" t="s">
+        <v>270</v>
+      </c>
+      <c r="G71" s="13"/>
+    </row>
+    <row r="72" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A72" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C72" s="10" t="s">
+        <v>271</v>
+      </c>
+      <c r="D72" s="11" t="s">
+        <v>272</v>
+      </c>
+      <c r="E72" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="F72" s="19" t="s">
+        <v>274</v>
+      </c>
+      <c r="G72" s="13"/>
+    </row>
+    <row r="73" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A73" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C73" s="10" t="s">
+        <v>275</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="E73" s="10" t="s">
+        <v>277</v>
+      </c>
+      <c r="F73" s="19" t="s">
+        <v>278</v>
+      </c>
+      <c r="G73" s="13"/>
+    </row>
+    <row r="74" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C74" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="D74" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>281</v>
+      </c>
+      <c r="F74" s="19" t="s">
+        <v>282</v>
+      </c>
+      <c r="G74" s="13"/>
+    </row>
+    <row r="75" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C75" s="10" t="s">
+        <v>283</v>
+      </c>
+      <c r="D75" s="11" t="s">
+        <v>284</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>285</v>
+      </c>
+      <c r="F75" s="19" t="s">
+        <v>286</v>
+      </c>
+      <c r="G75" s="13"/>
+    </row>
+    <row r="76" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A76" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="C76" s="10" t="s">
+        <v>287</v>
+      </c>
+      <c r="D76" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>289</v>
+      </c>
+      <c r="F76" s="19" t="s">
+        <v>290</v>
+      </c>
+      <c r="G76" s="13"/>
+    </row>
+    <row r="77" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A77" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>292</v>
+      </c>
+      <c r="C77" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="D77" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>2561</v>
+      </c>
+      <c r="F77" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="G77" s="13"/>
+    </row>
+    <row r="78" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A78" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>292</v>
+      </c>
+      <c r="C78" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="D78" s="11" t="s">
+        <v>297</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>2677</v>
+      </c>
+      <c r="F78" s="19" t="s">
+        <v>298</v>
+      </c>
+      <c r="G78" s="13"/>
+    </row>
+    <row r="79" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A79" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B79" s="10" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-        <v>196</v>
+        <v>292</v>
+      </c>
+      <c r="C79" s="10" t="s">
+        <v>299</v>
+      </c>
+      <c r="D79" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="E79" s="10" t="s">
+        <v>2564</v>
+      </c>
+      <c r="F79" s="19" t="s">
+        <v>301</v>
+      </c>
+      <c r="G79" s="13"/>
+    </row>
+    <row r="80" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A80" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>197</v>
-[...4 lines deleted...]
-      <c r="D80" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="C80" s="10" t="s">
+        <v>302</v>
+      </c>
+      <c r="D80" s="11" t="s">
+        <v>303</v>
+      </c>
+      <c r="E80" s="10" t="s">
+        <v>2676</v>
+      </c>
+      <c r="F80" s="19" t="s">
+        <v>304</v>
+      </c>
+      <c r="G80" s="13"/>
+    </row>
+    <row r="81" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A81" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="E80" s="15" t="s">
+      <c r="B81" s="10" t="s">
         <v>292</v>
       </c>
-      <c r="F80" s="11" t="s">
-[...25 lines deleted...]
-        <v>298</v>
+      <c r="C81" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="D81" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="E81" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="F81" s="19" t="s">
+        <v>308</v>
+      </c>
+      <c r="G81" s="13"/>
+    </row>
+    <row r="82" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A82" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B82" s="10" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C82" s="10" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>309</v>
+      </c>
+      <c r="D82" s="11" t="s">
+        <v>310</v>
       </c>
       <c r="E82" s="10" t="s">
-        <v>302</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>2568</v>
+      </c>
+      <c r="F82" s="19" t="s">
+        <v>311</v>
+      </c>
+      <c r="G82" s="13"/>
+    </row>
+    <row r="83" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A83" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>299</v>
-[...16 lines deleted...]
-        <v>298</v>
+        <v>292</v>
+      </c>
+      <c r="C83" s="10" t="s">
+        <v>312</v>
+      </c>
+      <c r="D83" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="E83" s="10" t="s">
+        <v>314</v>
+      </c>
+      <c r="F83" s="19" t="s">
+        <v>315</v>
+      </c>
+      <c r="G83" s="13"/>
+    </row>
+    <row r="84" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A84" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B84" s="10" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C84" s="10" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>316</v>
+      </c>
+      <c r="D84" s="11" t="s">
+        <v>317</v>
       </c>
       <c r="E84" s="10" t="s">
-        <v>310</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>318</v>
+      </c>
+      <c r="F84" s="19" t="s">
+        <v>319</v>
+      </c>
+      <c r="G84" s="13"/>
+    </row>
+    <row r="85" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A85" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B85" s="10" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C85" s="10" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>320</v>
+      </c>
+      <c r="D85" s="11" t="s">
+        <v>321</v>
       </c>
       <c r="E85" s="10" t="s">
-        <v>314</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>322</v>
+      </c>
+      <c r="F85" s="19" t="s">
+        <v>323</v>
+      </c>
+      <c r="G85" s="13"/>
+    </row>
+    <row r="86" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B86" s="10" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C86" s="10" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>324</v>
+      </c>
+      <c r="D86" s="11" t="s">
+        <v>325</v>
       </c>
       <c r="E86" s="10" t="s">
-        <v>318</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>326</v>
+      </c>
+      <c r="F86" s="19" t="s">
+        <v>327</v>
+      </c>
+      <c r="G86" s="13"/>
+    </row>
+    <row r="87" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B87" s="10" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C87" s="10" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>328</v>
+      </c>
+      <c r="D87" s="11" t="s">
+        <v>329</v>
       </c>
       <c r="E87" s="10" t="s">
-        <v>322</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>330</v>
+      </c>
+      <c r="F87" s="19" t="s">
+        <v>331</v>
+      </c>
+      <c r="G87" s="13"/>
+    </row>
+    <row r="88" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B88" s="10" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C88" s="10" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>332</v>
+      </c>
+      <c r="D88" s="11" t="s">
+        <v>333</v>
       </c>
       <c r="E88" s="10" t="s">
-        <v>326</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>334</v>
+      </c>
+      <c r="F88" s="19" t="s">
+        <v>335</v>
+      </c>
+      <c r="G88" s="13"/>
+    </row>
+    <row r="89" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A89" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B89" s="10" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C89" s="10" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>336</v>
+      </c>
+      <c r="D89" s="11" t="s">
+        <v>337</v>
       </c>
       <c r="E89" s="10" t="s">
-        <v>330</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>2566</v>
+      </c>
+      <c r="F89" s="19" t="s">
+        <v>338</v>
+      </c>
+      <c r="G89" s="13"/>
+    </row>
+    <row r="90" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C90" s="10" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>339</v>
+      </c>
+      <c r="D90" s="11" t="s">
+        <v>340</v>
       </c>
       <c r="E90" s="10" t="s">
-        <v>334</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>341</v>
+      </c>
+      <c r="F90" s="19" t="s">
+        <v>342</v>
+      </c>
+      <c r="G90" s="13"/>
+    </row>
+    <row r="91" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A91" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B91" s="10" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C91" s="10" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>343</v>
+      </c>
+      <c r="D91" s="11" t="s">
+        <v>344</v>
       </c>
       <c r="E91" s="10" t="s">
-        <v>338</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>345</v>
+      </c>
+      <c r="F91" s="19" t="s">
+        <v>346</v>
+      </c>
+      <c r="G91" s="13"/>
+    </row>
+    <row r="92" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A92" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B92" s="10" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C92" s="10" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>347</v>
+      </c>
+      <c r="D92" s="11" t="s">
+        <v>348</v>
       </c>
       <c r="E92" s="10" t="s">
-        <v>342</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>349</v>
+      </c>
+      <c r="F92" s="19" t="s">
+        <v>350</v>
+      </c>
+      <c r="G92" s="13"/>
+    </row>
+    <row r="93" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B93" s="10" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C93" s="10" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>351</v>
+      </c>
+      <c r="D93" s="11" t="s">
+        <v>352</v>
       </c>
       <c r="E93" s="10" t="s">
-        <v>346</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>2569</v>
+      </c>
+      <c r="F93" s="19" t="s">
+        <v>353</v>
+      </c>
+      <c r="G93" s="13"/>
+    </row>
+    <row r="94" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A94" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B94" s="10" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C94" s="10" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>354</v>
+      </c>
+      <c r="D94" s="11" t="s">
+        <v>355</v>
       </c>
       <c r="E94" s="10" t="s">
-        <v>350</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>2570</v>
+      </c>
+      <c r="F94" s="19" t="s">
+        <v>356</v>
+      </c>
+      <c r="G94" s="13"/>
+    </row>
+    <row r="95" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A95" s="2" t="s">
+        <v>291</v>
       </c>
       <c r="B95" s="10" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C95" s="10" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>357</v>
+      </c>
+      <c r="D95" s="11" t="s">
+        <v>358</v>
       </c>
       <c r="E95" s="10" t="s">
-        <v>354</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>359</v>
+      </c>
+      <c r="F95" s="19" t="s">
+        <v>360</v>
+      </c>
+      <c r="G95" s="13"/>
+    </row>
+    <row r="96" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A96" s="2" t="s">
+        <v>361</v>
       </c>
       <c r="B96" s="10" t="s">
-        <v>299</v>
+        <v>362</v>
       </c>
       <c r="C96" s="10" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>363</v>
+      </c>
+      <c r="D96" s="11" t="s">
+        <v>364</v>
       </c>
       <c r="E96" s="10" t="s">
-        <v>358</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>365</v>
+      </c>
+      <c r="F96" s="19" t="s">
+        <v>366</v>
+      </c>
+      <c r="G96" s="13"/>
+    </row>
+    <row r="97" spans="1:149" s="15" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A97" s="2" t="s">
+        <v>361</v>
       </c>
       <c r="B97" s="10" t="s">
-        <v>299</v>
+        <v>362</v>
       </c>
       <c r="C97" s="10" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>367</v>
+      </c>
+      <c r="D97" s="11" t="s">
+        <v>368</v>
       </c>
       <c r="E97" s="10" t="s">
-        <v>362</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>369</v>
+      </c>
+      <c r="F97" s="12" t="s">
+        <v>370</v>
+      </c>
+      <c r="G97" s="13"/>
+      <c r="H97" s="14"/>
+      <c r="I97" s="14"/>
+      <c r="J97" s="14"/>
+      <c r="K97" s="14"/>
+      <c r="L97" s="14"/>
+      <c r="M97" s="14"/>
+      <c r="N97" s="14"/>
+      <c r="O97" s="14"/>
+      <c r="P97" s="14"/>
+      <c r="Q97" s="14"/>
+      <c r="R97" s="14"/>
+      <c r="S97" s="14"/>
+      <c r="T97" s="14"/>
+      <c r="U97" s="14"/>
+      <c r="V97" s="14"/>
+      <c r="W97" s="14"/>
+      <c r="X97" s="14"/>
+      <c r="Y97" s="14"/>
+      <c r="Z97" s="14"/>
+      <c r="AA97" s="14"/>
+      <c r="AB97" s="14"/>
+      <c r="AC97" s="14"/>
+      <c r="AD97" s="14"/>
+      <c r="AE97" s="14"/>
+      <c r="AF97" s="14"/>
+      <c r="AG97" s="14"/>
+      <c r="AH97" s="14"/>
+      <c r="AI97" s="14"/>
+      <c r="AJ97" s="14"/>
+      <c r="AK97" s="14"/>
+      <c r="AL97" s="14"/>
+      <c r="AM97" s="14"/>
+      <c r="AN97" s="14"/>
+      <c r="AO97" s="14"/>
+      <c r="AP97" s="14"/>
+      <c r="AQ97" s="14"/>
+      <c r="AR97" s="14"/>
+      <c r="AS97" s="14"/>
+      <c r="AT97" s="14"/>
+      <c r="AU97" s="14"/>
+      <c r="AV97" s="14"/>
+      <c r="AW97" s="14"/>
+      <c r="AX97" s="14"/>
+      <c r="AY97" s="14"/>
+      <c r="AZ97" s="14"/>
+      <c r="BA97" s="14"/>
+      <c r="BB97" s="14"/>
+      <c r="BC97" s="14"/>
+      <c r="BD97" s="14"/>
+      <c r="BE97" s="14"/>
+      <c r="BF97" s="14"/>
+      <c r="BG97" s="14"/>
+      <c r="BH97" s="14"/>
+      <c r="BI97" s="14"/>
+      <c r="BJ97" s="14"/>
+      <c r="BK97" s="14"/>
+      <c r="BL97" s="14"/>
+      <c r="BM97" s="14"/>
+      <c r="BN97" s="14"/>
+      <c r="BO97" s="14"/>
+      <c r="BP97" s="14"/>
+      <c r="BQ97" s="14"/>
+      <c r="BR97" s="14"/>
+      <c r="BS97" s="14"/>
+      <c r="BT97" s="14"/>
+      <c r="BU97" s="14"/>
+      <c r="BV97" s="14"/>
+      <c r="BW97" s="14"/>
+      <c r="BX97" s="14"/>
+      <c r="BY97" s="14"/>
+      <c r="BZ97" s="14"/>
+      <c r="CA97" s="14"/>
+      <c r="CB97" s="14"/>
+      <c r="CC97" s="14"/>
+      <c r="CD97" s="14"/>
+      <c r="CE97" s="14"/>
+      <c r="CF97" s="14"/>
+      <c r="CG97" s="14"/>
+      <c r="CH97" s="14"/>
+      <c r="CI97" s="14"/>
+      <c r="CJ97" s="14"/>
+      <c r="CK97" s="14"/>
+      <c r="CL97" s="14"/>
+      <c r="CM97" s="14"/>
+      <c r="CN97" s="14"/>
+      <c r="CO97" s="14"/>
+      <c r="CP97" s="14"/>
+      <c r="CQ97" s="14"/>
+      <c r="CR97" s="14"/>
+      <c r="CS97" s="14"/>
+      <c r="CT97" s="14"/>
+      <c r="CU97" s="14"/>
+      <c r="CV97" s="14"/>
+      <c r="CW97" s="14"/>
+      <c r="CX97" s="14"/>
+      <c r="CY97" s="14"/>
+      <c r="CZ97" s="14"/>
+      <c r="DA97" s="14"/>
+      <c r="DB97" s="14"/>
+      <c r="DC97" s="14"/>
+      <c r="DD97" s="14"/>
+      <c r="DE97" s="14"/>
+      <c r="DF97" s="14"/>
+      <c r="DG97" s="14"/>
+      <c r="DH97" s="14"/>
+      <c r="DI97" s="14"/>
+      <c r="DJ97" s="14"/>
+      <c r="DK97" s="14"/>
+      <c r="DL97" s="14"/>
+      <c r="DM97" s="14"/>
+      <c r="DN97" s="14"/>
+      <c r="DO97" s="14"/>
+      <c r="DP97" s="14"/>
+      <c r="DQ97" s="14"/>
+      <c r="DR97" s="14"/>
+      <c r="DS97" s="14"/>
+      <c r="DT97" s="14"/>
+      <c r="DU97" s="14"/>
+      <c r="DV97" s="14"/>
+      <c r="DW97" s="14"/>
+      <c r="DX97" s="14"/>
+      <c r="DY97" s="14"/>
+      <c r="DZ97" s="14"/>
+      <c r="EA97" s="14"/>
+      <c r="EB97" s="14"/>
+      <c r="EC97" s="14"/>
+      <c r="ED97" s="14"/>
+      <c r="EE97" s="14"/>
+      <c r="EF97" s="14"/>
+      <c r="EG97" s="14"/>
+      <c r="EH97" s="14"/>
+      <c r="EI97" s="14"/>
+      <c r="EJ97" s="14"/>
+      <c r="EK97" s="14"/>
+      <c r="EL97" s="14"/>
+      <c r="EM97" s="14"/>
+      <c r="EN97" s="14"/>
+      <c r="EO97" s="14"/>
+      <c r="EP97" s="14"/>
+      <c r="EQ97" s="14"/>
+      <c r="ER97" s="14"/>
+      <c r="ES97" s="14"/>
+    </row>
+    <row r="98" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A98" s="2" t="s">
+        <v>371</v>
       </c>
       <c r="B98" s="10" t="s">
-        <v>299</v>
+        <v>372</v>
       </c>
       <c r="C98" s="10" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>373</v>
+      </c>
+      <c r="D98" s="11" t="s">
+        <v>374</v>
       </c>
       <c r="E98" s="10" t="s">
-        <v>366</v>
-[...7 lines deleted...]
-        <v>298</v>
+        <v>375</v>
+      </c>
+      <c r="F98" s="19" t="s">
+        <v>376</v>
+      </c>
+      <c r="G98" s="13"/>
+    </row>
+    <row r="99" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A99" s="2" t="s">
+        <v>371</v>
       </c>
       <c r="B99" s="10" t="s">
-        <v>299</v>
+        <v>372</v>
       </c>
       <c r="C99" s="10" t="s">
-        <v>368</v>
-[...7 lines deleted...]
-      <c r="F99" s="11" t="s">
+        <v>377</v>
+      </c>
+      <c r="D99" s="11" t="s">
+        <v>378</v>
+      </c>
+      <c r="E99" s="20" t="s">
+        <v>379</v>
+      </c>
+      <c r="F99" s="21" t="s">
+        <v>380</v>
+      </c>
+      <c r="G99" s="13"/>
+    </row>
+    <row r="100" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A100" s="2" t="s">
         <v>371</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B100" s="10" t="s">
-        <v>299</v>
+        <v>372</v>
       </c>
       <c r="C100" s="10" t="s">
+        <v>381</v>
+      </c>
+      <c r="D100" s="11" t="s">
+        <v>382</v>
+      </c>
+      <c r="E100" s="10" t="s">
+        <v>383</v>
+      </c>
+      <c r="F100" s="12" t="s">
+        <v>384</v>
+      </c>
+      <c r="G100" s="13"/>
+    </row>
+    <row r="101" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A101" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="B101" s="10" t="s">
         <v>372</v>
       </c>
-      <c r="D100" s="10" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C101" s="10" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>385</v>
+      </c>
+      <c r="D101" s="11" t="s">
+        <v>386</v>
       </c>
       <c r="E101" s="10" t="s">
-        <v>380</v>
-[...25 lines deleted...]
-        <v>386</v>
+        <v>387</v>
+      </c>
+      <c r="F101" s="19" t="s">
+        <v>388</v>
+      </c>
+      <c r="G101" s="13"/>
+    </row>
+    <row r="102" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A102" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>372</v>
+      </c>
+      <c r="C102" s="10" t="s">
+        <v>389</v>
+      </c>
+      <c r="D102" s="22" t="s">
+        <v>390</v>
+      </c>
+      <c r="E102" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="F102" s="21" t="s">
+        <v>392</v>
+      </c>
+      <c r="G102" s="13"/>
+    </row>
+    <row r="103" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A103" s="2" t="s">
+        <v>371</v>
       </c>
       <c r="B103" s="10" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="C103" s="10" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>393</v>
+      </c>
+      <c r="D103" s="22" t="s">
+        <v>394</v>
       </c>
       <c r="E103" s="10" t="s">
-        <v>390</v>
-[...7 lines deleted...]
-        <v>386</v>
+        <v>395</v>
+      </c>
+      <c r="F103" s="19" t="s">
+        <v>396</v>
+      </c>
+      <c r="G103" s="13"/>
+    </row>
+    <row r="104" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A104" s="2" t="s">
+        <v>371</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="C104" s="10" t="s">
-        <v>392</v>
-[...13 lines deleted...]
-        <v>386</v>
+        <v>397</v>
+      </c>
+      <c r="D104" s="22" t="s">
+        <v>398</v>
+      </c>
+      <c r="E104" s="10" t="s">
+        <v>399</v>
+      </c>
+      <c r="F104" s="21" t="s">
+        <v>400</v>
+      </c>
+      <c r="G104" s="13"/>
+    </row>
+    <row r="105" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A105" s="2" t="s">
+        <v>371</v>
       </c>
       <c r="B105" s="10" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="C105" s="10" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>401</v>
+      </c>
+      <c r="D105" s="11" t="s">
+        <v>402</v>
       </c>
       <c r="E105" s="10" t="s">
-        <v>398</v>
-[...7 lines deleted...]
-        <v>386</v>
+        <v>403</v>
+      </c>
+      <c r="F105" s="19" t="s">
+        <v>404</v>
+      </c>
+      <c r="G105" s="13"/>
+    </row>
+    <row r="106" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A106" s="2" t="s">
+        <v>371</v>
       </c>
       <c r="B106" s="10" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="C106" s="10" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>405</v>
+      </c>
+      <c r="D106" s="11" t="s">
+        <v>406</v>
       </c>
       <c r="E106" s="10" t="s">
-        <v>402</v>
-[...7 lines deleted...]
-        <v>386</v>
+        <v>407</v>
+      </c>
+      <c r="F106" s="19" t="s">
+        <v>408</v>
+      </c>
+      <c r="G106" s="13"/>
+    </row>
+    <row r="107" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A107" s="2" t="s">
+        <v>371</v>
       </c>
       <c r="B107" s="10" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>405</v>
+        <v>372</v>
+      </c>
+      <c r="C107" s="20" t="s">
+        <v>409</v>
+      </c>
+      <c r="D107" s="22" t="s">
+        <v>410</v>
       </c>
       <c r="E107" s="10" t="s">
-        <v>406</v>
-[...7 lines deleted...]
-        <v>386</v>
+        <v>411</v>
+      </c>
+      <c r="F107" s="21" t="s">
+        <v>412</v>
+      </c>
+      <c r="G107" s="13"/>
+    </row>
+    <row r="108" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A108" s="2" t="s">
+        <v>371</v>
       </c>
       <c r="B108" s="10" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="C108" s="10" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>413</v>
+      </c>
+      <c r="D108" s="11" t="s">
+        <v>414</v>
       </c>
       <c r="E108" s="10" t="s">
-        <v>410</v>
-[...7 lines deleted...]
-        <v>386</v>
+        <v>2572</v>
+      </c>
+      <c r="F108" s="12" t="s">
+        <v>415</v>
+      </c>
+      <c r="G108" s="13"/>
+    </row>
+    <row r="109" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A109" s="2" t="s">
+        <v>371</v>
       </c>
       <c r="B109" s="10" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="C109" s="10" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>416</v>
+      </c>
+      <c r="D109" s="11" t="s">
+        <v>417</v>
       </c>
       <c r="E109" s="10" t="s">
-        <v>414</v>
-[...7 lines deleted...]
-        <v>386</v>
+        <v>418</v>
+      </c>
+      <c r="F109" s="19" t="s">
+        <v>419</v>
+      </c>
+      <c r="G109" s="13"/>
+    </row>
+    <row r="110" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A110" s="2" t="s">
+        <v>371</v>
       </c>
       <c r="B110" s="10" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="C110" s="10" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>420</v>
+      </c>
+      <c r="D110" s="11" t="s">
+        <v>421</v>
       </c>
       <c r="E110" s="10" t="s">
-        <v>418</v>
-[...7 lines deleted...]
-        <v>386</v>
+        <v>422</v>
+      </c>
+      <c r="F110" s="12" t="s">
+        <v>423</v>
+      </c>
+      <c r="G110" s="13"/>
+    </row>
+    <row r="111" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A111" s="2" t="s">
+        <v>371</v>
       </c>
       <c r="B111" s="10" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="C111" s="10" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>424</v>
+      </c>
+      <c r="D111" s="11" t="s">
+        <v>425</v>
       </c>
       <c r="E111" s="10" t="s">
-        <v>422</v>
-[...14 lines deleted...]
-        <v>425</v>
+        <v>426</v>
+      </c>
+      <c r="F111" s="19" t="s">
+        <v>427</v>
+      </c>
+      <c r="G111" s="13"/>
+    </row>
+    <row r="112" spans="1:149" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A112" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="B112" s="10" t="s">
+        <v>372</v>
+      </c>
+      <c r="C112" s="10" t="s">
+        <v>428</v>
+      </c>
+      <c r="D112" s="11" t="s">
+        <v>429</v>
       </c>
       <c r="E112" s="10" t="s">
-        <v>426</v>
-[...7 lines deleted...]
-        <v>386</v>
+        <v>430</v>
+      </c>
+      <c r="F112" s="12" t="s">
+        <v>431</v>
+      </c>
+      <c r="G112" s="13"/>
+    </row>
+    <row r="113" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A113" s="2" t="s">
+        <v>371</v>
       </c>
       <c r="B113" s="10" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="C113" s="10" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>432</v>
+      </c>
+      <c r="D113" s="11" t="s">
+        <v>433</v>
       </c>
       <c r="E113" s="10" t="s">
-        <v>430</v>
-[...7 lines deleted...]
-        <v>386</v>
+        <v>434</v>
+      </c>
+      <c r="F113" s="19" t="s">
+        <v>435</v>
+      </c>
+      <c r="G113" s="13"/>
+    </row>
+    <row r="114" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A114" s="2" t="s">
+        <v>371</v>
       </c>
       <c r="B114" s="10" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="C114" s="10" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>436</v>
+      </c>
+      <c r="D114" s="11" t="s">
+        <v>437</v>
       </c>
       <c r="E114" s="10" t="s">
-        <v>434</v>
-[...7 lines deleted...]
-        <v>386</v>
+        <v>2559</v>
+      </c>
+      <c r="F114" s="12" t="s">
+        <v>438</v>
+      </c>
+      <c r="G114" s="13"/>
+    </row>
+    <row r="115" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A115" s="2" t="s">
+        <v>371</v>
       </c>
       <c r="B115" s="10" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="C115" s="10" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c r="D115" s="11" t="s">
+        <v>440</v>
       </c>
       <c r="E115" s="10" t="s">
-        <v>438</v>
-[...7 lines deleted...]
-        <v>386</v>
+        <v>441</v>
+      </c>
+      <c r="F115" s="19" t="s">
+        <v>442</v>
+      </c>
+      <c r="G115" s="13"/>
+    </row>
+    <row r="116" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A116" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B116" s="10" t="s">
-        <v>387</v>
+        <v>444</v>
       </c>
       <c r="C116" s="10" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>445</v>
+      </c>
+      <c r="D116" s="11" t="s">
+        <v>446</v>
       </c>
       <c r="E116" s="10" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="F116" s="11" t="s">
+        <v>447</v>
+      </c>
+      <c r="F116" s="19" t="s">
+        <v>448</v>
+      </c>
+      <c r="G116" s="13"/>
+    </row>
+    <row r="117" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A117" s="2" t="s">
         <v>443</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B117" s="10" t="s">
-        <v>387</v>
+        <v>444</v>
       </c>
       <c r="C117" s="10" t="s">
+        <v>449</v>
+      </c>
+      <c r="D117" s="11" t="s">
+        <v>450</v>
+      </c>
+      <c r="E117" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="F117" s="19" t="s">
+        <v>452</v>
+      </c>
+      <c r="G117" s="13"/>
+    </row>
+    <row r="118" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A118" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B118" s="10" t="s">
         <v>444</v>
       </c>
-      <c r="D117" s="10" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C118" s="10" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>453</v>
+      </c>
+      <c r="D118" s="11" t="s">
+        <v>454</v>
       </c>
       <c r="E118" s="10" t="s">
-        <v>450</v>
-[...7 lines deleted...]
-        <v>386</v>
+        <v>2573</v>
+      </c>
+      <c r="F118" s="19" t="s">
+        <v>455</v>
+      </c>
+      <c r="G118" s="13"/>
+    </row>
+    <row r="119" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A119" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B119" s="10" t="s">
-        <v>387</v>
+        <v>444</v>
       </c>
       <c r="C119" s="10" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>456</v>
+      </c>
+      <c r="D119" s="11" t="s">
+        <v>457</v>
       </c>
       <c r="E119" s="10" t="s">
-        <v>454</v>
-[...7 lines deleted...]
-        <v>386</v>
+        <v>458</v>
+      </c>
+      <c r="F119" s="19" t="s">
+        <v>459</v>
+      </c>
+      <c r="G119" s="13"/>
+    </row>
+    <row r="120" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A120" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B120" s="10" t="s">
-        <v>387</v>
+        <v>444</v>
       </c>
       <c r="C120" s="10" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>460</v>
+      </c>
+      <c r="D120" s="11" t="s">
+        <v>461</v>
       </c>
       <c r="E120" s="10" t="s">
-        <v>458</v>
-[...7 lines deleted...]
-        <v>460</v>
+        <v>462</v>
+      </c>
+      <c r="F120" s="19" t="s">
+        <v>463</v>
+      </c>
+      <c r="G120" s="13"/>
+    </row>
+    <row r="121" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A121" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B121" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C121" s="10" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>464</v>
+      </c>
+      <c r="D121" s="11" t="s">
+        <v>465</v>
       </c>
       <c r="E121" s="10" t="s">
-        <v>464</v>
-[...7 lines deleted...]
-        <v>460</v>
+        <v>466</v>
+      </c>
+      <c r="F121" s="19" t="s">
+        <v>467</v>
+      </c>
+      <c r="G121" s="13"/>
+    </row>
+    <row r="122" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A122" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C122" s="10" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>468</v>
+      </c>
+      <c r="D122" s="11" t="s">
+        <v>469</v>
       </c>
       <c r="E122" s="10" t="s">
-        <v>468</v>
-[...7 lines deleted...]
-        <v>460</v>
+        <v>2574</v>
+      </c>
+      <c r="F122" s="19" t="s">
+        <v>470</v>
+      </c>
+      <c r="G122" s="13"/>
+    </row>
+    <row r="123" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A123" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B123" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C123" s="10" t="s">
-        <v>470</v>
-[...1 lines deleted...]
-      <c r="D123" s="10" t="s">
         <v>471</v>
       </c>
+      <c r="D123" s="11" t="s">
+        <v>472</v>
+      </c>
       <c r="E123" s="10" t="s">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="F123" s="11" t="s">
         <v>473</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="F123" s="19" t="s">
+        <v>474</v>
+      </c>
+      <c r="G123" s="13"/>
+    </row>
+    <row r="124" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A124" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B124" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C124" s="10" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="D124" s="10" t="s">
         <v>475</v>
       </c>
+      <c r="D124" s="11" t="s">
+        <v>476</v>
+      </c>
       <c r="E124" s="10" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="F124" s="11" t="s">
         <v>477</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="F124" s="19" t="s">
+        <v>478</v>
+      </c>
+      <c r="G124" s="13"/>
+    </row>
+    <row r="125" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A125" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B125" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C125" s="10" t="s">
-        <v>478</v>
-[...1 lines deleted...]
-      <c r="D125" s="10" t="s">
         <v>479</v>
       </c>
+      <c r="D125" s="11" t="s">
+        <v>480</v>
+      </c>
       <c r="E125" s="10" t="s">
-        <v>480</v>
-[...1 lines deleted...]
-      <c r="F125" s="11" t="s">
         <v>481</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="F125" s="19" t="s">
+        <v>482</v>
+      </c>
+      <c r="G125" s="13"/>
+    </row>
+    <row r="126" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A126" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B126" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C126" s="10" t="s">
-        <v>482</v>
-[...1 lines deleted...]
-      <c r="D126" s="10" t="s">
         <v>483</v>
       </c>
+      <c r="D126" s="11" t="s">
+        <v>484</v>
+      </c>
       <c r="E126" s="10" t="s">
-        <v>484</v>
-[...1 lines deleted...]
-      <c r="F126" s="11" t="s">
         <v>485</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="F126" s="19" t="s">
+        <v>486</v>
+      </c>
+      <c r="G126" s="13"/>
+    </row>
+    <row r="127" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A127" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B127" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C127" s="10" t="s">
-        <v>486</v>
-[...1 lines deleted...]
-      <c r="D127" s="10" t="s">
         <v>487</v>
       </c>
+      <c r="D127" s="11" t="s">
+        <v>488</v>
+      </c>
       <c r="E127" s="10" t="s">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="F127" s="11" t="s">
         <v>489</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="F127" s="19" t="s">
+        <v>490</v>
+      </c>
+      <c r="G127" s="13"/>
+    </row>
+    <row r="128" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A128" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B128" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C128" s="10" t="s">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="D128" s="10" t="s">
         <v>491</v>
       </c>
+      <c r="D128" s="11" t="s">
+        <v>492</v>
+      </c>
       <c r="E128" s="10" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="F128" s="11" t="s">
         <v>493</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="F128" s="19" t="s">
+        <v>494</v>
+      </c>
+      <c r="G128" s="13"/>
+    </row>
+    <row r="129" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A129" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B129" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C129" s="10" t="s">
-        <v>494</v>
-[...1 lines deleted...]
-      <c r="D129" s="10" t="s">
         <v>495</v>
       </c>
+      <c r="D129" s="11" t="s">
+        <v>496</v>
+      </c>
       <c r="E129" s="10" t="s">
-        <v>496</v>
-[...1 lines deleted...]
-      <c r="F129" s="11" t="s">
+        <v>2575</v>
+      </c>
+      <c r="F129" s="19" t="s">
         <v>497</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G129" s="13"/>
+    </row>
+    <row r="130" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A130" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B130" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C130" s="10" t="s">
         <v>498</v>
       </c>
-      <c r="D130" s="10" t="s">
+      <c r="D130" s="11" t="s">
         <v>499</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>500</v>
       </c>
-      <c r="F130" s="11" t="s">
+      <c r="F130" s="19" t="s">
         <v>501</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G130" s="13"/>
+    </row>
+    <row r="131" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A131" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B131" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C131" s="10" t="s">
         <v>502</v>
       </c>
-      <c r="D131" s="10" t="s">
+      <c r="D131" s="11" t="s">
         <v>503</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>504</v>
       </c>
-      <c r="F131" s="11" t="s">
+      <c r="F131" s="19" t="s">
         <v>505</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G131" s="13"/>
+    </row>
+    <row r="132" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A132" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B132" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>506</v>
       </c>
-      <c r="D132" s="10" t="s">
+      <c r="D132" s="11" t="s">
         <v>507</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>508</v>
       </c>
-      <c r="F132" s="11" t="s">
+      <c r="F132" s="19" t="s">
         <v>509</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G132" s="13"/>
+    </row>
+    <row r="133" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A133" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B133" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C133" s="10" t="s">
         <v>510</v>
       </c>
-      <c r="D133" s="10" t="s">
+      <c r="D133" s="11" t="s">
         <v>511</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>512</v>
       </c>
-      <c r="F133" s="11" t="s">
+      <c r="F133" s="19" t="s">
         <v>513</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G133" s="13"/>
+    </row>
+    <row r="134" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A134" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B134" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C134" s="10" t="s">
         <v>514</v>
       </c>
-      <c r="D134" s="10" t="s">
+      <c r="D134" s="11" t="s">
         <v>515</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>516</v>
       </c>
-      <c r="F134" s="11" t="s">
+      <c r="F134" s="19" t="s">
         <v>517</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G134" s="13"/>
+    </row>
+    <row r="135" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A135" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B135" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C135" s="10" t="s">
         <v>518</v>
       </c>
-      <c r="D135" s="10" t="s">
+      <c r="D135" s="11" t="s">
         <v>519</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>520</v>
       </c>
-      <c r="F135" s="11" t="s">
+      <c r="F135" s="19" t="s">
         <v>521</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G135" s="13"/>
+    </row>
+    <row r="136" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A136" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B136" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C136" s="10" t="s">
         <v>522</v>
       </c>
-      <c r="D136" s="10" t="s">
+      <c r="D136" s="11" t="s">
         <v>523</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>524</v>
       </c>
-      <c r="F136" s="11" t="s">
+      <c r="F136" s="19" t="s">
         <v>525</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G136" s="13"/>
+    </row>
+    <row r="137" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A137" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B137" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C137" s="10" t="s">
         <v>526</v>
       </c>
-      <c r="D137" s="10" t="s">
+      <c r="D137" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="E137" s="10" t="s">
         <v>527</v>
       </c>
-      <c r="E137" s="10" t="s">
+      <c r="F137" s="19" t="s">
         <v>528</v>
       </c>
-      <c r="F137" s="11" t="s">
+      <c r="G137" s="13"/>
+    </row>
+    <row r="138" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A138" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B138" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C138" s="10" t="s">
         <v>529</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C138" s="10" t="s">
+      <c r="D138" s="11" t="s">
         <v>530</v>
       </c>
-      <c r="D138" s="10" t="s">
+      <c r="E138" s="10" t="s">
         <v>531</v>
       </c>
-      <c r="E138" s="10" t="s">
+      <c r="F138" s="19" t="s">
         <v>532</v>
       </c>
-      <c r="F138" s="11" t="s">
+      <c r="G138" s="13"/>
+    </row>
+    <row r="139" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A139" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B139" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C139" s="10" t="s">
         <v>533</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C139" s="10" t="s">
+      <c r="D139" s="11" t="s">
         <v>534</v>
       </c>
-      <c r="D139" s="10" t="s">
+      <c r="E139" s="10" t="s">
         <v>535</v>
       </c>
-      <c r="E139" s="10" t="s">
+      <c r="F139" s="19" t="s">
         <v>536</v>
       </c>
-      <c r="F139" s="11" t="s">
+      <c r="G139" s="13"/>
+    </row>
+    <row r="140" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A140" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B140" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C140" s="10" t="s">
         <v>537</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C140" s="10" t="s">
+      <c r="D140" s="11" t="s">
         <v>538</v>
       </c>
-      <c r="D140" s="10" t="s">
+      <c r="E140" s="10" t="s">
         <v>539</v>
       </c>
-      <c r="E140" s="10" t="s">
+      <c r="F140" s="19" t="s">
         <v>540</v>
       </c>
-      <c r="F140" s="11" t="s">
+      <c r="G140" s="13"/>
+    </row>
+    <row r="141" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A141" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B141" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C141" s="10" t="s">
         <v>541</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C141" s="10" t="s">
+      <c r="D141" s="11" t="s">
         <v>542</v>
       </c>
-      <c r="D141" s="10" t="s">
+      <c r="E141" s="10" t="s">
         <v>543</v>
       </c>
-      <c r="E141" s="10" t="s">
+      <c r="F141" s="19" t="s">
         <v>544</v>
       </c>
-      <c r="F141" s="11" t="s">
+      <c r="G141" s="13"/>
+    </row>
+    <row r="142" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A142" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B142" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C142" s="10" t="s">
         <v>545</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C142" s="10" t="s">
+      <c r="D142" s="11" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>547</v>
       </c>
-      <c r="F142" s="11" t="s">
+      <c r="F142" s="19" t="s">
         <v>548</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G142" s="13"/>
+    </row>
+    <row r="143" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A143" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B143" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C143" s="10" t="s">
         <v>549</v>
       </c>
-      <c r="D143" s="10" t="s">
+      <c r="D143" s="11" t="s">
         <v>550</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>551</v>
       </c>
-      <c r="F143" s="11" t="s">
+      <c r="F143" s="19" t="s">
         <v>552</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G143" s="13"/>
+    </row>
+    <row r="144" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A144" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B144" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C144" s="10" t="s">
         <v>553</v>
       </c>
-      <c r="D144" s="10" t="s">
+      <c r="D144" s="11" t="s">
         <v>554</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>555</v>
       </c>
-      <c r="F144" s="11" t="s">
+      <c r="F144" s="19" t="s">
         <v>556</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G144" s="13"/>
+    </row>
+    <row r="145" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A145" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B145" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>557</v>
       </c>
-      <c r="D145" s="10" t="s">
+      <c r="D145" s="11" t="s">
         <v>558</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>559</v>
       </c>
-      <c r="F145" s="11" t="s">
+      <c r="F145" s="19" t="s">
         <v>560</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G145" s="13"/>
+    </row>
+    <row r="146" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A146" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B146" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C146" s="10" t="s">
         <v>561</v>
       </c>
-      <c r="D146" s="10" t="s">
+      <c r="D146" s="11" t="s">
         <v>562</v>
       </c>
       <c r="E146" s="10" t="s">
         <v>563</v>
       </c>
-      <c r="F146" s="11" t="s">
+      <c r="F146" s="19" t="s">
         <v>564</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G146" s="13"/>
+    </row>
+    <row r="147" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A147" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B147" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C147" s="10" t="s">
         <v>565</v>
       </c>
-      <c r="D147" s="10" t="s">
+      <c r="D147" s="11" t="s">
         <v>566</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>567</v>
       </c>
-      <c r="F147" s="11" t="s">
+      <c r="F147" s="19" t="s">
         <v>568</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G147" s="13"/>
+    </row>
+    <row r="148" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A148" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B148" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C148" s="10" t="s">
         <v>569</v>
       </c>
-      <c r="D148" s="10" t="s">
+      <c r="D148" s="11" t="s">
         <v>570</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>571</v>
       </c>
-      <c r="F148" s="11" t="s">
+      <c r="F148" s="19" t="s">
         <v>572</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G148" s="13"/>
+    </row>
+    <row r="149" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A149" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B149" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C149" s="10" t="s">
         <v>573</v>
       </c>
-      <c r="D149" s="10" t="s">
+      <c r="D149" s="11" t="s">
         <v>574</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>575</v>
       </c>
-      <c r="F149" s="11" t="s">
+      <c r="F149" s="19" t="s">
         <v>576</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>460</v>
+      <c r="G149" s="13"/>
+    </row>
+    <row r="150" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A150" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B150" s="10" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C150" s="10" t="s">
         <v>577</v>
       </c>
-      <c r="D150" s="10" t="s">
+      <c r="D150" s="11" t="s">
         <v>578</v>
       </c>
       <c r="E150" s="10" t="s">
+        <v>2576</v>
+      </c>
+      <c r="F150" s="19" t="s">
         <v>579</v>
       </c>
-      <c r="F150" s="11" t="s">
+      <c r="G150" s="13"/>
+    </row>
+    <row r="151" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A151" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B151" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C151" s="10" t="s">
         <v>580</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C151" s="10" t="s">
+      <c r="D151" s="11" t="s">
         <v>581</v>
       </c>
-      <c r="D151" s="10" t="s">
+      <c r="E151" s="10" t="s">
         <v>582</v>
       </c>
-      <c r="E151" s="10" t="s">
+      <c r="F151" s="19" t="s">
         <v>583</v>
       </c>
-      <c r="F151" s="11" t="s">
+      <c r="G151" s="13"/>
+    </row>
+    <row r="152" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A152" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B152" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C152" s="10" t="s">
         <v>584</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C152" s="10" t="s">
+      <c r="D152" s="11" t="s">
         <v>585</v>
       </c>
-      <c r="D152" s="10" t="s">
+      <c r="E152" s="10" t="s">
         <v>586</v>
       </c>
-      <c r="E152" s="10" t="s">
+      <c r="F152" s="19" t="s">
         <v>587</v>
       </c>
-      <c r="F152" s="11" t="s">
+      <c r="G152" s="13"/>
+    </row>
+    <row r="153" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A153" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B153" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C153" s="10" t="s">
         <v>588</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C153" s="10" t="s">
+      <c r="D153" s="11" t="s">
         <v>589</v>
       </c>
-      <c r="D153" s="10" t="s">
+      <c r="E153" s="10" t="s">
         <v>590</v>
       </c>
-      <c r="E153" s="10" t="s">
+      <c r="F153" s="19" t="s">
         <v>591</v>
       </c>
-      <c r="F153" s="11" t="s">
+      <c r="G153" s="13"/>
+    </row>
+    <row r="154" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A154" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B154" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C154" s="10" t="s">
         <v>592</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C154" s="10" t="s">
+      <c r="D154" s="11" t="s">
         <v>593</v>
       </c>
-      <c r="D154" s="10" t="s">
+      <c r="E154" s="10" t="s">
         <v>594</v>
       </c>
-      <c r="E154" s="10" t="s">
+      <c r="F154" s="19" t="s">
         <v>595</v>
       </c>
-      <c r="F154" s="11" t="s">
+      <c r="G154" s="13"/>
+    </row>
+    <row r="155" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A155" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B155" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C155" s="10" t="s">
         <v>596</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C155" s="10" t="s">
+      <c r="D155" s="11" t="s">
         <v>597</v>
       </c>
-      <c r="D155" s="10" t="s">
+      <c r="E155" s="10" t="s">
         <v>598</v>
       </c>
-      <c r="E155" s="10" t="s">
+      <c r="F155" s="19" t="s">
         <v>599</v>
       </c>
-      <c r="F155" s="11" t="s">
+      <c r="G155" s="13"/>
+    </row>
+    <row r="156" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A156" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B156" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C156" s="10" t="s">
         <v>600</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C156" s="10" t="s">
+      <c r="D156" s="11" t="s">
         <v>601</v>
       </c>
-      <c r="D156" s="10" t="s">
+      <c r="E156" s="10" t="s">
         <v>602</v>
       </c>
-      <c r="E156" s="10" t="s">
+      <c r="F156" s="19" t="s">
         <v>603</v>
       </c>
-      <c r="F156" s="11" t="s">
+      <c r="G156" s="13"/>
+    </row>
+    <row r="157" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A157" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B157" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C157" s="10" t="s">
         <v>604</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C157" s="10" t="s">
+      <c r="D157" s="11" t="s">
         <v>605</v>
       </c>
-      <c r="D157" s="10" t="s">
+      <c r="E157" s="10" t="s">
         <v>606</v>
       </c>
-      <c r="E157" s="10" t="s">
+      <c r="F157" s="19" t="s">
         <v>607</v>
       </c>
-      <c r="F157" s="11" t="s">
+      <c r="G157" s="13"/>
+    </row>
+    <row r="158" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A158" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B158" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C158" s="10" t="s">
         <v>608</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C158" s="10" t="s">
+      <c r="D158" s="11" t="s">
         <v>609</v>
       </c>
-      <c r="D158" s="10" t="s">
+      <c r="E158" s="10" t="s">
+        <v>567</v>
+      </c>
+      <c r="F158" s="19" t="s">
         <v>610</v>
       </c>
-      <c r="E158" s="10" t="s">
+      <c r="G158" s="13"/>
+    </row>
+    <row r="159" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A159" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B159" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C159" s="10" t="s">
         <v>611</v>
       </c>
-      <c r="F158" s="11" t="s">
+      <c r="D159" s="11" t="s">
         <v>612</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C159" s="10" t="s">
+      <c r="E159" s="10" t="s">
         <v>613</v>
       </c>
-      <c r="D159" s="10" t="s">
+      <c r="F159" s="19" t="s">
         <v>614</v>
       </c>
-      <c r="E159" s="10" t="s">
+      <c r="G159" s="13"/>
+    </row>
+    <row r="160" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A160" s="2" t="s">
         <v>615</v>
       </c>
-      <c r="F159" s="11" t="s">
+      <c r="B160" s="10" t="s">
         <v>616</v>
-      </c>
-[...6 lines deleted...]
-        <v>461</v>
       </c>
       <c r="C160" s="10" t="s">
         <v>617</v>
       </c>
-      <c r="D160" s="10" t="s">
+      <c r="D160" s="11" t="s">
         <v>618</v>
       </c>
       <c r="E160" s="10" t="s">
+        <v>2578</v>
+      </c>
+      <c r="F160" s="19" t="s">
         <v>619</v>
       </c>
-      <c r="F160" s="11" t="s">
+      <c r="G160" s="13"/>
+    </row>
+    <row r="161" spans="1:7" s="14" customFormat="1" ht="37" x14ac:dyDescent="0.35">
+      <c r="A161" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B161" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C161" s="10" t="s">
         <v>620</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C161" s="10" t="s">
+      <c r="D161" s="11" t="s">
         <v>621</v>
       </c>
-      <c r="D161" s="10" t="s">
+      <c r="E161" s="10" t="s">
+        <v>2579</v>
+      </c>
+      <c r="F161" s="19" t="s">
         <v>622</v>
       </c>
-      <c r="E161" s="10" t="s">
+      <c r="G161" s="13"/>
+    </row>
+    <row r="162" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A162" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B162" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C162" s="10" t="s">
         <v>623</v>
       </c>
-      <c r="F161" s="11" t="s">
+      <c r="D162" s="11" t="s">
         <v>624</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C162" s="10" t="s">
+      <c r="E162" s="10" t="s">
         <v>625</v>
       </c>
-      <c r="D162" s="10" t="s">
+      <c r="F162" s="12" t="s">
         <v>626</v>
       </c>
-      <c r="E162" s="10" t="s">
+      <c r="G162" s="13"/>
+    </row>
+    <row r="163" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A163" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B163" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C163" s="10" t="s">
         <v>627</v>
       </c>
-      <c r="F162" s="11" t="s">
+      <c r="D163" s="11" t="s">
         <v>628</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C163" s="10" t="s">
+      <c r="E163" s="10" t="s">
         <v>629</v>
       </c>
-      <c r="D163" s="10" t="s">
+      <c r="F163" s="12" t="s">
         <v>630</v>
       </c>
-      <c r="E163" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F163" s="11" t="s">
+      <c r="G163" s="13"/>
+    </row>
+    <row r="164" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A164" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B164" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C164" s="10" t="s">
         <v>631</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C164" s="10" t="s">
+      <c r="D164" s="11" t="s">
         <v>632</v>
       </c>
-      <c r="D164" s="10" t="s">
+      <c r="E164" s="10" t="s">
+        <v>2580</v>
+      </c>
+      <c r="F164" s="19" t="s">
         <v>633</v>
       </c>
-      <c r="E164" s="10" t="s">
+      <c r="G164" s="13"/>
+    </row>
+    <row r="165" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A165" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B165" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C165" s="10" t="s">
         <v>634</v>
       </c>
-      <c r="F164" s="11" t="s">
+      <c r="D165" s="11" t="s">
         <v>635</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A165" s="10" t="s">
+      <c r="E165" s="10" t="s">
         <v>636</v>
       </c>
-      <c r="B165" s="10" t="s">
+      <c r="F165" s="19" t="s">
         <v>637</v>
       </c>
-      <c r="C165" s="10" t="s">
+      <c r="G165" s="13"/>
+    </row>
+    <row r="166" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A166" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B166" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C166" s="10" t="s">
         <v>638</v>
       </c>
-      <c r="D165" s="10" t="s">
+      <c r="D166" s="11" t="s">
         <v>639</v>
       </c>
-      <c r="E165" s="10" t="s">
+      <c r="E166" s="10" t="s">
         <v>640</v>
       </c>
-      <c r="F165" s="11" t="s">
+      <c r="F166" s="12" t="s">
         <v>641</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C166" s="10" t="s">
+      <c r="G166" s="13"/>
+    </row>
+    <row r="167" spans="1:7" s="14" customFormat="1" ht="129.5" x14ac:dyDescent="0.35">
+      <c r="A167" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B167" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C167" s="10" t="s">
         <v>642</v>
       </c>
-      <c r="D166" s="10" t="s">
+      <c r="D167" s="11" t="s">
         <v>643</v>
       </c>
-      <c r="E166" s="10" t="s">
+      <c r="E167" s="10" t="s">
+        <v>2582</v>
+      </c>
+      <c r="F167" s="12" t="s">
         <v>644</v>
       </c>
-      <c r="F166" s="11" t="s">
+      <c r="G167" s="13"/>
+    </row>
+    <row r="168" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A168" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B168" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C168" s="10" t="s">
         <v>645</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C167" s="10" t="s">
+      <c r="D168" s="11" t="s">
         <v>646</v>
       </c>
-      <c r="D167" s="10" t="s">
+      <c r="E168" s="10" t="s">
         <v>647</v>
       </c>
-      <c r="E167" s="10" t="s">
+      <c r="F168" s="12" t="s">
         <v>648</v>
       </c>
-      <c r="F167" s="12" t="s">
+      <c r="G168" s="13"/>
+    </row>
+    <row r="169" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A169" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B169" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C169" s="10" t="s">
         <v>649</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C168" s="10" t="s">
+      <c r="D169" s="11" t="s">
         <v>650</v>
       </c>
-      <c r="D168" s="10" t="s">
+      <c r="E169" s="10" t="s">
         <v>651</v>
       </c>
-      <c r="E168" s="10" t="s">
+      <c r="F169" s="19" t="s">
         <v>652</v>
       </c>
-      <c r="F168" s="12" t="s">
+      <c r="G169" s="13"/>
+    </row>
+    <row r="170" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A170" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B170" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C170" s="10" t="s">
         <v>653</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C169" s="10" t="s">
+      <c r="D170" s="11" t="s">
         <v>654</v>
       </c>
-      <c r="D169" s="10" t="s">
+      <c r="E170" s="10" t="s">
         <v>655</v>
       </c>
-      <c r="E169" s="10" t="s">
+      <c r="F170" s="19" t="s">
         <v>656</v>
       </c>
-      <c r="F169" s="11" t="s">
+      <c r="G170" s="13"/>
+    </row>
+    <row r="171" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A171" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B171" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C171" s="10" t="s">
         <v>657</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C170" s="10" t="s">
+      <c r="D171" s="11" t="s">
         <v>658</v>
       </c>
-      <c r="D170" s="10" t="s">
+      <c r="E171" s="10" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F171" s="12" t="s">
         <v>659</v>
       </c>
-      <c r="E170" s="10" t="s">
+      <c r="G171" s="13"/>
+    </row>
+    <row r="172" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A172" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B172" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C172" s="10" t="s">
         <v>660</v>
       </c>
-      <c r="F170" s="11" t="s">
+      <c r="D172" s="11" t="s">
         <v>661</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C171" s="10" t="s">
+      <c r="E172" s="10" t="s">
+        <v>2584</v>
+      </c>
+      <c r="F172" s="12" t="s">
         <v>662</v>
       </c>
-      <c r="D171" s="10" t="s">
+      <c r="G172" s="13"/>
+    </row>
+    <row r="173" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A173" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B173" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C173" s="10" t="s">
         <v>663</v>
       </c>
-      <c r="E171" s="10" t="s">
+      <c r="D173" s="11" t="s">
         <v>664</v>
       </c>
-      <c r="F171" s="12" t="s">
+      <c r="E173" s="10" t="s">
         <v>665</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C172" s="10" t="s">
+      <c r="F173" s="19" t="s">
         <v>666</v>
       </c>
-      <c r="D172" s="10" t="s">
+      <c r="G173" s="13"/>
+    </row>
+    <row r="174" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A174" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B174" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C174" s="10" t="s">
         <v>667</v>
       </c>
-      <c r="E172" s="10" t="s">
+      <c r="D174" s="11" t="s">
         <v>668</v>
       </c>
-      <c r="F172" s="12" t="s">
+      <c r="E174" s="10" t="s">
         <v>669</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C173" s="10" t="s">
+      <c r="F174" s="19" t="s">
         <v>670</v>
       </c>
-      <c r="D173" s="10" t="s">
+      <c r="G174" s="13"/>
+    </row>
+    <row r="175" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A175" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B175" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C175" s="10" t="s">
         <v>671</v>
       </c>
-      <c r="E173" s="10" t="s">
+      <c r="D175" s="11" t="s">
         <v>672</v>
       </c>
-      <c r="F173" s="12" t="s">
+      <c r="E175" s="10" t="s">
         <v>673</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C174" s="10" t="s">
+      <c r="F175" s="19" t="s">
         <v>674</v>
       </c>
-      <c r="D174" s="10" t="s">
+      <c r="G175" s="13"/>
+    </row>
+    <row r="176" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A176" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B176" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C176" s="10" t="s">
         <v>675</v>
       </c>
-      <c r="E174" s="10" t="s">
+      <c r="D176" s="11" t="s">
         <v>676</v>
       </c>
-      <c r="F174" s="11" t="s">
+      <c r="E176" s="10" t="s">
         <v>677</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C175" s="10" t="s">
+      <c r="F176" s="19" t="s">
         <v>678</v>
       </c>
-      <c r="D175" s="10" t="s">
+      <c r="G176" s="13"/>
+    </row>
+    <row r="177" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A177" s="2" t="s">
         <v>679</v>
       </c>
-      <c r="E175" s="10" t="s">
+      <c r="B177" s="10" t="s">
         <v>680</v>
       </c>
-      <c r="F175" s="11" t="s">
+      <c r="C177" s="10" t="s">
         <v>681</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C176" s="10" t="s">
+      <c r="D177" s="11" t="s">
         <v>682</v>
       </c>
-      <c r="D176" s="10" t="s">
+      <c r="E177" s="10" t="s">
         <v>683</v>
       </c>
-      <c r="E176" s="10" t="s">
+      <c r="F177" s="19" t="s">
         <v>684</v>
       </c>
-      <c r="F176" s="12" t="s">
+      <c r="G177" s="13"/>
+    </row>
+    <row r="178" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A178" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="B178" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="C178" s="10" t="s">
         <v>685</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C177" s="10" t="s">
+      <c r="D178" s="11" t="s">
+        <v>480</v>
+      </c>
+      <c r="E178" s="10" t="s">
+        <v>481</v>
+      </c>
+      <c r="F178" s="19" t="s">
         <v>686</v>
       </c>
-      <c r="D177" s="10" t="s">
+      <c r="G178" s="13"/>
+    </row>
+    <row r="179" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A179" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="B179" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="C179" s="10" t="s">
         <v>687</v>
       </c>
-      <c r="E177" s="10" t="s">
+      <c r="D179" s="11" t="s">
         <v>688</v>
       </c>
-      <c r="F177" s="12" t="s">
+      <c r="E179" s="10" t="s">
         <v>689</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C178" s="10" t="s">
+      <c r="F179" s="19" t="s">
         <v>690</v>
       </c>
-      <c r="D178" s="10" t="s">
+      <c r="G179" s="13"/>
+    </row>
+    <row r="180" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A180" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="B180" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="C180" s="10" t="s">
         <v>691</v>
       </c>
-      <c r="E178" s="10" t="s">
+      <c r="D180" s="11" t="s">
         <v>692</v>
       </c>
-      <c r="F178" s="11" t="s">
+      <c r="E180" s="10" t="s">
         <v>693</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C179" s="10" t="s">
+      <c r="F180" s="19" t="s">
         <v>694</v>
       </c>
-      <c r="D179" s="10" t="s">
+      <c r="G180" s="13"/>
+    </row>
+    <row r="181" spans="1:7" s="24" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A181" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="B181" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="C181" s="10" t="s">
         <v>695</v>
       </c>
-      <c r="E179" s="10" t="s">
+      <c r="D181" s="11" t="s">
         <v>696</v>
       </c>
-      <c r="F179" s="11" t="s">
+      <c r="E181" s="10" t="s">
         <v>697</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C180" s="10" t="s">
+      <c r="F181" s="19" t="s">
         <v>698</v>
       </c>
-      <c r="D180" s="10" t="s">
+      <c r="G181" s="23"/>
+    </row>
+    <row r="182" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A182" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="B182" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="C182" s="10" t="s">
         <v>699</v>
       </c>
-      <c r="E180" s="10" t="s">
+      <c r="D182" s="11" t="s">
         <v>700</v>
       </c>
-      <c r="F180" s="11" t="s">
+      <c r="E182" s="10" t="s">
+        <v>2585</v>
+      </c>
+      <c r="F182" s="25" t="s">
         <v>701</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C181" s="10" t="s">
+      <c r="G182" s="13"/>
+    </row>
+    <row r="183" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A183" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="B183" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="C183" s="10" t="s">
         <v>702</v>
       </c>
-      <c r="D181" s="10" t="s">
+      <c r="D183" s="11" t="s">
         <v>703</v>
       </c>
-      <c r="E181" s="10" t="s">
+      <c r="E183" s="10" t="s">
         <v>704</v>
       </c>
-      <c r="F181" s="11" t="s">
+      <c r="F183" s="19" t="s">
         <v>705</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A182" s="10" t="s">
+      <c r="G183" s="13"/>
+    </row>
+    <row r="184" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A184" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="B184" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="C184" s="10" t="s">
         <v>706</v>
       </c>
-      <c r="B182" s="10" t="s">
+      <c r="D184" s="11" t="s">
         <v>707</v>
       </c>
-      <c r="C182" s="10" t="s">
+      <c r="E184" s="10" t="s">
         <v>708</v>
       </c>
-      <c r="D182" s="10" t="s">
+      <c r="F184" s="19" t="s">
         <v>709</v>
       </c>
-      <c r="E182" s="10" t="s">
+      <c r="G184" s="13"/>
+    </row>
+    <row r="185" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A185" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="B185" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="C185" s="10" t="s">
         <v>710</v>
       </c>
-      <c r="F182" s="11" t="s">
+      <c r="D185" s="11" t="s">
         <v>711</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C183" s="10" t="s">
+      <c r="E185" s="10" t="s">
         <v>712</v>
       </c>
-      <c r="D183" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F183" s="11" t="s">
+      <c r="F185" s="19" t="s">
         <v>713</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C184" s="10" t="s">
+      <c r="G185" s="13"/>
+    </row>
+    <row r="186" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A186" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="B186" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="C186" s="10" t="s">
         <v>714</v>
       </c>
-      <c r="D184" s="10" t="s">
+      <c r="D186" s="11" t="s">
         <v>715</v>
       </c>
-      <c r="E184" s="10" t="s">
+      <c r="E186" s="10" t="s">
         <v>716</v>
       </c>
-      <c r="F184" s="11" t="s">
+      <c r="F186" s="19" t="s">
         <v>717</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C185" s="10" t="s">
+      <c r="G186" s="13"/>
+    </row>
+    <row r="187" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A187" s="2" t="s">
         <v>718</v>
       </c>
-      <c r="D185" s="10" t="s">
+      <c r="B187" s="10" t="s">
         <v>719</v>
       </c>
-      <c r="E185" s="10" t="s">
+      <c r="C187" s="10" t="s">
         <v>720</v>
       </c>
-      <c r="F185" s="11" t="s">
+      <c r="D187" s="11" t="s">
         <v>721</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C186" s="10" t="s">
+      <c r="E187" s="10" t="s">
         <v>722</v>
       </c>
-      <c r="D186" s="10" t="s">
+      <c r="F187" s="19" t="s">
         <v>723</v>
       </c>
-      <c r="E186" s="10" t="s">
+      <c r="G187" s="13"/>
+    </row>
+    <row r="188" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A188" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B188" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C188" s="10" t="s">
         <v>724</v>
       </c>
-      <c r="F186" s="11" t="s">
+      <c r="D188" s="11" t="s">
         <v>725</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C187" s="19" t="s">
+      <c r="E188" s="10" t="s">
         <v>726</v>
       </c>
-      <c r="D187" s="46" t="s">
+      <c r="F188" s="19" t="s">
         <v>727</v>
       </c>
-      <c r="E187" s="47" t="s">
+      <c r="G188" s="13"/>
+    </row>
+    <row r="189" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A189" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B189" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C189" s="10" t="s">
         <v>728</v>
       </c>
-      <c r="F187" s="48" t="s">
+      <c r="D189" s="11" t="s">
         <v>729</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C188" s="10" t="s">
+      <c r="E189" s="10" t="s">
         <v>730</v>
       </c>
-      <c r="D188" s="10" t="s">
+      <c r="F189" s="19" t="s">
         <v>731</v>
       </c>
-      <c r="E188" s="10" t="s">
+      <c r="G189" s="13"/>
+    </row>
+    <row r="190" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A190" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B190" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C190" s="10" t="s">
         <v>732</v>
       </c>
-      <c r="F188" s="11" t="s">
+      <c r="D190" s="11" t="s">
         <v>733</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C189" s="10" t="s">
+      <c r="E190" s="10" t="s">
         <v>734</v>
       </c>
-      <c r="D189" s="10" t="s">
+      <c r="F190" s="19" t="s">
         <v>735</v>
       </c>
-      <c r="E189" s="10" t="s">
+      <c r="G190" s="13"/>
+    </row>
+    <row r="191" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A191" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B191" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C191" s="10" t="s">
         <v>736</v>
       </c>
-      <c r="F189" s="11" t="s">
+      <c r="D191" s="11" t="s">
         <v>737</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C190" s="10" t="s">
+      <c r="E191" s="10" t="s">
         <v>738</v>
       </c>
-      <c r="D190" s="10" t="s">
+      <c r="F191" s="19" t="s">
         <v>739</v>
       </c>
-      <c r="E190" s="10" t="s">
+      <c r="G191" s="13"/>
+    </row>
+    <row r="192" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A192" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B192" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C192" s="10" t="s">
         <v>740</v>
       </c>
-      <c r="F190" s="11" t="s">
+      <c r="D192" s="11" t="s">
         <v>741</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C191" s="10" t="s">
+      <c r="E192" s="10" t="s">
         <v>742</v>
       </c>
-      <c r="D191" s="10" t="s">
+      <c r="F192" s="19" t="s">
         <v>743</v>
       </c>
-      <c r="E191" s="10" t="s">
+      <c r="G192" s="13"/>
+    </row>
+    <row r="193" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A193" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B193" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C193" s="10" t="s">
         <v>744</v>
       </c>
-      <c r="F191" s="11" t="s">
+      <c r="D193" s="11" t="s">
         <v>745</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A192" s="10" t="s">
+      <c r="E193" s="10" t="s">
         <v>746</v>
       </c>
-      <c r="B192" s="10" t="s">
+      <c r="F193" s="19" t="s">
         <v>747</v>
       </c>
-      <c r="C192" s="10" t="s">
+      <c r="G193" s="13"/>
+    </row>
+    <row r="194" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A194" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B194" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C194" s="10" t="s">
         <v>748</v>
       </c>
-      <c r="D192" s="10" t="s">
+      <c r="D194" s="11" t="s">
         <v>749</v>
       </c>
-      <c r="E192" s="10" t="s">
+      <c r="E194" s="10" t="s">
         <v>750</v>
       </c>
-      <c r="F192" s="11" t="s">
+      <c r="F194" s="19" t="s">
         <v>751</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C193" s="10" t="s">
+      <c r="G194" s="13"/>
+    </row>
+    <row r="195" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A195" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B195" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C195" s="10" t="s">
         <v>752</v>
       </c>
-      <c r="D193" s="10" t="s">
+      <c r="D195" s="11" t="s">
         <v>753</v>
       </c>
-      <c r="E193" s="10" t="s">
+      <c r="E195" s="10" t="s">
         <v>754</v>
       </c>
-      <c r="F193" s="11" t="s">
+      <c r="F195" s="19" t="s">
         <v>755</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C194" s="10" t="s">
+      <c r="G195" s="13"/>
+    </row>
+    <row r="196" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A196" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B196" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C196" s="10" t="s">
         <v>756</v>
       </c>
-      <c r="D194" s="10" t="s">
+      <c r="D196" s="11" t="s">
         <v>757</v>
       </c>
-      <c r="E194" s="10" t="s">
+      <c r="E196" s="10" t="s">
         <v>758</v>
       </c>
-      <c r="F194" s="11" t="s">
+      <c r="F196" s="19" t="s">
         <v>759</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C195" s="10" t="s">
+      <c r="G196" s="13"/>
+    </row>
+    <row r="197" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A197" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B197" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C197" s="10" t="s">
         <v>760</v>
       </c>
-      <c r="D195" s="10" t="s">
+      <c r="D197" s="11" t="s">
         <v>761</v>
       </c>
-      <c r="E195" s="10" t="s">
+      <c r="E197" s="10" t="s">
         <v>762</v>
       </c>
-      <c r="F195" s="11" t="s">
+      <c r="F197" s="19" t="s">
         <v>763</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C196" s="10" t="s">
+      <c r="G197" s="13"/>
+    </row>
+    <row r="198" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A198" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B198" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C198" s="10" t="s">
         <v>764</v>
       </c>
-      <c r="D196" s="10" t="s">
+      <c r="D198" s="11" t="s">
         <v>765</v>
       </c>
-      <c r="E196" s="10" t="s">
+      <c r="E198" s="10" t="s">
         <v>766</v>
       </c>
-      <c r="F196" s="11" t="s">
+      <c r="F198" s="19" t="s">
         <v>767</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C197" s="10" t="s">
+      <c r="G198" s="13"/>
+    </row>
+    <row r="199" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A199" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B199" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C199" s="10" t="s">
         <v>768</v>
       </c>
-      <c r="D197" s="10" t="s">
+      <c r="D199" s="11" t="s">
         <v>769</v>
       </c>
-      <c r="E197" s="10" t="s">
+      <c r="E199" s="10" t="s">
         <v>770</v>
       </c>
-      <c r="F197" s="11" t="s">
+      <c r="F199" s="19" t="s">
         <v>771</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C198" s="10" t="s">
+      <c r="G199" s="13"/>
+    </row>
+    <row r="200" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A200" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B200" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C200" s="10" t="s">
         <v>772</v>
       </c>
-      <c r="D198" s="10" t="s">
+      <c r="D200" s="11" t="s">
         <v>773</v>
       </c>
-      <c r="E198" s="10" t="s">
+      <c r="E200" s="10" t="s">
         <v>774</v>
       </c>
-      <c r="F198" s="11" t="s">
+      <c r="F200" s="19" t="s">
         <v>775</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C199" s="10" t="s">
+      <c r="G200" s="13"/>
+    </row>
+    <row r="201" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A201" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B201" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C201" s="10" t="s">
         <v>776</v>
       </c>
-      <c r="D199" s="10" t="s">
+      <c r="D201" s="11" t="s">
         <v>777</v>
       </c>
-      <c r="E199" s="10" t="s">
+      <c r="E201" s="10" t="s">
         <v>778</v>
       </c>
-      <c r="F199" s="11" t="s">
+      <c r="F201" s="19" t="s">
         <v>779</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C200" s="10" t="s">
+      <c r="G201" s="13"/>
+    </row>
+    <row r="202" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A202" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B202" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C202" s="10" t="s">
         <v>780</v>
       </c>
-      <c r="D200" s="10" t="s">
+      <c r="D202" s="11" t="s">
         <v>781</v>
       </c>
-      <c r="E200" s="10" t="s">
+      <c r="E202" s="10" t="s">
         <v>782</v>
       </c>
-      <c r="F200" s="11" t="s">
+      <c r="F202" s="19" t="s">
         <v>783</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C201" s="10" t="s">
+      <c r="G202" s="13"/>
+    </row>
+    <row r="203" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A203" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B203" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C203" s="10" t="s">
         <v>784</v>
       </c>
-      <c r="D201" s="10" t="s">
+      <c r="D203" s="11" t="s">
         <v>785</v>
       </c>
-      <c r="E201" s="10" t="s">
+      <c r="E203" s="10" t="s">
         <v>786</v>
       </c>
-      <c r="F201" s="11" t="s">
+      <c r="F203" s="19" t="s">
         <v>787</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C202" s="10" t="s">
+      <c r="G203" s="13"/>
+    </row>
+    <row r="204" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A204" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B204" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C204" s="10" t="s">
         <v>788</v>
       </c>
-      <c r="D202" s="10" t="s">
+      <c r="D204" s="11" t="s">
         <v>789</v>
       </c>
-      <c r="E202" s="10" t="s">
+      <c r="E204" s="10" t="s">
         <v>790</v>
       </c>
-      <c r="F202" s="11" t="s">
+      <c r="F204" s="19" t="s">
         <v>791</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C203" s="10" t="s">
+      <c r="G204" s="13"/>
+    </row>
+    <row r="205" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A205" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B205" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C205" s="10" t="s">
         <v>792</v>
       </c>
-      <c r="D203" s="10" t="s">
+      <c r="D205" s="11" t="s">
         <v>793</v>
       </c>
-      <c r="E203" s="10" t="s">
+      <c r="E205" s="10" t="s">
         <v>794</v>
       </c>
-      <c r="F203" s="11" t="s">
+      <c r="F205" s="19" t="s">
         <v>795</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C204" s="10" t="s">
+      <c r="G205" s="13"/>
+    </row>
+    <row r="206" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A206" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B206" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C206" s="10" t="s">
         <v>796</v>
       </c>
-      <c r="D204" s="10" t="s">
+      <c r="D206" s="11" t="s">
         <v>797</v>
       </c>
-      <c r="E204" s="10" t="s">
+      <c r="E206" s="10" t="s">
         <v>798</v>
       </c>
-      <c r="F204" s="11" t="s">
+      <c r="F206" s="19" t="s">
         <v>799</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C205" s="10" t="s">
+      <c r="G206" s="13"/>
+    </row>
+    <row r="207" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A207" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B207" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C207" s="10" t="s">
         <v>800</v>
       </c>
-      <c r="D205" s="10" t="s">
+      <c r="D207" s="11" t="s">
         <v>801</v>
       </c>
-      <c r="E205" s="10" t="s">
+      <c r="E207" s="10" t="s">
         <v>802</v>
       </c>
-      <c r="F205" s="11" t="s">
+      <c r="F207" s="19" t="s">
         <v>803</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C206" s="10" t="s">
+      <c r="G207" s="13"/>
+    </row>
+    <row r="208" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A208" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B208" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C208" s="10" t="s">
         <v>804</v>
       </c>
-      <c r="D206" s="10" t="s">
+      <c r="D208" s="11" t="s">
         <v>805</v>
       </c>
-      <c r="E206" s="10" t="s">
+      <c r="E208" s="10" t="s">
         <v>806</v>
       </c>
-      <c r="F206" s="11" t="s">
+      <c r="F208" s="19" t="s">
         <v>807</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C207" s="10" t="s">
+      <c r="G208" s="13"/>
+    </row>
+    <row r="209" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A209" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B209" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C209" s="10" t="s">
         <v>808</v>
       </c>
-      <c r="D207" s="10" t="s">
+      <c r="D209" s="11" t="s">
         <v>809</v>
       </c>
-      <c r="E207" s="10" t="s">
+      <c r="E209" s="10" t="s">
+        <v>2587</v>
+      </c>
+      <c r="F209" s="19" t="s">
         <v>810</v>
       </c>
-      <c r="F207" s="11" t="s">
+      <c r="G209" s="13"/>
+    </row>
+    <row r="210" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A210" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B210" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C210" s="10" t="s">
         <v>811</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C208" s="10" t="s">
+      <c r="D210" s="11" t="s">
         <v>812</v>
       </c>
-      <c r="D208" s="10" t="s">
+      <c r="E210" s="10" t="s">
         <v>813</v>
       </c>
-      <c r="E208" s="10" t="s">
+      <c r="F210" s="19" t="s">
         <v>814</v>
       </c>
-      <c r="F208" s="11" t="s">
+      <c r="G210" s="13"/>
+    </row>
+    <row r="211" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A211" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B211" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C211" s="10" t="s">
         <v>815</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C209" s="10" t="s">
+      <c r="D211" s="11" t="s">
         <v>816</v>
       </c>
-      <c r="D209" s="10" t="s">
+      <c r="E211" s="10" t="s">
         <v>817</v>
       </c>
-      <c r="E209" s="10" t="s">
+      <c r="F211" s="19" t="s">
         <v>818</v>
       </c>
-      <c r="F209" s="11" t="s">
+      <c r="G211" s="13"/>
+    </row>
+    <row r="212" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A212" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B212" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C212" s="10" t="s">
         <v>819</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C210" s="10" t="s">
+      <c r="D212" s="11" t="s">
         <v>820</v>
       </c>
-      <c r="D210" s="10" t="s">
+      <c r="E212" s="10" t="s">
         <v>821</v>
       </c>
-      <c r="E210" s="10" t="s">
+      <c r="F212" s="19" t="s">
         <v>822</v>
       </c>
-      <c r="F210" s="11" t="s">
+      <c r="G212" s="13"/>
+    </row>
+    <row r="213" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A213" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B213" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C213" s="10" t="s">
         <v>823</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C211" s="10" t="s">
+      <c r="D213" s="11" t="s">
         <v>824</v>
       </c>
-      <c r="D211" s="10" t="s">
+      <c r="E213" s="10" t="s">
+        <v>527</v>
+      </c>
+      <c r="F213" s="19" t="s">
+        <v>528</v>
+      </c>
+      <c r="G213" s="13"/>
+    </row>
+    <row r="214" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A214" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B214" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C214" s="10" t="s">
         <v>825</v>
       </c>
-      <c r="E211" s="10" t="s">
+      <c r="D214" s="11" t="s">
         <v>826</v>
       </c>
-      <c r="F211" s="11" t="s">
+      <c r="E214" s="10" t="s">
+        <v>2588</v>
+      </c>
+      <c r="F214" s="19" t="s">
         <v>827</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C212" s="10" t="s">
+      <c r="G214" s="13"/>
+    </row>
+    <row r="215" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A215" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B215" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C215" s="10" t="s">
         <v>828</v>
       </c>
-      <c r="D212" s="10" t="s">
+      <c r="D215" s="11" t="s">
         <v>829</v>
       </c>
-      <c r="E212" s="10" t="s">
+      <c r="E215" s="10" t="s">
         <v>830</v>
       </c>
-      <c r="F212" s="11" t="s">
+      <c r="F215" s="19" t="s">
         <v>831</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C213" s="10" t="s">
+      <c r="G215" s="13"/>
+    </row>
+    <row r="216" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A216" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B216" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C216" s="10" t="s">
         <v>832</v>
       </c>
-      <c r="D213" s="10" t="s">
+      <c r="D216" s="11" t="s">
         <v>833</v>
       </c>
-      <c r="E213" s="10" t="s">
+      <c r="E216" s="10" t="s">
         <v>834</v>
       </c>
-      <c r="F213" s="11" t="s">
+      <c r="F216" s="19" t="s">
         <v>835</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C214" s="10" t="s">
+      <c r="G216" s="13"/>
+    </row>
+    <row r="217" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A217" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B217" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C217" s="10" t="s">
         <v>836</v>
       </c>
-      <c r="D214" s="10" t="s">
+      <c r="D217" s="11" t="s">
         <v>837</v>
       </c>
-      <c r="E214" s="10" t="s">
+      <c r="E217" s="10" t="s">
         <v>838</v>
       </c>
-      <c r="F214" s="11" t="s">
+      <c r="F217" s="19" t="s">
         <v>839</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C215" s="10" t="s">
+      <c r="G217" s="13"/>
+    </row>
+    <row r="218" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A218" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B218" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C218" s="10" t="s">
         <v>840</v>
       </c>
-      <c r="D215" s="10" t="s">
+      <c r="D218" s="11" t="s">
         <v>841</v>
       </c>
-      <c r="E215" s="10" t="s">
+      <c r="E218" s="10" t="s">
         <v>842</v>
       </c>
-      <c r="F215" s="11" t="s">
+      <c r="F218" s="19" t="s">
         <v>843</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C216" s="10" t="s">
+      <c r="G218" s="13"/>
+    </row>
+    <row r="219" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A219" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B219" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C219" s="10" t="s">
         <v>844</v>
       </c>
-      <c r="D216" s="10" t="s">
+      <c r="D219" s="11" t="s">
         <v>845</v>
       </c>
-      <c r="E216" s="10" t="s">
+      <c r="E219" s="10" t="s">
         <v>846</v>
       </c>
-      <c r="F216" s="11" t="s">
+      <c r="F219" s="19" t="s">
         <v>847</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C217" s="10" t="s">
+      <c r="G219" s="13"/>
+    </row>
+    <row r="220" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A220" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B220" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C220" s="10" t="s">
         <v>848</v>
       </c>
-      <c r="D217" s="10" t="s">
+      <c r="D220" s="11" t="s">
         <v>849</v>
       </c>
-      <c r="E217" s="10" t="s">
+      <c r="E220" s="10" t="s">
         <v>850</v>
       </c>
-      <c r="F217" s="11" t="s">
+      <c r="F220" s="19" t="s">
         <v>851</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C218" s="10" t="s">
+      <c r="G220" s="13"/>
+    </row>
+    <row r="221" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A221" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B221" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C221" s="10" t="s">
         <v>852</v>
       </c>
-      <c r="D218" s="10" t="s">
+      <c r="D221" s="11" t="s">
         <v>853</v>
       </c>
-      <c r="E218" s="10" t="s">
-[...13 lines deleted...]
-      <c r="C219" s="10" t="s">
+      <c r="E221" s="10" t="s">
         <v>854</v>
       </c>
-      <c r="D219" s="10" t="s">
+      <c r="F221" s="19" t="s">
         <v>855</v>
       </c>
-      <c r="E219" s="10" t="s">
+      <c r="G221" s="13"/>
+    </row>
+    <row r="222" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A222" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B222" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C222" s="10" t="s">
         <v>856</v>
       </c>
-      <c r="F219" s="11" t="s">
+      <c r="D222" s="11" t="s">
         <v>857</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C220" s="10" t="s">
+      <c r="E222" s="10" t="s">
         <v>858</v>
       </c>
-      <c r="D220" s="10" t="s">
+      <c r="F222" s="19" t="s">
         <v>859</v>
       </c>
-      <c r="E220" s="10" t="s">
+      <c r="G222" s="13"/>
+    </row>
+    <row r="223" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A223" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B223" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C223" s="10" t="s">
         <v>860</v>
       </c>
-      <c r="F220" s="11" t="s">
+      <c r="D223" s="11" t="s">
         <v>861</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C221" s="10" t="s">
+      <c r="E223" s="10" t="s">
         <v>862</v>
       </c>
-      <c r="D221" s="10" t="s">
+      <c r="F223" s="19" t="s">
         <v>863</v>
       </c>
-      <c r="E221" s="10" t="s">
+      <c r="G223" s="13"/>
+    </row>
+    <row r="224" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A224" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B224" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C224" s="10" t="s">
         <v>864</v>
       </c>
-      <c r="F221" s="11" t="s">
+      <c r="D224" s="11" t="s">
         <v>865</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C222" s="10" t="s">
+      <c r="E224" s="10" t="s">
         <v>866</v>
       </c>
-      <c r="D222" s="10" t="s">
+      <c r="F224" s="19" t="s">
         <v>867</v>
       </c>
-      <c r="E222" s="10" t="s">
+      <c r="G224" s="13"/>
+    </row>
+    <row r="225" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A225" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B225" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C225" s="10" t="s">
         <v>868</v>
       </c>
-      <c r="F222" s="11" t="s">
+      <c r="D225" s="11" t="s">
         <v>869</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C223" s="10" t="s">
+      <c r="E225" s="10" t="s">
         <v>870</v>
       </c>
-      <c r="D223" s="10" t="s">
+      <c r="F225" s="19" t="s">
         <v>871</v>
       </c>
-      <c r="E223" s="10" t="s">
+      <c r="G225" s="13"/>
+    </row>
+    <row r="226" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A226" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B226" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C226" s="10" t="s">
         <v>872</v>
       </c>
-      <c r="F223" s="11" t="s">
+      <c r="D226" s="11" t="s">
         <v>873</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C224" s="10" t="s">
+      <c r="E226" s="10" t="s">
         <v>874</v>
       </c>
-      <c r="D224" s="10" t="s">
+      <c r="F226" s="19" t="s">
         <v>875</v>
       </c>
-      <c r="E224" s="10" t="s">
+      <c r="G226" s="13"/>
+    </row>
+    <row r="227" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A227" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B227" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C227" s="10" t="s">
         <v>876</v>
       </c>
-      <c r="F224" s="11" t="s">
+      <c r="D227" s="11" t="s">
         <v>877</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C225" s="10" t="s">
+      <c r="E227" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="F227" s="19" t="s">
         <v>878</v>
       </c>
-      <c r="D225" s="10" t="s">
+      <c r="G227" s="13"/>
+    </row>
+    <row r="228" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A228" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B228" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C228" s="10" t="s">
         <v>879</v>
       </c>
-      <c r="E225" s="10" t="s">
+      <c r="D228" s="11" t="s">
         <v>880</v>
       </c>
-      <c r="F225" s="11" t="s">
+      <c r="E228" s="10" t="s">
         <v>881</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C226" s="10" t="s">
+      <c r="F228" s="19" t="s">
         <v>882</v>
       </c>
-      <c r="D226" s="10" t="s">
+      <c r="G228" s="13"/>
+    </row>
+    <row r="229" spans="1:7" s="14" customFormat="1" ht="37" x14ac:dyDescent="0.35">
+      <c r="A229" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B229" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C229" s="10" t="s">
         <v>883</v>
       </c>
-      <c r="E226" s="10" t="s">
+      <c r="D229" s="11" t="s">
         <v>884</v>
       </c>
-      <c r="F226" s="11" t="s">
+      <c r="E229" s="10" t="s">
         <v>885</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C227" s="10" t="s">
+      <c r="F229" s="19" t="s">
         <v>886</v>
       </c>
-      <c r="D227" s="10" t="s">
+      <c r="G229" s="13"/>
+    </row>
+    <row r="230" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A230" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B230" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C230" s="10" t="s">
         <v>887</v>
       </c>
-      <c r="E227" s="10" t="s">
+      <c r="D230" s="11" t="s">
         <v>888</v>
       </c>
-      <c r="F227" s="11" t="s">
+      <c r="E230" s="10" t="s">
         <v>889</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C228" s="10" t="s">
+      <c r="F230" s="19" t="s">
         <v>890</v>
       </c>
-      <c r="D228" s="10" t="s">
+      <c r="G230" s="13"/>
+    </row>
+    <row r="231" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A231" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B231" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C231" s="10" t="s">
         <v>891</v>
       </c>
-      <c r="E228" s="10" t="s">
+      <c r="D231" s="11" t="s">
         <v>892</v>
       </c>
-      <c r="F228" s="11" t="s">
+      <c r="E231" s="10" t="s">
         <v>893</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C229" s="10" t="s">
+      <c r="F231" s="19" t="s">
         <v>894</v>
       </c>
-      <c r="D229" s="10" t="s">
+      <c r="G231" s="13"/>
+    </row>
+    <row r="232" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A232" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B232" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C232" s="10" t="s">
         <v>895</v>
       </c>
-      <c r="E229" s="10" t="s">
+      <c r="D232" s="11" t="s">
         <v>896</v>
       </c>
-      <c r="F229" s="11" t="s">
+      <c r="E232" s="10" t="s">
         <v>897</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C230" s="10" t="s">
+      <c r="F232" s="19" t="s">
         <v>898</v>
       </c>
-      <c r="D230" s="10" t="s">
+      <c r="G232" s="13"/>
+    </row>
+    <row r="233" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A233" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B233" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C233" s="10" t="s">
         <v>899</v>
       </c>
-      <c r="E230" s="10" t="s">
+      <c r="D233" s="11" t="s">
         <v>900</v>
       </c>
-      <c r="F230" s="11" t="s">
+      <c r="E233" s="10" t="s">
         <v>901</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C231" s="10" t="s">
+      <c r="F233" s="19" t="s">
         <v>902</v>
       </c>
-      <c r="D231" s="10" t="s">
+      <c r="G233" s="13"/>
+    </row>
+    <row r="234" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A234" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B234" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C234" s="10" t="s">
         <v>903</v>
       </c>
-      <c r="E231" s="10" t="s">
+      <c r="D234" s="11" t="s">
         <v>904</v>
       </c>
-      <c r="F231" s="11" t="s">
+      <c r="E234" s="10" t="s">
         <v>905</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C232" s="10" t="s">
+      <c r="F234" s="19" t="s">
         <v>906</v>
       </c>
-      <c r="D232" s="10" t="s">
+      <c r="G234" s="13"/>
+    </row>
+    <row r="235" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A235" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B235" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C235" s="10" t="s">
         <v>907</v>
       </c>
-      <c r="E232" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F232" s="11" t="s">
+      <c r="D235" s="11" t="s">
+        <v>729</v>
+      </c>
+      <c r="E235" s="10" t="s">
+        <v>730</v>
+      </c>
+      <c r="F235" s="19" t="s">
         <v>908</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C233" s="10" t="s">
+      <c r="G235" s="13"/>
+    </row>
+    <row r="236" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A236" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B236" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C236" s="10" t="s">
         <v>909</v>
       </c>
-      <c r="D233" s="10" t="s">
+      <c r="D236" s="11" t="s">
         <v>910</v>
       </c>
-      <c r="E233" s="10" t="s">
+      <c r="E236" s="10" t="s">
         <v>911</v>
       </c>
-      <c r="F233" s="11" t="s">
+      <c r="F236" s="19" t="s">
         <v>912</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C234" s="10" t="s">
+      <c r="G236" s="13"/>
+    </row>
+    <row r="237" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A237" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B237" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C237" s="10" t="s">
         <v>913</v>
       </c>
-      <c r="D234" s="10" t="s">
+      <c r="D237" s="11" t="s">
         <v>914</v>
       </c>
-      <c r="E234" s="10" t="s">
+      <c r="E237" s="10" t="s">
         <v>915</v>
       </c>
-      <c r="F234" s="11" t="s">
+      <c r="F237" s="19" t="s">
         <v>916</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C235" s="10" t="s">
+      <c r="G237" s="13"/>
+    </row>
+    <row r="238" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A238" s="2" t="s">
         <v>917</v>
       </c>
-      <c r="D235" s="10" t="s">
+      <c r="B238" s="10" t="s">
         <v>918</v>
       </c>
-      <c r="E235" s="10" t="s">
+      <c r="C238" s="10" t="s">
         <v>919</v>
       </c>
-      <c r="F235" s="11" t="s">
+      <c r="D238" s="11" t="s">
         <v>920</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C236" s="10" t="s">
+      <c r="E238" s="20" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F238" s="21" t="s">
         <v>921</v>
       </c>
-      <c r="D236" s="10" t="s">
+      <c r="G238" s="13"/>
+    </row>
+    <row r="239" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A239" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="B239" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="C239" s="10" t="s">
         <v>922</v>
       </c>
-      <c r="E236" s="10" t="s">
+      <c r="D239" s="22" t="s">
         <v>923</v>
       </c>
-      <c r="F236" s="11" t="s">
+      <c r="E239" s="20" t="s">
         <v>924</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C237" s="10" t="s">
+      <c r="F239" s="21" t="s">
         <v>925</v>
       </c>
-      <c r="D237" s="10" t="s">
+      <c r="G239" s="13"/>
+    </row>
+    <row r="240" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A240" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="B240" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="C240" s="10" t="s">
         <v>926</v>
       </c>
-      <c r="E237" s="10" t="s">
+      <c r="D240" s="22" t="s">
         <v>927</v>
       </c>
-      <c r="F237" s="11" t="s">
+      <c r="E240" s="20" t="s">
         <v>928</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C238" s="10" t="s">
+      <c r="F240" s="21" t="s">
         <v>929</v>
       </c>
-      <c r="D238" s="10" t="s">
+      <c r="G240" s="13"/>
+    </row>
+    <row r="241" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A241" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="B241" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="C241" s="10" t="s">
         <v>930</v>
       </c>
-      <c r="E238" s="10" t="s">
+      <c r="D241" s="11" t="s">
         <v>931</v>
       </c>
-      <c r="F238" s="11" t="s">
+      <c r="E241" s="10" t="s">
+        <v>2589</v>
+      </c>
+      <c r="F241" s="19" t="s">
         <v>932</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C239" s="10" t="s">
+      <c r="G241" s="13"/>
+    </row>
+    <row r="242" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A242" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="B242" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="C242" s="10" t="s">
         <v>933</v>
       </c>
-      <c r="D239" s="10" t="s">
+      <c r="D242" s="11" t="s">
         <v>934</v>
       </c>
-      <c r="E239" s="10" t="s">
+      <c r="E242" s="10" t="s">
         <v>935</v>
       </c>
-      <c r="F239" s="11" t="s">
+      <c r="F242" s="12" t="s">
         <v>936</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C240" s="10" t="s">
+      <c r="G242" s="13"/>
+    </row>
+    <row r="243" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A243" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="B243" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="C243" s="10" t="s">
         <v>937</v>
       </c>
-      <c r="D240" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F240" s="11" t="s">
+      <c r="D243" s="11" t="s">
         <v>938</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C241" s="10" t="s">
+      <c r="E243" s="10" t="s">
+        <v>2591</v>
+      </c>
+      <c r="F243" s="19" t="s">
         <v>939</v>
       </c>
-      <c r="D241" s="10" t="s">
+      <c r="G243" s="13"/>
+    </row>
+    <row r="244" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A244" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="B244" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="C244" s="10" t="s">
         <v>940</v>
       </c>
-      <c r="E241" s="10" t="s">
+      <c r="D244" s="22" t="s">
         <v>941</v>
       </c>
-      <c r="F241" s="11" t="s">
+      <c r="E244" s="10" t="s">
+        <v>2593</v>
+      </c>
+      <c r="F244" s="21" t="s">
         <v>942</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C242" s="10" t="s">
+      <c r="G244" s="13"/>
+    </row>
+    <row r="245" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A245" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="B245" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="C245" s="10" t="s">
         <v>943</v>
       </c>
-      <c r="D242" s="10" t="s">
+      <c r="D245" s="11" t="s">
         <v>944</v>
       </c>
-      <c r="E242" s="10" t="s">
+      <c r="E245" s="10" t="s">
         <v>945</v>
       </c>
-      <c r="F242" s="11" t="s">
+      <c r="F245" s="12" t="s">
         <v>946</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="A246" s="10" t="s">
+      <c r="G245" s="13"/>
+    </row>
+    <row r="246" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A246" s="2" t="s">
         <v>947</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>948</v>
       </c>
       <c r="C246" s="10" t="s">
-        <v>961</v>
-[...2 lines deleted...]
-        <v>962</v>
+        <v>949</v>
+      </c>
+      <c r="D246" s="11" t="s">
+        <v>950</v>
       </c>
       <c r="E246" s="10" t="s">
-        <v>963</v>
-[...6 lines deleted...]
-      <c r="A247" s="10" t="s">
+        <v>951</v>
+      </c>
+      <c r="F246" s="19" t="s">
+        <v>952</v>
+      </c>
+      <c r="G246" s="13"/>
+    </row>
+    <row r="247" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A247" s="2" t="s">
         <v>947</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>948</v>
       </c>
       <c r="C247" s="10" t="s">
-        <v>965</v>
-[...2 lines deleted...]
-        <v>966</v>
+        <v>953</v>
+      </c>
+      <c r="D247" s="11" t="s">
+        <v>954</v>
       </c>
       <c r="E247" s="10" t="s">
-        <v>967</v>
+        <v>955</v>
       </c>
       <c r="F247" s="12" t="s">
-        <v>968</v>
-[...3 lines deleted...]
-      <c r="A248" s="10" t="s">
+        <v>956</v>
+      </c>
+      <c r="G247" s="13"/>
+    </row>
+    <row r="248" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A248" s="2" t="s">
         <v>947</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>948</v>
       </c>
       <c r="C248" s="10" t="s">
-        <v>969</v>
-[...2 lines deleted...]
-        <v>970</v>
+        <v>957</v>
+      </c>
+      <c r="D248" s="11" t="s">
+        <v>958</v>
       </c>
       <c r="E248" s="10" t="s">
-        <v>971</v>
-[...6 lines deleted...]
-      <c r="A249" s="10" t="s">
+        <v>959</v>
+      </c>
+      <c r="F248" s="19" t="s">
+        <v>960</v>
+      </c>
+      <c r="G248" s="13"/>
+    </row>
+    <row r="249" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A249" s="2" t="s">
         <v>947</v>
       </c>
       <c r="B249" s="10" t="s">
         <v>948</v>
       </c>
       <c r="C249" s="10" t="s">
-        <v>973</v>
-[...2 lines deleted...]
-        <v>974</v>
+        <v>961</v>
+      </c>
+      <c r="D249" s="11" t="s">
+        <v>962</v>
       </c>
       <c r="E249" s="10" t="s">
-        <v>975</v>
-[...6 lines deleted...]
-      <c r="A250" s="10" t="s">
+        <v>963</v>
+      </c>
+      <c r="F249" s="19" t="s">
+        <v>964</v>
+      </c>
+      <c r="G249" s="13"/>
+    </row>
+    <row r="250" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A250" s="2" t="s">
         <v>947</v>
       </c>
       <c r="B250" s="10" t="s">
         <v>948</v>
       </c>
       <c r="C250" s="10" t="s">
+        <v>965</v>
+      </c>
+      <c r="D250" s="11" t="s">
+        <v>966</v>
+      </c>
+      <c r="E250" s="10" t="s">
+        <v>967</v>
+      </c>
+      <c r="F250" s="19" t="s">
+        <v>968</v>
+      </c>
+      <c r="G250" s="13"/>
+    </row>
+    <row r="251" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A251" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B251" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C251" s="10" t="s">
+        <v>969</v>
+      </c>
+      <c r="D251" s="11" t="s">
+        <v>970</v>
+      </c>
+      <c r="E251" s="10" t="s">
+        <v>704</v>
+      </c>
+      <c r="F251" s="19" t="s">
+        <v>971</v>
+      </c>
+      <c r="G251" s="13"/>
+    </row>
+    <row r="252" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A252" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B252" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C252" s="10" t="s">
+        <v>972</v>
+      </c>
+      <c r="D252" s="11" t="s">
+        <v>973</v>
+      </c>
+      <c r="E252" s="10" t="s">
+        <v>974</v>
+      </c>
+      <c r="F252" s="12" t="s">
+        <v>975</v>
+      </c>
+      <c r="G252" s="13"/>
+    </row>
+    <row r="253" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A253" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B253" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C253" s="10" t="s">
+        <v>976</v>
+      </c>
+      <c r="D253" s="11" t="s">
         <v>977</v>
       </c>
-      <c r="D250" s="10" t="s">
+      <c r="E253" s="10" t="s">
         <v>978</v>
       </c>
-      <c r="E250" s="10" t="s">
+      <c r="F253" s="19" t="s">
         <v>979</v>
       </c>
-      <c r="F250" s="12" t="s">
+      <c r="G253" s="13"/>
+    </row>
+    <row r="254" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A254" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B254" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C254" s="10" t="s">
         <v>980</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A251" s="10" t="s">
+      <c r="D254" s="11" t="s">
         <v>981</v>
       </c>
-      <c r="B251" s="10" t="s">
+      <c r="E254" s="10" t="s">
         <v>982</v>
       </c>
-      <c r="C251" s="16" t="s">
+      <c r="F254" s="12" t="s">
         <v>983</v>
       </c>
-      <c r="D251" s="16" t="s">
+      <c r="G254" s="13"/>
+    </row>
+    <row r="255" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A255" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B255" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C255" s="10" t="s">
         <v>984</v>
       </c>
-      <c r="E251" s="10" t="s">
+      <c r="D255" s="11" t="s">
         <v>985</v>
       </c>
-      <c r="F251" s="11" t="s">
+      <c r="E255" s="10" t="s">
         <v>986</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C252" s="10" t="s">
+      <c r="F255" s="19" t="s">
         <v>987</v>
       </c>
-      <c r="D252" s="16" t="s">
+      <c r="G255" s="13"/>
+    </row>
+    <row r="256" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A256" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B256" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C256" s="10" t="s">
         <v>988</v>
       </c>
-      <c r="E252" s="10" t="s">
+      <c r="D256" s="11" t="s">
         <v>989</v>
       </c>
-      <c r="F252" s="17" t="s">
+      <c r="E256" s="10" t="s">
         <v>990</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C253" s="16" t="s">
+      <c r="F256" s="12" t="s">
         <v>991</v>
       </c>
-      <c r="D253" s="16" t="s">
+      <c r="G256" s="13"/>
+    </row>
+    <row r="257" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A257" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B257" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C257" s="10" t="s">
         <v>992</v>
       </c>
-      <c r="E253" s="10" t="s">
+      <c r="D257" s="11" t="s">
         <v>993</v>
       </c>
-      <c r="F253" s="11" t="s">
+      <c r="E257" s="10" t="s">
         <v>994</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C254" s="16" t="s">
+      <c r="F257" s="19" t="s">
         <v>995</v>
       </c>
-      <c r="D254" s="16" t="s">
+      <c r="G257" s="13"/>
+    </row>
+    <row r="258" spans="1:7" s="14" customFormat="1" ht="37" x14ac:dyDescent="0.35">
+      <c r="A258" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B258" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C258" s="10" t="s">
         <v>996</v>
       </c>
-      <c r="E254" s="10" t="s">
+      <c r="D258" s="11" t="s">
         <v>997</v>
       </c>
-      <c r="F254" s="11" t="s">
+      <c r="E258" s="10" t="s">
         <v>998</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C255" s="16" t="s">
+      <c r="F258" s="12" t="s">
         <v>999</v>
       </c>
-      <c r="D255" s="16" t="s">
+      <c r="G258" s="13"/>
+    </row>
+    <row r="259" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A259" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B259" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C259" s="10" t="s">
         <v>1000</v>
       </c>
-      <c r="E255" s="10" t="s">
+      <c r="D259" s="11" t="s">
         <v>1001</v>
       </c>
-      <c r="F255" s="11" t="s">
+      <c r="E259" s="10" t="s">
         <v>1002</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C256" s="16" t="s">
+      <c r="F259" s="19" t="s">
         <v>1003</v>
       </c>
-      <c r="D256" s="16" t="s">
+      <c r="G259" s="13"/>
+    </row>
+    <row r="260" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A260" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B260" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C260" s="10" t="s">
+        <v>714</v>
+      </c>
+      <c r="D260" s="11" t="s">
+        <v>715</v>
+      </c>
+      <c r="E260" s="10" t="s">
         <v>1004</v>
       </c>
-      <c r="E256" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F256" s="11" t="s">
+      <c r="F260" s="19" t="s">
         <v>1005</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C257" s="16" t="s">
+      <c r="G260" s="13"/>
+    </row>
+    <row r="261" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A261" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B261" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C261" s="10" t="s">
         <v>1006</v>
       </c>
-      <c r="D257" s="16" t="s">
+      <c r="D261" s="11" t="s">
         <v>1007</v>
       </c>
-      <c r="E257" s="10" t="s">
+      <c r="E261" s="10" t="s">
         <v>1008</v>
       </c>
-      <c r="F257" s="17" t="s">
+      <c r="F261" s="19" t="s">
         <v>1009</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C258" s="16" t="s">
+      <c r="G261" s="13"/>
+    </row>
+    <row r="262" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A262" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B262" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C262" s="10" t="s">
         <v>1010</v>
       </c>
-      <c r="D258" s="16" t="s">
+      <c r="D262" s="11" t="s">
         <v>1011</v>
       </c>
-      <c r="E258" s="10" t="s">
+      <c r="E262" s="10" t="s">
         <v>1012</v>
       </c>
-      <c r="F258" s="11" t="s">
+      <c r="F262" s="19" t="s">
         <v>1013</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C259" s="16" t="s">
+      <c r="G262" s="13"/>
+    </row>
+    <row r="263" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A263" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B263" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C263" s="10" t="s">
         <v>1014</v>
       </c>
-      <c r="D259" s="16" t="s">
+      <c r="D263" s="11" t="s">
         <v>1015</v>
       </c>
-      <c r="E259" s="10" t="s">
+      <c r="E263" s="10" t="s">
         <v>1016</v>
       </c>
-      <c r="F259" s="17" t="s">
+      <c r="F263" s="19" t="s">
         <v>1017</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C260" s="16" t="s">
+      <c r="G263" s="13"/>
+    </row>
+    <row r="264" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A264" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B264" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C264" s="10" t="s">
         <v>1018</v>
       </c>
-      <c r="D260" s="16" t="s">
+      <c r="D264" s="11" t="s">
         <v>1019</v>
       </c>
-      <c r="E260" s="10" t="s">
+      <c r="E264" s="10" t="s">
         <v>1020</v>
       </c>
-      <c r="F260" s="11" t="s">
+      <c r="F264" s="12" t="s">
         <v>1021</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C261" s="16" t="s">
+      <c r="G264" s="13"/>
+    </row>
+    <row r="265" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A265" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B265" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C265" s="10" t="s">
         <v>1022</v>
       </c>
-      <c r="D261" s="16" t="s">
+      <c r="D265" s="11" t="s">
         <v>1023</v>
       </c>
-      <c r="E261" s="10" t="s">
+      <c r="E265" s="10" t="s">
         <v>1024</v>
       </c>
-      <c r="F261" s="17" t="s">
+      <c r="F265" s="19" t="s">
         <v>1025</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C262" s="16" t="s">
+      <c r="G265" s="13"/>
+    </row>
+    <row r="266" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A266" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B266" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C266" s="10" t="s">
         <v>1026</v>
       </c>
-      <c r="D262" s="16" t="s">
+      <c r="D266" s="11" t="s">
         <v>1027</v>
       </c>
-      <c r="E262" s="10" t="s">
+      <c r="E266" s="10" t="s">
         <v>1028</v>
       </c>
-      <c r="F262" s="11" t="s">
+      <c r="F266" s="12" t="s">
         <v>1029</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C263" s="16" t="s">
+      <c r="G266" s="13"/>
+    </row>
+    <row r="267" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A267" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B267" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C267" s="10" t="s">
         <v>1030</v>
       </c>
-      <c r="D263" s="16" t="s">
+      <c r="D267" s="11" t="s">
         <v>1031</v>
       </c>
-      <c r="E263" s="10" t="s">
+      <c r="E267" s="10" t="s">
         <v>1032</v>
       </c>
-      <c r="F263" s="17" t="s">
+      <c r="F267" s="19" t="s">
         <v>1033</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C264" s="16" t="s">
+      <c r="G267" s="13"/>
+    </row>
+    <row r="268" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A268" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B268" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C268" s="10" t="s">
         <v>1034</v>
       </c>
-      <c r="D264" s="16" t="s">
+      <c r="D268" s="11" t="s">
         <v>1035</v>
       </c>
-      <c r="E264" s="10" t="s">
+      <c r="E268" s="10" t="s">
         <v>1036</v>
       </c>
-      <c r="F264" s="11" t="s">
+      <c r="F268" s="19" t="s">
         <v>1037</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E265" s="10" t="s">
+      <c r="G268" s="13"/>
+    </row>
+    <row r="269" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A269" s="2" t="s">
         <v>1038</v>
       </c>
-      <c r="F265" s="11" t="s">
+      <c r="B269" s="10" t="s">
         <v>1039</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C266" s="16" t="s">
+      <c r="C269" s="10" t="s">
         <v>1040</v>
       </c>
-      <c r="D266" s="16" t="s">
+      <c r="D269" s="11" t="s">
         <v>1041</v>
       </c>
-      <c r="E266" s="10" t="s">
+      <c r="E269" s="10" t="s">
         <v>1042</v>
       </c>
-      <c r="F266" s="11" t="s">
+      <c r="F269" s="12" t="s">
         <v>1043</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C267" s="16" t="s">
+      <c r="G269" s="13"/>
+    </row>
+    <row r="270" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A270" s="2" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B270" s="10" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C270" s="10" t="s">
         <v>1044</v>
       </c>
-      <c r="D267" s="16" t="s">
+      <c r="D270" s="22" t="s">
         <v>1045</v>
       </c>
-      <c r="E267" s="10" t="s">
+      <c r="E270" s="20" t="s">
         <v>1046</v>
       </c>
-      <c r="F267" s="11" t="s">
+      <c r="F270" s="21" t="s">
         <v>1047</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C268" s="16" t="s">
+      <c r="G270" s="13"/>
+    </row>
+    <row r="271" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A271" s="2" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B271" s="10" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C271" s="10" t="s">
         <v>1048</v>
       </c>
-      <c r="D268" s="16" t="s">
+      <c r="D271" s="22" t="s">
         <v>1049</v>
       </c>
-      <c r="E268" s="10" t="s">
+      <c r="E271" s="20" t="s">
         <v>1050</v>
       </c>
-      <c r="F268" s="11" t="s">
+      <c r="F271" s="21" t="s">
         <v>1051</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C269" s="16" t="s">
+      <c r="G271" s="13"/>
+    </row>
+    <row r="272" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A272" s="2" t="s">
         <v>1052</v>
       </c>
-      <c r="D269" s="16" t="s">
+      <c r="B272" s="10" t="s">
         <v>1053</v>
       </c>
-      <c r="E269" s="10" t="s">
+      <c r="C272" s="10" t="s">
         <v>1054</v>
       </c>
-      <c r="F269" s="17" t="s">
+      <c r="D272" s="11" t="s">
         <v>1055</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C270" s="16" t="s">
+      <c r="E272" s="10" t="s">
         <v>1056</v>
       </c>
-      <c r="D270" s="16" t="s">
+      <c r="F272" s="19" t="s">
         <v>1057</v>
       </c>
-      <c r="E270" s="10" t="s">
+      <c r="G272" s="13"/>
+    </row>
+    <row r="273" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A273" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B273" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C273" s="10" t="s">
         <v>1058</v>
       </c>
-      <c r="F270" s="11" t="s">
+      <c r="D273" s="11" t="s">
         <v>1059</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C271" s="16" t="s">
+      <c r="E273" s="10" t="s">
         <v>1060</v>
       </c>
-      <c r="D271" s="16" t="s">
+      <c r="F273" s="19" t="s">
         <v>1061</v>
       </c>
-      <c r="E271" s="10" t="s">
+      <c r="G273" s="13"/>
+    </row>
+    <row r="274" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A274" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B274" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C274" s="10" t="s">
         <v>1062</v>
       </c>
-      <c r="F271" s="17" t="s">
+      <c r="D274" s="11" t="s">
         <v>1063</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C272" s="16" t="s">
+      <c r="E274" s="10" t="s">
         <v>1064</v>
       </c>
-      <c r="D272" s="16" t="s">
+      <c r="F274" s="19" t="s">
         <v>1065</v>
       </c>
-      <c r="E272" s="10" t="s">
+      <c r="G274" s="13"/>
+    </row>
+    <row r="275" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A275" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B275" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C275" s="10" t="s">
         <v>1066</v>
       </c>
-      <c r="F272" s="11" t="s">
+      <c r="D275" s="11" t="s">
         <v>1067</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C273" s="10" t="s">
+      <c r="E275" s="10" t="s">
         <v>1068</v>
       </c>
-      <c r="D273" s="16" t="s">
+      <c r="F275" s="19" t="s">
         <v>1069</v>
       </c>
-      <c r="E273" s="10" t="s">
+      <c r="G275" s="13"/>
+    </row>
+    <row r="276" spans="1:7" s="14" customFormat="1" ht="37" x14ac:dyDescent="0.35">
+      <c r="A276" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B276" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C276" s="10" t="s">
         <v>1070</v>
       </c>
-      <c r="F273" s="11" t="s">
+      <c r="D276" s="11" t="s">
         <v>1071</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A274" s="13" t="s">
+      <c r="E276" s="10" t="s">
         <v>1072</v>
       </c>
-      <c r="B274" s="10" t="s">
+      <c r="F276" s="19" t="s">
         <v>1073</v>
       </c>
-      <c r="C274" s="10" t="s">
+      <c r="G276" s="13"/>
+    </row>
+    <row r="277" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A277" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B277" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C277" s="10" t="s">
         <v>1074</v>
       </c>
-      <c r="D274" s="10" t="s">
+      <c r="D277" s="11" t="s">
         <v>1075</v>
       </c>
-      <c r="E274" s="10" t="s">
+      <c r="E277" s="10" t="s">
         <v>1076</v>
       </c>
-      <c r="F274" s="12" t="s">
+      <c r="F277" s="19" t="s">
         <v>1077</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C275" s="10" t="s">
+      <c r="G277" s="13"/>
+    </row>
+    <row r="278" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A278" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B278" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C278" s="10" t="s">
         <v>1078</v>
       </c>
-      <c r="D275" s="39" t="s">
+      <c r="D278" s="11" t="s">
         <v>1079</v>
       </c>
-      <c r="E275" s="33" t="s">
+      <c r="E278" s="10" t="s">
         <v>1080</v>
       </c>
-      <c r="F275" s="37" t="s">
+      <c r="F278" s="19" t="s">
         <v>1081</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C276" s="10" t="s">
+      <c r="G278" s="13"/>
+    </row>
+    <row r="279" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A279" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B279" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C279" s="10" t="s">
         <v>1082</v>
       </c>
-      <c r="D276" s="33" t="s">
+      <c r="D279" s="11" t="s">
         <v>1083</v>
       </c>
-      <c r="E276" s="33" t="s">
+      <c r="E279" s="10" t="s">
         <v>1084</v>
       </c>
-      <c r="F276" s="37" t="s">
+      <c r="F279" s="19" t="s">
         <v>1085</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A277" s="10" t="s">
+      <c r="G279" s="13"/>
+    </row>
+    <row r="280" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A280" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B280" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C280" s="10" t="s">
         <v>1086</v>
       </c>
-      <c r="B277" s="10" t="s">
+      <c r="D280" s="11" t="s">
         <v>1087</v>
       </c>
-      <c r="C277" s="10" t="s">
+      <c r="E280" s="10" t="s">
         <v>1088</v>
       </c>
-      <c r="D277" s="10" t="s">
+      <c r="F280" s="19" t="s">
         <v>1089</v>
       </c>
-      <c r="E277" s="10" t="s">
+      <c r="G280" s="13"/>
+    </row>
+    <row r="281" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A281" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B281" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C281" s="10" t="s">
         <v>1090</v>
       </c>
-      <c r="F277" s="11" t="s">
+      <c r="D281" s="11" t="s">
         <v>1091</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C278" s="10" t="s">
+      <c r="E281" s="10" t="s">
         <v>1092</v>
       </c>
-      <c r="D278" s="10" t="s">
+      <c r="F281" s="19" t="s">
         <v>1093</v>
       </c>
-      <c r="E278" s="10" t="s">
+      <c r="G281" s="13"/>
+    </row>
+    <row r="282" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A282" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B282" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C282" s="10" t="s">
         <v>1094</v>
       </c>
-      <c r="F278" s="11" t="s">
+      <c r="D282" s="11" t="s">
         <v>1095</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C279" s="10" t="s">
+      <c r="E282" s="10" t="s">
+        <v>2596</v>
+      </c>
+      <c r="F282" s="19" t="s">
         <v>1096</v>
       </c>
-      <c r="D279" s="10" t="s">
+      <c r="G282" s="13"/>
+    </row>
+    <row r="283" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A283" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B283" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C283" s="10" t="s">
         <v>1097</v>
       </c>
-      <c r="E279" s="10" t="s">
+      <c r="D283" s="11" t="s">
         <v>1098</v>
       </c>
-      <c r="F279" s="11" t="s">
+      <c r="E283" s="10" t="s">
         <v>1099</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C280" s="10" t="s">
+      <c r="F283" s="19" t="s">
         <v>1100</v>
       </c>
-      <c r="D280" s="10" t="s">
+      <c r="G283" s="13"/>
+    </row>
+    <row r="284" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A284" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B284" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C284" s="10" t="s">
+        <v>776</v>
+      </c>
+      <c r="D284" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="E284" s="10" t="s">
+        <v>2597</v>
+      </c>
+      <c r="F284" s="19" t="s">
         <v>1101</v>
       </c>
-      <c r="E280" s="10" t="s">
+      <c r="G284" s="13"/>
+    </row>
+    <row r="285" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A285" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B285" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C285" s="10" t="s">
         <v>1102</v>
       </c>
-      <c r="F280" s="11" t="s">
+      <c r="D285" s="11" t="s">
         <v>1103</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C281" s="10" t="s">
+      <c r="E285" s="10" t="s">
         <v>1104</v>
       </c>
-      <c r="D281" s="10" t="s">
+      <c r="F285" s="19" t="s">
         <v>1105</v>
       </c>
-      <c r="E281" s="10" t="s">
+      <c r="G285" s="13"/>
+    </row>
+    <row r="286" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A286" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B286" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C286" s="10" t="s">
         <v>1106</v>
       </c>
-      <c r="F281" s="11" t="s">
+      <c r="D286" s="11" t="s">
         <v>1107</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C282" s="10" t="s">
+      <c r="E286" s="10" t="s">
+        <v>2599</v>
+      </c>
+      <c r="F286" s="19" t="s">
         <v>1108</v>
       </c>
-      <c r="D282" s="10" t="s">
+      <c r="G286" s="13"/>
+    </row>
+    <row r="287" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A287" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B287" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C287" s="10" t="s">
         <v>1109</v>
       </c>
-      <c r="E282" s="10" t="s">
+      <c r="D287" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="E287" s="10" t="s">
+        <v>527</v>
+      </c>
+      <c r="F287" s="19" t="s">
+        <v>528</v>
+      </c>
+      <c r="G287" s="13"/>
+    </row>
+    <row r="288" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A288" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B288" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C288" s="10" t="s">
         <v>1110</v>
       </c>
-      <c r="F282" s="11" t="s">
+      <c r="D288" s="11" t="s">
         <v>1111</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C283" s="10" t="s">
+      <c r="E288" s="10" t="s">
         <v>1112</v>
       </c>
-      <c r="D283" s="10" t="s">
+      <c r="F288" s="19" t="s">
         <v>1113</v>
       </c>
-      <c r="E283" s="10" t="s">
+      <c r="G288" s="13"/>
+    </row>
+    <row r="289" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A289" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B289" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C289" s="10" t="s">
         <v>1114</v>
       </c>
-      <c r="F283" s="11" t="s">
+      <c r="D289" s="11" t="s">
         <v>1115</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C284" s="10" t="s">
+      <c r="E289" s="10" t="s">
         <v>1116</v>
       </c>
-      <c r="D284" s="10" t="s">
+      <c r="F289" s="19" t="s">
         <v>1117</v>
       </c>
-      <c r="E284" s="10" t="s">
+      <c r="G289" s="13"/>
+    </row>
+    <row r="290" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A290" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B290" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C290" s="10" t="s">
         <v>1118</v>
       </c>
-      <c r="F284" s="11" t="s">
+      <c r="D290" s="11" t="s">
         <v>1119</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C285" s="10" t="s">
+      <c r="E290" s="10" t="s">
         <v>1120</v>
       </c>
-      <c r="D285" s="10" t="s">
+      <c r="F290" s="19" t="s">
         <v>1121</v>
       </c>
-      <c r="E285" s="10" t="s">
+      <c r="G290" s="13"/>
+    </row>
+    <row r="291" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A291" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B291" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C291" s="10" t="s">
         <v>1122</v>
       </c>
-      <c r="F285" s="11" t="s">
+      <c r="D291" s="11" t="s">
         <v>1123</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C286" s="10" t="s">
+      <c r="E291" s="10" t="s">
         <v>1124</v>
       </c>
-      <c r="D286" s="10" t="s">
+      <c r="F291" s="19" t="s">
         <v>1125</v>
       </c>
-      <c r="E286" s="10" t="s">
+      <c r="G291" s="13"/>
+    </row>
+    <row r="292" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A292" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B292" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C292" s="10" t="s">
         <v>1126</v>
       </c>
-      <c r="F286" s="11" t="s">
+      <c r="D292" s="11" t="s">
         <v>1127</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C287" s="10" t="s">
+      <c r="E292" s="10" t="s">
         <v>1128</v>
       </c>
-      <c r="D287" s="10" t="s">
+      <c r="F292" s="19" t="s">
         <v>1129</v>
       </c>
-      <c r="E287" s="10" t="s">
+      <c r="G292" s="13"/>
+    </row>
+    <row r="293" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A293" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B293" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C293" s="10" t="s">
         <v>1130</v>
       </c>
-      <c r="F287" s="11" t="s">
+      <c r="D293" s="11" t="s">
         <v>1131</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C288" s="10" t="s">
+      <c r="E293" s="10" t="s">
         <v>1132</v>
       </c>
-      <c r="D288" s="10" t="s">
+      <c r="F293" s="19" t="s">
         <v>1133</v>
       </c>
-      <c r="E288" s="10" t="s">
+      <c r="G293" s="13"/>
+    </row>
+    <row r="294" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A294" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B294" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C294" s="10" t="s">
         <v>1134</v>
       </c>
-      <c r="F288" s="11" t="s">
+      <c r="D294" s="11" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E294" s="10" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F294" s="19" t="s">
+        <v>1129</v>
+      </c>
+      <c r="G294" s="13"/>
+    </row>
+    <row r="295" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A295" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B295" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C295" s="10" t="s">
         <v>1135</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E289" s="10" t="s">
+      <c r="D295" s="11" t="s">
         <v>1136</v>
       </c>
-      <c r="F289" s="11" t="s">
+      <c r="E295" s="10" t="s">
         <v>1137</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C290" s="10" t="s">
+      <c r="F295" s="19" t="s">
         <v>1138</v>
       </c>
-      <c r="D290" s="10" t="s">
+      <c r="G295" s="13"/>
+    </row>
+    <row r="296" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A296" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B296" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C296" s="10" t="s">
         <v>1139</v>
       </c>
-      <c r="E290" s="10" t="s">
+      <c r="D296" s="11" t="s">
         <v>1140</v>
       </c>
-      <c r="F290" s="11" t="s">
+      <c r="E296" s="10" t="s">
         <v>1141</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C291" s="10" t="s">
+      <c r="F296" s="19" t="s">
         <v>1142</v>
       </c>
-      <c r="D291" s="10" t="s">
+      <c r="G296" s="13"/>
+    </row>
+    <row r="297" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A297" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B297" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C297" s="10" t="s">
         <v>1143</v>
       </c>
-      <c r="E291" s="10" t="s">
+      <c r="D297" s="11" t="s">
         <v>1144</v>
       </c>
-      <c r="F291" s="11" t="s">
+      <c r="E297" s="10" t="s">
         <v>1145</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C292" s="10" t="s">
+      <c r="F297" s="19" t="s">
         <v>1146</v>
       </c>
-      <c r="D292" s="10" t="s">
-[...16 lines deleted...]
-      <c r="C293" s="10" t="s">
+      <c r="G297" s="13"/>
+    </row>
+    <row r="298" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A298" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B298" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C298" s="10" t="s">
         <v>1147</v>
       </c>
-      <c r="D293" s="10" t="s">
+      <c r="D298" s="11" t="s">
         <v>1148</v>
       </c>
-      <c r="E293" s="10" t="s">
+      <c r="E298" s="10" t="s">
         <v>1149</v>
       </c>
-      <c r="F293" s="11" t="s">
+      <c r="F298" s="19" t="s">
         <v>1150</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C294" s="10" t="s">
+      <c r="G298" s="13"/>
+    </row>
+    <row r="299" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A299" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B299" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C299" s="10" t="s">
         <v>1151</v>
       </c>
-      <c r="D294" s="10" t="s">
+      <c r="D299" s="11" t="s">
         <v>1152</v>
       </c>
-      <c r="E294" s="10" t="s">
+      <c r="E299" s="10" t="s">
         <v>1153</v>
       </c>
-      <c r="F294" s="11" t="s">
+      <c r="F299" s="19" t="s">
         <v>1154</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C295" s="10" t="s">
+      <c r="G299" s="13"/>
+    </row>
+    <row r="300" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A300" s="2" t="s">
         <v>1155</v>
       </c>
-      <c r="D295" s="10" t="s">
+      <c r="B300" s="10" t="s">
         <v>1156</v>
       </c>
-      <c r="E295" s="10" t="s">
+      <c r="C300" s="10" t="s">
         <v>1157</v>
       </c>
-      <c r="F295" s="11" t="s">
+      <c r="D300" s="11" t="s">
         <v>1158</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C296" s="10" t="s">
+      <c r="E300" s="10" t="s">
+        <v>2600</v>
+      </c>
+      <c r="F300" s="19" t="s">
         <v>1159</v>
       </c>
-      <c r="D296" s="10" t="s">
+      <c r="G300" s="13"/>
+    </row>
+    <row r="301" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A301" s="2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B301" s="10" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C301" s="10" t="s">
         <v>1160</v>
       </c>
-      <c r="E296" s="10" t="s">
+      <c r="D301" s="11" t="s">
         <v>1161</v>
       </c>
-      <c r="F296" s="11" t="s">
+      <c r="E301" s="10" t="s">
         <v>1162</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C297" s="10" t="s">
+      <c r="F301" s="12" t="s">
         <v>1163</v>
       </c>
-      <c r="D297" s="10" t="s">
+      <c r="G301" s="13"/>
+    </row>
+    <row r="302" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A302" s="2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B302" s="10" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C302" s="10" t="s">
         <v>1164</v>
       </c>
-      <c r="E297" s="10" t="s">
+      <c r="D302" s="11" t="s">
         <v>1165</v>
       </c>
-      <c r="F297" s="11" t="s">
+      <c r="E302" s="10" t="s">
         <v>1166</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C298" s="10" t="s">
+      <c r="F302" s="19" t="s">
         <v>1167</v>
       </c>
-      <c r="D298" s="10" t="s">
+      <c r="G302" s="13"/>
+    </row>
+    <row r="303" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A303" s="2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B303" s="10" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C303" s="10" t="s">
         <v>1168</v>
       </c>
-      <c r="E298" s="10" t="s">
+      <c r="D303" s="11" t="s">
         <v>1169</v>
       </c>
-      <c r="F298" s="11" t="s">
+      <c r="E303" s="10" t="s">
+        <v>2601</v>
+      </c>
+      <c r="F303" s="12" t="s">
         <v>1170</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C299" s="10" t="s">
+      <c r="G303" s="13"/>
+    </row>
+    <row r="304" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A304" s="2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B304" s="10" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C304" s="10" t="s">
         <v>1171</v>
       </c>
-      <c r="D299" s="10" t="s">
-[...16 lines deleted...]
-      <c r="C300" s="10" t="s">
+      <c r="D304" s="11" t="s">
         <v>1172</v>
       </c>
-      <c r="D300" s="10" t="s">
+      <c r="E304" s="10" t="s">
         <v>1173</v>
       </c>
-      <c r="E300" s="10" t="s">
+      <c r="F304" s="19" t="s">
         <v>1174</v>
       </c>
-      <c r="F300" s="11" t="s">
+      <c r="G304" s="13"/>
+    </row>
+    <row r="305" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A305" s="2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B305" s="10" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C305" s="10" t="s">
         <v>1175</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C301" s="10" t="s">
+      <c r="D305" s="11" t="s">
         <v>1176</v>
       </c>
-      <c r="D301" s="10" t="s">
+      <c r="E305" s="10" t="s">
         <v>1177</v>
       </c>
-      <c r="E301" s="10" t="s">
+      <c r="F305" s="19" t="s">
         <v>1178</v>
       </c>
-      <c r="F301" s="11" t="s">
+      <c r="G305" s="13"/>
+    </row>
+    <row r="306" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A306" s="2" t="s">
         <v>1179</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C302" s="10" t="s">
+      <c r="B306" s="10" t="s">
         <v>1180</v>
       </c>
-      <c r="D302" s="10" t="s">
+      <c r="C306" s="10" t="s">
         <v>1181</v>
       </c>
-      <c r="E302" s="10" t="s">
+      <c r="D306" s="11" t="s">
         <v>1182</v>
       </c>
-      <c r="F302" s="11" t="s">
+      <c r="E306" s="10" t="s">
         <v>1183</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C303" s="10" t="s">
+      <c r="F306" s="12" t="s">
         <v>1184</v>
       </c>
-      <c r="D303" s="10" t="s">
+      <c r="G306" s="13"/>
+    </row>
+    <row r="307" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A307" s="2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B307" s="10" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C307" s="10" t="s">
         <v>1185</v>
       </c>
-      <c r="E303" s="10" t="s">
+      <c r="D307" s="11" t="s">
         <v>1186</v>
       </c>
-      <c r="F303" s="11" t="s">
+      <c r="E307" s="10" t="s">
+        <v>2603</v>
+      </c>
+      <c r="F307" s="19" t="s">
         <v>1187</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C304" s="10" t="s">
+      <c r="G307" s="13"/>
+    </row>
+    <row r="308" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A308" s="2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B308" s="10" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C308" s="10" t="s">
         <v>1188</v>
       </c>
-      <c r="D304" s="10" t="s">
+      <c r="D308" s="11" t="s">
         <v>1189</v>
       </c>
-      <c r="E304" s="10" t="s">
+      <c r="E308" s="10" t="s">
         <v>1190</v>
       </c>
-      <c r="F304" s="11" t="s">
+      <c r="F308" s="12" t="s">
         <v>1191</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A305" s="10" t="s">
+      <c r="G308" s="13"/>
+    </row>
+    <row r="309" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A309" s="2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B309" s="10" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C309" s="10" t="s">
         <v>1192</v>
       </c>
-      <c r="B305" s="10" t="s">
+      <c r="D309" s="11" t="s">
+        <v>676</v>
+      </c>
+      <c r="E309" s="10" t="s">
+        <v>2604</v>
+      </c>
+      <c r="F309" s="19" t="s">
         <v>1193</v>
       </c>
-      <c r="C305" s="10" t="s">
+      <c r="G309" s="13"/>
+    </row>
+    <row r="310" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A310" s="2" t="s">
         <v>1194</v>
       </c>
-      <c r="D305" s="10" t="s">
+      <c r="B310" s="10" t="s">
         <v>1195</v>
       </c>
-      <c r="E305" s="10" t="s">
+      <c r="C310" s="10" t="s">
         <v>1196</v>
       </c>
-      <c r="F305" s="11" t="s">
+      <c r="D310" s="11" t="s">
         <v>1197</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A306" s="10" t="s">
+      <c r="E310" s="10" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F310" s="19" t="s">
+        <v>1199</v>
+      </c>
+      <c r="G310" s="13"/>
+    </row>
+    <row r="311" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A311" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B311" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C311" s="10" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D311" s="11" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E311" s="10" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F311" s="12" t="s">
+        <v>1203</v>
+      </c>
+      <c r="G311" s="13"/>
+    </row>
+    <row r="312" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A312" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B312" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C312" s="10" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D312" s="11" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E312" s="10" t="s">
+        <v>1206</v>
+      </c>
+      <c r="F312" s="19" t="s">
+        <v>1207</v>
+      </c>
+      <c r="G312" s="13"/>
+    </row>
+    <row r="313" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A313" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B313" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C313" s="10" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D313" s="11" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E313" s="10" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F313" s="12" t="s">
+        <v>1211</v>
+      </c>
+      <c r="G313" s="13"/>
+    </row>
+    <row r="314" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A314" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B314" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C314" s="10" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D314" s="11" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E314" s="10" t="s">
+        <v>2605</v>
+      </c>
+      <c r="F314" s="19" t="s">
+        <v>1214</v>
+      </c>
+      <c r="G314" s="13"/>
+    </row>
+    <row r="315" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A315" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B315" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C315" s="10" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D315" s="11" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E315" s="10" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F315" s="19" t="s">
+        <v>1218</v>
+      </c>
+      <c r="G315" s="13"/>
+    </row>
+    <row r="316" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A316" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B316" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C316" s="10" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D316" s="11" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E316" s="10" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F316" s="19" t="s">
+        <v>1222</v>
+      </c>
+      <c r="G316" s="13"/>
+    </row>
+    <row r="317" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A317" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B317" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C317" s="10" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D317" s="11" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E317" s="10" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F317" s="19" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G317" s="13"/>
+    </row>
+    <row r="318" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A318" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B318" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C318" s="10" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D318" s="11" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E318" s="10" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F318" s="19" t="s">
+        <v>1108</v>
+      </c>
+      <c r="G318" s="13"/>
+    </row>
+    <row r="319" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A319" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B319" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C319" s="10" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D319" s="11" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E319" s="10" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F319" s="19" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G319" s="13"/>
+    </row>
+    <row r="320" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A320" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B320" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C320" s="10" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D320" s="11" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E320" s="10" t="s">
+        <v>2606</v>
+      </c>
+      <c r="F320" s="19" t="s">
+        <v>1235</v>
+      </c>
+      <c r="G320" s="13"/>
+    </row>
+    <row r="321" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A321" s="2" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B321" s="10" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C321" s="10" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D321" s="11" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E321" s="10" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F321" s="19" t="s">
+        <v>1241</v>
+      </c>
+      <c r="G321" s="13"/>
+    </row>
+    <row r="322" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A322" s="2" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B322" s="10" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C322" s="10" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D322" s="11" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E322" s="10" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F322" s="19" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G322" s="13"/>
+    </row>
+    <row r="323" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A323" s="2" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B323" s="10" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C323" s="10" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D323" s="11" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E323" s="10" t="s">
+        <v>1248</v>
+      </c>
+      <c r="F323" s="19" t="s">
+        <v>1249</v>
+      </c>
+      <c r="G323" s="13"/>
+    </row>
+    <row r="324" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A324" s="2" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B324" s="10" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C324" s="10" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D324" s="11" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E324" s="10" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F324" s="12" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G324" s="13"/>
+    </row>
+    <row r="325" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A325" s="2" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B325" s="10" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C325" s="10" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D325" s="11" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E325" s="10" t="s">
+        <v>1257</v>
+      </c>
+      <c r="F325" s="25" t="s">
+        <v>1258</v>
+      </c>
+      <c r="G325" s="13"/>
+    </row>
+    <row r="326" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A326" s="2" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B326" s="10" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C326" s="10" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D326" s="11" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E326" s="10" t="s">
+        <v>2607</v>
+      </c>
+      <c r="F326" s="25" t="s">
+        <v>1261</v>
+      </c>
+      <c r="G326" s="13"/>
+    </row>
+    <row r="327" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A327" s="2" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B327" s="10" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C327" s="10" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D327" s="11" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E327" s="10" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F327" s="25" t="s">
+        <v>1265</v>
+      </c>
+      <c r="G327" s="13"/>
+    </row>
+    <row r="328" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A328" s="2" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B328" s="10" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C328" s="10" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D328" s="11" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E328" s="10" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F328" s="25" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G328" s="13"/>
+    </row>
+    <row r="329" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A329" s="2" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B329" s="10" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C329" s="10" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D329" s="11" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E329" s="10" t="s">
+        <v>1272</v>
+      </c>
+      <c r="F329" s="12" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G329" s="13"/>
+    </row>
+    <row r="330" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A330" s="2" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B330" s="10" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C330" s="10" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D330" s="11" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E330" s="10" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F330" s="12" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G330" s="13"/>
+    </row>
+    <row r="331" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A331" s="2" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B331" s="10" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C331" s="10" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D331" s="11" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E331" s="10" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F331" s="25" t="s">
+        <v>1281</v>
+      </c>
+      <c r="G331" s="13"/>
+    </row>
+    <row r="332" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A332" s="2" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B332" s="10" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C332" s="10" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D332" s="11" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E332" s="10" t="s">
+        <v>1284</v>
+      </c>
+      <c r="F332" s="25" t="s">
+        <v>1285</v>
+      </c>
+      <c r="G332" s="13"/>
+    </row>
+    <row r="333" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A333" s="2" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B333" s="10" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C333" s="10" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D333" s="11" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E333" s="10" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F333" s="21" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G333" s="13"/>
+    </row>
+    <row r="334" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A334" s="2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B334" s="10" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C334" s="10" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D334" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="E334" s="10" t="s">
+        <v>187</v>
+      </c>
+      <c r="F334" s="19" t="s">
+        <v>188</v>
+      </c>
+      <c r="G334" s="13"/>
+    </row>
+    <row r="335" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A335" s="2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B335" s="10" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C335" s="10" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D335" s="11" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E335" s="10" t="s">
+        <v>1295</v>
+      </c>
+      <c r="F335" s="12" t="s">
+        <v>1296</v>
+      </c>
+      <c r="G335" s="13"/>
+    </row>
+    <row r="336" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A336" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B336" s="10" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C336" s="10" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D336" s="11" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E336" s="10" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F336" s="19" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G336" s="13"/>
+    </row>
+    <row r="337" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A337" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B337" s="10" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C337" s="10" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D337" s="11" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E337" s="10" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F337" s="12" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G337" s="13"/>
+    </row>
+    <row r="338" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A338" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B338" s="10" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C338" s="10" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D338" s="11" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E338" s="10" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F338" s="26" t="s">
+        <v>1310</v>
+      </c>
+      <c r="G338" s="13"/>
+    </row>
+    <row r="339" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A339" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B339" s="10" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C339" s="10" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D339" s="11" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E339" s="10" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F339" s="19" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G339" s="13"/>
+    </row>
+    <row r="340" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A340" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B340" s="10" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C340" s="10" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D340" s="11" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E340" s="10" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F340" s="19" t="s">
+        <v>1318</v>
+      </c>
+      <c r="G340" s="13"/>
+    </row>
+    <row r="341" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A341" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B341" s="10" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C341" s="10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D341" s="11" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E341" s="10" t="s">
+        <v>1321</v>
+      </c>
+      <c r="F341" s="19" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G341" s="13"/>
+    </row>
+    <row r="342" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A342" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B342" s="10" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C342" s="10" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D342" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E342" s="10" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F342" s="19" t="s">
+        <v>1326</v>
+      </c>
+      <c r="G342" s="13"/>
+    </row>
+    <row r="343" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A343" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B343" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C343" s="10" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D343" s="11" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E343" s="10" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F343" s="12" t="s">
+        <v>1332</v>
+      </c>
+      <c r="G343" s="13"/>
+    </row>
+    <row r="344" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A344" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B344" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C344" s="10" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D344" s="11" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E344" s="10" t="s">
+        <v>1335</v>
+      </c>
+      <c r="F344" s="19" t="s">
+        <v>1336</v>
+      </c>
+      <c r="G344" s="13"/>
+    </row>
+    <row r="345" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A345" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B345" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C345" s="10" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D345" s="11" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E345" s="10" t="s">
+        <v>1339</v>
+      </c>
+      <c r="F345" s="12" t="s">
+        <v>1340</v>
+      </c>
+      <c r="G345" s="13"/>
+    </row>
+    <row r="346" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A346" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B346" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C346" s="10" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D346" s="11" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E346" s="20" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F346" s="12" t="s">
+        <v>1344</v>
+      </c>
+      <c r="G346" s="13"/>
+    </row>
+    <row r="347" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A347" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B347" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C347" s="10" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D347" s="11" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E347" s="10" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F347" s="19" t="s">
+        <v>1348</v>
+      </c>
+      <c r="G347" s="13"/>
+    </row>
+    <row r="348" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A348" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B348" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C348" s="10" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D348" s="11" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E348" s="10" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F348" s="19" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G348" s="13"/>
+    </row>
+    <row r="349" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A349" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B349" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C349" s="10" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D349" s="11" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E349" s="10" t="s">
+        <v>1355</v>
+      </c>
+      <c r="F349" s="12" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G349" s="13"/>
+    </row>
+    <row r="350" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A350" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B350" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C350" s="10" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D350" s="11" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E350" s="10" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F350" s="19" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G350" s="13"/>
+    </row>
+    <row r="351" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A351" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B351" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C351" s="10" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D351" s="27" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E351" s="10" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F351" s="12" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G351" s="13"/>
+    </row>
+    <row r="352" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A352" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B352" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C352" s="10" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D352" s="11" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E352" s="10" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F352" s="12" t="s">
+        <v>1364</v>
+      </c>
+      <c r="G352" s="13"/>
+    </row>
+    <row r="353" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A353" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B353" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C353" s="10" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D353" s="11" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E353" s="10" t="s">
+        <v>1367</v>
+      </c>
+      <c r="F353" s="19" t="s">
+        <v>1368</v>
+      </c>
+      <c r="G353" s="13"/>
+    </row>
+    <row r="354" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A354" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B354" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C354" s="10" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D354" s="11" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E354" s="10" t="s">
+        <v>1371</v>
+      </c>
+      <c r="F354" s="19" t="s">
+        <v>1372</v>
+      </c>
+      <c r="G354" s="13"/>
+    </row>
+    <row r="355" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A355" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B355" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C355" s="10" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D355" s="11" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E355" s="10" t="s">
+        <v>1375</v>
+      </c>
+      <c r="F355" s="19" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G355" s="13"/>
+    </row>
+    <row r="356" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A356" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B356" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C356" s="10" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D356" s="11" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E356" s="10" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F356" s="19" t="s">
+        <v>1380</v>
+      </c>
+      <c r="G356" s="13"/>
+    </row>
+    <row r="357" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A357" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B357" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C357" s="10" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D357" s="11" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E357" s="10" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F357" s="19" t="s">
+        <v>1382</v>
+      </c>
+      <c r="G357" s="13"/>
+    </row>
+    <row r="358" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A358" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B358" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C358" s="10" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D358" s="22" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E358" s="20" t="s">
+        <v>1385</v>
+      </c>
+      <c r="F358" s="12" t="s">
+        <v>1386</v>
+      </c>
+      <c r="G358" s="13"/>
+    </row>
+    <row r="359" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A359" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B359" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C359" s="10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D359" s="11" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E359" s="10" t="s">
+        <v>1321</v>
+      </c>
+      <c r="F359" s="19" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G359" s="13"/>
+    </row>
+    <row r="360" spans="1:334" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A360" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B360" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C360" s="10" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D360" s="28" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E360" s="10" t="s">
+        <v>2609</v>
+      </c>
+      <c r="F360" s="29" t="s">
+        <v>1389</v>
+      </c>
+      <c r="G360" s="13"/>
+    </row>
+    <row r="361" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A361" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B361" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C361" s="10" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D361" s="11" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E361" s="10" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F361" s="19" t="s">
+        <v>1393</v>
+      </c>
+      <c r="G361" s="13"/>
+    </row>
+    <row r="362" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A362" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B362" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C362" s="10" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D362" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E362" s="10" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F362" s="19" t="s">
+        <v>1326</v>
+      </c>
+      <c r="G362" s="13"/>
+    </row>
+    <row r="363" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A363" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B363" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C363" s="10" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D363" s="11" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E363" s="10" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F363" s="19" t="s">
+        <v>1397</v>
+      </c>
+      <c r="G363" s="13"/>
+    </row>
+    <row r="364" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A364" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B364" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C364" s="10" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D364" s="11" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E364" s="10" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F364" s="19" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G364" s="13"/>
+    </row>
+    <row r="365" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A365" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B365" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C365" s="10" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D365" s="11" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E365" s="10" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F365" s="19" t="s">
+        <v>1405</v>
+      </c>
+      <c r="G365" s="13"/>
+    </row>
+    <row r="366" spans="1:334" s="14" customFormat="1" ht="19" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A366" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B366" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C366" s="10" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D366" s="11" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E366" s="10" t="s">
+        <v>1408</v>
+      </c>
+      <c r="F366" s="19" t="s">
+        <v>1409</v>
+      </c>
+      <c r="G366" s="13"/>
+    </row>
+    <row r="367" spans="1:334" s="31" customFormat="1" ht="19" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A367" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B367" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C367" s="10" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D367" s="11" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E367" s="10" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F367" s="19"/>
+      <c r="G367" s="13"/>
+      <c r="H367" s="14"/>
+      <c r="I367" s="14"/>
+      <c r="J367" s="14"/>
+      <c r="K367" s="14"/>
+      <c r="L367" s="14"/>
+      <c r="M367" s="14"/>
+      <c r="N367" s="14"/>
+      <c r="O367" s="14"/>
+      <c r="P367" s="14"/>
+      <c r="Q367" s="13"/>
+      <c r="R367" s="14"/>
+      <c r="S367" s="14"/>
+      <c r="T367" s="14"/>
+      <c r="U367" s="14"/>
+      <c r="V367" s="14"/>
+      <c r="W367" s="14"/>
+      <c r="X367" s="14"/>
+      <c r="Y367" s="14"/>
+      <c r="Z367" s="14"/>
+      <c r="AA367" s="13"/>
+      <c r="AB367" s="14"/>
+      <c r="AC367" s="14"/>
+      <c r="AD367" s="14"/>
+      <c r="AE367" s="14"/>
+      <c r="AF367" s="14"/>
+      <c r="AG367" s="14"/>
+      <c r="AH367" s="14"/>
+      <c r="AI367" s="14"/>
+      <c r="AJ367" s="14"/>
+      <c r="AK367" s="13"/>
+      <c r="AL367" s="14"/>
+      <c r="AM367" s="14"/>
+      <c r="AN367" s="14"/>
+      <c r="AO367" s="14"/>
+      <c r="AP367" s="14"/>
+      <c r="AQ367" s="14"/>
+      <c r="AR367" s="14"/>
+      <c r="AS367" s="14"/>
+      <c r="AT367" s="14"/>
+      <c r="AU367" s="13"/>
+      <c r="AV367" s="14"/>
+      <c r="AW367" s="14"/>
+      <c r="AX367" s="14"/>
+      <c r="AY367" s="14"/>
+      <c r="AZ367" s="14"/>
+      <c r="BA367" s="14"/>
+      <c r="BB367" s="14"/>
+      <c r="BC367" s="14"/>
+      <c r="BD367" s="14"/>
+      <c r="BE367" s="13"/>
+      <c r="BF367" s="14"/>
+      <c r="BG367" s="14"/>
+      <c r="BH367" s="14"/>
+      <c r="BI367" s="14"/>
+      <c r="BJ367" s="14"/>
+      <c r="BK367" s="14"/>
+      <c r="BL367" s="14"/>
+      <c r="BM367" s="14"/>
+      <c r="BN367" s="14"/>
+      <c r="BO367" s="13"/>
+      <c r="BP367" s="14"/>
+      <c r="BQ367" s="14"/>
+      <c r="BR367" s="14"/>
+      <c r="BS367" s="14"/>
+      <c r="BT367" s="14"/>
+      <c r="BU367" s="14"/>
+      <c r="BV367" s="14"/>
+      <c r="BW367" s="14"/>
+      <c r="BX367" s="14"/>
+      <c r="BY367" s="13"/>
+      <c r="BZ367" s="14"/>
+      <c r="CA367" s="14"/>
+      <c r="CB367" s="14"/>
+      <c r="CC367" s="14"/>
+      <c r="CD367" s="14"/>
+      <c r="CE367" s="14"/>
+      <c r="CF367" s="14"/>
+      <c r="CG367" s="14"/>
+      <c r="CH367" s="14"/>
+      <c r="CI367" s="13"/>
+      <c r="CJ367" s="14"/>
+      <c r="CK367" s="14"/>
+      <c r="CL367" s="14"/>
+      <c r="CM367" s="14"/>
+      <c r="CN367" s="14"/>
+      <c r="CO367" s="14"/>
+      <c r="CP367" s="14"/>
+      <c r="CQ367" s="14"/>
+      <c r="CR367" s="14"/>
+      <c r="CS367" s="13"/>
+      <c r="CT367" s="14"/>
+      <c r="CU367" s="14"/>
+      <c r="CV367" s="14"/>
+      <c r="CW367" s="14"/>
+      <c r="CX367" s="14"/>
+      <c r="CY367" s="14"/>
+      <c r="CZ367" s="14"/>
+      <c r="DA367" s="14"/>
+      <c r="DB367" s="14"/>
+      <c r="DC367" s="13"/>
+      <c r="DD367" s="14"/>
+      <c r="DE367" s="14"/>
+      <c r="DF367" s="14"/>
+      <c r="DG367" s="14"/>
+      <c r="DH367" s="14"/>
+      <c r="DI367" s="14"/>
+      <c r="DJ367" s="14"/>
+      <c r="DK367" s="14"/>
+      <c r="DL367" s="14"/>
+      <c r="DM367" s="13"/>
+      <c r="DN367" s="14"/>
+      <c r="DO367" s="14"/>
+      <c r="DP367" s="14"/>
+      <c r="DQ367" s="14"/>
+      <c r="DR367" s="14"/>
+      <c r="DS367" s="14"/>
+      <c r="DT367" s="14"/>
+      <c r="DU367" s="14"/>
+      <c r="DV367" s="14"/>
+      <c r="DW367" s="13"/>
+      <c r="DX367" s="14"/>
+      <c r="DY367" s="14"/>
+      <c r="DZ367" s="14"/>
+      <c r="EA367" s="14"/>
+      <c r="EB367" s="14"/>
+      <c r="EC367" s="14"/>
+      <c r="ED367" s="14"/>
+      <c r="EE367" s="14"/>
+      <c r="EF367" s="14"/>
+      <c r="EG367" s="13"/>
+      <c r="EH367" s="14"/>
+      <c r="EI367" s="14"/>
+      <c r="EJ367" s="14"/>
+      <c r="EK367" s="14"/>
+      <c r="EL367" s="14"/>
+      <c r="EM367" s="14"/>
+      <c r="EN367" s="14"/>
+      <c r="EO367" s="14"/>
+      <c r="EP367" s="14"/>
+      <c r="EQ367" s="13"/>
+      <c r="ER367" s="14"/>
+      <c r="ES367" s="14"/>
+      <c r="ET367" s="14"/>
+      <c r="EU367" s="14"/>
+      <c r="EV367" s="14"/>
+      <c r="EW367" s="14"/>
+      <c r="EX367" s="14"/>
+      <c r="EY367" s="14"/>
+      <c r="EZ367" s="14"/>
+      <c r="FA367" s="13"/>
+      <c r="FB367" s="14"/>
+      <c r="FC367" s="14"/>
+      <c r="FD367" s="14"/>
+      <c r="FE367" s="14"/>
+      <c r="FF367" s="14"/>
+      <c r="FG367" s="14"/>
+      <c r="FH367" s="14"/>
+      <c r="FI367" s="14"/>
+      <c r="FJ367" s="14"/>
+      <c r="FK367" s="13"/>
+      <c r="FL367" s="14"/>
+      <c r="FM367" s="14"/>
+      <c r="FN367" s="14"/>
+      <c r="FO367" s="14"/>
+      <c r="FP367" s="14"/>
+      <c r="FQ367" s="14"/>
+      <c r="FR367" s="14"/>
+      <c r="FS367" s="14"/>
+      <c r="FT367" s="14"/>
+      <c r="FU367" s="13"/>
+      <c r="FV367" s="14"/>
+      <c r="FW367" s="14"/>
+      <c r="FX367" s="14"/>
+      <c r="FY367" s="14"/>
+      <c r="FZ367" s="14"/>
+      <c r="GA367" s="14"/>
+      <c r="GB367" s="14"/>
+      <c r="GC367" s="14"/>
+      <c r="GD367" s="14"/>
+      <c r="GE367" s="13"/>
+      <c r="GF367" s="14"/>
+      <c r="GG367" s="14"/>
+      <c r="GH367" s="14"/>
+      <c r="GI367" s="14"/>
+      <c r="GJ367" s="14"/>
+      <c r="GK367" s="14"/>
+      <c r="GL367" s="14"/>
+      <c r="GM367" s="14"/>
+      <c r="GN367" s="14"/>
+      <c r="GO367" s="13"/>
+      <c r="GP367" s="14"/>
+      <c r="GQ367" s="14"/>
+      <c r="GR367" s="14"/>
+      <c r="GS367" s="14"/>
+      <c r="GT367" s="14"/>
+      <c r="GU367" s="14"/>
+      <c r="GV367" s="14"/>
+      <c r="GW367" s="14"/>
+      <c r="GX367" s="14"/>
+      <c r="GY367" s="13"/>
+      <c r="GZ367" s="14"/>
+      <c r="HA367" s="14"/>
+      <c r="HB367" s="14"/>
+      <c r="HC367" s="14"/>
+      <c r="HD367" s="14"/>
+      <c r="HE367" s="14"/>
+      <c r="HF367" s="14"/>
+      <c r="HG367" s="14"/>
+      <c r="HH367" s="14"/>
+      <c r="HI367" s="13"/>
+      <c r="HJ367" s="14"/>
+      <c r="HK367" s="14"/>
+      <c r="HL367" s="14"/>
+      <c r="HM367" s="14"/>
+      <c r="HN367" s="14"/>
+      <c r="HO367" s="14"/>
+      <c r="HP367" s="14"/>
+      <c r="HQ367" s="14"/>
+      <c r="HR367" s="14"/>
+      <c r="HS367" s="13"/>
+      <c r="HT367" s="14"/>
+      <c r="HU367" s="14"/>
+      <c r="HV367" s="14"/>
+      <c r="HW367" s="14"/>
+      <c r="HX367" s="14"/>
+      <c r="HY367" s="14"/>
+      <c r="HZ367" s="14"/>
+      <c r="IA367" s="14"/>
+      <c r="IB367" s="14"/>
+      <c r="IC367" s="13"/>
+      <c r="ID367" s="14"/>
+      <c r="IE367" s="14"/>
+      <c r="IF367" s="14"/>
+      <c r="IG367" s="14"/>
+      <c r="IH367" s="14"/>
+      <c r="II367" s="14"/>
+      <c r="IJ367" s="14"/>
+      <c r="IK367" s="14"/>
+      <c r="IL367" s="14"/>
+      <c r="IM367" s="13"/>
+      <c r="IN367" s="14"/>
+      <c r="IO367" s="14"/>
+      <c r="IP367" s="14"/>
+      <c r="IQ367" s="14"/>
+      <c r="IR367" s="14"/>
+      <c r="IS367" s="14"/>
+      <c r="IT367" s="14"/>
+      <c r="IU367" s="14"/>
+      <c r="IV367" s="14"/>
+      <c r="IW367" s="13"/>
+      <c r="IX367" s="14"/>
+      <c r="IY367" s="2"/>
+      <c r="IZ367" s="10"/>
+      <c r="JA367" s="10"/>
+      <c r="JB367" s="11"/>
+      <c r="JC367" s="30"/>
+      <c r="JD367" s="19"/>
+      <c r="JE367" s="2"/>
+      <c r="JF367" s="10"/>
+      <c r="JG367" s="10"/>
+      <c r="JH367" s="11"/>
+      <c r="JI367" s="30"/>
+      <c r="JJ367" s="19"/>
+      <c r="JK367" s="2"/>
+      <c r="JL367" s="10"/>
+      <c r="JM367" s="10"/>
+      <c r="JN367" s="11"/>
+      <c r="JO367" s="30"/>
+      <c r="JP367" s="19"/>
+      <c r="JQ367" s="2"/>
+      <c r="JR367" s="10"/>
+      <c r="JS367" s="10"/>
+      <c r="JT367" s="11"/>
+      <c r="JU367" s="30"/>
+      <c r="JV367" s="19"/>
+      <c r="JW367" s="2"/>
+      <c r="JX367" s="10"/>
+      <c r="JY367" s="10"/>
+      <c r="JZ367" s="11"/>
+      <c r="KA367" s="30"/>
+      <c r="KB367" s="19"/>
+      <c r="KC367" s="2"/>
+      <c r="KD367" s="10"/>
+      <c r="KE367" s="10"/>
+      <c r="KF367" s="11"/>
+      <c r="KG367" s="30"/>
+      <c r="KH367" s="19"/>
+      <c r="KI367" s="2"/>
+      <c r="KJ367" s="10"/>
+      <c r="KK367" s="10"/>
+      <c r="KL367" s="11"/>
+      <c r="KM367" s="30"/>
+      <c r="KN367" s="19"/>
+      <c r="KO367" s="2"/>
+      <c r="KP367" s="10"/>
+      <c r="KQ367" s="10"/>
+      <c r="KR367" s="11"/>
+      <c r="KS367" s="30"/>
+      <c r="KT367" s="19"/>
+      <c r="KU367" s="2"/>
+      <c r="KV367" s="10"/>
+      <c r="KW367" s="10"/>
+      <c r="KX367" s="11"/>
+      <c r="KY367" s="30"/>
+      <c r="KZ367" s="19"/>
+      <c r="LA367" s="2"/>
+      <c r="LB367" s="10"/>
+      <c r="LC367" s="10"/>
+      <c r="LD367" s="11"/>
+      <c r="LE367" s="30"/>
+      <c r="LF367" s="19"/>
+      <c r="LG367" s="2"/>
+      <c r="LH367" s="10"/>
+      <c r="LI367" s="10"/>
+      <c r="LJ367" s="11"/>
+      <c r="LK367" s="30"/>
+      <c r="LL367" s="19"/>
+      <c r="LM367" s="2"/>
+      <c r="LN367" s="10"/>
+      <c r="LO367" s="10"/>
+      <c r="LP367" s="11"/>
+      <c r="LQ367" s="30"/>
+      <c r="LR367" s="19"/>
+      <c r="LS367" s="2"/>
+      <c r="LT367" s="10"/>
+      <c r="LU367" s="10"/>
+      <c r="LV367" s="11"/>
+    </row>
+    <row r="368" spans="1:334" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A368" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B368" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C368" s="10" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D368" s="11" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E368" s="10" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F368" s="19" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G368" s="13"/>
+    </row>
+    <row r="369" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A369" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B369" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C369" s="10" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D369" s="11" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E369" s="10" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F369" s="19" t="s">
+        <v>1418</v>
+      </c>
+      <c r="G369" s="13"/>
+    </row>
+    <row r="370" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A370" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B370" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C370" s="10" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D370" s="11" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E370" s="10" t="s">
+        <v>2610</v>
+      </c>
+      <c r="F370" s="19" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G370" s="13"/>
+    </row>
+    <row r="371" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A371" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B371" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C371" s="10" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D371" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E371" s="10" t="s">
+        <v>2673</v>
+      </c>
+      <c r="F371" s="19" t="s">
+        <v>1424</v>
+      </c>
+      <c r="G371" s="13"/>
+    </row>
+    <row r="372" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A372" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B372" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C372" s="10" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D372" s="27" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E372" s="10" t="s">
+        <v>1429</v>
+      </c>
+      <c r="F372" s="19" t="s">
+        <v>1430</v>
+      </c>
+      <c r="G372" s="13"/>
+    </row>
+    <row r="373" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A373" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B373" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C373" s="10" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D373" s="27" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E373" s="10" t="s">
+        <v>2611</v>
+      </c>
+      <c r="F373" s="19" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G373" s="13"/>
+    </row>
+    <row r="374" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A374" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B374" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C374" s="10" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D374" s="27" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E374" s="10" t="s">
+        <v>1436</v>
+      </c>
+      <c r="F374" s="19" t="s">
+        <v>1437</v>
+      </c>
+      <c r="G374" s="13"/>
+    </row>
+    <row r="375" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A375" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B375" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C375" s="10" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D375" s="27" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E375" s="10" t="s">
+        <v>2612</v>
+      </c>
+      <c r="F375" s="19" t="s">
+        <v>1440</v>
+      </c>
+      <c r="G375" s="13"/>
+    </row>
+    <row r="376" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A376" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B376" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C376" s="10" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D376" s="27" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E376" s="10" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F376" s="19" t="s">
+        <v>1444</v>
+      </c>
+      <c r="G376" s="13"/>
+    </row>
+    <row r="377" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A377" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B377" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C377" s="10" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D377" s="27" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E377" s="10" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F377" s="19" t="s">
+        <v>1448</v>
+      </c>
+      <c r="G377" s="13"/>
+    </row>
+    <row r="378" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A378" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B378" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C378" s="10" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D378" s="27" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E378" s="10" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F378" s="19" t="s">
+        <v>1452</v>
+      </c>
+      <c r="G378" s="13"/>
+    </row>
+    <row r="379" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A379" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B379" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C379" s="10" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D379" s="27" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E379" s="10" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F379" s="19" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G379" s="13"/>
+    </row>
+    <row r="380" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A380" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B380" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C380" s="10" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D380" s="11" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E380" s="10" t="s">
+        <v>1459</v>
+      </c>
+      <c r="F380" s="29" t="s">
+        <v>1460</v>
+      </c>
+      <c r="G380" s="13"/>
+    </row>
+    <row r="381" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A381" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B381" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C381" s="10" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D381" s="27" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E381" s="10" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F381" s="19" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G381" s="13"/>
+    </row>
+    <row r="382" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A382" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B382" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C382" s="10" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D382" s="27" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E382" s="10" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F382" s="19" t="s">
+        <v>1468</v>
+      </c>
+      <c r="G382" s="13"/>
+    </row>
+    <row r="383" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A383" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B383" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C383" s="10" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D383" s="27" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E383" s="10" t="s">
+        <v>1471</v>
+      </c>
+      <c r="F383" s="19" t="s">
+        <v>1472</v>
+      </c>
+      <c r="G383" s="13"/>
+    </row>
+    <row r="384" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A384" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B384" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C384" s="10" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D384" s="27" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E384" s="10" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F384" s="19" t="s">
+        <v>1476</v>
+      </c>
+      <c r="G384" s="13"/>
+    </row>
+    <row r="385" spans="1:16" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A385" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B385" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C385" s="10" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D385" s="27" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E385" s="10" t="s">
+        <v>2613</v>
+      </c>
+      <c r="F385" s="19" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G385" s="13"/>
+      <c r="P385" s="14" t="s">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="386" spans="1:16" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A386" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B386" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C386" s="10" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D386" s="27" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E386" s="10" t="s">
+        <v>1482</v>
+      </c>
+      <c r="F386" s="19" t="s">
+        <v>1483</v>
+      </c>
+      <c r="G386" s="13"/>
+    </row>
+    <row r="387" spans="1:16" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A387" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B387" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C387" s="10" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D387" s="27" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E387" s="10" t="s">
+        <v>2614</v>
+      </c>
+      <c r="F387" s="19" t="s">
+        <v>1486</v>
+      </c>
+      <c r="G387" s="13"/>
+    </row>
+    <row r="388" spans="1:16" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A388" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B388" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C388" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D388" s="27" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E388" s="10" t="s">
+        <v>1489</v>
+      </c>
+      <c r="F388" s="19" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G388" s="13"/>
+    </row>
+    <row r="389" spans="1:16" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A389" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B389" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C389" s="10" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D389" s="27" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E389" s="10" t="s">
+        <v>1493</v>
+      </c>
+      <c r="F389" s="19" t="s">
+        <v>1494</v>
+      </c>
+      <c r="G389" s="13"/>
+    </row>
+    <row r="390" spans="1:16" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A390" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B390" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C390" s="10" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D390" s="27" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E390" s="10" t="s">
+        <v>2615</v>
+      </c>
+      <c r="F390" s="19" t="s">
+        <v>1497</v>
+      </c>
+      <c r="G390" s="13"/>
+    </row>
+    <row r="391" spans="1:16" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A391" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B391" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C391" s="10" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D391" s="27" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E391" s="10" t="s">
+        <v>1500</v>
+      </c>
+      <c r="F391" s="29" t="s">
+        <v>1501</v>
+      </c>
+      <c r="G391" s="13"/>
+    </row>
+    <row r="392" spans="1:16" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A392" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B392" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C392" s="10" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D392" s="27" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E392" s="10" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F392" s="19" t="s">
+        <v>1505</v>
+      </c>
+      <c r="G392" s="13"/>
+    </row>
+    <row r="393" spans="1:16" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A393" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B393" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C393" s="10" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D393" s="27" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E393" s="10" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F393" s="19" t="s">
+        <v>1509</v>
+      </c>
+      <c r="G393" s="13"/>
+    </row>
+    <row r="394" spans="1:16" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A394" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B394" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C394" s="10" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D394" s="27" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E394" s="10" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F394" s="19" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G394" s="13"/>
+    </row>
+    <row r="395" spans="1:16" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A395" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B395" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C395" s="10" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D395" s="27" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E395" s="10" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F395" s="19" t="s">
+        <v>1517</v>
+      </c>
+      <c r="G395" s="13"/>
+    </row>
+    <row r="396" spans="1:16" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A396" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B396" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C396" s="10" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D396" s="27" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E396" s="10" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F396" s="19" t="s">
+        <v>1521</v>
+      </c>
+      <c r="G396" s="13"/>
+    </row>
+    <row r="397" spans="1:16" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A397" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B397" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C397" s="10" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D397" s="27" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E397" s="10" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F397" s="19" t="s">
+        <v>1525</v>
+      </c>
+      <c r="G397" s="13"/>
+    </row>
+    <row r="398" spans="1:16" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A398" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B398" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C398" s="10" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D398" s="27" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E398" s="10" t="s">
+        <v>2563</v>
+      </c>
+      <c r="F398" s="19" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G398" s="13"/>
+    </row>
+    <row r="399" spans="1:16" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A399" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B399" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C399" s="10" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D399" s="27" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E399" s="10" t="s">
+        <v>1531</v>
+      </c>
+      <c r="F399" s="19" t="s">
+        <v>1532</v>
+      </c>
+      <c r="G399" s="13"/>
+    </row>
+    <row r="400" spans="1:16" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A400" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B400" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C400" s="10" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D400" s="27" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E400" s="10" t="s">
+        <v>1535</v>
+      </c>
+      <c r="F400" s="19" t="s">
+        <v>1536</v>
+      </c>
+      <c r="G400" s="13"/>
+    </row>
+    <row r="401" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A401" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B401" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C401" s="10" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D401" s="27" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E401" s="10" t="s">
+        <v>1539</v>
+      </c>
+      <c r="F401" s="19" t="s">
+        <v>1540</v>
+      </c>
+      <c r="G401" s="13"/>
+    </row>
+    <row r="402" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A402" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B402" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C402" s="10" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D402" s="27" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E402" s="10" t="s">
+        <v>1543</v>
+      </c>
+      <c r="F402" s="19" t="s">
+        <v>1544</v>
+      </c>
+      <c r="G402" s="13"/>
+    </row>
+    <row r="403" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A403" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B403" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C403" s="10" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D403" s="27" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E403" s="10" t="s">
+        <v>1547</v>
+      </c>
+      <c r="F403" s="19" t="s">
+        <v>1548</v>
+      </c>
+      <c r="G403" s="13"/>
+    </row>
+    <row r="404" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A404" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B404" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C404" s="10" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D404" s="32" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E404" s="32" t="s">
+        <v>2562</v>
+      </c>
+      <c r="F404" s="33" t="s">
+        <v>1551</v>
+      </c>
+      <c r="G404" s="13"/>
+    </row>
+    <row r="405" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A405" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B405" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C405" s="10" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D405" s="27" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E405" s="10" t="s">
+        <v>1554</v>
+      </c>
+      <c r="F405" s="19" t="s">
+        <v>1555</v>
+      </c>
+      <c r="G405" s="13"/>
+    </row>
+    <row r="406" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A406" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B406" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C406" s="10" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D406" s="27" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E406" s="10" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F406" s="19" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G406" s="13"/>
+    </row>
+    <row r="407" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A407" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B407" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C407" s="10" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D407" s="11" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E407" s="10" t="s">
+        <v>1562</v>
+      </c>
+      <c r="F407" s="19" t="s">
+        <v>1563</v>
+      </c>
+      <c r="G407" s="13"/>
+    </row>
+    <row r="408" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A408" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B408" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C408" s="10" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D408" s="34" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E408" s="10" t="s">
+        <v>2565</v>
+      </c>
+      <c r="F408" s="19" t="s">
+        <v>1566</v>
+      </c>
+      <c r="G408" s="13"/>
+    </row>
+    <row r="409" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A409" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B409" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C409" s="10" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D409" s="11" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E409" s="10" t="s">
+        <v>2567</v>
+      </c>
+      <c r="F409" s="19" t="s">
+        <v>1569</v>
+      </c>
+      <c r="G409" s="13"/>
+    </row>
+    <row r="410" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A410" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B410" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C410" s="10" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D410" s="11" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E410" s="10" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F410" s="19" t="s">
+        <v>1573</v>
+      </c>
+      <c r="G410" s="13"/>
+    </row>
+    <row r="411" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A411" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B411" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C411" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D411" s="11" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E411" s="10" t="s">
+        <v>2571</v>
+      </c>
+      <c r="F411" s="19" t="s">
+        <v>1576</v>
+      </c>
+      <c r="G411" s="13"/>
+    </row>
+    <row r="412" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A412" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B412" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C412" s="10" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D412" s="11" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E412" s="10" t="s">
+        <v>1579</v>
+      </c>
+      <c r="F412" s="19" t="s">
+        <v>1580</v>
+      </c>
+      <c r="G412" s="13"/>
+    </row>
+    <row r="413" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A413" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B413" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C413" s="10" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D413" s="11" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E413" s="10" t="s">
+        <v>1583</v>
+      </c>
+      <c r="F413" s="19" t="s">
+        <v>1584</v>
+      </c>
+      <c r="G413" s="13"/>
+    </row>
+    <row r="414" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A414" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B414" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C414" s="10" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D414" s="11" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E414" s="10" t="s">
+        <v>1587</v>
+      </c>
+      <c r="F414" s="19" t="s">
+        <v>1588</v>
+      </c>
+      <c r="G414" s="13"/>
+    </row>
+    <row r="415" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A415" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B415" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C415" s="10" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D415" s="11" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E415" s="10" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F415" s="19" t="s">
+        <v>1592</v>
+      </c>
+      <c r="G415" s="13"/>
+    </row>
+    <row r="416" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A416" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B416" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C416" s="10" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D416" s="11" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E416" s="10" t="s">
+        <v>1595</v>
+      </c>
+      <c r="F416" s="19" t="s">
+        <v>1596</v>
+      </c>
+      <c r="G416" s="13"/>
+    </row>
+    <row r="417" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A417" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B417" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C417" s="10" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D417" s="11" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E417" s="10" t="s">
+        <v>1599</v>
+      </c>
+      <c r="F417" s="19" t="s">
+        <v>1600</v>
+      </c>
+      <c r="G417" s="13"/>
+    </row>
+    <row r="418" spans="1:7" s="14" customFormat="1" ht="37" x14ac:dyDescent="0.35">
+      <c r="A418" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B418" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C418" s="10" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D418" s="11" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E418" s="10" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F418" s="19" t="s">
+        <v>1604</v>
+      </c>
+      <c r="G418" s="13"/>
+    </row>
+    <row r="419" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A419" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B419" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C419" s="10" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D419" s="11" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E419" s="10" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F419" s="19" t="s">
+        <v>1608</v>
+      </c>
+      <c r="G419" s="13"/>
+    </row>
+    <row r="420" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A420" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B420" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C420" s="10" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D420" s="11" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E420" s="10" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F420" s="19" t="s">
+        <v>1612</v>
+      </c>
+      <c r="G420" s="13"/>
+    </row>
+    <row r="421" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A421" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B421" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C421" s="10" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D421" s="11" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E421" s="10" t="s">
+        <v>1615</v>
+      </c>
+      <c r="F421" s="19" t="s">
+        <v>1616</v>
+      </c>
+      <c r="G421" s="13"/>
+    </row>
+    <row r="422" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A422" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B422" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C422" s="10" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D422" s="11" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E422" s="10" t="s">
+        <v>2577</v>
+      </c>
+      <c r="F422" s="19" t="s">
+        <v>1619</v>
+      </c>
+      <c r="G422" s="13"/>
+    </row>
+    <row r="423" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A423" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B423" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C423" s="10" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D423" s="11" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E423" s="10" t="s">
+        <v>2581</v>
+      </c>
+      <c r="F423" s="19" t="s">
+        <v>1622</v>
+      </c>
+      <c r="G423" s="13"/>
+    </row>
+    <row r="424" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A424" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B424" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C424" s="10" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D424" s="11" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E424" s="10" t="s">
+        <v>1625</v>
+      </c>
+      <c r="F424" s="19" t="s">
+        <v>1626</v>
+      </c>
+      <c r="G424" s="13"/>
+    </row>
+    <row r="425" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A425" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B425" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C425" s="10" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D425" s="11" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E425" s="10" t="s">
+        <v>1629</v>
+      </c>
+      <c r="F425" s="19" t="s">
+        <v>1630</v>
+      </c>
+      <c r="G425" s="13"/>
+    </row>
+    <row r="426" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A426" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B426" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C426" s="10" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D426" s="11" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E426" s="10" t="s">
+        <v>1633</v>
+      </c>
+      <c r="F426" s="19" t="s">
+        <v>1634</v>
+      </c>
+      <c r="G426" s="13"/>
+    </row>
+    <row r="427" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A427" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B427" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C427" s="10" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D427" s="11" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E427" s="10" t="s">
+        <v>1637</v>
+      </c>
+      <c r="F427" s="19" t="s">
+        <v>1638</v>
+      </c>
+      <c r="G427" s="13"/>
+    </row>
+    <row r="428" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A428" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B428" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C428" s="10" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D428" s="11" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E428" s="10" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F428" s="19" t="s">
+        <v>1642</v>
+      </c>
+      <c r="G428" s="13"/>
+    </row>
+    <row r="429" spans="1:7" s="14" customFormat="1" ht="37" x14ac:dyDescent="0.35">
+      <c r="A429" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B429" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C429" s="10" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D429" s="11" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E429" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="F429" s="19" t="s">
+        <v>1646</v>
+      </c>
+      <c r="G429" s="13"/>
+    </row>
+    <row r="430" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A430" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B430" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C430" s="10" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D430" s="11" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E430" s="10" t="s">
+        <v>1649</v>
+      </c>
+      <c r="F430" s="19" t="s">
+        <v>1650</v>
+      </c>
+      <c r="G430" s="13"/>
+    </row>
+    <row r="431" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A431" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B431" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C431" s="10" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D431" s="11" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E431" s="10" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F431" s="19" t="s">
+        <v>1654</v>
+      </c>
+      <c r="G431" s="13"/>
+    </row>
+    <row r="432" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A432" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B432" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C432" s="10" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D432" s="11" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E432" s="10" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F432" s="19" t="s">
+        <v>1658</v>
+      </c>
+      <c r="G432" s="13"/>
+    </row>
+    <row r="433" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A433" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B433" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C433" s="10" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D433" s="11" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E433" s="10" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F433" s="19" t="s">
+        <v>1662</v>
+      </c>
+      <c r="G433" s="13"/>
+    </row>
+    <row r="434" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A434" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B434" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C434" s="10" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D434" s="11" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E434" s="10" t="s">
+        <v>1665</v>
+      </c>
+      <c r="F434" s="19" t="s">
+        <v>1666</v>
+      </c>
+      <c r="G434" s="13"/>
+    </row>
+    <row r="435" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A435" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B435" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C435" s="10" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D435" s="11" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E435" s="10" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F435" s="19" t="s">
+        <v>1670</v>
+      </c>
+      <c r="G435" s="13"/>
+    </row>
+    <row r="436" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A436" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B436" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C436" s="10" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D436" s="11" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E436" s="10" t="s">
+        <v>1673</v>
+      </c>
+      <c r="F436" s="19" t="s">
+        <v>1674</v>
+      </c>
+      <c r="G436" s="13"/>
+    </row>
+    <row r="437" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A437" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B437" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C437" s="10" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D437" s="11" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E437" s="10" t="s">
+        <v>1677</v>
+      </c>
+      <c r="F437" s="19" t="s">
+        <v>1678</v>
+      </c>
+      <c r="G437" s="13"/>
+    </row>
+    <row r="438" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A438" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B438" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C438" s="10" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D438" s="11" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E438" s="10" t="s">
+        <v>1681</v>
+      </c>
+      <c r="F438" s="19" t="s">
+        <v>1682</v>
+      </c>
+      <c r="G438" s="13"/>
+    </row>
+    <row r="439" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A439" s="2" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B439" s="10" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C439" s="10" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D439" s="11" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E439" s="10" t="s">
+        <v>2586</v>
+      </c>
+      <c r="F439" s="19" t="s">
+        <v>1687</v>
+      </c>
+      <c r="G439" s="13"/>
+    </row>
+    <row r="440" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A440" s="2" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B440" s="10" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C440" s="10" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D440" s="11" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E440" s="10" t="s">
+        <v>1690</v>
+      </c>
+      <c r="F440" s="35" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G440" s="13"/>
+    </row>
+    <row r="441" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A441" s="2" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B441" s="10" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C441" s="10" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D441" s="11" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E441" s="10" t="s">
+        <v>1694</v>
+      </c>
+      <c r="F441" s="19" t="s">
+        <v>1695</v>
+      </c>
+      <c r="G441" s="13"/>
+    </row>
+    <row r="442" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A442" s="2" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B442" s="10" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C442" s="10" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D442" s="11" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E442" s="10" t="s">
+        <v>2590</v>
+      </c>
+      <c r="F442" s="19" t="s">
+        <v>1698</v>
+      </c>
+      <c r="G442" s="13"/>
+    </row>
+    <row r="443" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A443" s="2" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B443" s="10" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C443" s="10" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D443" s="11" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E443" s="10" t="s">
+        <v>1701</v>
+      </c>
+      <c r="F443" s="19" t="s">
+        <v>1702</v>
+      </c>
+      <c r="G443" s="13"/>
+    </row>
+    <row r="444" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A444" s="2" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B444" s="10" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C444" s="10" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D444" s="11" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E444" s="10" t="s">
+        <v>2592</v>
+      </c>
+      <c r="F444" s="19" t="s">
+        <v>1705</v>
+      </c>
+      <c r="G444" s="13"/>
+    </row>
+    <row r="445" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A445" s="2" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B445" s="10" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C445" s="10" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D445" s="11" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E445" s="10" t="s">
+        <v>1708</v>
+      </c>
+      <c r="F445" s="19" t="s">
+        <v>1709</v>
+      </c>
+      <c r="G445" s="13"/>
+    </row>
+    <row r="446" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A446" s="2" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B446" s="10" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C446" s="10" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D446" s="11" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E446" s="10" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F446" s="19" t="s">
+        <v>1713</v>
+      </c>
+      <c r="G446" s="13"/>
+    </row>
+    <row r="447" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A447" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B447" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C447" s="10" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D447" s="11" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E447" s="10" t="s">
+        <v>1717</v>
+      </c>
+      <c r="F447" s="36" t="s">
+        <v>1718</v>
+      </c>
+      <c r="G447" s="13"/>
+    </row>
+    <row r="448" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A448" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B448" s="10" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C448" s="10" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D448" s="11" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E448" s="10" t="s">
+        <v>1717</v>
+      </c>
+      <c r="F448" s="36" t="s">
+        <v>1718</v>
+      </c>
+      <c r="G448" s="13"/>
+    </row>
+    <row r="449" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A449" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B449" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C449" s="10" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D449" s="11" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E449" s="10" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F449" s="19" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G449" s="13"/>
+    </row>
+    <row r="450" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A450" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B450" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C450" s="10" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D450" s="11" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E450" s="10" t="s">
+        <v>1724</v>
+      </c>
+      <c r="F450" s="19" t="s">
+        <v>1725</v>
+      </c>
+      <c r="G450" s="13"/>
+    </row>
+    <row r="451" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A451" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B451" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C451" s="10" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D451" s="11" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E451" s="10" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F451" s="19" t="s">
+        <v>1476</v>
+      </c>
+      <c r="G451" s="13"/>
+    </row>
+    <row r="452" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A452" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B452" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C452" s="10" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D452" s="11" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E452" s="10" t="s">
+        <v>1729</v>
+      </c>
+      <c r="F452" s="19" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G452" s="13"/>
+    </row>
+    <row r="453" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A453" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B453" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C453" s="10" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D453" s="11" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E453" s="10" t="s">
+        <v>1733</v>
+      </c>
+      <c r="F453" s="19" t="s">
+        <v>1734</v>
+      </c>
+      <c r="G453" s="13"/>
+    </row>
+    <row r="454" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A454" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B454" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C454" s="10" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D454" s="11" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E454" s="10" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F454" s="19" t="s">
+        <v>1738</v>
+      </c>
+      <c r="G454" s="13"/>
+    </row>
+    <row r="455" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A455" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B455" s="10" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C455" s="10" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D455" s="11" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E455" s="10" t="s">
+        <v>1741</v>
+      </c>
+      <c r="F455" s="19" t="s">
+        <v>1742</v>
+      </c>
+      <c r="G455" s="13"/>
+    </row>
+    <row r="456" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A456" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B456" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C456" s="10" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D456" s="11" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E456" s="10" t="s">
+        <v>1745</v>
+      </c>
+      <c r="F456" s="19" t="s">
+        <v>1746</v>
+      </c>
+      <c r="G456" s="13"/>
+    </row>
+    <row r="457" spans="1:7" s="14" customFormat="1" ht="37" x14ac:dyDescent="0.35">
+      <c r="A457" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B457" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C457" s="10" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D457" s="11" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E457" s="10" t="s">
+        <v>1749</v>
+      </c>
+      <c r="F457" s="19" t="s">
+        <v>1750</v>
+      </c>
+      <c r="G457" s="13"/>
+    </row>
+    <row r="458" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A458" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B458" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C458" s="10" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D458" s="11" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E458" s="10" t="s">
+        <v>1753</v>
+      </c>
+      <c r="F458" s="19" t="s">
+        <v>1754</v>
+      </c>
+      <c r="G458" s="13"/>
+    </row>
+    <row r="459" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A459" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B459" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C459" s="10" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D459" s="11" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E459" s="10" t="s">
+        <v>1757</v>
+      </c>
+      <c r="F459" s="19" t="s">
+        <v>1758</v>
+      </c>
+      <c r="G459" s="13"/>
+    </row>
+    <row r="460" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A460" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B460" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C460" s="10" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D460" s="11" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E460" s="10" t="s">
+        <v>1761</v>
+      </c>
+      <c r="F460" s="19" t="s">
+        <v>1762</v>
+      </c>
+      <c r="G460" s="13"/>
+    </row>
+    <row r="461" spans="1:7" s="14" customFormat="1" ht="74" x14ac:dyDescent="0.35">
+      <c r="A461" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B461" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C461" s="10" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D461" s="11" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E461" s="10" t="s">
+        <v>2595</v>
+      </c>
+      <c r="F461" s="19" t="s">
+        <v>1765</v>
+      </c>
+      <c r="G461" s="13"/>
+    </row>
+    <row r="462" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A462" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B462" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C462" s="10" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D462" s="11" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E462" s="10" t="s">
+        <v>1768</v>
+      </c>
+      <c r="F462" s="19" t="s">
+        <v>1769</v>
+      </c>
+      <c r="G462" s="13"/>
+    </row>
+    <row r="463" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A463" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B463" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C463" s="10" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D463" s="11" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E463" s="10" t="s">
+        <v>2672</v>
+      </c>
+      <c r="F463" s="19" t="s">
+        <v>1772</v>
+      </c>
+      <c r="G463" s="13"/>
+    </row>
+    <row r="464" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A464" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B464" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C464" s="10" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D464" s="11" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E464" s="10" t="s">
+        <v>2594</v>
+      </c>
+      <c r="F464" s="19" t="s">
+        <v>1497</v>
+      </c>
+      <c r="G464" s="13"/>
+    </row>
+    <row r="465" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A465" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B465" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C465" s="10" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D465" s="11" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E465" s="10" t="s">
+        <v>2598</v>
+      </c>
+      <c r="F465" s="19" t="s">
+        <v>1775</v>
+      </c>
+      <c r="G465" s="13"/>
+    </row>
+    <row r="466" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A466" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B466" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C466" s="10" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D466" s="11" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E466" s="10" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F466" s="19" t="s">
+        <v>1525</v>
+      </c>
+      <c r="G466" s="13"/>
+    </row>
+    <row r="467" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A467" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B467" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C467" s="10" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D467" s="11" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E467" s="10" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F467" s="19" t="s">
+        <v>1779</v>
+      </c>
+      <c r="G467" s="13"/>
+    </row>
+    <row r="468" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A468" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B468" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C468" s="10" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D468" s="11" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E468" s="10" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F468" s="19" t="s">
+        <v>1783</v>
+      </c>
+      <c r="G468" s="13"/>
+    </row>
+    <row r="469" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A469" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B469" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C469" s="10" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D469" s="11" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E469" s="10" t="s">
+        <v>1786</v>
+      </c>
+      <c r="F469" s="19" t="s">
+        <v>1787</v>
+      </c>
+      <c r="G469" s="13"/>
+    </row>
+    <row r="470" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A470" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B470" s="10" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C470" s="10" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D470" s="11" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E470" s="10" t="s">
+        <v>1790</v>
+      </c>
+      <c r="F470" s="19" t="s">
+        <v>1791</v>
+      </c>
+      <c r="G470" s="13"/>
+    </row>
+    <row r="471" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A471" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B471" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C471" s="10" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D471" s="11" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E471" s="10" t="s">
+        <v>2602</v>
+      </c>
+      <c r="F471" s="19" t="s">
+        <v>1794</v>
+      </c>
+      <c r="G471" s="13"/>
+    </row>
+    <row r="472" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A472" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B472" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C472" s="10" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D472" s="11" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E472" s="10" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F472" s="19" t="s">
+        <v>1798</v>
+      </c>
+      <c r="G472" s="13"/>
+    </row>
+    <row r="473" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A473" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B473" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C473" s="10" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D473" s="11" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E473" s="10" t="s">
+        <v>1801</v>
+      </c>
+      <c r="F473" s="19" t="s">
+        <v>1802</v>
+      </c>
+      <c r="G473" s="13"/>
+    </row>
+    <row r="474" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A474" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B474" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C474" s="10" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D474" s="11" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E474" s="10" t="s">
+        <v>1805</v>
+      </c>
+      <c r="F474" s="19" t="s">
+        <v>1806</v>
+      </c>
+      <c r="G474" s="13"/>
+    </row>
+    <row r="475" spans="1:7" s="14" customFormat="1" ht="111" x14ac:dyDescent="0.35">
+      <c r="A475" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B475" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C475" s="10" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D475" s="11" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E475" s="10" t="s">
+        <v>2608</v>
+      </c>
+      <c r="F475" s="19" t="s">
+        <v>1809</v>
+      </c>
+      <c r="G475" s="13"/>
+    </row>
+    <row r="476" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A476" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B476" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C476" s="10" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D476" s="11" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E476" s="10" t="s">
+        <v>1812</v>
+      </c>
+      <c r="F476" s="19" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G476" s="13"/>
+    </row>
+    <row r="477" spans="1:7" s="14" customFormat="1" ht="74" x14ac:dyDescent="0.35">
+      <c r="A477" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B477" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C477" s="10" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D477" s="11" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E477" s="10" t="s">
+        <v>2616</v>
+      </c>
+      <c r="F477" s="19" t="s">
+        <v>1765</v>
+      </c>
+      <c r="G477" s="13"/>
+    </row>
+    <row r="478" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A478" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B478" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C478" s="10" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D478" s="11" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E478" s="10" t="s">
+        <v>1817</v>
+      </c>
+      <c r="F478" s="19" t="s">
+        <v>1818</v>
+      </c>
+      <c r="G478" s="13"/>
+    </row>
+    <row r="479" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A479" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B479" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C479" s="10" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D479" s="11" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E479" s="10" t="s">
+        <v>2618</v>
+      </c>
+      <c r="F479" s="19" t="s">
+        <v>1821</v>
+      </c>
+      <c r="G479" s="13"/>
+    </row>
+    <row r="480" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A480" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B480" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C480" s="10" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D480" s="11" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E480" s="10" t="s">
+        <v>2617</v>
+      </c>
+      <c r="F480" s="19" t="s">
+        <v>1824</v>
+      </c>
+      <c r="G480" s="13"/>
+    </row>
+    <row r="481" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A481" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B481" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C481" s="10" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D481" s="11" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E481" s="10" t="s">
+        <v>1827</v>
+      </c>
+      <c r="F481" s="19" t="s">
+        <v>1828</v>
+      </c>
+      <c r="G481" s="13"/>
+    </row>
+    <row r="482" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A482" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B482" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C482" s="10" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D482" s="11" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E482" s="10" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F482" s="19" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G482" s="13"/>
+    </row>
+    <row r="483" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A483" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B483" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C483" s="10" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D483" s="11" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E483" s="10" t="s">
+        <v>1835</v>
+      </c>
+      <c r="F483" s="19" t="s">
+        <v>1836</v>
+      </c>
+      <c r="G483" s="13"/>
+    </row>
+    <row r="484" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A484" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B484" s="10" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C484" s="10" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D484" s="11" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E484" s="10" t="s">
+        <v>1840</v>
+      </c>
+      <c r="F484" s="19" t="s">
+        <v>1841</v>
+      </c>
+      <c r="G484" s="13"/>
+    </row>
+    <row r="485" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A485" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B485" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C485" s="10" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D485" s="11" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E485" s="10" t="s">
+        <v>1844</v>
+      </c>
+      <c r="F485" s="19" t="s">
+        <v>1845</v>
+      </c>
+      <c r="G485" s="13"/>
+    </row>
+    <row r="486" spans="1:7" s="14" customFormat="1" ht="37" x14ac:dyDescent="0.35">
+      <c r="A486" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B486" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C486" s="10" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D486" s="11" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E486" s="10" t="s">
+        <v>1848</v>
+      </c>
+      <c r="F486" s="19" t="s">
+        <v>1849</v>
+      </c>
+      <c r="G486" s="13"/>
+    </row>
+    <row r="487" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A487" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B487" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C487" s="10" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D487" s="11" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E487" s="10" t="s">
+        <v>1852</v>
+      </c>
+      <c r="F487" s="19" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G487" s="13"/>
+    </row>
+    <row r="488" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A488" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B488" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C488" s="10" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D488" s="11" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E488" s="10" t="s">
+        <v>1856</v>
+      </c>
+      <c r="F488" s="19" t="s">
+        <v>1857</v>
+      </c>
+      <c r="G488" s="13"/>
+    </row>
+    <row r="489" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A489" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B489" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C489" s="10" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D489" s="11" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E489" s="10" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F489" s="19" t="s">
+        <v>1860</v>
+      </c>
+      <c r="G489" s="13"/>
+    </row>
+    <row r="490" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A490" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B490" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C490" s="10" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D490" s="11" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E490" s="10" t="s">
+        <v>1863</v>
+      </c>
+      <c r="F490" s="19" t="s">
+        <v>1864</v>
+      </c>
+      <c r="G490" s="13"/>
+    </row>
+    <row r="491" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A491" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B491" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C491" s="10" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D491" s="11" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E491" s="10" t="s">
+        <v>1867</v>
+      </c>
+      <c r="F491" s="19" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G491" s="13"/>
+    </row>
+    <row r="492" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A492" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B492" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C492" s="10" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D492" s="11" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E492" s="10" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F492" s="19" t="s">
+        <v>1872</v>
+      </c>
+      <c r="G492" s="13"/>
+    </row>
+    <row r="493" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A493" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B493" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C493" s="10" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D493" s="11" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E493" s="10" t="s">
+        <v>1874</v>
+      </c>
+      <c r="F493" s="19" t="s">
+        <v>1875</v>
+      </c>
+      <c r="G493" s="13"/>
+    </row>
+    <row r="494" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A494" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B494" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C494" s="10" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D494" s="11" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E494" s="10" t="s">
+        <v>1878</v>
+      </c>
+      <c r="F494" s="19" t="s">
+        <v>1879</v>
+      </c>
+      <c r="G494" s="13"/>
+    </row>
+    <row r="495" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A495" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B495" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C495" s="10" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D495" s="11" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E495" s="10" t="s">
+        <v>1882</v>
+      </c>
+      <c r="F495" s="19" t="s">
+        <v>1883</v>
+      </c>
+      <c r="G495" s="13"/>
+    </row>
+    <row r="496" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A496" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B496" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C496" s="10" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D496" s="11" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E496" s="10" t="s">
+        <v>1886</v>
+      </c>
+      <c r="F496" s="19" t="s">
+        <v>1887</v>
+      </c>
+      <c r="G496" s="13"/>
+    </row>
+    <row r="497" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A497" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B497" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C497" s="10" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D497" s="11" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E497" s="10" t="s">
+        <v>2620</v>
+      </c>
+      <c r="F497" s="19" t="s">
+        <v>1890</v>
+      </c>
+      <c r="G497" s="13"/>
+    </row>
+    <row r="498" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A498" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B498" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C498" s="10" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D498" s="11" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E498" s="10" t="s">
+        <v>1893</v>
+      </c>
+      <c r="F498" s="19" t="s">
+        <v>1894</v>
+      </c>
+      <c r="G498" s="13"/>
+    </row>
+    <row r="499" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A499" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B499" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C499" s="10" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D499" s="11" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E499" s="10" t="s">
+        <v>1897</v>
+      </c>
+      <c r="F499" s="19" t="s">
+        <v>1898</v>
+      </c>
+      <c r="G499" s="13"/>
+    </row>
+    <row r="500" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A500" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B500" s="10" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C500" s="10" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D500" s="11" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E500" s="10" t="s">
+        <v>1901</v>
+      </c>
+      <c r="F500" s="19" t="s">
+        <v>1902</v>
+      </c>
+      <c r="G500" s="13"/>
+    </row>
+    <row r="501" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A501" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B501" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C501" s="10" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D501" s="11" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E501" s="10" t="s">
+        <v>1905</v>
+      </c>
+      <c r="F501" s="19" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G501" s="13"/>
+    </row>
+    <row r="502" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A502" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B502" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C502" s="10" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D502" s="11" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E502" s="10" t="s">
+        <v>1909</v>
+      </c>
+      <c r="F502" s="19" t="s">
+        <v>1910</v>
+      </c>
+      <c r="G502" s="13"/>
+    </row>
+    <row r="503" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A503" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B503" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C503" s="10" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D503" s="11" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E503" s="10" t="s">
+        <v>2621</v>
+      </c>
+      <c r="F503" s="19" t="s">
+        <v>1912</v>
+      </c>
+      <c r="G503" s="13"/>
+    </row>
+    <row r="504" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A504" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B504" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C504" s="10" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D504" s="11" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E504" s="10" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F504" s="19" t="s">
+        <v>1915</v>
+      </c>
+      <c r="G504" s="13"/>
+    </row>
+    <row r="505" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A505" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B505" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C505" s="10" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D505" s="11" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E505" s="10" t="s">
+        <v>1918</v>
+      </c>
+      <c r="F505" s="19" t="s">
+        <v>1919</v>
+      </c>
+      <c r="G505" s="13"/>
+    </row>
+    <row r="506" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A506" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B506" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C506" s="10" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D506" s="11" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E506" s="10" t="s">
+        <v>1921</v>
+      </c>
+      <c r="F506" s="19" t="s">
+        <v>1922</v>
+      </c>
+      <c r="G506" s="13"/>
+    </row>
+    <row r="507" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A507" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B507" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C507" s="10" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D507" s="11" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E507" s="10" t="s">
+        <v>2622</v>
+      </c>
+      <c r="F507" s="19" t="s">
+        <v>1925</v>
+      </c>
+      <c r="G507" s="13"/>
+    </row>
+    <row r="508" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A508" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B508" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C508" s="10" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D508" s="11" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E508" s="10" t="s">
+        <v>1928</v>
+      </c>
+      <c r="F508" s="19" t="s">
+        <v>1929</v>
+      </c>
+      <c r="G508" s="13"/>
+    </row>
+    <row r="509" spans="1:7" s="31" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A509" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B509" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C509" s="10" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D509" s="11" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E509" s="10" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F509" s="19" t="s">
+        <v>1930</v>
+      </c>
+      <c r="G509" s="13"/>
+    </row>
+    <row r="510" spans="1:7" s="31" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A510" s="6" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B510" s="32" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C510" s="32" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D510" s="32" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E510" s="32" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F510" s="37" t="s">
+        <v>1930</v>
+      </c>
+      <c r="G510" s="38"/>
+    </row>
+    <row r="511" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A511" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B511" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C511" s="10" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D511" s="11" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E511" s="10" t="s">
+        <v>1717</v>
+      </c>
+      <c r="F511" s="19" t="s">
+        <v>1931</v>
+      </c>
+      <c r="G511" s="13"/>
+    </row>
+    <row r="512" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A512" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B512" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C512" s="10" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D512" s="11" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E512" s="10" t="s">
+        <v>1805</v>
+      </c>
+      <c r="F512" s="19" t="s">
+        <v>1933</v>
+      </c>
+      <c r="G512" s="13"/>
+    </row>
+    <row r="513" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A513" s="2" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B513" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C513" s="10" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D513" s="11" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E513" s="10" t="s">
+        <v>1936</v>
+      </c>
+      <c r="F513" s="19" t="s">
+        <v>1937</v>
+      </c>
+      <c r="G513" s="13"/>
+    </row>
+    <row r="514" spans="1:7" s="14" customFormat="1" ht="74" x14ac:dyDescent="0.35">
+      <c r="A514" s="2" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B514" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C514" s="10" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D514" s="11" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E514" s="10" t="s">
+        <v>2595</v>
+      </c>
+      <c r="F514" s="19" t="s">
+        <v>1938</v>
+      </c>
+      <c r="G514" s="13"/>
+    </row>
+    <row r="515" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A515" s="2" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B515" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C515" s="10" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D515" s="39" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E515" s="10" t="s">
+        <v>2623</v>
+      </c>
+      <c r="F515" s="19" t="s">
+        <v>1938</v>
+      </c>
+      <c r="G515" s="13"/>
+    </row>
+    <row r="516" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A516" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B516" s="10" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C516" s="10" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D516" s="11" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E516" s="10" t="s">
+        <v>1943</v>
+      </c>
+      <c r="F516" s="12" t="s">
+        <v>1944</v>
+      </c>
+      <c r="G516" s="13"/>
+    </row>
+    <row r="517" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A517" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B517" s="10" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C517" s="10" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D517" s="11" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E517" s="10" t="s">
+        <v>2624</v>
+      </c>
+      <c r="F517" s="19" t="s">
+        <v>1947</v>
+      </c>
+      <c r="G517" s="13"/>
+    </row>
+    <row r="518" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A518" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B518" s="10" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C518" s="10" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D518" s="11" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E518" s="10" t="s">
+        <v>2625</v>
+      </c>
+      <c r="F518" s="19" t="s">
+        <v>1950</v>
+      </c>
+      <c r="G518" s="13"/>
+    </row>
+    <row r="519" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A519" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B519" s="10" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C519" s="10" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D519" s="11" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E519" s="10" t="s">
+        <v>2627</v>
+      </c>
+      <c r="F519" s="19" t="s">
+        <v>1953</v>
+      </c>
+      <c r="G519" s="13"/>
+    </row>
+    <row r="520" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A520" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B520" s="10" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C520" s="10" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D520" s="11" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E520" s="10" t="s">
+        <v>2626</v>
+      </c>
+      <c r="F520" s="12" t="s">
+        <v>1956</v>
+      </c>
+      <c r="G520" s="13"/>
+    </row>
+    <row r="521" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A521" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B521" s="10" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C521" s="10" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D521" s="11" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E521" s="10" t="s">
+        <v>2628</v>
+      </c>
+      <c r="F521" s="12" t="s">
+        <v>1959</v>
+      </c>
+      <c r="G521" s="13"/>
+    </row>
+    <row r="522" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A522" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B522" s="10" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C522" s="10" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D522" s="11" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E522" s="10" t="s">
+        <v>2629</v>
+      </c>
+      <c r="F522" s="19" t="s">
+        <v>1962</v>
+      </c>
+      <c r="G522" s="13"/>
+    </row>
+    <row r="523" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A523" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B523" s="10" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C523" s="10" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D523" s="11" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E523" s="10" t="s">
+        <v>1965</v>
+      </c>
+      <c r="F523" s="19" t="s">
+        <v>1966</v>
+      </c>
+      <c r="G523" s="13"/>
+    </row>
+    <row r="524" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A524" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B524" s="10" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C524" s="10" t="s">
         <v>1192</v>
       </c>
-      <c r="B306" s="10" t="s">
-[...1322 lines deleted...]
-      <c r="C372" s="10" t="s">
+      <c r="D524" s="11" t="s">
+        <v>676</v>
+      </c>
+      <c r="E524" s="10" t="s">
+        <v>677</v>
+      </c>
+      <c r="F524" s="19" t="s">
+        <v>1967</v>
+      </c>
+      <c r="G524" s="13"/>
+    </row>
+    <row r="525" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A525" s="2" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B525" s="10" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C525" s="10" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D525" s="11" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E525" s="10" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F525" s="19" t="s">
+        <v>1973</v>
+      </c>
+      <c r="G525" s="13"/>
+    </row>
+    <row r="526" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A526" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B526" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C526" s="10" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D526" s="11" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E526" s="10" t="s">
+        <v>1978</v>
+      </c>
+      <c r="F526" s="19" t="s">
+        <v>1979</v>
+      </c>
+      <c r="G526" s="13"/>
+    </row>
+    <row r="527" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A527" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B527" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C527" s="10" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D527" s="11" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E527" s="10" t="s">
+        <v>2630</v>
+      </c>
+      <c r="F527" s="19" t="s">
+        <v>1982</v>
+      </c>
+      <c r="G527" s="13"/>
+    </row>
+    <row r="528" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A528" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B528" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C528" s="10" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D528" s="11" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E528" s="10" t="s">
+        <v>2631</v>
+      </c>
+      <c r="F528" s="19" t="s">
+        <v>1985</v>
+      </c>
+      <c r="G528" s="13"/>
+    </row>
+    <row r="529" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A529" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B529" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C529" s="10" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D529" s="11" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E529" s="10" t="s">
+        <v>1988</v>
+      </c>
+      <c r="F529" s="19" t="s">
+        <v>1989</v>
+      </c>
+      <c r="G529" s="13"/>
+    </row>
+    <row r="530" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A530" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B530" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C530" s="10" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D530" s="11" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E530" s="10" t="s">
+        <v>1992</v>
+      </c>
+      <c r="F530" s="19" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G530" s="13"/>
+    </row>
+    <row r="531" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A531" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B531" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C531" s="10" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D531" s="11" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E531" s="10" t="s">
+        <v>1996</v>
+      </c>
+      <c r="F531" s="19" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G531" s="13"/>
+    </row>
+    <row r="532" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A532" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B532" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C532" s="10" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D532" s="11" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E532" s="10" t="s">
+        <v>2632</v>
+      </c>
+      <c r="F532" s="19" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G532" s="13"/>
+    </row>
+    <row r="533" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A533" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B533" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C533" s="10" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D533" s="11" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E533" s="10" t="s">
+        <v>2633</v>
+      </c>
+      <c r="F533" s="19" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G533" s="13"/>
+    </row>
+    <row r="534" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A534" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B534" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C534" s="10" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D534" s="11" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E534" s="10" t="s">
+        <v>2634</v>
+      </c>
+      <c r="F534" s="19" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G534" s="13"/>
+    </row>
+    <row r="535" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A535" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B535" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C535" s="10" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D535" s="11" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E535" s="10" t="s">
+        <v>2009</v>
+      </c>
+      <c r="F535" s="19" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G535" s="13"/>
+    </row>
+    <row r="536" spans="1:7" s="14" customFormat="1" ht="37" x14ac:dyDescent="0.35">
+      <c r="A536" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B536" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C536" s="10" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D536" s="11" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E536" s="10" t="s">
+        <v>2013</v>
+      </c>
+      <c r="F536" s="19" t="s">
+        <v>2014</v>
+      </c>
+      <c r="G536" s="13"/>
+    </row>
+    <row r="537" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A537" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B537" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C537" s="10" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D537" s="11" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E537" s="10" t="s">
+        <v>2635</v>
+      </c>
+      <c r="F537" s="19" t="s">
+        <v>2017</v>
+      </c>
+      <c r="G537" s="13"/>
+    </row>
+    <row r="538" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A538" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B538" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C538" s="10" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D538" s="11" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E538" s="10" t="s">
+        <v>2020</v>
+      </c>
+      <c r="F538" s="19" t="s">
+        <v>2021</v>
+      </c>
+      <c r="G538" s="13"/>
+    </row>
+    <row r="539" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A539" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B539" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C539" s="10" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D539" s="11" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E539" s="10" t="s">
+        <v>2636</v>
+      </c>
+      <c r="F539" s="19" t="s">
+        <v>2024</v>
+      </c>
+      <c r="G539" s="13"/>
+    </row>
+    <row r="540" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A540" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B540" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C540" s="10" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D540" s="11" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E540" s="10" t="s">
+        <v>2637</v>
+      </c>
+      <c r="F540" s="19" t="s">
+        <v>2027</v>
+      </c>
+      <c r="G540" s="13"/>
+    </row>
+    <row r="541" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A541" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B541" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C541" s="10" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D541" s="11" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E541" s="10" t="s">
+        <v>2030</v>
+      </c>
+      <c r="F541" s="19" t="s">
+        <v>2031</v>
+      </c>
+      <c r="G541" s="13"/>
+    </row>
+    <row r="542" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A542" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B542" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C542" s="10" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D542" s="11" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E542" s="10" t="s">
+        <v>2034</v>
+      </c>
+      <c r="F542" s="19" t="s">
+        <v>2035</v>
+      </c>
+      <c r="G542" s="13"/>
+    </row>
+    <row r="543" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A543" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B543" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C543" s="10" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D543" s="11" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E543" s="10" t="s">
+        <v>2038</v>
+      </c>
+      <c r="F543" s="19" t="s">
+        <v>2039</v>
+      </c>
+      <c r="G543" s="13"/>
+    </row>
+    <row r="544" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A544" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B544" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C544" s="10" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D544" s="11" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E544" s="10" t="s">
+        <v>2639</v>
+      </c>
+      <c r="F544" s="19" t="s">
+        <v>2042</v>
+      </c>
+      <c r="G544" s="13"/>
+    </row>
+    <row r="545" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A545" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B545" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C545" s="10" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D545" s="11" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E545" s="10" t="s">
+        <v>2045</v>
+      </c>
+      <c r="F545" s="19" t="s">
+        <v>2046</v>
+      </c>
+      <c r="G545" s="13"/>
+    </row>
+    <row r="546" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A546" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B546" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C546" s="10" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D546" s="11" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E546" s="10" t="s">
+        <v>2638</v>
+      </c>
+      <c r="F546" s="19" t="s">
+        <v>2049</v>
+      </c>
+      <c r="G546" s="13"/>
+    </row>
+    <row r="547" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A547" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B547" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C547" s="10" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D547" s="11" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E547" s="10" t="s">
+        <v>2052</v>
+      </c>
+      <c r="F547" s="19" t="s">
+        <v>2053</v>
+      </c>
+      <c r="G547" s="13"/>
+    </row>
+    <row r="548" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A548" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B548" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C548" s="10" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D548" s="11" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E548" s="10" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F548" s="19" t="s">
+        <v>2057</v>
+      </c>
+      <c r="G548" s="13"/>
+    </row>
+    <row r="549" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A549" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B549" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C549" s="10" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D549" s="11" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E549" s="10" t="s">
+        <v>2060</v>
+      </c>
+      <c r="F549" s="19" t="s">
+        <v>2061</v>
+      </c>
+      <c r="G549" s="13"/>
+    </row>
+    <row r="550" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A550" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B550" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C550" s="10" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D550" s="11" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E550" s="10" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F550" s="19" t="s">
+        <v>2065</v>
+      </c>
+      <c r="G550" s="13"/>
+    </row>
+    <row r="551" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A551" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B551" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C551" s="10" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D551" s="11" t="s">
+        <v>2067</v>
+      </c>
+      <c r="E551" s="10" t="s">
+        <v>2641</v>
+      </c>
+      <c r="F551" s="19" t="s">
+        <v>2068</v>
+      </c>
+      <c r="G551" s="13"/>
+    </row>
+    <row r="552" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A552" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B552" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C552" s="10" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D552" s="11" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E552" s="10" t="s">
+        <v>2071</v>
+      </c>
+      <c r="F552" s="19" t="s">
+        <v>2072</v>
+      </c>
+      <c r="G552" s="13"/>
+    </row>
+    <row r="553" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A553" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B553" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C553" s="10" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D553" s="11" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E553" s="10" t="s">
+        <v>2640</v>
+      </c>
+      <c r="F553" s="19" t="s">
+        <v>2075</v>
+      </c>
+      <c r="G553" s="13"/>
+    </row>
+    <row r="554" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A554" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B554" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C554" s="10" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D554" s="11" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E554" s="10" t="s">
+        <v>2078</v>
+      </c>
+      <c r="F554" s="19" t="s">
+        <v>2079</v>
+      </c>
+      <c r="G554" s="13"/>
+    </row>
+    <row r="555" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A555" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B555" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C555" s="10" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D555" s="11" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E555" s="10" t="s">
+        <v>2082</v>
+      </c>
+      <c r="F555" s="19" t="s">
+        <v>2083</v>
+      </c>
+      <c r="G555" s="13"/>
+    </row>
+    <row r="556" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A556" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B556" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C556" s="10" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D556" s="11" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E556" s="10" t="s">
+        <v>2086</v>
+      </c>
+      <c r="F556" s="19" t="s">
+        <v>2087</v>
+      </c>
+      <c r="G556" s="13"/>
+    </row>
+    <row r="557" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A557" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B557" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C557" s="10" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D557" s="11" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E557" s="10" t="s">
+        <v>2642</v>
+      </c>
+      <c r="F557" s="19" t="s">
+        <v>2090</v>
+      </c>
+      <c r="G557" s="13"/>
+    </row>
+    <row r="558" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A558" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B558" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C558" s="10" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D558" s="11" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E558" s="10" t="s">
+        <v>2643</v>
+      </c>
+      <c r="F558" s="19" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G558" s="13"/>
+    </row>
+    <row r="559" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A559" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B559" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C559" s="10" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D559" s="11" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E559" s="10" t="s">
+        <v>2096</v>
+      </c>
+      <c r="F559" s="19" t="s">
+        <v>2097</v>
+      </c>
+      <c r="G559" s="13"/>
+    </row>
+    <row r="560" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A560" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B560" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C560" s="10" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D560" s="11" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E560" s="10" t="s">
+        <v>2100</v>
+      </c>
+      <c r="F560" s="19" t="s">
+        <v>2101</v>
+      </c>
+      <c r="G560" s="13"/>
+    </row>
+    <row r="561" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A561" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B561" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C561" s="10" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D561" s="11" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E561" s="10" t="s">
+        <v>2643</v>
+      </c>
+      <c r="F561" s="19" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G561" s="13"/>
+    </row>
+    <row r="562" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A562" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B562" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C562" s="10" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D562" s="11" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E562" s="10" t="s">
+        <v>2096</v>
+      </c>
+      <c r="F562" s="19" t="s">
+        <v>2097</v>
+      </c>
+      <c r="G562" s="13"/>
+    </row>
+    <row r="563" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A563" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B563" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C563" s="10" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D563" s="11" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E563" s="10" t="s">
+        <v>2100</v>
+      </c>
+      <c r="F563" s="19" t="s">
+        <v>2101</v>
+      </c>
+      <c r="G563" s="13"/>
+    </row>
+    <row r="564" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A564" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B564" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C564" s="10" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D564" s="11" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E564" s="10" t="s">
+        <v>2109</v>
+      </c>
+      <c r="F564" s="19" t="s">
+        <v>2110</v>
+      </c>
+      <c r="G564" s="13"/>
+    </row>
+    <row r="565" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A565" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B565" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C565" s="10" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D565" s="11" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E565" s="10" t="s">
+        <v>2113</v>
+      </c>
+      <c r="F565" s="19" t="s">
+        <v>2114</v>
+      </c>
+      <c r="G565" s="13"/>
+    </row>
+    <row r="566" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A566" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B566" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C566" s="10" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D566" s="11" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E566" s="10" t="s">
+        <v>2117</v>
+      </c>
+      <c r="F566" s="19" t="s">
+        <v>2118</v>
+      </c>
+      <c r="G566" s="13"/>
+    </row>
+    <row r="567" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A567" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B567" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C567" s="10" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D567" s="11" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E567" s="10" t="s">
+        <v>2121</v>
+      </c>
+      <c r="F567" s="19" t="s">
+        <v>2122</v>
+      </c>
+      <c r="G567" s="13"/>
+    </row>
+    <row r="568" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A568" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B568" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C568" s="10" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D568" s="11" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E568" s="10" t="s">
+        <v>2125</v>
+      </c>
+      <c r="F568" s="19" t="s">
+        <v>2126</v>
+      </c>
+      <c r="G568" s="13"/>
+    </row>
+    <row r="569" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A569" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B569" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C569" s="10" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D569" s="11" t="s">
         <v>1454</v>
       </c>
-      <c r="D372" s="10" t="s">
+      <c r="E569" s="10" t="s">
         <v>1455</v>
       </c>
-      <c r="E372" s="10" t="s">
-[...3398 lines deleted...]
-      <c r="F542" s="11" t="s">
+      <c r="F569" s="19" t="s">
+        <v>2128</v>
+      </c>
+      <c r="G569" s="13"/>
+    </row>
+    <row r="570" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A570" s="2" t="s">
         <v>2102</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C543" s="10" t="s">
+      <c r="B570" s="10" t="s">
         <v>2103</v>
       </c>
-      <c r="D543" s="10" t="s">
-[...122 lines deleted...]
-      <c r="E549" s="10" t="s">
+      <c r="C570" s="10" t="s">
         <v>2129</v>
       </c>
-      <c r="F549" s="11" t="s">
+      <c r="D570" s="11" t="s">
         <v>2130</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C550" s="10" t="s">
+      <c r="E570" s="10" t="s">
         <v>2131</v>
       </c>
-      <c r="D550" s="10" t="s">
+      <c r="F570" s="19" t="s">
         <v>2132</v>
       </c>
-      <c r="E550" s="10" t="s">
+      <c r="G570" s="13"/>
+    </row>
+    <row r="571" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A571" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B571" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C571" s="10" t="s">
         <v>2133</v>
       </c>
-      <c r="F550" s="11" t="s">
+      <c r="D571" s="11" t="s">
         <v>2134</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C551" s="10" t="s">
+      <c r="E571" s="10" t="s">
+        <v>2644</v>
+      </c>
+      <c r="F571" s="19" t="s">
         <v>2135</v>
       </c>
-      <c r="D551" s="10" t="s">
+      <c r="G571" s="13"/>
+    </row>
+    <row r="572" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A572" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B572" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C572" s="10" t="s">
         <v>2136</v>
       </c>
-      <c r="E551" s="10" t="s">
+      <c r="D572" s="11" t="s">
         <v>2137</v>
       </c>
-      <c r="F551" s="11" t="s">
+      <c r="E572" s="10" t="s">
+        <v>2645</v>
+      </c>
+      <c r="F572" s="19" t="s">
         <v>2138</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C552" s="10" t="s">
+      <c r="G572" s="13"/>
+    </row>
+    <row r="573" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A573" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B573" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C573" s="10" t="s">
         <v>2139</v>
       </c>
-      <c r="D552" s="10" t="s">
+      <c r="D573" s="11" t="s">
         <v>2140</v>
       </c>
-      <c r="E552" s="10" t="s">
+      <c r="E573" s="10" t="s">
         <v>2141</v>
       </c>
-      <c r="F552" s="11" t="s">
+      <c r="F573" s="19" t="s">
         <v>2142</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C553" s="10" t="s">
+      <c r="G573" s="13"/>
+    </row>
+    <row r="574" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A574" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B574" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C574" s="10" t="s">
         <v>2143</v>
       </c>
-      <c r="D553" s="10" t="s">
+      <c r="D574" s="11" t="s">
         <v>2144</v>
       </c>
-      <c r="E553" s="10" t="s">
+      <c r="E574" s="10" t="s">
         <v>2145</v>
       </c>
-      <c r="F553" s="11" t="s">
+      <c r="F574" s="19" t="s">
         <v>2146</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C554" s="10" t="s">
+      <c r="G574" s="13"/>
+    </row>
+    <row r="575" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A575" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B575" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C575" s="10" t="s">
         <v>2147</v>
       </c>
-      <c r="D554" s="10" t="s">
+      <c r="D575" s="11" t="s">
         <v>2148</v>
       </c>
-      <c r="E554" s="10" t="s">
+      <c r="E575" s="10" t="s">
         <v>2149</v>
       </c>
-      <c r="F554" s="11" t="s">
+      <c r="F575" s="19" t="s">
         <v>2150</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C555" s="10" t="s">
+      <c r="G575" s="13"/>
+    </row>
+    <row r="576" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A576" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B576" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C576" s="10" t="s">
         <v>2151</v>
       </c>
-      <c r="D555" s="10" t="s">
+      <c r="D576" s="11" t="s">
         <v>2152</v>
       </c>
-      <c r="E555" s="10" t="s">
+      <c r="E576" s="10" t="s">
+        <v>2649</v>
+      </c>
+      <c r="F576" s="19" t="s">
         <v>2153</v>
       </c>
-      <c r="F555" s="11" t="s">
+      <c r="G576" s="13"/>
+    </row>
+    <row r="577" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A577" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B577" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C577" s="10" t="s">
         <v>2154</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A556" s="10" t="s">
+      <c r="D577" s="11" t="s">
         <v>2155</v>
       </c>
-      <c r="B556" s="10" t="s">
+      <c r="E577" s="10" t="s">
         <v>2156</v>
       </c>
-      <c r="C556" s="10" t="s">
+      <c r="F577" s="19" t="s">
         <v>2157</v>
       </c>
-      <c r="D556" s="10" t="s">
-[...16 lines deleted...]
-      <c r="C557" s="10" t="s">
+      <c r="G577" s="13"/>
+    </row>
+    <row r="578" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A578" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B578" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C578" s="10" t="s">
         <v>2158</v>
       </c>
-      <c r="D557" s="10" t="s">
-[...16 lines deleted...]
-      <c r="C558" s="10" t="s">
+      <c r="D578" s="11" t="s">
         <v>2159</v>
       </c>
-      <c r="D558" s="10" t="s">
-[...16 lines deleted...]
-      <c r="C559" s="10" t="s">
+      <c r="E578" s="10" t="s">
+        <v>2646</v>
+      </c>
+      <c r="F578" s="19" t="s">
         <v>2160</v>
       </c>
-      <c r="D559" s="10" t="s">
+      <c r="G578" s="13"/>
+    </row>
+    <row r="579" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A579" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B579" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C579" s="10" t="s">
         <v>2161</v>
       </c>
-      <c r="E559" s="10" t="s">
+      <c r="D579" s="11" t="s">
         <v>2162</v>
       </c>
-      <c r="F559" s="11" t="s">
+      <c r="E579" s="10" t="s">
         <v>2163</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C560" s="10" t="s">
+      <c r="F579" s="19" t="s">
         <v>2164</v>
       </c>
-      <c r="D560" s="10" t="s">
+      <c r="G579" s="13"/>
+    </row>
+    <row r="580" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A580" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B580" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C580" s="10" t="s">
         <v>2165</v>
       </c>
-      <c r="E560" s="10" t="s">
+      <c r="D580" s="11" t="s">
         <v>2166</v>
       </c>
-      <c r="F560" s="11" t="s">
+      <c r="E580" s="10" t="s">
         <v>2167</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C561" s="10" t="s">
+      <c r="F580" s="19" t="s">
         <v>2168</v>
       </c>
-      <c r="D561" s="10" t="s">
+      <c r="G580" s="13"/>
+    </row>
+    <row r="581" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A581" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B581" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C581" s="10" t="s">
         <v>2169</v>
       </c>
-      <c r="E561" s="10" t="s">
+      <c r="D581" s="11" t="s">
         <v>2170</v>
       </c>
-      <c r="F561" s="11" t="s">
+      <c r="E581" s="10" t="s">
         <v>2171</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C562" s="10" t="s">
+      <c r="F581" s="19" t="s">
         <v>2172</v>
       </c>
-      <c r="D562" s="10" t="s">
+      <c r="G581" s="13"/>
+    </row>
+    <row r="582" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A582" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B582" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C582" s="10" t="s">
         <v>2173</v>
       </c>
-      <c r="E562" s="10" t="s">
+      <c r="D582" s="11" t="s">
         <v>2174</v>
       </c>
-      <c r="F562" s="11" t="s">
+      <c r="E582" s="10" t="s">
         <v>2175</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C563" s="10" t="s">
+      <c r="F582" s="19" t="s">
         <v>2176</v>
       </c>
-      <c r="D563" s="10" t="s">
+      <c r="G582" s="13"/>
+    </row>
+    <row r="583" spans="1:7" s="14" customFormat="1" ht="37" x14ac:dyDescent="0.35">
+      <c r="A583" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B583" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C583" s="10" t="s">
         <v>2177</v>
       </c>
-      <c r="E563" s="10" t="s">
+      <c r="D583" s="11" t="s">
         <v>2178</v>
       </c>
-      <c r="F563" s="11" t="s">
+      <c r="E583" s="10" t="s">
         <v>2179</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C564" s="10" t="s">
+      <c r="F583" s="19" t="s">
         <v>2180</v>
       </c>
-      <c r="D564" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F564" s="11" t="s">
+      <c r="G583" s="13"/>
+    </row>
+    <row r="584" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A584" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B584" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C584" s="10" t="s">
         <v>2181</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C565" s="10" t="s">
+      <c r="D584" s="11" t="s">
         <v>2182</v>
       </c>
-      <c r="D565" s="10" t="s">
+      <c r="E584" s="10" t="s">
         <v>2183</v>
       </c>
-      <c r="E565" s="10" t="s">
+      <c r="F584" s="19" t="s">
         <v>2184</v>
       </c>
-      <c r="F565" s="11" t="s">
+      <c r="G584" s="13"/>
+    </row>
+    <row r="585" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A585" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B585" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C585" s="10" t="s">
         <v>2185</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C566" s="10" t="s">
+      <c r="D585" s="11" t="s">
         <v>2186</v>
       </c>
-      <c r="D566" s="10" t="s">
+      <c r="E585" s="10" t="s">
         <v>2187</v>
       </c>
-      <c r="E566" s="10" t="s">
+      <c r="F585" s="19" t="s">
         <v>2188</v>
       </c>
-      <c r="F566" s="11" t="s">
+      <c r="G585" s="13"/>
+    </row>
+    <row r="586" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A586" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B586" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C586" s="10" t="s">
         <v>2189</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C567" s="10" t="s">
+      <c r="D586" s="11" t="s">
         <v>2190</v>
       </c>
-      <c r="D567" s="10" t="s">
+      <c r="E586" s="10" t="s">
         <v>2191</v>
       </c>
-      <c r="E567" s="10" t="s">
+      <c r="F586" s="19" t="s">
         <v>2192</v>
       </c>
-      <c r="F567" s="11" t="s">
+      <c r="G586" s="13"/>
+    </row>
+    <row r="587" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A587" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B587" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C587" s="10" t="s">
         <v>2193</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C568" s="10" t="s">
+      <c r="D587" s="11" t="s">
         <v>2194</v>
       </c>
-      <c r="D568" s="10" t="s">
+      <c r="E587" s="10" t="s">
         <v>2195</v>
       </c>
-      <c r="E568" s="10" t="s">
+      <c r="F587" s="19" t="s">
         <v>2196</v>
       </c>
-      <c r="F568" s="11" t="s">
+      <c r="G587" s="13"/>
+    </row>
+    <row r="588" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A588" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B588" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C588" s="10" t="s">
         <v>2197</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C569" s="10" t="s">
+      <c r="D588" s="11" t="s">
         <v>2198</v>
       </c>
-      <c r="D569" s="10" t="s">
+      <c r="E588" s="10" t="s">
         <v>2199</v>
       </c>
-      <c r="E569" s="10" t="s">
+      <c r="F588" s="19" t="s">
         <v>2200</v>
       </c>
-      <c r="F569" s="11" t="s">
+      <c r="G588" s="13"/>
+    </row>
+    <row r="589" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A589" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B589" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C589" s="10" t="s">
         <v>2201</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C570" s="10" t="s">
+      <c r="D589" s="11" t="s">
         <v>2202</v>
       </c>
-      <c r="D570" s="10" t="s">
+      <c r="E589" s="10" t="s">
         <v>2203</v>
       </c>
-      <c r="E570" s="10" t="s">
+      <c r="F589" s="19" t="s">
         <v>2204</v>
       </c>
-      <c r="F570" s="11" t="s">
+      <c r="G589" s="13"/>
+    </row>
+    <row r="590" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A590" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B590" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C590" s="10" t="s">
         <v>2205</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C571" s="10" t="s">
+      <c r="D590" s="11" t="s">
         <v>2206</v>
       </c>
-      <c r="D571" s="10" t="s">
+      <c r="E590" s="10" t="s">
         <v>2207</v>
       </c>
-      <c r="E571" s="10" t="s">
+      <c r="F590" s="19" t="s">
         <v>2208</v>
       </c>
-      <c r="F571" s="11" t="s">
+      <c r="G590" s="13"/>
+    </row>
+    <row r="591" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A591" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B591" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C591" s="10" t="s">
         <v>2209</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C572" s="10" t="s">
+      <c r="D591" s="11" t="s">
         <v>2210</v>
       </c>
-      <c r="D572" s="10" t="s">
+      <c r="E591" s="10" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F591" s="19" t="s">
         <v>2211</v>
       </c>
-      <c r="E572" s="10" t="s">
+      <c r="G591" s="13"/>
+    </row>
+    <row r="592" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A592" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B592" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C592" s="10" t="s">
         <v>2212</v>
       </c>
-      <c r="F572" s="11" t="s">
+      <c r="D592" s="11" t="s">
         <v>2213</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C573" s="10" t="s">
+      <c r="E592" s="10" t="s">
         <v>2214</v>
       </c>
-      <c r="D573" s="10" t="s">
+      <c r="F592" s="19" t="s">
         <v>2215</v>
       </c>
-      <c r="E573" s="10" t="s">
+      <c r="G592" s="13"/>
+    </row>
+    <row r="593" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A593" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B593" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C593" s="10" t="s">
         <v>2216</v>
       </c>
-      <c r="F573" s="11" t="s">
+      <c r="D593" s="11" t="s">
         <v>2217</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C574" s="10" t="s">
+      <c r="E593" s="10" t="s">
         <v>2218</v>
       </c>
-      <c r="D574" s="10" t="s">
+      <c r="F593" s="19" t="s">
         <v>2219</v>
       </c>
-      <c r="E574" s="10" t="s">
+      <c r="G593" s="13"/>
+    </row>
+    <row r="594" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A594" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B594" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C594" s="10" t="s">
         <v>2220</v>
       </c>
-      <c r="F574" s="11" t="s">
+      <c r="D594" s="11" t="s">
         <v>2221</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C575" s="10" t="s">
+      <c r="E594" s="10" t="s">
+        <v>2650</v>
+      </c>
+      <c r="F594" s="19" t="s">
         <v>2222</v>
       </c>
-      <c r="D575" s="10" t="s">
+      <c r="G594" s="13"/>
+    </row>
+    <row r="595" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A595" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B595" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C595" s="10" t="s">
         <v>2223</v>
       </c>
-      <c r="E575" s="10" t="s">
+      <c r="D595" s="11" t="s">
         <v>2224</v>
       </c>
-      <c r="F575" s="11" t="s">
+      <c r="E595" s="10" t="s">
+        <v>2648</v>
+      </c>
+      <c r="F595" s="19" t="s">
         <v>2225</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C576" s="10" t="s">
+      <c r="G595" s="13"/>
+    </row>
+    <row r="596" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A596" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B596" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C596" s="10" t="s">
         <v>2226</v>
       </c>
-      <c r="D576" s="10" t="s">
+      <c r="D596" s="11" t="s">
         <v>2227</v>
       </c>
-      <c r="E576" s="10" t="s">
+      <c r="E596" s="10" t="s">
+        <v>2651</v>
+      </c>
+      <c r="F596" s="19" t="s">
         <v>2228</v>
       </c>
-      <c r="F576" s="11" t="s">
+      <c r="G596" s="13"/>
+    </row>
+    <row r="597" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A597" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B597" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C597" s="10" t="s">
         <v>2229</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C577" s="10" t="s">
+      <c r="D597" s="11" t="s">
         <v>2230</v>
       </c>
-      <c r="D577" s="10" t="s">
+      <c r="E597" s="10" t="s">
         <v>2231</v>
       </c>
-      <c r="E577" s="10" t="s">
+      <c r="F597" s="19" t="s">
         <v>2232</v>
       </c>
-      <c r="F577" s="11" t="s">
+      <c r="G597" s="13"/>
+    </row>
+    <row r="598" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A598" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B598" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C598" s="10" t="s">
         <v>2233</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C578" s="10" t="s">
+      <c r="D598" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="E598" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F598" s="19" t="s">
         <v>2234</v>
       </c>
-      <c r="D578" s="10" t="s">
+      <c r="G598" s="13"/>
+    </row>
+    <row r="599" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A599" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B599" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C599" s="10" t="s">
         <v>2235</v>
       </c>
-      <c r="E578" s="10" t="s">
+      <c r="D599" s="11" t="s">
         <v>2236</v>
       </c>
-      <c r="F578" s="11" t="s">
+      <c r="E599" s="10" t="s">
         <v>2237</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C579" s="10" t="s">
+      <c r="F599" s="19" t="s">
         <v>2238</v>
       </c>
-      <c r="D579" s="10" t="s">
+      <c r="G599" s="13"/>
+    </row>
+    <row r="600" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A600" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B600" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C600" s="10" t="s">
         <v>2239</v>
       </c>
-      <c r="E579" s="10" t="s">
+      <c r="D600" s="11" t="s">
         <v>2240</v>
       </c>
-      <c r="F579" s="11" t="s">
+      <c r="E600" s="10" t="s">
         <v>2241</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C580" s="10" t="s">
+      <c r="F600" s="19" t="s">
         <v>2242</v>
       </c>
-      <c r="D580" s="10" t="s">
+      <c r="G600" s="13"/>
+    </row>
+    <row r="601" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A601" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B601" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C601" s="10" t="s">
         <v>2243</v>
       </c>
-      <c r="E580" s="10" t="s">
+      <c r="D601" s="11" t="s">
         <v>2244</v>
       </c>
-      <c r="F580" s="11" t="s">
+      <c r="E601" s="10" t="s">
         <v>2245</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C581" s="10" t="s">
+      <c r="F601" s="19" t="s">
         <v>2246</v>
       </c>
-      <c r="D581" s="10" t="s">
+      <c r="G601" s="13"/>
+    </row>
+    <row r="602" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A602" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B602" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C602" s="10" t="s">
         <v>2247</v>
       </c>
-      <c r="E581" s="10" t="s">
+      <c r="D602" s="11" t="s">
         <v>2248</v>
       </c>
-      <c r="F581" s="11" t="s">
+      <c r="E602" s="10" t="s">
+        <v>2652</v>
+      </c>
+      <c r="F602" s="19" t="s">
         <v>2249</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C582" s="10" t="s">
+      <c r="G602" s="13"/>
+    </row>
+    <row r="603" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A603" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B603" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C603" s="10" t="s">
         <v>2250</v>
       </c>
-      <c r="D582" s="10" t="s">
+      <c r="D603" s="11" t="s">
         <v>2251</v>
       </c>
-      <c r="E582" s="10" t="s">
+      <c r="E603" s="10" t="s">
         <v>2252</v>
       </c>
-      <c r="F582" s="11" t="s">
+      <c r="F603" s="19" t="s">
         <v>2253</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C583" s="10" t="s">
+      <c r="G603" s="13"/>
+    </row>
+    <row r="604" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A604" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B604" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C604" s="10" t="s">
         <v>2254</v>
       </c>
-      <c r="D583" s="10" t="s">
+      <c r="D604" s="11" t="s">
         <v>2255</v>
       </c>
-      <c r="E583" s="10" t="s">
+      <c r="E604" s="10" t="s">
         <v>2256</v>
       </c>
-      <c r="F583" s="11" t="s">
+      <c r="F604" s="19" t="s">
         <v>2257</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C584" s="10" t="s">
+      <c r="G604" s="13"/>
+    </row>
+    <row r="605" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A605" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B605" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C605" s="10" t="s">
         <v>2258</v>
       </c>
-      <c r="D584" s="10" t="s">
+      <c r="D605" s="11" t="s">
         <v>2259</v>
       </c>
-      <c r="E584" s="10" t="s">
+      <c r="E605" s="10" t="s">
         <v>2260</v>
       </c>
-      <c r="F584" s="11" t="s">
+      <c r="F605" s="19" t="s">
         <v>2261</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C585" s="10" t="s">
+      <c r="G605" s="13"/>
+    </row>
+    <row r="606" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A606" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B606" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C606" s="10" t="s">
         <v>2262</v>
       </c>
-      <c r="D585" s="10" t="s">
+      <c r="D606" s="11" t="s">
         <v>2263</v>
       </c>
-      <c r="E585" s="10" t="s">
+      <c r="E606" s="10" t="s">
+        <v>2653</v>
+      </c>
+      <c r="F606" s="19" t="s">
         <v>2264</v>
       </c>
-      <c r="F585" s="11" t="s">
+      <c r="G606" s="13"/>
+    </row>
+    <row r="607" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A607" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B607" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C607" s="10" t="s">
         <v>2265</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C586" s="10" t="s">
+      <c r="D607" s="11" t="s">
         <v>2266</v>
       </c>
-      <c r="D586" s="10" t="s">
+      <c r="E607" s="10" t="s">
+        <v>2654</v>
+      </c>
+      <c r="F607" s="19" t="s">
         <v>2267</v>
       </c>
-      <c r="E586" s="10" t="s">
+      <c r="G607" s="13"/>
+    </row>
+    <row r="608" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A608" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B608" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C608" s="10" t="s">
         <v>2268</v>
       </c>
-      <c r="F586" s="11" t="s">
+      <c r="D608" s="11" t="s">
         <v>2269</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C587" s="10" t="s">
+      <c r="E608" s="10" t="s">
         <v>2270</v>
       </c>
-      <c r="D587" s="10" t="s">
+      <c r="F608" s="19" t="s">
         <v>2271</v>
       </c>
-      <c r="E587" s="10" t="s">
+      <c r="G608" s="13"/>
+    </row>
+    <row r="609" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A609" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B609" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C609" s="10" t="s">
         <v>2272</v>
       </c>
-      <c r="F587" s="11" t="s">
+      <c r="D609" s="11" t="s">
         <v>2273</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C588" s="10" t="s">
+      <c r="E609" s="10" t="s">
         <v>2274</v>
       </c>
-      <c r="D588" s="10" t="s">
+      <c r="F609" s="19" t="s">
         <v>2275</v>
       </c>
-      <c r="E588" s="10" t="s">
+      <c r="G609" s="13"/>
+    </row>
+    <row r="610" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A610" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B610" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C610" s="10" t="s">
         <v>2276</v>
       </c>
-      <c r="F588" s="11" t="s">
+      <c r="D610" s="11" t="s">
         <v>2277</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C589" s="10" t="s">
+      <c r="E610" s="10" t="s">
+        <v>2655</v>
+      </c>
+      <c r="F610" s="19" t="s">
         <v>2278</v>
       </c>
-      <c r="D589" s="10" t="s">
+      <c r="G610" s="13"/>
+    </row>
+    <row r="611" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A611" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B611" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C611" s="10" t="s">
         <v>2279</v>
       </c>
-      <c r="E589" s="10" t="s">
+      <c r="D611" s="11" t="s">
         <v>2280</v>
       </c>
-      <c r="F589" s="11" t="s">
+      <c r="E611" s="10" t="s">
         <v>2281</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C590" s="10" t="s">
+      <c r="F611" s="19" t="s">
         <v>2282</v>
       </c>
-      <c r="D590" s="10" t="s">
+      <c r="G611" s="13"/>
+    </row>
+    <row r="612" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A612" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B612" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C612" s="10" t="s">
         <v>2283</v>
       </c>
-      <c r="E590" s="10" t="s">
+      <c r="D612" s="11" t="s">
         <v>2284</v>
       </c>
-      <c r="F590" s="11" t="s">
+      <c r="E612" s="10" t="s">
         <v>2285</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C591" s="10" t="s">
+      <c r="F612" s="19" t="s">
         <v>2286</v>
       </c>
-      <c r="D591" s="10" t="s">
+      <c r="G612" s="13"/>
+    </row>
+    <row r="613" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A613" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B613" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C613" s="10" t="s">
         <v>2287</v>
       </c>
-      <c r="E591" s="10" t="s">
+      <c r="D613" s="11" t="s">
         <v>2288</v>
       </c>
-      <c r="F591" s="11" t="s">
+      <c r="E613" s="10" t="s">
         <v>2289</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C592" s="10" t="s">
+      <c r="F613" s="19" t="s">
         <v>2290</v>
       </c>
-      <c r="D592" s="10" t="s">
+      <c r="G613" s="13"/>
+    </row>
+    <row r="614" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A614" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B614" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C614" s="10" t="s">
         <v>2291</v>
       </c>
-      <c r="E592" s="10" t="s">
+      <c r="D614" s="11" t="s">
         <v>2292</v>
       </c>
-      <c r="F592" s="11" t="s">
+      <c r="E614" s="10" t="s">
         <v>2293</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C593" s="10" t="s">
+      <c r="F614" s="19" t="s">
         <v>2294</v>
       </c>
-      <c r="D593" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F593" s="11" t="s">
+      <c r="G614" s="13"/>
+    </row>
+    <row r="615" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A615" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B615" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C615" s="10" t="s">
         <v>2295</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C594" s="10" t="s">
+      <c r="D615" s="11" t="s">
         <v>2296</v>
       </c>
-      <c r="D594" s="10" t="s">
+      <c r="E615" s="10" t="s">
         <v>2297</v>
       </c>
-      <c r="E594" s="10" t="s">
+      <c r="F615" s="19" t="s">
         <v>2298</v>
       </c>
-      <c r="F594" s="11" t="s">
+      <c r="G615" s="13"/>
+    </row>
+    <row r="616" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A616" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B616" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C616" s="10" t="s">
         <v>2299</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C595" s="10" t="s">
+      <c r="D616" s="11" t="s">
         <v>2300</v>
       </c>
-      <c r="D595" s="10" t="s">
+      <c r="E616" s="10" t="s">
+        <v>2656</v>
+      </c>
+      <c r="F616" s="19" t="s">
         <v>2301</v>
       </c>
-      <c r="E595" s="10" t="s">
+      <c r="G616" s="13"/>
+    </row>
+    <row r="617" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A617" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B617" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C617" s="10" t="s">
         <v>2302</v>
       </c>
-      <c r="F595" s="11" t="s">
+      <c r="D617" s="11" t="s">
         <v>2303</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C596" s="10" t="s">
+      <c r="E617" s="10" t="s">
         <v>2304</v>
       </c>
-      <c r="D596" s="10" t="s">
+      <c r="F617" s="19" t="s">
         <v>2305</v>
       </c>
-      <c r="E596" s="10" t="s">
+      <c r="G617" s="13"/>
+    </row>
+    <row r="618" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A618" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B618" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C618" s="10" t="s">
         <v>2306</v>
       </c>
-      <c r="F596" s="11" t="s">
+      <c r="D618" s="11" t="s">
         <v>2307</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C597" s="10" t="s">
+      <c r="E618" s="10" t="s">
         <v>2308</v>
       </c>
-      <c r="D597" s="10" t="s">
+      <c r="F618" s="19" t="s">
         <v>2309</v>
       </c>
-      <c r="E597" s="10" t="s">
+      <c r="G618" s="13"/>
+    </row>
+    <row r="619" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A619" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B619" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C619" s="10" t="s">
         <v>2310</v>
       </c>
-      <c r="F597" s="11" t="s">
+      <c r="D619" s="11" t="s">
         <v>2311</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C598" s="10" t="s">
+      <c r="E619" s="10" t="s">
         <v>2312</v>
       </c>
-      <c r="D598" s="10" t="s">
+      <c r="F619" s="19" t="s">
         <v>2313</v>
       </c>
-      <c r="E598" s="10" t="s">
+      <c r="G619" s="13"/>
+    </row>
+    <row r="620" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A620" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B620" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C620" s="10" t="s">
         <v>2314</v>
       </c>
-      <c r="F598" s="11" t="s">
+      <c r="D620" s="11" t="s">
         <v>2315</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C599" s="10" t="s">
+      <c r="E620" s="10" t="s">
+        <v>2658</v>
+      </c>
+      <c r="F620" s="19" t="s">
         <v>2316</v>
       </c>
-      <c r="D599" s="10" t="s">
+      <c r="G620" s="13"/>
+    </row>
+    <row r="621" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A621" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B621" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C621" s="10" t="s">
         <v>2317</v>
       </c>
-      <c r="E599" s="10" t="s">
+      <c r="D621" s="11" t="s">
         <v>2318</v>
       </c>
-      <c r="F599" s="11" t="s">
+      <c r="E621" s="10" t="s">
         <v>2319</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C600" s="10" t="s">
+      <c r="F621" s="19" t="s">
         <v>2320</v>
       </c>
-      <c r="D600" s="10" t="s">
+      <c r="G621" s="13"/>
+    </row>
+    <row r="622" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A622" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B622" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C622" s="10" t="s">
         <v>2321</v>
       </c>
-      <c r="E600" s="10" t="s">
+      <c r="D622" s="11" t="s">
         <v>2322</v>
       </c>
-      <c r="F600" s="11" t="s">
+      <c r="E622" s="10" t="s">
+        <v>2657</v>
+      </c>
+      <c r="F622" s="19" t="s">
         <v>2323</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C601" s="10" t="s">
+      <c r="G622" s="13"/>
+    </row>
+    <row r="623" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A623" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B623" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C623" s="10" t="s">
         <v>2324</v>
       </c>
-      <c r="D601" s="10" t="s">
+      <c r="D623" s="11" t="s">
         <v>2325</v>
       </c>
-      <c r="E601" s="10" t="s">
+      <c r="E623" s="10" t="s">
+        <v>2659</v>
+      </c>
+      <c r="F623" s="19" t="s">
         <v>2326</v>
       </c>
-      <c r="F601" s="11" t="s">
+      <c r="G623" s="13"/>
+    </row>
+    <row r="624" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A624" s="2" t="s">
         <v>2327</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C602" s="10" t="s">
+      <c r="B624" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C624" s="10" t="s">
         <v>2328</v>
       </c>
-      <c r="D602" s="10" t="s">
+      <c r="D624" s="11" t="s">
         <v>2329</v>
       </c>
-      <c r="E602" s="10" t="s">
+      <c r="E624" s="10" t="s">
         <v>2330</v>
       </c>
-      <c r="F602" s="11" t="s">
+      <c r="F624" s="19" t="s">
         <v>2331</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C603" s="10" t="s">
+      <c r="G624" s="13"/>
+    </row>
+    <row r="625" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A625" s="2" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B625" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C625" s="10" t="s">
         <v>2332</v>
       </c>
-      <c r="D603" s="10" t="s">
+      <c r="D625" s="11" t="s">
         <v>2333</v>
       </c>
-      <c r="E603" s="10" t="s">
+      <c r="E625" s="10" t="s">
+        <v>2660</v>
+      </c>
+      <c r="F625" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="G625" s="13"/>
+    </row>
+    <row r="626" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A626" s="2" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B626" s="10" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C626" s="10" t="s">
         <v>2334</v>
       </c>
-      <c r="F603" s="11" t="s">
+      <c r="D626" s="11" t="s">
         <v>2335</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C604" s="10" t="s">
+      <c r="E626" s="10" t="s">
         <v>2336</v>
       </c>
-      <c r="D604" s="10" t="s">
+      <c r="F626" s="19" t="s">
         <v>2337</v>
       </c>
-      <c r="E604" s="10" t="s">
+      <c r="G626" s="13"/>
+    </row>
+    <row r="627" spans="1:7" s="14" customFormat="1" ht="148" x14ac:dyDescent="0.35">
+      <c r="A627" s="2" t="s">
         <v>2338</v>
       </c>
-      <c r="F604" s="11" t="s">
+      <c r="B627" s="10" t="s">
         <v>2339</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C605" s="10" t="s">
+      <c r="C627" s="10" t="s">
         <v>2340</v>
       </c>
-      <c r="D605" s="10" t="s">
+      <c r="D627" s="11" t="s">
         <v>2341</v>
       </c>
-      <c r="E605" s="10" t="s">
+      <c r="E627" s="10" t="s">
+        <v>2663</v>
+      </c>
+      <c r="F627" s="19" t="s">
         <v>2342</v>
       </c>
-      <c r="F605" s="11" t="s">
+      <c r="G627" s="13"/>
+    </row>
+    <row r="628" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A628" s="2" t="s">
         <v>2343</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C606" s="10" t="s">
+      <c r="B628" s="10" t="s">
         <v>2344</v>
       </c>
-      <c r="D606" s="10" t="s">
+      <c r="C628" s="10" t="s">
         <v>2345</v>
       </c>
-      <c r="E606" s="10" t="s">
+      <c r="D628" s="11" t="s">
         <v>2346</v>
       </c>
-      <c r="F606" s="11" t="s">
+      <c r="E628" s="10" t="s">
+        <v>2661</v>
+      </c>
+      <c r="F628" s="19" t="s">
         <v>2347</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C607" s="10" t="s">
+      <c r="G628" s="13"/>
+    </row>
+    <row r="629" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A629" s="2" t="s">
         <v>2348</v>
       </c>
-      <c r="D607" s="10" t="s">
+      <c r="B629" s="10" t="s">
         <v>2349</v>
       </c>
-      <c r="E607" s="10" t="s">
+      <c r="C629" s="10" t="s">
         <v>2350</v>
       </c>
-      <c r="F607" s="11" t="s">
+      <c r="D629" s="11" t="s">
         <v>2351</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C608" s="10" t="s">
+      <c r="E629" s="10" t="s">
         <v>2352</v>
       </c>
-      <c r="D608" s="10" t="s">
+      <c r="F629" s="19" t="s">
         <v>2353</v>
       </c>
-      <c r="E608" s="10" t="s">
+      <c r="G629" s="13"/>
+    </row>
+    <row r="630" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A630" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B630" s="10" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C630" s="10" t="s">
         <v>2354</v>
       </c>
-      <c r="F608" s="11" t="s">
+      <c r="D630" s="11" t="s">
         <v>2355</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C609" s="10" t="s">
+      <c r="E630" s="10" t="s">
         <v>2356</v>
       </c>
-      <c r="D609" s="10" t="s">
+      <c r="F630" s="19" t="s">
         <v>2357</v>
       </c>
-      <c r="E609" s="10" t="s">
+      <c r="G630" s="13"/>
+    </row>
+    <row r="631" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A631" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B631" s="10" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C631" s="10" t="s">
         <v>2358</v>
       </c>
-      <c r="F609" s="11" t="s">
+      <c r="D631" s="11" t="s">
         <v>2359</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C610" s="10" t="s">
+      <c r="E631" s="10" t="s">
         <v>2360</v>
       </c>
-      <c r="D610" s="10" t="s">
+      <c r="F631" s="19" t="s">
         <v>2361</v>
       </c>
-      <c r="E610" s="10" t="s">
+      <c r="G631" s="13"/>
+    </row>
+    <row r="632" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A632" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B632" s="10" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C632" s="10" t="s">
         <v>2362</v>
       </c>
-      <c r="F610" s="11" t="s">
+      <c r="D632" s="11" t="s">
         <v>2363</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C611" s="10" t="s">
+      <c r="E632" s="10" t="s">
+        <v>2662</v>
+      </c>
+      <c r="F632" s="19" t="s">
         <v>2364</v>
       </c>
-      <c r="D611" s="10" t="s">
+      <c r="G632" s="13"/>
+    </row>
+    <row r="633" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A633" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B633" s="10" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C633" s="10" t="s">
         <v>2365</v>
       </c>
-      <c r="E611" s="10" t="s">
+      <c r="D633" s="11" t="s">
+        <v>465</v>
+      </c>
+      <c r="E633" s="10" t="s">
         <v>2366</v>
       </c>
-      <c r="F611" s="11" t="s">
+      <c r="F633" s="19" t="s">
+        <v>467</v>
+      </c>
+      <c r="G633" s="13"/>
+    </row>
+    <row r="634" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A634" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B634" s="10" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C634" s="10" t="s">
+        <v>483</v>
+      </c>
+      <c r="D634" s="11" t="s">
+        <v>484</v>
+      </c>
+      <c r="E634" s="10" t="s">
         <v>2367</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C612" s="10" t="s">
+      <c r="F634" s="12" t="s">
         <v>2368</v>
       </c>
-      <c r="D612" s="10" t="s">
+      <c r="G634" s="13"/>
+    </row>
+    <row r="635" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A635" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B635" s="10" t="s">
         <v>2369</v>
       </c>
-      <c r="E612" s="10" t="s">
+      <c r="C635" s="10" t="s">
         <v>2370</v>
       </c>
-      <c r="F612" s="11" t="s">
+      <c r="D635" s="11" t="s">
         <v>2371</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C613" s="10" t="s">
+      <c r="E635" s="10" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F635" s="19" t="s">
         <v>2372</v>
       </c>
-      <c r="D613" s="10" t="s">
+      <c r="G635" s="13"/>
+    </row>
+    <row r="636" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A636" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B636" s="10" t="s">
         <v>2373</v>
       </c>
-      <c r="E613" s="10" t="s">
+      <c r="C636" s="10" t="s">
         <v>2374</v>
       </c>
-      <c r="F613" s="11" t="s">
+      <c r="D636" s="11" t="s">
         <v>2375</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C614" s="10" t="s">
+      <c r="E636" s="10" t="s">
         <v>2376</v>
       </c>
-      <c r="D614" s="10" t="s">
+      <c r="F636" s="19" t="s">
         <v>2377</v>
       </c>
-      <c r="E614" s="10" t="s">
+      <c r="G636" s="13"/>
+    </row>
+    <row r="637" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A637" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B637" s="10" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C637" s="10" t="s">
+        <v>502</v>
+      </c>
+      <c r="D637" s="11" t="s">
         <v>2378</v>
       </c>
-      <c r="F614" s="11" t="s">
+      <c r="E637" s="10" t="s">
+        <v>504</v>
+      </c>
+      <c r="F637" s="19" t="s">
         <v>2379</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C615" s="10" t="s">
+      <c r="G637" s="13"/>
+    </row>
+    <row r="638" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A638" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B638" s="10" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C638" s="10" t="s">
         <v>2380</v>
       </c>
-      <c r="D615" s="10" t="s">
+      <c r="D638" s="11" t="s">
         <v>2381</v>
       </c>
-      <c r="E615" s="10" t="s">
+      <c r="E638" s="10" t="s">
         <v>2382</v>
       </c>
-      <c r="F615" s="11" t="s">
+      <c r="F638" s="19" t="s">
         <v>2383</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C616" s="10" t="s">
+      <c r="G638" s="13"/>
+    </row>
+    <row r="639" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A639" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B639" s="10" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C639" s="10" t="s">
         <v>2384</v>
       </c>
-      <c r="D616" s="10" t="s">
+      <c r="D639" s="11" t="s">
         <v>2385</v>
       </c>
-      <c r="E616" s="10" t="s">
+      <c r="E639" s="10" t="s">
         <v>2386</v>
       </c>
-      <c r="F616" s="11" t="s">
+      <c r="F639" s="19" t="s">
         <v>2387</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C617" s="10" t="s">
+      <c r="G639" s="13"/>
+    </row>
+    <row r="640" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A640" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B640" s="10" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C640" s="10" t="s">
         <v>2388</v>
       </c>
-      <c r="D617" s="10" t="s">
+      <c r="D640" s="11" t="s">
         <v>2389</v>
       </c>
-      <c r="E617" s="10" t="s">
+      <c r="E640" s="10" t="s">
         <v>2390</v>
       </c>
-      <c r="F617" s="11" t="s">
+      <c r="F640" s="19" t="s">
         <v>2391</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C618" s="10" t="s">
+      <c r="G640" s="13"/>
+    </row>
+    <row r="641" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A641" s="2" t="s">
         <v>2392</v>
       </c>
-      <c r="D618" s="10" t="s">
+      <c r="B641" s="10" t="s">
         <v>2393</v>
       </c>
-      <c r="E618" s="10" t="s">
+      <c r="C641" s="10" t="s">
         <v>2394</v>
       </c>
-      <c r="F618" s="11" t="s">
+      <c r="D641" s="10" t="s">
         <v>2395</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A619" s="10" t="s">
+      <c r="E641" s="10" t="s">
         <v>2396</v>
       </c>
-      <c r="B619" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C619" s="10" t="s">
+      <c r="F641" s="19" t="s">
         <v>2397</v>
       </c>
-      <c r="D619" s="10" t="s">
+      <c r="G641" s="13"/>
+    </row>
+    <row r="642" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A642" s="2" t="s">
         <v>2398</v>
       </c>
-      <c r="E619" s="10" t="s">
+      <c r="B642" s="10" t="s">
         <v>2399</v>
       </c>
-      <c r="F619" s="11" t="s">
+      <c r="C642" s="10" t="s">
         <v>2400</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C620" s="10" t="s">
+      <c r="D642" s="11" t="s">
         <v>2401</v>
       </c>
-      <c r="D620" s="10" t="s">
+      <c r="E642" s="10" t="s">
+        <v>2665</v>
+      </c>
+      <c r="F642" s="19" t="s">
         <v>2402</v>
       </c>
-      <c r="E620" s="10" t="s">
-[...13 lines deleted...]
-      <c r="C621" s="10" t="s">
+      <c r="G642" s="13"/>
+    </row>
+    <row r="643" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A643" s="2" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B643" s="10" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C643" s="10" t="s">
         <v>2403</v>
       </c>
-      <c r="D621" s="10" t="s">
+      <c r="D643" s="11" t="s">
         <v>2404</v>
       </c>
-      <c r="E621" s="10" t="s">
+      <c r="E643" s="10" t="s">
+        <v>2666</v>
+      </c>
+      <c r="F643" s="19" t="s">
         <v>2405</v>
       </c>
-      <c r="F621" s="11" t="s">
+      <c r="G643" s="13"/>
+    </row>
+    <row r="644" spans="1:7" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A644" s="2" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B644" s="10" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C644" s="10" t="s">
         <v>2406</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A622" s="10" t="s">
+      <c r="D644" s="11" t="s">
         <v>2407</v>
       </c>
-      <c r="B622" s="10" t="s">
+      <c r="E644" s="10" t="s">
+        <v>2668</v>
+      </c>
+      <c r="F644" s="19" t="s">
         <v>2408</v>
       </c>
-      <c r="C622" s="10" t="s">
+      <c r="G644" s="13"/>
+    </row>
+    <row r="645" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A645" s="2" t="s">
         <v>2409</v>
       </c>
-      <c r="D622" s="10" t="s">
+      <c r="B645" s="10" t="s">
         <v>2410</v>
       </c>
-      <c r="E622" s="10" t="s">
+      <c r="C645" s="10" t="s">
         <v>2411</v>
       </c>
-      <c r="F622" s="11" t="s">
+      <c r="D645" s="11" t="s">
         <v>2412</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A623" s="10" t="s">
+      <c r="E645" s="10" t="s">
         <v>2413</v>
       </c>
-      <c r="B623" s="10" t="s">
+      <c r="F645" s="19" t="s">
         <v>2414</v>
       </c>
-      <c r="C623" s="10" t="s">
+      <c r="G645" s="13"/>
+    </row>
+    <row r="646" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A646" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B646" s="10" t="s">
         <v>2415</v>
       </c>
-      <c r="D623" s="10" t="s">
+      <c r="C646" s="10" t="s">
         <v>2416</v>
       </c>
-      <c r="E623" s="10" t="s">
+      <c r="D646" s="11" t="s">
         <v>2417</v>
       </c>
-      <c r="F623" s="11" t="s">
+      <c r="E646" s="10" t="s">
         <v>2418</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A624" s="13" t="s">
+      <c r="F646" s="19" t="s">
         <v>2419</v>
       </c>
-      <c r="B624" s="10" t="s">
+      <c r="G646" s="13"/>
+    </row>
+    <row r="647" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A647" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B647" s="10" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C647" s="10" t="s">
         <v>2420</v>
       </c>
-      <c r="C624" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D624" s="10" t="s">
+      <c r="D647" s="11" t="s">
         <v>2421</v>
       </c>
-      <c r="E624" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F624" s="11" t="s">
+      <c r="E647" s="10" t="s">
         <v>2422</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C625" s="10" t="s">
+      <c r="F647" s="19" t="s">
         <v>2423</v>
       </c>
-      <c r="D625" s="10" t="s">
+      <c r="G647" s="13"/>
+    </row>
+    <row r="648" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A648" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B648" s="10" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C648" s="10" t="s">
         <v>2424</v>
       </c>
-      <c r="E625" s="10" t="s">
+      <c r="D648" s="11" t="s">
         <v>2425</v>
       </c>
-      <c r="F625" s="12" t="s">
+      <c r="E648" s="10" t="s">
+        <v>2667</v>
+      </c>
+      <c r="F648" s="19" t="s">
         <v>2426</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C626" s="10" t="s">
+      <c r="G648" s="13"/>
+    </row>
+    <row r="649" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A649" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B649" s="10" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C649" s="10" t="s">
         <v>2427</v>
       </c>
-      <c r="D626" s="10" t="s">
+      <c r="D649" s="11" t="s">
         <v>2428</v>
       </c>
-      <c r="E626" s="10" t="s">
+      <c r="E649" s="10" t="s">
         <v>2429</v>
       </c>
-      <c r="F626" s="12" t="s">
+      <c r="F649" s="19" t="s">
         <v>2430</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C627" s="10" t="s">
+      <c r="G649" s="13"/>
+    </row>
+    <row r="650" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A650" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B650" s="10" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C650" s="10" t="s">
         <v>2431</v>
       </c>
-      <c r="D627" s="10" t="s">
+      <c r="D650" s="11" t="s">
         <v>2432</v>
       </c>
-      <c r="E627" s="10" t="s">
+      <c r="E650" s="10" t="s">
         <v>2433</v>
       </c>
-      <c r="F627" s="12" t="s">
+      <c r="F650" s="19" t="s">
         <v>2434</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C628" s="10" t="s">
+      <c r="G650" s="13"/>
+    </row>
+    <row r="651" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A651" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B651" s="10" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C651" s="10" t="s">
         <v>2435</v>
       </c>
-      <c r="D628" s="10" t="s">
+      <c r="D651" s="11" t="s">
         <v>2436</v>
       </c>
-      <c r="E628" s="10" t="s">
+      <c r="E651" s="10" t="s">
         <v>2437</v>
       </c>
-      <c r="F628" s="11" t="s">
+      <c r="F651" s="12" t="s">
         <v>2438</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C629" s="10" t="s">
+      <c r="G651" s="13"/>
+    </row>
+    <row r="652" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A652" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B652" s="10" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C652" s="10" t="s">
         <v>2439</v>
       </c>
-      <c r="D629" s="10" t="s">
+      <c r="D652" s="11" t="s">
         <v>2440</v>
       </c>
-      <c r="E629" s="10" t="s">
+      <c r="E652" s="10" t="s">
         <v>2441</v>
       </c>
-      <c r="F629" s="11" t="s">
+      <c r="F652" s="19" t="s">
         <v>2442</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C630" s="10" t="s">
+      <c r="G652" s="13"/>
+    </row>
+    <row r="653" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A653" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B653" s="10" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C653" s="10" t="s">
         <v>2443</v>
       </c>
-      <c r="D630" s="10" t="s">
+      <c r="D653" s="11" t="s">
         <v>2444</v>
       </c>
-      <c r="E630" s="10" t="s">
+      <c r="E653" s="10" t="s">
         <v>2445</v>
       </c>
-      <c r="F630" s="11" t="s">
+      <c r="F653" s="19" t="s">
         <v>2446</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A631" s="10" t="s">
+      <c r="G653" s="13"/>
+    </row>
+    <row r="654" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A654" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B654" s="10" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C654" s="10" t="s">
         <v>2447</v>
       </c>
-      <c r="B631" s="10" t="s">
+      <c r="D654" s="11" t="s">
         <v>2448</v>
       </c>
-      <c r="C631" s="10" t="s">
+      <c r="E654" s="10" t="s">
         <v>2449</v>
       </c>
-      <c r="D631" s="10" t="s">
+      <c r="F654" s="19" t="s">
         <v>2450</v>
       </c>
-      <c r="E631" s="10" t="s">
+      <c r="G654" s="13"/>
+    </row>
+    <row r="655" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A655" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B655" s="10" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C655" s="10" t="s">
         <v>2451</v>
       </c>
-      <c r="F631" s="11" t="s">
+      <c r="D655" s="11" t="s">
         <v>2452</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C632" s="10" t="s">
+      <c r="E655" s="10" t="s">
         <v>2453</v>
       </c>
-      <c r="D632" s="10" t="s">
+      <c r="F655" s="19" t="s">
         <v>2454</v>
       </c>
-      <c r="E632" s="10" t="s">
+      <c r="G655" s="13"/>
+    </row>
+    <row r="656" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A656" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B656" s="10" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C656" s="10" t="s">
         <v>2455</v>
       </c>
-      <c r="F632" s="11" t="s">
+      <c r="D656" s="11" t="s">
         <v>2456</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C633" s="10" t="s">
+      <c r="E656" s="10" t="s">
         <v>2457</v>
       </c>
-      <c r="D633" s="10" t="s">
+      <c r="F656" s="19" t="s">
         <v>2458</v>
       </c>
-      <c r="E633" s="10" t="s">
+      <c r="G656" s="13"/>
+    </row>
+    <row r="657" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A657" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B657" s="10" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C657" s="10" t="s">
         <v>2459</v>
       </c>
-      <c r="F633" s="11" t="s">
+      <c r="D657" s="11" t="s">
         <v>2460</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C634" s="10" t="s">
+      <c r="E657" s="10" t="s">
         <v>2461</v>
       </c>
-      <c r="D634" s="10" t="s">
+      <c r="F657" s="19" t="s">
         <v>2462</v>
       </c>
-      <c r="E634" s="10" t="s">
+      <c r="G657" s="13"/>
+    </row>
+    <row r="658" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A658" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B658" s="10" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C658" s="10" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D658" s="11" t="s">
         <v>2463</v>
       </c>
-      <c r="F634" s="11" t="s">
+      <c r="E658" s="10" t="s">
+        <v>2669</v>
+      </c>
+      <c r="F658" s="19" t="s">
         <v>2464</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C635" s="10" t="s">
+      <c r="G658" s="13"/>
+    </row>
+    <row r="659" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A659" s="2" t="s">
         <v>2465</v>
       </c>
-      <c r="D635" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E635" s="10" t="s">
+      <c r="B659" s="10" t="s">
         <v>2466</v>
       </c>
-      <c r="F635" s="11" t="s">
-[...7 lines deleted...]
-      <c r="B636" s="10" t="s">
+      <c r="C659" s="10" t="s">
         <v>2467</v>
       </c>
-      <c r="C636" s="10" t="s">
+      <c r="D659" s="11" t="s">
         <v>2468</v>
       </c>
-      <c r="D636" s="10" t="s">
+      <c r="E659" s="10" t="s">
         <v>2469</v>
       </c>
-      <c r="E636" s="10" t="s">
+      <c r="F659" s="19" t="s">
         <v>2470</v>
       </c>
-      <c r="F636" s="11" t="s">
+      <c r="G659" s="13"/>
+    </row>
+    <row r="660" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A660" s="2" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B660" s="10" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C660" s="10" t="s">
         <v>2471</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B637" s="10" t="s">
+      <c r="D660" s="11" t="s">
         <v>2472</v>
       </c>
-      <c r="C637" s="10" t="s">
+      <c r="E660" s="10" t="s">
         <v>2473</v>
       </c>
-      <c r="D637" s="10" t="s">
+      <c r="F660" s="12" t="s">
         <v>2474</v>
       </c>
-      <c r="E637" s="10" t="s">
+      <c r="G660" s="13"/>
+    </row>
+    <row r="661" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A661" s="2" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B661" s="10" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C661" s="10" t="s">
         <v>2475</v>
       </c>
-      <c r="F637" s="11" t="s">
+      <c r="D661" s="11" t="s">
         <v>2476</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D638" s="10" t="s">
+      <c r="E661" s="10" t="s">
         <v>2477</v>
       </c>
-      <c r="E638" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F638" s="11" t="s">
+      <c r="F661" s="12" t="s">
         <v>2478</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C639" s="10" t="s">
+      <c r="G661" s="13"/>
+    </row>
+    <row r="662" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A662" s="2" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B662" s="10" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C662" s="10" t="s">
         <v>2479</v>
       </c>
-      <c r="D639" s="10" t="s">
+      <c r="D662" s="11" t="s">
         <v>2480</v>
       </c>
-      <c r="E639" s="10" t="s">
+      <c r="E662" s="10" t="s">
         <v>2481</v>
       </c>
-      <c r="F639" s="11" t="s">
+      <c r="F662" s="12" t="s">
         <v>2482</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C640" s="10" t="s">
+      <c r="G662" s="13"/>
+    </row>
+    <row r="663" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A663" s="2" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B663" s="10" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C663" s="10" t="s">
         <v>2483</v>
       </c>
-      <c r="D640" s="10" t="s">
+      <c r="D663" s="11" t="s">
         <v>2484</v>
       </c>
-      <c r="E640" s="10" t="s">
+      <c r="E663" s="10" t="s">
         <v>2485</v>
       </c>
-      <c r="F640" s="11" t="s">
+      <c r="F663" s="19" t="s">
         <v>2486</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C641" s="10" t="s">
+      <c r="G663" s="13"/>
+    </row>
+    <row r="664" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A664" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B664" s="40" t="s">
         <v>2487</v>
       </c>
-      <c r="D641" s="10" t="s">
+      <c r="C664" s="10" t="s">
         <v>2488</v>
       </c>
-      <c r="E641" s="10" t="s">
+      <c r="D664" s="11" t="s">
         <v>2489</v>
       </c>
-      <c r="F641" s="11" t="s">
+      <c r="E664" s="10" t="s">
         <v>2490</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A642" s="10" t="s">
+      <c r="F664" s="19" t="s">
         <v>2491</v>
       </c>
-      <c r="B642" s="10" t="s">
+      <c r="G664" s="13"/>
+    </row>
+    <row r="665" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A665" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B665" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C665" s="10" t="s">
         <v>2492</v>
       </c>
-      <c r="C642" s="10" t="s">
+      <c r="D665" s="11" t="s">
         <v>2493</v>
       </c>
-      <c r="D642" s="10" t="s">
+      <c r="E665" s="10" t="s">
         <v>2494</v>
       </c>
-      <c r="E642" s="10" t="s">
+      <c r="F665" s="19" t="s">
         <v>2495</v>
       </c>
-      <c r="F642" s="11"/>
-[...2 lines deleted...]
-      <c r="A643" s="10" t="s">
+      <c r="G665" s="13"/>
+    </row>
+    <row r="666" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A666" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B666" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C666" s="10" t="s">
         <v>2496</v>
       </c>
-      <c r="B643" s="10" t="s">
+      <c r="D666" s="11" t="s">
         <v>2497</v>
       </c>
-      <c r="C643" s="10" t="s">
+      <c r="E666" s="10" t="s">
         <v>2498</v>
       </c>
-      <c r="D643" s="10" t="s">
+      <c r="F666" s="19" t="s">
         <v>2499</v>
       </c>
-      <c r="E643" s="10" t="s">
+      <c r="G666" s="13"/>
+    </row>
+    <row r="667" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A667" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B667" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C667" s="10" t="s">
+        <v>299</v>
+      </c>
+      <c r="D667" s="11" t="s">
         <v>2500</v>
       </c>
-      <c r="F643" s="11" t="s">
+      <c r="E667" s="10" t="s">
         <v>2501</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C644" s="10" t="s">
+      <c r="F667" s="19" t="s">
         <v>2502</v>
       </c>
-      <c r="D644" s="10" t="s">
+      <c r="G667" s="13"/>
+    </row>
+    <row r="668" spans="1:7" s="14" customFormat="1" ht="37" x14ac:dyDescent="0.35">
+      <c r="A668" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B668" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C668" s="10" t="s">
+        <v>302</v>
+      </c>
+      <c r="D668" s="11" t="s">
         <v>2503</v>
       </c>
-      <c r="E644" s="10" t="s">
+      <c r="E668" s="10" t="s">
         <v>2504</v>
       </c>
-      <c r="F644" s="11" t="s">
+      <c r="F668" s="19" t="s">
         <v>2505</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C645" s="10" t="s">
+      <c r="G668" s="13"/>
+    </row>
+    <row r="669" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A669" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B669" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C669" s="10" t="s">
         <v>2506</v>
       </c>
-      <c r="D645" s="10" t="s">
+      <c r="D669" s="11" t="s">
         <v>2507</v>
       </c>
-      <c r="E645" s="10" t="s">
+      <c r="E669" s="10" t="s">
         <v>2508</v>
       </c>
-      <c r="F645" s="11" t="s">
+      <c r="F669" s="19" t="s">
         <v>2509</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A646" s="10" t="s">
+      <c r="G669" s="13"/>
+    </row>
+    <row r="670" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A670" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B670" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C670" s="10" t="s">
         <v>2510</v>
       </c>
-      <c r="B646" s="10" t="s">
+      <c r="D670" s="11" t="s">
         <v>2511</v>
       </c>
-      <c r="C646" s="10" t="s">
+      <c r="E670" s="10" t="s">
         <v>2512</v>
       </c>
-      <c r="D646" s="10" t="s">
+      <c r="F670" s="19" t="s">
         <v>2513</v>
       </c>
-      <c r="E646" s="10" t="s">
+      <c r="G670" s="13"/>
+    </row>
+    <row r="671" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A671" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B671" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C671" s="10" t="s">
         <v>2514</v>
       </c>
-      <c r="F646" s="11" t="s">
+      <c r="D671" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="E671" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="F671" s="19" t="s">
         <v>2515</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B647" s="10" t="s">
+      <c r="G671" s="13"/>
+    </row>
+    <row r="672" spans="1:7" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A672" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B672" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C672" s="10" t="s">
         <v>2516</v>
       </c>
-      <c r="C647" s="10" t="s">
+      <c r="D672" s="11" t="s">
         <v>2517</v>
       </c>
-      <c r="D647" s="10" t="s">
+      <c r="E672" s="10" t="s">
         <v>2518</v>
       </c>
-      <c r="E647" s="10" t="s">
+      <c r="F672" s="19" t="s">
         <v>2519</v>
       </c>
-      <c r="F647" s="11" t="s">
+      <c r="G672" s="13"/>
+    </row>
+    <row r="673" spans="1:8" s="14" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+      <c r="A673" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B673" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C673" s="10" t="s">
         <v>2520</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C648" s="10" t="s">
+      <c r="D673" s="11" t="s">
         <v>2521</v>
       </c>
-      <c r="D648" s="10" t="s">
+      <c r="E673" s="10" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F673" s="19" t="s">
         <v>2522</v>
       </c>
-      <c r="E648" s="10" t="s">
+      <c r="G673" s="13"/>
+    </row>
+    <row r="674" spans="1:8" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A674" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B674" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C674" s="10" t="s">
         <v>2523</v>
       </c>
-      <c r="F648" s="11" t="s">
+      <c r="D674" s="11" t="s">
         <v>2524</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C649" s="10" t="s">
+      <c r="E674" s="10" t="s">
         <v>2525</v>
       </c>
-      <c r="D649" s="10" t="s">
+      <c r="F674" s="19" t="s">
         <v>2526</v>
       </c>
-      <c r="E649" s="10" t="s">
+      <c r="G674" s="13"/>
+    </row>
+    <row r="675" spans="1:8" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A675" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B675" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C675" s="10" t="s">
         <v>2527</v>
       </c>
-      <c r="F649" s="11" t="s">
+      <c r="D675" s="11" t="s">
         <v>2528</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C650" s="10" t="s">
+      <c r="E675" s="10" t="s">
         <v>2529</v>
       </c>
-      <c r="D650" s="10" t="s">
+      <c r="F675" s="19" t="s">
         <v>2530</v>
       </c>
-      <c r="E650" s="10" t="s">
+      <c r="G675" s="13"/>
+    </row>
+    <row r="676" spans="1:8" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A676" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B676" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C676" s="10" t="s">
         <v>2531</v>
       </c>
-      <c r="F650" s="11" t="s">
+      <c r="D676" s="11" t="s">
         <v>2532</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C651" s="10" t="s">
+      <c r="E676" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="F676" s="19" t="s">
         <v>2533</v>
       </c>
-      <c r="D651" s="10" t="s">
+      <c r="G676" s="13"/>
+    </row>
+    <row r="677" spans="1:8" s="14" customFormat="1" ht="37" x14ac:dyDescent="0.35">
+      <c r="A677" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B677" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C677" s="10" t="s">
         <v>2534</v>
       </c>
-      <c r="E651" s="10" t="s">
+      <c r="D677" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="E677" s="10" t="s">
         <v>2535</v>
       </c>
-      <c r="F651" s="11" t="s">
+      <c r="F677" s="19" t="s">
         <v>2536</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C652" s="10" t="s">
+      <c r="G677" s="13"/>
+    </row>
+    <row r="678" spans="1:8" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A678" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B678" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C678" s="10" t="s">
         <v>2537</v>
       </c>
-      <c r="D652" s="19" t="s">
+      <c r="D678" s="11" t="s">
         <v>2538</v>
       </c>
-      <c r="E652" s="19" t="s">
+      <c r="E678" s="10" t="s">
         <v>2539</v>
       </c>
-      <c r="F652" s="27" t="s">
+      <c r="F678" s="19" t="s">
         <v>2540</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C653" s="10" t="s">
+      <c r="G678" s="13"/>
+    </row>
+    <row r="679" spans="1:8" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A679" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B679" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C679" s="10" t="s">
         <v>2541</v>
       </c>
-      <c r="D653" s="10" t="s">
+      <c r="D679" s="11" t="s">
+        <v>348</v>
+      </c>
+      <c r="E679" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="F679" s="19" t="s">
         <v>2542</v>
       </c>
-      <c r="E653" s="10" t="s">
+      <c r="G679" s="13"/>
+    </row>
+    <row r="680" spans="1:8" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A680" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B680" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C680" s="10" t="s">
         <v>2543</v>
       </c>
-      <c r="F653" s="11" t="s">
+      <c r="D680" s="11" t="s">
         <v>2544</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C654" s="10" t="s">
+      <c r="E680" s="10" t="s">
         <v>2545</v>
       </c>
-      <c r="D654" s="10" t="s">
+      <c r="F680" s="19" t="s">
         <v>2546</v>
       </c>
-      <c r="E654" s="10" t="s">
+      <c r="G680" s="13"/>
+    </row>
+    <row r="681" spans="1:8" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A681" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B681" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C681" s="10" t="s">
         <v>2547</v>
       </c>
-      <c r="F654" s="11" t="s">
+      <c r="D681" s="11" t="s">
         <v>2548</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C655" s="10" t="s">
+      <c r="E681" s="10" t="s">
         <v>2549</v>
       </c>
-      <c r="D655" s="10" t="s">
+      <c r="F681" s="19" t="s">
         <v>2550</v>
       </c>
-      <c r="E655" s="10" t="s">
+      <c r="G681" s="13"/>
+    </row>
+    <row r="682" spans="1:8" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A682" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B682" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C682" s="10" t="s">
         <v>2551</v>
       </c>
-      <c r="F655" s="11" t="s">
+      <c r="D682" s="11" t="s">
         <v>2552</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C656" s="10" t="s">
+      <c r="E682" s="10" t="s">
         <v>2553</v>
       </c>
-      <c r="D656" s="10" t="s">
+      <c r="F682" s="29" t="s">
+        <v>323</v>
+      </c>
+      <c r="G682" s="13"/>
+    </row>
+    <row r="683" spans="1:8" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A683" s="5" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B683" s="40" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C683" s="40" t="s">
         <v>2554</v>
       </c>
-      <c r="E656" s="10" t="s">
-[...502 lines deleted...]
-        <v>2658</v>
+      <c r="D683" s="41" t="s">
+        <v>358</v>
+      </c>
+      <c r="E683" s="40" t="s">
+        <v>359</v>
       </c>
       <c r="F683" s="42" t="s">
-        <v>335</v>
-[...18 lines deleted...]
-      </c>
+        <v>360</v>
+      </c>
+      <c r="G683" s="43"/>
+      <c r="H683" s="44"/>
+    </row>
+    <row r="684" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A684" s="3" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B684" s="3"/>
+      <c r="C684" s="3"/>
+      <c r="D684" s="3"/>
+      <c r="E684" s="3"/>
+      <c r="F684" s="3"/>
+      <c r="G684" s="45"/>
+      <c r="H684" s="45"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="JCDDKnBkk5PCO06ZcAjboQtc/Z7hKEz0ET7Y1YEJAZszQ4TJOttaKzF7VGcUZ6g58XNzvV/qaWnrPkmk3cog+Q==" saltValue="wQ69wEg+IpxqPniaW9QzGQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" sort="0" autoFilter="0"/>
-[...5 lines deleted...]
-  </mergeCells>
+  <sheetProtection sort="0" autoFilter="0"/>
   <phoneticPr fontId="47" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="F280" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
-[...392 lines deleted...]
-    <hyperlink ref="F26" r:id="rId394" xr:uid="{ADEDAC47-0596-4FE3-BF6A-875C68A5112E}"/>
+    <hyperlink ref="F275" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="F277" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="F278" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="F279" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="F281" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="F284" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="F287" r:id="rId7" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="F290" r:id="rId8" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="F291" r:id="rId9" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="F293" r:id="rId10" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="F299" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="F341" r:id="rId12" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="F347" r:id="rId13" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="F359" r:id="rId14" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="F282" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00005C000000}"/>
+    <hyperlink ref="F650" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00008E000000}"/>
+    <hyperlink ref="F283" r:id="rId17" xr:uid="{00000000-0004-0000-0000-0000A6000000}"/>
+    <hyperlink ref="F289" r:id="rId18" xr:uid="{00000000-0004-0000-0000-0000A7000000}"/>
+    <hyperlink ref="F294" r:id="rId19" xr:uid="{00000000-0004-0000-0000-0000A8000000}"/>
+    <hyperlink ref="F292" r:id="rId20" xr:uid="{00000000-0004-0000-0000-0000A9000000}"/>
+    <hyperlink ref="F48" r:id="rId21" xr:uid="{00000000-0004-0000-0000-0000B1000000}"/>
+    <hyperlink ref="F649" r:id="rId22" xr:uid="{00000000-0004-0000-0000-0000BB000000}"/>
+    <hyperlink ref="F300" r:id="rId23" xr:uid="{00000000-0004-0000-0000-0000C5000000}"/>
+    <hyperlink ref="F516" r:id="rId24" xr:uid="{5ED1A91A-28C3-4735-B2D1-08FFA0B44AA7}"/>
+    <hyperlink ref="F517" r:id="rId25" xr:uid="{24B6096A-BD40-4A5C-9223-EC5C62B5C128}"/>
+    <hyperlink ref="F518" r:id="rId26" xr:uid="{5FD4FAE3-893F-4B71-B38A-7214F1BCD94F}"/>
+    <hyperlink ref="F519" r:id="rId27" xr:uid="{D66F7F03-1301-4AF5-91DA-887B78A01BD1}"/>
+    <hyperlink ref="F520" r:id="rId28" xr:uid="{F34F9F31-37A7-4E67-9130-95FC42080E6B}"/>
+    <hyperlink ref="F523" r:id="rId29" xr:uid="{27882D7A-E293-482A-B68D-1B8E5811D64A}"/>
+    <hyperlink ref="F524" r:id="rId30" xr:uid="{E66EF92F-7B5F-482B-A436-C57EC5E45208}"/>
+    <hyperlink ref="F50" r:id="rId31" xr:uid="{550AEE37-0223-483A-85D4-74F63E50B570}"/>
+    <hyperlink ref="F51" r:id="rId32" xr:uid="{70AA2FE9-A247-423E-83A6-FF98B8D8B8DB}"/>
+    <hyperlink ref="F334" r:id="rId33" xr:uid="{AD3D9519-203D-474A-81E3-54A5F99BB2AC}"/>
+    <hyperlink ref="F301" r:id="rId34" xr:uid="{67E460EC-49FE-47CD-9336-E7EC5DA82B0F}"/>
+    <hyperlink ref="F295" r:id="rId35" xr:uid="{4D20CC46-45EB-4BFC-AC47-1555F3117B4F}"/>
+    <hyperlink ref="F78" r:id="rId36" display="mailto:petef@good-point.net" xr:uid="{FA6107AA-79E3-40CF-A9D8-7987695AE67F}"/>
+    <hyperlink ref="F87" r:id="rId37" xr:uid="{BB6CA6AE-DEA5-4794-A4B2-40B04CE7D65B}"/>
+    <hyperlink ref="F80" r:id="rId38" xr:uid="{26BFE9F3-D729-4F9F-9C7F-CA642CA65CEA}"/>
+    <hyperlink ref="F82" r:id="rId39" display="mailto:dispatch@e-s-i.com" xr:uid="{E6A2EEBA-05A8-48B8-B203-003C3D858FC0}"/>
+    <hyperlink ref="F343" r:id="rId40" xr:uid="{2B2BC8BC-4098-49A8-AAD4-FC94D7A5E42B}"/>
+    <hyperlink ref="F356" r:id="rId41" xr:uid="{D0ED0184-D790-4022-B771-AD753E2B4932}"/>
+    <hyperlink ref="F346" r:id="rId42" xr:uid="{7EE89C96-6D4F-4D81-A807-DBBDE1ED4D94}"/>
+    <hyperlink ref="F276" r:id="rId43" display="Christine.Medaglia@casella.com" xr:uid="{31B7EB1C-1D04-4DAE-A6D8-BB02DA919883}"/>
+    <hyperlink ref="F86" r:id="rId44" xr:uid="{1BB69F05-657C-4553-BFA8-2D57BA26B674}"/>
+    <hyperlink ref="F648" r:id="rId45" xr:uid="{07924286-576D-4594-AAEA-87351510DC58}"/>
+    <hyperlink ref="F661" r:id="rId46" xr:uid="{6D7B89B8-0D24-4C23-B3BB-D49C4133E90F}"/>
+    <hyperlink ref="F662" r:id="rId47" xr:uid="{7CBD6352-E3B7-42BD-840C-903F3C53EE0B}"/>
+    <hyperlink ref="F349" r:id="rId48" xr:uid="{B9F5E4A9-EF40-496B-8C9F-86BA09E596F7}"/>
+    <hyperlink ref="F351" r:id="rId49" xr:uid="{10276D41-48F4-4249-AB6E-60F89EE3CDED}"/>
+    <hyperlink ref="F355" r:id="rId50" xr:uid="{261746A9-9F94-433E-806C-FEE73D956DEA}"/>
+    <hyperlink ref="F363" r:id="rId51" xr:uid="{2C0E564C-C4DA-420F-9757-D9A9CAA02D26}"/>
+    <hyperlink ref="F354" r:id="rId52" xr:uid="{E55FE64C-2648-4BF2-BEA8-BDF821EA4AAF}"/>
+    <hyperlink ref="F644" r:id="rId53" display="mailto:mmiller@fleetresponse.com" xr:uid="{C0AAB821-4C90-404C-88BE-8C1B68C9B895}"/>
+    <hyperlink ref="F628" r:id="rId54" xr:uid="{79332EAB-2C1F-47B5-9AD4-431523E4CA85}"/>
+    <hyperlink ref="F643" r:id="rId55" xr:uid="{642A6CEA-DF21-49C3-AB04-17B270D222E6}"/>
+    <hyperlink ref="F422" r:id="rId56" xr:uid="{54675489-3C50-4E7B-B02F-E044DF704391}"/>
+    <hyperlink ref="F636" r:id="rId57" xr:uid="{782E29AB-986E-4145-99D7-56F924FEAE38}"/>
+    <hyperlink ref="F637" r:id="rId58" xr:uid="{E5BCB86E-F873-4F91-9372-A2AC5206FBFA}"/>
+    <hyperlink ref="F638" r:id="rId59" xr:uid="{B170ECBD-5616-422C-A647-20B0682ACEDA}"/>
+    <hyperlink ref="F639" r:id="rId60" xr:uid="{A2689852-DB68-4FC5-82ED-7D8D7BD33566}"/>
+    <hyperlink ref="F640" r:id="rId61" xr:uid="{693BD7AE-EE63-4022-B891-7DE7F8317C6E}"/>
+    <hyperlink ref="F654" r:id="rId62" xr:uid="{BE59E723-96DD-46B9-BC8C-CE60F39EB864}"/>
+    <hyperlink ref="F95" r:id="rId63" xr:uid="{2A162CCA-9966-4618-AD98-4941093AFD27}"/>
+    <hyperlink ref="F627" r:id="rId64" xr:uid="{A44DC465-5334-456A-AD7E-2B26492D5F73}"/>
+    <hyperlink ref="F306" r:id="rId65" xr:uid="{310FA668-ED3F-4D45-91BD-B6B03F912704}"/>
+    <hyperlink ref="F564" r:id="rId66" xr:uid="{F1F52491-D600-4D6E-99F2-CB5966989598}"/>
+    <hyperlink ref="F565" r:id="rId67" xr:uid="{10788ED9-753C-4FE0-87DD-5E8A78887CB9}"/>
+    <hyperlink ref="F566" r:id="rId68" xr:uid="{9C4757C8-35DC-471E-BC14-068FC018486B}"/>
+    <hyperlink ref="F567" r:id="rId69" xr:uid="{CFDD8A22-736F-46D2-A8AA-9E16A352A881}"/>
+    <hyperlink ref="F570" r:id="rId70" xr:uid="{9D4A68B5-7FE6-428A-881C-121490D54E97}"/>
+    <hyperlink ref="F571" r:id="rId71" xr:uid="{64136CD4-A34A-4C99-8DE9-12D8E120BF97}"/>
+    <hyperlink ref="F572" r:id="rId72" xr:uid="{EC7C9AFE-FF18-42AB-83FA-35DE2D60FB33}"/>
+    <hyperlink ref="F574" r:id="rId73" xr:uid="{A7342B11-F1BC-4F00-8AB2-8D3D9D733371}"/>
+    <hyperlink ref="F575" r:id="rId74" xr:uid="{A53DE103-F490-470C-A21C-7A65470969FC}"/>
+    <hyperlink ref="F576" r:id="rId75" xr:uid="{88942F4C-802F-45CA-B454-8D9A4505AB7F}"/>
+    <hyperlink ref="F578" r:id="rId76" xr:uid="{02AEC8E0-6194-414A-AEC5-9AF4092F490F}"/>
+    <hyperlink ref="F582" r:id="rId77" xr:uid="{369182BD-8887-4FB3-84ED-FEACB98A3F6D}"/>
+    <hyperlink ref="F623" r:id="rId78" xr:uid="{81956355-0A3E-4FA6-96A5-E4C8D142BE4A}"/>
+    <hyperlink ref="F584" r:id="rId79" xr:uid="{7B611A6E-4402-4D7B-A800-ECE1759BC488}"/>
+    <hyperlink ref="F585" r:id="rId80" xr:uid="{6E764C22-D0A1-472A-9F7A-79D2AF94A74F}"/>
+    <hyperlink ref="F586" r:id="rId81" xr:uid="{AE734856-B710-4ECF-B6DA-9AC075D83FE9}"/>
+    <hyperlink ref="F587" r:id="rId82" xr:uid="{A60F2692-0D6E-4519-8CD0-4E2112A7CF0D}"/>
+    <hyperlink ref="F591" r:id="rId83" xr:uid="{1BB105B0-D664-4876-8A6F-3B220D7CB925}"/>
+    <hyperlink ref="F592" r:id="rId84" xr:uid="{CB2A0481-7C3B-4943-B9C3-6F7391742A3E}"/>
+    <hyperlink ref="F593" r:id="rId85" xr:uid="{9ABD1C45-60FB-4081-BFF2-09AF4B410CCD}"/>
+    <hyperlink ref="F594" r:id="rId86" xr:uid="{2AF97A87-2E50-4BF0-9165-3A03D2CF0639}"/>
+    <hyperlink ref="F596" r:id="rId87" xr:uid="{F0E91CCA-1BE9-4F84-892C-BA6D94069882}"/>
+    <hyperlink ref="F597" r:id="rId88" xr:uid="{61FD53ED-784E-4E4C-BAA4-62C19EB687D2}"/>
+    <hyperlink ref="F598" r:id="rId89" xr:uid="{A9D0D50F-D988-4A6F-B634-64DA7E9378A3}"/>
+    <hyperlink ref="F600" r:id="rId90" xr:uid="{EF355A9F-D891-49D7-B105-F3417B231B58}"/>
+    <hyperlink ref="F601" r:id="rId91" xr:uid="{B929BE6A-384C-43E3-A88E-F6C63CC3CEE9}"/>
+    <hyperlink ref="F622" r:id="rId92" xr:uid="{566501B9-1EC2-4DD4-8290-136BD5609336}"/>
+    <hyperlink ref="F602" r:id="rId93" xr:uid="{2C806B91-0BDA-4734-ACA0-CB41C671BCF8}"/>
+    <hyperlink ref="F619" r:id="rId94" xr:uid="{79D797C4-CE4F-4D05-AFFF-183306349181}"/>
+    <hyperlink ref="F620" r:id="rId95" xr:uid="{8C9EC427-201E-4F43-981F-E778C8FB976C}"/>
+    <hyperlink ref="F607" r:id="rId96" xr:uid="{DD59C6D9-32AE-4B5F-B458-66487AEC1ACE}"/>
+    <hyperlink ref="F618" r:id="rId97" xr:uid="{C2BF8B5E-B9B7-48B6-9666-834DAA08EF48}"/>
+    <hyperlink ref="F617" r:id="rId98" xr:uid="{11D8E1E0-D212-479D-A9B1-60EB037A7609}"/>
+    <hyperlink ref="F616" r:id="rId99" xr:uid="{CFABD987-94B6-4DE3-8D1D-7278B917A02E}"/>
+    <hyperlink ref="F606" r:id="rId100" display="mailto:rmonahan@keanefire.com" xr:uid="{E2135619-A60E-4759-994D-3E837C686A1A}"/>
+    <hyperlink ref="F615" r:id="rId101" xr:uid="{2FAD709F-8EC8-4F37-B458-FE557552F441}"/>
+    <hyperlink ref="F614" r:id="rId102" xr:uid="{A45B1373-47AE-400C-9344-3AFE03724E9F}"/>
+    <hyperlink ref="F613" r:id="rId103" xr:uid="{700A9371-8A14-4576-8FCC-26F0394C6347}"/>
+    <hyperlink ref="F608" r:id="rId104" xr:uid="{E01C911B-D1D0-4ECF-826F-33DC0183D5FE}"/>
+    <hyperlink ref="F609" r:id="rId105" xr:uid="{F5D0AE19-E4EA-4374-9F7E-90ACD04633DB}"/>
+    <hyperlink ref="F610" r:id="rId106" xr:uid="{15DC6076-86A3-4AE1-91DA-A0ACEB44925E}"/>
+    <hyperlink ref="F603" r:id="rId107" xr:uid="{A14F646A-BAC8-499E-9498-65640AD9B69A}"/>
+    <hyperlink ref="F595" r:id="rId108" xr:uid="{4819C3B0-6181-4F84-A9DC-135B2F85F39F}"/>
+    <hyperlink ref="F604" r:id="rId109" xr:uid="{0C1D6FDE-5E9D-4C3B-A123-CC301CF58FD4}"/>
+    <hyperlink ref="F580" r:id="rId110" xr:uid="{0D08DFDA-0272-4F18-8F6E-0501CBA91B59}"/>
+    <hyperlink ref="F342" r:id="rId111" xr:uid="{4EB46C0C-E05E-4E16-8B81-FD619731FA7F}"/>
+    <hyperlink ref="F362" r:id="rId112" xr:uid="{7C71A829-1B15-460D-964D-759C2A553464}"/>
+    <hyperlink ref="F115" r:id="rId113" xr:uid="{C52BF0D7-09ED-4953-9C87-AF9A44D45AE7}"/>
+    <hyperlink ref="F101" r:id="rId114" xr:uid="{0DE9F9B3-F29E-4872-ACD6-3A628AA07A28}"/>
+    <hyperlink ref="F108" r:id="rId115" xr:uid="{C839C51C-8057-4C10-A930-492791F05D60}"/>
+    <hyperlink ref="F114" r:id="rId116" xr:uid="{F37B3347-A3FC-4B4B-8DAD-D5FC31E2A563}"/>
+    <hyperlink ref="F110" r:id="rId117" xr:uid="{DDB62C2A-F51B-4B58-BCED-B4CC6B36E7E3}"/>
+    <hyperlink ref="F106" r:id="rId118" xr:uid="{2EDC2188-5F78-4976-AC53-031A19E8CC7F}"/>
+    <hyperlink ref="F109" r:id="rId119" xr:uid="{6065328D-EA17-43AC-A3DE-B32D6EC5AF0F}"/>
+    <hyperlink ref="F111" r:id="rId120" xr:uid="{CEA22A63-69CB-4C73-A042-9345AA88047F}"/>
+    <hyperlink ref="F103" r:id="rId121" xr:uid="{0E94A969-CB17-45B4-956B-9DC89D32666E}"/>
+    <hyperlink ref="F113" r:id="rId122" xr:uid="{D12CB865-592F-48E9-A97D-4E283EB9356C}"/>
+    <hyperlink ref="F100" r:id="rId123" xr:uid="{7C4E6573-D078-4768-9E0F-6D144E08A36A}"/>
+    <hyperlink ref="F105" r:id="rId124" xr:uid="{3E1008D0-A5AD-4B75-803D-95E0B89B5CAA}"/>
+    <hyperlink ref="F112" r:id="rId125" xr:uid="{6DEC605F-EC4F-41AB-A26B-53DE0CDB666E}"/>
+    <hyperlink ref="F611" r:id="rId126" xr:uid="{0D41F6E1-3099-46F3-86DF-457D8F8EBDB7}"/>
+    <hyperlink ref="F360" r:id="rId127" xr:uid="{8098BF05-B7AC-4FEC-A5FB-6776150ECB14}"/>
+    <hyperlink ref="F647" r:id="rId128" xr:uid="{99CF1100-0917-4E90-9CF7-FCC4697AF04E}"/>
+    <hyperlink ref="F337" r:id="rId129" xr:uid="{44C7E3A4-91E8-43BE-A05B-324BFFB86CC9}"/>
+    <hyperlink ref="F338" r:id="rId130" xr:uid="{C3B3A60B-3561-4468-9E39-C3F494F3609B}"/>
+    <hyperlink ref="F340" r:id="rId131" display="ecgordon@medline.com" xr:uid="{91618E09-D599-4C57-8617-AA75791E1379}"/>
+    <hyperlink ref="F339" r:id="rId132" xr:uid="{5D2D2C5D-695B-4E5C-A530-E947A1FC8AA2}"/>
+    <hyperlink ref="F652" r:id="rId133" xr:uid="{1E26F8E9-5999-425A-B689-29F6A58532F2}"/>
+    <hyperlink ref="F653" r:id="rId134" xr:uid="{839AFC78-841F-4AFC-828C-D457FFBE38A6}"/>
+    <hyperlink ref="F658" r:id="rId135" xr:uid="{3D88DCC0-463A-4352-BF67-17DD93DF2C26}"/>
+    <hyperlink ref="F657" r:id="rId136" xr:uid="{07C87137-810A-47D3-BF26-65192ADA24FA}"/>
+    <hyperlink ref="F83" r:id="rId137" xr:uid="{AAC37E51-8C0E-4D75-B2C7-969E0E658F4D}"/>
+    <hyperlink ref="F84" r:id="rId138" xr:uid="{797F5B0C-D95E-4F20-A5A8-3D669A518001}"/>
+    <hyperlink ref="F90" r:id="rId139" xr:uid="{AF291DB4-9946-43EE-9760-9E25F8337AC3}"/>
+    <hyperlink ref="F91" r:id="rId140" xr:uid="{F0377AB2-05DA-4814-B77D-6C5D26CE9E32}"/>
+    <hyperlink ref="F92" r:id="rId141" xr:uid="{94FCFAD5-3A92-4093-BE43-449915C3DF81}"/>
+    <hyperlink ref="F93" r:id="rId142" xr:uid="{70828E74-58F7-40D2-AB9B-A72B29E98321}"/>
+    <hyperlink ref="F98" r:id="rId143" xr:uid="{116BC975-96AF-41B6-849A-9DDC3BBA036C}"/>
+    <hyperlink ref="F469" r:id="rId144" xr:uid="{D6943F70-820B-4465-BB50-BB7851E3111D}"/>
+    <hyperlink ref="F118" r:id="rId145" xr:uid="{0F88E66D-C1A8-4FB1-A74D-3BA1A72411DB}"/>
+    <hyperlink ref="F120" r:id="rId146" xr:uid="{BEF5DE22-5DFD-43A9-9102-DD7F854E1244}"/>
+    <hyperlink ref="F127" r:id="rId147" xr:uid="{D67D1E6B-F3DF-44DB-A3FB-CDB69357DA2B}"/>
+    <hyperlink ref="F121" r:id="rId148" xr:uid="{B32E35E8-42DE-428C-A0E3-9255B1C32F40}"/>
+    <hyperlink ref="F126" r:id="rId149" xr:uid="{36AB685C-3751-4C0C-9C93-B2809489BD5D}"/>
+    <hyperlink ref="F128" r:id="rId150" xr:uid="{6481A9A5-F178-4E11-9472-C71DF297CC72}"/>
+    <hyperlink ref="F129" r:id="rId151" xr:uid="{D075A81C-8D7D-41CA-BCC6-7D9257C8DA71}"/>
+    <hyperlink ref="F134" r:id="rId152" xr:uid="{B0B9D593-A2D4-4244-BE8C-52617FFE423F}"/>
+    <hyperlink ref="F136" r:id="rId153" xr:uid="{738669F4-0282-49D4-9A01-BDC1628F0EB8}"/>
+    <hyperlink ref="F137" r:id="rId154" xr:uid="{292FA2E8-B488-4B6B-BF4F-A77DE6E6E854}"/>
+    <hyperlink ref="F153" r:id="rId155" xr:uid="{14F9A01D-D22C-49E1-969F-F3648E4A447D}"/>
+    <hyperlink ref="F152" r:id="rId156" xr:uid="{AE1111C4-2F79-471B-BCE4-C4C9C03E5B55}"/>
+    <hyperlink ref="F158" r:id="rId157" xr:uid="{4AA900B2-F457-4897-A337-65B6BE2CDE20}"/>
+    <hyperlink ref="F159" r:id="rId158" xr:uid="{6E8D9EA2-F0B5-416A-98FF-17F7E28EC143}"/>
+    <hyperlink ref="F149" r:id="rId159" xr:uid="{5E0E852B-B1B8-4EEF-89C4-9F3E98CC242B}"/>
+    <hyperlink ref="F141" r:id="rId160" xr:uid="{E4452061-FD24-4160-B66D-716830082A61}"/>
+    <hyperlink ref="F146" r:id="rId161" xr:uid="{89E4D70C-6694-4A7D-AA53-2FB2797341E4}"/>
+    <hyperlink ref="F147" r:id="rId162" xr:uid="{77F8584A-257F-4EB3-ACF8-9335505244D9}"/>
+    <hyperlink ref="F148" r:id="rId163" xr:uid="{F355FE3E-B2C2-455F-84D6-291456458F7F}"/>
+    <hyperlink ref="F151" r:id="rId164" xr:uid="{E272420C-D97E-4981-B61E-FAEBFEB8597C}"/>
+    <hyperlink ref="F160" r:id="rId165" xr:uid="{93F81C15-DC10-4804-9000-B821C1275B54}"/>
+    <hyperlink ref="F161" r:id="rId166" xr:uid="{23C70ECA-EFF0-4687-BB5B-A21EF356DCB0}"/>
+    <hyperlink ref="F163" r:id="rId167" xr:uid="{661BFC8C-E005-468B-8D44-A8658740C4D8}"/>
+    <hyperlink ref="F165" r:id="rId168" xr:uid="{E3A2C4CD-B7A3-430B-AD1A-9A6020207B9C}"/>
+    <hyperlink ref="F169" r:id="rId169" xr:uid="{A1EE6FAA-FD04-4648-8E0F-693C8C538719}"/>
+    <hyperlink ref="F171" r:id="rId170" xr:uid="{D34A408C-3114-445E-B38F-A835BC354CCA}"/>
+    <hyperlink ref="F174" r:id="rId171" xr:uid="{A01CB8A5-163B-463E-B1EB-A7E00212DD93}"/>
+    <hyperlink ref="F175" r:id="rId172" xr:uid="{52187E37-CB17-49DD-A488-D29C01B380DA}"/>
+    <hyperlink ref="F176" r:id="rId173" xr:uid="{93042469-A327-4F1D-A824-0BE7B0A56978}"/>
+    <hyperlink ref="F179" r:id="rId174" xr:uid="{98EB0BC5-E15A-46A4-B13B-2D406DFD5556}"/>
+    <hyperlink ref="F181" r:id="rId175" xr:uid="{CE083E96-0B3D-4266-A822-7532861B51E0}"/>
+    <hyperlink ref="F183" r:id="rId176" xr:uid="{8053D9D2-2027-49E1-9305-16331B7BD6C7}"/>
+    <hyperlink ref="F186" r:id="rId177" xr:uid="{63F45AD2-1B3F-4EBD-A431-5086036E2C56}"/>
+    <hyperlink ref="F272" r:id="rId178" xr:uid="{B8A6C196-C773-42F6-B83E-038AE56F717C}"/>
+    <hyperlink ref="F273" r:id="rId179" xr:uid="{5A96CA78-AC0F-4051-9EA3-49ECA0671AF8}"/>
+    <hyperlink ref="F280" r:id="rId180" xr:uid="{5C05D086-5630-40B7-9063-0B9A3FB38D72}"/>
+    <hyperlink ref="F288" r:id="rId181" xr:uid="{765B6B7F-A9BE-439B-A29D-53AC3AC4EFB9}"/>
+    <hyperlink ref="F297" r:id="rId182" xr:uid="{F430B002-7660-4D3F-86A5-26381368288A}"/>
+    <hyperlink ref="F298" r:id="rId183" xr:uid="{E3704F7C-2E15-4A8C-BC7F-4B32B278CBE5}"/>
+    <hyperlink ref="F285" r:id="rId184" xr:uid="{E7B481B5-2A50-45F1-98A5-7D141B83D04E}"/>
+    <hyperlink ref="F286" r:id="rId185" xr:uid="{39BEBFA5-785F-4712-B1D8-2B4769C875DF}"/>
+    <hyperlink ref="F274" r:id="rId186" xr:uid="{840627A0-35A1-4C08-8343-D832D5692291}"/>
+    <hyperlink ref="F352" r:id="rId187" xr:uid="{848CFF4F-AE42-48B3-963B-214C2766D64D}"/>
+    <hyperlink ref="F573" r:id="rId188" xr:uid="{740FD163-4A81-4530-8B63-37D49FDEEB5C}"/>
+    <hyperlink ref="F577" r:id="rId189" xr:uid="{5C1A3052-98D3-452C-A813-473AA93C322E}"/>
+    <hyperlink ref="F579" r:id="rId190" xr:uid="{D781E0DD-E5AE-4FCC-B3DB-95B320281B2F}"/>
+    <hyperlink ref="F581" r:id="rId191" xr:uid="{F82B356D-EB9D-4758-8AA8-44A4FDB17C10}"/>
+    <hyperlink ref="F588" r:id="rId192" xr:uid="{9E06F57A-AE2E-4A29-8985-6AC878CBBA33}"/>
+    <hyperlink ref="F589" r:id="rId193" xr:uid="{0B36114D-A42E-41A9-BBEA-00ED2B061F0A}"/>
+    <hyperlink ref="F599" r:id="rId194" xr:uid="{073D3405-C43E-482D-BDCD-FA07D15FFF70}"/>
+    <hyperlink ref="F605" r:id="rId195" xr:uid="{921128E6-0903-4CA8-99EB-F7AACBA3CC9E}"/>
+    <hyperlink ref="F612" r:id="rId196" xr:uid="{FE8EAFF5-F89C-42D0-8121-0B7F610EEC28}"/>
+    <hyperlink ref="F621" r:id="rId197" xr:uid="{1D2557CB-EA69-4B47-B527-7E86829FAA14}"/>
+    <hyperlink ref="F626" r:id="rId198" xr:uid="{89550572-26D3-4811-90FE-3BB3F8980411}"/>
+    <hyperlink ref="F629" r:id="rId199" xr:uid="{098F0EED-EC2D-4FA5-A524-B9934B3C7512}"/>
+    <hyperlink ref="F632" r:id="rId200" xr:uid="{0C349C4C-974C-4AA2-8445-EFDA13807C3B}"/>
+    <hyperlink ref="F630" r:id="rId201" xr:uid="{878CFE77-0CD2-45F0-A9BE-5C1BBA90DEA0}"/>
+    <hyperlink ref="F631" r:id="rId202" xr:uid="{C2061FF6-42B8-49D9-8DE8-CF4FA0FCB3EE}"/>
+    <hyperlink ref="F633" r:id="rId203" xr:uid="{AC2DDD7F-7F19-4A84-90D1-81C36724904E}"/>
+    <hyperlink ref="F635" r:id="rId204" xr:uid="{2DDEC76E-7F06-4AF7-84A6-0D93728B1DB8}"/>
+    <hyperlink ref="F645" r:id="rId205" xr:uid="{81ED0D90-D66C-4CB9-83AD-D13E843518BC}"/>
+    <hyperlink ref="F646" r:id="rId206" xr:uid="{BDD575F0-E4E6-424C-87D6-4CD83FA8439C}"/>
+    <hyperlink ref="F651" r:id="rId207" xr:uid="{D4A84DD6-19EE-473F-95DC-1B95A283AA5B}"/>
+    <hyperlink ref="F655" r:id="rId208" xr:uid="{635B4609-2007-4960-B3A3-2D42C1574DD5}"/>
+    <hyperlink ref="F656" r:id="rId209" xr:uid="{55952997-4915-4C39-B3C1-71CB0AA54C5F}"/>
+    <hyperlink ref="F241" r:id="rId210" xr:uid="{E591017A-5C88-43FC-BCD1-692385578BBB}"/>
+    <hyperlink ref="F242" r:id="rId211" xr:uid="{94E2283A-4A40-4721-B336-BC5E376A8B8C}"/>
+    <hyperlink ref="F243" r:id="rId212" xr:uid="{D212A5AA-607B-4D3C-B26C-1F2FCE2666CF}"/>
+    <hyperlink ref="F245" r:id="rId213" xr:uid="{394BEE3B-C9EB-4B63-99BE-C8946F98A72F}"/>
+    <hyperlink ref="F344" r:id="rId214" xr:uid="{2935559A-A98E-4925-A9FA-B1657C51232F}"/>
+    <hyperlink ref="F345" r:id="rId215" xr:uid="{CF22E300-C34D-4363-B148-BAAEC039D419}"/>
+    <hyperlink ref="F348" r:id="rId216" xr:uid="{A6116DFA-03C4-4AA4-A3F9-6CAAA73D6C72}"/>
+    <hyperlink ref="F350" r:id="rId217" xr:uid="{0095578C-9233-4F72-B2EF-B228CFDF02D5}"/>
+    <hyperlink ref="F353" r:id="rId218" xr:uid="{2EA24008-5036-468B-BBE2-40BCE533DD96}"/>
+    <hyperlink ref="F357" r:id="rId219" xr:uid="{5CDD4B12-8DC0-4D6E-B4D7-DED9D225908F}"/>
+    <hyperlink ref="F358" r:id="rId220" xr:uid="{4F9544DC-C874-4EC1-A4DD-A8913A81D81E}"/>
+    <hyperlink ref="F361" r:id="rId221" xr:uid="{8ED63F70-8C36-4ABC-A317-3886D31E0D07}"/>
+    <hyperlink ref="F364" r:id="rId222" xr:uid="{B56247AF-77FC-4D60-A41C-2BCB0AAFC9FA}"/>
+    <hyperlink ref="F568" r:id="rId223" xr:uid="{748F0DBB-ECC5-4C07-B3F0-93CE7813DD8A}"/>
+    <hyperlink ref="F624" r:id="rId224" xr:uid="{EE3746E1-440F-4DDF-82EE-1B15494B7517}"/>
+    <hyperlink ref="F625" r:id="rId225" xr:uid="{FC67C4D7-E566-41DD-84CE-ECAC50B65D74}"/>
+    <hyperlink ref="F155" r:id="rId226" xr:uid="{4F7A1673-9AD3-4439-8350-EE01A745ED40}"/>
+    <hyperlink ref="F439" r:id="rId227" xr:uid="{4EF2F606-AD1C-4F1C-A204-2C7E17A0955E}"/>
+    <hyperlink ref="F441" r:id="rId228" display="mailto:swalsh@gablanco.com" xr:uid="{CEDC8A46-CA07-4BD8-AD54-F5E1151DE7FB}"/>
+    <hyperlink ref="D442" r:id="rId229" xr:uid="{30360B30-11A7-4361-8569-59411EFCCC4E}"/>
+    <hyperlink ref="F442" r:id="rId230" xr:uid="{C37B1064-27D2-455C-A0E7-B1126134F332}"/>
+    <hyperlink ref="F446" r:id="rId231" display="mailto:Pat.vacca@wbmason.com" xr:uid="{6C198CFB-A5BF-4A4E-847B-79652AE1C105}"/>
+    <hyperlink ref="F187" r:id="rId232" xr:uid="{6AA90396-208C-487B-8002-9E8D623B21D0}"/>
+    <hyperlink ref="F188" r:id="rId233" xr:uid="{E2B3EFBF-42B6-44DC-AB65-072272EFAF5B}"/>
+    <hyperlink ref="F191" r:id="rId234" xr:uid="{F06AAF6F-2568-4D75-983F-F85810E9ECC6}"/>
+    <hyperlink ref="F192" r:id="rId235" xr:uid="{017AA06E-4F4D-4345-923F-3B0D18CE90F5}"/>
+    <hyperlink ref="F193" r:id="rId236" xr:uid="{6B5865DE-E9E0-4074-AE2E-7C1D638E0504}"/>
+    <hyperlink ref="F194" r:id="rId237" xr:uid="{67C7B056-4F1B-4DAC-BFE6-B878BE2546BC}"/>
+    <hyperlink ref="F195" r:id="rId238" xr:uid="{00FF17E3-F10A-45C0-ACD7-2B59D6838761}"/>
+    <hyperlink ref="F196" r:id="rId239" xr:uid="{8C1A051D-BA07-45AE-9371-E07B3B356253}"/>
+    <hyperlink ref="F197" r:id="rId240" xr:uid="{D1A950FD-B672-4103-894B-B22B3447BF2E}"/>
+    <hyperlink ref="F198" r:id="rId241" xr:uid="{3758C7F5-6359-444E-83E7-65F2B97E0E12}"/>
+    <hyperlink ref="F199" r:id="rId242" xr:uid="{1E589212-0D10-4D46-BE30-AAB6299B7DF1}"/>
+    <hyperlink ref="F200" r:id="rId243" xr:uid="{79F3E616-7046-4E83-B0A0-141083EE31A3}"/>
+    <hyperlink ref="F201" r:id="rId244" xr:uid="{D56BC252-A8B4-4479-AF20-94D14B0B5AA1}"/>
+    <hyperlink ref="F202" r:id="rId245" xr:uid="{83C68349-82DE-441F-BF05-B58862B4CD23}"/>
+    <hyperlink ref="F204" r:id="rId246" xr:uid="{51D43DD8-EE86-492E-B974-57C724532C45}"/>
+    <hyperlink ref="F205" r:id="rId247" xr:uid="{179E8125-7CF2-495C-AFBB-32FB90105C77}"/>
+    <hyperlink ref="F206" r:id="rId248" xr:uid="{19BDC6BC-CD1C-4EE3-8DD1-672609A0C9F0}"/>
+    <hyperlink ref="F207" r:id="rId249" xr:uid="{3B45C85F-061C-4437-AEF1-AE529147EFF7}"/>
+    <hyperlink ref="F208" r:id="rId250" xr:uid="{DF7AB982-320D-4210-B6DE-3E36B9FA3D8A}"/>
+    <hyperlink ref="F209" r:id="rId251" xr:uid="{14EBA09D-4B9D-4A70-BB66-56DD11CDE194}"/>
+    <hyperlink ref="F210" r:id="rId252" xr:uid="{1847BB5B-26A9-49BF-816F-F1AF3DA20E5C}"/>
+    <hyperlink ref="F211" r:id="rId253" xr:uid="{ECA2988D-3DA8-4043-85BD-2734E4D2D65F}"/>
+    <hyperlink ref="F212" r:id="rId254" xr:uid="{5358D00F-FF32-4922-B9D0-9E343CB4639D}"/>
+    <hyperlink ref="F213" r:id="rId255" xr:uid="{6BA8C5BF-33D5-4DB9-B3FA-562226A754E6}"/>
+    <hyperlink ref="F214" r:id="rId256" xr:uid="{1E526010-23EF-43BC-96E4-DFE3D65288B9}"/>
+    <hyperlink ref="F215" r:id="rId257" xr:uid="{475BB4DE-F7FD-4BA0-9245-16EC72E2F0D4}"/>
+    <hyperlink ref="F216" r:id="rId258" xr:uid="{123E74DE-CDB8-4985-8B3A-8923E3C1761B}"/>
+    <hyperlink ref="F217" r:id="rId259" xr:uid="{9DB692DA-5400-483A-843C-0F64FF2F8B00}"/>
+    <hyperlink ref="F218" r:id="rId260" xr:uid="{A1ABE84D-589C-4B9D-9DB9-010076635DBD}"/>
+    <hyperlink ref="F219" r:id="rId261" xr:uid="{068A21BD-5B6F-4CD0-9CD4-1EEA3A7AF151}"/>
+    <hyperlink ref="F220" r:id="rId262" xr:uid="{5628CBDF-DCFE-47F1-8C63-003224592B23}"/>
+    <hyperlink ref="F221" r:id="rId263" xr:uid="{CD3966E7-61CF-44A3-BDA3-BFF5C4C6A15E}"/>
+    <hyperlink ref="F222" r:id="rId264" xr:uid="{C6FAEBBB-06D2-444B-8CE9-D090E1C0C7C1}"/>
+    <hyperlink ref="F223" r:id="rId265" xr:uid="{26883264-2B1E-4FE3-87E9-43416A8BEAD3}"/>
+    <hyperlink ref="F224" r:id="rId266" xr:uid="{BA158BB1-38D0-4E17-ADAD-F20711E5CC1B}"/>
+    <hyperlink ref="F225" r:id="rId267" xr:uid="{9F321400-EBF3-4200-A233-BDE9FEA91D91}"/>
+    <hyperlink ref="F226" r:id="rId268" xr:uid="{8567C4BB-8848-4675-AF97-6F28333567D5}"/>
+    <hyperlink ref="F227" r:id="rId269" xr:uid="{330F6F2D-6DCE-4BF6-8E28-D2218DD54448}"/>
+    <hyperlink ref="F228" r:id="rId270" xr:uid="{60BCB98B-3E10-4815-8D6D-7F1E2E3B1B7D}"/>
+    <hyperlink ref="F229" r:id="rId271" xr:uid="{8C494EA1-900A-4665-B2D5-7DE91A9551D2}"/>
+    <hyperlink ref="F230" r:id="rId272" xr:uid="{67B59C03-8E88-4D34-83C9-13B0C5FF2FDC}"/>
+    <hyperlink ref="F231" r:id="rId273" xr:uid="{3968BF28-53A1-42F9-9616-0C32DC121A5A}"/>
+    <hyperlink ref="F232" r:id="rId274" xr:uid="{C5CF21D1-F258-4A04-AA77-DCE3E35E8539}"/>
+    <hyperlink ref="F233" r:id="rId275" xr:uid="{EDDD1DF5-4F52-4720-89BF-BCA9234F81A8}"/>
+    <hyperlink ref="F234" r:id="rId276" xr:uid="{50675959-9862-4769-8A81-83884440C2C2}"/>
+    <hyperlink ref="F235" r:id="rId277" xr:uid="{FB260B33-5EBB-4D51-B559-A8E14B31569A}"/>
+    <hyperlink ref="F236" r:id="rId278" xr:uid="{2D4A5009-7755-423F-B85F-1EC2BB10570B}"/>
+    <hyperlink ref="F237" r:id="rId279" xr:uid="{895FA612-F0DB-4FC8-ACCC-913112022EA7}"/>
+    <hyperlink ref="F190" r:id="rId280" xr:uid="{1968553E-3426-4202-87AA-58CE59532E92}"/>
+    <hyperlink ref="F203" r:id="rId281" xr:uid="{CA78AD12-BCBF-41A8-A84E-CD888FF5FDC6}"/>
+    <hyperlink ref="F189" r:id="rId282" xr:uid="{DFCBC880-3A56-4D6E-85E4-D80D3BBAF9CC}"/>
+    <hyperlink ref="F322" r:id="rId283" xr:uid="{4C308AAF-D07B-4DE3-8A94-F2133FB31027}"/>
+    <hyperlink ref="F323" r:id="rId284" xr:uid="{4B89EF77-4AB0-4778-A318-1647B09BF35B}"/>
+    <hyperlink ref="F324" r:id="rId285" xr:uid="{2C09AC2F-4537-4AE7-B5B2-F02043531871}"/>
+    <hyperlink ref="F310" r:id="rId286" xr:uid="{C5DA3201-D734-4C53-BF06-D53C88E5101F}"/>
+    <hyperlink ref="F304" r:id="rId287" xr:uid="{7ADE3BBF-C048-4F39-BBB6-14E8DFF31029}"/>
+    <hyperlink ref="F305" r:id="rId288" xr:uid="{0D49665E-7146-40BB-832C-306A26A048C7}"/>
+    <hyperlink ref="F659" r:id="rId289" xr:uid="{99DD5801-015E-424D-98E1-DFCA6955E855}"/>
+    <hyperlink ref="F660" r:id="rId290" xr:uid="{2A4C479A-6362-4436-BAC5-6EEC4A344F19}"/>
+    <hyperlink ref="F59" r:id="rId291" display="mailto:jwk@amherstnurseries.com" xr:uid="{6AB15CE3-0BCC-405C-9D4F-C91FDE299311}"/>
+    <hyperlink ref="F60" r:id="rId292" display="mailto:EriWal@Kompan.com" xr:uid="{86FB77EC-26E1-4B1B-B29C-2D5B7ECDB4B3}"/>
+    <hyperlink ref="F61" r:id="rId293" display="mailto:jbotti@lorussocorp.com " xr:uid="{76414767-B82F-4307-BD61-3022D22E662D}"/>
+    <hyperlink ref="F62" r:id="rId294" display="mailto:meghan@obrienandsons.com" xr:uid="{1E9A7049-9AF1-4B51-8BC1-7F3EED60E306}"/>
+    <hyperlink ref="F63" r:id="rId295" display="mailto:contracts@mrcrec.com" xr:uid="{70413BE1-D905-4641-9A23-DD9048E7AA9A}"/>
+    <hyperlink ref="F64" r:id="rId296" display="mailto:nerg@nerecgroup.com" xr:uid="{992387FB-50B0-4042-81F0-BDBE76296A87}"/>
+    <hyperlink ref="F65" r:id="rId297" display="mailto:pjlandplay@gmail.com" xr:uid="{FED466F3-8381-4758-9911-6C40A9ED8877}"/>
+    <hyperlink ref="F66" r:id="rId298" display="mailto:Msalt1@verizon.net" xr:uid="{AC13904D-E90A-450B-A706-C4B7136C31CA}"/>
+    <hyperlink ref="F67" r:id="rId299" display="mailto:dford@pioneerathletics.com" xr:uid="{2A1C31C6-CE5F-4037-9FFB-EFB0D13DD8D1}"/>
+    <hyperlink ref="F68" r:id="rId300" display="mailto:pam@pjcorganic.com" xr:uid="{DE9D620D-600E-444C-8084-6B8F257EE631}"/>
+    <hyperlink ref="F69" r:id="rId301" display="mailto:janet@playgroundmedic.com" xr:uid="{6EB19F7A-C1D7-4714-BDF1-2DB469DA2B78}"/>
+    <hyperlink ref="F70" r:id="rId302" display="mailto:premierparkplay@verizon.net" xr:uid="{0900CD35-D9F9-47AB-BF76-1B95EB9C3384}"/>
+    <hyperlink ref="F71" r:id="rId303" display="mailto:michaeld@mayertree.com" xr:uid="{E4770771-5A41-4A6A-955A-8A5BA360CCE3}"/>
+    <hyperlink ref="F72" r:id="rId304" display="mailto:joanne@rayhaluchinc.com" xr:uid="{03D9F93C-13C9-48FA-A38C-D7B3A068BC67}"/>
+    <hyperlink ref="F73" r:id="rId305" display="mailto:realeassoc@aol.com" xr:uid="{F44179C7-A977-4E53-AD53-419F1127DFE1}"/>
+    <hyperlink ref="F74" r:id="rId306" display="mailto:cindy@sitespecifics.net" xr:uid="{AC547DE7-712E-454B-A4CA-95BC3AA88EE8}"/>
+    <hyperlink ref="F75" r:id="rId307" display="mailto:mparody@ultiplayus.com" xr:uid="{4CB49B14-7239-4BEA-B49D-8AB1C1C0363F}"/>
+    <hyperlink ref="F76" r:id="rId308" display="mailto:j.brown@valleygreenusa.com" xr:uid="{3C819ECB-A3B5-4038-90CE-A10F59030037}"/>
+    <hyperlink ref="F52" r:id="rId309" display="mailto:willman@bigelownurseries.com" xr:uid="{FCD4EBD4-7665-4E65-ACB5-FD3E7790FC82}"/>
+    <hyperlink ref="F53" r:id="rId310" display="mailto:ncavicchio@cavicchio.com" xr:uid="{F42E27D7-9066-4C25-AE25-96FABE1DFBE4}"/>
+    <hyperlink ref="F54" r:id="rId311" display="mailto:tpesko@childscapes.net" xr:uid="{41A847B1-BE35-4DCD-9DD0-8AC330727442}"/>
+    <hyperlink ref="F55" r:id="rId312" display="mailto:john@creativerec.com" xr:uid="{D8EA930E-7120-42B8-A210-3FFAADB334E9}"/>
+    <hyperlink ref="F56" r:id="rId313" display="mailto:gnicoll@harrells.com" xr:uid="{A09BF33D-39B5-4B5E-A100-8962926C23D5}"/>
+    <hyperlink ref="F57" r:id="rId314" display="mailto:UrquhartJ@HelenaAgri.com" xr:uid="{71A4D762-3298-4D53-8B68-43EE52A73ACF}"/>
+    <hyperlink ref="F58" r:id="rId315" display="mailto:Jeff.Baker@Heritageppg.com" xr:uid="{E6F267E9-196B-491F-846F-963B721C636A}"/>
+    <hyperlink ref="F247" r:id="rId316" xr:uid="{2AFC1EEA-F9E9-4E6B-BBAE-75BE22EE6281}"/>
+    <hyperlink ref="F264" r:id="rId317" xr:uid="{0EA525AB-E7F3-4066-8D2A-844E153FECB0}"/>
+    <hyperlink ref="F266" r:id="rId318" xr:uid="{566AC511-2FB3-4127-B151-BB79030653C6}"/>
+    <hyperlink ref="F250" r:id="rId319" xr:uid="{AC383869-59C2-48CD-AE56-9F300C37C2B3}"/>
+    <hyperlink ref="F252" r:id="rId320" xr:uid="{B95B6E56-8938-4527-9A94-A044F1112EAD}"/>
+    <hyperlink ref="F254" r:id="rId321" xr:uid="{5770A5EF-4214-4A9A-9B53-F9D1E61D58E4}"/>
+    <hyperlink ref="F256" r:id="rId322" xr:uid="{78C27D3D-D5AF-4B21-8F92-9B699BEB14D0}"/>
+    <hyperlink ref="F430" r:id="rId323" xr:uid="{63E39EA6-7A69-4F7B-93FF-07D7436D0690}"/>
+    <hyperlink ref="F440" r:id="rId324" xr:uid="{88BEB2C2-C8C8-4DD1-A141-E038C348AAA4}"/>
+    <hyperlink ref="F303" r:id="rId325" xr:uid="{E0B8615B-4CB3-46B0-A624-8F07E4833F65}"/>
+    <hyperlink ref="F308" r:id="rId326" xr:uid="{344C799B-11EB-416A-8C13-2B2FAFE8DAC4}"/>
+    <hyperlink ref="F311" r:id="rId327" xr:uid="{E6D0D0C8-12C5-44A3-9BE8-41C292E7284B}"/>
+    <hyperlink ref="F313" r:id="rId328" xr:uid="{AEBF399A-4BFA-4753-8F43-CFEF94AD9969}"/>
+    <hyperlink ref="F45" r:id="rId329" xr:uid="{0937D0B4-7E08-4D0C-8136-EE1D24709EA1}"/>
+    <hyperlink ref="F37" r:id="rId330" xr:uid="{DB390104-E15E-49ED-88A0-E506510750ED}"/>
+    <hyperlink ref="F41" r:id="rId331" xr:uid="{EADB9C75-9AD2-400F-A953-C9C5D82D4B8A}"/>
+    <hyperlink ref="F38" r:id="rId332" xr:uid="{017C1B48-1DEF-4CA5-BE08-7969B2E61C16}"/>
+    <hyperlink ref="F42" r:id="rId333" xr:uid="{CD81185C-AF29-4186-9EE3-53036197EC4B}"/>
+    <hyperlink ref="F47" r:id="rId334" xr:uid="{BAC8B699-2D30-4FEF-B200-2CC270FEA78C}"/>
+    <hyperlink ref="F162" r:id="rId335" xr:uid="{91A8B570-BB16-4A73-BF80-EA45AA0572FA}"/>
+    <hyperlink ref="F166" r:id="rId336" xr:uid="{24023F3B-C47D-4C06-BE12-50AD67EBAD61}"/>
+    <hyperlink ref="F269" r:id="rId337" xr:uid="{945C0927-EC65-45B8-8526-EF696BBE0CEC}"/>
+    <hyperlink ref="F168" r:id="rId338" xr:uid="{C4D5DA6E-2EAF-4A2C-BFDF-9A1F8AA9C0F0}"/>
+    <hyperlink ref="F167" r:id="rId339" display="ctraver@hillnmarkes.com" xr:uid="{8A2CFC86-1EA1-4467-8B0E-AFB465099F1E}"/>
+    <hyperlink ref="F562" r:id="rId340" display="mike.wentzell@airgas.com" xr:uid="{016535C7-457B-4701-A13C-58DA22F0E781}"/>
+    <hyperlink ref="F563" r:id="rId341" display="mmcatamney@allsportsheroes.com" xr:uid="{A08CEA79-6FEC-407C-9789-7889672EB5BC}"/>
+    <hyperlink ref="F561" r:id="rId342" display="scontarino@adamsonindustries.com" xr:uid="{DA663885-9021-4395-83BD-6BDB34AD74D1}"/>
+    <hyperlink ref="F326" r:id="rId343" xr:uid="{5B737C9A-1177-47C2-B7F2-C009A401C84E}"/>
+    <hyperlink ref="F331" r:id="rId344" display="mailto:rich@ringbroswholesale.com" xr:uid="{B25C635A-1651-4D49-9482-9C86AE99B137}"/>
+    <hyperlink ref="F332" r:id="rId345" xr:uid="{6F97EB59-6060-47DC-A9E0-726D52B4CF79}"/>
+    <hyperlink ref="F333" r:id="rId346" xr:uid="{F3918079-E4D6-4747-B52C-F236C6F9A57D}"/>
+    <hyperlink ref="F328" r:id="rId347" xr:uid="{795327F9-82F3-405A-86F7-AF8A6F3748E2}"/>
+    <hyperlink ref="F511" r:id="rId348" xr:uid="{EF6D29F5-5C97-4900-AB1B-F78C0DBDB670}"/>
+    <hyperlink ref="F512" r:id="rId349" xr:uid="{541508EB-0ED7-4512-8F15-4A687682CCF8}"/>
+    <hyperlink ref="F513" r:id="rId350" xr:uid="{FF1E4BE0-732C-4688-8158-188E3AAD6FC5}"/>
+    <hyperlink ref="F435" r:id="rId351" xr:uid="{58DC57C1-9862-474D-AD6A-5EEEC28D7B26}"/>
+    <hyperlink ref="F99" r:id="rId352" xr:uid="{86FFF9CF-C5E5-4291-B0E2-B64A86B7F87A}"/>
+    <hyperlink ref="F102" r:id="rId353" xr:uid="{AB607F58-327D-4795-B5BD-6FE903865ACD}"/>
+    <hyperlink ref="F104" r:id="rId354" xr:uid="{4905130F-CFB3-44F6-BF7F-7125AC6B10CD}"/>
+    <hyperlink ref="F107" r:id="rId355" xr:uid="{9CDD162C-CA98-40B0-9A26-E18CEB11BC8C}"/>
+    <hyperlink ref="F238" r:id="rId356" xr:uid="{5D225A69-5CE4-4CEA-8124-378696261A46}"/>
+    <hyperlink ref="F239" r:id="rId357" xr:uid="{24CD0F69-B1DC-4ABF-95D5-9963ADFBF61B}"/>
+    <hyperlink ref="F240" r:id="rId358" xr:uid="{B3DD4777-390F-4E03-AF84-05AADEC2148E}"/>
+    <hyperlink ref="F244" r:id="rId359" xr:uid="{CADE23C4-AC6F-49F5-ACCF-9971B59CD9D9}"/>
+    <hyperlink ref="F270" r:id="rId360" xr:uid="{F4556663-C564-4BA5-99AB-6B56BDC3F533}"/>
+    <hyperlink ref="F271" r:id="rId361" xr:uid="{D85898C7-E494-4BB1-A89D-357514717A0D}"/>
+    <hyperlink ref="F521" r:id="rId362" xr:uid="{271F963A-13A3-4B4F-946A-AC0AF4C81EB7}"/>
+    <hyperlink ref="F97" r:id="rId363" xr:uid="{153A01E5-0B15-4288-935F-923C1C14E7FD}"/>
+    <hyperlink ref="F4" r:id="rId364" xr:uid="{458D5DAF-15DD-4BE3-A884-67184486E1D4}"/>
+    <hyperlink ref="F28" r:id="rId365" xr:uid="{2AADE479-F7C4-4DFE-A8E0-D2ABC13CE0C9}"/>
+    <hyperlink ref="F29" r:id="rId366" xr:uid="{5B7B3277-ED0D-47E4-B239-41DA33A12E00}"/>
+    <hyperlink ref="F5" r:id="rId367" xr:uid="{F6990C83-D2B0-47C1-A1CB-DD245F570C90}"/>
+    <hyperlink ref="F7" r:id="rId368" xr:uid="{9E756242-11A3-471C-B63F-152CD6223F11}"/>
+    <hyperlink ref="F8" r:id="rId369" xr:uid="{B74E7902-1048-45ED-821A-47F0101B484F}"/>
+    <hyperlink ref="F9" r:id="rId370" xr:uid="{3506C330-27E3-4A77-9BB7-2062AB874C39}"/>
+    <hyperlink ref="F10" r:id="rId371" display="mailto:steven.k.niland@doc.state.ma.us" xr:uid="{6D545F52-595F-490A-A77F-454FD99CAEBC}"/>
+    <hyperlink ref="F13" r:id="rId372" xr:uid="{3EF88A2E-CD01-40C3-A6DE-DAC42AF74EA8}"/>
+    <hyperlink ref="F14" r:id="rId373" xr:uid="{9E7D1FD3-CE28-4262-8ECF-B37BE57252C3}"/>
+    <hyperlink ref="F16" r:id="rId374" xr:uid="{D4F62D8B-5AEE-4AEA-991A-7C8A8B340AB0}"/>
+    <hyperlink ref="F17" r:id="rId375" xr:uid="{871538F1-3730-454C-B7B4-CECC842DD256}"/>
+    <hyperlink ref="F18" r:id="rId376" xr:uid="{4E4A775F-3EC4-4A03-B9FC-B10FA2B985A2}"/>
+    <hyperlink ref="F20" r:id="rId377" xr:uid="{09D0B03A-C7F5-4250-903A-1BE161151B3F}"/>
+    <hyperlink ref="F23" r:id="rId378" xr:uid="{02F5032A-799F-4B71-8AF2-E08172BE1C7B}"/>
+    <hyperlink ref="F24" r:id="rId379" xr:uid="{C8B6407D-9A46-40AA-A372-07C95E606E02}"/>
+    <hyperlink ref="F25" r:id="rId380" xr:uid="{CA28148D-6A4F-40D1-975E-B17023896421}"/>
+    <hyperlink ref="F27" r:id="rId381" xr:uid="{3F10D262-35AA-448F-BA30-1C8663E3C533}"/>
+    <hyperlink ref="F3" r:id="rId382" xr:uid="{5F653E23-00DA-4C64-96F1-D1F63802A3C5}"/>
+    <hyperlink ref="F21" r:id="rId383" xr:uid="{ADEDAC47-0596-4FE3-BF6A-875C68A5112E}"/>
+    <hyperlink ref="F447" r:id="rId384" xr:uid="{827F15A1-1777-4F70-8047-E33EE841326B}"/>
+    <hyperlink ref="F448" r:id="rId385" xr:uid="{CC1AD8A5-4171-4302-A7AA-C2E71BD2E3E4}"/>
+    <hyperlink ref="F335" r:id="rId386" xr:uid="{871CCCEA-350A-4CD0-A3A9-11F2A630EB49}"/>
+    <hyperlink ref="F46" r:id="rId387" xr:uid="{343F6208-2143-4858-81C2-C0E45CE25417}"/>
+    <hyperlink ref="F327" r:id="rId388" xr:uid="{20BC3B98-4E52-4E6F-981F-A12767BBD10F}"/>
+    <hyperlink ref="F329" r:id="rId389" xr:uid="{AD60037A-4A73-4D1D-ABC3-C83F1B4A3379}"/>
+    <hyperlink ref="F330" r:id="rId390" xr:uid="{57AFF27E-1D7F-40C0-8E50-403FFB36EE33}"/>
+    <hyperlink ref="F634" r:id="rId391" xr:uid="{EC5235F6-0414-4CDA-92F2-BE2800EC95BD}"/>
+    <hyperlink ref="F19" r:id="rId392" xr:uid="{3170DA11-4487-4C51-A2EE-BF778B7CA8D1}"/>
+    <hyperlink ref="F31" r:id="rId393" xr:uid="{899C3BB0-6811-4973-9FC7-5861BFE1C7D5}"/>
+    <hyperlink ref="F30" r:id="rId394" xr:uid="{54312910-85CF-4253-A3F0-8276760E9734}"/>
+    <hyperlink ref="F369" r:id="rId395" xr:uid="{18012167-F82F-4CE4-835A-455696C29B1F}"/>
+    <hyperlink ref="F368" r:id="rId396" xr:uid="{4C24AEB3-DA9D-40EA-8A01-1A8F9A87EE39}"/>
+    <hyperlink ref="F683" r:id="rId397" xr:uid="{2345126E-1E44-4036-BD82-072FF847ED80}"/>
+    <hyperlink ref="D683" r:id="rId398" xr:uid="{658FC2F9-3DE5-4D49-ACE0-31C83D454D4C}"/>
+    <hyperlink ref="F682" r:id="rId399" xr:uid="{04BCC8CA-0DD9-43B4-9E7D-2D97A6672107}"/>
+    <hyperlink ref="D682" r:id="rId400" xr:uid="{C1845048-B376-418D-A1B1-53A9600A0D28}"/>
+    <hyperlink ref="D3" r:id="rId401" xr:uid="{207A6D25-43CD-4963-8377-4328A817DBC7}"/>
+    <hyperlink ref="D4" r:id="rId402" xr:uid="{417524CA-C883-4B45-96CC-6F82F52DE7DB}"/>
+    <hyperlink ref="D5" r:id="rId403" xr:uid="{C1432763-36F4-402E-98D3-D37DCB6E1FC4}"/>
+    <hyperlink ref="D6" r:id="rId404" xr:uid="{A8227403-6ABB-48FE-AD60-31E2AC7F6377}"/>
+    <hyperlink ref="D7" r:id="rId405" xr:uid="{B49C89F6-8577-4A03-8D62-E47A289B4D66}"/>
+    <hyperlink ref="D8" r:id="rId406" xr:uid="{DBC80861-1723-4FC3-A62C-5636750DCAD3}"/>
+    <hyperlink ref="D9" r:id="rId407" xr:uid="{052DB086-B538-4539-88C1-CC70AB2426C4}"/>
+    <hyperlink ref="D10" r:id="rId408" xr:uid="{2614540B-8506-4758-B9E9-DC64678E1FC3}"/>
+    <hyperlink ref="D11" r:id="rId409" xr:uid="{3DAEC10D-918E-492D-94F4-731E59BB78CD}"/>
+    <hyperlink ref="D12" r:id="rId410" xr:uid="{250B901B-1E6B-4D96-9CB1-D18C864192F4}"/>
+    <hyperlink ref="D13" r:id="rId411" xr:uid="{5FE382C4-A77B-438F-9E39-E8D60E4BD5A5}"/>
+    <hyperlink ref="D14" r:id="rId412" xr:uid="{E651E3BA-8F69-48E9-B0F4-34CE94B38F73}"/>
+    <hyperlink ref="D15" r:id="rId413" xr:uid="{F06C8512-C1DD-46C6-B871-AA776B80415F}"/>
+    <hyperlink ref="D16" r:id="rId414" xr:uid="{22C40463-8C1E-4CE1-9E29-85D4BA2A36ED}"/>
+    <hyperlink ref="D17" r:id="rId415" xr:uid="{D9723587-19AD-4C24-BC1B-F3E913605412}"/>
+    <hyperlink ref="D18" r:id="rId416" xr:uid="{2E7554CE-61E7-4AA3-B4A1-1F76F778DAE6}"/>
+    <hyperlink ref="D19" r:id="rId417" xr:uid="{C85B2F65-118F-4258-8389-05CEB7818BF9}"/>
+    <hyperlink ref="D20" r:id="rId418" xr:uid="{ED36AD7A-B60F-4FC8-96CD-6FEBC9FB93DF}"/>
+    <hyperlink ref="D21" r:id="rId419" xr:uid="{3D700B3E-B95D-4814-9125-8F2EAFDAEB31}"/>
+    <hyperlink ref="D22" r:id="rId420" xr:uid="{3A18A02D-087A-4F8E-A2FE-93A292E9E7ED}"/>
+    <hyperlink ref="D23" r:id="rId421" xr:uid="{13496654-1032-409C-A316-F3B836EB3A0B}"/>
+    <hyperlink ref="D24" r:id="rId422" xr:uid="{5340A193-65D5-4591-8DAB-88DCEB7C57A1}"/>
+    <hyperlink ref="D25" r:id="rId423" xr:uid="{6B3071B8-F94E-4354-831B-F7B9848B9324}"/>
+    <hyperlink ref="D26" r:id="rId424" xr:uid="{8B4DB2B0-DB9B-44AB-9B07-9C00E9654298}"/>
+    <hyperlink ref="D27" r:id="rId425" xr:uid="{11EFFE5C-85C9-424B-9A4D-3D24E20340F3}"/>
+    <hyperlink ref="D28" r:id="rId426" xr:uid="{31EEE870-C3F5-44D7-9D42-B96B58F828DA}"/>
+    <hyperlink ref="D29" r:id="rId427" xr:uid="{DA9F83DA-BC7F-4B79-9B02-0A9FEBD52BCD}"/>
+    <hyperlink ref="D30" r:id="rId428" xr:uid="{2A424281-2657-4D97-BE7D-E63097818EB9}"/>
+    <hyperlink ref="D31" r:id="rId429" xr:uid="{70EB8291-0AD9-4986-B7B5-CE05AC3BE196}"/>
+    <hyperlink ref="D32" r:id="rId430" xr:uid="{8F0DD022-FE24-4D2F-95DF-E68FD638FBD7}"/>
+    <hyperlink ref="D33" r:id="rId431" xr:uid="{38B5305D-060D-4F94-945A-9384724AC88E}"/>
+    <hyperlink ref="D34" r:id="rId432" xr:uid="{F7ABEA23-3FF0-4F46-927F-47251981EF33}"/>
+    <hyperlink ref="D35" r:id="rId433" xr:uid="{B75FDE52-A7F6-48CE-8868-F10AA7CEC464}"/>
+    <hyperlink ref="D36" r:id="rId434" xr:uid="{72AC5D10-4E9C-4F59-888B-D9C95EE3F794}"/>
+    <hyperlink ref="D37" r:id="rId435" xr:uid="{86C28200-54B2-4B98-A467-5E231494F922}"/>
+    <hyperlink ref="D38" r:id="rId436" xr:uid="{2F729BCF-BD03-4D2D-9657-2E690A1F698A}"/>
+    <hyperlink ref="D39" r:id="rId437" xr:uid="{61953976-CDC8-472F-990B-AB6E402E81C3}"/>
+    <hyperlink ref="D40" r:id="rId438" xr:uid="{40902F74-F1A6-4710-A252-E2DE9D19DAF6}"/>
+    <hyperlink ref="D41" r:id="rId439" xr:uid="{BF1C7BC7-39AC-4D40-8CDC-E7305D21FA1E}"/>
+    <hyperlink ref="D42" r:id="rId440" xr:uid="{ED24DD39-1651-4B6F-AC5F-8C76A754E439}"/>
+    <hyperlink ref="D43" r:id="rId441" xr:uid="{F07F504D-A233-4E78-95C5-57C40581D7BD}"/>
+    <hyperlink ref="D44" r:id="rId442" xr:uid="{807382D8-5355-4409-BECC-32F8172C2DD8}"/>
+    <hyperlink ref="D45" r:id="rId443" xr:uid="{E70B465B-A2C1-4CE4-A929-9073BA99B1AE}"/>
+    <hyperlink ref="D46" r:id="rId444" xr:uid="{C3E5CC1A-34C0-46C6-90D5-9EDD3B313312}"/>
+    <hyperlink ref="D47" r:id="rId445" xr:uid="{4134A321-7042-4B97-B31B-B32B40293BB5}"/>
+    <hyperlink ref="D48" r:id="rId446" xr:uid="{DB96AD1C-7092-468B-B0F9-53E0AE8C2196}"/>
+    <hyperlink ref="D49" r:id="rId447" xr:uid="{D3AFCA1E-E51A-4A85-8203-AD0AA0B705A0}"/>
+    <hyperlink ref="D50" r:id="rId448" xr:uid="{5C77E68E-B258-4C07-81F2-E9C3563BCE1E}"/>
+    <hyperlink ref="D51" r:id="rId449" xr:uid="{2135BCD4-68B4-48EE-B3ED-58692FB7DB38}"/>
+    <hyperlink ref="D52" r:id="rId450" xr:uid="{F1CCF20A-30F2-4EC1-8F39-5FF85A3440E9}"/>
+    <hyperlink ref="D53" r:id="rId451" xr:uid="{BB1FA478-71A2-4625-AA82-16F7DF58CB46}"/>
+    <hyperlink ref="D54" r:id="rId452" xr:uid="{2484E820-280D-4BE4-B41B-C7F097E25D19}"/>
+    <hyperlink ref="D55" r:id="rId453" xr:uid="{C81BE301-EEB8-41DD-A148-274A5FDDFA33}"/>
+    <hyperlink ref="D56" r:id="rId454" xr:uid="{55966FA3-C0F1-4BB9-9D7B-961788A08E07}"/>
+    <hyperlink ref="D57" r:id="rId455" xr:uid="{03BAAA98-3C1F-46D3-8FA3-65552A93F10D}"/>
+    <hyperlink ref="D58" r:id="rId456" xr:uid="{5DB9825B-4E22-489C-9851-DDA76288FB0A}"/>
+    <hyperlink ref="D59" r:id="rId457" xr:uid="{CA775A76-AD72-478F-B202-C17C0971FB6B}"/>
+    <hyperlink ref="D60" r:id="rId458" xr:uid="{DC8961F0-0D9E-4C5A-B62C-1AF438918E9D}"/>
+    <hyperlink ref="D61" r:id="rId459" xr:uid="{EFFDFBA0-A262-430C-B57A-D889D8B58EA6}"/>
+    <hyperlink ref="D62" r:id="rId460" xr:uid="{0265879B-BF7C-4EC8-B38F-57312D185451}"/>
+    <hyperlink ref="D63" r:id="rId461" xr:uid="{1B0202A1-FA87-41C6-B9A6-57A7E05C6600}"/>
+    <hyperlink ref="D64" r:id="rId462" xr:uid="{307BBB48-AFB9-43D8-8B7F-69411373929F}"/>
+    <hyperlink ref="D65" r:id="rId463" xr:uid="{09CCC341-AC54-4066-AD42-664C00331E01}"/>
+    <hyperlink ref="D66" r:id="rId464" xr:uid="{0036010F-9D07-46A5-8D87-297991546C47}"/>
+    <hyperlink ref="D67" r:id="rId465" xr:uid="{E7779B47-52EB-4080-8DD4-A7BAAC7A53F4}"/>
+    <hyperlink ref="D68" r:id="rId466" xr:uid="{95B00C59-E737-4EC5-B14E-CED806C66CEA}"/>
+    <hyperlink ref="D69" r:id="rId467" xr:uid="{503E81F9-9EA1-439C-9F9D-65AC37130AA4}"/>
+    <hyperlink ref="D70" r:id="rId468" xr:uid="{7088D880-06E3-4A40-88BC-F6417A82E912}"/>
+    <hyperlink ref="D71" r:id="rId469" xr:uid="{24FC7670-AF4A-42AE-AE04-4BA4BA0057F5}"/>
+    <hyperlink ref="D72" r:id="rId470" xr:uid="{3925D83C-7521-4029-B4A4-C652B96BFDAB}"/>
+    <hyperlink ref="D73" r:id="rId471" xr:uid="{C9F3266E-178D-4E91-B3D9-2D41594C7C0D}"/>
+    <hyperlink ref="D74" r:id="rId472" xr:uid="{0D8F8C7D-29C2-4D31-8D54-051C52E46F3E}"/>
+    <hyperlink ref="D75" r:id="rId473" xr:uid="{4211163C-C633-44E8-964E-0F32DA4A0708}"/>
+    <hyperlink ref="D76" r:id="rId474" xr:uid="{25116B4B-780A-4A2A-8AA7-64761A2712E9}"/>
+    <hyperlink ref="D77" r:id="rId475" xr:uid="{44CD2191-26BA-4732-AB80-EC8285399E8A}"/>
+    <hyperlink ref="D78" r:id="rId476" xr:uid="{49A4E9E9-2B6C-4CE2-8139-3C0D9DF3B2EE}"/>
+    <hyperlink ref="D79" r:id="rId477" xr:uid="{4683A77B-30A3-4474-9BA6-55A9835D2DD1}"/>
+    <hyperlink ref="D80" r:id="rId478" xr:uid="{F0A53EA6-7076-4061-8BC3-033AECAB6B84}"/>
+    <hyperlink ref="D81" r:id="rId479" xr:uid="{63ED9D91-4386-411F-852E-0CBC840E7DB1}"/>
+    <hyperlink ref="D82" r:id="rId480" xr:uid="{9E68F1AC-F2CD-48F6-A06C-BAB86A155CFC}"/>
+    <hyperlink ref="D83" r:id="rId481" xr:uid="{0FBB5FF7-EC19-4F5D-B596-2C85EDE8C0A3}"/>
+    <hyperlink ref="D84" r:id="rId482" xr:uid="{F3A636D1-ADBB-45A8-A235-9EDA6F4D869E}"/>
+    <hyperlink ref="D85" r:id="rId483" xr:uid="{B21C0EC6-08AD-4FF0-80DF-935A06824D00}"/>
+    <hyperlink ref="D86" r:id="rId484" xr:uid="{AD3A1A42-47DC-4E51-B425-A9FD0F4540C5}"/>
+    <hyperlink ref="D87" r:id="rId485" xr:uid="{88EE868C-4DE2-4E16-9BFB-55F48B59A40B}"/>
+    <hyperlink ref="D88" r:id="rId486" xr:uid="{44756A61-83DE-4AE1-B96F-006A46ADF5A2}"/>
+    <hyperlink ref="D89" r:id="rId487" xr:uid="{F8D4B28E-FC6F-4DA8-BD85-5986176C636D}"/>
+    <hyperlink ref="D90" r:id="rId488" xr:uid="{7B3A5C3A-EE76-4977-B2D8-71E9B3D2B383}"/>
+    <hyperlink ref="D91" r:id="rId489" xr:uid="{A8019F25-1B38-4B37-B22D-91852033E916}"/>
+    <hyperlink ref="D92" r:id="rId490" xr:uid="{29039CED-9A3E-4A9D-A8D4-EA09993F4280}"/>
+    <hyperlink ref="D93" r:id="rId491" xr:uid="{52DB713B-6E05-4D16-93B9-515C3ED7AC8B}"/>
+    <hyperlink ref="D94" r:id="rId492" xr:uid="{AADD53FC-F6A1-49FA-9316-B6E682F4E849}"/>
+    <hyperlink ref="D95" r:id="rId493" xr:uid="{BBFC676B-358F-4053-B784-1DB266C96314}"/>
+    <hyperlink ref="D96" r:id="rId494" xr:uid="{728996A6-E334-457A-B3B7-BCE35E0073D6}"/>
+    <hyperlink ref="D97" r:id="rId495" xr:uid="{6685EA8E-6FEB-43B7-8DB5-A1B7BBD6F9A1}"/>
+    <hyperlink ref="D98" r:id="rId496" xr:uid="{48E1D4D0-70B8-4730-B671-7E0D2A55A1A2}"/>
+    <hyperlink ref="D99" r:id="rId497" xr:uid="{709D78F1-D6DB-41D7-BA42-1CF8E868786B}"/>
+    <hyperlink ref="D100" r:id="rId498" xr:uid="{56393187-B370-4873-AB70-1B7B15C72FA1}"/>
+    <hyperlink ref="D101" r:id="rId499" xr:uid="{B18F45F5-EC8C-4D4E-A6EC-0C8E0B148089}"/>
+    <hyperlink ref="D102" r:id="rId500" xr:uid="{3E4440F6-2BFA-455B-9E2F-8999BCB91B60}"/>
+    <hyperlink ref="D103" r:id="rId501" xr:uid="{9B9BF991-18D7-4B22-9161-7B76A7085598}"/>
+    <hyperlink ref="D104" r:id="rId502" xr:uid="{0337F4FB-C05D-4C05-81B9-4339AB5691D7}"/>
+    <hyperlink ref="D105" r:id="rId503" xr:uid="{00857B18-00A9-4AD0-A59C-518222D235D4}"/>
+    <hyperlink ref="D106" r:id="rId504" xr:uid="{56063C85-AE66-4450-8910-82703CD183E1}"/>
+    <hyperlink ref="D107" r:id="rId505" xr:uid="{C53BDC73-DBC8-45EA-A483-779F4ED66E1A}"/>
+    <hyperlink ref="D108" r:id="rId506" xr:uid="{5BD3E8E4-6E1C-483F-BA16-864EDB69AE39}"/>
+    <hyperlink ref="D109" r:id="rId507" xr:uid="{F37BC604-9105-4FF7-B771-5078D7569423}"/>
+    <hyperlink ref="D110" r:id="rId508" xr:uid="{90F5DDDC-F753-4B6E-BD77-6A18C56E0591}"/>
+    <hyperlink ref="D111" r:id="rId509" xr:uid="{4C498485-8F79-4F80-9F39-8C6988E2AF21}"/>
+    <hyperlink ref="D112" r:id="rId510" xr:uid="{C316C6AE-9AF0-432B-BCAE-E319A02369BB}"/>
+    <hyperlink ref="D113" r:id="rId511" xr:uid="{FCFD0EDF-EC40-40FA-A40A-27FE925E5AE2}"/>
+    <hyperlink ref="D114" r:id="rId512" xr:uid="{0CF2C655-E68C-498B-9A1D-029D6C04ADF7}"/>
+    <hyperlink ref="D115" r:id="rId513" xr:uid="{9B41A270-BE92-4B14-B899-C59B6AD2FDE9}"/>
+    <hyperlink ref="D116" r:id="rId514" xr:uid="{9D8423F0-C048-4293-9E50-7F4ECB8B3BC4}"/>
+    <hyperlink ref="D117" r:id="rId515" xr:uid="{E05B400C-9218-41BE-848C-910708222D00}"/>
+    <hyperlink ref="D118" r:id="rId516" xr:uid="{5447266F-1324-4A88-B45A-0D8821003B66}"/>
+    <hyperlink ref="D119" r:id="rId517" xr:uid="{FFF588E0-BE5E-47DD-93D9-A5E8694360FE}"/>
+    <hyperlink ref="D120" r:id="rId518" xr:uid="{301990C3-AC28-4C7F-B7F8-7C72C966AF94}"/>
+    <hyperlink ref="D121" r:id="rId519" xr:uid="{3CA5FFF1-2DC5-4BB5-BF11-392C4063F44B}"/>
+    <hyperlink ref="D122" r:id="rId520" xr:uid="{1276B918-E938-49DB-891C-1A3B559020D5}"/>
+    <hyperlink ref="D123" r:id="rId521" xr:uid="{427AB359-A002-489B-996D-D0AB9197D522}"/>
+    <hyperlink ref="D124" r:id="rId522" xr:uid="{F6200871-336E-45FB-ABA0-9694161E73F5}"/>
+    <hyperlink ref="D125" r:id="rId523" xr:uid="{210DAAD8-B124-46A0-B425-55D3DFE13C21}"/>
+    <hyperlink ref="D126" r:id="rId524" xr:uid="{82535AD9-D2EB-4433-A138-85141ED6E260}"/>
+    <hyperlink ref="D127" r:id="rId525" xr:uid="{5BFE92E3-19E1-4FCC-998A-14A4C4D158BA}"/>
+    <hyperlink ref="D128" r:id="rId526" xr:uid="{7A750AAE-236F-4C62-8639-78A7ABD051B9}"/>
+    <hyperlink ref="D129" r:id="rId527" xr:uid="{6A2934AB-AAF4-4E4C-9920-F5992EA1B354}"/>
+    <hyperlink ref="D130" r:id="rId528" xr:uid="{80A4DE7C-2B3C-4898-913C-48A604260A05}"/>
+    <hyperlink ref="D131" r:id="rId529" xr:uid="{A588244D-B6D6-467A-98BD-51654759E974}"/>
+    <hyperlink ref="D132" r:id="rId530" xr:uid="{5E66170D-90A8-4947-8178-117A461FB46C}"/>
+    <hyperlink ref="D133" r:id="rId531" xr:uid="{947D5BBA-0BD9-451F-9220-F7E24EF4445A}"/>
+    <hyperlink ref="D134" r:id="rId532" xr:uid="{C5E80BDE-9B6C-4DE0-8912-AC42F435F5B7}"/>
+    <hyperlink ref="D135" r:id="rId533" xr:uid="{266A775A-1191-4178-A2C2-1A015F8B3BC0}"/>
+    <hyperlink ref="D136" r:id="rId534" xr:uid="{7166C143-F5DD-4A65-90F1-A05626ED9CB1}"/>
+    <hyperlink ref="D137" r:id="rId535" xr:uid="{9AB31D93-3549-4208-98BD-0302E9AC66E8}"/>
+    <hyperlink ref="D138" r:id="rId536" xr:uid="{13864483-28F7-4F83-8CDF-9BCD6FD62B20}"/>
+    <hyperlink ref="D139" r:id="rId537" xr:uid="{8BAA6A2A-AE0E-45C5-85E9-F0AD9395278F}"/>
+    <hyperlink ref="D140" r:id="rId538" xr:uid="{FA87D1E3-E3CF-4ED5-99BE-08FC77DF773E}"/>
+    <hyperlink ref="D141" r:id="rId539" xr:uid="{F9537206-DB72-4AEE-BDCA-1F7080B49D52}"/>
+    <hyperlink ref="D142" r:id="rId540" xr:uid="{6F3C4088-4BBC-45D6-A1F8-7942804F38B1}"/>
+    <hyperlink ref="D143" r:id="rId541" xr:uid="{B5AE4FDB-BF7F-4B94-8FC0-E50BB2CA93A4}"/>
+    <hyperlink ref="D144" r:id="rId542" xr:uid="{E7E4A908-BD5F-4DE9-BB99-B8A2A92354E6}"/>
+    <hyperlink ref="D145" r:id="rId543" xr:uid="{A4AFC69C-27E0-4B0F-9666-5D715C088E37}"/>
+    <hyperlink ref="D146" r:id="rId544" xr:uid="{26278908-C95A-4984-BDE7-3C37A940C8B9}"/>
+    <hyperlink ref="D147" r:id="rId545" xr:uid="{E280363C-F460-49A1-AAD9-E323F1DD9A8F}"/>
+    <hyperlink ref="D148" r:id="rId546" xr:uid="{774B24F3-EFA1-40C1-A358-DECFD63FBCFA}"/>
+    <hyperlink ref="D149" r:id="rId547" xr:uid="{728C8009-CFD4-4C4F-9804-01E11543E884}"/>
+    <hyperlink ref="D150" r:id="rId548" xr:uid="{7FF1027F-BB14-4066-860C-F5F8C7C085B2}"/>
+    <hyperlink ref="D151" r:id="rId549" xr:uid="{E1F81557-B634-4544-ACA2-15E6B8120894}"/>
+    <hyperlink ref="D152" r:id="rId550" xr:uid="{01C5A020-2A4A-4BA3-B935-F16D65159D90}"/>
+    <hyperlink ref="D153" r:id="rId551" xr:uid="{41D8246A-F120-4793-BDEC-3B8D7EE7030E}"/>
+    <hyperlink ref="D154" r:id="rId552" xr:uid="{B13F5075-E408-40E8-A483-34F08DD58F74}"/>
+    <hyperlink ref="D155" r:id="rId553" xr:uid="{387466F0-27DB-47CB-8731-8EF778ED7F36}"/>
+    <hyperlink ref="D156" r:id="rId554" xr:uid="{C4CF7794-1AD9-4C26-90BE-4A46DC32A829}"/>
+    <hyperlink ref="D157" r:id="rId555" xr:uid="{A05DF37F-1C06-4141-949E-25D6F451BBEC}"/>
+    <hyperlink ref="D158" r:id="rId556" xr:uid="{42FD59CF-F06F-4A7C-8957-61E73855A4AC}"/>
+    <hyperlink ref="D159" r:id="rId557" xr:uid="{17E011A1-D4B8-4CA2-B900-1855FC73540B}"/>
+    <hyperlink ref="D160" r:id="rId558" xr:uid="{B08DEBB0-F6BD-4370-8AFB-A3871A6AF8D6}"/>
+    <hyperlink ref="D161" r:id="rId559" xr:uid="{C4629489-0A71-4240-9992-AAEC10A49C3B}"/>
+    <hyperlink ref="D162" r:id="rId560" xr:uid="{180F4CAE-816D-4824-96D8-C9D1A24DA3F1}"/>
+    <hyperlink ref="D163" r:id="rId561" xr:uid="{DFD7731A-CB73-4B47-9181-F74630DDD96F}"/>
+    <hyperlink ref="D164" r:id="rId562" xr:uid="{4FE2C966-F00E-49E5-97F4-0E10B3820D19}"/>
+    <hyperlink ref="D165" r:id="rId563" xr:uid="{8EACFF6A-A071-4976-A5D1-4D847BEE7289}"/>
+    <hyperlink ref="D166" r:id="rId564" xr:uid="{A3D0CA15-5A18-4030-9874-A88C302A163D}"/>
+    <hyperlink ref="D167" r:id="rId565" xr:uid="{5D904D23-DB15-4311-B1A2-B47559C4F7B0}"/>
+    <hyperlink ref="D168" r:id="rId566" xr:uid="{E70275E7-56BA-4854-BE70-55DF4AEA73C8}"/>
+    <hyperlink ref="D169" r:id="rId567" xr:uid="{11DCEF8D-E385-4789-8DF6-D8ABB92FF0CB}"/>
+    <hyperlink ref="D170" r:id="rId568" xr:uid="{CB2539A7-2532-4BD8-BE04-DC3F3C8ECDF1}"/>
+    <hyperlink ref="D171" r:id="rId569" xr:uid="{E683CECC-7F09-4C3B-8525-B938118C349D}"/>
+    <hyperlink ref="D172" r:id="rId570" xr:uid="{26D4D6AB-E201-401B-BC81-3FCDBE93CA05}"/>
+    <hyperlink ref="D173" r:id="rId571" xr:uid="{22EB1F62-2695-4E4F-BE4B-F2EB2BEAE179}"/>
+    <hyperlink ref="D174" r:id="rId572" xr:uid="{FB3678BE-F0A1-4FA8-BC3E-02AD5021A2E1}"/>
+    <hyperlink ref="D175" r:id="rId573" xr:uid="{638C5917-4876-49D3-BECA-D28F20EDCA9B}"/>
+    <hyperlink ref="D176" r:id="rId574" xr:uid="{16D812C8-AAFF-4839-949A-0BB9B0A1260D}"/>
+    <hyperlink ref="D177" r:id="rId575" xr:uid="{A188D414-D551-4CC0-A21E-1D761430124E}"/>
+    <hyperlink ref="D178" r:id="rId576" xr:uid="{1E12CF73-8F03-4F7F-B467-1E51F190F835}"/>
+    <hyperlink ref="D179" r:id="rId577" xr:uid="{5E26620D-3F15-48C3-89B3-19B4467FBFF4}"/>
+    <hyperlink ref="D180" r:id="rId578" xr:uid="{FB323138-0678-4017-96A9-093FB4445A7C}"/>
+    <hyperlink ref="D181" r:id="rId579" xr:uid="{DA7B409E-A555-41EE-8D09-D48D25196AFB}"/>
+    <hyperlink ref="D182" r:id="rId580" xr:uid="{746027E3-90DF-4563-A7A0-5882426E2061}"/>
+    <hyperlink ref="D183" r:id="rId581" xr:uid="{DE9AA2B7-E6E9-4FCD-B1B7-FDEE558B5E96}"/>
+    <hyperlink ref="D184" r:id="rId582" xr:uid="{4B05BACA-CE11-49C6-A4B8-05C07256729D}"/>
+    <hyperlink ref="D185" r:id="rId583" xr:uid="{525DA866-D334-4866-86FD-C8F540E21D2F}"/>
+    <hyperlink ref="D186" r:id="rId584" xr:uid="{F22AAC28-0CD0-4E95-8930-7169EE48E480}"/>
+    <hyperlink ref="D187" r:id="rId585" xr:uid="{DE0156B8-F1A3-4F02-B1D7-83612CA8F564}"/>
+    <hyperlink ref="D188" r:id="rId586" xr:uid="{05343BCB-A32C-42D0-BD62-9B47D90F59E1}"/>
+    <hyperlink ref="D189" r:id="rId587" xr:uid="{3472113C-E4B0-4D33-9F55-91C41D53CDA6}"/>
+    <hyperlink ref="D190" r:id="rId588" xr:uid="{565933D9-1427-46E8-AF02-8BC212A31FBB}"/>
+    <hyperlink ref="D191" r:id="rId589" xr:uid="{7EFE861B-11FA-4FE6-8324-C378C9CC822E}"/>
+    <hyperlink ref="D192" r:id="rId590" xr:uid="{BD55E312-2F3A-4453-89D7-317281082818}"/>
+    <hyperlink ref="D193" r:id="rId591" xr:uid="{00582B64-0E16-478F-B5B4-9247C6501406}"/>
+    <hyperlink ref="D511" r:id="rId592" xr:uid="{83DB4111-19E9-4F99-8F8D-78924BBF60C4}"/>
+    <hyperlink ref="D512" r:id="rId593" xr:uid="{218C09FC-16AF-4EA1-9F10-460F0187E095}"/>
+    <hyperlink ref="D513" r:id="rId594" xr:uid="{D983E711-3887-44C5-9CF6-9F97F53C27FD}"/>
+    <hyperlink ref="D514" r:id="rId595" xr:uid="{FAA6978F-67AD-45FC-8B5C-A0316BC97687}"/>
+    <hyperlink ref="D515" r:id="rId596" xr:uid="{C19DC5D1-E1AF-410A-8168-177DAF9A3776}"/>
+    <hyperlink ref="D516" r:id="rId597" xr:uid="{41FAB744-7337-452A-BDEE-6BE57E0BDF66}"/>
+    <hyperlink ref="D517" r:id="rId598" xr:uid="{7229519E-685C-49CB-813E-A3CB44958565}"/>
+    <hyperlink ref="D518" r:id="rId599" xr:uid="{816639CD-7BA9-44A5-BC06-16AD14DDCE41}"/>
+    <hyperlink ref="D519" r:id="rId600" xr:uid="{87457A63-7974-43B4-81F7-16F25EDCA050}"/>
+    <hyperlink ref="D520" r:id="rId601" xr:uid="{B69570A3-5D91-40A1-916A-864C4D407155}"/>
+    <hyperlink ref="D521" r:id="rId602" xr:uid="{A6E15E71-003C-4494-801B-C1B13285386C}"/>
+    <hyperlink ref="D522" r:id="rId603" xr:uid="{A88E1A50-555A-4FC2-8F43-045C91281187}"/>
+    <hyperlink ref="D523" r:id="rId604" xr:uid="{851B294C-A837-471F-AAF5-423F75C16D8C}"/>
+    <hyperlink ref="D524" r:id="rId605" xr:uid="{7CB3D1BA-6D96-4B05-87E1-CC6F1CA10648}"/>
+    <hyperlink ref="D525" r:id="rId606" xr:uid="{21C91E3B-EB91-465E-A579-A4F15FF7ADCC}"/>
+    <hyperlink ref="D526" r:id="rId607" xr:uid="{88473E78-DD8C-4EB9-839A-2FCC7781FF41}"/>
+    <hyperlink ref="D527" r:id="rId608" xr:uid="{11FF1BD8-2C79-4B99-A850-BCD9DAF9280C}"/>
+    <hyperlink ref="D528" r:id="rId609" xr:uid="{6D439E0F-1DF9-407F-A169-7B85D5783273}"/>
+    <hyperlink ref="D529" r:id="rId610" xr:uid="{16A1C3BE-3BA6-4AFA-A62C-999DA1067CF5}"/>
+    <hyperlink ref="D530" r:id="rId611" xr:uid="{F70541CD-F4AB-4DF4-836D-64025654C3AD}"/>
+    <hyperlink ref="D531" r:id="rId612" xr:uid="{5B65DCDD-CF49-429F-B0CE-3BEF923CA491}"/>
+    <hyperlink ref="D532" r:id="rId613" xr:uid="{DC918032-1636-4F89-BF87-C0B598BDB661}"/>
+    <hyperlink ref="D533" r:id="rId614" xr:uid="{E58B9034-7F16-4C97-8DDB-13DBA5EFE66E}"/>
+    <hyperlink ref="D534" r:id="rId615" xr:uid="{72BDBE35-D90B-42D2-AB81-0BDA244ED3F2}"/>
+    <hyperlink ref="D535" r:id="rId616" xr:uid="{CF97FBAC-AD0C-4EE2-91EF-D7467FF12CCC}"/>
+    <hyperlink ref="D536" r:id="rId617" xr:uid="{9C576FA9-71F9-4AC6-A012-B69B13A0FB26}"/>
+    <hyperlink ref="D537" r:id="rId618" xr:uid="{52E35E3B-BC47-4666-8021-EA0C0B72E8B0}"/>
+    <hyperlink ref="D538" r:id="rId619" xr:uid="{C149426E-B9F4-4C29-9273-94B8FF488028}"/>
+    <hyperlink ref="D539" r:id="rId620" xr:uid="{7728DE2F-B68D-4482-BB85-47339C7CC8EB}"/>
+    <hyperlink ref="D540" r:id="rId621" xr:uid="{0FF6B954-FECB-4041-9BAC-68D875C97F38}"/>
+    <hyperlink ref="D541" r:id="rId622" xr:uid="{CFCA1B2A-9C66-4D06-9425-F5E69D7B30EA}"/>
+    <hyperlink ref="D542" r:id="rId623" xr:uid="{197A112D-2DC6-4C49-A275-9DAFCEE69023}"/>
+    <hyperlink ref="D543" r:id="rId624" xr:uid="{6E90BE0E-1D3E-4924-A70E-13AF24A157D6}"/>
+    <hyperlink ref="D544" r:id="rId625" xr:uid="{11399B0D-0443-41AC-ABE6-DAF73B33E5A0}"/>
+    <hyperlink ref="D545" r:id="rId626" xr:uid="{8EA74107-83A1-42C3-A53C-186271B52DC7}"/>
+    <hyperlink ref="D546" r:id="rId627" xr:uid="{2C0F5807-7069-492F-9155-B4D39D73A5AF}"/>
+    <hyperlink ref="D547" r:id="rId628" xr:uid="{D4AA2E66-E6AF-475B-80EA-61EDD151B269}"/>
+    <hyperlink ref="D548" r:id="rId629" xr:uid="{C757B7A6-9015-4C8F-81F3-8599FD00C8F6}"/>
+    <hyperlink ref="D549" r:id="rId630" xr:uid="{100CFCB8-52B1-4B79-976B-AF1DD13B3160}"/>
+    <hyperlink ref="D550" r:id="rId631" xr:uid="{1ECB368E-F3FA-4004-910B-271243BD1443}"/>
+    <hyperlink ref="D551" r:id="rId632" xr:uid="{15429E3E-DEB4-4DD8-8D06-BD3CB96774A5}"/>
+    <hyperlink ref="D552" r:id="rId633" xr:uid="{A17608A4-EF3D-4E6D-8A98-7147AFC021E6}"/>
+    <hyperlink ref="D553" r:id="rId634" xr:uid="{482CB026-1BC5-4324-932B-2FC5EC2A0C0C}"/>
+    <hyperlink ref="D554" r:id="rId635" xr:uid="{6526C5D2-C896-41EE-9510-8E5C15563DC5}"/>
+    <hyperlink ref="D555" r:id="rId636" xr:uid="{55AB6127-9CE3-423D-85B1-AD5B7B9DA301}"/>
+    <hyperlink ref="D556" r:id="rId637" xr:uid="{F8C57129-D66B-49D7-B015-6522FB2A1AAE}"/>
+    <hyperlink ref="D557" r:id="rId638" xr:uid="{146AACB9-F2DC-49A3-996A-5BE4B2A74734}"/>
+    <hyperlink ref="D558" r:id="rId639" xr:uid="{7845B1BA-9B1A-4AF5-B453-58C3100B47C6}"/>
+    <hyperlink ref="D559" r:id="rId640" xr:uid="{B6122636-3478-44AB-9A5C-B24A9D38D257}"/>
+    <hyperlink ref="D337" r:id="rId641" xr:uid="{82474364-172D-41C4-9C99-DD8D1BE2B67C}"/>
+    <hyperlink ref="D338" r:id="rId642" xr:uid="{71356724-B31B-4730-8A37-8D4AB8DA2E8A}"/>
+    <hyperlink ref="D339" r:id="rId643" xr:uid="{74A21ADE-2E8E-4DBF-A1CE-52337DAF1B73}"/>
+    <hyperlink ref="D341" r:id="rId644" xr:uid="{789A0984-8916-4DC7-856F-9E355669B133}"/>
+    <hyperlink ref="D342" r:id="rId645" xr:uid="{127A7425-AE5E-4B96-8B20-3DEE1C2AA93B}"/>
+    <hyperlink ref="D343" r:id="rId646" xr:uid="{C9DAC17B-6CC2-4221-B5EF-653D086F5053}"/>
+    <hyperlink ref="D344" r:id="rId647" xr:uid="{F0975446-0DCB-4FBC-A3DF-C0C787E24053}"/>
+    <hyperlink ref="D345" r:id="rId648" xr:uid="{C91195A8-ECE9-45A7-B384-FEC3E414920C}"/>
+    <hyperlink ref="D346" r:id="rId649" display="mailto:william.thomas@thermofisher.com" xr:uid="{5A4996E9-E509-497C-A58C-801C4BF4B369}"/>
+    <hyperlink ref="D347" r:id="rId650" xr:uid="{2C3F3725-FA6D-402B-80E8-096346970F45}"/>
+    <hyperlink ref="D348" r:id="rId651" xr:uid="{F33ACCDE-0E06-42F0-BEB9-46AB5DC83F90}"/>
+    <hyperlink ref="D349" r:id="rId652" xr:uid="{5D93FDF4-1E06-498D-95F3-AF1282A7F9DF}"/>
+    <hyperlink ref="D350" r:id="rId653" xr:uid="{9EA17399-30DB-46D3-9207-70F18B57D598}"/>
+    <hyperlink ref="D351" r:id="rId654" display="mailto:zack.newsome@mckesson.com" xr:uid="{F6528546-1041-4D4D-BF60-B150EB5E0053}"/>
+    <hyperlink ref="D352" r:id="rId655" xr:uid="{1904795B-D22B-4D69-B6B1-57A2BFB59671}"/>
+    <hyperlink ref="D353" r:id="rId656" xr:uid="{E858A773-4CCC-4153-88B1-180919981CFF}"/>
+    <hyperlink ref="D354" r:id="rId657" xr:uid="{FBB2EA0D-63C4-434C-AAE4-4BEE382854F8}"/>
+    <hyperlink ref="D355" r:id="rId658" xr:uid="{9C42ED5B-2798-43FF-AF70-8A01A31DA46B}"/>
+    <hyperlink ref="D356" r:id="rId659" xr:uid="{7CFF990C-75F7-4B70-9816-A4205C679912}"/>
+    <hyperlink ref="D357" r:id="rId660" xr:uid="{9676E0C7-2BAB-4408-A838-15DC5EF63033}"/>
+    <hyperlink ref="D358" r:id="rId661" xr:uid="{C384AE20-9480-4CBA-B0DA-47D0711B60AC}"/>
+    <hyperlink ref="D359" r:id="rId662" xr:uid="{DE74A72C-267B-4760-8A84-2EB9D27E3EDF}"/>
+    <hyperlink ref="D361" r:id="rId663" xr:uid="{63545A8F-7BE4-4F9E-AECD-6EA3038B92F0}"/>
+    <hyperlink ref="D362" r:id="rId664" xr:uid="{11BDE069-6BFD-4DEC-842A-EA525F6C5451}"/>
+    <hyperlink ref="D363" r:id="rId665" xr:uid="{6AC7086C-7F82-4051-B6FC-92A4AA9245AD}"/>
+    <hyperlink ref="D364" r:id="rId666" xr:uid="{26421E51-B5D9-4D50-A696-1D07826DBAAD}"/>
+    <hyperlink ref="F380" r:id="rId667" xr:uid="{5E4BBBF1-DE92-4171-A9A6-26B4B2F10CF8}"/>
+    <hyperlink ref="D380" r:id="rId668" xr:uid="{F7BC5E53-6CFB-49F8-916A-9C7C4854AF6D}"/>
+    <hyperlink ref="D560" r:id="rId669" xr:uid="{BB5B0F82-2259-4B7A-835F-06A0ABD50AA8}"/>
+    <hyperlink ref="D561" r:id="rId670" xr:uid="{C7FA2428-C4C1-4295-A329-B591AC092A98}"/>
+    <hyperlink ref="D562" r:id="rId671" xr:uid="{77C3CF77-4290-4143-83F6-7CBADD701D66}"/>
+    <hyperlink ref="D563" r:id="rId672" xr:uid="{E3DA922E-CCEB-400F-AEFF-33D801EE5B0F}"/>
+    <hyperlink ref="D564" r:id="rId673" xr:uid="{6BB56458-CFA4-4340-BFE5-AC27AD1E98E8}"/>
+    <hyperlink ref="D565" r:id="rId674" xr:uid="{6A51F323-BFCB-48D2-8D44-36705C2CE30A}"/>
+    <hyperlink ref="D566" r:id="rId675" xr:uid="{6A5A5837-EDE5-47C6-B5E3-2EFDD226FEAD}"/>
+    <hyperlink ref="D567" r:id="rId676" xr:uid="{9AC0E624-DEC2-49C0-B3EF-9061ED5E52B8}"/>
+    <hyperlink ref="D568" r:id="rId677" xr:uid="{0BEC8643-FFA2-42D9-9700-9F1D10CE6B94}"/>
+    <hyperlink ref="D569" r:id="rId678" xr:uid="{C1E87B02-B985-4171-A770-B57A7D27B36D}"/>
+    <hyperlink ref="D570" r:id="rId679" xr:uid="{B15A7B0A-9ED2-4456-BD16-54F4E526C1D2}"/>
+    <hyperlink ref="D571" r:id="rId680" xr:uid="{00C94B13-6923-4662-B349-0FCED9C86B1D}"/>
+    <hyperlink ref="D572" r:id="rId681" xr:uid="{A103CD07-CF47-49C8-8A4C-26F53950FD1A}"/>
+    <hyperlink ref="D573" r:id="rId682" xr:uid="{4772A65C-4D4A-46A2-81E0-8A167FDCE802}"/>
+    <hyperlink ref="D340" r:id="rId683" xr:uid="{79130D1C-ACD0-4E1C-9652-FD9B4304EF93}"/>
+    <hyperlink ref="D372" r:id="rId684" xr:uid="{46158715-1C62-468A-8F2F-0AD7EA92FA51}"/>
+    <hyperlink ref="D194" r:id="rId685" xr:uid="{0A1EFE82-ED61-4C92-9A14-41E38B174994}"/>
+    <hyperlink ref="D195" r:id="rId686" xr:uid="{7CD39E8A-DDE3-41FD-9AF4-9360EAC4D604}"/>
+    <hyperlink ref="D196" r:id="rId687" xr:uid="{609D1C63-EAE7-44DA-90D3-EA47C2A567FA}"/>
+    <hyperlink ref="D197" r:id="rId688" xr:uid="{F61CF499-CECD-474F-A43E-49187423E16E}"/>
+    <hyperlink ref="D574" r:id="rId689" xr:uid="{B255F125-BB6D-4229-AE41-E648539C5F28}"/>
+    <hyperlink ref="D575" r:id="rId690" xr:uid="{A21ECA23-572C-4B73-BB2C-F225594CDBEE}"/>
+    <hyperlink ref="D576" r:id="rId691" xr:uid="{C30CBF0C-D59D-4A37-98D7-FC6CDBA248F0}"/>
+    <hyperlink ref="D577" r:id="rId692" xr:uid="{3DE74CB8-D86B-401B-8C50-485AA1A6FD02}"/>
+    <hyperlink ref="D578" r:id="rId693" xr:uid="{2480C858-54CA-4BE6-A2F0-B534533434D9}"/>
+    <hyperlink ref="D579" r:id="rId694" xr:uid="{DF7C65DD-D643-4758-A148-6494BDF12B50}"/>
+    <hyperlink ref="D580" r:id="rId695" xr:uid="{F69FBDDE-2B5C-4F9C-8CDD-ADE07F9142E8}"/>
+    <hyperlink ref="D581" r:id="rId696" xr:uid="{BA41A4EF-BAC5-4E16-AD71-A8AEC8CCC180}"/>
+    <hyperlink ref="D582" r:id="rId697" xr:uid="{33F957FA-7120-4551-9D00-ECA951F3AAB1}"/>
+    <hyperlink ref="D583" r:id="rId698" display="mailto:ben.clark@bearcom.com" xr:uid="{AED42672-156B-4A31-98EB-51F3E83CB1BC}"/>
+    <hyperlink ref="D584" r:id="rId699" xr:uid="{9AEA34F1-8717-4F10-9358-836BEE230F30}"/>
+    <hyperlink ref="D585" r:id="rId700" xr:uid="{D3C9DBB2-2532-4E3D-AB96-A14F0FD4DC60}"/>
+    <hyperlink ref="D586" r:id="rId701" xr:uid="{706D5268-F8F3-4917-8A40-25880ACBBE3D}"/>
+    <hyperlink ref="D587" r:id="rId702" xr:uid="{5C3B9337-3C30-4FE6-A309-F3C47931977B}"/>
+    <hyperlink ref="D588" r:id="rId703" xr:uid="{2CCDF606-0234-4DA0-93F1-26A901902D29}"/>
+    <hyperlink ref="D589" r:id="rId704" xr:uid="{91BFF829-D223-4DDA-905D-7440095DF86B}"/>
+    <hyperlink ref="D590" r:id="rId705" xr:uid="{9DAF2966-6A8A-42E5-94BA-D8E5063A0A86}"/>
+    <hyperlink ref="D591" r:id="rId706" xr:uid="{D2D04C0A-1DF8-4F8C-9EDD-3FAD8C3B5828}"/>
+    <hyperlink ref="D592" r:id="rId707" xr:uid="{698DC094-0B03-4E24-AB40-B0933059BC08}"/>
+    <hyperlink ref="D593" r:id="rId708" xr:uid="{81864EFA-FC03-4E6D-862C-C5C279FB7456}"/>
+    <hyperlink ref="D594" r:id="rId709" xr:uid="{0E28909F-B893-4C15-8DFF-54B8F6991C75}"/>
+    <hyperlink ref="D595" r:id="rId710" xr:uid="{CCCCA610-7932-473E-8F5E-38E36D541D23}"/>
+    <hyperlink ref="D596" r:id="rId711" xr:uid="{4920EECF-FC88-421E-B4D7-72FF4930706E}"/>
+    <hyperlink ref="D597" r:id="rId712" xr:uid="{AB2A6CFD-ADC2-4E5B-BE8F-BE0ECCB5E3E8}"/>
+    <hyperlink ref="D598" r:id="rId713" xr:uid="{423A7510-672D-44A9-9806-F14C647F168C}"/>
+    <hyperlink ref="D599" r:id="rId714" xr:uid="{D5A8004A-BF1B-486F-B29A-D1E5BB1FD31B}"/>
+    <hyperlink ref="D600" r:id="rId715" xr:uid="{E6CE2DD2-2987-421C-8BC6-037F20DA3521}"/>
+    <hyperlink ref="D601" r:id="rId716" xr:uid="{47A67F94-BEF6-4D7C-8D10-901A8756C484}"/>
+    <hyperlink ref="D602" r:id="rId717" xr:uid="{0F859712-5642-47BB-AE6E-31C42B2113FF}"/>
+    <hyperlink ref="D603" r:id="rId718" xr:uid="{3D99C606-ABE8-4E0A-A4BC-8041F217DC4F}"/>
+    <hyperlink ref="D604" r:id="rId719" xr:uid="{C898511B-7F7F-4A5E-831A-41C82E07302F}"/>
+    <hyperlink ref="D605" r:id="rId720" xr:uid="{CC1DAD92-0155-4DE4-B93B-423B61248DF7}"/>
+    <hyperlink ref="D606" r:id="rId721" xr:uid="{383C9BF5-00ED-4456-ADC8-38A1A7E4EAD5}"/>
+    <hyperlink ref="D607" r:id="rId722" xr:uid="{20D1E528-3734-494B-BB93-5292CFA1B867}"/>
+    <hyperlink ref="D608" r:id="rId723" xr:uid="{57EBE023-1363-44A2-9AA9-BCE50A81B0BA}"/>
+    <hyperlink ref="D609" r:id="rId724" xr:uid="{F42F2787-B441-4133-85B4-82B6F23F0BF3}"/>
+    <hyperlink ref="D610" r:id="rId725" xr:uid="{4F5D815A-CC79-4971-83DC-ECEF6EB95C6F}"/>
+    <hyperlink ref="D611" r:id="rId726" xr:uid="{2DDEA825-BC28-4D01-B60F-45BD0EAC73B5}"/>
+    <hyperlink ref="D612" r:id="rId727" xr:uid="{06B1ABED-0D30-4FF1-ADEE-53E078F29EFE}"/>
+    <hyperlink ref="D613" r:id="rId728" xr:uid="{8990A0A6-86F8-4210-80A9-E294033D9DF4}"/>
+    <hyperlink ref="D614" r:id="rId729" xr:uid="{686560C9-0FF2-4974-9456-CE1B06C739FC}"/>
+    <hyperlink ref="D615" r:id="rId730" xr:uid="{3D3D7E67-62E4-492B-989E-C4BBC6E8BA63}"/>
+    <hyperlink ref="D616" r:id="rId731" xr:uid="{0913A323-B0E4-4433-A610-091F4CDFCF36}"/>
+    <hyperlink ref="D617" r:id="rId732" xr:uid="{06FC26C9-0D46-400F-B6AA-CFC54263B256}"/>
+    <hyperlink ref="D618" r:id="rId733" xr:uid="{359AD005-4236-40C2-9998-F98857B86553}"/>
+    <hyperlink ref="D619" r:id="rId734" xr:uid="{D111A06D-CF03-47CD-A9B1-43EFCF0B55B5}"/>
+    <hyperlink ref="D620" r:id="rId735" xr:uid="{961AF9E2-5742-4986-9744-65980A38CADD}"/>
+    <hyperlink ref="D621" r:id="rId736" xr:uid="{D3CA115A-B455-4ED5-9697-82624E6058C4}"/>
+    <hyperlink ref="D622" r:id="rId737" xr:uid="{6A291312-849C-4B7B-8C47-612249C07754}"/>
+    <hyperlink ref="D623" r:id="rId738" xr:uid="{02863817-53C0-42FE-A6A2-1FF33B929FC3}"/>
+    <hyperlink ref="D624" r:id="rId739" xr:uid="{66D66505-BC27-44BE-AA00-D225894BFC35}"/>
+    <hyperlink ref="D625" r:id="rId740" xr:uid="{1B8646C9-2EA9-4DEE-B6DD-41DA460E270A}"/>
+    <hyperlink ref="D626" r:id="rId741" xr:uid="{F0CCD620-2E4B-4E3D-9277-52275D3F9826}"/>
+    <hyperlink ref="D627" r:id="rId742" display="mailto:BRANDY.COSSEY@GMCNETWORK.COM" xr:uid="{15AEAD35-B5B9-4B14-A9FF-6CDEBA26E80E}"/>
+    <hyperlink ref="D628" r:id="rId743" xr:uid="{D9570340-67E6-4757-AB33-E289FC52D267}"/>
+    <hyperlink ref="D629" r:id="rId744" xr:uid="{CBC13E40-573D-4771-BD29-FA16002B0E09}"/>
+    <hyperlink ref="D630" r:id="rId745" xr:uid="{A02D7804-C3EF-49DA-93A1-4866E3C99744}"/>
+    <hyperlink ref="D631" r:id="rId746" xr:uid="{3B738976-E4A2-48BD-923C-9A6433344007}"/>
+    <hyperlink ref="D632" r:id="rId747" xr:uid="{14804B87-D8AF-4643-9DFD-94E1083AA2E8}"/>
+    <hyperlink ref="D633" r:id="rId748" xr:uid="{E797762B-04E8-43AB-9118-A1DC82604BB9}"/>
+    <hyperlink ref="D634" r:id="rId749" xr:uid="{CC27A867-7BAF-40CE-9E9B-AFEAFD619A80}"/>
+    <hyperlink ref="D635" r:id="rId750" xr:uid="{BE0ACBAA-3BAD-49B7-9748-666B63232151}"/>
+    <hyperlink ref="D636" r:id="rId751" xr:uid="{C467AFF6-8E99-4481-BB54-096F0AB81F43}"/>
+    <hyperlink ref="D637" r:id="rId752" xr:uid="{3D311861-3C6F-46AF-9042-53999FA252B4}"/>
+    <hyperlink ref="D638" r:id="rId753" xr:uid="{AE9DCF3D-988C-4BBA-BB46-01F6B2B36FA7}"/>
+    <hyperlink ref="D639" r:id="rId754" xr:uid="{A02E81F4-C2ED-4A1D-A30C-35EEB954AB86}"/>
+    <hyperlink ref="D640" r:id="rId755" xr:uid="{26FA7157-91E7-4713-8EDD-9FCE0CDD9092}"/>
+    <hyperlink ref="D642" r:id="rId756" xr:uid="{52FB1FFB-C775-465B-810D-D92F4A562338}"/>
+    <hyperlink ref="D643" r:id="rId757" xr:uid="{692AA9C2-5361-4BFC-BCDD-5BBF80F57680}"/>
+    <hyperlink ref="D644" r:id="rId758" xr:uid="{FD397951-189D-460D-9C83-C71F43235611}"/>
+    <hyperlink ref="D645" r:id="rId759" xr:uid="{857AF6ED-2BA9-4DA1-8485-8C7B008B1BF5}"/>
+    <hyperlink ref="D646" r:id="rId760" xr:uid="{B9063706-AF20-4131-9DF5-72B1A50DBCC1}"/>
+    <hyperlink ref="D647" r:id="rId761" xr:uid="{C26FEF32-8E5C-4DC5-BB49-49BC1EB66563}"/>
+    <hyperlink ref="D648" r:id="rId762" xr:uid="{3621D06F-DF54-4F8B-A1EC-4977FE975F37}"/>
+    <hyperlink ref="D649" r:id="rId763" xr:uid="{1CAE35AC-C36F-4DC9-B36A-FAB912EE5C0C}"/>
+    <hyperlink ref="D650" r:id="rId764" xr:uid="{65F5C75C-424C-469E-9C3C-408EB4AE7703}"/>
+    <hyperlink ref="D651" r:id="rId765" xr:uid="{EBFB12AC-BE0D-4406-8124-69B6AEE79561}"/>
+    <hyperlink ref="D652" r:id="rId766" xr:uid="{734F19A1-6929-42DD-85EA-E93847CA8214}"/>
+    <hyperlink ref="D653" r:id="rId767" xr:uid="{1BE1631C-46DE-4563-972A-BE8A56A45745}"/>
+    <hyperlink ref="D654" r:id="rId768" xr:uid="{BA863EA3-6B32-4DC5-A202-DCC61BAF8416}"/>
+    <hyperlink ref="D655" r:id="rId769" xr:uid="{1BB8F6D2-B08C-41F1-B11B-01B46435E4BF}"/>
+    <hyperlink ref="D656" r:id="rId770" xr:uid="{8A376580-9892-4D63-A5AE-6C5E83A42E84}"/>
+    <hyperlink ref="D657" r:id="rId771" xr:uid="{1027E2C8-1067-41AF-9253-9F0B7ED101C5}"/>
+    <hyperlink ref="D658" r:id="rId772" xr:uid="{A137E5E8-536F-417E-80D7-10F17228AB05}"/>
+    <hyperlink ref="D659" r:id="rId773" xr:uid="{8511DD9C-23E6-4E2B-B49F-FA79E012398A}"/>
+    <hyperlink ref="D660" r:id="rId774" xr:uid="{3A6CC131-5B1C-4ED8-ACDC-DB3E0B923EE5}"/>
+    <hyperlink ref="D661" r:id="rId775" xr:uid="{B1BF758D-5B3D-4363-9AC2-B927BA48407F}"/>
+    <hyperlink ref="D662" r:id="rId776" xr:uid="{3B83A331-A892-4D2A-9FFF-05335F55C4DD}"/>
+    <hyperlink ref="D663" r:id="rId777" xr:uid="{6CBA146B-FA3C-4AC3-9196-E50515BF2244}"/>
+    <hyperlink ref="D664" r:id="rId778" xr:uid="{CAE0DCEC-F2BD-4A02-821D-D959E8BDA386}"/>
+    <hyperlink ref="D665" r:id="rId779" xr:uid="{3C819DDF-03EC-4DE0-9F23-F3A0A7CACBF8}"/>
+    <hyperlink ref="D666" r:id="rId780" xr:uid="{5FCB3AB0-2E39-4C73-BDBD-06D8C235FBD5}"/>
+    <hyperlink ref="D667" r:id="rId781" xr:uid="{9123833B-2300-4AFE-BD58-24E13C269A06}"/>
+    <hyperlink ref="D668" r:id="rId782" xr:uid="{E73E3918-0A89-4792-BE13-D5149B1D2858}"/>
+    <hyperlink ref="D669" r:id="rId783" xr:uid="{6D5EBD13-0175-4571-B504-5CE8A9C4EE62}"/>
+    <hyperlink ref="D670" r:id="rId784" xr:uid="{AE653D9C-73BF-413E-850B-803F1953DFE0}"/>
+    <hyperlink ref="D671" r:id="rId785" xr:uid="{2A1AA7F7-62F9-423D-B13B-6742C80084BA}"/>
+    <hyperlink ref="D672" r:id="rId786" xr:uid="{8EAF2312-8C8C-4278-B766-FBF051BA32D5}"/>
+    <hyperlink ref="D673" r:id="rId787" display="mailto:dispatch@e-s-i.com" xr:uid="{6D40C3C1-1754-41D9-9A20-09B588663CE9}"/>
+    <hyperlink ref="D674" r:id="rId788" xr:uid="{D4AF9FF9-8029-475A-B7ED-9D2FBC9BDB7E}"/>
+    <hyperlink ref="D675" r:id="rId789" xr:uid="{FD1D1C3A-4500-4324-B82A-63C781A5B02B}"/>
+    <hyperlink ref="D676" r:id="rId790" xr:uid="{36AC9AC1-748E-4151-88D3-A9A616F01BB9}"/>
+    <hyperlink ref="D677" r:id="rId791" xr:uid="{C69B24B5-F0B1-42FB-B806-463EA5BC8E6B}"/>
+    <hyperlink ref="D678" r:id="rId792" xr:uid="{3DB0C5FB-7633-42EC-BEEA-8D2064EB31AC}"/>
+    <hyperlink ref="D679" r:id="rId793" xr:uid="{E6C81BC7-7F42-41B6-AC99-39A73FBE0884}"/>
+    <hyperlink ref="D680" r:id="rId794" xr:uid="{57256DAD-0569-4E67-9D44-BA1E8DA33F69}"/>
+    <hyperlink ref="D681" r:id="rId795" xr:uid="{BB84D846-B373-4F81-9CC7-1F12CB5F2FFE}"/>
+    <hyperlink ref="D198" r:id="rId796" xr:uid="{F40B5780-8D4E-4924-8FEA-D4215CE28567}"/>
+    <hyperlink ref="D199" r:id="rId797" xr:uid="{0504408B-BCC6-4CE9-9764-A008E796DDFD}"/>
+    <hyperlink ref="D200" r:id="rId798" xr:uid="{6AA53074-7F8F-4515-BC4A-A3B8388B3C07}"/>
+    <hyperlink ref="D201" r:id="rId799" xr:uid="{718D0E38-F025-4148-A364-AE93BA8BB79A}"/>
+    <hyperlink ref="D202" r:id="rId800" xr:uid="{56CB8315-F59C-424D-8ED1-32F07896DA49}"/>
+    <hyperlink ref="D203" r:id="rId801" xr:uid="{AD2BDE07-69D8-457D-8AFC-2D547ADB92FE}"/>
+    <hyperlink ref="D204" r:id="rId802" xr:uid="{55A2160D-7962-40B9-AF1B-009F6D16E2F0}"/>
+    <hyperlink ref="D205" r:id="rId803" xr:uid="{D69AFCC0-C385-406F-A79A-BD12ACE9F706}"/>
+    <hyperlink ref="D206" r:id="rId804" xr:uid="{F448A426-57AF-49DF-B84D-6DA7519BBCD2}"/>
+    <hyperlink ref="D207" r:id="rId805" xr:uid="{4F46836B-30C3-4E6A-BBF8-16EA4191C1A9}"/>
+    <hyperlink ref="D208" r:id="rId806" xr:uid="{EDBCC6A7-B0E0-41D2-A62C-D1630002826F}"/>
+    <hyperlink ref="D209" r:id="rId807" xr:uid="{8578371F-077F-4AFF-8CE9-DF2720C28C97}"/>
+    <hyperlink ref="D210" r:id="rId808" xr:uid="{96E89267-CB97-4BF4-918C-8A24F8B1754E}"/>
+    <hyperlink ref="D211" r:id="rId809" xr:uid="{FAD15438-21DD-4923-BB12-1BA0C04A6056}"/>
+    <hyperlink ref="D212" r:id="rId810" xr:uid="{87F44D24-0A2A-4C32-B514-E8FB38EF8F3F}"/>
+    <hyperlink ref="D213" r:id="rId811" xr:uid="{B5DD343C-EB66-4643-BE9B-706662160DDA}"/>
+    <hyperlink ref="D214" r:id="rId812" xr:uid="{15EC6011-54AE-4107-836D-842F6BB21AB9}"/>
+    <hyperlink ref="D215" r:id="rId813" xr:uid="{F1389F52-E948-4078-B85F-F1C971D143EE}"/>
+    <hyperlink ref="D216" r:id="rId814" xr:uid="{353C4405-DE58-4A09-8172-51EFC7DA367C}"/>
+    <hyperlink ref="D217" r:id="rId815" xr:uid="{441F9724-6971-4B94-BE02-0911F48D386C}"/>
+    <hyperlink ref="D218" r:id="rId816" xr:uid="{4339216F-AE5D-4734-AFEE-F964C31563B4}"/>
+    <hyperlink ref="D219" r:id="rId817" xr:uid="{2F0FCCAA-5DBE-4EE9-BAC8-B09FC9A1936C}"/>
+    <hyperlink ref="D220" r:id="rId818" xr:uid="{78ED8EBD-4F48-4AB8-BFEF-517F6D8653A0}"/>
+    <hyperlink ref="D221" r:id="rId819" xr:uid="{6B884749-C7AA-4459-BDD1-4636DE430F44}"/>
+    <hyperlink ref="D222" r:id="rId820" xr:uid="{13E1835E-E84C-4F3E-9371-B4F7F76C7610}"/>
+    <hyperlink ref="D223" r:id="rId821" xr:uid="{859BFD82-48C7-4624-988F-0E4D3707BC0F}"/>
+    <hyperlink ref="D224" r:id="rId822" xr:uid="{BF34DA8A-FFF9-49F4-9A5E-2812208230E1}"/>
+    <hyperlink ref="D225" r:id="rId823" xr:uid="{67544FB3-F402-44FF-A847-7C04CE24FAA4}"/>
+    <hyperlink ref="D226" r:id="rId824" xr:uid="{9D49EEDE-6A55-4629-8874-552A01B42E10}"/>
+    <hyperlink ref="D227" r:id="rId825" xr:uid="{5340D339-287C-4962-8EAF-C0E7CE273DCE}"/>
+    <hyperlink ref="D228" r:id="rId826" xr:uid="{0F2D1AD8-2F97-416B-AC1F-A5A7C575AEE9}"/>
+    <hyperlink ref="D229" r:id="rId827" xr:uid="{C9F2BBB4-8C14-4126-A629-05825E727C2F}"/>
+    <hyperlink ref="D230" r:id="rId828" xr:uid="{D457A339-3218-40BA-9F0B-B229A0D715A2}"/>
+    <hyperlink ref="D231" r:id="rId829" xr:uid="{285995A7-EF15-4DF3-B7B8-A0557F8B3DD9}"/>
+    <hyperlink ref="D232" r:id="rId830" xr:uid="{73137DF1-265E-42EC-AD07-CEBA6B7220C3}"/>
+    <hyperlink ref="D233" r:id="rId831" xr:uid="{42040E65-B5F4-40EF-92A8-34A90569DFB0}"/>
+    <hyperlink ref="D234" r:id="rId832" xr:uid="{6007004F-115A-4ED0-AB68-E400D2690DD6}"/>
+    <hyperlink ref="D235" r:id="rId833" xr:uid="{B1781BD5-72E9-4D81-8DC9-FBD1544BA195}"/>
+    <hyperlink ref="D236" r:id="rId834" xr:uid="{320AB611-0B7C-4CAD-A4EE-884003CF1D21}"/>
+    <hyperlink ref="D237" r:id="rId835" xr:uid="{2C2B2D40-3751-4710-9650-33E3670542A6}"/>
+    <hyperlink ref="D238" r:id="rId836" xr:uid="{938A77F3-E668-46E2-91CF-A566D173C476}"/>
+    <hyperlink ref="D239" r:id="rId837" xr:uid="{EF20E589-615B-43BD-9B1E-0AC2ACB19CEC}"/>
+    <hyperlink ref="D240" r:id="rId838" xr:uid="{7D513318-2A97-4DCB-8924-AF92B70B565D}"/>
+    <hyperlink ref="D241" r:id="rId839" xr:uid="{497D5B9C-871A-4686-AD5A-547FE68CAFC5}"/>
+    <hyperlink ref="D242" r:id="rId840" xr:uid="{65152F74-AB0D-46A9-9E73-BC9395EAFA50}"/>
+    <hyperlink ref="D243" r:id="rId841" xr:uid="{7F5211CF-6180-4BAE-A565-733929F7F38C}"/>
+    <hyperlink ref="D244" r:id="rId842" xr:uid="{5D621DE9-B09C-4C14-8FDA-579FE66C82A4}"/>
+    <hyperlink ref="D245" r:id="rId843" xr:uid="{8C3F526E-3E8C-444A-9E52-7FCC66748D01}"/>
+    <hyperlink ref="D246" r:id="rId844" xr:uid="{2F2EB69F-2996-48A7-B7BC-0A54FD233012}"/>
+    <hyperlink ref="D247" r:id="rId845" xr:uid="{DA925423-718E-451B-B9A8-577A3186824B}"/>
+    <hyperlink ref="D248" r:id="rId846" xr:uid="{A649F5F1-A773-4BFC-9ABA-9294EA2F81CA}"/>
+    <hyperlink ref="D249" r:id="rId847" xr:uid="{C1BC10F7-8352-4907-817F-7C54CD8003B0}"/>
+    <hyperlink ref="D250" r:id="rId848" xr:uid="{BEF5C675-5343-428A-BFE2-25EAC2F27E83}"/>
+    <hyperlink ref="D251" r:id="rId849" xr:uid="{924A1165-0D44-4564-9AC2-5F95F6D74671}"/>
+    <hyperlink ref="D252" r:id="rId850" xr:uid="{DC0D1797-2769-450B-83F2-2D44C847E072}"/>
+    <hyperlink ref="D253" r:id="rId851" xr:uid="{1EEC1BD7-50A9-4F7D-9CEC-AD2272BF7120}"/>
+    <hyperlink ref="D254" r:id="rId852" xr:uid="{95F48C11-F11B-44BE-9944-164D7F2DCB6B}"/>
+    <hyperlink ref="D255" r:id="rId853" xr:uid="{4DC98292-D249-487F-8CDD-D8470F26823A}"/>
+    <hyperlink ref="D256" r:id="rId854" xr:uid="{B69B6627-4196-47C9-AAE2-9247347EE45D}"/>
+    <hyperlink ref="D257" r:id="rId855" xr:uid="{21A5644D-8E89-47FD-9DF6-659449F650BB}"/>
+    <hyperlink ref="D258" r:id="rId856" xr:uid="{FA6DCBAC-8800-4E5E-8557-87C140BF1E40}"/>
+    <hyperlink ref="D259" r:id="rId857" xr:uid="{777BACC3-E420-475C-9A39-35B3ACD08236}"/>
+    <hyperlink ref="D260" r:id="rId858" xr:uid="{456E0604-B3EA-431F-A3BB-3C8FB5A91D0E}"/>
+    <hyperlink ref="D261" r:id="rId859" xr:uid="{B7C18BDB-F536-432A-A4CD-0524AA52DAB5}"/>
+    <hyperlink ref="D262" r:id="rId860" xr:uid="{752184E4-DD26-4B8F-B9AA-6DA12BDC8DA1}"/>
+    <hyperlink ref="D263" r:id="rId861" xr:uid="{D016A37B-0058-4167-A178-624B71EADE9A}"/>
+    <hyperlink ref="D264" r:id="rId862" xr:uid="{DE94B64C-7522-46E7-92EB-D9A04F4E9E03}"/>
+    <hyperlink ref="D265" r:id="rId863" xr:uid="{CD08E941-DAE2-44A5-BB80-BD269E6F2963}"/>
+    <hyperlink ref="D266" r:id="rId864" xr:uid="{27B531FB-B8CB-4801-A627-813F585AEEDE}"/>
+    <hyperlink ref="D267" r:id="rId865" xr:uid="{F3D76618-BD90-422D-B574-D7AB54D17649}"/>
+    <hyperlink ref="D268" r:id="rId866" xr:uid="{3BA76DDC-F5D2-4BD9-8E50-43E4E83265B8}"/>
+    <hyperlink ref="D269" r:id="rId867" xr:uid="{475E2716-08B1-49FF-A218-09EC8DFE04B9}"/>
+    <hyperlink ref="D270" r:id="rId868" xr:uid="{062AF69A-15A9-444F-995E-003E75BEEF97}"/>
+    <hyperlink ref="D271" r:id="rId869" xr:uid="{AAAF3BBE-9705-4B57-A7D2-FBC1E0EE881F}"/>
+    <hyperlink ref="D272" r:id="rId870" xr:uid="{9F137D17-0D6F-4492-94D4-A1F9A30CC1A2}"/>
+    <hyperlink ref="D273" r:id="rId871" xr:uid="{EC7EAEFE-A5AC-4545-84B1-1CDEDA9005E1}"/>
+    <hyperlink ref="D274" r:id="rId872" xr:uid="{90CBC823-BDA0-41EA-873D-86A79D607E6E}"/>
+    <hyperlink ref="D275" r:id="rId873" xr:uid="{8FBCBB55-D6F7-41B3-8B13-8D192C9A1910}"/>
+    <hyperlink ref="D276" r:id="rId874" xr:uid="{AA25FDF5-FDF1-4F68-804B-49DF56281C5E}"/>
+    <hyperlink ref="D277" r:id="rId875" xr:uid="{EE7CC007-CCC2-481D-AD54-12B43AFB88FE}"/>
+    <hyperlink ref="D278" r:id="rId876" xr:uid="{F4756926-9645-4172-B35F-D1559ED6E4B2}"/>
+    <hyperlink ref="D279" r:id="rId877" xr:uid="{A2DCEFB3-4296-4B97-B47B-3A827522DADF}"/>
+    <hyperlink ref="D280" r:id="rId878" xr:uid="{B1427183-AE7C-41E6-ABF6-ADE6B1877453}"/>
+    <hyperlink ref="D281" r:id="rId879" xr:uid="{6C32DA98-613E-4653-8A04-6C0F51591BF9}"/>
+    <hyperlink ref="D282" r:id="rId880" xr:uid="{F95F37A3-4D18-4C6E-A65C-7301FE4F5954}"/>
+    <hyperlink ref="D283" r:id="rId881" xr:uid="{F02416B6-7B8B-4D74-95E3-99A0625BE7F8}"/>
+    <hyperlink ref="D284" r:id="rId882" xr:uid="{BCC19728-723C-49F3-B69A-D768017390C9}"/>
+    <hyperlink ref="D285" r:id="rId883" xr:uid="{271FE6C6-D4A7-4256-ABB3-49F1ED333528}"/>
+    <hyperlink ref="D286" r:id="rId884" xr:uid="{4205B53E-96B7-4CBA-BB27-206F1B4D0197}"/>
+    <hyperlink ref="D287" r:id="rId885" xr:uid="{F91AEBED-7EA0-42EF-95E8-6969F9310CAF}"/>
+    <hyperlink ref="D288" r:id="rId886" xr:uid="{4713B92D-3F49-4F49-8262-E61026E88507}"/>
+    <hyperlink ref="D289" r:id="rId887" xr:uid="{65233864-12EC-41AF-AFCE-D60CC1B7254D}"/>
+    <hyperlink ref="D290" r:id="rId888" xr:uid="{28B60D76-3A9A-4D10-97C4-300DECCED4E1}"/>
+    <hyperlink ref="D291" r:id="rId889" xr:uid="{6E11411E-9322-4330-89DF-EA4A1DD94573}"/>
+    <hyperlink ref="D292" r:id="rId890" xr:uid="{17998FC4-497E-4CC3-A2BD-2BC365B1459F}"/>
+    <hyperlink ref="D293" r:id="rId891" xr:uid="{4CF9B569-F846-47C6-A4B3-226C0D46ACE3}"/>
+    <hyperlink ref="D294" r:id="rId892" xr:uid="{7CF1A496-E108-4B5E-8EBE-EA37A6933017}"/>
+    <hyperlink ref="D295" r:id="rId893" xr:uid="{539F963A-2473-405E-ABE6-1E0CA558A8D5}"/>
+    <hyperlink ref="D296" r:id="rId894" xr:uid="{FCFFDD18-658D-4F89-87D9-1042ED728AF2}"/>
+    <hyperlink ref="D297" r:id="rId895" xr:uid="{85F6C0B6-45CA-4952-8F7D-99A6F295C1A0}"/>
+    <hyperlink ref="D298" r:id="rId896" xr:uid="{62AD9663-2D62-4B30-BBF9-38CDC07682F9}"/>
+    <hyperlink ref="D299" r:id="rId897" xr:uid="{D775D589-D236-4CAE-9D6A-5B399436340E}"/>
+    <hyperlink ref="D300" r:id="rId898" xr:uid="{DE6FF112-48AE-4C4F-87F0-BB082F33EE94}"/>
+    <hyperlink ref="D301" r:id="rId899" xr:uid="{83BEF216-6FD7-4721-900D-C31BCC37DF23}"/>
+    <hyperlink ref="D302" r:id="rId900" xr:uid="{AC81FC65-CCF8-4BD4-A3E4-65B28BEAD934}"/>
+    <hyperlink ref="D303" r:id="rId901" xr:uid="{09FF7D1C-76D1-4941-A612-7CA6DD2F32E5}"/>
+    <hyperlink ref="D304" r:id="rId902" xr:uid="{45EFDF77-9B8F-4092-A873-1ED660165217}"/>
+    <hyperlink ref="D305" r:id="rId903" xr:uid="{7BEB6644-3FAE-4F34-A6A0-6D6A521A0199}"/>
+    <hyperlink ref="D306" r:id="rId904" xr:uid="{9EA3930E-E618-4800-BF40-2A0B6AC4B683}"/>
+    <hyperlink ref="D307" r:id="rId905" xr:uid="{24160F63-B288-41F4-989F-BFDE289145DA}"/>
+    <hyperlink ref="D308" r:id="rId906" xr:uid="{537299F9-67FA-42C2-AD02-48623EE403F4}"/>
+    <hyperlink ref="D309" r:id="rId907" xr:uid="{2AB2BC31-2644-46A9-8A33-BD96B8D4EE0E}"/>
+    <hyperlink ref="D310" r:id="rId908" xr:uid="{E5100417-2BAB-45D9-B10E-924B0748DB60}"/>
+    <hyperlink ref="D311" r:id="rId909" xr:uid="{1B012D66-FE5D-44E8-9ECE-D21EDC4072DD}"/>
+    <hyperlink ref="D312" r:id="rId910" xr:uid="{664C8E71-223C-4329-9784-ABD117372CB8}"/>
+    <hyperlink ref="D313" r:id="rId911" xr:uid="{8C29CD5D-8640-4F73-BBA8-7C9316588CF5}"/>
+    <hyperlink ref="D314" r:id="rId912" xr:uid="{4DD862C9-DC75-4AE9-B9B2-9017E5CFCA9D}"/>
+    <hyperlink ref="D315" r:id="rId913" xr:uid="{80DB3758-5577-4D3B-804B-DABD99B66141}"/>
+    <hyperlink ref="D316" r:id="rId914" xr:uid="{511AF02E-4DE7-448F-9D06-FF92EA223CF6}"/>
+    <hyperlink ref="D317" r:id="rId915" xr:uid="{132A5323-EB29-4C36-BDA7-CBF047839BF0}"/>
+    <hyperlink ref="D318" r:id="rId916" xr:uid="{5713CE7B-0FA9-49ED-9E86-22414E1491B0}"/>
+    <hyperlink ref="D319" r:id="rId917" xr:uid="{11BABF5F-C155-473B-911E-8901C2357921}"/>
+    <hyperlink ref="D320" r:id="rId918" xr:uid="{7FDD6363-2700-465B-B100-338F6BDB7181}"/>
+    <hyperlink ref="D321" r:id="rId919" xr:uid="{CEE062BB-D883-405B-801B-EF76CF604AA2}"/>
+    <hyperlink ref="D322" r:id="rId920" xr:uid="{96B7F535-31D5-4234-BEAD-EA5DCBBF291C}"/>
+    <hyperlink ref="D323" r:id="rId921" xr:uid="{868B481C-E66E-472A-B381-A96F85106E6E}"/>
+    <hyperlink ref="D324" r:id="rId922" xr:uid="{0353C817-DBEF-405D-BC04-E2607CCCF424}"/>
+    <hyperlink ref="D325" r:id="rId923" xr:uid="{D2C1ADD8-0D3A-43D5-898D-F44A8A535500}"/>
+    <hyperlink ref="D326" r:id="rId924" xr:uid="{5B80840D-83D7-41A1-B8A6-693AF6700C60}"/>
+    <hyperlink ref="D327" r:id="rId925" xr:uid="{9E22EEE6-4852-432B-A1A4-67B3E150968B}"/>
+    <hyperlink ref="D328" r:id="rId926" xr:uid="{BFA64C9F-5020-44B6-84CA-BDCA49DFF7D7}"/>
+    <hyperlink ref="D329" r:id="rId927" xr:uid="{27B54520-7C71-4B3E-B6FB-C66CB5811682}"/>
+    <hyperlink ref="D330" r:id="rId928" xr:uid="{91190B4F-2C60-4E5B-B4A2-89A3A323F01E}"/>
+    <hyperlink ref="D331" r:id="rId929" xr:uid="{A94809AA-4DF2-4977-9D6C-74EDC5F512FE}"/>
+    <hyperlink ref="D332" r:id="rId930" xr:uid="{F378498D-6264-4A4B-A1CC-2414B7B9B0D4}"/>
+    <hyperlink ref="D333" r:id="rId931" xr:uid="{4B4ECBB4-701E-4B24-B96E-6C184E0941F1}"/>
+    <hyperlink ref="D334" r:id="rId932" xr:uid="{3BCAE45B-F307-46E9-8938-D216BCE8A44E}"/>
+    <hyperlink ref="D335" r:id="rId933" xr:uid="{6CBC8DAE-3F86-47CA-8238-30D2E82F7C80}"/>
+    <hyperlink ref="D336" r:id="rId934" xr:uid="{142055CC-1F26-4F95-8B25-961BEA1FD221}"/>
+    <hyperlink ref="F391" r:id="rId935" xr:uid="{0BB1EEFE-EFF0-4364-BE15-028507190C59}"/>
+    <hyperlink ref="D373" r:id="rId936" xr:uid="{A783334B-B868-485F-888D-DAE25AEECFF9}"/>
+    <hyperlink ref="D374" r:id="rId937" xr:uid="{BD4FCCBC-4224-46FB-B292-6DE1AE5CA334}"/>
+    <hyperlink ref="D375" r:id="rId938" xr:uid="{F4D66AFD-0370-4FD5-BF85-2231826F3A7C}"/>
+    <hyperlink ref="D376" r:id="rId939" xr:uid="{5EC6D0A5-5C93-4A89-A28A-105845C7E512}"/>
+    <hyperlink ref="D377" r:id="rId940" xr:uid="{00F70612-5FC9-4D6E-91E0-887B432A1D54}"/>
+    <hyperlink ref="D378" r:id="rId941" xr:uid="{219B7B99-3B40-4B66-AFBE-BF603E3E7ED1}"/>
+    <hyperlink ref="D379" r:id="rId942" xr:uid="{81726B89-1038-4612-B993-0C4ACFE4B3EC}"/>
+    <hyperlink ref="D381" r:id="rId943" xr:uid="{4802AF7D-8A33-41C1-825C-76C9D004296D}"/>
+    <hyperlink ref="D382" r:id="rId944" xr:uid="{9C179F35-5249-4E2F-ABF2-FDDEDF51632C}"/>
+    <hyperlink ref="D383" r:id="rId945" xr:uid="{315079F6-CA6B-4F9D-961E-E57F364B8685}"/>
+    <hyperlink ref="D384" r:id="rId946" xr:uid="{210E2F66-44D2-4318-8501-92CB8180E107}"/>
+    <hyperlink ref="D385" r:id="rId947" xr:uid="{A62210DD-3541-44E0-90B5-B189896F9087}"/>
+    <hyperlink ref="D386" r:id="rId948" xr:uid="{1BC3A197-28E4-4EF4-9279-DAB561E85BAB}"/>
+    <hyperlink ref="D387" r:id="rId949" xr:uid="{289A490E-58F7-44C0-AA54-448A39073432}"/>
+    <hyperlink ref="D388" r:id="rId950" xr:uid="{E7CA95FE-D0ED-4174-81EE-F72AA7F902DA}"/>
+    <hyperlink ref="D389" r:id="rId951" xr:uid="{821AE553-BAF1-4B07-9648-3EDF52F67D8B}"/>
+    <hyperlink ref="D390" r:id="rId952" xr:uid="{ECB6167C-E583-4635-8DB3-915C0CB8A72C}"/>
+    <hyperlink ref="D391" r:id="rId953" xr:uid="{648659C7-223D-4B20-B9F3-1517BCCC791D}"/>
+    <hyperlink ref="D392" r:id="rId954" xr:uid="{08DC4C0A-1CD9-4DCD-8D2F-AC05E00CD4CD}"/>
+    <hyperlink ref="D393" r:id="rId955" xr:uid="{1C6CDF2A-74D4-4AE5-A732-E2E3F76FE569}"/>
+    <hyperlink ref="D394" r:id="rId956" xr:uid="{4026F163-73A8-42E8-B688-EFF428235E44}"/>
+    <hyperlink ref="D395" r:id="rId957" xr:uid="{4B111431-A052-4D84-9B87-C4DF72FD1136}"/>
+    <hyperlink ref="D396" r:id="rId958" xr:uid="{6942E513-0262-429C-9E60-C6F6DA11AD2F}"/>
+    <hyperlink ref="D397" r:id="rId959" xr:uid="{D1BEDDEB-D325-4C65-8D94-6EF276AEAD6D}"/>
+    <hyperlink ref="D398" r:id="rId960" xr:uid="{27CE6FE1-8233-44C7-BA3B-676C918F0716}"/>
+    <hyperlink ref="D399" r:id="rId961" xr:uid="{E2081326-DBE1-4B22-B5BA-71391C31FFC0}"/>
+    <hyperlink ref="D400" r:id="rId962" xr:uid="{0FFBB765-6DBF-4F38-91CC-694C025EBE81}"/>
+    <hyperlink ref="D401" r:id="rId963" xr:uid="{553DDF10-3313-49ED-B91A-8B6BEEBCFB0F}"/>
+    <hyperlink ref="D402" r:id="rId964" xr:uid="{96895407-9A2A-49C9-8958-A7D5ABB75984}"/>
+    <hyperlink ref="D403" r:id="rId965" xr:uid="{EF86E7DA-D3F8-46AB-A4E3-0BCEF5DEA219}"/>
+    <hyperlink ref="D405" r:id="rId966" xr:uid="{38CBBD6C-AA84-44EC-9637-918300E8DC12}"/>
+    <hyperlink ref="D406" r:id="rId967" xr:uid="{677D80A7-4257-43FF-AEDA-A835995ACC4C}"/>
+    <hyperlink ref="D407" r:id="rId968" xr:uid="{5BEFAD70-671A-4805-A5A9-00E2C6918B37}"/>
+    <hyperlink ref="D408" r:id="rId969" xr:uid="{B040F28F-F012-4313-90F0-223AA3839BDA}"/>
+    <hyperlink ref="D409" r:id="rId970" xr:uid="{E6730B00-161C-4764-B319-56D0D8FEB3F2}"/>
+    <hyperlink ref="D410" r:id="rId971" xr:uid="{161D518E-632E-4767-A674-EE4D05E45B15}"/>
+    <hyperlink ref="D411" r:id="rId972" xr:uid="{9B00EB22-AFCA-4D06-95C2-E828964BEBC6}"/>
+    <hyperlink ref="D412" r:id="rId973" xr:uid="{8A59D086-56E5-436F-BC11-73A44F6C584D}"/>
+    <hyperlink ref="D413" r:id="rId974" xr:uid="{0E5AE852-CBB6-4AE6-8E03-B6B1384344FC}"/>
+    <hyperlink ref="D414" r:id="rId975" xr:uid="{D47867AC-BC14-42C6-812A-FBC02C34F9FE}"/>
+    <hyperlink ref="D415" r:id="rId976" xr:uid="{94EA47F6-1137-45A4-990A-292C89B365D0}"/>
+    <hyperlink ref="D416" r:id="rId977" xr:uid="{4A233E10-F8EE-4483-9EBB-5DA8AEE6E7E3}"/>
+    <hyperlink ref="D417" r:id="rId978" xr:uid="{73AFD770-4596-4F2D-A223-97A1A55472B1}"/>
+    <hyperlink ref="D418" r:id="rId979" xr:uid="{A75EC49B-D441-4749-B4BF-9F58D4F4C5D0}"/>
+    <hyperlink ref="D419" r:id="rId980" xr:uid="{7BD227CB-BA93-4B0D-B115-EC4172C12D7C}"/>
+    <hyperlink ref="D420" r:id="rId981" xr:uid="{E0FB79FD-609E-40F7-AC0E-AF44D888B01E}"/>
+    <hyperlink ref="D421" r:id="rId982" xr:uid="{C29F3D19-770C-4A3D-987D-821E75531118}"/>
+    <hyperlink ref="D422" r:id="rId983" xr:uid="{D62EB092-FB17-4B3C-A5DA-8658560F5552}"/>
+    <hyperlink ref="D423" r:id="rId984" xr:uid="{CF05EC58-1FF9-4F14-8B2E-AACBE372B4B7}"/>
+    <hyperlink ref="D424" r:id="rId985" xr:uid="{FF60C0A8-3C6E-41D8-8181-37D2C17817F2}"/>
+    <hyperlink ref="D425" r:id="rId986" xr:uid="{2B9CDD47-2BED-4683-86FE-68FBB80B07B4}"/>
+    <hyperlink ref="D426" r:id="rId987" xr:uid="{1AE97A0F-3EB2-4855-93FD-2566662A33DD}"/>
+    <hyperlink ref="D427" r:id="rId988" xr:uid="{2D9D6876-A0E6-4045-9293-9E80C821D4F3}"/>
+    <hyperlink ref="D428" r:id="rId989" xr:uid="{D011AF59-2B13-430F-967C-4C759FC4EE3F}"/>
+    <hyperlink ref="D429" r:id="rId990" xr:uid="{913B0CAC-66FA-4063-816C-A400692E2CBF}"/>
+    <hyperlink ref="D430" r:id="rId991" xr:uid="{BC82AF41-69DD-4331-8BAF-8D0A08361423}"/>
+    <hyperlink ref="D431" r:id="rId992" xr:uid="{47B055D1-53BE-4814-9DD0-3C1C1574DF41}"/>
+    <hyperlink ref="D432" r:id="rId993" xr:uid="{07A70F33-5C57-41F1-9269-BD59BFE317DB}"/>
+    <hyperlink ref="D433" r:id="rId994" xr:uid="{DEB5D30F-3136-4C53-8A1A-547F2F04BA6C}"/>
+    <hyperlink ref="D434" r:id="rId995" xr:uid="{114BF21B-FF4A-4D75-8DBE-186FBA6693B7}"/>
+    <hyperlink ref="D435" r:id="rId996" xr:uid="{30C753D4-6042-4095-B811-36189357B8E0}"/>
+    <hyperlink ref="D436" r:id="rId997" xr:uid="{B2279E23-554D-4167-9DBA-0F4A0AD526D4}"/>
+    <hyperlink ref="D437" r:id="rId998" xr:uid="{91FDFA33-BD5C-4039-B6CA-1423BBF52443}"/>
+    <hyperlink ref="D438" r:id="rId999" xr:uid="{986E2A95-ACA0-4641-8FD6-30C7064A3F2F}"/>
+    <hyperlink ref="D439" r:id="rId1000" xr:uid="{54FC6DE2-4318-47DF-8870-A79337F404B8}"/>
+    <hyperlink ref="D440" r:id="rId1001" xr:uid="{57567F4A-88EF-4F45-BEA3-BBE8C35CB306}"/>
+    <hyperlink ref="D441" r:id="rId1002" xr:uid="{CF1761EC-CD79-4799-A561-3272FE78CC0C}"/>
+    <hyperlink ref="D443" r:id="rId1003" xr:uid="{7669AD60-D1E2-4F70-8A22-D014941250FD}"/>
+    <hyperlink ref="D444" r:id="rId1004" xr:uid="{05FD70ED-C636-4397-A3BA-B90090B101D9}"/>
+    <hyperlink ref="D445" r:id="rId1005" xr:uid="{9A9D712D-C1FB-40AB-995D-F4AB96F8421E}"/>
+    <hyperlink ref="D446" r:id="rId1006" xr:uid="{AF935682-913F-44A9-8C67-92FCE869AC4C}"/>
+    <hyperlink ref="D447" r:id="rId1007" xr:uid="{5CAA52E4-C053-4BBC-A3E5-263178A0E2CE}"/>
+    <hyperlink ref="D448" r:id="rId1008" xr:uid="{92D7BAE4-8C18-4D94-8EA3-4962940B2965}"/>
+    <hyperlink ref="D449" r:id="rId1009" xr:uid="{B1ACECE2-6C9C-4768-8EA8-29320713D2EB}"/>
+    <hyperlink ref="D450" r:id="rId1010" xr:uid="{9060160C-E83A-483A-B689-BE34C6CFAEBD}"/>
+    <hyperlink ref="D451" r:id="rId1011" xr:uid="{E8712339-7216-4F7B-9DA9-871703DEDC71}"/>
+    <hyperlink ref="D452" r:id="rId1012" xr:uid="{C0442DBD-1D1E-4C15-9B56-D44EAF38E96F}"/>
+    <hyperlink ref="D453" r:id="rId1013" xr:uid="{289DE881-204D-4AEF-99D2-1317A645C929}"/>
+    <hyperlink ref="D454" r:id="rId1014" xr:uid="{D9A82262-2FB4-473C-960E-01687CE09483}"/>
+    <hyperlink ref="D455" r:id="rId1015" xr:uid="{251B887F-7BEF-4808-BB2C-2B9F3F0D30D7}"/>
+    <hyperlink ref="D456" r:id="rId1016" xr:uid="{F4F9B199-9715-4451-948F-1E5504AEC18C}"/>
+    <hyperlink ref="D457" r:id="rId1017" xr:uid="{7FB23D51-C07D-41DA-9FDA-8DCF7CA04B56}"/>
+    <hyperlink ref="D458" r:id="rId1018" xr:uid="{1691100D-B3D9-4576-BC84-088FA801C50A}"/>
+    <hyperlink ref="D459" r:id="rId1019" xr:uid="{D8C9ECB8-49B3-4871-A171-4F9CEB000CE5}"/>
+    <hyperlink ref="D460" r:id="rId1020" xr:uid="{825BF3E1-A748-4C5D-82E3-2F0E8B37E1C3}"/>
+    <hyperlink ref="D461" r:id="rId1021" xr:uid="{6F9453CB-355B-4707-8DF7-F89DB8D8F675}"/>
+    <hyperlink ref="D462" r:id="rId1022" xr:uid="{884847DE-B287-42B8-B370-07DD741642C6}"/>
+    <hyperlink ref="D463" r:id="rId1023" xr:uid="{7797315F-6326-4C04-A825-BED6563713CA}"/>
+    <hyperlink ref="D464" r:id="rId1024" xr:uid="{CADC5678-E0B5-4226-9B5E-CACCBD6E238E}"/>
+    <hyperlink ref="D465" r:id="rId1025" xr:uid="{3A37BF16-348D-4F1C-A5C6-427605F4054E}"/>
+    <hyperlink ref="D466" r:id="rId1026" xr:uid="{595398D4-45E6-40A6-9C19-013782466B71}"/>
+    <hyperlink ref="D467" r:id="rId1027" xr:uid="{C4888EBD-3987-4403-8B3C-317EDFBA387F}"/>
+    <hyperlink ref="D468" r:id="rId1028" xr:uid="{AED062CC-3A37-426D-8957-9887D750A600}"/>
+    <hyperlink ref="D469" r:id="rId1029" xr:uid="{3E638C5B-DC7A-411F-AE49-6A7A38298040}"/>
+    <hyperlink ref="D470" r:id="rId1030" xr:uid="{1D129223-E690-4010-AD24-F9341C54D3A1}"/>
+    <hyperlink ref="D471" r:id="rId1031" xr:uid="{71EF6F04-2801-4C25-92A5-412DD2FAD752}"/>
+    <hyperlink ref="D472" r:id="rId1032" xr:uid="{C70E5196-6441-4A0D-86B7-9D129F73235C}"/>
+    <hyperlink ref="D473" r:id="rId1033" xr:uid="{4BD30C86-6078-4604-8BD5-7D0D8FE2445E}"/>
+    <hyperlink ref="D474" r:id="rId1034" xr:uid="{7B0724A6-6B27-4324-904A-45BBEAB3C23C}"/>
+    <hyperlink ref="D475" r:id="rId1035" xr:uid="{0505F785-4D1D-40CB-9D20-CBCD5011058E}"/>
+    <hyperlink ref="D476" r:id="rId1036" xr:uid="{E1069A69-8353-4005-A3C7-E681CFDCD9A8}"/>
+    <hyperlink ref="D477" r:id="rId1037" xr:uid="{2A98229E-7B66-491C-B516-E066F22C4D9F}"/>
+    <hyperlink ref="D478" r:id="rId1038" xr:uid="{5115162D-7963-4B62-9611-9E960E757268}"/>
+    <hyperlink ref="D479" r:id="rId1039" xr:uid="{E05BC524-E1BD-42DF-BE97-692760803E8D}"/>
+    <hyperlink ref="D480" r:id="rId1040" xr:uid="{21CCA2E2-90F1-41D7-8476-09AC08CC585C}"/>
+    <hyperlink ref="D481" r:id="rId1041" xr:uid="{AEAA3158-C582-4514-9730-1F303D3EDBA5}"/>
+    <hyperlink ref="D482" r:id="rId1042" xr:uid="{80A101C9-1192-4E5D-827A-BD819F377BC7}"/>
+    <hyperlink ref="D483" r:id="rId1043" xr:uid="{15784B27-DFB2-43EB-A123-B0F5FEE299C0}"/>
+    <hyperlink ref="D484" r:id="rId1044" xr:uid="{6F4E4FBD-C03D-4B74-A255-BDE054FDF128}"/>
+    <hyperlink ref="D485" r:id="rId1045" xr:uid="{09DED411-B136-449E-B26A-D8EA3A18885B}"/>
+    <hyperlink ref="D486" r:id="rId1046" xr:uid="{FB1AABD2-ED31-47C3-8F55-9281CC0CF270}"/>
+    <hyperlink ref="D487" r:id="rId1047" xr:uid="{B889E967-A6A3-4013-B702-4F34D6DC82CB}"/>
+    <hyperlink ref="D488" r:id="rId1048" xr:uid="{7AE4980D-88E4-4750-8E59-CB82A1FF68E7}"/>
+    <hyperlink ref="D489" r:id="rId1049" xr:uid="{72EF2AF0-E818-40CB-9497-B630BBDC0A3B}"/>
+    <hyperlink ref="D490" r:id="rId1050" xr:uid="{05661F9B-F6B2-426E-A5B2-3953F499B132}"/>
+    <hyperlink ref="D491" r:id="rId1051" xr:uid="{81147EC1-A0F0-4590-B538-0A34FD6FD60B}"/>
+    <hyperlink ref="D492" r:id="rId1052" xr:uid="{C2E98405-197F-4B3B-82A6-79558DE82076}"/>
+    <hyperlink ref="D493" r:id="rId1053" xr:uid="{BAE20077-9FA4-45FA-9764-6E94E51E4DF8}"/>
+    <hyperlink ref="D494" r:id="rId1054" xr:uid="{6E72F302-201E-4E08-8ED2-EE95B55E40D4}"/>
+    <hyperlink ref="D495" r:id="rId1055" xr:uid="{BD9FA597-47EC-49A1-8E8C-8F943FB9A773}"/>
+    <hyperlink ref="D496" r:id="rId1056" xr:uid="{386CF2AF-9D48-4C44-9111-7B5E4026ACF0}"/>
+    <hyperlink ref="D497" r:id="rId1057" xr:uid="{C1011104-14AD-46C3-9E1C-4ACF33299E21}"/>
+    <hyperlink ref="D498" r:id="rId1058" xr:uid="{FD9910BE-6574-4CB7-870F-352932CF21EE}"/>
+    <hyperlink ref="D499" r:id="rId1059" xr:uid="{A1037D98-EF72-493B-B12E-CEE702EAD167}"/>
+    <hyperlink ref="D500" r:id="rId1060" xr:uid="{B0C81805-0C54-453F-B981-D886ED1F0A07}"/>
+    <hyperlink ref="D501" r:id="rId1061" xr:uid="{7039FC12-7063-47E5-BF04-5F99A2430874}"/>
+    <hyperlink ref="D502" r:id="rId1062" xr:uid="{410DF4CE-BF0D-4CEB-B388-52636ACF0369}"/>
+    <hyperlink ref="D503" r:id="rId1063" xr:uid="{3F2E56EC-FDAE-4946-93A5-5BCB913EA9FB}"/>
+    <hyperlink ref="D504" r:id="rId1064" xr:uid="{11C97942-1B34-4158-98E3-325BCF7B218B}"/>
+    <hyperlink ref="D505" r:id="rId1065" xr:uid="{0E072B6A-0BDF-4F8C-8B44-7C20BD65ADC4}"/>
+    <hyperlink ref="D506" r:id="rId1066" xr:uid="{E8BA4CE5-1B6D-451C-AAA3-8D4BF748943C}"/>
+    <hyperlink ref="D507" r:id="rId1067" xr:uid="{E22C919C-4DD4-4411-B368-B670D63AFC23}"/>
+    <hyperlink ref="D508" r:id="rId1068" xr:uid="{A3F2FA30-B838-42D1-B995-9F87467CAC5E}"/>
+    <hyperlink ref="D365" r:id="rId1069" xr:uid="{65024835-E999-4B97-972E-D840A10E5428}"/>
+    <hyperlink ref="D366" r:id="rId1070" xr:uid="{18309BC4-F56A-4BC5-AB4D-50D6DCA4CC38}"/>
+    <hyperlink ref="D368" r:id="rId1071" xr:uid="{6BF6F1F2-E156-4D09-8EB6-54469BA63016}"/>
+    <hyperlink ref="D369" r:id="rId1072" xr:uid="{02BCB88F-DBFF-4ADE-B117-B2649D49E61D}"/>
+    <hyperlink ref="D370" r:id="rId1073" xr:uid="{FD240576-23D6-431E-81A6-4813EC57C92A}"/>
+    <hyperlink ref="D371" r:id="rId1074" xr:uid="{404832CE-5DD4-46FF-9285-07B381FF7207}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId395"/>
-  <drawing r:id="rId396"/>
+  <pageSetup orientation="portrait" r:id="rId1075"/>
   <tableParts count="1">
-    <tablePart r:id="rId397"/>
+    <tablePart r:id="rId1076"/>
   </tableParts>
-</worksheet>
-[...10 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD9FA200C105D148852060FBA715ACE8" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="22aefa56ded0bde21fdca407a2eb44e5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c792fd7655ff9ee270a922d8bbcbf2de" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD9FA200C105D148852060FBA715ACE8" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ef348235095c91aa176ebb758d919252">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="04da96e26dfa6dec1299a5c6e74b423a" ns2:_="" ns3:_="">
     <xsd:import namespace="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Files" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -24657,117 +35685,134 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Files xmlns="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59EA550D-01EE-4B6E-9786-317B0844A32E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{662D8B66-B929-4564-9C40-CAFE4C6C9C94}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B7D5BA3-69E1-40E8-B621-704CAC6D656F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D790E115-912F-4CBF-A95C-08C368E4047A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
+    <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>Emergency Guide</vt:lpstr>
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Emergency_Contact_Name_and_Email</vt:lpstr>
+      <vt:lpstr>Emergency_Phone</vt:lpstr>
+      <vt:lpstr>Statewide_Contract_Number</vt:lpstr>
+      <vt:lpstr>Statewide_Contract_Title</vt:lpstr>
+      <vt:lpstr>Vendor_Company_Name</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Emergency Response Guide</dc:title>
   <dc:subject/>
   <dc:creator>Kennedy, Tim (OSD);RRostamnezhad</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DD9FA200C105D148852060FBA715ACE8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>