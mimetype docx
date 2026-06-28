--- v0 (2025-10-24)
+++ v1 (2026-06-28)
@@ -1,442 +1,416 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2B6FEC36" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="00890E7A" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r w:rsidRPr="00890E7A">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>COMMONWEALTH</w:t>
           </w:r>
         </w:smartTag>
         <w:r w:rsidRPr="00890E7A">
           <w:rPr>
             <w:b/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> OF </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
           <w:r w:rsidRPr="00890E7A">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>MASSACHUSETTS</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00890E7A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>----DEPARTMENT OF MENTAL HEALTH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC5A8E2" w14:textId="6D56D455" w:rsidR="006E61EE" w:rsidRPr="00581B6B" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+    <w:p w14:paraId="7FC5A8E2" w14:textId="7C449267" w:rsidR="006E61EE" w:rsidRPr="00550009" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064611">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>EMERGENCY RESTRAINT OR SECLUSION (R/S) FORM – PART A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
-      <w:r w:rsidR="00EA3415" w:rsidRPr="00471DE3">
+      <w:r w:rsidR="00C21FC8" w:rsidRPr="00550009">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>April 1, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CECDB10" w14:textId="2B40661C" w:rsidR="006E61EE" w:rsidRPr="00550009" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>NEW ORDER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00937182" w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>RENEWAL ORDER</w:t>
+      </w:r>
+      <w:r w:rsidR="00937182" w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>PATIENT DEBRIEFING &amp; COMMENT FORM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059CE37C" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="00550009" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>/2022</w:t>
-[...19 lines deleted...]
-          <w:sz w:val="18"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Use new forms for each renewal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MUST BE ATTACHED</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECFCA62" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="00550009" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3494169A" w14:textId="507CAED9" w:rsidR="006E61EE" w:rsidRPr="00807955" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NAME </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00937182" w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F924D4">
-[...20 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOB </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00937182">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidR="00937182" w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...59 lines deleted...]
-        <w:rPr>
+        <w:t>Med. Rec.# _______________Gender:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21FC8" w:rsidRPr="00550009">
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...135 lines deleted...]
-      <w:r>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21FC8" w:rsidRPr="00807955">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3033D54F" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F8AF67D" w14:textId="51C72825" w:rsidR="006E61EE" w:rsidRPr="004F3DFD" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -1241,98 +1215,103 @@
     <w:p w14:paraId="502BFFC8" w14:textId="77777777" w:rsidR="00663B5B" w:rsidRPr="006E61EE" w:rsidRDefault="00663B5B" w:rsidP="006E61EE">
       <w:pPr>
         <w:keepNext/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3750963F" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E61EE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Legally Authorized Representative (LAR)/Family Notified, at Time of R/S</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A0B758" w14:textId="17ED5459" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="00CA1A97">
+    <w:p w14:paraId="29A0B758" w14:textId="6A006F58" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="00CA1A97">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7020"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E61EE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0D79" w:rsidRPr="00F924D4">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="008F0D79" w:rsidRPr="00F924D4">
+      <w:r w:rsidRPr="00F924D4">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E61EE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F924D4">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Time </w:t>
+      <w:r w:rsidR="00807955">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E61EE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Time </w:t>
       </w:r>
       <w:r w:rsidRPr="00F924D4">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00937182" w:rsidRPr="00F924D4">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
       <w:r w:rsidR="00937182">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E61EE">
         <w:rPr>
@@ -1367,536 +1346,621 @@
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E61EE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> No   __________ Reason why not </w:t>
       </w:r>
       <w:r w:rsidR="00DC2841">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="006E61EE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E398248" w14:textId="1C3DA747" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="00CA1A97">
-[...26 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="6E5CCEFE" w14:textId="77777777" w:rsidR="00807955" w:rsidRDefault="00807955" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5EDAE4" w14:textId="77777777" w:rsidR="00807955" w:rsidRDefault="00807955" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E96524F" w14:textId="77777777" w:rsidR="00807955" w:rsidRDefault="00807955" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7123BE64" w14:textId="0E005A56" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00471DE3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>*See: 104 CMR 27.12(8)(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E61EE">
+        <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E61EE">
-[...55 lines deleted...]
-    <w:p w14:paraId="55747E72" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="481B06C6" w14:textId="77777777" w:rsidR="004C7574" w:rsidRDefault="004C7574" w:rsidP="006E61EE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7123BE64" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CADAE9" w14:textId="35E346C1" w:rsidR="00757AD0" w:rsidRPr="009C660B" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...29 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E61EE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>DESCRIBE BEHAVIOR REQUIRING EMERGENCY USE/CONTINUANCE OF R/S:</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="3C1E8F6B" w14:textId="133CA26A" w:rsidR="00757AD0" w:rsidRPr="00757AD0" w:rsidRDefault="00757AD0" w:rsidP="004B5A09">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09E437C8" w14:textId="65601AB9" w:rsidR="00757AD0" w:rsidRPr="00757AD0" w:rsidRDefault="00757AD0" w:rsidP="004B5A09">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:between w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="775968D7" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
-[...7 lines deleted...]
-    <w:p w14:paraId="3C180960" w14:textId="463F27BE" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+    <w:p w14:paraId="732F6ACF" w14:textId="77777777" w:rsidR="009472C5" w:rsidRPr="00220E0E" w:rsidRDefault="006E61EE" w:rsidP="009472C5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E61EE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">EMERGENCY INTERVENTION(S) USED: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E61EE">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Number interventions in the order used.  This form covers all </w:t>
+      <w:r w:rsidRPr="00807955">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Number interventions in the order used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220E0E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="009472C5" w:rsidRPr="00807955">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Also place check mark beside intervention used for the most amount of time during an episode</w:t>
+      </w:r>
+      <w:r w:rsidR="009472C5" w:rsidRPr="00220E0E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C180960" w14:textId="3931B1D2" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E61EE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This form covers all </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2DB1">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">interventions used in response </w:t>
       </w:r>
       <w:r w:rsidRPr="00471DE3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="007A2DB1" w:rsidRPr="00471DE3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00471DE3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> emergency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2DB1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> situation covered by this order. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012C78BA" w14:textId="3C23C70B" w:rsidR="006E61EE" w:rsidRPr="00220E0E" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E61EE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00807955" w:rsidRPr="006E61EE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>_ Physical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E61EE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> restraint</w:t>
+      </w:r>
+      <w:r w:rsidR="009C660B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1DC5" w:rsidRPr="00220E0E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:r w:rsidR="009472C5" w:rsidRPr="00220E0E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/End </w:t>
+      </w:r>
+      <w:r w:rsidR="009C660B" w:rsidRPr="00220E0E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Time:</w:t>
+      </w:r>
+      <w:r w:rsidR="00807955">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">_______  </w:t>
+      <w:r w:rsidR="009C660B" w:rsidRPr="00220E0E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6744">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22202AAC" w14:textId="591632DB" w:rsidR="006E61EE" w:rsidRPr="00220E0E" w:rsidRDefault="00937182" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220E0E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220E0E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E61EE" w:rsidRPr="00220E0E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Seclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4A4C6B" w14:textId="43A9DF70" w:rsidR="009C660B" w:rsidRPr="00807955" w:rsidRDefault="00757AD0" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807955">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="006E61EE" w:rsidRPr="00807955">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mechanical restraint </w:t>
+      </w:r>
+      <w:r w:rsidR="00501277" w:rsidRPr="00807955">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Type:</w:t>
+      </w:r>
+      <w:r w:rsidR="006E61EE" w:rsidRPr="00807955">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __</w:t>
+      </w:r>
+      <w:r w:rsidR="009C660B" w:rsidRPr="00807955">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00807955">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="009C660B" w:rsidRPr="00807955">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00807955" w:rsidRPr="00807955">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_ </w:t>
+      </w:r>
+      <w:r w:rsidR="00807955">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> # </w:t>
+      </w:r>
+      <w:r w:rsidR="009C660B" w:rsidRPr="00807955">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>of points</w:t>
+      </w:r>
+      <w:r w:rsidR="00807955" w:rsidRPr="00807955">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C660B" w:rsidRPr="00807955">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13722F59" w14:textId="15DD291C" w:rsidR="006E61EE" w:rsidRPr="00220E0E" w:rsidRDefault="00807955" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807955">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00177040" w:rsidRPr="00807955">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E61EE" w:rsidRPr="006E61EE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Medication restraint (fill in information below)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737C20EE" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E61EE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>TIME                      MEDICATION                        DOSAGE                      ROUTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0832C2" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+      <w:r w:rsidRPr="006E61EE">
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619036AF" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+      <w:r w:rsidRPr="006E61EE">
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748EBB4D" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+      <w:r w:rsidRPr="006E61EE">
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B4701C" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F3DB4D0" w14:textId="06B5305E" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E61EE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NURSE signature for medication restraint:</w:t>
       </w:r>
       <w:r w:rsidR="00937182">
         <w:rPr>
-          <w:sz w:val="18"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E61EE">
         <w:rPr>
-          <w:sz w:val="18"/>
-[...149 lines deleted...]
-        <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D4E9D2C" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BF0ACE0" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
+    <w:p w14:paraId="4BF0ACE0" w14:textId="4FD89508" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E61EE">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>STAFF MONITOR                                     TITLE                                      TIME: FROM/TO</w:t>
+        <w:t xml:space="preserve">STAFF MONITOR </w:t>
+      </w:r>
+      <w:r w:rsidR="00501277">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(ALL RESTRAINTS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E61EE">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00807955">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E61EE">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>TIT</w:t>
+      </w:r>
+      <w:r w:rsidR="00220E0E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>LE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E61EE">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00807955">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E61EE">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00220E0E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00807955">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E61EE">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>TIME: FROM/TO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B24EC02" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="006E61EE">
         <w:t>__________________________________________________to______</w:t>
       </w:r>
       <w:r w:rsidRPr="006E61EE">
         <w:br/>
         <w:t>__________________________________________________to______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="027EF261" w14:textId="77777777" w:rsidR="006E61EE" w:rsidRPr="006E61EE" w:rsidRDefault="006E61EE" w:rsidP="006E61EE">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
@@ -2454,154 +2518,185 @@
       </w:r>
       <w:r w:rsidRPr="006E61EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        time</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BE050A" w:rsidRPr="00757AD0" w:rsidSect="007848CF">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="432" w:right="850" w:bottom="432" w:left="432" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="2" w:space="468" w:equalWidth="0">
         <w:col w:w="7056" w:space="288"/>
         <w:col w:w="7070"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E61EE"/>
     <w:rsid w:val="00075327"/>
+    <w:rsid w:val="00076873"/>
     <w:rsid w:val="00142AD5"/>
+    <w:rsid w:val="00153F6D"/>
+    <w:rsid w:val="00177040"/>
+    <w:rsid w:val="00220E0E"/>
+    <w:rsid w:val="002443A3"/>
+    <w:rsid w:val="002C7CE8"/>
+    <w:rsid w:val="002E5D6D"/>
     <w:rsid w:val="003E287E"/>
     <w:rsid w:val="00471DE3"/>
     <w:rsid w:val="004B5A09"/>
     <w:rsid w:val="004C7574"/>
+    <w:rsid w:val="00501277"/>
+    <w:rsid w:val="00511E51"/>
     <w:rsid w:val="00513098"/>
+    <w:rsid w:val="00542DE2"/>
+    <w:rsid w:val="00550009"/>
     <w:rsid w:val="005A5270"/>
     <w:rsid w:val="00663B5B"/>
+    <w:rsid w:val="006C1DC5"/>
     <w:rsid w:val="006E61EE"/>
     <w:rsid w:val="006F5157"/>
     <w:rsid w:val="00757AD0"/>
     <w:rsid w:val="007848CF"/>
+    <w:rsid w:val="00790277"/>
     <w:rsid w:val="007A2DB1"/>
+    <w:rsid w:val="007A6744"/>
     <w:rsid w:val="007B1FF5"/>
     <w:rsid w:val="007B7852"/>
+    <w:rsid w:val="007C6FCF"/>
+    <w:rsid w:val="007E07DC"/>
+    <w:rsid w:val="007F3C2F"/>
+    <w:rsid w:val="00807955"/>
+    <w:rsid w:val="00817609"/>
     <w:rsid w:val="008F0D79"/>
     <w:rsid w:val="00937182"/>
+    <w:rsid w:val="009472C5"/>
+    <w:rsid w:val="009C660B"/>
     <w:rsid w:val="00A17710"/>
     <w:rsid w:val="00A9174B"/>
+    <w:rsid w:val="00AB07AF"/>
+    <w:rsid w:val="00B20AE3"/>
+    <w:rsid w:val="00B3533A"/>
     <w:rsid w:val="00BE050A"/>
+    <w:rsid w:val="00C21FC8"/>
+    <w:rsid w:val="00C30A0B"/>
+    <w:rsid w:val="00C348F2"/>
     <w:rsid w:val="00CA1A97"/>
+    <w:rsid w:val="00CD132C"/>
+    <w:rsid w:val="00D12942"/>
     <w:rsid w:val="00DC2841"/>
     <w:rsid w:val="00E232B6"/>
+    <w:rsid w:val="00E54142"/>
+    <w:rsid w:val="00E9678D"/>
     <w:rsid w:val="00EA3415"/>
+    <w:rsid w:val="00ED0F8F"/>
     <w:rsid w:val="00F924D4"/>
+    <w:rsid w:val="00FD2108"/>
+    <w:rsid w:val="00FD2DF2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0D421C02"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BB7F9045-4659-41D2-A1B3-4A0E4E0D9708}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2991,55 +3086,134 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00501277"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007F3C2F"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007F3C2F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007F3C2F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007F3C2F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F3C2F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3300,74 +3474,80 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>513</Words>
-  <Characters>2930</Characters>
+  <Words>490</Words>
+  <Characters>2797</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3437</CharactersWithSpaces>
+  <CharactersWithSpaces>3281</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Reynolds, Teresa J. (DMH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>