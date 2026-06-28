--- v0 (2025-10-24)
+++ v1 (2026-06-28)
@@ -1,190 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5CFB29DD" w14:textId="77777777" w:rsidR="00394A6E" w:rsidRPr="002335DB" w:rsidRDefault="00394A6E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
           <w:r w:rsidRPr="002335DB">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>COMMONWEALTH</w:t>
           </w:r>
         </w:smartTag>
         <w:r w:rsidRPr="002335DB">
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t xml:space="preserve"> OF </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
           <w:r w:rsidRPr="002335DB">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>MASSACHUSETTS</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="002335DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>----DEPARTMENT OF MENTAL HEALTH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A81F973" w14:textId="0D83D527" w:rsidR="00394A6E" w:rsidRPr="00764E1F" w:rsidRDefault="00394A6E">
+    <w:p w14:paraId="2A81F973" w14:textId="41EDF3C4" w:rsidR="00394A6E" w:rsidRPr="006A3ABF" w:rsidRDefault="00394A6E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00113CAC">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00977F02">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">EMERGENCY RESTRAINT OR SECLUSION (R/S) </w:t>
       </w:r>
       <w:r w:rsidR="00D27733" w:rsidRPr="00977F02">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>FORM</w:t>
       </w:r>
       <w:r w:rsidR="00113CAC">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D10E78" w:rsidRPr="00977F02">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00113CAC">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D10E78" w:rsidRPr="00764E1F">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>PART B</w:t>
       </w:r>
       <w:r w:rsidR="00113CAC" w:rsidRPr="00764E1F">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00113CAC" w:rsidRPr="00764E1F">
+      <w:r w:rsidR="00CE6AA9" w:rsidRPr="006A3ABF">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>R</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002335DB" w:rsidRPr="00764E1F">
+        <w:t xml:space="preserve">Revised </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02CFD" w:rsidRPr="006A3ABF">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>evised</w:t>
-[...17 lines deleted...]
-        <w:t>/22</w:t>
+        <w:t>April 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="574B83CC" w14:textId="77777777" w:rsidR="00394A6E" w:rsidRPr="00764E1F" w:rsidRDefault="00394A6E">
       <w:pPr>
         <w:spacing w:line="384" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00764E1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">   NAME </w:t>
       </w:r>
       <w:r w:rsidRPr="00764E1F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00764E1F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00764E1F">
@@ -279,51 +256,51 @@
         </w:rPr>
         <w:t>ASSESSMENT:</w:t>
       </w:r>
       <w:r w:rsidRPr="00764E1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D10E78" w:rsidRPr="00764E1F">
         <w:t>VITAL SIGNS/CARE</w:t>
       </w:r>
       <w:r w:rsidRPr="00764E1F">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D10E78" w:rsidRPr="00764E1F">
         <w:t xml:space="preserve">CIRCULATION/ROM </w:t>
       </w:r>
       <w:r w:rsidR="00AA740C" w:rsidRPr="00764E1F">
         <w:t>&amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="00764E1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D10E78" w:rsidRPr="00764E1F">
         <w:t>CURRENT CONDITION must be</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745564E0" w14:textId="7807F57D" w:rsidR="00394A6E" w:rsidRPr="00764E1F" w:rsidRDefault="001C58CA">
+    <w:p w14:paraId="745564E0" w14:textId="51B1A007" w:rsidR="00394A6E" w:rsidRPr="00764E1F" w:rsidRDefault="001C58CA">
       <w:r w:rsidRPr="00764E1F">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00AA740C" w:rsidRPr="00764E1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D10E78" w:rsidRPr="00764E1F">
         <w:t xml:space="preserve">documented every 15 minutes </w:t>
       </w:r>
       <w:r w:rsidR="00AA740C" w:rsidRPr="00764E1F">
         <w:t xml:space="preserve">by a </w:t>
       </w:r>
       <w:r w:rsidR="00AA740C" w:rsidRPr="00764E1F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>trained</w:t>
       </w:r>
       <w:r w:rsidR="00394A6E" w:rsidRPr="00764E1F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> staff person</w:t>
       </w:r>
       <w:r w:rsidR="00E026AE" w:rsidRPr="00764E1F">
@@ -344,90 +321,90 @@
       <w:r w:rsidR="00E026AE" w:rsidRPr="00764E1F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Authorized Staff Person/Clinician</w:t>
       </w:r>
       <w:r w:rsidR="00750ACD" w:rsidRPr="00764E1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00394A6E" w:rsidRPr="00764E1F">
         <w:t>must assess</w:t>
       </w:r>
       <w:r w:rsidR="00AA740C" w:rsidRPr="00764E1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00764E1F">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00AA740C" w:rsidRPr="00764E1F">
         <w:t>patient</w:t>
       </w:r>
       <w:r w:rsidR="00D10E78" w:rsidRPr="00764E1F">
         <w:t xml:space="preserve"> at least every 30 minutes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0BDE3D" w14:textId="5E13DF36" w:rsidR="00394A6E" w:rsidRPr="00764E1F" w:rsidRDefault="007334EF">
+    <w:p w14:paraId="0B0BDE3D" w14:textId="26551F69" w:rsidR="00394A6E" w:rsidRPr="00764E1F" w:rsidRDefault="00B66C72">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764E1F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B56F3C2" wp14:editId="269931AF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B56F3C2" wp14:editId="346F700E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>319405</wp:posOffset>
+                  <wp:posOffset>305675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>37465</wp:posOffset>
+                  <wp:posOffset>121988</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2057400" cy="5410200"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="2057400" cy="6104237"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2057400" cy="5410200"/>
+                          <a:ext cx="2057400" cy="6104237"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="43A64DE1" w14:textId="77777777" w:rsidR="00DF1F0D" w:rsidRDefault="00DF1F0D" w:rsidP="00E52A33">
                             <w:pPr>
                               <w:spacing w:after="58"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="18"/>
@@ -450,198 +427,205 @@
                           </w:p>
                           <w:p w14:paraId="5E069896" w14:textId="77777777" w:rsidR="00E52A33" w:rsidRPr="00D27733" w:rsidRDefault="00E52A33" w:rsidP="00E52A33">
                             <w:pPr>
                               <w:spacing w:after="58"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D27733">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t>R/S INITIATION/APPLICATION</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3E18A941" w14:textId="77777777" w:rsidR="00584848" w:rsidRDefault="00584848">
                             <w:pPr>
                               <w:rPr>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="5321F8A1" w14:textId="77777777" w:rsidR="00E52A33" w:rsidRPr="00E52A33" w:rsidRDefault="00E52A33">
+                          <w:p w14:paraId="5321F8A1" w14:textId="5FECEB02" w:rsidR="00E52A33" w:rsidRPr="00E52A33" w:rsidRDefault="00E52A33">
                             <w:pPr>
                               <w:rPr>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E52A33">
                               <w:rPr>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>Time               Date</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="594C2668" w14:textId="77777777" w:rsidR="00E52A33" w:rsidRDefault="00E52A33"/>
                           <w:p w14:paraId="596A4F87" w14:textId="77777777" w:rsidR="00E52A33" w:rsidRDefault="00E52A33" w:rsidP="00E52A33">
                             <w:pPr>
                               <w:spacing w:line="312" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t>Difficulty breathing Y/N? _______</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5E79CF86" w14:textId="77777777" w:rsidR="00E52A33" w:rsidRDefault="00E52A33" w:rsidP="00E52A33">
                             <w:pPr>
                               <w:spacing w:line="312" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t>Breathing complaint Y/N? _______</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="021B2D96" w14:textId="77777777" w:rsidR="00E52A33" w:rsidRDefault="00E52A33" w:rsidP="00E52A33">
+                          <w:p w14:paraId="021B2D96" w14:textId="05136B6C" w:rsidR="00E52A33" w:rsidRDefault="00E52A33" w:rsidP="00E52A33">
                             <w:pPr>
                               <w:spacing w:line="312" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t>Observable skin color change Y/N? _________</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007C1BCE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>____________________</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="67B0882A" w14:textId="77777777" w:rsidR="00E26461" w:rsidRDefault="00E26461" w:rsidP="00E26461">
                             <w:pPr>
                               <w:spacing w:line="312" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t>Skin condition (e.g., warm, dry, clammy) _____________________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7A64A7B2" w14:textId="77777777" w:rsidR="00E26461" w:rsidRDefault="00AA740C" w:rsidP="00E26461">
+                          <w:p w14:paraId="7A64A7B2" w14:textId="448C77D1" w:rsidR="00E26461" w:rsidRDefault="00AA740C" w:rsidP="00E26461">
                             <w:pPr>
                               <w:spacing w:line="312" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t>Injury due to</w:t>
                             </w:r>
                             <w:r w:rsidR="00E26461">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> R/S </w:t>
-[...11 lines deleted...]
-                              <w:t>Y/N? _____</w:t>
+                              <w:t xml:space="preserve"> R/S Y/N? _____</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="028252DA" w14:textId="77777777" w:rsidR="00E26461" w:rsidRDefault="00E26461" w:rsidP="00E26461">
+                          <w:p w14:paraId="028252DA" w14:textId="5BDD6916" w:rsidR="00E26461" w:rsidRDefault="00E26461" w:rsidP="00E26461">
                             <w:pPr>
                               <w:spacing w:line="312" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
-                              <w:t>Bleeding _______  Cuts _______</w:t>
+                              <w:t>Bleeding _______ Cuts _______</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5CB119FC" w14:textId="77777777" w:rsidR="00E26461" w:rsidRDefault="00E26461" w:rsidP="00E26461">
+                          <w:p w14:paraId="5CB119FC" w14:textId="58155ADD" w:rsidR="00E26461" w:rsidRDefault="00E26461" w:rsidP="00E26461">
                             <w:pPr>
                               <w:spacing w:line="312" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
-                              <w:t>Scratches _______  Bruises ______</w:t>
+                              <w:t>Scratches _______ Bruises ______</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="113EB982" w14:textId="77777777" w:rsidR="00E26461" w:rsidRDefault="00E26461" w:rsidP="00E26461">
+                          <w:p w14:paraId="113EB982" w14:textId="656D54EB" w:rsidR="00E26461" w:rsidRPr="006A3ABF" w:rsidRDefault="004D4ABD" w:rsidP="00E26461">
                             <w:pPr>
                               <w:spacing w:line="312" w:lineRule="auto"/>
                               <w:rPr>
+                                <w:strike/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="006A3ABF">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
-                              <w:t>Rug burn _______</w:t>
+                              <w:t>Skin Injuries</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BA4F74" w:rsidRPr="006A3ABF">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>___________________</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007C1BCE" w:rsidRPr="006A3ABF">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>__</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2E5F7C5B" w14:textId="77777777" w:rsidR="00AA740C" w:rsidRDefault="00AA740C" w:rsidP="00E26461">
                             <w:pPr>
                               <w:spacing w:line="312" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t>Other _______________________</w:t>
                             </w:r>
                             <w:r w:rsidR="00E33915">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t>___</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="20327784" w14:textId="77777777" w:rsidR="00AA740C" w:rsidRDefault="00E33915" w:rsidP="00E26461">
                             <w:pPr>
                               <w:spacing w:line="312" w:lineRule="auto"/>
@@ -809,249 +793,256 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7B56F3C2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:25.15pt;margin-top:2.95pt;width:162pt;height:426pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPf/MGKQIAAFEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06RRy26jpqulSxHS&#10;siDt8gGu4yQWtsfYbpPy9YydbCm3F0QeLI9nfGZ8zkzWN4NW5Cicl2AqOp/llAjDoZamrejnp92r&#10;a0p8YKZmCoyo6El4erN5+WLd21IU0IGqhSMIYnzZ24p2IdgyyzzvhGZ+BlYYdDbgNAtoujarHesR&#10;XausyPPXWQ+utg648B5P70Yn3ST8phE8fGwaLwJRFcXaQlpdWvdxzTZrVraO2U7yqQz2D1VoJg0m&#10;PUPdscDIwcnfoLTkDjw0YcZBZ9A0kov0BnzNPP/lNY8dsyK9Bcnx9kyT/3+w/OH4yRFZV7SgxDCN&#10;Ej2JIZA3MJBVZKe3vsSgR4thYcBjVDm91Nt74F88MbDtmGnFrXPQd4LVWN083swuro44PoLs+w9Q&#10;Yxp2CJCAhsbpSB2SQRAdVTqdlYmlcDws8uXVIkcXR99yMc9R+5SDlc/XrfPhnQBN4qaiDqVP8Ox4&#10;70Msh5XPITGbByXrnVQqGa7db5UjR4ZtskvfhP5TmDKkr+hqWSxHBv4KkafvTxBaBux3JXVFr89B&#10;rIy8vTV16sbApBr3WLIyE5GRu5HFMOyHSZg91Cek1MHY1ziHuOnAfaOkx56uqP96YE5Qot4blGU1&#10;XyziECRjsbwq0HCXnv2lhxmOUBUNlIzbbRgH52CdbDvMNDaCgVuUspGJ5Kj5WNVUN/Zt4n6asTgY&#10;l3aK+vEn2HwHAAD//wMAUEsDBBQABgAIAAAAIQCaG6IN3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUhcEHUgbdOEOBVCAsEN2gqubrJNIux1sN00/D3LCU6r0YzezpTryRox&#10;og+9IwU3swQEUu2anloFu+3j9QpEiJoabRyhgm8MsK7Oz0pdNO5EbzhuYisYQqHQCroYh0LKUHdo&#10;dZi5AYm9g/NWR5a+lY3XJ4ZbI2+TZCmt7ok/dHrAhw7rz83RKljNn8eP8JK+vtfLg8njVTY+fXml&#10;Li+m+zsQEaf4F4bf+lwdKu60d0dqgjAKFknKSb45CLbTbM56z+xFloOsSvl/QPUDAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAD3/zBikCAABRBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAmhuiDd4AAAAIAQAADwAAAAAAAAAAAAAAAACDBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:24.05pt;margin-top:9.6pt;width:162pt;height:480.65pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJHUwTFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkl6MOEWXLsOA&#10;7gJ0+wBFlmNhsqhRSuzs60vJbprdXobpQRBF6pA8PFre9K1hB4Vegy35dJJzpqyESttdyb9+2by6&#10;4swHYSthwKqSH5XnN6uXL5adK9QMGjCVQkYg1hedK3kTgiuyzMtGtcJPwClLzhqwFYFM3GUVio7Q&#10;W5PN8vwi6wArhyCV93R7Nzj5KuHXtZLhU117FZgpOdUW0o5p38Y9Wy1FsUPhGi3HMsQ/VNEKbSnp&#10;CepOBMH2qH+DarVE8FCHiYQ2g7rWUqUeqJtp/ks3D41wKvVC5Hh3osn/P1j58fDgPiML/RvoaYCp&#10;Ce/uQX7zzMK6EXanbhGha5SoKPE0UpZ1zhfj00i1L3wE2XYfoKIhi32ABNTX2EZWqE9G6DSA44l0&#10;1Qcm6XKWLy7nObkk+S6m+Xz2+jLlEMXTc4c+vFPQsngoOdJUE7w43PsQyxHFU0jM5sHoaqONSQbu&#10;tmuD7CBIAZu0RvSfwoxlXcmvF7PFwMBfIfK0/gTR6kBSNrot+dUpSBSRt7e2SkILQpvhTCUbOxIZ&#10;uRtYDP22p8BI6BaqI1GKMEiWvhgdGsAfnHUk15L773uBijPz3tJYrqfzedR3MuaLyxkZeO7ZnnuE&#10;lQRV8sDZcFyH4U/sHepdQ5kGIVi4pVHWOpH8XNVYN0kycT9+n6j5cztFPX/y1SMAAAD//wMAUEsD&#10;BBQABgAIAAAAIQBxOyNw3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;EHWaljYJcSqEBKI3KAiubrxNIuJ1sN00/D3LCY47M5p9U24m24sRfegcKZjPEhBItTMdNQreXh+u&#10;MxAhajK6d4QKvjHApjo/K3Vh3IlecNzFRnAJhUIraGMcCilD3aLVYeYGJPYOzlsd+fSNNF6fuNz2&#10;Mk2SlbS6I/7Q6gHvW6w/d0erIFs+jR9hu3h+r1eHPo9X6/Hxyyt1eTHd3YKIOMW/MPziMzpUzLR3&#10;RzJB9AqW2ZyTrOcpCPYX65SFvYI8S25AVqX8v6D6AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAMkdTBMXAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAHE7I3DfAAAACQEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="43A64DE1" w14:textId="77777777" w:rsidR="00DF1F0D" w:rsidRDefault="00DF1F0D" w:rsidP="00E52A33">
                       <w:pPr>
                         <w:spacing w:after="58"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D27733">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>PHYSICAL STATUS</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> AT</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5E069896" w14:textId="77777777" w:rsidR="00E52A33" w:rsidRPr="00D27733" w:rsidRDefault="00E52A33" w:rsidP="00E52A33">
                       <w:pPr>
                         <w:spacing w:after="58"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D27733">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>R/S INITIATION/APPLICATION</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3E18A941" w14:textId="77777777" w:rsidR="00584848" w:rsidRDefault="00584848">
                       <w:pPr>
                         <w:rPr>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="5321F8A1" w14:textId="77777777" w:rsidR="00E52A33" w:rsidRPr="00E52A33" w:rsidRDefault="00E52A33">
+                    <w:p w14:paraId="5321F8A1" w14:textId="5FECEB02" w:rsidR="00E52A33" w:rsidRPr="00E52A33" w:rsidRDefault="00E52A33">
                       <w:pPr>
                         <w:rPr>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E52A33">
                         <w:rPr>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>Time               Date</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="594C2668" w14:textId="77777777" w:rsidR="00E52A33" w:rsidRDefault="00E52A33"/>
                     <w:p w14:paraId="596A4F87" w14:textId="77777777" w:rsidR="00E52A33" w:rsidRDefault="00E52A33" w:rsidP="00E52A33">
                       <w:pPr>
                         <w:spacing w:line="312" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>Difficulty breathing Y/N? _______</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5E79CF86" w14:textId="77777777" w:rsidR="00E52A33" w:rsidRDefault="00E52A33" w:rsidP="00E52A33">
                       <w:pPr>
                         <w:spacing w:line="312" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>Breathing complaint Y/N? _______</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="021B2D96" w14:textId="77777777" w:rsidR="00E52A33" w:rsidRDefault="00E52A33" w:rsidP="00E52A33">
+                    <w:p w14:paraId="021B2D96" w14:textId="05136B6C" w:rsidR="00E52A33" w:rsidRDefault="00E52A33" w:rsidP="00E52A33">
                       <w:pPr>
                         <w:spacing w:line="312" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>Observable skin color change Y/N? _________</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007C1BCE">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t>____________________</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="67B0882A" w14:textId="77777777" w:rsidR="00E26461" w:rsidRDefault="00E26461" w:rsidP="00E26461">
                       <w:pPr>
                         <w:spacing w:line="312" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>Skin condition (e.g., warm, dry, clammy) _____________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7A64A7B2" w14:textId="77777777" w:rsidR="00E26461" w:rsidRDefault="00AA740C" w:rsidP="00E26461">
+                    <w:p w14:paraId="7A64A7B2" w14:textId="448C77D1" w:rsidR="00E26461" w:rsidRDefault="00AA740C" w:rsidP="00E26461">
                       <w:pPr>
                         <w:spacing w:line="312" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>Injury due to</w:t>
                       </w:r>
                       <w:r w:rsidR="00E26461">
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> R/S </w:t>
-[...11 lines deleted...]
-                        <w:t>Y/N? _____</w:t>
+                        <w:t xml:space="preserve"> R/S Y/N? _____</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="028252DA" w14:textId="77777777" w:rsidR="00E26461" w:rsidRDefault="00E26461" w:rsidP="00E26461">
+                    <w:p w14:paraId="028252DA" w14:textId="5BDD6916" w:rsidR="00E26461" w:rsidRDefault="00E26461" w:rsidP="00E26461">
                       <w:pPr>
                         <w:spacing w:line="312" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
-                        <w:t>Bleeding _______  Cuts _______</w:t>
+                        <w:t>Bleeding _______ Cuts _______</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5CB119FC" w14:textId="77777777" w:rsidR="00E26461" w:rsidRDefault="00E26461" w:rsidP="00E26461">
+                    <w:p w14:paraId="5CB119FC" w14:textId="58155ADD" w:rsidR="00E26461" w:rsidRDefault="00E26461" w:rsidP="00E26461">
                       <w:pPr>
                         <w:spacing w:line="312" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
-                        <w:t>Scratches _______  Bruises ______</w:t>
+                        <w:t>Scratches _______ Bruises ______</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="113EB982" w14:textId="77777777" w:rsidR="00E26461" w:rsidRDefault="00E26461" w:rsidP="00E26461">
+                    <w:p w14:paraId="113EB982" w14:textId="656D54EB" w:rsidR="00E26461" w:rsidRPr="006A3ABF" w:rsidRDefault="004D4ABD" w:rsidP="00E26461">
                       <w:pPr>
                         <w:spacing w:line="312" w:lineRule="auto"/>
                         <w:rPr>
+                          <w:strike/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="006A3ABF">
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
-                        <w:t>Rug burn _______</w:t>
+                        <w:t>Skin Injuries</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BA4F74" w:rsidRPr="006A3ABF">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t>___________________</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007C1BCE" w:rsidRPr="006A3ABF">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t>__</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2E5F7C5B" w14:textId="77777777" w:rsidR="00AA740C" w:rsidRDefault="00AA740C" w:rsidP="00E26461">
                       <w:pPr>
                         <w:spacing w:line="312" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>Other _______________________</w:t>
                       </w:r>
                       <w:r w:rsidR="00E33915">
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>___</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="20327784" w14:textId="77777777" w:rsidR="00AA740C" w:rsidRDefault="00E33915" w:rsidP="00E26461">
                       <w:pPr>
                         <w:spacing w:line="312" w:lineRule="auto"/>
@@ -1535,68 +1526,82 @@
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Toileting ____________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F5758F3" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00B10996">
             <w:pPr>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hygiene help_________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64FC5165" w14:textId="2B8CD174" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00E026AE" w:rsidP="00D10E78">
+          <w:p w14:paraId="64FC5165" w14:textId="7D6FDEEE" w:rsidR="00113CAC" w:rsidRPr="00CB33E0" w:rsidRDefault="00E026AE" w:rsidP="00D10E78">
             <w:pPr>
               <w:spacing w:after="58"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
-            <w:r w:rsidR="00113CAC" w:rsidRPr="00764E1F">
-              <w:rPr>
+            <w:r w:rsidR="00113CAC" w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Document actual reading</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB33E0" w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3ECB77D8" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -1732,68 +1737,82 @@
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Toileting ____________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="693B2DB5" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hygiene help_________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E556DCB" w14:textId="06ECEC75" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00E026AE" w:rsidP="00EC17E8">
+          <w:p w14:paraId="1E556DCB" w14:textId="69304DEC" w:rsidR="00113CAC" w:rsidRPr="00CB33E0" w:rsidRDefault="00E026AE" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:after="58"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
-            <w:r w:rsidR="00113CAC" w:rsidRPr="00764E1F">
-              <w:rPr>
+            <w:r w:rsidR="00113CAC" w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Document actual reading</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB33E0" w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E61D3F2" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -1929,68 +1948,82 @@
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Toileting ____________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54D9424D" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hygiene help_________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DD155CC" w14:textId="5FC6CEA4" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00E026AE" w:rsidP="00EC17E8">
+          <w:p w14:paraId="2DD155CC" w14:textId="47C845F3" w:rsidR="00113CAC" w:rsidRPr="00CB33E0" w:rsidRDefault="00E026AE" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:after="58"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
-            <w:r w:rsidR="00113CAC" w:rsidRPr="00764E1F">
-              <w:rPr>
+            <w:r w:rsidR="00113CAC" w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Document actual reading</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB33E0" w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52D53412" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -2126,68 +2159,82 @@
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Toileting ____________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="141E2C5F" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hygiene help_________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6499017D" w14:textId="30DA9400" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00E026AE" w:rsidP="00EC17E8">
+          <w:p w14:paraId="6499017D" w14:textId="7D2A3DFB" w:rsidR="00113CAC" w:rsidRPr="00CB33E0" w:rsidRDefault="00E026AE" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:after="58"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
-            <w:r w:rsidR="00113CAC" w:rsidRPr="00764E1F">
-              <w:rPr>
+            <w:r w:rsidR="00113CAC" w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Document actual reading</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB33E0" w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00113CAC" w:rsidRPr="00764E1F" w14:paraId="4B00D326" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1163"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BD35623" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00D27733">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -2488,760 +2535,845 @@
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Neck/Head Position: __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00113CAC" w:rsidRPr="00764E1F" w14:paraId="0DE040AF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79B13317" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00E407DB">
+          <w:p w14:paraId="79B13317" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRDefault="00113CAC" w:rsidP="00E407DB">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>CURRENT CONDITION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E01F4D7" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00D10E78">
-[...9 lines deleted...]
-              <w:t>Maintaining Control** ____</w:t>
+          <w:p w14:paraId="1E01F4D7" w14:textId="455CB98C" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00D10E78">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Maintaining Control</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB33E0" w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C1A9CC5" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00D10E78">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Calm** ___   Sleeping** ____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33FD020A" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00D10E78">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Agitated ____   Thrashing ____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C44169F" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00D10E78">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Crying ____    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B249533" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00D10E78">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2B249533" w14:textId="0EDDAFD4" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00D10E78">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Threatening:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="357C8B49" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00D10E78">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Suicide ____   Homicide _____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05F84D7C" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00D10E78">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Self-Abuse ____  Assault _____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21C138FC" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00D10E78">
             <w:pPr>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Other: _____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CB3D219" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00113CAC">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="698FC58C" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC">
             <w:pPr>
               <w:spacing w:after="58" w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Signature____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B9A7C1A" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC">
+          <w:p w14:paraId="126B19C4" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRDefault="00113CAC">
             <w:pPr>
               <w:spacing w:after="58" w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Title _______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B9A7C1A" w14:textId="380A9746" w:rsidR="008D1A70" w:rsidRPr="00764E1F" w:rsidRDefault="008D1A70">
+            <w:pPr>
+              <w:spacing w:after="58" w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A3ABF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>**If an asterisked condition above is checked justify below. **</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0097CF09" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>CURRENT CONDITION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AEE3AB9" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
-[...9 lines deleted...]
-              <w:t>Maintaining Control** ____</w:t>
+          <w:p w14:paraId="5AEE3AB9" w14:textId="4BEB8F78" w:rsidR="00113CAC" w:rsidRPr="00CB7E87" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7E87">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Maintaining Control</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB33E0" w:rsidRPr="00CB7E87">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7E87">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">** </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="004FBCBB" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Calm** ___   Sleeping** ____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E07F1A2" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Agitated ____   Thrashing ____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61CD80F5" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Crying ____    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23D92C8D" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="23D92C8D" w14:textId="796D288F" w:rsidR="00113CAC" w:rsidRPr="00CB7E87" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7E87">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Threatening:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D8ED857" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Suicide ____   Homicide _____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C0E6782" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Self-Abuse ____  Assault _____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FA5C143" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Other: _____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74F41BC7" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="53DA8579" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:after="58" w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Signature____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="013F4741" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
+          <w:p w14:paraId="5A4C11AB" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:after="58" w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Title _______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="013F4741" w14:textId="334EB486" w:rsidR="00ED013C" w:rsidRPr="00764E1F" w:rsidRDefault="00ED013C" w:rsidP="00EC17E8">
+            <w:pPr>
+              <w:spacing w:after="58" w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A3ABF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>**If an asterisked condition above is checked justify below. **</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="739D4959" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>CURRENT CONDITION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7413D923" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
-[...9 lines deleted...]
-              <w:t>Maintaining Control** ____</w:t>
+          <w:p w14:paraId="7413D923" w14:textId="188AEA6C" w:rsidR="00113CAC" w:rsidRPr="00CB7E87" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7E87">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Maintaining Control</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB33E0" w:rsidRPr="00CB7E87">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7E87">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="387DF832" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Calm** ___   Sleeping** ____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53A75FF8" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Agitated ____   Thrashing ____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="571983B6" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Crying ____    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08DEB610" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="08DEB610" w14:textId="6BB9DD7F" w:rsidR="00113CAC" w:rsidRPr="00CB7E87" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7E87">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Threatening:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62FB283A" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Suicide ____   Homicide _____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58431D8C" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Self-Abuse ____  Assault _____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21D173F4" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Other: _____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B5A2749" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="4CA21EF1" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:after="58" w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Signature____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0289F479" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
+          <w:p w14:paraId="66F38014" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:after="58" w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Title _______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0289F479" w14:textId="26856146" w:rsidR="00616A4A" w:rsidRPr="00764E1F" w:rsidRDefault="00616A4A" w:rsidP="00EC17E8">
+            <w:pPr>
+              <w:spacing w:after="58" w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A3ABF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>**If an asterisked condition above is checked justify below. **</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01746F2C" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>CURRENT CONDITION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AD99AB7" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
-[...9 lines deleted...]
-              <w:t>Maintaining Control** ____</w:t>
+          <w:p w14:paraId="6AD99AB7" w14:textId="5C90C327" w:rsidR="00113CAC" w:rsidRPr="00CB33E0" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Maintaining Control</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB33E0" w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB33E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39114401" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Calm** ___   Sleeping** ____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="666AA5D0" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Agitated ____   Thrashing ____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24681965" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Crying ____    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48A302B2" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="48A302B2" w14:textId="67324648" w:rsidR="00113CAC" w:rsidRPr="00CB7E87" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7E87">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Threatening:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30AB39B0" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Suicide ____   Homicide _____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33D0D24E" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Self-Abuse ____  Assault _____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D20CB1B" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Other: _____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E1CC3AC" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="508B5083" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:after="58" w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Signature____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B9C7FD2" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
+          <w:p w14:paraId="45679E09" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRDefault="00113CAC" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:after="58" w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Title _______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B9C7FD2" w14:textId="3326A3AD" w:rsidR="00616A4A" w:rsidRPr="00764E1F" w:rsidRDefault="00616A4A" w:rsidP="00EC17E8">
+            <w:pPr>
+              <w:spacing w:after="58" w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A3ABF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>**If an asterisked condition above is checked justify below. **</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00236728" w:rsidRPr="00764E1F" w14:paraId="6CB19D54" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F1E1F30" w14:textId="77777777" w:rsidR="00236728" w:rsidRPr="00764E1F" w:rsidRDefault="00236728" w:rsidP="00E33915">
+          <w:p w14:paraId="6F1E1F30" w14:textId="77777777" w:rsidR="00236728" w:rsidRDefault="00236728" w:rsidP="00E33915">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>RELEASE READINESS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="719F5551" w14:textId="77777777" w:rsidR="00236728" w:rsidRPr="00764E1F" w:rsidRDefault="00236728" w:rsidP="00557EBB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -3659,70 +3791,57 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="66ABED0B" w14:textId="35E90F62" w:rsidR="00236728" w:rsidRPr="00764E1F" w:rsidRDefault="00E026AE" w:rsidP="00EC17E8">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Authorized Staff Person/Clinician</w:t>
             </w:r>
             <w:r w:rsidR="00236728" w:rsidRPr="00764E1F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Signature_________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74ED93A7" w14:textId="77777777" w:rsidR="00113CAC" w:rsidRPr="00764E1F" w:rsidRDefault="00113CAC">
-[...6 lines deleted...]
-    <w:p w14:paraId="59465C7C" w14:textId="7E1B30D5" w:rsidR="00394A6E" w:rsidRPr="007334EF" w:rsidRDefault="00E026AE">
+    <w:p w14:paraId="59465C7C" w14:textId="32050863" w:rsidR="00394A6E" w:rsidRPr="007334EF" w:rsidRDefault="007334EF">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764E1F">
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidR="007334EF" w:rsidRPr="00764E1F">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="51D25D33" wp14:editId="362F0475">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>85090</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-8890</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9601200" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Line 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -3745,216 +3864,252 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="500ACD8A" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="6.7pt,-.7pt" to="762.7pt,-.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD44PVlrgEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtNiMOD2k7S7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJWmy3YT4Ikkg+vfdIr+/m0YmjIbboW7lc1FIYr1Bb37fy58vjp89S&#10;cASvwaE3rTwZlnebjx/WU2jMCgd02pBIIJ6bKbRyiDE0VcVqMCPwAoPxKdghjRDTkfpKE0wJfXTV&#10;qq5vqwlJB0JlmNPt/WtQbgp+1xkVf3QdmyhcKxO3WFYq6z6v1WYNTU8QBqvONOAfWIxgfXr0CnUP&#10;EcSB7F9Qo1WEjF1cKBwr7DqrTNGQ1CzrP9Q8DxBM0ZLM4XC1if8frPp+3PodZepq9s/hCdUvFh63&#10;A/jeFAIvp5Aat8xWVVPg5lqSDxx2JPbTN9QpBw4RiwtzR2OGTPrEXMw+Xc02cxQqXX65rZepg1Ko&#10;S6yC5lIYiONXg6PIm1Y667MP0MDxiWMmAs0lJV97fLTOlV46L6YEfrO6KQWMzuoczGlM/X7rSBwh&#10;T0P5iqoUeZ9GePC6gA0G9MN5H8G613163PmzGVl/HjZu9qhPO7qYlNpVWJ5HK8/D+3OpfvsBNr8B&#10;AAD//wMAUEsDBBQABgAIAAAAIQDsA1Jo2wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BTsNA&#10;DLwj8YeVkbhU7aYprVDIpkJAblwoVFzdrEkist40u20Dr8cVBzjZ4xnNjPP16Dp1pCG0ng3MZwko&#10;4srblmsDb6/l9BZUiMgWO89k4IsCrIvLixwz60/8QsdNrJWYcMjQQBNjn2kdqoYchpnviYX78IPD&#10;KHCotR3wJOau02mSrLTDliWhwZ4eGqo+NwdnIJRb2pffk2qSvC9qT+n+8fkJjbm+Gu/vQEUa458Y&#10;zvWlOhTSaecPbIPqBC9uRGlgOpd55pfpUrbd70UXuf7/QfEDAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA+OD1Za4BAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA7ANSaNsAAAAJAQAADwAAAAAAAAAAAAAAAAAIBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" o:allowincell="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00750ACD" w:rsidRPr="00764E1F">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA196C" w:rsidRPr="00764E1F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>See 104 CMR 27.12(3)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00394A6E" w:rsidRPr="007334EF">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="388" w:right="297" w:bottom="244" w:left="297" w:header="388" w:footer="244" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB6A60"/>
+    <w:rsid w:val="00023ACC"/>
+    <w:rsid w:val="00096350"/>
     <w:rsid w:val="000D5D90"/>
     <w:rsid w:val="00113CAC"/>
     <w:rsid w:val="00123404"/>
+    <w:rsid w:val="00162729"/>
     <w:rsid w:val="001C58CA"/>
     <w:rsid w:val="001F1D4A"/>
     <w:rsid w:val="002335DB"/>
     <w:rsid w:val="00236728"/>
     <w:rsid w:val="0024290B"/>
+    <w:rsid w:val="002807CE"/>
+    <w:rsid w:val="002F3C74"/>
+    <w:rsid w:val="00315BB6"/>
     <w:rsid w:val="00391952"/>
     <w:rsid w:val="00394A6E"/>
     <w:rsid w:val="003E40F0"/>
     <w:rsid w:val="00451AD8"/>
     <w:rsid w:val="004C5A7F"/>
+    <w:rsid w:val="004D4ABD"/>
+    <w:rsid w:val="005022F8"/>
     <w:rsid w:val="00505CA7"/>
     <w:rsid w:val="00557EBB"/>
+    <w:rsid w:val="00570588"/>
     <w:rsid w:val="00584848"/>
+    <w:rsid w:val="00616A4A"/>
     <w:rsid w:val="006208BC"/>
     <w:rsid w:val="0062718B"/>
+    <w:rsid w:val="006A3ABF"/>
+    <w:rsid w:val="00712641"/>
     <w:rsid w:val="00717E26"/>
     <w:rsid w:val="007334EF"/>
     <w:rsid w:val="00750ACD"/>
     <w:rsid w:val="00764E1F"/>
     <w:rsid w:val="00781C9F"/>
+    <w:rsid w:val="00792EFC"/>
+    <w:rsid w:val="007C1BCE"/>
+    <w:rsid w:val="008D1A70"/>
+    <w:rsid w:val="009466DF"/>
     <w:rsid w:val="00977F02"/>
+    <w:rsid w:val="00A02CFD"/>
+    <w:rsid w:val="00A13839"/>
+    <w:rsid w:val="00A60D8A"/>
+    <w:rsid w:val="00A81502"/>
     <w:rsid w:val="00AA740C"/>
+    <w:rsid w:val="00B03200"/>
     <w:rsid w:val="00B10996"/>
+    <w:rsid w:val="00B3533A"/>
+    <w:rsid w:val="00B66C72"/>
+    <w:rsid w:val="00BA4F74"/>
     <w:rsid w:val="00C114C7"/>
     <w:rsid w:val="00CA196C"/>
+    <w:rsid w:val="00CB33E0"/>
+    <w:rsid w:val="00CB7E87"/>
     <w:rsid w:val="00CD3C4F"/>
+    <w:rsid w:val="00CE6AA9"/>
     <w:rsid w:val="00D10E78"/>
     <w:rsid w:val="00D26DF1"/>
     <w:rsid w:val="00D27733"/>
     <w:rsid w:val="00DF1F0D"/>
     <w:rsid w:val="00E026AE"/>
+    <w:rsid w:val="00E15D46"/>
     <w:rsid w:val="00E26461"/>
     <w:rsid w:val="00E33915"/>
     <w:rsid w:val="00E407DB"/>
     <w:rsid w:val="00E52A33"/>
     <w:rsid w:val="00EA2B52"/>
+    <w:rsid w:val="00EA4EBB"/>
     <w:rsid w:val="00EB6A60"/>
     <w:rsid w:val="00EC17E8"/>
+    <w:rsid w:val="00ED013C"/>
+    <w:rsid w:val="00ED0F8F"/>
+    <w:rsid w:val="00ED3819"/>
     <w:rsid w:val="00EF12FF"/>
+    <w:rsid w:val="00F23F52"/>
+    <w:rsid w:val="00FD2DF2"/>
+    <w:rsid w:val="00FD3547"/>
     <w:rsid w:val="00FE2673"/>
+    <w:rsid w:val="00FE367F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2143890D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2BB75715-E580-4038-BA2E-696ED63DFE23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -4288,57 +4443,57 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00EA2B52"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00EA2B52"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4592,74 +4747,96 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6234426F-D809-4195-B92C-E8BC559AEC84}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>468</Words>
-  <Characters>4037</Characters>
+  <Words>489</Words>
+  <Characters>4122</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>RESTRAINT AND SECLUSION ORDER (for Adults)                        		                                                                           		                                  page 2 of 2	</vt:lpstr>
+      <vt:lpstr>RESTRAINT AND SECLUSION ORDER (for Adults)                        		                                                                           		                                  page 2 of 2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4497</CharactersWithSpaces>
+  <CharactersWithSpaces>4602</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>RESTRAINT AND SECLUSION ORDER (for Adults)                        		                                                                           		                                  page 2 of 2</dc:title>
   <dc:subject/>
   <dc:creator>Judy Pina</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>