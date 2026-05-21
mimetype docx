--- v0 (2026-01-05)
+++ v1 (2026-05-21)
@@ -1,992 +1,1856 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w14:paraId="1CD2BFD3" w14:textId="4E4A9216" w:rsidR="004E1408" w:rsidRDefault="004E1408" w:rsidP="004E1408">
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="1CD2BFD3" w14:noSpellErr="1" w14:textId="3CB95D5F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F7773CB" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Emergency Services Card</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="6F7773CB" w:rsidR="2512D850">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F7773CB" w:rsidR="08493F35">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Download Instructions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F7773CB" w:rsidR="7018FBF9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>: For Use In Massachusett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F7773CB" w:rsidR="2512D850">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="499B9019" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AF5978" w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="5FD314CF" w14:textId="67C894FD">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The Massachusetts Commission for the Deaf and Hard of Hearing (MCDHH)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>, in partnership with the Department of Fire Services (DFS) and Office of Emergency Medical Services (OEMS),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t> has created a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visual tool called the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Emergency Services Card (ESC) to assist EMT’s, firefighters and Deaf and hard of hearing individuals communicate better in the first moments of a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emergency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="34753501" w14:textId="23342ACC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Emergency Services Card</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="25C0BF75">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="39F04EE6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...134 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF5978" w:rsidP="5118EAA9" w:rsidRDefault="00AF5978" w14:paraId="38A9FA25" w14:textId="0580AF50">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00C51267">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Option 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="5F1E3BA9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>: Printing the Emergency Services Card</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF5978" w:rsidP="5118EAA9" w:rsidRDefault="00AF5978" w14:paraId="6B0CA694" w14:textId="38223981">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF5978" w:rsidP="5118EAA9" w:rsidRDefault="00AF5978" w14:paraId="5504F02E" w14:textId="58C90BC9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00912116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Download pdf and p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5978">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>rint it, front and back, on 8.5 x 1</w:t>
       </w:r>
-      <w:r w:rsidR="004E1408">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5978">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> paper</w:t>
       </w:r>
-    </w:p>
-[...26 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="17E030B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5118EAA9" w:rsidP="5118EAA9" w:rsidRDefault="5118EAA9" w14:paraId="174A98BF" w14:textId="598FE412">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00912E6F" w:rsidP="5118EAA9" w:rsidRDefault="00912E6F" w14:paraId="0C2C798C" w14:textId="190E3402">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00912E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is designed to be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00912E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>folded, but</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00912E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be used flat as well</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="640774C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5118EAA9" w:rsidP="5118EAA9" w:rsidRDefault="5118EAA9" w14:paraId="40856CD5" w14:textId="435C4E24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00912E6F" w:rsidP="5118EAA9" w:rsidRDefault="00912E6F" w14:paraId="1D5C8E38" w14:textId="2BE00859">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00912E6F">
+        <w:rPr>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Fold instructions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB7D8D5" w14:textId="2D69CF7B" w:rsidR="00912E6F" w:rsidRPr="00912E6F" w:rsidRDefault="00912E6F" w:rsidP="00912E6F">
+    <w:p w:rsidR="5118EAA9" w:rsidP="5118EAA9" w:rsidRDefault="5118EAA9" w14:paraId="4E6B217A" w14:textId="43492F04">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912E6F" w:rsidR="00912E6F" w:rsidP="5118EAA9" w:rsidRDefault="00912E6F" w14:paraId="3FB7D8D5" w14:textId="44094D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="21D19E67" w14:textId="626138AC" w:rsidR="00912E6F" w:rsidRPr="00912E6F" w:rsidRDefault="00912E6F" w:rsidP="00912E6F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="263025DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00912E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ay flat with “pain symptoms” section facing face up on the top left. Fold in ½ from left to right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912E6F" w:rsidR="00912E6F" w:rsidP="5118EAA9" w:rsidRDefault="00912E6F" w14:paraId="21D19E67" w14:textId="626138AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00912E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Flip it over “communication preference” section should now be top/</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00912E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>left, and</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00912E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> fold it again from left to right.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DBDD35" w14:textId="793A46DD" w:rsidR="00912E6F" w:rsidRPr="00912E6F" w:rsidRDefault="00912E6F" w:rsidP="00912E6F">
+    <w:p w:rsidRPr="00912E6F" w:rsidR="00912E6F" w:rsidP="5118EAA9" w:rsidRDefault="00912E6F" w14:paraId="46DBDD35" w14:textId="793A46DD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00912E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Done. The “Emergency Services Card” section should be the front outside of the folded piece.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5118EAA9" w:rsidP="5118EAA9" w:rsidRDefault="5118EAA9" w14:paraId="7AE3FE10" w14:textId="1C47C722">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF5978" w:rsidP="5118EAA9" w:rsidRDefault="00AF5978" w14:paraId="4248E192" w14:textId="150C2E82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>You may wish to laminate it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="01EE2E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>particularly if medical providers feel the laminate can be disinfected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="574101EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5118EAA9" w:rsidP="5118EAA9" w:rsidRDefault="5118EAA9" w14:paraId="6FE1C484" w14:textId="38AF9E15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00912116" w:rsidP="5118EAA9" w:rsidRDefault="00912116" w14:paraId="2C624AF2" w14:textId="3D862BD2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00C51267">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Option</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00C51267">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="661A438F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Download the Emergency </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="661A438F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="661A438F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>s Card</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00912116" w:rsidP="5118EAA9" w:rsidRDefault="00912116" w14:paraId="7F11B92E" w14:textId="5A2E9544">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00912116" w:rsidP="5118EAA9" w:rsidRDefault="00912116" w14:paraId="37D41D77" w14:textId="68C00EDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00912116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Download pdf to a phone or tablet to be used on screen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="54B72CEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF5978" w:rsidR="00912116" w:rsidP="5118EAA9" w:rsidRDefault="00912116" w14:paraId="2ED29513" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E41CA5" w:rsidR="004E1408" w:rsidP="53ACDC1F" w:rsidRDefault="004E1408" w14:paraId="1048B420" w14:noSpellErr="1" w14:textId="5BC888E0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="067F6792">
+        <w:rPr/>
+        <w:t>Emergency Medical Personnel can use the icons and communication tips to help:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="5032FAB4" w14:textId="7444A1B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>determine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pain level and location</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="4EC8A561" w14:textId="71189228">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>determine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> symptoms, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>severity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>timeframe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="027D59DA" w14:textId="7C17C59C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>determine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relevant medical and recent history</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="1DECAAFB" w14:textId="39235CC7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>learn an individual’s preferred method of communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="1B682E2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E41CA5" w:rsidR="004E1408" w:rsidP="53ACDC1F" w:rsidRDefault="004E1408" w14:paraId="06BFB69C" w14:noSpellErr="1" w14:textId="08F9B2E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="067F6792">
+        <w:rPr/>
+        <w:t>Firefighters can use the icons and communication tips to help:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="03CD3EBD" w14:textId="2184DAF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>determine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> location and type of emergency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="73EC97BF" w14:textId="7079BB7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>determine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if other individuals are missing/involved</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="56867857" w14:textId="1C265B08">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">communicate immediate specifics </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>regarding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a car emergency (jaws of life)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="7FC3887A" w14:textId="552FB192">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>learn an individual’s preferred method of communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="0B57BF96" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E41CA5" w:rsidR="004E1408" w:rsidP="6F7773CB" w:rsidRDefault="004E1408" w14:paraId="405D9C5B" w14:textId="70978DE6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F7773CB" w:rsidR="067F6792">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Deaf or hard of hearing individuals can use the icons to help communicate:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="6244381B" w14:textId="76668521">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>preferred method of communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="6E2956F9" w14:textId="11403C44">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>pain level and location</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="42FA6F44" w14:textId="6F34B390">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">symptoms, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>severity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>timeframe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1408" w:rsidP="5118EAA9" w:rsidRDefault="004E1408" w14:paraId="1C8B5142" w14:textId="2FB7F89F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>location and type of home/work/car emergency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF5978" w:rsidR="00AF5978" w:rsidP="5118EAA9" w:rsidRDefault="00AF5978" w14:paraId="7D7608EB" w14:textId="44A47527">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="004E1408">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>other relevant information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF5978" w:rsidR="00AF5978" w:rsidP="5118EAA9" w:rsidRDefault="00AF5978" w14:paraId="344121BF" w14:textId="54B19201">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="32DB6587">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Learn More</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF5978" w:rsidR="00C51267" w:rsidP="00AF5978" w:rsidRDefault="00C51267" w14:paraId="5B237CD8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00912E6F">
-[...298 lines deleted...]
-        <w:r w:rsidRPr="00AF5978">
+    </w:p>
+    <w:p w:rsidRPr="00AF5978" w:rsidR="00AF5978" w:rsidP="5118EAA9" w:rsidRDefault="00AF5978" w14:paraId="79A9F921" w14:textId="1FF44A15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="5BB4FC8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information, visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="R26fafead1cf94ff0">
+        <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
           </w:rPr>
-          <w:t>https://mass.gov/mcdhh</w:t>
+          <w:t>Massachusetts Commission</w:t>
+        </w:r>
+        <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+          </w:rPr>
+          <w:t>for the Deaf and Hard of Hearing</w:t>
+        </w:r>
+        <w:r w:rsidRPr="5118EAA9" w:rsidR="4CE40DB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AF5978">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="4CE40DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF5978" w:rsidR="00AF5978" w:rsidP="5118EAA9" w:rsidRDefault="00AF5978" w14:paraId="2561DF59" w14:textId="551C8309">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AF5978" w:rsidR="00AF5978" w:rsidP="00AF5978" w:rsidRDefault="00AF5978" w14:paraId="414BA069" w14:textId="38A95870">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t> or email: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00AF5978">
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="329CD98C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="467F9F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> us at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="Re77c744461504902">
+        <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           </w:rPr>
           <w:t>MCDsafety@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="66091868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="954F72"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF5978" w:rsidR="00AF5978" w:rsidP="5118EAA9" w:rsidRDefault="00AF5978" w14:paraId="0D55B862" w14:textId="1DC02F81">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="5695CB1A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Special </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="77B5C758">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="5695CB1A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>hanks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5118EAA9" w:rsidP="5118EAA9" w:rsidRDefault="5118EAA9" w14:paraId="52AA7F77" w14:textId="4EF46013">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E1408" w:rsidR="008A3A6A" w:rsidP="004E1408" w:rsidRDefault="00AF5978" w14:paraId="3895AE45" w14:textId="0337FDDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5978">
-[...32 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>MCDHH would like to express gratitude to Wisconsin Council on Physical Disabilities who have graciously allowed us to adapt and add to their </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5978">
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="2A0C5048">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>e Prepared, Have a Plan: Emergency Preparedness Toolkit for People with Disabilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="208C39F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5118EAA9" w:rsidR="00AF5978">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t> which is the product of years of work by past and present members of the Wisconsin Council on Physical Disabilities.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008A3A6A" w:rsidRPr="004E1408" w:rsidSect="004E1408">
-      <w:pgSz w:w="12240" w:h="15840"/>
+    <w:sectPr w:rsidRPr="004E1408" w:rsidR="008A3A6A" w:rsidSect="004E1408">
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="3">
+    <w:nsid w:val="1e3b70b4"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="2">
+    <w:nsid w:val="71962571"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="1">
+    <w:nsid w:val="6cb888dd"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="246B4AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="274611E8"/>
-    <w:lvl w:ilvl="0" w:tplc="BABC3858">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:zoom w:percent="126"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A3A6A"/>
     <w:rsid w:val="00271A20"/>
     <w:rsid w:val="00436DA5"/>
     <w:rsid w:val="004E1408"/>
     <w:rsid w:val="0072644C"/>
     <w:rsid w:val="007C4032"/>
     <w:rsid w:val="008A3A6A"/>
     <w:rsid w:val="00912116"/>
     <w:rsid w:val="00912E6F"/>
     <w:rsid w:val="00AF5978"/>
     <w:rsid w:val="00C51267"/>
+    <w:rsid w:val="01EE2E4E"/>
+    <w:rsid w:val="03032989"/>
+    <w:rsid w:val="067F6792"/>
+    <w:rsid w:val="08493F35"/>
+    <w:rsid w:val="11F544DA"/>
+    <w:rsid w:val="14C62908"/>
+    <w:rsid w:val="17E030B9"/>
+    <w:rsid w:val="1A452CEA"/>
+    <w:rsid w:val="1E4DFE4D"/>
+    <w:rsid w:val="1E9FA692"/>
+    <w:rsid w:val="208C39F4"/>
+    <w:rsid w:val="22BA0A3A"/>
+    <w:rsid w:val="22D47E83"/>
+    <w:rsid w:val="2512D850"/>
+    <w:rsid w:val="25C0BF75"/>
+    <w:rsid w:val="263025DE"/>
+    <w:rsid w:val="2A0C5048"/>
+    <w:rsid w:val="2FDC0FB8"/>
+    <w:rsid w:val="329CD98C"/>
+    <w:rsid w:val="32DB6587"/>
+    <w:rsid w:val="3926C2EE"/>
+    <w:rsid w:val="39F04EE6"/>
+    <w:rsid w:val="405C4185"/>
+    <w:rsid w:val="467F9F70"/>
+    <w:rsid w:val="4A0F998F"/>
+    <w:rsid w:val="4CA6BAB7"/>
+    <w:rsid w:val="4CE40DB0"/>
+    <w:rsid w:val="4DA83275"/>
+    <w:rsid w:val="4E458A52"/>
+    <w:rsid w:val="4F7E4864"/>
+    <w:rsid w:val="4FC6ADCB"/>
+    <w:rsid w:val="5118EAA9"/>
+    <w:rsid w:val="51DBE10E"/>
+    <w:rsid w:val="53ACDC1F"/>
+    <w:rsid w:val="54B72CEC"/>
+    <w:rsid w:val="550C640A"/>
+    <w:rsid w:val="5695CB1A"/>
+    <w:rsid w:val="56C805C7"/>
+    <w:rsid w:val="574101EC"/>
+    <w:rsid w:val="5BB4FC8E"/>
+    <w:rsid w:val="5E979771"/>
+    <w:rsid w:val="5F1E3BA9"/>
+    <w:rsid w:val="5F26A151"/>
+    <w:rsid w:val="60C808DE"/>
+    <w:rsid w:val="640774C2"/>
+    <w:rsid w:val="65CB61FC"/>
+    <w:rsid w:val="66091868"/>
+    <w:rsid w:val="661A438F"/>
+    <w:rsid w:val="6D95D06F"/>
+    <w:rsid w:val="6F7773CB"/>
+    <w:rsid w:val="7018FBF9"/>
+    <w:rsid w:val="705243AA"/>
+    <w:rsid w:val="71D9E7D7"/>
+    <w:rsid w:val="75EAADEC"/>
+    <w:rsid w:val="77B5C758"/>
+    <w:rsid w:val="79CE8F89"/>
+    <w:rsid w:val="7B9910DA"/>
+    <w:rsid w:val="7F4F44C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="01F9098E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{87606831-CE38-6E4F-A9A3-ADCD7CAEDD48}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1142,52 +2006,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1254,153 +2118,231 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0072644C"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF5978"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00912E6F"/>
     <w:pPr>
       <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:uiPriority w:val="9"/>
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="5118EAA9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:uiPriority w:val="9"/>
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="5118EAA9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:uiPriority w:val="9"/>
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="5118EAA9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:uiPriority w:val="10"/>
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="5118EAA9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:divs>
     <w:div w:id="288585229">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2017490293">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCDsafety@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/mcdhh" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/mcdhh" TargetMode="External" Id="R26fafead1cf94ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCDsafety@mass.gov" TargetMode="External" Id="Re77c744461504902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1650,74 +2592,369 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C73985E1E383A14AA3799386EE47D2AB" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1866850eba60b495af0431592494b331">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edfb3d19-d2d7-48fd-9331-b06c523678ec" xmlns:ns3="aef35d6a-d7d4-4076-a58f-16609a3110ad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b9c3323c85438173b4d0580231d5a6c2" ns2:_="" ns3:_="">
+    <xsd:import namespace="edfb3d19-d2d7-48fd-9331-b06c523678ec"/>
+    <xsd:import namespace="aef35d6a-d7d4-4076-a58f-16609a3110ad"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:Person" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="edfb3d19-d2d7-48fd-9331-b06c523678ec" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{184e9f02-5dae-4b6c-9c33-d8fe0189cb9b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="edfb3d19-d2d7-48fd-9331-b06c523678ec">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="aef35d6a-d7d4-4076-a58f-16609a3110ad" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Person" ma:index="23" nillable="true" ma:displayName="Person" ma:description="added column. Added by stacy " ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Person">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="edfb3d19-d2d7-48fd-9331-b06c523678ec" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="aef35d6a-d7d4-4076-a58f-16609a3110ad">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Person xmlns="aef35d6a-d7d4-4076-a58f-16609a3110ad">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Person>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3884B6F2-72AD-4145-A29E-AB57C1CE307B}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CD2B7D1-D5CD-49B7-95D0-C42348A506E1}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DADB80A9-74B2-4019-91C7-091C651B0BD7}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Macapinlac, Rex C (MCD)</lastModifiedBy>
+  <revision>6</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C73985E1E383A14AA3799386EE47D2AB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>