--- v0 (2026-05-31)
+++ v1 (2026-07-19)
@@ -1,110 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="47264C42" w14:textId="77777777" w:rsidR="000537DA" w:rsidRPr="007B0260" w:rsidRDefault="000537DA" w:rsidP="009E0335">
       <w:pPr>
         <w:framePr w:w="6926" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2870" w:y="354"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0260">
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2348691A" w14:textId="77777777" w:rsidR="000537DA" w:rsidRPr="007B0260" w:rsidRDefault="000537DA" w:rsidP="009E0335">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2870" w:y="354"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0260">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Executive Office of Health and Human Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF4DE37" w14:textId="77777777" w:rsidR="000537DA" w:rsidRPr="007B0260" w:rsidRDefault="000537DA" w:rsidP="009E0335">
+    <w:p w14:paraId="2BF4DE37" w14:textId="49A09049" w:rsidR="000537DA" w:rsidRPr="007B0260" w:rsidRDefault="000537DA" w:rsidP="009E0335">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2870" w:y="354"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0260">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Department of Public Health</w:t>
       </w:r>
       <w:r w:rsidR="003A33D7" w:rsidRPr="007B0260">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E35742" w:rsidRPr="007B0260">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
-        <w:t>Bureau of Health Care Safety and Quality</w:t>
+        <w:t>Bureau of Health</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37030">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35742" w:rsidRPr="007B0260">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>are Safety and Quality</w:t>
       </w:r>
       <w:r w:rsidR="00E35742" w:rsidRPr="007B0260">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="000B5F37" w:rsidRPr="007B0260">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>OFFICE OF EMERGENCY MEDICAL SERVICES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFDC0AA" w14:textId="2F45B2DD" w:rsidR="00BA4055" w:rsidRDefault="00B404C6" w:rsidP="009E0335">
       <w:pPr>
         <w:framePr w:w="1927" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="949" w:y="-757"/>
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
@@ -309,51 +325,51 @@
                                 <w:tab w:val="left" w:pos="6720"/>
                               </w:tabs>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004E49CD">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>SERIOUS INCIDENT REPORT FORM</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="673CBD60" w14:textId="77777777" w:rsidR="004E49CD" w:rsidRDefault="004E49CD" w:rsidP="006B0EE9">
+                          <w:p w14:paraId="673CBD60" w14:textId="00EF035B" w:rsidR="004E49CD" w:rsidRDefault="004E49CD" w:rsidP="006B0EE9">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="560"/>
                                 <w:tab w:val="left" w:pos="1120"/>
                                 <w:tab w:val="left" w:pos="1680"/>
                                 <w:tab w:val="left" w:pos="2240"/>
                                 <w:tab w:val="left" w:pos="2800"/>
                                 <w:tab w:val="left" w:pos="3360"/>
                                 <w:tab w:val="left" w:pos="3920"/>
                                 <w:tab w:val="left" w:pos="4480"/>
                                 <w:tab w:val="left" w:pos="5040"/>
                                 <w:tab w:val="left" w:pos="5600"/>
                                 <w:tab w:val="left" w:pos="6160"/>
                                 <w:tab w:val="left" w:pos="6720"/>
                               </w:tabs>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
@@ -366,59 +382,83 @@
                               </w:rPr>
                               <w:t>For self-reporting of incidents</w:t>
                             </w:r>
                             <w:r w:rsidR="003A33D7">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> to the Massachusetts Department of Public Health’s Office of Emergency Medical Services (DPH/OEMS)</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> by </w:t>
                             </w:r>
                             <w:r w:rsidR="000B5F37">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
-                              <w:t>licensed ambulance services</w:t>
+                              <w:t>licensed ambulance</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B37030">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> /EMS first response services (EFRs)</w:t>
                             </w:r>
                             <w:r w:rsidR="007956A7">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> and accredited EMS training institutions</w:t>
+                              <w:t xml:space="preserve"> and accredited EM</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B37030">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>T</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007956A7">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> training institutions</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="007956A7">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(ATIs) </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>only</w:t>
                             </w:r>
@@ -604,51 +644,51 @@
                           <w:tab w:val="left" w:pos="6720"/>
                         </w:tabs>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004E49CD">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>SERIOUS INCIDENT REPORT FORM</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="673CBD60" w14:textId="77777777" w:rsidR="004E49CD" w:rsidRDefault="004E49CD" w:rsidP="006B0EE9">
+                    <w:p w14:paraId="673CBD60" w14:textId="00EF035B" w:rsidR="004E49CD" w:rsidRDefault="004E49CD" w:rsidP="006B0EE9">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="560"/>
                           <w:tab w:val="left" w:pos="1120"/>
                           <w:tab w:val="left" w:pos="1680"/>
                           <w:tab w:val="left" w:pos="2240"/>
                           <w:tab w:val="left" w:pos="2800"/>
                           <w:tab w:val="left" w:pos="3360"/>
                           <w:tab w:val="left" w:pos="3920"/>
                           <w:tab w:val="left" w:pos="4480"/>
                           <w:tab w:val="left" w:pos="5040"/>
                           <w:tab w:val="left" w:pos="5600"/>
                           <w:tab w:val="left" w:pos="6160"/>
                           <w:tab w:val="left" w:pos="6720"/>
                         </w:tabs>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
@@ -661,59 +701,83 @@
                         </w:rPr>
                         <w:t>For self-reporting of incidents</w:t>
                       </w:r>
                       <w:r w:rsidR="003A33D7">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> to the Massachusetts Department of Public Health’s Office of Emergency Medical Services (DPH/OEMS)</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> by </w:t>
                       </w:r>
                       <w:r w:rsidR="000B5F37">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
-                        <w:t>licensed ambulance services</w:t>
+                        <w:t>licensed ambulance</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B37030">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> /EMS first response services (EFRs)</w:t>
                       </w:r>
                       <w:r w:rsidR="007956A7">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> and accredited EMS training institutions</w:t>
+                        <w:t xml:space="preserve"> and accredited EM</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B37030">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>T</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007956A7">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> training institutions</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="007956A7">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">(ATIs) </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>only</w:t>
                       </w:r>
@@ -860,51 +924,51 @@
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C0504D"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38F80D42" w14:textId="77777777" w:rsidR="00C52CE6" w:rsidRDefault="007B0260" w:rsidP="006B0EE9">
+    <w:p w14:paraId="38F80D42" w14:textId="1F26F519" w:rsidR="00C52CE6" w:rsidRDefault="007B0260" w:rsidP="006B0EE9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C0504D"/>
         </w:rPr>
       </w:pPr>
@@ -916,107 +980,83 @@
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00181953">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C0504D"/>
         </w:rPr>
         <w:t xml:space="preserve">mbulance </w:t>
       </w:r>
       <w:r w:rsidR="00327B71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C0504D"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00181953">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C0504D"/>
         </w:rPr>
-        <w:t xml:space="preserve">ervices and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00327B71">
+        <w:t>ervices</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37030">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C0504D"/>
         </w:rPr>
-        <w:t>a</w:t>
+        <w:t>, EFRs,</w:t>
       </w:r>
       <w:r w:rsidR="00181953">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C0504D"/>
         </w:rPr>
-        <w:t xml:space="preserve">ccredited </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00153E31">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37030">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C0504D"/>
         </w:rPr>
-        <w:t xml:space="preserve">EMS </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00327B71">
+        <w:t>ATIs</w:t>
+      </w:r>
+      <w:r w:rsidR="00181953">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C0504D"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">nstitutions are required to immediately notify the Department by electronic mail or </w:t>
+        <w:t xml:space="preserve"> are required to immediately notify the Department by electronic mail or </w:t>
       </w:r>
       <w:r w:rsidR="001266E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C0504D"/>
         </w:rPr>
         <w:t>telephone</w:t>
       </w:r>
       <w:r w:rsidR="00181953">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C0504D"/>
         </w:rPr>
         <w:t xml:space="preserve"> and file a written report with the Department within seven calendar days of serious incidents involving its service, personnel</w:t>
       </w:r>
       <w:r w:rsidR="00240AAD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C0504D"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -3896,51 +3936,51 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6335395" cy="855980"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6B6BC3C9" w14:textId="77777777" w:rsidR="005D2D08" w:rsidRDefault="005F7AFA" w:rsidP="005F7AFA">
+                          <w:p w14:paraId="6B6BC3C9" w14:textId="183352EF" w:rsidR="005D2D08" w:rsidRDefault="005F7AFA" w:rsidP="005F7AFA">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="560"/>
                                 <w:tab w:val="left" w:pos="1120"/>
                                 <w:tab w:val="left" w:pos="1680"/>
                                 <w:tab w:val="left" w:pos="2240"/>
                                 <w:tab w:val="left" w:pos="2800"/>
                                 <w:tab w:val="left" w:pos="3360"/>
                                 <w:tab w:val="left" w:pos="3920"/>
                                 <w:tab w:val="left" w:pos="4480"/>
                                 <w:tab w:val="left" w:pos="5040"/>
                                 <w:tab w:val="left" w:pos="5600"/>
                                 <w:tab w:val="left" w:pos="6160"/>
                                 <w:tab w:val="left" w:pos="6720"/>
                               </w:tabs>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
@@ -3956,65 +3996,57 @@
                             <w:r w:rsidR="007956A7">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>NOTIFY DPH/OEMS IMMEDIATELY BY PHONE, 617-753-</w:t>
                             </w:r>
                             <w:r w:rsidR="003E2B3A">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>7</w:t>
                             </w:r>
                             <w:r w:rsidR="007956A7">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t xml:space="preserve">300, OR BY EMAIL AT </w:t>
                             </w:r>
                             <w:hyperlink r:id="rId8" w:history="1">
-                              <w:r w:rsidR="003E2B3A" w:rsidRPr="003E2B3A">
+                              <w:r w:rsidR="00B37030" w:rsidRPr="00994B1C">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
-                                <w:t>OEMS.</w:t>
-[...7 lines deleted...]
-                                <w:t>SIR@state.ma.us</w:t>
+                                <w:t>OEMS.SIR@mass.gov</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidR="007956A7">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t xml:space="preserve">, and SUBMIT </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00411022">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>SERIOUS INCIDENT REPORT</w:t>
                             </w:r>
                             <w:r w:rsidR="003E2B3A">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>.</w:t>
@@ -4162,51 +4194,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="209A5537" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-1pt;margin-top:14.05pt;width:498.85pt;height:67.4pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNyPiOGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjg3d4kRp+jSZRjQ&#10;XYBuH6DIcixMFjVKid19fSk5TYNuexmmB4EUqSPy8Gh13beGHRV6Dbbkk9GYM2UlVNruS/792/bN&#10;gjMfhK2EAatK/qA8v16/frXqXKGm0ICpFDICsb7oXMmbEFyRZV42qhV+BE5ZCtaArQjk4j6rUHSE&#10;3ppsOh5fZR1g5RCk8p5Ob4cgXyf8ulYyfKlrrwIzJafaQtox7bu4Z+uVKPYoXKPlqQzxD1W0Qlt6&#10;9Ax1K4JgB9S/QbVaIniow0hCm0Fda6lSD9TNZPyim/tGOJV6IXK8O9Pk/x+s/Hy8d1+Rhf4d9DTA&#10;1IR3dyB/eGZh0wi7VzeI0DVKVPTwJFKWdc4Xp6uRal/4CLLrPkFFQxaHAAmor7GNrFCfjNBpAA9n&#10;0lUfmKTDq9ksny1zziTFFnm+XKSpZKJ4uu3Qhw8KWhaNkiMNNaGL450PsRpRPKXExzwYXW21McnB&#10;/W5jkB0FCWCbVmrgRZqxrCv5Mp/mAwF/hRin9SeIVgdSstEtdXFOEkWk7b2tks6C0GawqWRjTzxG&#10;6gYSQ7/rma5OJEdad1A9ELEIg3Dpo5HRAP7irCPRltz/PAhUnJmPloaznMznUeXJmedvp+TgZWR3&#10;GRFWElTJA2eDuQnDzzg41PuGXhrkYOGGBlrrxPVzVafySZhpBKdPFJV/6aes56++fgQAAP//AwBQ&#10;SwMEFAAGAAgAAAAhABFXGbnfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFxQ6zRAmoQ4FUICwQ0Kgqsbb5MIex1iNw1/z3KC42hGM2+qzeysmHAMvScFq2UCAqnxpqdWwdvr&#10;/SIHEaImo60nVPCNATb16UmlS+OP9ILTNraCSyiUWkEX41BKGZoOnQ5LPyCxt/ej05Hl2Eoz6iOX&#10;OyvTJMmk0z3xQqcHvOuw+dwenIL86nH6CE+Xz+9NtrdFvFhPD1+jUudn8+0NiIhz/AvDLz6jQ81M&#10;O38gE4RVsEj5SlSQ5isQ7BfF9RrEjoNZWoCsK/n/Qf0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATcj4jhkCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAEVcZud8AAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6B6BC3C9" w14:textId="77777777" w:rsidR="005D2D08" w:rsidRDefault="005F7AFA" w:rsidP="005F7AFA">
+                    <w:p w14:paraId="6B6BC3C9" w14:textId="183352EF" w:rsidR="005D2D08" w:rsidRDefault="005F7AFA" w:rsidP="005F7AFA">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="560"/>
                           <w:tab w:val="left" w:pos="1120"/>
                           <w:tab w:val="left" w:pos="1680"/>
                           <w:tab w:val="left" w:pos="2240"/>
                           <w:tab w:val="left" w:pos="2800"/>
                           <w:tab w:val="left" w:pos="3360"/>
                           <w:tab w:val="left" w:pos="3920"/>
                           <w:tab w:val="left" w:pos="4480"/>
                           <w:tab w:val="left" w:pos="5040"/>
                           <w:tab w:val="left" w:pos="5600"/>
                           <w:tab w:val="left" w:pos="6160"/>
                           <w:tab w:val="left" w:pos="6720"/>
                         </w:tabs>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
@@ -4222,65 +4254,57 @@
                       <w:r w:rsidR="007956A7">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>NOTIFY DPH/OEMS IMMEDIATELY BY PHONE, 617-753-</w:t>
                       </w:r>
                       <w:r w:rsidR="003E2B3A">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>7</w:t>
                       </w:r>
                       <w:r w:rsidR="007956A7">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">300, OR BY EMAIL AT </w:t>
                       </w:r>
                       <w:hyperlink r:id="rId9" w:history="1">
-                        <w:r w:rsidR="003E2B3A" w:rsidRPr="003E2B3A">
+                        <w:r w:rsidR="00B37030" w:rsidRPr="00994B1C">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
-                          <w:t>OEMS.</w:t>
-[...7 lines deleted...]
-                          <w:t>SIR@state.ma.us</w:t>
+                          <w:t>OEMS.SIR@mass.gov</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="007956A7">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">, and SUBMIT </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00411022">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>SERIOUS INCIDENT REPORT</w:t>
                       </w:r>
                       <w:r w:rsidR="003E2B3A">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>.</w:t>
@@ -4434,58 +4458,58 @@
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C37DA37" w14:textId="77777777" w:rsidR="005F7AFA" w:rsidRPr="006B0EE9" w:rsidRDefault="005F7AFA" w:rsidP="006B0EE9">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005F7AFA" w:rsidRPr="006B0EE9" w:rsidSect="006B0EE9">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1008" w:bottom="720" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A6DEBE5" w14:textId="77777777" w:rsidR="004506F2" w:rsidRDefault="004506F2">
+    <w:p w14:paraId="6B31C106" w14:textId="77777777" w:rsidR="00A55453" w:rsidRDefault="00A55453">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1ED6B094" w14:textId="77777777" w:rsidR="004506F2" w:rsidRDefault="004506F2">
+    <w:p w14:paraId="618F32BB" w14:textId="77777777" w:rsidR="00A55453" w:rsidRDefault="00A55453">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4724,58 +4748,58 @@
                       <w:rPr>
                         <w:noProof/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25E86A5D" w14:textId="77777777" w:rsidR="004506F2" w:rsidRDefault="004506F2">
+    <w:p w14:paraId="2A00D340" w14:textId="77777777" w:rsidR="00A55453" w:rsidRDefault="00A55453">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5879A416" w14:textId="77777777" w:rsidR="004506F2" w:rsidRDefault="004506F2">
+    <w:p w14:paraId="46426BE1" w14:textId="77777777" w:rsidR="00A55453" w:rsidRDefault="00A55453">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6716659B" w14:textId="77777777" w:rsidR="009E0335" w:rsidRDefault="009E0335">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="089E54BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3DAA08E"/>
     <w:lvl w:ilvl="0" w:tplc="07000AD6">
@@ -6318,51 +6342,51 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1606570184">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1564245477">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="243415869">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="8"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1080324988">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -6442,60 +6466,63 @@
     <w:rsid w:val="00725F3B"/>
     <w:rsid w:val="0072610D"/>
     <w:rsid w:val="00741440"/>
     <w:rsid w:val="00750131"/>
     <w:rsid w:val="007956A7"/>
     <w:rsid w:val="007A2325"/>
     <w:rsid w:val="007B0260"/>
     <w:rsid w:val="007B3F4B"/>
     <w:rsid w:val="007B7347"/>
     <w:rsid w:val="007D10F3"/>
     <w:rsid w:val="008352FC"/>
     <w:rsid w:val="0084421A"/>
     <w:rsid w:val="00893208"/>
     <w:rsid w:val="0089354C"/>
     <w:rsid w:val="008D5093"/>
     <w:rsid w:val="008E29C0"/>
     <w:rsid w:val="00973E5F"/>
     <w:rsid w:val="00976087"/>
     <w:rsid w:val="009908FF"/>
     <w:rsid w:val="00995505"/>
     <w:rsid w:val="009A611B"/>
     <w:rsid w:val="009E0335"/>
     <w:rsid w:val="009F2737"/>
     <w:rsid w:val="00A3537A"/>
     <w:rsid w:val="00A43A93"/>
+    <w:rsid w:val="00A55453"/>
     <w:rsid w:val="00A65101"/>
     <w:rsid w:val="00A6603F"/>
     <w:rsid w:val="00AA4EAB"/>
     <w:rsid w:val="00AE1C4F"/>
     <w:rsid w:val="00B1218A"/>
+    <w:rsid w:val="00B37030"/>
     <w:rsid w:val="00B403BF"/>
     <w:rsid w:val="00B404C6"/>
     <w:rsid w:val="00B46938"/>
     <w:rsid w:val="00B608D9"/>
     <w:rsid w:val="00B75AEA"/>
+    <w:rsid w:val="00B93623"/>
     <w:rsid w:val="00BA4055"/>
     <w:rsid w:val="00BA7FB6"/>
     <w:rsid w:val="00BD5D8C"/>
     <w:rsid w:val="00BE0CEF"/>
     <w:rsid w:val="00C20BFE"/>
     <w:rsid w:val="00C52CE6"/>
     <w:rsid w:val="00C60AC7"/>
     <w:rsid w:val="00C67323"/>
     <w:rsid w:val="00C815A1"/>
     <w:rsid w:val="00CC1778"/>
     <w:rsid w:val="00CD49F9"/>
     <w:rsid w:val="00CE575B"/>
     <w:rsid w:val="00CE68DC"/>
     <w:rsid w:val="00CF3DE8"/>
     <w:rsid w:val="00D0493F"/>
     <w:rsid w:val="00D24867"/>
     <w:rsid w:val="00D3281A"/>
     <w:rsid w:val="00D40C46"/>
     <w:rsid w:val="00D56F91"/>
     <w:rsid w:val="00D8671C"/>
     <w:rsid w:val="00DA57C3"/>
     <w:rsid w:val="00DC3855"/>
     <w:rsid w:val="00DD5293"/>
     <w:rsid w:val="00DE758E"/>
     <w:rsid w:val="00E155B1"/>
@@ -7132,51 +7159,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="781614722">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OEMS.SIR@state.ma.us" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OEMS.SIR@state.ma.us" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OEMS.SIR@mass.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OEMS.SIR@mass.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\KMarshall\DPH%20Letterhead.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -7454,96 +7481,281 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045170CD4E5E357439BCE01E875CAD647" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7158f3a59dd18bd22f4c59e21605a8eb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3d72a169-0f95-4c18-8fdf-92aee6e22d39" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0e240a1a09282a7476bf8abbad9d82fa" ns2:_="">
+    <xsd:import namespace="3d72a169-0f95-4c18-8fdf-92aee6e22d39"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3d72a169-0f95-4c18-8fdf-92aee6e22d39" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{435B9666-5527-4F5C-9823-A096BE8A94C7}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D60D074A-FA6C-425F-B43F-70DB367814E1}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB42E3F6-4829-4268-B010-A8E2A3F0C4AE}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DPH Letterhead</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>553</Words>
-  <Characters>3155</Characters>
+  <Words>549</Words>
+  <Characters>3133</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3701</CharactersWithSpaces>
+  <CharactersWithSpaces>3675</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6094953</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:OEMS.SIR@state.ma.us</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>Kyle Marshall</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010045170CD4E5E357439BCE01E875CAD647</vt:lpwstr>
+  </property>
+</Properties>
+</file>