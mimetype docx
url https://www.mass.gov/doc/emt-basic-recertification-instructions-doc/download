--- v1 (2026-02-06)
+++ v2 (2026-10-13)
@@ -1,18828 +1,7939 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="46AE63BA" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
-[...10852 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="314"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1484"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2300"/>
+        <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005433A2" w14:paraId="3B2061E5" w14:textId="77777777">
+      <w:tr w:rsidR="008E2E89" w14:paraId="7111756A" w14:textId="77777777" w:rsidTr="008D3A38">
         <w:trPr>
-          <w:trHeight w:val="1279"/>
+          <w:trHeight w:val="980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10786" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="085295"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
           </w:tcPr>
-          <w:p w14:paraId="29966A2A" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="27003A02" w14:textId="77777777" w:rsidR="008E2E89" w:rsidRDefault="008E2E89" w:rsidP="008D3A38">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:line="636" w:lineRule="exact"/>
-              <w:ind w:left="29" w:right="3"/>
+              <w:spacing w:before="81" w:line="631" w:lineRule="exact"/>
+              <w:ind w:left="10" w:right="2"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="53"/>
+                <w:sz w:val="52"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E539C2">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="570E1DB0" wp14:editId="2958B015">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5790258</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>61595</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="952500" cy="530860"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="317459983" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="317459983" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="952500" cy="530860"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00E539C2">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251722752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="379CAD15" wp14:editId="29876831">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>111760</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>63144</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="952500" cy="530897"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="888208782" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="888208782" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="952500" cy="530897"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t>MASSACHUSETTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936E33">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFF00"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t>EMT-BASIC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBE2EAD" w14:textId="77777777" w:rsidR="008E2E89" w:rsidRDefault="008E2E89" w:rsidP="008D3A38">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="241" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>individuals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>seeking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>recertify</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMT-Basic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E2E89" w14:paraId="343F43BE" w14:textId="77777777" w:rsidTr="008D3A38">
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D26A27" w14:textId="77777777" w:rsidR="008E2E89" w:rsidRDefault="008E2E89" w:rsidP="008D3A38">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="75"/>
+              <w:ind w:left="308"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>For</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>additional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>recertification,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>visit:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="FFFFFF"/>
+                  <w:sz w:val="16"/>
+                  <w:u w:val="single" w:color="FFFFFF"/>
+                </w:rPr>
+                <w:t>mass.gov/dph/oems</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="FFFFFF"/>
+                  <w:sz w:val="16"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>General</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="53"/>
-[...1 lines deleted...]
-              <w:t>MASSACHUSETTS</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-10"/>
-                <w:sz w:val="53"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFF00"/>
-[...287 lines deleted...]
-              <w:rPr>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-4"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>OEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="21"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-4"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>regarding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-5"/>
-                <w:sz w:val="21"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-4"/>
-[...2 lines deleted...]
-              <w:t>seeking to</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>recertification</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-14"/>
-[...26 lines deleted...]
-              <w:t>their</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="21"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-4"/>
-[...2 lines deleted...]
-              <w:t>Massachusetts EMT-Basic</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>email:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="21"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...304 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="FFFFFF"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="16"/>
+                  <w:u w:val="single" w:color="FFFFFF"/>
+                </w:rPr>
+                <w:t>oems.recert@mass.gov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005433A2" w14:paraId="2B20B4AC" w14:textId="77777777">
+      <w:tr w:rsidR="008E2E89" w14:paraId="664A9A4B" w14:textId="77777777" w:rsidTr="008D3A38">
         <w:trPr>
-          <w:trHeight w:val="757"/>
+          <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10786" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="085295"/>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="645850CD" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="7A16A73D" w14:textId="77777777" w:rsidR="008E2E89" w:rsidRDefault="008E2E89" w:rsidP="008D3A38">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="63"/>
-[...2 lines deleted...]
-                <w:sz w:val="53"/>
+              <w:spacing w:before="64" w:line="438" w:lineRule="exact"/>
+              <w:ind w:left="11" w:right="3"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="FFFFFF"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Recertification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Step</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-17"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-17"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-19"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Profile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-19"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>(First</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-17"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="53"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Step)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521AB97C" w14:textId="77777777" w:rsidR="008E2E89" w:rsidRDefault="008E2E89" w:rsidP="008D3A38">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="218" w:lineRule="exact"/>
+              <w:ind w:left="11"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Need</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>help</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Step</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Start</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>agency’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Officer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>more</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>help</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>NREMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="085295"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                  <w:u w:val="single" w:color="085295"/>
+                </w:rPr>
+                <w:t>support@nremt.org</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005433A2" w14:paraId="329631CB" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="793BDE17" w14:textId="69FC9730" w:rsidR="00162B00" w:rsidRDefault="008029BB" w:rsidP="008E2E89">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251727872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EE0F512" wp14:editId="319C8FB0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-17813</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2134590</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6878642" cy="797560"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="72329942" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6878642" cy="797560"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2FC30F59" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Find your EMS agency under the "Agency Affiliations" on your Dashboard. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="69309289" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">If you are unaffiliated (not working as an EMT and </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>do not hold NREMT certification</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">): </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:br/>
+                              <w:t xml:space="preserve">Select "Unaffiliated - Region #" based on the region in which you live (more info available on </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId15" w:history="1">
+                              <w:r w:rsidRPr="003703F5">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>https://www.mass.gov/how-to/renew-your-emt-advanced-emt-or-paramedic-certification</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="1EE0F512" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-1.4pt;margin-top:168.1pt;width:541.65pt;height:62.8pt;z-index:251727872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLfS5zBQIAAOMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RVr1HT1bLLIqRl&#10;QVr4gKnjJBaOx9huk/L1jJ1st4I3RB4sO+OcmXPJ7qZvNTtJ5xWags8mU86kEVgqUxf8+7eHdxvO&#10;fABTgkYjC36Wnt/s377ZdTaXc2xQl9IxAjE+72zBmxBsnmVeNLIFP0ErDRUrdC0EOro6Kx10hN7q&#10;bD6drrIOXWkdCuk9vb0finyf8KtKivClqrwMTBecZgtpdWk9xDXb7yCvHdhGiXEM+IcpWlCGml6g&#10;7iEAOzr1F1SrhEOPVZgIbDOsKiVk4kBsZtM/2Dw3YGXiQuJ4e5HJ/z9Y8XR6tl8dC/177MnARMLb&#10;RxQ/PDN414Cp5a1z2DUSSmo8i5JlnfX5+GmU2uc+ghy6z1iSyXAMmID6yrVRFeLJCJ0MOF9El31g&#10;gl6uNuvNajHnTFBtvV0vV8mVDPKXr63z4aPElsVNwR2ZmtDh9OhDnAbylyuxmcEHpXUyVhvWFXy7&#10;nC85A11TQkebru60KlACtWoLvpnGZ8hEpPvBlAkmgNLDnlppM/KPlAfyoT/0dDHqcMDyTEo4HJJG&#10;fwZtGnS/OOsoZQX3P4/gJGf6kyE1t7PFIsYyHRbL9ZwO7rpyuK6AEQRV8EBs0vYuDFE+WqfqhjoN&#10;/hm8JQcqlcR5nWqcm5KUNBtTH6N6fU63Xv/N/W8AAAD//wMAUEsDBBQABgAIAAAAIQA8RU133wAA&#10;AAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYWrsJpFGIUyGkDkxAy8D4Er86&#10;gdgOsZuEf487wXi609135W4xPZto9J2zEjZrAYxs41RntYT3436VA/MBrcLeWZLwQx521fVViYVy&#10;s32j6RA0iyXWFyihDWEoOPdNSwb92g1ko3dyo8EQ5ai5GnGO5abniRAZN9jZuNDiQE8tNV+Hs5HA&#10;X6dti+rl4ztVe50Mx/mzftZS3t4sjw/AAi3hLwwX/IgOVWSq3dkqz3oJqySSBwlpmiXALgGRi3tg&#10;tYS7bJMDr0r+/0P1CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIt9LnMFAgAA4wMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADxFTXffAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAAXwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f" insetpen="t">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2FC30F59" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">Find your EMS agency under the "Agency Affiliations" on your Dashboard. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="69309289" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">If you are unaffiliated (not working as an EMT and </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>do not hold NREMT certification</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve">): </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:br/>
+                        <w:t xml:space="preserve">Select "Unaffiliated - Region #" based on the region in which you live (more info available on </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId16" w:history="1">
+                        <w:r w:rsidRPr="003703F5">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>https://www.mass.gov/how-to/renew-your-emt-advanced-emt-or-paramedic-certification</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251726848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A8DED49" wp14:editId="4AC3339C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>20955</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1869440</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1510983399" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="465115ED" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>2. Affiliate with your EMS agency (employer).</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="4A8DED49" id="Rectangle: Rounded Corners 1" o:spid="_x0000_s1027" style="position:absolute;margin-left:1.65pt;margin-top:147.2pt;width:536.95pt;height:23.25pt;z-index:-251589632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGejKBlwIAAMcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQptIOKFFUgpkkI&#10;KmDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dX3Raka1wvgFT0uIop0QYDlVjnkv67fH6&#10;0yklPjBTMQVGlHQnPL1YfPxw3tq5mEANqhKOIInx89aWtA7BzrPM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS57OsBVdZB1x4j6dX/SVdJH4pBQ93UnoRiCopxhbS6tK6jmu2OGfzZ8ds3fAhDPaOKDRr&#10;DD46Ul2xwMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fLb7YNdOZShtX7u&#10;0YxZdNLp+MX4SJfE2o1iiS4Qjoez0+JsMptSwvFucjadfJ5GNbMD2jofvgjQJBoldbAx1T3+kSQU&#10;2974kBSriGEaS4NV3ymRWqH+W6bI8fHs+GRgHJyRe88ZkR5UU103SqVNrBhxqRxBMJJxLkwoBvxv&#10;nsq8G4wBRHR20CpZYadE5FTmXkjSVKjOJCWZyvh1UOn9mlWij7WY5nmqRKQfEUnJRBi9JWY5chd/&#10;4+5/weAfoSJ1wQjO/w0eEellMGEE68aAe4tAjVLL3n8vUi9NVCl06w61wSERf0o8WUO1WznioO9K&#10;b/l1g5Vyw3xYMYdlgA2LoyXc4SIVtCWFwaKkBvfzrfPoj92Bt5S02NYl9T82zAlK1FeDfXNWnJzE&#10;OZA2aLiXp+v9qdnoS8AqKnB4WZ7M6BvU3pQO9BNOnmV8Da+Y4fhmSdd78zL0QwYnFxfLZXLCjrcs&#10;3JgHyyN1VDeW82P3xJwdmiRge93CvvHZPFV+/08PvhFpYLkJIJsQLw9qDhucFqmAhskWx9HLffI6&#10;zN/FLwAAAP//AwBQSwMEFAAGAAgAAAAhANpFvu/iAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j11LwzAUhu8F/0M4gjeyJXbFbbXpkIkKQwQ30dusObalzUlp0g/3682u9PLwvLzvc9LNZBo2YOcq&#10;SxJu5wIYUm51RYWEj8PTbAXMeUVaNZZQwg862GSXF6lKtB3pHYe9L1goIZcoCaX3bcK5y0s0ys1t&#10;ixTYt+2M8uHsCq47NYZy0/BIiDtuVEVhoVQtbkvM631vJJyG+q12u9X4io9tf3revtzQ55eU11fT&#10;wz0wj5P/C8NZP6hDFpyOtiftWCNhsQhBCdE6joGduVguI2DHQGKxBp6l/P8L2S8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAhnoygZcCAADHBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA2kW+7+IAAAAKAQAADwAAAAAAAAAAAAAAAADxBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="465115ED" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>2. Affiliate with your EMS agency (employer).</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251725824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D7E4E99" wp14:editId="6B346E34">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-27305</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1610995</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6527800" cy="306705"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="599021368" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6527800" cy="306705"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="20231AF2" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:t xml:space="preserve">All EMTs, with or without NREMT certification, use </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId17" w:history="1">
+                              <w:r w:rsidRPr="003703F5">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>NREMT.org</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:t xml:space="preserve"> to submit their Training Profile (education)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7DCD7CF1" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:r w:rsidRPr="003703F5">
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4F3F313F" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0D7E4E99" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-2.15pt;margin-top:126.85pt;width:514pt;height:24.15pt;z-index:251725824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMOqJa/AEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcXHatkNV2t1tV&#10;2l6kbT+AYByjAkOBxE6/vgP2ZqP2raofEDCeM3POHDY3g9HkKH1QYBmdz0pKpBXQKLtn9Pu3hzdX&#10;lITIbcM1WMnoSQZ6s339atO7WlbQgW6kJwhiQ907RrsYXV0UQXTS8DADJy0GW/CGRzz6fdF43iO6&#10;0UVVlquiB984D0KGgLf3Y5BuM37bShG/tG2QkWhGsbeYV5/XXVqL7YbXe89dp8TUBv+HLgxXFoue&#10;oe555OTg1V9QRgkPAdo4E2AKaFslZOaAbOblH2yeOu5k5oLiBHeWKfw/WPH5+OS+ehKHdzDgADOJ&#10;4B5B/AjEwl3H7V7eeg99J3mDhedJsqJ3oZ5Sk9ShDglk13+CBofMDxEy0NB6k1RBngTRcQCns+hy&#10;iETg5WpZra9KDAmMvS1X63KZS/D6Odv5ED9IMCRtGPU41IzOj48hpm54/fxLKmbhQWmdB6st6Rm9&#10;XlbLnHARMSqi77QyjGJx/EYnJJLvbZOTI1d63GMBbSfWiehIOQ67gaiG0SrlJhF20JxQBg+jzfBZ&#10;4KYD/4uSHi3GaPh54F5Soj9alPJ6vlgkT+bDYrmu8OAvI7vLCLcCoRiNlIzbu5h9PFK+RclbldV4&#10;6WRqGa2TRZpsnrx5ec5/vTzG7W8AAAD//wMAUEsDBBQABgAIAAAAIQAXCHVO3gAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjctmTtBqyrOyEQV9DGh7Rb1nhtReNUTbaWf096&#10;gpstP3r9vPl2tK24UO8bxwiLuQJBXDrTcIXw8f4yewDhg2ajW8eE8EMetsX1Va4z4wbe0WUfKhFD&#10;2GcaoQ6hy6T0ZU1W+7nriOPt5HqrQ1z7SppeDzHctjJR6k5a3XD8UOuOnmoqv/dni/D5ejp8LdVb&#10;9WxX3eBGJdmuJeLtzfi4ARFoDH8wTPpRHYrodHRnNl60CLNlGkmEZJXeg5gAlUzTESFViQJZ5PJ/&#10;h+IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADDqiWvwBAADUAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFwh1Tt4AAAALAQAADwAAAAAAAAAA&#10;AAAAAABWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="20231AF2" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:t xml:space="preserve">All EMTs, with or without NREMT certification, use </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId18" w:history="1">
+                        <w:r w:rsidRPr="003703F5">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>NREMT.org</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:t xml:space="preserve"> to submit their Training Profile (education)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7DCD7CF1" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:r w:rsidRPr="003703F5">
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4F3F313F" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251724800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B48DD66" wp14:editId="373C7454">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>20955</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1356995</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1847946056" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5098B22B" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>1.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>Log</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>into</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>your</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>NREMT</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>account</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>through</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>NREMT.org.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0CF7F949" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="6B48DD66" id="_x0000_s1029" style="position:absolute;margin-left:1.65pt;margin-top:106.85pt;width:536.95pt;height:23.25pt;z-index:-251591680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnY0BLlwIAAMcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSRpaQcVKapATJMQ&#10;IGDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dnXdaka1wvgFT0uIop0QYDlVjnkv67fHq&#10;0wklPjBTMQVGlHQnPD1ffvxw1tqFmEANqhKOIInxi9aWtA7BLrLM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS5/OsBVdZB1x4j6eX/SVdJn4pBQ+3UnoRiCopxhbS6tK6jmu2PGOLZ8ds3fAhDPaOKDRr&#10;DD46Ul2ywMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fKb7YO9cyhDa/3C&#10;oxmz6KTT8YvxkS6JtRvFEl0gHA/nJ8XpZD6jhOPd5HQ2+TyLamYHtHU+fBGgSTRK6mBjqnv8I0ko&#10;tr32ISlWEcM0lgarvlMitUL9t0yR6XQ+PR4YB2fk3nNGpAfVVFeNUmkTK0ZcKEcQjGScCxOKAf+b&#10;pzLvBmMAEZ0dtEpW2CkROZW5F5I0FaozSUmmMn4dVHq/ZpXoYy1meZ4qEelHRFIyEUZviVmO3MXf&#10;uPtfMPhHqEhdMILzf4NHRHoZTBjBujHg3iJQo9Sy99+L1EsTVQrdukNtSjqNPyWerKHa3TnioO9K&#10;b/lVg5VyzXy4Yw7LABsWR0u4xUUqaEsKg0VJDe7nW+fRH7sDbylpsa1L6n9smBOUqK8G++a0OD6O&#10;cyBt0HAvT9f7U7PRF4BVVODwsjyZ0TeovSkd6CecPKv4Gl4xw/HNkq735kXohwxOLi5Wq+SEHW9Z&#10;uDYPlkfqqG4s58fuiTk7NEnA9rqBfeOzRar8/p8efCPSwGoTQDYhXh7UHDY4LVIBDZMtjqOX++R1&#10;mL/LXwAAAP//AwBQSwMEFAAGAAgAAAAhAM0O8LPhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j19LwzAUxd8Fv0O4gi/ikrWwjtp0yEQFkYFzzNesubalzU1p0j/u05s96eO553DO72ab2bRsxN7V&#10;liQsFwIYUmF1TaWEw+fz/RqY84q0ai2hhB90sMmvrzKVajvRB457X7JQQi5VEirvu5RzV1RolFvY&#10;Dil437Y3ygfZl1z3agrlpuWRECtuVE1hoVIdbissmv1gJJzHZte4t/X0jk/dcH7Zvt7R8UvK25v5&#10;8QGYx9n/heGCH9AhD0wnO5B2rJUQxyEoIVrGCbCLL5IkAnYKp5WIgOcZ//9C/gsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAnY0BLlwIAAMcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDNDvCz4QAAAAoBAAAPAAAAAAAAAAAAAAAAAPEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="5098B22B" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>1.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>Log</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>into</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>your</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>NREMT</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>account</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>through</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>NREMT.org.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0CF7F949" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6598BB93" w14:textId="7C881EE0" w:rsidR="00162B00" w:rsidRDefault="00750418">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251735040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="650B2088" wp14:editId="03ECC206">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-155906</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4114800</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7179945" cy="628650"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1024615409" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7179945" cy="628650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="797EA620" w14:textId="77777777" w:rsidR="00750418" w:rsidRPr="00750418" w:rsidRDefault="00750418" w:rsidP="00750418">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00750418">
+                              <w:t xml:space="preserve">Sign into your account on the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00750418">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">eLicensing website </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00750418">
+                              <w:t xml:space="preserve">for renewal applications at </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId19" w:history="1">
+                              <w:r w:rsidRPr="00750418">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00750418">
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0AB81D94" w14:textId="77777777" w:rsidR="00750418" w:rsidRPr="00750418" w:rsidRDefault="00750418" w:rsidP="00750418">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00750418">
+                              <w:t xml:space="preserve">For assistance recovering your username or password, see the </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId20" w:history="1">
+                              <w:r w:rsidRPr="00750418">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>Using the Licensing System resources</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00750418">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="47297B2D" w14:textId="025B0941" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="650B2088" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-12.3pt;margin-top:324pt;width:565.35pt;height:49.5pt;z-index:251735040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQdN64CQIAAOoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N06iXK2Q1Xa3W1Xa&#10;bitt+wEEYxsVGAokdvr1HbA3G7VvVf2AGA+cmXPmsLvpjSYn6YMCy+hsMqVEWgGVsg2j3789vNtQ&#10;EiK3FddgJaNnGejN/u2bXedKOYcWdCU9QRAbys4x2sboyqIIopWGhwk4aTFZgzc8YuibovK8Q3Sj&#10;i/l0uio68JXzIGQI+Pd+SNJ9xq9rKeKXug4yEs0o9hbz6vN6SGux3/Gy8dy1Soxt8H/ownBlsegF&#10;6p5HTo5e/QVllPAQoI4TAaaAulZCZg7IZjb9g81zy53MXFCc4C4yhf8HK55Oz+6rJ7F/Dz0OMJMI&#10;7hHEj0As3LXcNvLWe+haySssPEuSFZ0L5Xg1SR3KkEAO3WeocMj8GCED9bU3SRXkSRAdB3C+iC77&#10;SAT+XM/W2+1iSYnA3Gq+WS3zVApevtx2PsSPEgxJG0Y9DjWj89NjiKkbXr4cScUsPCit82C1JR2j&#10;2+Uc4blu0KHjmK7OGBXRgVoZRjfT9A2eSHQ/2CrDRK70sMdS2o78E+WBfOwPPVEVo4t0N8lxgOqM&#10;gngYDIcPBDct+F+UdGg2RsPPI/eSEv3Joqjb2WKR3JmDxXI9x8BfZw7XGW4FQjEakVTe3sXB0Ufn&#10;VdNipWGMFm5xELXKGr12NbaPhsrSjeZPjr2O86nXJ7r/DQAA//8DAFBLAwQUAAYACAAAACEArVgN&#10;VeAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBCF7yb+h2ZMvO22IIENUjbGZA+e1F0P&#10;Hgc6UpS2SLuA/97uSY+T+fLe96r9agY20+R7ZyUkWwGMbOtUbzsJb6fDZgfMB7QKB2dJwg952NfX&#10;VxWWyi32leZj6FgMsb5ECTqEseTct5oM+q0bycbfh5sMhnhOHVcTLjHcDDwVIucGexsbNI70qKn9&#10;Op6NBP4yFxrV8/v3nTp06XhaPpunTsrbm/XhHligNfzBcNGP6lBHp8adrfJskLBJszyiEvJsF0dd&#10;iETkCbBGQpEVAnhd8f8j6l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0HTeuAkCAADq&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArVgNVeAA&#10;AAAMAQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f" insetpen="t">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="797EA620" w14:textId="77777777" w:rsidR="00750418" w:rsidRPr="00750418" w:rsidRDefault="00750418" w:rsidP="00750418">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00750418">
+                        <w:t xml:space="preserve">Sign into your account on the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00750418">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">eLicensing website </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00750418">
+                        <w:t xml:space="preserve">for renewal applications at </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId21" w:history="1">
+                        <w:r w:rsidRPr="00750418">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00750418">
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0AB81D94" w14:textId="77777777" w:rsidR="00750418" w:rsidRPr="00750418" w:rsidRDefault="00750418" w:rsidP="00750418">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00750418">
+                        <w:t xml:space="preserve">For assistance recovering your username or password, see the </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId22" w:history="1">
+                        <w:r w:rsidRPr="00750418">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>Using the Licensing System resources</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00750418">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="47297B2D" w14:textId="025B0941" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00573AD7">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734016" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BCF6B78" wp14:editId="0E32EC78">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4607</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3877945</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1345212900" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="487B148D" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="008519E7" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008519E7">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>1. Create an account and link your certification.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="34D046C8" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="2BCF6B78" id="_x0000_s1030" style="position:absolute;margin-left:.35pt;margin-top:305.35pt;width:536.95pt;height:23.25pt;z-index:-251582464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1wCZGlgIAAMcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQptIOKFFUgpkkI&#10;KmDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dX3Raka1wvgFT0uIop0QYDlVjnkv67fH6&#10;0yklPjBTMQVGlHQnPL1YfPxw3tq5mEANqhKOIInx89aWtA7BzrPM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS57OsBVdZB1x4j6dX/SVdJH4pBQ93UnoRiCopxhbS6tK6jmu2OGfzZ8ds3fAhDPaOKDRr&#10;DD46Ul2xwMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fLb7YNdOZShtX7u&#10;0YxZdNLp+MX4SJfE2o1iiS4Qjoez0+JsMptSwvFucjadfJ5GNbMD2jofvgjQJBoldbAx1T3+kSQU&#10;2974kBSriGEaS4NV3ymRWqH+W6bI8fHs+GRgHJyRe88ZkR5UU103SqVNrBhxqRxBMJJxLkwoBvxv&#10;nsq8G4wBRHR20CpZYadE5FTmXkjSVKjOJCWZyvh1UOn9mlWij7WY5nmqRKQfEUnJRBi9JWY5chd/&#10;4+5/weAfoSJ1wQjO/w0eEellMGEE68aAe4tAjVLL3n8vUi9NVCl06w61KWn6qfFkDdVu5YiDviu9&#10;5dcNVsoN82HFHJYBNiyOlnCHi1TQlhQGi5Ia3M+3zqM/dgfeUtJiW5fU/9gwJyhRXw32zVlxchLn&#10;QNqg4V6ervenZqMvAauowOFleTKjb1B7UzrQTzh5lvE1vGKG45slXe/Ny9APGZxcXCyXyQk73rJw&#10;Yx4sj9RR3VjOj90Tc3ZokoDtdQv7xmfzVPn9Pz34RqSB5SaAbEK8PKg5bHBapAIaJlscRy/3yesw&#10;fxe/AAAA//8DAFBLAwQUAAYACAAAACEAi4SFL+AAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;T0vDQBDF74LfYRnBi9jdFk1KzKZIRQUpglX0uk3GJCQ7G7KbP/bTOz3pbWbe483vpZvZtmLE3teO&#10;NCwXCgRS7oqaSg0f74/XaxA+GCpM6wg1/KCHTXZ+lpqkcBO94bgPpeAQ8onRUIXQJVL6vEJr/MJ1&#10;SKx9u96awGtfyqI3E4fbVq6UiqQ1NfGHynS4rTBv9oPVcByb18a/rKcdPnTD8Wn7fEWfX1pfXsz3&#10;dyACzuHPDCd8RoeMmQ5uoMKLVkPMPg3RUvFwklV8E4E48Ok2XoHMUvm/QfYLAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAdcAmRpYCAADHBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAi4SFL+AAAAAJAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="487B148D" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="008519E7" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008519E7">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>1. Create an account and link your certification.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="34D046C8" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00DA7CBF">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251736064" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51B9CC63" wp14:editId="23198BC0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-36195</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4745355</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="725745349" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1D673BCD" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="007A3866" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007A3866">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>2. Review and pay state recertification fee.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1C6DE1C5" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="007A3866" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007A3866">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3E7B022E" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="51B9CC63" id="_x0000_s1032" style="position:absolute;margin-left:-2.85pt;margin-top:373.65pt;width:536.95pt;height:23.25pt;z-index:-251580416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDU2VSMlwIAAMcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQptIOKFFUgpkkI&#10;KmDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dX3Raka1wvgFT0uIop0QYDlVjnkv67fH6&#10;0yklPjBTMQVGlHQnPL1YfPxw3tq5mEANqhKOIInx89aWtA7BzrPM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS57OsBVdZB1x4j6dX/SVdJH4pBQ93UnoRiCopxhbS6tK6jmu2OGfzZ8ds3fAhDPaOKDRr&#10;DD46Ul2xwMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fLb7YNdOZShtX7u&#10;0YxZdNLp+MX4SJfE2o1iiS4Qjoez0+JsMptSwvFucjadfJ5GNbMD2jofvgjQJBoldbAx1T3+kSQU&#10;2974kBSriGEaS4NV3ymRWqH+W6bI8fHs+GRgHJyRe88ZkR5UU103SqVNrBhxqRxBMJJxLkwoBvxv&#10;nsq8G4wBRHR20CpZYadE5FTmXkjSVKjOJCWZyvh1UOn9mlWij7WY5nmqRKQfEUnJRBi9JWY5chd/&#10;4+5/weAfoSJ1wQjO/w0eEellMGEE68aAe4tAjVLL3n8vUi9NVCl06w61wcKJPyWerKHarRxx0Hel&#10;t/y6wUq5YT6smMMywIbF0RLucJEK2pLCYFFSg/v51nn0x+7AW0pabOuS+h8b5gQl6qvBvjkrTk7i&#10;HEgbNNzL0/X+1Gz0JWAVFTi8LE9m9A1qb0oH+gknzzK+hlfMcHyzpOu9eRn6IYOTi4vlMjlhx1sW&#10;bsyD5ZE6qhvL+bF7Ys4OTRKwvW5h3/hsniq//6cH34g0sNwEkE2Ilwc1hw1Oi1RAw2SL4+jlPnkd&#10;5u/iFwAAAP//AwBQSwMEFAAGAAgAAAAhAGON+4vkAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j01Lw0AQhu+C/2GZghdpN7baxDSbIhUVRIS2otdtdpqEZGdDdvPR/nq3Jz3OzMM7z5usR12zHltb&#10;GhJwNwuAIWVGlZQL+Nq/TCNg1klSsjaEAk5oYZ1eXyUyVmagLfY7lzMfQjaWAgrnmphzmxWopZ2Z&#10;BsnfjqbV0vmxzblq5eDDdc3nQbDkWpbkPxSywU2BWbXrtIBzX31W9j0aPvC56c6vm7db+v4R4mYy&#10;Pq2AORzdHwwXfa8OqXc6mI6UZbWA6UPoSQHhfbgAdgGCZTQHdvCrx0UEPE34/w7pLwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDU2VSMlwIAAMcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjjfuL5AAAAAsBAAAPAAAAAAAAAAAAAAAAAPEEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1D673BCD" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="007A3866" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007A3866">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>2. Review and pay state recertification fee.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1C6DE1C5" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="007A3866" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007A3866">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3E7B022E" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00DA7CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251737088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18F103AF" wp14:editId="7021599D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>11430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5008245</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6740525" cy="495300"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="928519746" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6740525" cy="495300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="100F80B8" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="007A3866" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Review your information for accuracy, answer questions, and </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004B3847">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">UPDATE CONTACT INFORMATION. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3DC9DCCC" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004B3847">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Submission Fee: $125</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="18F103AF" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:.9pt;margin-top:394.35pt;width:530.75pt;height:39pt;z-index:251737088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZMMRCCAIAAOoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bSZLOxQlbb3W5V&#10;aXuRtv0AgrGNCgwFEjv9+g7Ym43at6p+QIwHzsw5c9jeDEaTo/RBgWV0PispkVZArWzL6PdvD2+u&#10;KQmR25prsJLRkwz0Zvf61bZ3lVxAB7qWniCIDVXvGO1idFVRBNFJw8MMnLSYbMAbHjH0bVF73iO6&#10;0cWiLK+KHnztPAgZAv69H5N0l/GbRor4pWmCjEQzir3FvPq87tNa7La8aj13nRJTG/wfujBcWSx6&#10;hrrnkZODV39BGSU8BGjiTIApoGmUkJkDspmXf7B56riTmQuKE9xZpvD/YMXn45P76kkc3sGAA8wk&#10;gnsE8SMQC3cdt6289R76TvIaC8+TZEXvQjVdTVKHKiSQff8JahwyP0TIQEPjTVIFeRJExwGczqLL&#10;IRKBP6/Wy3K1WFEiMLfcrN6WeSoFr55vOx/iBwmGpA2jHoea0fnxMcTUDa+ej6RiFh6U1nmw2pKe&#10;0U2G57pFh05jujhjVEQHamUYvS7TN3oi0X1v6wwTudLjHktpO/FPlEfycdgPRNWMrtPdJMce6hMK&#10;4mE0HD4Q3HTgf1HSo9kYDT8P3EtK9EeLom7my2VyZw6Wq/UCA3+Z2V9muBUIxWikZNzexdHRB+dV&#10;22GlcYwWbnEQjcoavXQ1tY+GytJN5k+OvYzzqZcnuvsNAAD//wMAUEsDBBQABgAIAAAAIQDtS9dy&#10;3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwFITvJv6H5pl4c4tLAgQpG2OyB0/q7h48&#10;PuizoPQVaRfw39s96XEyk5lvqt1qBzHT5HvHCu43CQji1umejYLTcX9XgPABWePgmBT8kIddfX1V&#10;Yandwm80H4IRsYR9iQq6EMZSSt92ZNFv3EgcvQ83WQxRTkbqCZdYbge5TZJMWuw5LnQ40lNH7dfh&#10;bBXI1znvUL+8f6d6b7bjcflsno1Stzfr4wOIQGv4C8MFP6JDHZkad2btxRB1BA8K8qLIQVz8JEtT&#10;EI2CIstykHUl/1+ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZMMRCCAIAAOoDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDtS9dy3QAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f" insetpen="t">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="100F80B8" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="007A3866" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">Review your information for accuracy, answer questions, and </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004B3847">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">UPDATE CONTACT INFORMATION. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3DC9DCCC" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004B3847">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Submission Fee: $125</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00DA7CBF">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251738112" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="051D46FF" wp14:editId="14FE0563">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-19685</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5431155</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2000011236" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="042862AB" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00624DC2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>3. Submit your state application by 03/31/2027.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1C5DE475" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00624DC2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="59122808" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="051D46FF" id="_x0000_s1034" style="position:absolute;margin-left:-1.55pt;margin-top:427.65pt;width:536.95pt;height:23.25pt;z-index:-251578368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwn5mWlwIAAMcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQptIOKFFUgpkkI&#10;KmDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dX3Raka1wvgFT0uIop0QYDlVjnkv67fH6&#10;0yklPjBTMQVGlHQnPL1YfPxw3tq5mEANqhKOIInx89aWtA7BzrPM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS57OsBVdZB1x4j6dX/SVdJH4pBQ93UnoRiCopxhbS6tK6jmu2OGfzZ8ds3fAhDPaOKDRr&#10;DD46Ul2xwMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fLb7YNdOZShtX7u&#10;0YxZdNLp+MX4SJfE2o1iiS4Qjoez0+JsMptSwvFucjadfJ5GNbMD2jofvgjQJBoldbAx1T3+kSQU&#10;2974kBSriGEaS4NV3ymRWqH+W6bI8fHs+GRgHJyRe88ZkR5UU103SqVNrBhxqRxBMJJxLkwoBvxv&#10;nsq8G4wBRHR20CpZYadE5FTmXkjSVKjOJCWZyvh1UOn9mlWij7WY5nmqRKQfEUnJRBi9JWY5chd/&#10;4+5/weAfoSJ1wQjO/w0eEellMGEE68aAe4tAjVLL3n8vUi9NVCl06w61Kelp/CnxZA3VbuWIg74r&#10;veXXDVbKDfNhxRyWATYsjpZwh4tU0JYUBouSGtzPt86jP3YH3lLSYluX1P/YMCcoUV8N9s1ZcXIS&#10;50DaoOFenq73p2ajLwGrqMDhZXkyo29Qe1M60E84eZbxNbxihuObJV3vzcvQDxmcXFwsl8kJO96y&#10;cGMeLI/UUd1Yzo/dE3N2aJKA7XUL+8Zn81T5/T89+EakgeUmgGxCvDyoOWxwWqQCGiZbHEcv98nr&#10;MH8XvwAAAP//AwBQSwMEFAAGAAgAAAAhAJWOz2fiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j11Lw0AQRd8F/8Mygi/S7sZSjTGTIhUVRASr6Os2GZOQ7GzIbj7sr3f7pI/DHO49N93MphUj9a62&#10;jBAtFQji3BY1lwgf7w+LGITzmgvdWiaEH3KwyU5PUp0UduI3Gne+FCGEXaIRKu+7REqXV2S0W9qO&#10;OPy+bW+0D2dfyqLXUwg3rbxU6koaXXNoqHRH24ryZjcYhMPYvDbuOZ5e6L4bDo/bpwv+/EI8P5vv&#10;bkF4mv0fDEf9oA5ZcNrbgQsnWoTFKgokQrxer0AcAXWtwpg9wo2KYpBZKv9vyH4BAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAcJ+ZlpcCAADHBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAlY7PZ+IAAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="042862AB" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00624DC2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>3. Submit your state application by 03/31/2027.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1C5DE475" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00624DC2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="59122808" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00DA7CBF">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251739136" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65B1254F" wp14:editId="329EE683">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-34290</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6266180</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1773330438" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="28969858" w14:textId="2A724709" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>IMPORTANTS REMINDERS</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0094193D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="345F2EDA" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00624DC2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="42953497" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="65B1254F" id="_x0000_s1035" style="position:absolute;margin-left:-2.7pt;margin-top:493.4pt;width:536.95pt;height:23.25pt;z-index:-251577344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAEBgelwIAAMcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQptKMVKapATJMQ&#10;IGDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dnXdaka1wvgFT0uIop0QYDlVjnkv67fHq&#10;0yklPjBTMQVGlHQnPD1ffvxw1tqFmEANqhKOIInxi9aWtA7BLrLM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS57OsBVdZB1x4j6eX/SVdJn4pBQ+3UnoRiCopxhbS6tK6jmu2PGOLZ8ds3fAhDPaOKDRr&#10;DD46Ul2ywMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fKb7YO9cyhDa/3C&#10;oxmz6KTT8YvxkS6JtRvFEl0gHA9np8V8MptSwvFuMp9OPk+jmtkBbZ0PXwRoEo2SOtiY6h7/SBKK&#10;ba99SIpVxDCNpcGq75RIrVD/LVPk+Hh2fDIwDs7IveeMSA+qqa4apdImVoy4UI4gGMk4FyYUA/43&#10;T2XeDcYAIjo7aJWssFMicipzLyRpKlRnkpJMZfw6qPR+zSrRx1pM8zxVItKPiKRkIozeErMcuYu/&#10;cfe/YPCPUJG6YATn/waPiPQymDCCdWPAvUWgRqll778XqZcmqhS6dYfalHQef0o8WUO1u3PEQd+V&#10;3vKrBivlmvlwxxyWATYsjpZwi4tU0JYUBouSGtzPt86jP3YH3lLSYluX1P/YMCcoUV8N9s28ODmJ&#10;cyBt0HAvT9f7U7PRF4BVVODwsjyZ0TeovSkd6CecPKv4Gl4xw/HNkq735kXohwxOLi5Wq+SEHW9Z&#10;uDYPlkfqqG4s58fuiTk7NEnA9rqBfeOzRar8/p8efCPSwGoTQDYhXh7UHDY4LVIBDZMtjqOX++R1&#10;mL/LXwAAAP//AwBQSwMEFAAGAAgAAAAhADMBco3jAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j01Lw0AQhu9C/8MyBS/SbjQ2pDGbIhUVRASr2Os2OyYh2dmQ3XzYX+/mpLcZ5uGd5013k27YgJ2t&#10;DAm4XgfAkHKjKioEfH48rmJg1klSsjGEAn7Qwi5bXKQyUWakdxwOrmA+hGwiBZTOtQnnNi9RS7s2&#10;LZK/fZtOS+fXruCqk6MP1w2/CYKIa1mR/1DKFvcl5vWh1wLOQ/1W25d4fMWHtj8/7Z+v6OsoxOVy&#10;ur8D5nByfzDM+l4dMu90Mj0pyxoBq82tJwVs48hXmIEgijfATvMUhiHwLOX/S2S/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAIAQGB6XAgAAxwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADMBco3jAAAADAEAAA8AAAAAAAAAAAAAAAAA8QQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="28969858" w14:textId="2A724709" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>IMPORTANTS REMINDERS</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0094193D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="345F2EDA" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00624DC2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="42953497" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00DA7CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251747328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A20D6A4" wp14:editId="75BB6F04">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>15875</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5655310</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7179945" cy="628650"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="843912488" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7179945" cy="628650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="63B1F690" w14:textId="7679C8D1" w:rsidR="00D223C2" w:rsidRPr="00D223C2" w:rsidRDefault="00D223C2" w:rsidP="00D223C2">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t xml:space="preserve">Once all the steps are complete, your application will be processed within 2 to 5 business days. You can check your recertification status on the </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId23" w:history="1">
+                              <w:r w:rsidRPr="00D223C2">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>eLicensing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t xml:space="preserve"> website. </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId24" w:history="1">
+                              <w:r w:rsidRPr="00D223C2">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Electronic verification</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t xml:space="preserve"> of certification is sufficient for staffing an ambulance. OEMS will </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">email </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t xml:space="preserve">your updated </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00154185" w:rsidRPr="00D223C2">
+                              <w:t>certification,</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>or you can retrieve it from your account.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3D4CE840" w14:textId="77777777" w:rsidR="00D223C2" w:rsidRPr="00D223C2" w:rsidRDefault="00D223C2" w:rsidP="00D223C2">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4B757EB5" w14:textId="44B4B5DF" w:rsidR="00B604CD" w:rsidRDefault="00B604CD" w:rsidP="00B604CD">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6A20D6A4" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:1.25pt;margin-top:445.3pt;width:565.35pt;height:49.5pt;z-index:251747328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuu/hACQIAAOsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RVr1HT1bLLIqRl&#10;QVr4gKnjJBaOx9huk/L1jJ1st4I3RB4sT8Y+M+fM8e6mbzU7SecVmoLPJlPOpBFYKlMX/Pu3h3cb&#10;znwAU4JGIwt+lp7f7N++2XU2l3NsUJfSMQIxPu9swZsQbJ5lXjSyBT9BKw0lK3QtBApdnZUOOkJv&#10;dTafTldZh660DoX0nv7eD0m+T/hVJUX4UlVeBqYLTr2FtLq0HuKa7XeQ1w5so8TYBvxDFy0oQ0Uv&#10;UPcQgB2d+guqVcKhxypMBLYZVpUSMnEgNrPpH2yeG7AycSFxvL3I5P8frHg6PduvjoX+PfY0wETC&#10;20cUPzwzeNeAqeWtc9g1EkoqPIuSZZ31+Xg1Su1zH0EO3WcsachwDJiA+sq1URXiyQidBnC+iC77&#10;wAT9XM/W2+1iyZmg3Gq+WS3TVDLIX25b58NHiS2Lm4I7GmpCh9OjD7EbyF+OxGIGH5TWabDasK7g&#10;2+Wc4EHX5NBxTFdnWhXIgVq1Bd9M4zd4ItL9YMoEE0DpYU+ltBn5R8oD+dAfeqZKEiddjnocsDyT&#10;Ig4Hx9ELoU2D7hdnHbmt4P7nEZzkTH8ypOp2tlhEe6ZgsVzPKXDXmcN1BowgqIIHYpW2d2Gw9NE6&#10;VTdUaZijwVuaRKWSSK9djf2To5J2o/ujZa/jdOr1je5/AwAA//8DAFBLAwQUAAYACAAAACEA+LZy&#10;kN4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBSE7yb+h+aZeHPLQkRAysaY7MGTuuvB&#10;44PWFqWvSLuA/97uSY+Tmcx8U+9WO7BZTb53JGC7SYAp6pzsSQt4O+5vCmA+IEkcHCkBP8rDrrm8&#10;qLGSbqFXNR+CZrGEfIUCTAhjxbnvjLLoN25UFL0PN1kMUU6aywmXWG4HniZJzi32FBcMjurRqO7r&#10;cLIC+Mt8Z1A+v39ncq/T8bh8tk9aiOur9eEeWFBr+AvDGT+iQxOZWnci6dkgIL2NQQFFmeTAzv42&#10;y1JgrYCyKHPgTc3/X2h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG67+EAJAgAA6wMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPi2cpDeAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f" insetpen="t">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="63B1F690" w14:textId="7679C8D1" w:rsidR="00D223C2" w:rsidRPr="00D223C2" w:rsidRDefault="00D223C2" w:rsidP="00D223C2">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t xml:space="preserve">Once all the steps are complete, your application will be processed within 2 to 5 business days. You can check your recertification status on the </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId25" w:history="1">
+                        <w:r w:rsidRPr="00D223C2">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>eLicensing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t xml:space="preserve"> website. </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId26" w:history="1">
+                        <w:r w:rsidRPr="00D223C2">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Electronic verification</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t xml:space="preserve"> of certification is sufficient for staffing an ambulance. OEMS will </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">email </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t xml:space="preserve">your updated </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00154185" w:rsidRPr="00D223C2">
+                        <w:t>certification,</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>or you can retrieve it from your account.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3D4CE840" w14:textId="77777777" w:rsidR="00D223C2" w:rsidRPr="00D223C2" w:rsidRDefault="00D223C2" w:rsidP="00D223C2">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4B757EB5" w14:textId="44B4B5DF" w:rsidR="00B604CD" w:rsidRDefault="00B604CD" w:rsidP="00B604CD">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00DA7CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251740160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BE2174C" wp14:editId="3CB7E43B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-11430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6507670</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6951980" cy="1028700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1358841732" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6951980" cy="1028700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="710F6510" w14:textId="34CE3BB4" w:rsidR="00C6539B" w:rsidRPr="005A049C" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">YOUR EMT CERTIFICATION IS </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>NOT</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> RENEWED UNTIL BOTH STEPS </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>A</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> AND </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00154185" w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>B</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00154185" w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ARE</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> COMPLETE!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="76A4F957" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="005A049C" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t>As you approach the expiration of your EMT certification, be sure to log into the new</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId27" w:history="1">
+                              <w:r w:rsidRPr="005A049C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>eLicensing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">website to ensure it has </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t>renewed</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">! </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="31FE796A" w14:textId="66F0441F" w:rsidR="00C6539B" w:rsidRPr="00A508E9" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:color w:val="990000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t>Once you see you have 03/31/202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0094193D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t>9</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> expiration on eLicensing, </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>NOT NREMT.org</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t>, you have successfully recertified. Check your status at:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId28" w:history="1">
+                              <w:r w:rsidRPr="005A049C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="0A84A643" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="1DEB0826" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="5CA448EF" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="258EDC55" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="74A764BE" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="54D0D23F" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="6A1E933A" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="3202F7D4" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="36EA5F1A" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="584F2F2D" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="70D1BD2B" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="39530312" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="40A9AB78" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="482403F1" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="28B81D3A" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="3A460A65" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="2C0993BE" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00A508E9" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="990000"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="5BE2174C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:-.9pt;margin-top:512.4pt;width:547.4pt;height:81pt;z-index:251740160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrO7RsCQIAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU91u0zAUvkfiHSzf0yRVu7VR02lsDCGN&#10;gTR4AMdxEgvbx9huk/L0HDtZV8EdIheWneN853w/2d2MWpGjcF6CqWixyCkRhkMjTVfR798e3m0o&#10;8YGZhikwoqIn4enN/u2b3WBLsYQeVCMcQRDjy8FWtA/BllnmeS808wuwwmCxBadZwKPrssaxAdG1&#10;ypZ5fpUN4BrrgAvv8e39VKT7hN+2gocvbetFIKqiOFtIq0trHddsv2Nl55jtJZ/HYP8whWbSYNMz&#10;1D0LjByc/AtKS+7AQxsWHHQGbSu5SByQTZH/wea5Z1YkLiiOt2eZ/P+D5U/HZ/vVkTC+hxENTCS8&#10;fQT+wxMDdz0znbh1DoZesAYbF1GybLC+nD+NUvvSR5B6+AwNmswOARLQ2DodVUGeBNHRgNNZdDEG&#10;wvHl1XZdbDdY4lgr8uXmOk+2ZKx8+dw6Hz4K0CRuKurQ1QTPjo8+xHFY+XIldjPwIJVKzipDhopu&#10;18s1JUx1GNHZp4s7WgaMoJK6ops8PlMoIt8PpkkwgUk17bGVMrMAkfPEPoz1SGSD8yd5oiA1NCeU&#10;xMEUOfxFcNOD+0XJgHGrqP95YE5Qoj4ZlHVbrFYxn+mwWl8v8eAuK/VlhRmOUBUNyCpt78KU6YN1&#10;suux02SkgVu0opVJpNep5vkxUkm7Of4xs5fndOv1J93/BgAA//8DAFBLAwQUAAYACAAAACEAmflk&#10;9eAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VIbK2dFJUQ4lQIqQMT0DIw&#10;XmJjB2I7xG4S/j3XCbZ3d0/vvlftFtezSY+xC15CthbAtG+D6ryR8HbcrwpgMaFX2AevJfzoCLv6&#10;8qLCUoXZv+rpkAyjEB9LlGBTGkrOY2u1w7gOg/Z0+wijw0TjaLgacaZw1/NciC132Hn6YHHQj1a3&#10;X4eTk8BfpluL6vn9e6P2Jh+O82fzZKS8vloe7oElvaQ/M5zxCR1qYmrCyavIegmrjMgT7UV+Q+rs&#10;EHcbqteQyoptAbyu+P8W9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqzu0bAkCAADs&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmflk9eAA&#10;AAANAQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f" insetpen="t">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="710F6510" w14:textId="34CE3BB4" w:rsidR="00C6539B" w:rsidRPr="005A049C" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">YOUR EMT CERTIFICATION IS </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>NOT</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> RENEWED UNTIL BOTH STEPS </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>A</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> AND </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00154185" w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>B</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00154185" w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> ARE</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> COMPLETE!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="76A4F957" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="005A049C" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t>As you approach the expiration of your EMT certification, be sure to log into the new</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId29" w:history="1">
+                        <w:r w:rsidRPr="005A049C">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>eLicensing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">website to ensure it has renewed! </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="31FE796A" w14:textId="66F0441F" w:rsidR="00C6539B" w:rsidRPr="00A508E9" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:color w:val="990000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t>Once you see you have 03/31/202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0094193D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t>9</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> expiration on eLicensing, </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>NOT NREMT.org</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t>, you have successfully recertified. Check your status at:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId30" w:history="1">
+                        <w:r w:rsidRPr="005A049C">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="0A84A643" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="1DEB0826" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="5CA448EF" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="258EDC55" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="74A764BE" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="54D0D23F" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="6A1E933A" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="3202F7D4" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="36EA5F1A" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="584F2F2D" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="70D1BD2B" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="39530312" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="40A9AB78" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="482403F1" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="28B81D3A" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="3A460A65" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="2C0993BE" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00A508E9" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="990000"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A66D2C">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B46058D" wp14:editId="70F3620A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-14605</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3232785</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6857365" cy="614680"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="13970"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1019058598" name="Rectangle 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6857365" cy="614680"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFF00"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFF00"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="39DFE848" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00AD3648" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:autoSpaceDE/>
+                              <w:autoSpaceDN/>
+                              <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="28"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:cntxtAlts/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="28"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                                <w14:cntxtAlts/>
+                              </w:rPr>
+                              <w:t>Recertification Step B: State Application (Second Step)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="28"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                                <w14:cntxtAlts/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="28"/>
+                                <w14:cntxtAlts/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Need help with Step B?  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="28"/>
+                                <w14:cntxtAlts/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Contact your Training Officer or </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId31" w:history="1">
+                              <w:r w:rsidRPr="00AD3648">
+                                <w:rPr>
+                                  <w:rFonts w:eastAsia="Times New Roman"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="085296"/>
+                                  <w:kern w:val="28"/>
+                                  <w:u w:val="single"/>
+                                  <w14:cntxtAlts/>
+                                </w:rPr>
+                                <w:t>oems.recert@mass.gov</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="5DDED415" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="6B46058D" id="Rectangle 9" o:spid="_x0000_s1038" style="position:absolute;margin-left:-1.15pt;margin-top:254.55pt;width:539.95pt;height:48.4pt;z-index:251732992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6I0IfiQIAAJsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nSdoFcYogRYYB&#10;RVusHXpWZCk2IIuapMTOfv0o+SNdV+xQzAdZEslH8onk8rqtFTkK6yrQOc0uUkqE5lBUep/TH0/b&#10;T1eUOM90wRRokdOTcPR69fHDsjELMYESVCEsQRDtFo3Jaem9WSSJ46WombsAIzQKJdiaeTzafVJY&#10;1iB6rZJJms6TBmxhLHDhHN7edEK6ivhSCu7vpXTCE5VTjM3H1cZ1F9ZktWSLvWWmrHgfBntHFDWr&#10;NDodoW6YZ+Rgq7+g6opbcCD9BYc6ASkrLmIOmE2WvsrmsWRGxFyQHGdGmtz/g+V3x0fzYJGGxriF&#10;w23IopW2Dn+Mj7SRrNNIlmg94Xg5v5pdfp7PKOEom2fT+VVkMzlbG+v8VwE1CZucWnyMyBE73jqP&#10;HlF1UAnOHKiq2FZKxYPd7zbKkiPDh9vilw7of6gp/T5LdB1Mk3PScedPSgRApb8LSaoC05zEkGM9&#10;ijEgxrnQPutEJStEF2c2S89hhgoOFjHPCBiQJeY3YvcAg2YHMmB3BPX6wVTEch6N038F1hmPFtEz&#10;aD8a15UG+xaAwqx6z53+QFJHTWDJt7sWucFunwTVcLWD4vRgiYWuv5zh2wrf/JY5/8AsNhS2Hg4J&#10;f4+LVNDkFPodJSXYX2/dB32sc5RS0mCD5tT9PDArKFHfNHbAl2w6DR0dD9PZ5QQP9qVk91KiD/UG&#10;sJQyHEeGx23Q92rYSgv1M86SdfCKIqY5+s4p93Y4bHw3OHAacbFeRzXsYsP8rX40PIAHokNNP7XP&#10;zJq+8D22zB0MzcwWr+q/0w2WGtYHD7KKzXHmtX8CnACxlvppFUbMy3PUOs/U1W8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCu32cV4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsJAEEDvJv7DZky8&#10;wS4ordRuiTHqxRAimoC3pTu0jd3ZpjtA/XuXkxwn8/LmTb4YXCuO2IfGk4bJWIFAKr1tqNLw9fk6&#10;egAR2JA1rSfU8IsBFsX1VW4y60/0gcc1VyJKKGRGQ83cZVKGskZnwth3SHG3970zHMe+krY3pyh3&#10;rZwqlUhnGooXatPhc43lz/rgNMz4m1NeuhDU+6pb7u9f3jZbpfXtzfD0CIJx4H8YzvkxHYrYtPMH&#10;skG0GkbTu0hGl5pPQJwBlaYJiJ2GRM3mIItcXv5Q/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC6I0IfiQIAAJsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCu32cV4AAAAAsBAAAPAAAAAAAAAAAAAAAAAOMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;" fillcolor="yellow" strokecolor="yellow" strokeweight="1.5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="39DFE848" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00AD3648" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:autoSpaceDE/>
+                        <w:autoSpaceDN/>
+                        <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:color w:val="000000"/>
+                          <w:kern w:val="28"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:cntxtAlts/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:kern w:val="28"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                          <w14:cntxtAlts/>
+                        </w:rPr>
+                        <w:t>Recertification Step B: State Application (Second Step)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:kern w:val="28"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                          <w14:cntxtAlts/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:kern w:val="28"/>
+                          <w14:cntxtAlts/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Need help with Step B?  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:color w:val="000000"/>
+                          <w:kern w:val="28"/>
+                          <w14:cntxtAlts/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Contact your Training Officer or </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId32" w:history="1">
+                        <w:r w:rsidRPr="00AD3648">
+                          <w:rPr>
+                            <w:rFonts w:eastAsia="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="085296"/>
+                            <w:kern w:val="28"/>
+                            <w:u w:val="single"/>
+                            <w14:cntxtAlts/>
+                          </w:rPr>
+                          <w:t>oems.recert@mass.gov</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="5DDED415" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A66D2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251731968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47477989" wp14:editId="347E6B9E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-31115</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2112010</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6951980" cy="1150620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="921060853" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6951980" cy="1150620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="10041542" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:t>Submit your Training Profile and associated fee electronically using the Department-designated site</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId33" w:history="1">
+                              <w:r w:rsidRPr="004F0926">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>NREMT.org</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="07B02F17" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">PLEASE REMEMBER TO CLICK THE </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="990000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">“SUBMIT” </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>BUTTON ON YOUR TRAINING PROFILE.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0D0B3BFB" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:t>Work with your TO for profile review and submission of continuing education. Your EMS agency TO will review your Training Profile for accuracy and document the proficiency of your skills (if applicable).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0308CFA0" w14:textId="161C4B98" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Submission Fee: $2</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000D0933">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>9</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (Ensure all education is completed and meets requirements before submitting)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0411CC86" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00AD3648" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:color w:val="990000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="990000"/>
+                              </w:rPr>
+                              <w:t>DO NOT FORGET TO COMPLETE STEP B.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="47477989" id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:-2.45pt;margin-top:166.3pt;width:547.4pt;height:90.6pt;z-index:251731968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcrJomDAIAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X2xnSZZYcaquXadJ&#10;3YfU7gcQjG004DIgsbNf3wt202h9m+YHdPGFc+8597C9GrQiR+G8BFPRYpZTIgyHWpq2oj8f796t&#10;KfGBmZopMKKiJ+Hp1e7tm21vSzGHDlQtHEEQ48veVrQLwZZZ5nknNPMzsMJgsgGnWcCta7PasR7R&#10;tcrmeb7KenC1dcCF9/j3dkzSXcJvGsHD96bxIhBVUewtpNWldR/XbLdlZeuY7SSf2mD/0IVm0mDR&#10;M9QtC4wcnHwFpSV34KEJMw46g6aRXCQOyKbI/2Lz0DErEhcUx9uzTP7/wfJvxwf7w5EwfIQBB5hI&#10;eHsP/JcnBm46Zlpx7Rz0nWA1Fi6iZFlvfTldjVL70keQff8VahwyOwRIQEPjdFQFeRJExwGczqKL&#10;IRCOP1ebZbFZY4pjriiW+WqexpKx8vm6dT58FqBJDCrqcKoJnh3vfYjtsPL5SKxm4E4qlSarDOkr&#10;ulnOl5Qw1aJFpzldnNEyoAWV1BVd5/EbTRH5fjJ1gglMqjHGUspMAkTOI/sw7Acia+z/fbwcBdlD&#10;fUJJHIyWwyeCQQfuDyU92q2i/veBOUGJ+mJQ1k2xWER/ps1i+QE1IO4ys7/MMMMRqqIBWaXwJoye&#10;Plgn2w4rjYM0cI2jaGQS6aWrqX+0VNJusn/07OU+nXp5pLsnAAAA//8DAFBLAwQUAAYACAAAACEA&#10;MWXXW+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPsU7DMBCGdyTewTokttZpAiUNuVQIqQMT&#10;0DJ0dGLXDsTnELtJeHvcCca7+/Tf95fb2XZsVINvHSGslgkwRY2TLWmEj8NukQPzQZAUnSOF8KM8&#10;bKvrq1IU0k30rsZ90CyGkC8EggmhLzj3jVFW+KXrFcXbyQ1WhDgOmstBTDHcdjxNkjW3oqX4wYhe&#10;PRvVfO3PFoG/jQ9GyNfjdyZ3Ou0P02f9ohFvb+anR2BBzeEPhot+VIcqOtXuTNKzDmFxt4kkQpal&#10;a2AXIMk3cVUj3K+yHHhV8v8dql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3KyaJgwC&#10;AADsAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMWXX&#10;W+AAAAALAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f" insetpen="t">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="10041542" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:t>Submit your Training Profile and associated fee electronically using the Department-designated site</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId34" w:history="1">
+                        <w:r w:rsidRPr="004F0926">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>NREMT.org</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="07B02F17" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">PLEASE REMEMBER TO CLICK THE </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="990000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">“SUBMIT” </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>BUTTON ON YOUR TRAINING PROFILE.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0D0B3BFB" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:t>Work with your TO for profile review and submission of continuing education. Your EMS agency TO will review your Training Profile for accuracy and document the proficiency of your skills (if applicable).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0308CFA0" w14:textId="161C4B98" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Submission Fee: $2</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000D0933">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>9</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (Ensure all education is completed and meets requirements before submitting)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0411CC86" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00AD3648" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:color w:val="990000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="990000"/>
+                        </w:rPr>
+                        <w:t>DO NOT FORGET TO COMPLETE STEP B.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A66D2C">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251730944" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E27AEB9" wp14:editId="511F2FED">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5715</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1870710</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="186170156" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1C8F76D6" w14:textId="77777777" w:rsidR="00D64790" w:rsidRPr="00D64790" w:rsidRDefault="00D64790" w:rsidP="00D64790">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D64790">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>4. Submit Training Profile for Training Officer (TO) review and approval.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="46CEC41D" w14:textId="77777777" w:rsidR="00D64790" w:rsidRPr="00D64790" w:rsidRDefault="00D64790" w:rsidP="00D64790">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D64790">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6EB575B3" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="42714F82" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="1E27AEB9" id="_x0000_s1040" style="position:absolute;margin-left:.45pt;margin-top:147.3pt;width:536.95pt;height:23.25pt;z-index:-251585536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOuofOlwIAAMgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQptIOKFFUgpkkI&#10;KmDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dX3Raka1wvgFT0uIop0QYDlVjnkv67fH6&#10;0yklPjBTMQVGlHQnPL1YfPxw3tq5mEANqhKOIInx89aWtA7BzrPM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS57OsBVdZB1x4j6dX/SVdJH4pBQ93UnoRiCopxhbS6tK6jmu2OGfzZ8ds3fAhDPaOKDRr&#10;DD46Ul2xwMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fLb7YNdOZShtX7u&#10;0YxZdNLp+MX4SJfE2o1iiS4Qjoez0+JsMptSwvFucjadfJ5GNbMD2jofvgjQJBoldbAx1T3+kSQU&#10;2974kBSriGEaS4NV3ymRWqH+W6bI8fHs+GRgHJyRe88ZkR5UU103SqVNrBhxqRxBMJJxLkwoBvxv&#10;nsq8G4wBRHR20CpZYadE5FTmXkjSVKjOJCWZyvh1UOn9mlWij7WY5nmqRKQfEUnJRBi9JWY5chd/&#10;4+5/weAfoSJ1wQjO/w0eEellMGEE68aAe4tAjVLL3n8vUi9NVCl06w61wSGR/mo8WkO1WznioG9L&#10;b/l1g6Vyw3xYMYd1gB2LsyXc4SIVtCWFwaKkBvfzrfPoj+2Bt5S02Ncl9T82zAlK1FeDjXNWnJzE&#10;QZA2aLiXp+v9qdnoS8AyKnB6WZ7M6BvU3pQO9BOOnmV8Da+Y4fhmSdd78zL0UwZHFxfLZXLClrcs&#10;3JgHyyN1lDfW82P3xJwduiRgf93CvvPZPJV+/1MPvhFpYLkJIJsQLw9qDhscF6mChtEW59HLffI6&#10;DODFLwAAAP//AwBQSwMEFAAGAAgAAAAhAER974XhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j09Lw0AUxO+C32F5ghdpN6mhtjEvRSoqFBFsRa/b5JmEZN+G7OaP/fRuT3ocZpj5TbKZdCMG6mxl&#10;GCGcByCIM5NXXCB8HJ5mKxDWKc5VY5gQfsjCJr28SFScm5Hfadi7QvgStrFCKJ1rYyltVpJWdm5a&#10;Yu99m04r52VXyLxToy/XjVwEwVJqVbFfKFVL25Kyet9rhNNQv9V2txpf6bHtT8/blxv+/EK8vpoe&#10;7kE4mtxfGM74Hh1Sz3Q0PedWNAhrn0NYrKMliLMd3EX+yhHhNgpDkGki/z9IfwEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDOuofOlwIAAMgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBEfe+F4QAAAAkBAAAPAAAAAAAAAAAAAAAAAPEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1C8F76D6" w14:textId="77777777" w:rsidR="00D64790" w:rsidRPr="00D64790" w:rsidRDefault="00D64790" w:rsidP="00D64790">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D64790">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>4. Submit Training Profile for Training Officer (TO) review and approval.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="46CEC41D" w14:textId="77777777" w:rsidR="00D64790" w:rsidRPr="00D64790" w:rsidRDefault="00D64790" w:rsidP="00D64790">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D64790">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6EB575B3" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="42714F82" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A66D2C">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251729920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09C1FE55" wp14:editId="176D2488">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8255</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1059815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="285750"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="19050"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="25765643" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="285750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5D9F0F51" w14:textId="77777777" w:rsidR="00D64790" w:rsidRPr="004F0926" w:rsidRDefault="00D64790" w:rsidP="00D64790">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>3. Enter all required continuing education hours.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4E4052B1" w14:textId="790F5E3C" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="09C1FE55" id="_x0000_s1041" style="position:absolute;margin-left:.65pt;margin-top:83.45pt;width:536.95pt;height:22.5pt;z-index:-251586560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4yVFdlQIAAMgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hSaAcVKapATJMQ&#10;VMDEs+vYJJPt82y3affX7+z8KBtok9BenLN93+e7L3d3frHTimyF8w2YkhZHOSXCcKga81zSb4/X&#10;n04p8YGZiikwoqR74enF4uOH89bOxQRqUJVwBEmMn7e2pHUIdp5lntdCM38EVhi8lOA0C7h1z1nl&#10;WIvsWmWTPJ9lLbjKOuDCezy96i7pIvFLKXi4k9KLQFRJMbaQVpfWdVyzxTmbPztm64b3YbB3RKFZ&#10;Y/DRkeqKBUY2rnlFpRvuwIMMRxx0BlI2XKQcMJsi/yObh5pZkXJBcbwdZfL/j5bfbh/syqEMrfVz&#10;j2bMYiedjl+Mj+ySWPtRLLELhOPh7LQ4m8ymlHC8m5xOP0+TmtkBbZ0PXwRoEo2SOtiY6h7/SBKK&#10;bW98SIpVxDCNpcGq75RIrVD/LVPk+Hh2fBL/DzL2zmgNnBHpQTXVdaNU2sSKEZfKEQQjGefChKLH&#10;/+apzLvBGEBEZwetkhX2SkROZe6FJE2F6kxSkqmMXweV3q9ZJbpYi2meD9qNiJR3IozeErMcuYu/&#10;cXeC9f4RKlIXjOD83+ARkV4GE0awbgy4twjUKLXs/AeROmmiSmG33qE2OCSm8a/EozVU+5UjDrq2&#10;9JZfN1gqN8yHFXNYB9ixOFvCHS5SQVtS6C1KanA/3zqP/tgeeEtJi31dUv9jw5ygRH012DhnxclJ&#10;HARpg4Z7eboeTs1GXwKWUYHTy/JkRt+gBlM60E84epbxNbxihuObJV0P5mXopgyOLi6Wy+SELW9Z&#10;uDEPlkfqKG+s58fdE3O275KA/XULQ+f3pd/91INvRBpYbgLIJsTLg5r9BsdFqqB+tMV59HKfvA4D&#10;ePELAAD//wMAUEsDBBQABgAIAAAAIQDu3vIy4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9P&#10;S8NAEMXvgt9hGcGLtJtETNuYTZGKCiKCVfS6TcYkJDsbsps/9tM7PelpeLzHm99Lt7NpxYi9qy0p&#10;CJcBCKTcFjWVCj7eHxZrEM5rKnRrCRX8oINtdn6W6qSwE73huPel4BJyiVZQed8lUrq8QqPd0nZI&#10;7H3b3mjPsi9l0euJy00royCIpdE18YdKd7irMG/2g1FwHJvXxj2vpxe874bj4+7pij6/lLq8mO9u&#10;QXic/V8YTviMDhkzHexAhRMt62sO8onjDYiTH6xuIhAHBVEYbkBmqfw/IfsFAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAOMlRXZUCAADIBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA7t7yMuEAAAAKAQAADwAAAAAAAAAAAAAAAADvBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="5D9F0F51" w14:textId="77777777" w:rsidR="00D64790" w:rsidRPr="004F0926" w:rsidRDefault="00D64790" w:rsidP="00D64790">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>3. Enter all required continuing education hours.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4E4052B1" w14:textId="790F5E3C" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A66D2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59EE57BB" wp14:editId="05F1F7BE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-30480</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1294575</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6523355" cy="650875"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1316281922" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6523355" cy="650875"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="07727D5F" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:t xml:space="preserve">Hours can be used if completed within this Recertification Cycle (“Recert Cycle”) and must have CAPCE or Massachusetts Department of Public Health (“Department”) approval. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Your Recert Cycle is visible on your </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId35" w:history="1">
+                              <w:r w:rsidRPr="004F0926">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>NREMT.org</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> dashboard.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="59EE57BB" id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:-2.4pt;margin-top:101.95pt;width:513.65pt;height:51.25pt;z-index:251728896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDV8WsCwIAAOsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+ykcZpacaquXadJ&#10;3YfU7QcQjG004DIgsbNf3wt202h7q+oHxPWFc+8597C5HrQiB+G8BFPR+SynRBgOtTRtRX/9vP+w&#10;psQHZmqmwIiKHoWn19v37za9LcUCOlC1cARBjC97W9EuBFtmmeed0MzPwAqDyQacZgFD12a1Yz2i&#10;a5Ut8nyV9eBq64AL7/Hv3Zik24TfNIKH703jRSCqothbSKtL6y6u2XbDytYx20k+tcFe0YVm0mDR&#10;E9QdC4zsnfwPSkvuwEMTZhx0Bk0juUgckM08/4fNY8esSFxQHG9PMvm3g+XfDo/2hyNh+AgDDjCR&#10;8PYB+G9PDNx2zLTixjnoO8FqLDyPkmW99eV0NUrtSx9Bdv1XqHHIbB8gAQ2N01EV5EkQHQdwPIku&#10;hkA4/lwVi4uLoqCEY25V5OvLIpVg5fNt63z4LECTuKmow6EmdHZ48CF2w8rnI7GYgXupVBqsMqSv&#10;6FWxQHimWnToNKazM1oGdKCSuqLrPH6jJyLdT6ZOMIFJNe6xlDIT/0h5JB+G3UBkjeKs4uWoxw7q&#10;IyriYHQcvhDcdOD+UtKj2yrq/+yZE5SoLwZVvZovl9GeKVgWlwsM3Hlmd55hhiNURQOyStvbMFp6&#10;b51sO6w0ztHADU6ikUmkl66m/tFRSbvJ/dGy53E69fJGt08AAAD//wMAUEsDBBQABgAIAAAAIQBL&#10;McZ53wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYWpuklBLiVAipAxPQ&#10;MnR8iR92ILZD7Cbh3+NOMJ7udPdduZ1tx0YaQuudhJulAEau8ap1WsL7YbfYAAsRncLOO5LwQwG2&#10;1eVFiYXyk3ujcR81SyUuFCjBxNgXnIfGkMWw9D255H34wWJMctBcDTilctvxTIg1t9i6tGCwpydD&#10;zdf+ZCXw1/HOoHo5fudqp7P+MH3Wz1rK66v58QFYpDn+heGMn9ChSky1PzkVWCdhsUrkUUIm8ntg&#10;54DIsltgtYRcrFfAq5L//1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAENXxawLAgAA&#10;6wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEsxxnnf&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f" insetpen="t">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="07727D5F" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:t xml:space="preserve">Hours can be used if completed within this Recertification Cycle (“Recert Cycle”) and must have CAPCE or Massachusetts Department of Public Health (“Department”) approval. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Your Recert Cycle is visible on your </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId36" w:history="1">
+                        <w:r w:rsidRPr="004F0926">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>NREMT.org</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> dashboard.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00162B00">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="14" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E83187" w14:paraId="02A34EEA" w14:textId="77777777" w:rsidTr="00CC48C3">
         <w:trPr>
-          <w:trHeight w:val="399"/>
+          <w:trHeight w:val="1072"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1484" w:type="dxa"/>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
           </w:tcPr>
-          <w:p w14:paraId="20BFE90D" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="53230C7F" w14:textId="025D33DE" w:rsidR="00E83187" w:rsidRPr="00E83187" w:rsidRDefault="00E83187" w:rsidP="00CC48C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="42"/>
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:before="81"/>
+              <w:ind w:left="10" w:right="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E539C2">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251742208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12F43055" wp14:editId="1437F378">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5790258</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>61595</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="952500" cy="530860"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="75329971" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="75329971" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="952500" cy="530860"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00E539C2">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251743232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36CAEA92" wp14:editId="1DC158F5">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>111760</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>63144</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="952500" cy="530897"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="850882810" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="850882810" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="952500" cy="530897"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t>MASSACHUSETTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936E33">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFF00"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t>EMT-BASIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>individuals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>seeking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>recertify</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMT-Basic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C6539B" w14:paraId="0ABD70CC" w14:textId="77777777" w:rsidTr="00812A6C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2715CF46" w14:textId="64F038EF" w:rsidR="00C6539B" w:rsidRPr="00CC48C3" w:rsidRDefault="003938B3" w:rsidP="00812A6C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00812A6C">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>TIMELINE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1525"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="2697"/>
+        <w:gridCol w:w="2163"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B65B4C" w14:paraId="1A954AAD" w14:textId="77777777" w:rsidTr="00434C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1073E6D6" w14:textId="4953F661" w:rsidR="00B65B4C" w:rsidRDefault="00B65B4C" w:rsidP="00B65B4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>VARIES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="496B67BF" w14:textId="2E456B25" w:rsidR="00B65B4C" w:rsidRDefault="00B65B4C" w:rsidP="00B65B4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>OCTOBER 1, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5C64E5" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="3877F995" w14:textId="0B4FE68D" w:rsidR="00B65B4C" w:rsidRDefault="00B65B4C" w:rsidP="00B65B4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...29 lines deleted...]
-              <w:t>2025</w:t>
+              <w:t>FEBRUARY 1</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7E6A">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2223" w:type="dxa"/>
+            <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C97A8D7" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="6DAE91E2" w14:textId="6128707E" w:rsidR="00B65B4C" w:rsidRDefault="00B65B4C" w:rsidP="00B65B4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...22 lines deleted...]
-              <w:t>2026</w:t>
+              <w:t>MARCH 31, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:tcW w:w="2163" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41351F7D" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="5D1F7340" w14:textId="5014A22F" w:rsidR="00B65B4C" w:rsidRDefault="00B65B4C" w:rsidP="00B65B4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...29 lines deleted...]
-              <w:t>2026</w:t>
+              <w:t>APRIL 30, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B4410" w14:paraId="279AF2D6" w14:textId="77777777" w:rsidTr="00434C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5E7BF4" w14:textId="55D42C5E" w:rsidR="002B4410" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check your </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>NREMT.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dashboard for your Recert Cycle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E05E104" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="7FC626D0" w14:textId="01FC1213" w:rsidR="002B4410" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...106 lines deleted...]
-              <w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Training Profile (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
                 <w:rPr>
-                  <w:color w:val="085295"/>
-[...3 lines deleted...]
-                  <w:u w:val="single" w:color="085295"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
                 </w:rPr>
-                <w:t>NREMT.org</w:t>
+                <w:t>Step A</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-              <w:t>Cycle</w:t>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>) &amp; State Application (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>Step B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>) open for submission &amp; online payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03D4F892" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="005433A2">
+          <w:p w14:paraId="3C580298" w14:textId="77777777" w:rsidR="006A6338" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Recommended Recertification Completion Date</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1C50B2A9" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="005433A2">
+          <w:p w14:paraId="6FCBFE68" w14:textId="5F169FC4" w:rsidR="002B4410" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-                <w:sz w:val="21"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...195 lines deleted...]
-              <w:t>payment</w:t>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Submitting early increases the opportunity to resolve any issues!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2223" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcW w:w="2697" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D935F8D" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="005433A2">
+          <w:p w14:paraId="4BA915D3" w14:textId="0B317E8B" w:rsidR="006E4CFA" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAST DAY </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>to complete continuing education</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="482665CA" w14:textId="77777777" w:rsidR="00406276" w:rsidRPr="00B7762D" w:rsidRDefault="00406276" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59C56ACE" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="578F3206" w14:textId="7B9140B4" w:rsidR="00812A6C" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:sz w:val="21"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Last day to submit recertification applications on</w:t>
+            </w:r>
+            <w:r w:rsidR="00812A6C" w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>NREMT.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>eLicensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> without penalty.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FEBDDEE" w14:textId="15221513" w:rsidR="002B4410" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-6"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">After midnight, if you have not recertified, you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-14"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>cannot staff an ambulance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-6"/>
-[...113 lines deleted...]
-              <w:t>issues!</w:t>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:tcW w:w="2163" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02D073EF" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="6003948A" w14:textId="77777777" w:rsidR="006E4CFA" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:sz w:val="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B7762D">
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-36"/>
-[...173 lines deleted...]
-              <w:r>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAST DAY </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to receive Training Officer approval on </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
                 <w:rPr>
-                  <w:b/>
-[...3 lines deleted...]
-                  <w:u w:val="single" w:color="085295"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
                 </w:rPr>
                 <w:t>NREMT.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Step A).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="658E4955" w14:textId="77777777" w:rsidR="006E4CFA" w:rsidRPr="00B7762D" w:rsidRDefault="006E4CFA" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="085295"/>
-[...1 lines deleted...]
-                <w:sz w:val="17"/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16ADE0EF" w14:textId="11563D18" w:rsidR="002B4410" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Late fees apply if submitted after March 31, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2" w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>: NREMT $50</w:t>
+            </w:r>
+            <w:r w:rsidR="006E4CFA" w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-              <w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>MA $50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="41BF75AF" w14:textId="77777777" w:rsidR="00264C4D" w:rsidRPr="001A703D" w:rsidRDefault="00264C4D" w:rsidP="00264C4D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009538C8" w14:paraId="277F8B0E" w14:textId="77777777" w:rsidTr="001A703D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="223006BF" w14:textId="32A97D38" w:rsidR="009538C8" w:rsidRDefault="00033E85" w:rsidP="001A703D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>After April 30, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, if you have a March 31, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="006E7CD2" w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> expiration date on NREMT.org</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, you can submit a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Late Recertification application on </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r w:rsidRPr="0048012E">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
-                  <w:color w:val="085295"/>
-[...1 lines deleted...]
-                  <w:u w:val="single" w:color="085295"/>
+                  <w:bCs/>
+                  <w:color w:val="156082" w:themeColor="accent1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>eLicensing</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00D37D0D">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="085295"/>
-[...533 lines deleted...]
-              <w:t>$50</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005433A2" w14:paraId="23DC6E6D" w14:textId="77777777">
+      <w:tr w:rsidR="001A703D" w14:paraId="7ACBEA94" w14:textId="77777777" w:rsidTr="001A703D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="520A9390" w14:textId="785C43A5" w:rsidR="001A703D" w:rsidRPr="00D37D0D" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B1EA4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>CONTINUING EDUCATION REQUIREMENTS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A703D" w14:paraId="051219DF" w14:textId="77777777" w:rsidTr="00362B94">
         <w:trPr>
-          <w:trHeight w:val="589"/>
+          <w:trHeight w:val="6056"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10786" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="EBD6E0"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="456C2168" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="069BFA38" w14:textId="4B697B6A" w:rsidR="001A703D" w:rsidRPr="00657154" w:rsidRDefault="001A703D" w:rsidP="001A703D">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="35"/>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OVERVIEW: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuing education requirements are divided into 3 categories, 40 hours total. The requirements include education based on the National Continued Competency Program (NCCP). Courses used for recertification must be within the EMS scope of practice — see </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r w:rsidRPr="00D37D0D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:t>AR 2-212</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for additional </w:t>
+            </w:r>
+            <w:r w:rsidR="00A343DB" w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>details</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> about courses eligible for recertification. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28DAF1C3" w14:textId="77777777" w:rsidR="001A703D" w:rsidRPr="00657154" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D37D0D">
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-4"/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COURSE APPROVAL: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-8"/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>All courses</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must have an approval number from the Department’s OEMS or CAPCE. Course sponsors are required to retain rosters and issue EMTs documentation of course completion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7279A140" w14:textId="2D09512A" w:rsidR="001A703D" w:rsidRPr="00E90F53" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-4"/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRACKING COURSE COMPLETION: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Individual EMTs are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> responsible for keeping copies of their course completion </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">documentation, either as a course certificate or a copy of a completed roster, for at least 5 years. OEMS recommends all course completion documents be uploaded and stored on NREMT.org for review by Training Officer and for possible audit. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E90F53">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F2C052B" w14:textId="3FCF6858" w:rsidR="001A703D" w:rsidRPr="00657154" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-19"/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUDIT: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OEMS and/or NREMT may audit recertification </w:t>
+            </w:r>
+            <w:r w:rsidR="00154185" w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>applications and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investigate material at any time. Failure to submit documentation when audited may result in denial of recertification eligibility or other actions.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16CF1246" w14:textId="3042521B" w:rsidR="001A703D" w:rsidRPr="00657154" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-4"/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TIMELINE FOR CONTINUING EDUCATION ACCRUAL: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuing education hours may be applied to this recert cycle if </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>completed any time after your last recertification (date is listed on NREMT.org certification dashboard). For example, if you renewed October 15, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, you </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>can</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> start accruing hours on October 16, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>, towards your 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F96705">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> renewal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20FCBE21" w14:textId="77777777" w:rsidR="001A703D" w:rsidRPr="00657154" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-8"/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>DISTRIBUTIVE EDUCATION GUIDELINES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: There is no limit on Distributive Education (DE) used for recertification. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-4"/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:spacing w:val="-4"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>All continuing education may be completed using Distributive Education.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:spacing w:val="-8"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CCCBA40" w14:textId="55875BDA" w:rsidR="001A703D" w:rsidRPr="00D37D0D" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:spacing w:val="-4"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMPORTANT NOTE: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:spacing w:val="-8"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>If you do not have NREMT certification and choose to test into the NREMT, thus obtaining a 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:spacing w:val="-4"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:spacing w:val="-8"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> expiration date during this recertification period, you will meet the continuing education requirements for your Massachusetts certification expiring in 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:spacing w:val="-4"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:spacing w:val="1"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and can finish the state recertification process by submitting a state recertification application and fee (Step B). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:spacing w:val="-4"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00274F77">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:spacing w:val="-8"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...256 lines deleted...]
-              <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Training Officers can find additional resources and instruction by contacting OEMS at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r w:rsidRPr="00D37D0D">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
-                  <w:color w:val="085295"/>
-                  <w:spacing w:val="-2"/>
+                  <w:bCs/>
                   <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
                 </w:rPr>
-                <w:t>eLicensing</w:t>
-[...8 lines deleted...]
-                <w:t>.</w:t>
+                <w:t>oems.recert@mass.gov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005433A2" w14:paraId="3C5CA083" w14:textId="77777777">
-[...3664 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B27E788" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="005433A2">
+    <w:p w14:paraId="29CDD193" w14:textId="77777777" w:rsidR="00434C6A" w:rsidRPr="00CB1F4C" w:rsidRDefault="00434C6A" w:rsidP="00264C4D">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="2" w:after="1"/>
         <w:rPr>
-          <w:b/>
-          <w:sz w:val="8"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="357" w:type="dxa"/>
-[...13 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3627"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3695"/>
+        <w:gridCol w:w="3596"/>
+        <w:gridCol w:w="3597"/>
+        <w:gridCol w:w="3597"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005433A2" w14:paraId="54AE0262" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CB1F4C" w14:paraId="36DC4F67" w14:textId="77777777" w:rsidTr="00CB1F4C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3627" w:type="dxa"/>
+            <w:tcW w:w="3596" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14EA020F" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="001BB493" w14:textId="0B5595F2" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="31"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">NATIONAL  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...9 lines deleted...]
-              <w:ind w:left="1"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...85 lines deleted...]
-              <w:t>take.</w:t>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Content that all EMTs nationwide need to take.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3478" w:type="dxa"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55104E26" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="41EB2BC5" w14:textId="6D662AD2" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="6"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>LOCAL</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-              <w:ind w:left="109" w:right="123"/>
+            <w:r w:rsidRPr="00857EA8">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...179 lines deleted...]
-              <w:t>take</w:t>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Content that all EMTs in your state, region and/or agency need to take</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3695" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C45811"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA63972" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="75FAF029" w14:textId="0385A631" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="50" w:right="25"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>INDIVIDUAL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF"/>
-[...10 lines deleted...]
-              <w:ind w:left="50" w:right="53"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...111 lines deleted...]
-              <w:t>take</w:t>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Content that individual EMT can choose to take</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005433A2" w14:paraId="73AEE5DB" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CB1F4C" w14:paraId="239F3745" w14:textId="77777777" w:rsidTr="00CB1F4C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3627" w:type="dxa"/>
+            <w:tcW w:w="3596" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="329E4FA8" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="3CDEFBA8" w14:textId="3945487E" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-              <w:t>Hours</w:t>
+            <w:r w:rsidRPr="00923986">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251745280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31FAE76F" wp14:editId="018D691E">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>447675</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>8176260</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="6867525" cy="250190"/>
+                      <wp:effectExtent l="1905" t="0" r="0" b="635"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="895595587" name="Rectangle 1"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1" noChangeShapeType="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="6867525" cy="250190"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                              <a:effectLst/>
+                              <a:extLst>
+                                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="25400">
+                                    <a:noFill/>
+                                    <a:miter lim="800000"/>
+                                    <a:headEnd/>
+                                    <a:tailEnd/>
+                                  </a14:hiddenLine>
+                                </a:ext>
+                                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:effectLst>
+                                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                        <a:schemeClr val="dk1">
+                                          <a:lumMod val="0"/>
+                                          <a:lumOff val="0"/>
+                                        </a:schemeClr>
+                                      </a:outerShdw>
+                                    </a:effectLst>
+                                  </a14:hiddenEffects>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="6D52C644" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:35.25pt;margin-top:643.8pt;width:540.75pt;height:19.7pt;z-index:251745280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.88pt;mso-wrap-distance-top:2.88pt;mso-wrap-distance-right:2.88pt;mso-wrap-distance-bottom:2.88pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJg+lb1wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkKwz4hRFiw4D&#10;ugvQ7gMUWbaF2aJGKnGyrx8lx+7Wvg17EShKOjyHPNpen/pOHA2SBVfKfLGUwjgNlXVNKb8/3b+7&#10;koKCcpXqwJlSng3J693bN9vBF2YFLXSVQcEgjorBl7INwRdZRro1vaIFeOP4sAbsVeAtNlmFamD0&#10;vstWy+UmGwArj6ANEWfvxkO5S/h1bXT4WtdkguhKydxCWjGt+7hmu60qGlS+tfpCQ/0Di15Zx0Vn&#10;qDsVlDigfQXVW41AUIeFhj6DurbaJA2sJl++UPPYKm+SFm4O+blN9P9g9Zfjo/+GkTr5B9A/SDi4&#10;bZVrzA0iDK1RFZfL5ZxOpJ7OnoeZx/Zlg6dihokbYkCxHz5DxXfUIUDqzKnGPpZhzeKUBnCeB2BO&#10;QWhObq4279ertRSaz1brZf4hTShTxfTaI4WPBnoRg1IiDzihq+MDhchGFdOVWMzBve26NOTO/ZXg&#10;i2PGJJdcXk/0o3+o2EN1ZikIo23Y5hy0gL+kGNgypaSfB4VGiu6T4yZFf00BTsF+CpTT/LSUQYox&#10;vA2jDw8ebdMycp6UOLjhltU2qXlmcWk02yCJvFg2+uzPfbr1/LF2vwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJftQ8HgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYsqKtVWk6&#10;TZvYFbFx4ZY1pq1onJJkW+HX453gZvs9PX+vWk1uEGcMsfekYT5TIJAab3tqNbwdnh8KEDEZsmbw&#10;hBq+McKqvr2pTGn9hV7xvE+t4BCKpdHQpTSWUsamQ2fizI9IrH344EziNbTSBnPhcDfITKmldKYn&#10;/tCZETcdNp/7k9MwFXbn1db+uPXmZQrv7W4bvpzW93fT+glEwin9meGKz+hQM9PRn8hGMWjI1YKd&#10;fM+KfAni6pgvMq535OkxyxXIupL/W9S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEmD&#10;6VvXAQAAoAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJftQ8HgAAAADQEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f" strokeweight="2pt">
+                      <v:shadow color="black [0]"/>
+                      <o:lock v:ext="edit" shapetype="t"/>
+                      <v:textbox inset="0,0,0,0"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00923986">
+              <w:t>20 Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3478" w:type="dxa"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E62A2A4" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="516942AF" w14:textId="29064492" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-              <w:t>Hours</w:t>
+            <w:r w:rsidRPr="00923986">
+              <w:t>10 Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3695" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C45811"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="290659C7" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="4E300791" w14:textId="70815002" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-              <w:t>Hours</w:t>
+            <w:r w:rsidRPr="00923986">
+              <w:t>10 Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005433A2" w14:paraId="5DBB3419" w14:textId="77777777">
+      <w:tr w:rsidR="00CB1F4C" w14:paraId="0295D584" w14:textId="77777777" w:rsidTr="00362B94">
         <w:trPr>
-          <w:trHeight w:val="1581"/>
+          <w:trHeight w:val="1646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3627" w:type="dxa"/>
+            <w:tcW w:w="3596" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="17B4F61A" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="2E1813A1" w14:textId="2BE74032" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00F96705">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="141" w:right="57"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...16 lines deleted...]
-              <w:t>of</w:t>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t>All of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...19 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-[...13 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:bCs/>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NATIONAL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
               </w:rPr>
               <w:t>hours</w:t>
             </w:r>
-            <w:r>
-[...156 lines deleted...]
-              <w:r>
+            <w:r w:rsidRPr="00346383">
+              <w:t xml:space="preserve"> can be via Distributive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00346383">
+              <w:br/>
+              <w:t xml:space="preserve">Required course content. Specific topics must be assigned to applicable content areas on </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r w:rsidRPr="00346383">
                 <w:rPr>
-                  <w:color w:val="085295"/>
-[...3 lines deleted...]
-                  <w:u w:val="single" w:color="085295"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>NREMT.org</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3478" w:type="dxa"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="778277F0" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="6CB5DEDA" w14:textId="74973F43" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00F96705">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="141"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...16 lines deleted...]
-              <w:t>of</w:t>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t>All of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...19 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-[...145 lines deleted...]
-              <w:t>as required by agency</w:t>
+                <w:bCs/>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LOCAL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hours </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765939">
+              <w:t>can be via Distributive Education</w:t>
+            </w:r>
+            <w:r w:rsidR="00F96705">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00765939">
+              <w:br/>
+              <w:t xml:space="preserve">Elective course requirement or as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765939">
+              <w:br/>
+              <w:t>required by agency</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3695" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C45811"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF6CC94" w14:textId="77777777" w:rsidR="005433A2" w:rsidRDefault="00B901DA">
+          <w:p w14:paraId="18334975" w14:textId="6730089B" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00F96705">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="50" w:right="18"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...16 lines deleted...]
-              <w:t>of</w:t>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t>All of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...19 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF"/>
-[...13 lines deleted...]
-                <w:color w:val="FFFFFF"/>
+                <w:bCs/>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INDIVIDUAL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
               </w:rPr>
               <w:t>hours</w:t>
             </w:r>
-            <w:r>
-[...104 lines deleted...]
-              <w:t>requirement</w:t>
+            <w:r w:rsidRPr="00765939">
+              <w:t xml:space="preserve"> can be via Distributive Education</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765939">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00765939">
+              <w:br/>
+              <w:t>Elective course requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71CA88D5" w14:textId="77777777" w:rsidR="00B901DA" w:rsidRDefault="00B901DA"/>
-    <w:sectPr w:rsidR="00000000">
+    <w:p w14:paraId="25C56400" w14:textId="77777777" w:rsidR="0048012E" w:rsidRDefault="0048012E" w:rsidP="00264C4D"/>
+    <w:sectPr w:rsidR="0048012E" w:rsidSect="00371C0A">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="240" w:right="360" w:bottom="0" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="360" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="31D4CF9F" w14:textId="77777777" w:rsidR="00B06B53" w:rsidRDefault="00B06B53" w:rsidP="00A508E9">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="180B3A3D" w14:textId="77777777" w:rsidR="00B06B53" w:rsidRDefault="00B06B53" w:rsidP="00A508E9">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="26319DF7" w14:textId="77777777" w:rsidR="00B06B53" w:rsidRDefault="00B06B53" w:rsidP="00A508E9">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="208CE783" w14:textId="77777777" w:rsidR="00B06B53" w:rsidRDefault="00B06B53" w:rsidP="00A508E9">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E057FB6"/>
+    <w:nsid w:val="015A08C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6CCADF4C"/>
-    <w:lvl w:ilvl="0" w:tplc="18F83688">
+    <w:tmpl w:val="9D1470D0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1066" w:hanging="369"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76B4625E">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1066" w:hanging="369"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2B1C355A">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="369"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42B44984">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4198" w:hanging="369"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A6B4DA02">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5244" w:hanging="369"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="367A3FB2">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6290" w:hanging="369"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F028C79E">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7336" w:hanging="369"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...24 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="840244822">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="247D0A39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B04C03AE"/>
+    <w:lvl w:ilvl="0" w:tplc="CCC64FFA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="384E37F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7C64234"/>
+    <w:lvl w:ilvl="0" w:tplc="44FA850E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D687E17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00FAE41C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1947078232">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1996377184">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="581451502">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1602909781">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005433A2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B901DA"/>
+    <w:rsidRoot w:val="003703F5"/>
+    <w:rsid w:val="00033E85"/>
+    <w:rsid w:val="00041834"/>
+    <w:rsid w:val="00064EF4"/>
+    <w:rsid w:val="00075CB6"/>
+    <w:rsid w:val="000D0933"/>
+    <w:rsid w:val="000F144F"/>
+    <w:rsid w:val="001108F1"/>
+    <w:rsid w:val="0013642E"/>
+    <w:rsid w:val="00141944"/>
+    <w:rsid w:val="00147288"/>
+    <w:rsid w:val="00154185"/>
+    <w:rsid w:val="00162B00"/>
+    <w:rsid w:val="001A703D"/>
+    <w:rsid w:val="001B4944"/>
+    <w:rsid w:val="001B54EF"/>
+    <w:rsid w:val="001B7E6A"/>
+    <w:rsid w:val="001F3CDB"/>
+    <w:rsid w:val="00235E5E"/>
+    <w:rsid w:val="00243F16"/>
+    <w:rsid w:val="002468D3"/>
+    <w:rsid w:val="00252FBB"/>
+    <w:rsid w:val="00264C4D"/>
+    <w:rsid w:val="00274F77"/>
+    <w:rsid w:val="002B0317"/>
+    <w:rsid w:val="002B4410"/>
+    <w:rsid w:val="002B70A5"/>
+    <w:rsid w:val="002C3D56"/>
+    <w:rsid w:val="002C4A0C"/>
+    <w:rsid w:val="002F5F14"/>
+    <w:rsid w:val="00313EA8"/>
+    <w:rsid w:val="003322DF"/>
+    <w:rsid w:val="00346383"/>
+    <w:rsid w:val="00362B94"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rsid w:val="0037189E"/>
+    <w:rsid w:val="00371C0A"/>
+    <w:rsid w:val="003938B3"/>
+    <w:rsid w:val="00394DD6"/>
+    <w:rsid w:val="003B1EA4"/>
+    <w:rsid w:val="003C6784"/>
+    <w:rsid w:val="003D2D1D"/>
+    <w:rsid w:val="003D6E76"/>
+    <w:rsid w:val="00406276"/>
+    <w:rsid w:val="00434C6A"/>
+    <w:rsid w:val="00447712"/>
+    <w:rsid w:val="00460A1D"/>
+    <w:rsid w:val="00470EA5"/>
+    <w:rsid w:val="0048012E"/>
+    <w:rsid w:val="0049202C"/>
+    <w:rsid w:val="004B3847"/>
+    <w:rsid w:val="004E05AF"/>
+    <w:rsid w:val="004F0926"/>
+    <w:rsid w:val="005023F1"/>
+    <w:rsid w:val="00516F7B"/>
+    <w:rsid w:val="00573AD7"/>
+    <w:rsid w:val="00582167"/>
+    <w:rsid w:val="005A049C"/>
+    <w:rsid w:val="005A5B6E"/>
+    <w:rsid w:val="005D5C42"/>
+    <w:rsid w:val="00624DC2"/>
+    <w:rsid w:val="0064564E"/>
+    <w:rsid w:val="00656762"/>
+    <w:rsid w:val="00657154"/>
+    <w:rsid w:val="006A6338"/>
+    <w:rsid w:val="006E4CFA"/>
+    <w:rsid w:val="006E7CD2"/>
+    <w:rsid w:val="00703E0B"/>
+    <w:rsid w:val="00707B47"/>
+    <w:rsid w:val="00713493"/>
+    <w:rsid w:val="00720F96"/>
+    <w:rsid w:val="00750418"/>
+    <w:rsid w:val="00755FFC"/>
+    <w:rsid w:val="00761686"/>
+    <w:rsid w:val="00765939"/>
+    <w:rsid w:val="007A3866"/>
+    <w:rsid w:val="007A71B2"/>
+    <w:rsid w:val="007E58F7"/>
+    <w:rsid w:val="007F45D1"/>
+    <w:rsid w:val="008029BB"/>
+    <w:rsid w:val="00812A6C"/>
+    <w:rsid w:val="00822FF6"/>
+    <w:rsid w:val="00830F93"/>
+    <w:rsid w:val="00840E97"/>
+    <w:rsid w:val="008519E7"/>
+    <w:rsid w:val="00857EA8"/>
+    <w:rsid w:val="00867CDA"/>
+    <w:rsid w:val="0087751F"/>
+    <w:rsid w:val="00877FD6"/>
+    <w:rsid w:val="008901C5"/>
+    <w:rsid w:val="008E2E89"/>
+    <w:rsid w:val="008E31ED"/>
+    <w:rsid w:val="00923986"/>
+    <w:rsid w:val="00936E33"/>
+    <w:rsid w:val="0094193D"/>
+    <w:rsid w:val="00943B5C"/>
+    <w:rsid w:val="00947C16"/>
+    <w:rsid w:val="009538C8"/>
+    <w:rsid w:val="009655E6"/>
+    <w:rsid w:val="009677AF"/>
+    <w:rsid w:val="00974634"/>
+    <w:rsid w:val="00A30373"/>
+    <w:rsid w:val="00A3435B"/>
+    <w:rsid w:val="00A343DB"/>
+    <w:rsid w:val="00A508E9"/>
+    <w:rsid w:val="00A534A2"/>
+    <w:rsid w:val="00A66D2C"/>
+    <w:rsid w:val="00AD3648"/>
+    <w:rsid w:val="00B06B53"/>
+    <w:rsid w:val="00B56FB5"/>
+    <w:rsid w:val="00B604CD"/>
+    <w:rsid w:val="00B65B4C"/>
+    <w:rsid w:val="00B7762D"/>
+    <w:rsid w:val="00B902AF"/>
+    <w:rsid w:val="00B958EA"/>
+    <w:rsid w:val="00BC6D95"/>
+    <w:rsid w:val="00C07645"/>
+    <w:rsid w:val="00C16A10"/>
+    <w:rsid w:val="00C6539B"/>
+    <w:rsid w:val="00CB1F4C"/>
+    <w:rsid w:val="00CC48C3"/>
+    <w:rsid w:val="00CF1635"/>
+    <w:rsid w:val="00D223C2"/>
+    <w:rsid w:val="00D37D0D"/>
+    <w:rsid w:val="00D37E88"/>
+    <w:rsid w:val="00D60E87"/>
+    <w:rsid w:val="00D64790"/>
+    <w:rsid w:val="00DA7CBF"/>
+    <w:rsid w:val="00E06EAB"/>
+    <w:rsid w:val="00E539C2"/>
+    <w:rsid w:val="00E7246F"/>
+    <w:rsid w:val="00E83187"/>
+    <w:rsid w:val="00E90F53"/>
+    <w:rsid w:val="00EF507A"/>
+    <w:rsid w:val="00F23F54"/>
+    <w:rsid w:val="00F258BB"/>
+    <w:rsid w:val="00F401BD"/>
+    <w:rsid w:val="00F61E11"/>
+    <w:rsid w:val="00F73922"/>
+    <w:rsid w:val="00F74907"/>
+    <w:rsid w:val="00F96705"/>
+    <w:rsid w:val="00FB46C8"/>
+    <w:rsid w:val="00FE2E63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4CD9DB12"/>
-  <w15:docId w15:val="{AABDB624-F1B9-44A7-9E39-ED89D0850E83}"/>
+  <w14:docId w14:val="711BF096"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{78126F8B-4D20-4896-AF35-D1FE93AD39A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19163,468 +8274,1371 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
     <w:pPr>
-      <w:ind w:left="1065" w:hanging="368"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
     <w:pPr>
-      <w:spacing w:before="2"/>
-      <w:ind w:left="1065" w:hanging="368"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
     <w:pPr>
-      <w:spacing w:before="45" w:line="449" w:lineRule="exact"/>
-      <w:ind w:left="41" w:right="16"/>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="37"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
     <w:pPr>
-      <w:ind w:left="1065" w:hanging="368"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A508E9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A508E9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A508E9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A508E9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00943B5C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/oems-administrative-requirements" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-of-emergency-medical-services" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@nremt.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/login-register" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/login-register" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://checkahealthlicense.mass.gov/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/renew-your-emt-advanced-emt-or-paramedic-certification" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/login-register" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nremt.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-of-emergency-medical-services" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@nremt.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/renew-your-emt-advanced-emt-or-paramedic-certification" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-professions-licensing-system-user-guide" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nremt.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/EMT/Recertification" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://checkahealthlicense.mass.gov/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/renew-your-emt-advanced-emt-or-paramedic-certification" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://checkahealthlicense.mass.gov/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nremt.org/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/renew-your-emt-advanced-emt-or-paramedic-certification" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/oems-administrative-requirements" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@nremt.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionslicensingsupport.mass.gov/hc/en-us/categories/22355957185047-Using-the-Licensing-System" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/login-register" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-of-emergency-medical-services" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nremt.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/EMT/Recertification" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionslicensingsupport.mass.gov/hc/en-us/categories/22355957185047-Using-the-Licensing-System" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="30999b87-787b-4ae8-a6ee-6bcc85ade281">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1d343228-1eec-43d1-98fd-370ae8985287" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BFB3398FF28ED646BCA40399130C015F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="87766494787836d183d4f5dd832f3fe0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="30999b87-787b-4ae8-a6ee-6bcc85ade281" xmlns:ns3="1d343228-1eec-43d1-98fd-370ae8985287" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e309faea563aa1a6f3fea1af2265b62c" ns2:_="" ns3:_="">
+    <xsd:import namespace="30999b87-787b-4ae8-a6ee-6bcc85ade281"/>
+    <xsd:import namespace="1d343228-1eec-43d1-98fd-370ae8985287"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="30999b87-787b-4ae8-a6ee-6bcc85ade281" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d343228-1eec-43d1-98fd-370ae8985287" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c6fb5c79-03f2-47ea-bb97-3ce4a27e6352}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1d343228-1eec-43d1-98fd-370ae8985287">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6015D6C0-6343-4DD2-904D-A2EBEE5AAF62}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="30999b87-787b-4ae8-a6ee-6bcc85ade281"/>
+    <ds:schemaRef ds:uri="1d343228-1eec-43d1-98fd-370ae8985287"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F912581A-015C-4B6B-A90A-2F260076FD8C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A57636BB-8C3B-48C2-B64A-F19258CE3372}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0E169A8-0EA2-4332-BD6F-A43D8A3E13BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="30999b87-787b-4ae8-a6ee-6bcc85ade281"/>
+    <ds:schemaRef ds:uri="1d343228-1eec-43d1-98fd-370ae8985287"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1088</Words>
-  <Characters>6204</Characters>
+  <Words>726</Words>
+  <Characters>4139</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7278</CharactersWithSpaces>
+  <CharactersWithSpaces>4856</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Paicopoulos, Aggelos (DPH)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-10-30T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100BFB3398FF28ED646BCA40399130C015F</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-[...6 lines deleted...]
-    <vt:lpwstr>Microsoft® Publisher for Microsoft 365</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>