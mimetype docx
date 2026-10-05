--- v1 (2025-12-10)
+++ v2 (2026-10-05)
@@ -1,18531 +1,7996 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="22C0C14E" w14:textId="77777777" w:rsidR="006330A1" w:rsidRDefault="005F7D6D">
-[...10460 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="314"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1180"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2725"/>
+        <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006330A1" w14:paraId="6CC36D11" w14:textId="77777777">
+      <w:tr w:rsidR="008E2E89" w14:paraId="7111756A" w14:textId="77777777" w:rsidTr="008D3A38">
         <w:trPr>
-          <w:trHeight w:val="1279"/>
+          <w:trHeight w:val="980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10794" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="085295"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4D7FB7" w14:textId="77777777" w:rsidR="006330A1" w:rsidRDefault="005F7D6D">
+          <w:p w14:paraId="27003A02" w14:textId="1D713091" w:rsidR="008E2E89" w:rsidRPr="002D5261" w:rsidRDefault="008E2E89" w:rsidP="008D3A38">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:line="636" w:lineRule="exact"/>
-              <w:ind w:left="22" w:right="4"/>
+              <w:spacing w:before="81" w:line="631" w:lineRule="exact"/>
+              <w:ind w:left="10" w:right="2"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="53"/>
+                <w:sz w:val="50"/>
+                <w:szCs w:val="50"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E539C2">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="53"/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="570E1DB0" wp14:editId="67ED8C3C">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5813235</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>61595</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="952500" cy="530860"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="317459983" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="317459983" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="952500" cy="530860"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00E539C2">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251722752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="379CAD15" wp14:editId="29876831">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>111760</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>63144</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="952500" cy="530897"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="888208782" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="888208782" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="952500" cy="530897"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="002D5261">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="50"/>
+                <w:szCs w:val="50"/>
+              </w:rPr>
+              <w:t>MASSACHUSETTS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5261">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="50"/>
+                <w:szCs w:val="50"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00595E3C" w:rsidRPr="002A3681">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFF00"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="50"/>
+                <w:szCs w:val="50"/>
+              </w:rPr>
+              <w:t>EMT-PARAMEDIC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBE2EAD" w14:textId="1EBF8A76" w:rsidR="008E2E89" w:rsidRDefault="008E2E89" w:rsidP="008D3A38">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="241" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>individuals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>seeking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>recertify</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00142BF2">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Paramedic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E2E89" w14:paraId="343F43BE" w14:textId="77777777" w:rsidTr="008D3A38">
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D26A27" w14:textId="77777777" w:rsidR="008E2E89" w:rsidRDefault="008E2E89" w:rsidP="008D3A38">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="75"/>
+              <w:ind w:left="308"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>For</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>additional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>recertification,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>visit:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="FFFFFF"/>
+                  <w:sz w:val="16"/>
+                  <w:u w:val="single" w:color="FFFFFF"/>
+                </w:rPr>
+                <w:t>mass.gov/dph/oems</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="FFFFFF"/>
+                  <w:sz w:val="16"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>OEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>regarding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>recertification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>email:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="FFFFFF"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="16"/>
+                  <w:u w:val="single" w:color="FFFFFF"/>
+                </w:rPr>
+                <w:t>oems.recert@mass.gov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E2E89" w14:paraId="664A9A4B" w14:textId="77777777" w:rsidTr="008D3A38">
+        <w:trPr>
+          <w:trHeight w:val="776"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A16A73D" w14:textId="77777777" w:rsidR="008E2E89" w:rsidRDefault="008E2E89" w:rsidP="008D3A38">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="64" w:line="438" w:lineRule="exact"/>
+              <w:ind w:left="11" w:right="3"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Recertification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Step</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-17"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-17"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-19"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Profile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-19"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>(First</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-17"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Step)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521AB97C" w14:textId="77777777" w:rsidR="008E2E89" w:rsidRDefault="008E2E89" w:rsidP="008D3A38">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="218" w:lineRule="exact"/>
+              <w:ind w:left="11"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Need</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>help</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Step</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Start</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>agency’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Officer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>more</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>help</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>NREMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="085295"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                  <w:u w:val="single" w:color="085295"/>
+                </w:rPr>
+                <w:t>support@nremt.org</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="793BDE17" w14:textId="69FC9730" w:rsidR="00162B00" w:rsidRDefault="008029BB" w:rsidP="008E2E89">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="250686464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EE0F512" wp14:editId="128EFB5C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-17813</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2134590</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6878642" cy="819397"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="72329942" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6878642" cy="819397"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="32A7039B" w14:textId="77777777" w:rsidR="0006070B" w:rsidRDefault="0006070B" w:rsidP="0006070B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Find your EMS agency under the "Agency Affiliations" on your Dashboard. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4C422501" w14:textId="77777777" w:rsidR="0006070B" w:rsidRDefault="0006070B" w:rsidP="0006070B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">If you are unaffiliated (not working as an EMT and </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>do not hold NREMT certification</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">): </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:br/>
+                              <w:t xml:space="preserve">Select "Unaffiliated - Region #" based on the region in which you live (more info available on </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId15" w:history="1">
+                              <w:r w:rsidRPr="003703F5">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>https://www.mass.gov/how-to/renew-your-emt-advanced-emt-or-paramedic-certification</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="69309289" w14:textId="234895C9" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="007D39C7">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="1EE0F512" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-1.4pt;margin-top:168.1pt;width:541.65pt;height:64.5pt;z-index:250686464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPVWS1BQIAAOMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07Sl16jpatllEdJy&#10;kRY+wHWcxMLxmLHbpHw9YyfbreANkQfLk7HPzDlzvLvpW8NOCr0GW/DZZMqZshJKbeuCf//28GbD&#10;mQ/ClsKAVQU/K89v9q9f7TqXqzk0YEqFjECszztX8CYEl2eZl41qhZ+AU5aSFWArAoVYZyWKjtBb&#10;k82n01XWAZYOQSrv6e/9kOT7hF9VSoYvVeVVYKbg1FtIK6b1ENdsvxN5jcI1Wo5tiH/oohXaUtEL&#10;1L0Igh1R/wXVaongoQoTCW0GVaWlShyIzWz6B5unRjiVuJA43l1k8v8PVn4+PbmvyEL/DnoaYCLh&#10;3SPIH55ZuGuErdUtInSNEiUVnkXJss75fLwapfa5jyCH7hOUNGRxDJCA+grbqArxZIROAzhfRFd9&#10;YJJ+rjbrzWox50xSbjPbvt2uUwmRP9926MMHBS2Lm4IjDTWhi9OjD7EbkT8ficUsPGhj0mCNZV3B&#10;t8v5kjNhanLoOKarM60O5ECjW6o+jd/giUj3vS0TTBDaDHsqZezIP1IeyIf+0NPBqMMByjMpgTA4&#10;jV4GbRrAX5x15LKC+59HgYoz89GSmtvZYhFtmYLFcj2nAK8zh+uMsJKgCh6ITdrehcHKR4e6bqjS&#10;MD8LtzSBSidxXroa+yYnJc1G10erXsfp1Mvb3P8GAAD//wMAUEsDBBQABgAIAAAAIQARtbVE3wAA&#10;AAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYWhuHhirkpUJIHZiAloHRiU0c&#10;iJ9D7Cbh3+NOMJ7udPdduVtczyYzhs4Tws1aADPUeN1Ri/B23K+2wEJUpFXvySD8mAC76vKiVIX2&#10;M72a6RBblkooFArBxjgUnIfGGqfC2g+GkvfhR6dikmPL9ajmVO56LoXIuVMdpQWrBvNoTfN1ODkE&#10;/jLdWaWf378zvW/lcJw/66cW8fpqebgHFs0S/8Jwxk/oUCWm2p9IB9YjrGQijwhZlktg54DYig2w&#10;GuE230jgVcn/f6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA9VZLUFAgAA4wMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABG1tUTfAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAAXwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f" insetpen="t">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="32A7039B" w14:textId="77777777" w:rsidR="0006070B" w:rsidRDefault="0006070B" w:rsidP="0006070B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">Find your EMS agency under the "Agency Affiliations" on your Dashboard. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4C422501" w14:textId="77777777" w:rsidR="0006070B" w:rsidRDefault="0006070B" w:rsidP="0006070B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">If you are unaffiliated (not working as an EMT and </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>do not hold NREMT certification</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve">): </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:br/>
+                        <w:t xml:space="preserve">Select "Unaffiliated - Region #" based on the region in which you live (more info available on </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId16" w:history="1">
+                        <w:r w:rsidRPr="003703F5">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>https://www.mass.gov/how-to/renew-your-emt-advanced-emt-or-paramedic-certification</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="69309289" w14:textId="234895C9" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="007D39C7">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="250658816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A8DED49" wp14:editId="4AC3339C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>20955</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1869440</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1510983399" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="465115ED" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>2. Affiliate with your EMS agency (employer).</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="4A8DED49" id="Rectangle: Rounded Corners 1" o:spid="_x0000_s1027" style="position:absolute;margin-left:1.65pt;margin-top:147.2pt;width:536.95pt;height:23.25pt;z-index:-252657664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGejKBlwIAAMcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQptIOKFFUgpkkI&#10;KmDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dX3Raka1wvgFT0uIop0QYDlVjnkv67fH6&#10;0yklPjBTMQVGlHQnPL1YfPxw3tq5mEANqhKOIInx89aWtA7BzrPM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS57OsBVdZB1x4j6dX/SVdJH4pBQ93UnoRiCopxhbS6tK6jmu2OGfzZ8ds3fAhDPaOKDRr&#10;DD46Ul2xwMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fLb7YNdOZShtX7u&#10;0YxZdNLp+MX4SJfE2o1iiS4Qjoez0+JsMptSwvFucjadfJ5GNbMD2jofvgjQJBoldbAx1T3+kSQU&#10;2974kBSriGEaS4NV3ymRWqH+W6bI8fHs+GRgHJyRe88ZkR5UU103SqVNrBhxqRxBMJJxLkwoBvxv&#10;nsq8G4wBRHR20CpZYadE5FTmXkjSVKjOJCWZyvh1UOn9mlWij7WY5nmqRKQfEUnJRBi9JWY5chd/&#10;4+5/weAfoSJ1wQjO/w0eEellMGEE68aAe4tAjVLL3n8vUi9NVCl06w61wSERf0o8WUO1WznioO9K&#10;b/l1g5Vyw3xYMYdlgA2LoyXc4SIVtCWFwaKkBvfzrfPoj92Bt5S02NYl9T82zAlK1FeDfXNWnJzE&#10;OZA2aLiXp+v9qdnoS8AqKnB4WZ7M6BvU3pQO9BNOnmV8Da+Y4fhmSdd78zL0QwYnFxfLZXLCjrcs&#10;3JgHyyN1VDeW82P3xJwdmiRge93CvvHZPFV+/08PvhFpYLkJIJsQLw9qDhucFqmAhskWx9HLffI6&#10;zN/FLwAAAP//AwBQSwMEFAAGAAgAAAAhANpFvu/iAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j11LwzAUhu8F/0M4gjeyJXbFbbXpkIkKQwQ30dusObalzUlp0g/3682u9PLwvLzvc9LNZBo2YOcq&#10;SxJu5wIYUm51RYWEj8PTbAXMeUVaNZZQwg862GSXF6lKtB3pHYe9L1goIZcoCaX3bcK5y0s0ys1t&#10;ixTYt+2M8uHsCq47NYZy0/BIiDtuVEVhoVQtbkvM631vJJyG+q12u9X4io9tf3revtzQ55eU11fT&#10;wz0wj5P/C8NZP6hDFpyOtiftWCNhsQhBCdE6joGduVguI2DHQGKxBp6l/P8L2S8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAhnoygZcCAADHBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA2kW+7+IAAAAKAQAADwAAAAAAAAAAAAAAAADxBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="465115ED" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>2. Affiliate with your EMS agency (employer).</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="250630144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D7E4E99" wp14:editId="6B346E34">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-27305</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1610995</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6527800" cy="306705"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="599021368" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6527800" cy="306705"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4F3F313F" w14:textId="3DA73E96" w:rsidR="00C6539B" w:rsidRDefault="00F46283" w:rsidP="00F46283">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F46283">
+                              <w:t xml:space="preserve">All education is tracked and approved on </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId17" w:history="1">
+                              <w:r w:rsidRPr="00F46283">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>NREMT.org.</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0D7E4E99" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-2.15pt;margin-top:126.85pt;width:514pt;height:24.15pt;z-index:250630144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMOqJa/AEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcXHatkNV2t1tV&#10;2l6kbT+AYByjAkOBxE6/vgP2ZqP2raofEDCeM3POHDY3g9HkKH1QYBmdz0pKpBXQKLtn9Pu3hzdX&#10;lITIbcM1WMnoSQZ6s339atO7WlbQgW6kJwhiQ907RrsYXV0UQXTS8DADJy0GW/CGRzz6fdF43iO6&#10;0UVVlquiB984D0KGgLf3Y5BuM37bShG/tG2QkWhGsbeYV5/XXVqL7YbXe89dp8TUBv+HLgxXFoue&#10;oe555OTg1V9QRgkPAdo4E2AKaFslZOaAbOblH2yeOu5k5oLiBHeWKfw/WPH5+OS+ehKHdzDgADOJ&#10;4B5B/AjEwl3H7V7eeg99J3mDhedJsqJ3oZ5Sk9ShDglk13+CBofMDxEy0NB6k1RBngTRcQCns+hy&#10;iETg5WpZra9KDAmMvS1X63KZS/D6Odv5ED9IMCRtGPU41IzOj48hpm54/fxLKmbhQWmdB6st6Rm9&#10;XlbLnHARMSqi77QyjGJx/EYnJJLvbZOTI1d63GMBbSfWiehIOQ67gaiG0SrlJhF20JxQBg+jzfBZ&#10;4KYD/4uSHi3GaPh54F5Soj9alPJ6vlgkT+bDYrmu8OAvI7vLCLcCoRiNlIzbu5h9PFK+RclbldV4&#10;6WRqGa2TRZpsnrx5ec5/vTzG7W8AAAD//wMAUEsDBBQABgAIAAAAIQAXCHVO3gAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjctmTtBqyrOyEQV9DGh7Rb1nhtReNUTbaWf096&#10;gpstP3r9vPl2tK24UO8bxwiLuQJBXDrTcIXw8f4yewDhg2ajW8eE8EMetsX1Va4z4wbe0WUfKhFD&#10;2GcaoQ6hy6T0ZU1W+7nriOPt5HqrQ1z7SppeDzHctjJR6k5a3XD8UOuOnmoqv/dni/D5ejp8LdVb&#10;9WxX3eBGJdmuJeLtzfi4ARFoDH8wTPpRHYrodHRnNl60CLNlGkmEZJXeg5gAlUzTESFViQJZ5PJ/&#10;h+IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADDqiWvwBAADUAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFwh1Tt4AAAALAQAADwAAAAAAAAAA&#10;AAAAAABWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4F3F313F" w14:textId="3DA73E96" w:rsidR="00C6539B" w:rsidRDefault="00F46283" w:rsidP="00F46283">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F46283">
+                        <w:t xml:space="preserve">All education is tracked and approved on </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId18" w:history="1">
+                        <w:r w:rsidRPr="00F46283">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>NREMT.org.</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="250600448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B48DD66" wp14:editId="373C7454">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>20955</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1356995</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1847946056" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5098B22B" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>1.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>Log</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>into</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>your</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>NREMT</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>account</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>through</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>NREMT.org.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0CF7F949" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="6B48DD66" id="_x0000_s1029" style="position:absolute;margin-left:1.65pt;margin-top:106.85pt;width:536.95pt;height:23.25pt;z-index:-252716032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnY0BLlwIAAMcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSRpaQcVKapATJMQ&#10;IGDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dnXdaka1wvgFT0uIop0QYDlVjnkv67fHq&#10;0wklPjBTMQVGlHQnPD1ffvxw1tqFmEANqhKOIInxi9aWtA7BLrLM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS5/OsBVdZB1x4j6eX/SVdJn4pBQ+3UnoRiCopxhbS6tK6jmu2PGOLZ8ds3fAhDPaOKDRr&#10;DD46Ul2ywMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fKb7YO9cyhDa/3C&#10;oxmz6KTT8YvxkS6JtRvFEl0gHA/nJ8XpZD6jhOPd5HQ2+TyLamYHtHU+fBGgSTRK6mBjqnv8I0ko&#10;tr32ISlWEcM0lgarvlMitUL9t0yR6XQ+PR4YB2fk3nNGpAfVVFeNUmkTK0ZcKEcQjGScCxOKAf+b&#10;pzLvBmMAEZ0dtEpW2CkROZW5F5I0FaozSUmmMn4dVHq/ZpXoYy1meZ4qEelHRFIyEUZviVmO3MXf&#10;uPtfMPhHqEhdMILzf4NHRHoZTBjBujHg3iJQo9Sy99+L1EsTVQrdukNtSjqNPyWerKHa3TnioO9K&#10;b/lVg5VyzXy4Yw7LABsWR0u4xUUqaEsKg0VJDe7nW+fRH7sDbylpsa1L6n9smBOUqK8G++a0OD6O&#10;cyBt0HAvT9f7U7PRF4BVVODwsjyZ0TeovSkd6CecPKv4Gl4xw/HNkq735kXohwxOLi5Wq+SEHW9Z&#10;uDYPlkfqqG4s58fuiTk7NEnA9rqBfeOzRar8/p8efCPSwGoTQDYhXh7UHDY4LVIBDZMtjqOX++R1&#10;mL/LXwAAAP//AwBQSwMEFAAGAAgAAAAhAM0O8LPhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j19LwzAUxd8Fv0O4gi/ikrWwjtp0yEQFkYFzzNesubalzU1p0j/u05s96eO553DO72ab2bRsxN7V&#10;liQsFwIYUmF1TaWEw+fz/RqY84q0ai2hhB90sMmvrzKVajvRB457X7JQQi5VEirvu5RzV1RolFvY&#10;Dil437Y3ygfZl1z3agrlpuWRECtuVE1hoVIdbissmv1gJJzHZte4t/X0jk/dcH7Zvt7R8UvK25v5&#10;8QGYx9n/heGCH9AhD0wnO5B2rJUQxyEoIVrGCbCLL5IkAnYKp5WIgOcZ//9C/gsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAnY0BLlwIAAMcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDNDvCz4QAAAAoBAAAPAAAAAAAAAAAAAAAAAPEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="5098B22B" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>1.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>Log</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>into</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>your</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>NREMT</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>account</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>through</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>NREMT.org.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0CF7F949" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6598BB93" w14:textId="0941583D" w:rsidR="00162B00" w:rsidRDefault="00530A16">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251269120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47477989" wp14:editId="2A3BABF4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-31115</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2127250</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6951980" cy="1150620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="921060853" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6951980" cy="1150620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="10041542" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:t>Submit your Training Profile and associated fee electronically using the Department-designated site</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId19" w:history="1">
+                              <w:r w:rsidRPr="004F0926">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>NREMT.org</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="07B02F17" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">PLEASE REMEMBER TO CLICK THE </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="990000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">“SUBMIT” </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>BUTTON ON YOUR TRAINING PROFILE.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0D0B3BFB" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:t>Work with your TO for profile review and submission of continuing education. Your EMS agency TO will review your Training Profile for accuracy and document the proficiency of your skills (if applicable).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0308CFA0" w14:textId="786995C0" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Submission Fee: $</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C261DE">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>3</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00456CEA">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>7</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (Ensure all education is completed and meets requirements before submitting)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0411CC86" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00AD3648" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:color w:val="990000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="990000"/>
+                              </w:rPr>
+                              <w:t>DO NOT FORGET TO COMPLETE STEP B.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="47477989" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-2.45pt;margin-top:167.5pt;width:547.4pt;height:90.6pt;z-index:251269120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIgUa8CwIAAOsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7ajJE2skNV2t1tV&#10;2l6kbT8AY2yjYoYCiZ1+fQfszUbtW1U/oMEDZ+acOexvxl6Tk3RegWG0WOSUSCOgVqZl9Pu3hzdb&#10;SnzgpuYajGT0LD29Obx+tR9sKZfQga6lIwhifDlYRrsQbJllXnSy534BVhpMNuB6HnDr2qx2fED0&#10;XmfLPN9kA7jaOhDSe/x7PyXpIeE3jRThS9N4GYhmFHsLaXVpreKaHfa8bB23nRJzG/wfuui5Mlj0&#10;AnXPAydHp/6C6pVw4KEJCwF9Bk2jhEwckE2R/8HmqeNWJi4ojrcXmfz/gxWfT0/2qyNhfAcjDjCR&#10;8PYRxA9PDNx13LTy1jkYOslrLFxEybLB+nK+GqX2pY8g1fAJahwyPwZIQGPj+qgK8iSIjgM4X0SX&#10;YyACf25262K3xZTAXFGs880yjSXj5fN163z4IKEnMWDU4VQTPD89+hDb4eXzkVjNwIPSOk1WGzIw&#10;ulsv15Rw3aJF5zldnelVQAtq1TO6zeM3mSLyfW/qBBO40lOMpbSZBYicJ/ZhrEaiakZX8W7Uo4L6&#10;jIo4mByHLwSDDtwvSgZ0G6P+55E7SYn+aFDVXbFaRXumzWr9FiUg7jpTXWe4EQjFaEBSKbwLk6WP&#10;1qm2w0rTHA3c4iQalTR66WpuHx2VpJvdHy17vU+nXt7o4TcAAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;mlak4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwEIZ3JN7BOiS21mlCS5vmUiGkDkzQ&#10;loHxErt2ILZD7Cbh7XEnGO/u03/fX+wm07JB9r5xFmExT4BJWzvRWIXwftrP1sB8ICuodVYi/EgP&#10;u/L2pqBcuNEe5HAMisUQ63NC0CF0Oee+1tKQn7tO2ng7u95QiGOvuOhpjOGm5WmSrLihxsYPmjr5&#10;rGX9dbwYBP42PGoSrx/fmdirtDuNn9WLQry/m562wIKcwh8MV/2oDmV0qtzFCs9ahNnDJpIIWbaM&#10;na5Ast7EVYWwXKxS4GXB/3cofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAIgUa8CwIA&#10;AOsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKmlak&#10;4AAAAAsBAAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f" insetpen="t">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="10041542" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:t>Submit your Training Profile and associated fee electronically using the Department-designated site</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId20" w:history="1">
+                        <w:r w:rsidRPr="004F0926">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>NREMT.org</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="07B02F17" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">PLEASE REMEMBER TO CLICK THE </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="990000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">“SUBMIT” </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>BUTTON ON YOUR TRAINING PROFILE.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0D0B3BFB" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:t>Work with your TO for profile review and submission of continuing education. Your EMS agency TO will review your Training Profile for accuracy and document the proficiency of your skills (if applicable).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0308CFA0" w14:textId="786995C0" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Submission Fee: $</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C261DE">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>3</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00456CEA">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>7</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (Ensure all education is completed and meets requirements before submitting)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0411CC86" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00AD3648" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:color w:val="990000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="990000"/>
+                        </w:rPr>
+                        <w:t>DO NOT FORGET TO COMPLETE STEP B.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251125760" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E27AEB9" wp14:editId="4B97B182">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5715</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1885950</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="186170156" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="119787D8" w14:textId="77777777" w:rsidR="00F46283" w:rsidRPr="00F46283" w:rsidRDefault="00F46283" w:rsidP="00F46283">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F46283">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>4. Submit Training Profile for Training Officer (TO) review and approval.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7D43294E" w14:textId="77777777" w:rsidR="00F46283" w:rsidRPr="00F46283" w:rsidRDefault="00F46283" w:rsidP="00F46283">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F46283">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="42714F82" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="1E27AEB9" id="_x0000_s1031" style="position:absolute;margin-left:.45pt;margin-top:148.5pt;width:536.95pt;height:23.25pt;z-index:-252190720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFT6fOlgIAAMcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQptIOKFFUgpkkI&#10;KmDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dX3Raka1wvgFT0uIop0QYDlVjnkv67fH6&#10;0yklPjBTMQVGlHQnPL1YfPxw3tq5mEANqhKOIInx89aWtA7BzrPM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS57OsBVdZB1x4j6dX/SVdJH4pBQ93UnoRiCopxhbS6tK6jmu2OGfzZ8ds3fAhDPaOKDRr&#10;DD46Ul2xwMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fLb7YNdOZShtX7u&#10;0YxZdNLp+MX4SJfE2o1iiS4Qjoez0+JsMptSwvFucjadfJ5GNbMD2jofvgjQJBoldbAx1T3+kSQU&#10;2974kBSriGEaS4NV3ymRWqH+W6bI8fHs+GRgHJyRe88ZkR5UU103SqVNrBhxqRxBMJJxLkwoBvxv&#10;nsq8G4wBRHR20CpZYadE5FTmXkjSVKjOJCWZyvh1UOn9mlWij7WY5nmqRKQfEUnJRBi9JWY5chd/&#10;4+5/weAfoSJ1wQjO/w0eEellMGEE68aAe4tAjVLL3n8vUi9NVCl06w61KWkqk3iyhmq3csRB35Xe&#10;8usGK+WG+bBiDssAGxZHS7jDRSpoSwqDRUkN7udb59EfuwNvKWmxrUvqf2yYE5Sorwb75qw4OYlz&#10;IG3QcC9P1/tTs9GXgFVU4PCyPJnRN6i9KR3oJ5w8y/gaXjHD8c2SrvfmZeiHDE4uLpbL5IQdb1m4&#10;MQ+WR+qobiznx+6JOTs0ScD2uoV947N5qvz+nx58I9LAchNANiFeHtQcNjgtUgENky2Oo5f75HWY&#10;v4tfAAAA//8DAFBLAwQUAAYACAAAACEAHxoC7uEAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;XUvDQBBF3wX/wzKCL9JubKttYyZFKiqICK2ir9vsmIRkZ0N282F/vdsnfRzu5c45yWY0teipdaVl&#10;hOtpBII4s7rkHOHj/XGyAuG8Yq1qy4TwQw426flZomJtB95Rv/e5CCPsYoVQeN/EUrqsIKPc1DbE&#10;Ifu2rVE+nG0udauGMG5qOYuiW2lUyeFDoRraFpRV+84gHPvqrXIvq+GVHpru+LR9vuLPL8TLi/H+&#10;DoSn0f+V4YQf0CENTAfbsXaiRliHHsJsvQxGpzhaLoLKAWG+mN+ATBP53yD9BQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAIVPp86WAgAAxwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAB8aAu7hAAAACQEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="119787D8" w14:textId="77777777" w:rsidR="00F46283" w:rsidRPr="00F46283" w:rsidRDefault="00F46283" w:rsidP="00F46283">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F46283">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>4. Submit Training Profile for Training Officer (TO) review and approval.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7D43294E" w14:textId="77777777" w:rsidR="00F46283" w:rsidRPr="00F46283" w:rsidRDefault="00F46283" w:rsidP="00F46283">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F46283">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="42714F82" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0006070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251752448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="650B2088" wp14:editId="516E06BC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-28575</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4145915</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6697345" cy="628650"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1024615409" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6697345" cy="628650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="32C78EEE" w14:textId="391A62F6" w:rsidR="00641D52" w:rsidRPr="00641D52" w:rsidRDefault="00641D52" w:rsidP="00641D52">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00641D52">
+                              <w:t xml:space="preserve">Sign into your account on the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00641D52">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">eLicensing website </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00641D52">
+                              <w:t xml:space="preserve">for renewal applications at </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId21" w:history="1">
+                              <w:r w:rsidRPr="00DC7FF3">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00641D52">
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="64012AE3" w14:textId="1FCE19C2" w:rsidR="00C80EEA" w:rsidRPr="00C80EEA" w:rsidRDefault="00641D52" w:rsidP="00C80EEA">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00641D52">
+                              <w:t>For assistance recovering your username or password, see</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009E1EA9">
+                              <w:t xml:space="preserve"> the </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId22" w:history="1">
+                              <w:r w:rsidR="007C4E23" w:rsidRPr="007C4E23">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>Using the Licensing System</w:t>
+                              </w:r>
+                              <w:r w:rsidR="007C4E23" w:rsidRPr="007C4E23">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> resources</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="007C4E23">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1BD727F3" w14:textId="77777777" w:rsidR="00C80EEA" w:rsidRPr="00C80EEA" w:rsidRDefault="00C80EEA" w:rsidP="00C80EEA">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C80EEA">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="47297B2D" w14:textId="282454D1" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="650B2088" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-2.25pt;margin-top:326.45pt;width:527.35pt;height:49.5pt;z-index:251752448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJrxKZCgIAAOoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jd27EFy0GaNEWB&#10;9AEk/QCaoiSiFJdd0pbcr++SUhyjvQXVgeBqydmd2eH2um8NOyr0GmzBZ5MpZ8pKKLWtC/7j6f7d&#10;mjMfhC2FAasKflKeX+/evtl2LldzaMCUChmBWJ93ruBNCC7PMi8b1Qo/AacsJSvAVgQKsc5KFB2h&#10;tyabT6errAMsHYJU3tPfuyHJdwm/qpQM36rKq8BMwam3kFZM6z6u2W4r8hqFa7Qc2xCv6KIV2lLR&#10;M9SdCIIdUP8D1WqJ4KEKEwltBlWlpUociM1s+hebx0Y4lbiQON6dZfL/D1Z+PT6678hC/wF6GmAi&#10;4d0DyJ+eWbhthK3VDSJ0jRIlFZ5FybLO+Xy8GqX2uY8g++4LlDRkcQiQgPoK26gK8WSETgM4nUVX&#10;fWCSfq5Wm6v3iyVnknKr+Xq1TFPJRP5826EPnxS0LG4KjjTUhC6ODz7EbkT+fCQWs3CvjUmDNZZ1&#10;Bd8s5wQvTE0OHcd0cabVgRxodFvw9TR+gyci3Y+2TDBBaDPsqZSxI/9IeSAf+n3PdEntx7tRjj2U&#10;JxIEYTAcPRDaNIC/OevIbAX3vw4CFWfmsyVRN7PFIrozBYvl1ZwCvMzsLzPCSoIqeCBSaXsbBkcf&#10;HOq6oUrDGC3c0CAqnTR66WpsnwyVpBvNHx17GadTL0909wcAAP//AwBQSwMEFAAGAAgAAAAhAMwY&#10;OcTgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAQhXck/oN1SGyt3UBaGnKpEFIHJqBl&#10;YHRiYwfic4jdJPx73AnG0/v03nflbnYdG/UQWk8Iq6UApqnxqiWD8HbcL+6AhShJyc6TRvjRAXbV&#10;5UUpC+UnetXjIRqWSigUEsHG2Bech8ZqJ8PS95pS9uEHJ2M6B8PVIKdU7jqeCbHmTraUFqzs9aPV&#10;zdfh5BD4y7ixUj2/f9+ovcn64/RZPxnE66v54R5Y1HP8g+Gsn9ShSk61P5EKrENY3OaJRFjn2RbY&#10;GRC5yIDVCJt8tQVelfz/D9UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEmvEpkKAgAA&#10;6gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMwYOcTg&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f" insetpen="t">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="32C78EEE" w14:textId="391A62F6" w:rsidR="00641D52" w:rsidRPr="00641D52" w:rsidRDefault="00641D52" w:rsidP="00641D52">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00641D52">
+                        <w:t xml:space="preserve">Sign into your account on the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00641D52">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">eLicensing website </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00641D52">
+                        <w:t xml:space="preserve">for renewal applications at </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId23" w:history="1">
+                        <w:r w:rsidRPr="00DC7FF3">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00641D52">
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="64012AE3" w14:textId="1FCE19C2" w:rsidR="00C80EEA" w:rsidRPr="00C80EEA" w:rsidRDefault="00641D52" w:rsidP="00C80EEA">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00641D52">
+                        <w:t>For assistance recovering your username or password, see</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009E1EA9">
+                        <w:t xml:space="preserve"> the </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId24" w:history="1">
+                        <w:r w:rsidR="007C4E23" w:rsidRPr="007C4E23">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>Using the Licensing System</w:t>
+                        </w:r>
+                        <w:r w:rsidR="007C4E23" w:rsidRPr="007C4E23">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> resources</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="007C4E23">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1BD727F3" w14:textId="77777777" w:rsidR="00C80EEA" w:rsidRPr="00C80EEA" w:rsidRDefault="00C80EEA" w:rsidP="00C80EEA">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C80EEA">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="47297B2D" w14:textId="282454D1" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0006070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252765184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A20D6A4" wp14:editId="05054719">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>15875</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5731510</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7179945" cy="628650"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="843912488" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7179945" cy="628650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="63B1F690" w14:textId="7679C8D1" w:rsidR="00D223C2" w:rsidRPr="00D223C2" w:rsidRDefault="00D223C2" w:rsidP="00D223C2">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t xml:space="preserve">Once all the steps are complete, your application will be processed within 2 to 5 business days. You can check your recertification status on the </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId25" w:history="1">
+                              <w:r w:rsidRPr="00D223C2">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>eLicensing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t xml:space="preserve"> website. </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId26" w:history="1">
+                              <w:r w:rsidRPr="00D223C2">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Electronic verification</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t xml:space="preserve"> of certification is sufficient for staffing an ambulance. OEMS will </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">email </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t xml:space="preserve">your updated </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00154185" w:rsidRPr="00D223C2">
+                              <w:t>certification,</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>or you can retrieve it from your account.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3D4CE840" w14:textId="77777777" w:rsidR="00D223C2" w:rsidRPr="00D223C2" w:rsidRDefault="00D223C2" w:rsidP="00D223C2">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4B757EB5" w14:textId="44B4B5DF" w:rsidR="00B604CD" w:rsidRDefault="00B604CD" w:rsidP="00B604CD">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6A20D6A4" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:1.25pt;margin-top:451.3pt;width:565.35pt;height:49.5pt;z-index:252765184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxobBWCQIAAOoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RVr1HT1bLLIqRl&#10;QVr4gKnjJBaOx9huk/L1jJ1st4I3RB4sT8Y+M+fM8e6mbzU7SecVmoLPJlPOpBFYKlMX/Pu3h3cb&#10;znwAU4JGIwt+lp7f7N++2XU2l3NsUJfSMQIxPu9swZsQbJ5lXjSyBT9BKw0lK3QtBApdnZUOOkJv&#10;dTafTldZh660DoX0nv7eD0m+T/hVJUX4UlVeBqYLTr2FtLq0HuKa7XeQ1w5so8TYBvxDFy0oQ0Uv&#10;UPcQgB2d+guqVcKhxypMBLYZVpUSMnEgNrPpH2yeG7AycSFxvL3I5P8frHg6PduvjoX+PfY0wETC&#10;20cUPzwzeNeAqeWtc9g1EkoqPIuSZZ31+Xg1Su1zH0EO3WcsachwDJiA+sq1URXiyQidBnC+iC77&#10;wAT9XM/W2+1iyZmg3Gq+WS3TVDLIX25b58NHiS2Lm4I7GmpCh9OjD7EbyF+OxGIGH5TWabDasK7g&#10;2+Wc4EHX5NBxTFdnWhXIgVq1Bd9M4zd4ItL9YMoEE0DpYU+ltBn5R8oD+dAfeqZK4hLvRjkOWJ5J&#10;EIeD4eiB0KZB94uzjsxWcP/zCE5ypj8ZEnU7WyyiO1OwWK7nFLjrzOE6A0YQVMEDkUrbuzA4+mid&#10;qhuqNIzR4C0NolJJo9euxvbJUEm60fzRsddxOvX6RPe/AQAA//8DAFBLAwQUAAYACAAAACEA2BJN&#10;Nd4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPsU7EMBBEeyT+wVokOs5OIgKEOCeEdAUVcEdB&#10;uYkXOxDbIfYl4e/xVdDNakYzb+vtagc20xR67yRkGwGMXOdV77SEt8Pu6hZYiOgUDt6RhB8KsG3O&#10;z2qslF/cK837qFkqcaFCCSbGseI8dIYsho0fySXvw08WYzonzdWESyq3A8+FKLnF3qUFgyM9Guq+&#10;9kcrgb/MNwbV8/t3oXY6Hw/LZ/ukpby8WB/ugUVa418YTvgJHZrE1PqjU4ENEvLrFJRwJ/IS2MnP&#10;iiIH1iYlRFYCb2r+/4fmFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHGhsFYJAgAA6gMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANgSTTXeAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f" insetpen="t">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="63B1F690" w14:textId="7679C8D1" w:rsidR="00D223C2" w:rsidRPr="00D223C2" w:rsidRDefault="00D223C2" w:rsidP="00D223C2">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t xml:space="preserve">Once all the steps are complete, your application will be processed within 2 to 5 business days. You can check your recertification status on the </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId27" w:history="1">
+                        <w:r w:rsidRPr="00D223C2">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>eLicensing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t xml:space="preserve"> website. </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId28" w:history="1">
+                        <w:r w:rsidRPr="00D223C2">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Electronic verification</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t xml:space="preserve"> of certification is sufficient for staffing an ambulance. OEMS will </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">email </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t xml:space="preserve">your updated </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00154185" w:rsidRPr="00D223C2">
+                        <w:t>certification,</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>or you can retrieve it from your account.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3D4CE840" w14:textId="77777777" w:rsidR="00D223C2" w:rsidRPr="00D223C2" w:rsidRDefault="00D223C2" w:rsidP="00D223C2">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4B757EB5" w14:textId="44B4B5DF" w:rsidR="00B604CD" w:rsidRDefault="00B604CD" w:rsidP="00B604CD">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0006070B">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252364800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65B1254F" wp14:editId="368533AB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-34290</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6353810</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1773330438" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="28969858" w14:textId="65B260A5" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>IMPORTANTS REMINDERS</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001C4CA9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="345F2EDA" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00624DC2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="42953497" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="65B1254F" id="_x0000_s1034" style="position:absolute;margin-left:-2.7pt;margin-top:500.3pt;width:536.95pt;height:23.25pt;z-index:-250951680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwn5mWlwIAAMcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQptIOKFFUgpkkI&#10;KmDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dX3Raka1wvgFT0uIop0QYDlVjnkv67fH6&#10;0yklPjBTMQVGlHQnPL1YfPxw3tq5mEANqhKOIInx89aWtA7BzrPM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS57OsBVdZB1x4j6dX/SVdJH4pBQ93UnoRiCopxhbS6tK6jmu2OGfzZ8ds3fAhDPaOKDRr&#10;DD46Ul2xwMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fLb7YNdOZShtX7u&#10;0YxZdNLp+MX4SJfE2o1iiS4Qjoez0+JsMptSwvFucjadfJ5GNbMD2jofvgjQJBoldbAx1T3+kSQU&#10;2974kBSriGEaS4NV3ymRWqH+W6bI8fHs+GRgHJyRe88ZkR5UU103SqVNrBhxqRxBMJJxLkwoBvxv&#10;nsq8G4wBRHR20CpZYadE5FTmXkjSVKjOJCWZyvh1UOn9mlWij7WY5nmqRKQfEUnJRBi9JWY5chd/&#10;4+5/weAfoSJ1wQjO/w0eEellMGEE68aAe4tAjVLL3n8vUi9NVCl06w61Kelp/CnxZA3VbuWIg74r&#10;veXXDVbKDfNhxRyWATYsjpZwh4tU0JYUBouSGtzPt86jP3YH3lLSYluX1P/YMCcoUV8N9s1ZcXIS&#10;50DaoOFenq73p2ajLwGrqMDhZXkyo29Qe1M60E84eZbxNbxihuObJV3vzcvQDxmcXFwsl8kJO96y&#10;cGMeLI/UUd1Yzo/dE3N2aJKA7XUL+8Zn81T5/T89+EakgeUmgGxCvDyoOWxwWqQCGiZbHEcv98nr&#10;MH8XvwAAAP//AwBQSwMEFAAGAAgAAAAhAI3wGkviAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j09Lw0AQxe+C32EZwYu0u5W2hphNkYoKIoJV9LpNxiQkOxuymz/20zs56W1m3uO93yS7yTZiwM5X&#10;jjSslgoEUubyigoNH+8PiwiED4Zy0zhCDT/oYZeenyUmzt1IbzgcQiE4hHxsNJQhtLGUPivRGr90&#10;LRJr366zJvDaFTLvzMjhtpHXSm2lNRVxQ2la3JeY1YfeajgN9Wvtn6PxBe/b/vS4f7qizy+tLy+m&#10;u1sQAafwZ4YZn9EhZaaj6yn3otGw2KzZyXfFNSBmh9pGGxDHeVrfrECmifz/RfoLAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAcJ+ZlpcCAADHBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAjfAaS+IAAAANAQAADwAAAAAAAAAAAAAAAADxBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="28969858" w14:textId="65B260A5" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>IMPORTANTS REMINDERS</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001C4CA9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="345F2EDA" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00624DC2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="42953497" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0006070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252493824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BE2174C" wp14:editId="2F1BF9B2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-11430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6595110</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6951980" cy="1028700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1358841732" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6951980" cy="1028700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="710F6510" w14:textId="0560532F" w:rsidR="00C6539B" w:rsidRPr="005A049C" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">YOUR </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00ED12C5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ADVANCED </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">EMT CERTIFICATION IS </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>NOT</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> RENEWED UNTIL BOTH STEPS </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>A</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> AND </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00154185" w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>B</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00154185" w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ARE</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> COMPLETE!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="76A4F957" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="005A049C" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t>As you approach the expiration of your EMT certification, be sure to log into the new</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId29" w:history="1">
+                              <w:r w:rsidRPr="005A049C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>eLicensing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">website to ensure it has renewed! </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="31FE796A" w14:textId="329DAAE8" w:rsidR="00C6539B" w:rsidRPr="00A508E9" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:color w:val="990000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t>Once you see you have 03/31/202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001C4CA9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t>9</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> expiration on eLicensing, </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>NOT NREMT.org</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t>, you have successfully recertified. Check your status at:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId30" w:history="1">
+                              <w:r w:rsidRPr="005A049C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="0A84A643" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="1DEB0826" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="5CA448EF" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="258EDC55" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="74A764BE" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="54D0D23F" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="6A1E933A" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="3202F7D4" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="36EA5F1A" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="584F2F2D" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="70D1BD2B" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="39530312" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="40A9AB78" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="482403F1" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="28B81D3A" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="3A460A65" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="2C0993BE" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00A508E9" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="990000"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5BE2174C" id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:-.9pt;margin-top:519.3pt;width:547.4pt;height:81pt;z-index:252493824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJqNBYCgIAAOsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L7ajpE2sOFXXrtOk&#10;rpvU7QMwxjYacBmQ2NnX74LdNNrepvkBcX3h3HvOPexuRq3IUTgvwVS0WOSUCMOhkaar6PdvD+82&#10;lPjATMMUGFHRk/D0Zv/2zW6wpVhCD6oRjiCI8eVgK9qHYMss87wXmvkFWGEw2YLTLGDouqxxbEB0&#10;rbJlnl9lA7jGOuDCe/x7PyXpPuG3reDhS9t6EYiqKPYW0urSWsc12+9Y2Tlme8nnNtg/dKGZNFj0&#10;DHXPAiMHJ/+C0pI78NCGBQedQdtKLhIHZFPkf7B57pkViQuK4+1ZJv//YPnT8dl+dSSM72HEASYS&#10;3j4C/+GJgbuemU7cOgdDL1iDhYsoWTZYX85Xo9S+9BGkHj5Dg0NmhwAJaGydjqogT4LoOIDTWXQx&#10;BsLx59V2XWw3mOKYK/Ll5jpPY8lY+XLdOh8+CtAkbirqcKoJnh0ffYjtsPLlSKxm4EEqlSarDBkq&#10;ul0v15Qw1aFF5zldnNEyoAWV1BXd5PGbTBH5fjBNgglMqmmPpZSZBYicJ/ZhrEciG6wU70Y9amhO&#10;qIiDyXH4QnDTg/tFyYBuq6j/eWBOUKI+GVR1W6xW0Z4pWK2vlxi4y0x9mWGGI1RFA5JK27swWfpg&#10;nex6rDTN0cAtTqKVSaPXrub20VFJutn90bKXcTr1+kb3vwEAAP//AwBQSwMEFAAGAAgAAAAhAFHs&#10;yd7fAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxau41USohTIaQeOAEt&#10;B45O7Nop8TrEbhLens2J3vZnNPNNsZt8ywbTxyaghNVSADNYB92glfB53C+2wGJSqFUb0Ej4NRF2&#10;5e1NoXIdRvwwwyFZRiYYcyXBpdTlnMfaGa/iMnQG6XcKvVeJ1t5y3auRzH3L10JsuFcNUoJTnXlx&#10;pv4+XLwE/j48OKXfvn4yvbfr7jieq1cr5f3d9PwELJkp/Ythxid0KImpChfUkbUSFisiT3QX2XYD&#10;bFaIx4zqVTTN0cDLgl+3KP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACajQWAoCAADr&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUezJ3t8A&#10;AAANAQAADwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f" insetpen="t">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="710F6510" w14:textId="0560532F" w:rsidR="00C6539B" w:rsidRPr="005A049C" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">YOUR </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00ED12C5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">ADVANCED </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">EMT CERTIFICATION IS </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>NOT</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> RENEWED UNTIL BOTH STEPS </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>A</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> AND </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00154185" w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>B</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00154185" w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> ARE</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> COMPLETE!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="76A4F957" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="005A049C" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t>As you approach the expiration of your EMT certification, be sure to log into the new</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId31" w:history="1">
+                        <w:r w:rsidRPr="005A049C">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>eLicensing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">website to ensure it has renewed! </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="31FE796A" w14:textId="329DAAE8" w:rsidR="00C6539B" w:rsidRPr="00A508E9" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:color w:val="990000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t>Once you see you have 03/31/202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001C4CA9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t>9</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> expiration on eLicensing, </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>NOT NREMT.org</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t>, you have successfully recertified. Check your status at:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId32" w:history="1">
+                        <w:r w:rsidRPr="005A049C">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="0A84A643" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="1DEB0826" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="5CA448EF" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="258EDC55" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="74A764BE" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="54D0D23F" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="6A1E933A" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="3202F7D4" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="36EA5F1A" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="584F2F2D" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="70D1BD2B" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="39530312" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="40A9AB78" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="482403F1" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="28B81D3A" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="3A460A65" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                    <w:p w14:paraId="2C0993BE" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00A508E9" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="990000"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0006070B">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252213248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="051D46FF" wp14:editId="5F46DB95">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-19685</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5471795</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2000011236" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="042862AB" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00624DC2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>3. Submit your state application by 03/31/2027.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1C5DE475" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00624DC2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="59122808" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="051D46FF" id="_x0000_s1036" style="position:absolute;margin-left:-1.55pt;margin-top:430.85pt;width:536.95pt;height:23.25pt;z-index:-251103232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNjxKBlgIAAMgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQptIOKFFUgpkkI&#10;KmDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dX3Raka1wvgFT0uIop0QYDlVjnkv67fH6&#10;0yklPjBTMQVGlHQnPL1YfPxw3tq5mEANqhKOIInx89aWtA7BzrPM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS57OsBVdZB1x4j6dX/SVdJH4pBQ93UnoRiCopxhbS6tK6jmu2OGfzZ8ds3fAhDPaOKDRr&#10;DD46Ul2xwMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fLb7YNdOZShtX7u&#10;0YxZdNLp+MX4SJfE2o1iiS4Qjoez0+JsMptSwvFucjadfJ5GNbMD2jofvgjQJBoldbAx1T3+kSQU&#10;2974kBSriGEaS4NV3ymRWqH+W6bI8fHs+GRgHJyRe88ZkR5UU103SqVNrBhxqRxBMJJxLkwoBvxv&#10;nsq8G4wBRHR20CpZYadE5FTmXkjSVKjOJCWZyvh1UOn9mlWij7WY5nmqRKQfEUnJRBi9JWY5chd/&#10;4+5/weAfoSJ1wQjO/w0eEellMGEE68aAe4tAjVLL3n8vUi9NVCl06w61wSGRco1Ha6h2K0cc9G3p&#10;Lb9usFRumA8r5rAOsGNxtoQ7XKSCtqQwWJTU4H6+dR79sT3wlpIW+7qk/seGOUGJ+mqwcc6Kk5M4&#10;CNIGDffydL0/NRt9CVhGBU4vy5MZfYPam9KBfsLRs4yv4RUzHN8s6XpvXoZ+yuDo4mK5TE7Y8paF&#10;G/NgeaSO8sZ6fuyemLNDlwTsr1vYdz6bp9Lvf+rBNyINLDcBZBPi5UHNYYPjIlXQMNriPHq5T16H&#10;Abz4BQAA//8DAFBLAwQUAAYACAAAACEAMx0/cuIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;XUvDQBBF3wX/wzKCL9LupkIbYyZFKiqICFbR120yJiHZ2ZDdfNhf7/ZJH4c53Htuup1NK0bqXW0Z&#10;IVoqEMS5LWouET7eHxYxCOc1F7q1TAg/5GCbnZ+lOinsxG807n0pQgi7RCNU3neJlC6vyGi3tB1x&#10;+H3b3mgfzr6URa+nEG5auVJqLY2uOTRUuqNdRXmzHwzCcWxeG/ccTy903w3Hx93TFX9+IV5ezHe3&#10;IDzN/g+Gk35Qhyw4HezAhRMtwuI6CiRCvI42IE6A2qgw5oBwo+IVyCyV/zdkvwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDNjxKBlgIAAMgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAzHT9y4gAAAAsBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="042862AB" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00624DC2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>3. Submit your state application by 03/31/2027.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1C5DE475" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00624DC2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="59122808" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0006070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252063744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18F103AF" wp14:editId="3C62CCA1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>11430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5048885</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6740525" cy="495300"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="928519746" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6740525" cy="495300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="100F80B8" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="007A3866" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Review your information for accuracy, answer questions, and </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004B3847">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">UPDATE CONTACT INFORMATION. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3DC9DCCC" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004B3847">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Submission Fee: $125</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="18F103AF" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:.9pt;margin-top:397.55pt;width:530.75pt;height:39pt;z-index:252063744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1aHDvBwIAAOsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tu2zAQ3RfoHQjua8muncSC5SBNmqJA&#10;+gGSHoCmKIkoxWGHtCX39B1SimO0u6BaEKSGejPvo8310Bl2UOg12JLPZzlnykqotG1K/uPp/t0V&#10;Zz4IWwkDVpX8qDy/3r59s+ldoRbQgqkUMgKxvuhdydsQXJFlXraqE34GTlkq1oCdCHTEJqtQ9ITe&#10;mWyR5xdZD1g5BKm8p7d3Y5FvE35dKxm+1bVXgZmS02whrZjWXVyz7UYUDQrXajmNIV4xRSe0paYn&#10;qDsRBNuj/geq0xLBQx1mEroM6lpLlTgQm3n+F5vHVjiVuJA43p1k8v8PVn49PLrvyMLwAQYyMJHw&#10;7gHkT88s3LbCNuoGEfpWiYoaz6NkWe98MX0apfaFjyC7/gtUZLLYB0hAQ41dVIV4MkInA44n0dUQ&#10;mKSXF5fLfLVYcSaptlyv3ufJlUwUz1879OGTgo7FTcmRTE3o4vDgQ5xGFM9XYjML99qYZKyxrC/5&#10;OsEL01BCJ5vO7nQ6UAKN7kp+lcdnzESk+9FWCSYIbcY9tTJ24h8pj+TDsBuYrkicpE7UYwfVkRRB&#10;GBNHfwhtWsDfnPWUtpL7X3uBijPz2ZKq6/lyGeOZDsvV5YIOeF7ZnVeElQRV8sDZuL0NY6T3DnXT&#10;UqfRRws35EStk0gvU03zU6KSdlP6Y2TPz+nWyz+6/QMAAP//AwBQSwMEFAAGAAgAAAAhADH1yNne&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1kNiok0Y0JcSpEFIHJqBlYHyJ&#10;H04gfg6xm4R/jzvBeLrT3XflbrG9mGj0nWMF6SoBQdw43bFR8Hbc32xB+ICssXdMCn7Iw666vCix&#10;0G7mV5oOwYhYwr5ABW0IQyGlb1qy6FduII7ehxsthihHI/WIcyy3vVwnyUZa7DgutDjQY0vN1+Fk&#10;FciXKW9RP79/Z3pv1sNx/qyfjFLXV8vDPYhAS/gLwxk/okMVmWp3Yu1FH3UEDwryu9sUxNlPNlkG&#10;olawzbMUZFXK/xeqXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA1aHDvBwIAAOsDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAx9cjZ3gAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAGEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f" insetpen="t">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="100F80B8" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="007A3866" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">Review your information for accuracy, answer questions, and </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004B3847">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">UPDATE CONTACT INFORMATION. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3DC9DCCC" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004B3847">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Submission Fee: $125</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0006070B">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251911168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51B9CC63" wp14:editId="35510CBD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-36195</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4785995</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="725745349" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1D673BCD" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="007A3866" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007A3866">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>2. Review and pay state recertification fee.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1C6DE1C5" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="007A3866" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007A3866">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3E7B022E" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="51B9CC63" id="_x0000_s1038" style="position:absolute;margin-left:-2.85pt;margin-top:376.85pt;width:536.95pt;height:23.25pt;z-index:-251405312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBslmBLmAIAAMgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+8gPaAcVKapATJMQ&#10;VMDEs+vYJJPt82y3affX7+ykKRtok9BenLN93+e7L3d3frHVimyE8y2YihZHOSXCcKhb81zRb4/X&#10;n04p8YGZmikwoqI74enF/OOH887ORAkNqFo4giTGzzpb0SYEO8syzxuhmT8CKwxeSnCaBdy656x2&#10;rEN2rbIyz6dZB662DrjwHk+v+ks6T/xSCh7upPQiEFVRjC2k1aV1Fddsfs5mz47ZpuVDGOwdUWjW&#10;Gnx0pLpigZG1a19R6ZY78CDDEQedgZQtFykHzKbI/8jmoWFWpFxQHG9Hmfz/o+W3mwe7dChDZ/3M&#10;oxmz2Eqn4xfjI9sk1m4US2wD4Xg4PS3OyumEEo535dmk/DyJamYHtHU+fBGgSTQq6mBt6nv8I0ko&#10;trnxISlWE8M0lgarv1MitUL9N0yR4+Pp8cnAODgj954zIj2otr5ulUqbWDHiUjmCYCTjXJhQDPjf&#10;PJV5NxgDiOjsoFWywk6JyKnMvZCkrVGdMiWZyvh1UOn9htWij7WY5HmqRKQfEUnJRBi9JWY5chd/&#10;4+5/weAfoSJ1wQjO/w0eEellMGEE69aAe4tAjVLL3n8vUi9NVClsV1vUBodEGf9KPFpBvVs64qBv&#10;S2/5dYulcsN8WDKHdYAdi7Ml3OEiFXQVhcGipAH3863z6I/tgbeUdNjXFfU/1swJStRXg41zVpyc&#10;xEGQNmi4l6er/alZ60vAMipwelmezOgb1N6UDvQTjp5FfA2vmOH4ZkVXe/My9FMGRxcXi0Vywpa3&#10;LNyYB8sjdZQ31vPj9ok5O3RJwP66hX3ns1kq/f6nHnwj0sBiHUC2IV4e1Bw2OC5SBQ2jLc6jl/vk&#10;dRjA818AAAD//wMAUEsDBBQABgAIAAAAIQCcDlQq4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9NS8NAEIbvgv9hGcGLtLtG2oaYSZGKCiKCVfS6TcYkJDsbspsP++vdnvQ2wzy887zpdjatGKl3&#10;tWWE66UCQZzbouYS4eP9YRGDcF5zoVvLhPBDDrbZ+Vmqk8JO/Ebj3pcihLBLNELlfZdI6fKKjHZL&#10;2xGH27ftjfZh7UtZ9HoK4aaVkVJraXTN4UOlO9pVlDf7wSAcx+a1cc/x9EL33XB83D1d8ecX4uXF&#10;fHcLwtPs/2A46Qd1yILTwQ5cONEiLFabQCJsVjdhOAFqHUcgDgixUhHILJX/O2S/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAGyWYEuYAgAAyAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJwOVCriAAAACwEAAA8AAAAAAAAAAAAAAAAA8gQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1D673BCD" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="007A3866" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007A3866">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>2. Review and pay state recertification fee.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1C6DE1C5" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="007A3866" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007A3866">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3E7B022E" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0006070B">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251586560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BCF6B78" wp14:editId="016276BF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-10795</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3918585</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1345212900" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="487B148D" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="008519E7" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008519E7">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>1. Create an account and link your certification.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="34D046C8" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="2BCF6B78" id="_x0000_s1039" style="position:absolute;margin-left:-.85pt;margin-top:308.55pt;width:536.95pt;height:23.25pt;z-index:-251729920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcGeHDmAIAAMgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSRpaQcVKapATJMQ&#10;IGDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dnXdaka1wvgFT0uIop0QYDlVjnkv67fHq&#10;0wklPjBTMQVGlHQnPD1ffvxw1tqFmEANqhKOIInxi9aWtA7BLrLM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS5/OsBVdZB1x4j6eX/SVdJn4pBQ+3UnoRiCopxhbS6tK6jmu2PGOLZ8ds3fAhDPaOKDRr&#10;DD46Ul2ywMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fKb7YO9cyhDa/3C&#10;oxmz6KTT8YvxkS6JtRvFEl0gHA/nJ8XpZD6jhOPd5HQ2+TyLamYHtHU+fBGgSTRK6mBjqnv8I0ko&#10;tr32ISlWEcM0lgarvlMitUL9t0yR6XQ+PR4YB2fk3nNGpAfVVFeNUmkTK0ZcKEcQjGScCxOKAf+b&#10;pzLvBmMAEZ0dtEpW2CkROZW5F5I0FaozSUmmMn4dVHq/ZpXoYy1meZ4qEelHRFIyEUZviVmO3MXf&#10;uPtfMPhHqEhdMILzf4NHRHoZTBjBujHg3iJQo9Sy99+L1EsTVQrdukNtcEhM41+JR2uodneOOOjb&#10;0lt+1WCpXDMf7pjDOsCOxdkSbnGRCtqSwmBRUoP7+dZ59Mf2wFtKWuzrkvofG+YEJeqrwcY5LY6P&#10;4yBIGzTcy9P1/tRs9AVgGRU4vSxPZvQNam9KB/oJR88qvoZXzHB8s6TrvXkR+imDo4uL1So5Yctb&#10;Fq7Ng+WROsob6/mxe2LODl0SsL9uYN/5bJFKv/+pB9+INLDaBJBNiJcHNYcNjotUQcNoi/Po5T55&#10;HQbw8hcAAAD//wMAUEsDBBQABgAIAAAAIQA1632x4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9NS8NAEIbvgv9hGaEXaTeJkJSYTZFKWxApWEWv2+yYhGRnQ3bzYX+925MeZ+bhnefNNrNu2Yi9&#10;rQ0JCFcBMKTCqJpKAR/vu+UamHWSlGwNoYAftLDJb28ymSoz0RuOJ1cyH0I2lQIq57qUc1tUqKVd&#10;mQ7J375Nr6XzY19y1cvJh+uWR0EQcy1r8h8q2eG2wqI5DVrAZWyOjX1ZT6/43A2X/fZwT59fQizu&#10;5qdHYA5n9wfDVd+rQ+6dzmYgZVkrYBkmnhQQh0kI7AoESRQBO/tV/BADzzP+v0P+CwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAJwZ4cOYAgAAyAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADXrfbHiAAAACwEAAA8AAAAAAAAAAAAAAAAA8gQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="487B148D" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="008519E7" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008519E7">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>1. Create an account and link your certification.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="34D046C8" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0006070B">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251421696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B46058D" wp14:editId="397226D3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-14605</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3261360</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6857365" cy="614680"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="13970"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1019058598" name="Rectangle 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6857365" cy="614680"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFF00"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFF00"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="39DFE848" w14:textId="386894B8" w:rsidR="00C6539B" w:rsidRPr="00AD3648" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:autoSpaceDE/>
+                              <w:autoSpaceDN/>
+                              <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="28"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:cntxtAlts/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="28"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                                <w14:cntxtAlts/>
+                              </w:rPr>
+                              <w:t>Recertification Step B: State Application (Second Step)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="28"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                                <w14:cntxtAlts/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="28"/>
+                                <w14:cntxtAlts/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Need help with Step B?  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="28"/>
+                                <w14:cntxtAlts/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Contact your Training Officer or </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId33" w:history="1">
+                              <w:r w:rsidR="00D964FA" w:rsidRPr="00DC7FF3">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:eastAsia="Times New Roman"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:kern w:val="28"/>
+                                  <w14:cntxtAlts/>
+                                </w:rPr>
+                                <w:t>oems.recert@mass.gov</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="5DDED415" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="6B46058D" id="Rectangle 9" o:spid="_x0000_s1040" style="position:absolute;margin-left:-1.15pt;margin-top:256.8pt;width:539.95pt;height:48.4pt;z-index:251421696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMYRGFiQIAAJsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nSdoFcYogRYYB&#10;RVusHXpWZCk2IEsapcTOfv0o+SNdV+xQzAdZEslH8onk8rqtFTkKcJXROc0uUkqE5qao9D6nP562&#10;n64ocZ7pgimjRU5PwtHr1ccPy8YuxMSURhUCCIJot2hsTkvv7SJJHC9FzdyFsUKjUBqomccj7JMC&#10;WIPotUomaTpPGgOFBcOFc3h70wnpKuJLKbi/l9IJT1ROMTYfV4jrLqzJaskWe2C2rHgfBntHFDWr&#10;NDodoW6YZ+QA1V9QdcXBOCP9BTd1YqSsuIg5YDZZ+iqbx5JZEXNBcpwdaXL/D5bfHR/tAyANjXUL&#10;h9uQRSuhDn+Mj7SRrNNIlmg94Xg5v5pdfp7PKOEom2fT+VVkMzlbW3D+qzA1CZucAj5G5Igdb51H&#10;j6g6qARnzqiq2FZKxQPsdxsF5Mjw4bb4pQP6H2pKv88SXQfT5Jx03PmTEgFQ6e9CkqrANCcx5FiP&#10;YgyIcS60zzpRyQrRxZnN0nOYoYKDRcwzAgZkifmN2D3AoNmBDNgdQb1+MBWxnEfj9F+BdcajRfRs&#10;tB+N60obeAtAYVa9505/IKmjJrDk212L3GC3T4NquNqZ4vQABEzXX87ybYVvfsucf2CADYWth0PC&#10;3+MilWlyavodJaWBX2/dB32sc5RS0mCD5tT9PDAQlKhvGjvgSzadho6Oh+nscoIHeCnZvZToQ70x&#10;WEoZjiPL4zboezVsJZj6GWfJOnhFEdMcfeeUexgOG98NDpxGXKzXUQ272DJ/qx8tD+CB6FDTT+0z&#10;A9sXvseWuTNDM7PFq/rvdIOlNuuDN7KKzXHmtX8CnACxlvppFUbMy3PUOs/U1W8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCiM8mr4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRu&#10;W9JttFNpOiEEXNA0MZAGt6zJ2orGqRpvK2+Pd4KbLf/6/P3FavSdOLkhtgE1JFMFwmEVbIu1ho/3&#10;58kSRCSD1nQBnYYfF2FVXl8VJrfhjG/utKVaMARjbjQ0RH0uZawa502cht4h3w5h8IZ4HWppB3Nm&#10;uO/kTKlUetMif2hM7x4bV31vj17DHX1RRmsfo3rd9OvD4ull96m0vr0ZH+5BkBvpLwwXfVaHkp32&#10;4Yg2ik7DZDbnJLOSeQriElBZxtNeQ5qoBciykP87lL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAzGERhYkCAACbBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAojPJq+EAAAALAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" fillcolor="yellow" strokecolor="yellow" strokeweight="1.5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="39DFE848" w14:textId="386894B8" w:rsidR="00C6539B" w:rsidRPr="00AD3648" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:autoSpaceDE/>
+                        <w:autoSpaceDN/>
+                        <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:color w:val="000000"/>
+                          <w:kern w:val="28"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:cntxtAlts/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:kern w:val="28"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                          <w14:cntxtAlts/>
+                        </w:rPr>
+                        <w:t>Recertification Step B: State Application (Second Step)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:kern w:val="28"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                          <w14:cntxtAlts/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:kern w:val="28"/>
+                          <w14:cntxtAlts/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Need help with Step B?  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:color w:val="000000"/>
+                          <w:kern w:val="28"/>
+                          <w14:cntxtAlts/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Contact your Training Officer or </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId34" w:history="1">
+                        <w:r w:rsidR="00D964FA" w:rsidRPr="00DC7FF3">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:eastAsia="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:kern w:val="28"/>
+                            <w14:cntxtAlts/>
+                          </w:rPr>
+                          <w:t>oems.recert@mass.gov</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="5DDED415" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0006070B">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="250981376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09C1FE55" wp14:editId="14B2653E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8255</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1056005</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="285750"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="19050"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="25765643" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="285750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4E4052B1" w14:textId="1216E794" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00151E31" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>3. Enter all required continuing education hours.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="09C1FE55" id="_x0000_s1041" style="position:absolute;margin-left:.65pt;margin-top:83.15pt;width:536.95pt;height:22.5pt;z-index:-252335104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" arcsize="22042f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4yVFdlQIAAMgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hSaAcVKapATJMQ&#10;VMDEs+vYJJPt82y3affX7+z8KBtok9BenLN93+e7L3d3frHTimyF8w2YkhZHOSXCcKga81zSb4/X&#10;n04p8YGZiikwoqR74enF4uOH89bOxQRqUJVwBEmMn7e2pHUIdp5lntdCM38EVhi8lOA0C7h1z1nl&#10;WIvsWmWTPJ9lLbjKOuDCezy96i7pIvFLKXi4k9KLQFRJMbaQVpfWdVyzxTmbPztm64b3YbB3RKFZ&#10;Y/DRkeqKBUY2rnlFpRvuwIMMRxx0BlI2XKQcMJsi/yObh5pZkXJBcbwdZfL/j5bfbh/syqEMrfVz&#10;j2bMYiedjl+Mj+ySWPtRLLELhOPh7LQ4m8ymlHC8m5xOP0+TmtkBbZ0PXwRoEo2SOtiY6h7/SBKK&#10;bW98SIpVxDCNpcGq75RIrVD/LVPk+Hh2fBL/DzL2zmgNnBHpQTXVdaNU2sSKEZfKEQQjGefChKLH&#10;/+apzLvBGEBEZwetkhX2SkROZe6FJE2F6kxSkqmMXweV3q9ZJbpYi2meD9qNiJR3IozeErMcuYu/&#10;cXeC9f4RKlIXjOD83+ARkV4GE0awbgy4twjUKLXs/AeROmmiSmG33qE2OCSm8a/EozVU+5UjDrq2&#10;9JZfN1gqN8yHFXNYB9ixOFvCHS5SQVtS6C1KanA/3zqP/tgeeEtJi31dUv9jw5ygRH012DhnxclJ&#10;HARpg4Z7eboeTs1GXwKWUYHTy/JkRt+gBlM60E84epbxNbxihuObJV0P5mXopgyOLi6Wy+SELW9Z&#10;uDEPlkfqKG+s58fdE3O275KA/XULQ+f3pd/91INvRBpYbgLIJsTLg5r9BsdFqqB+tMV59HKfvA4D&#10;ePELAAD//wMAUEsDBBQABgAIAAAAIQCJwuY43wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9P&#10;S8NAEMXvgt9hGcGL2E0jxhKzKVJRQUSwLXrdZsckJDsbsps/9tM7Pelp5vEeb36TrWfbihF7XztS&#10;sFxEIJAKZ2oqFex3T9crED5oMrp1hAp+0MM6Pz/LdGrcRB84bkMpuIR8qhVUIXSplL6o0Gq/cB0S&#10;e9+utzqw7Etpej1xuW1lHEWJtLomvlDpDjcVFs12sAqOY/Pe+NfV9IaP3XB83rxc0eeXUpcX88M9&#10;iIBz+AvDCZ/RIWemgxvIeNGyvuEgjyTh5eRHd7cxiIOCeMmezDP5/4X8FwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADjJUV2VAgAAyAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAInC5jjfAAAACgEAAA8AAAAAAAAAAAAAAAAA7wQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="4E4052B1" w14:textId="1216E794" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00151E31" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>3. Enter all required continuing education hours.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0006070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="250831872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59EE57BB" wp14:editId="09617AA8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-30480</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1290510</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6523355" cy="650875"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1316281922" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6523355" cy="650875"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="07727D5F" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:t xml:space="preserve">Hours can be used if completed within this Recertification Cycle (“Recert Cycle”) and must have CAPCE or Massachusetts Department of Public Health (“Department”) approval. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Your Recert Cycle is visible on your </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId35" w:history="1">
+                              <w:r w:rsidRPr="004F0926">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>NREMT.org</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> dashboard.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="59EE57BB" id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:-2.4pt;margin-top:101.6pt;width:513.65pt;height:51.25pt;z-index:250831872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDV8WsCwIAAOsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+ykcZpacaquXadJ&#10;3YfU7QcQjG004DIgsbNf3wt202h7q+oHxPWFc+8597C5HrQiB+G8BFPR+SynRBgOtTRtRX/9vP+w&#10;psQHZmqmwIiKHoWn19v37za9LcUCOlC1cARBjC97W9EuBFtmmeed0MzPwAqDyQacZgFD12a1Yz2i&#10;a5Ut8nyV9eBq64AL7/Hv3Zik24TfNIKH703jRSCqothbSKtL6y6u2XbDytYx20k+tcFe0YVm0mDR&#10;E9QdC4zsnfwPSkvuwEMTZhx0Bk0juUgckM08/4fNY8esSFxQHG9PMvm3g+XfDo/2hyNh+AgDDjCR&#10;8PYB+G9PDNx2zLTixjnoO8FqLDyPkmW99eV0NUrtSx9Bdv1XqHHIbB8gAQ2N01EV5EkQHQdwPIku&#10;hkA4/lwVi4uLoqCEY25V5OvLIpVg5fNt63z4LECTuKmow6EmdHZ48CF2w8rnI7GYgXupVBqsMqSv&#10;6FWxQHimWnToNKazM1oGdKCSuqLrPH6jJyLdT6ZOMIFJNe6xlDIT/0h5JB+G3UBkjeKs4uWoxw7q&#10;IyriYHQcvhDcdOD+UtKj2yrq/+yZE5SoLwZVvZovl9GeKVgWlwsM3Hlmd55hhiNURQOyStvbMFp6&#10;b51sO6w0ztHADU6ikUmkl66m/tFRSbvJ/dGy53E69fJGt08AAAD//wMAUEsDBBQABgAIAAAAIQDZ&#10;ALCP3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYWhuHUpTGqRBSByag&#10;ZWB8iV/jQGyH2E3Cv8ed6Hi60913xXa2HRtpCK13Cu6WAhi52uvWNQo+DrvFI7AQ0WnsvCMFvxRg&#10;W15fFZhrP7l3GvexYanEhRwVmBj7nPNQG7IYlr4nl7yjHyzGJIeG6wGnVG47LoV44BZblxYM9vRs&#10;qP7en6wC/jauDerXz59M7xrZH6av6qVR6vZmftoAizTH/zCc8RM6lImp8ienA+sULO4TeVQgRSaB&#10;nQNCyhWwSkEmVmvgZcEvP5R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAENXxawLAgAA&#10;6wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANkAsI/f&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f" insetpen="t">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="07727D5F" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:t xml:space="preserve">Hours can be used if completed within this Recertification Cycle (“Recert Cycle”) and must have CAPCE or Massachusetts Department of Public Health (“Department”) approval. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Your Recert Cycle is visible on your </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId36" w:history="1">
+                        <w:r w:rsidRPr="004F0926">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>NREMT.org</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> dashboard.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00162B00">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="14" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E83187" w14:paraId="02A34EEA" w14:textId="77777777" w:rsidTr="00CC48C3">
+        <w:trPr>
+          <w:trHeight w:val="1072"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+          </w:tcPr>
+          <w:p w14:paraId="53230C7F" w14:textId="33BD8FA7" w:rsidR="00E83187" w:rsidRPr="00E83187" w:rsidRDefault="00E83187" w:rsidP="00CC48C3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="81"/>
+              <w:ind w:left="10" w:right="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5261">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="50"/>
+                <w:szCs w:val="50"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252582912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12F43055" wp14:editId="0D48FFA6">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5813235</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>61595</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="952500" cy="530860"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="75329971" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="75329971" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="952500" cy="530860"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="002D5261">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="50"/>
+                <w:szCs w:val="50"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252634112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36CAEA92" wp14:editId="1DC158F5">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>111760</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>63144</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="952500" cy="530897"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="850882810" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="850882810" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="952500" cy="530897"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="002D5261">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="50"/>
+                <w:szCs w:val="50"/>
+              </w:rPr>
+              <w:t>MASSACHUSETTS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5261">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="50"/>
+                <w:szCs w:val="50"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002D5261" w:rsidRPr="002A3681">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFF00"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="50"/>
+                <w:szCs w:val="50"/>
+              </w:rPr>
+              <w:t>EMT-PARAMEDIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>individuals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>seeking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>recertify</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00142BF2">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Paramedic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C6539B" w14:paraId="0ABD70CC" w14:textId="77777777" w:rsidTr="00812A6C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2715CF46" w14:textId="64F038EF" w:rsidR="00C6539B" w:rsidRPr="00CC48C3" w:rsidRDefault="003938B3" w:rsidP="00812A6C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00812A6C">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>TIMELINE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1525"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="2697"/>
+        <w:gridCol w:w="2163"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B65B4C" w14:paraId="1A954AAD" w14:textId="77777777" w:rsidTr="00434C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1073E6D6" w14:textId="4953F661" w:rsidR="00B65B4C" w:rsidRDefault="00B65B4C" w:rsidP="00B65B4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VARIES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="496B67BF" w14:textId="2E456B25" w:rsidR="00B65B4C" w:rsidRDefault="00B65B4C" w:rsidP="00B65B4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>OCTOBER 1, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3877F995" w14:textId="3AF9BCA1" w:rsidR="00B65B4C" w:rsidRDefault="00B65B4C" w:rsidP="00B65B4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>FEBRUARY 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00585E8F">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAE91E2" w14:textId="6128707E" w:rsidR="00B65B4C" w:rsidRDefault="00B65B4C" w:rsidP="00B65B4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MARCH 31, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2163" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1F7340" w14:textId="5014A22F" w:rsidR="00B65B4C" w:rsidRDefault="00B65B4C" w:rsidP="00B65B4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>APRIL 30, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B4410" w14:paraId="279AF2D6" w14:textId="77777777" w:rsidTr="00434C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5E7BF4" w14:textId="55D42C5E" w:rsidR="002B4410" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check your </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>NREMT.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dashboard for your Recert Cycle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC626D0" w14:textId="01FC1213" w:rsidR="002B4410" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Training Profile (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>Step A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>) &amp; State Application (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>Step B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>) open for submission &amp; online payment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C580298" w14:textId="77777777" w:rsidR="006A6338" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Recommended Recertification Completion Date</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FCBFE68" w14:textId="5F169FC4" w:rsidR="002B4410" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Submitting early increases the opportunity to resolve any issues!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA915D3" w14:textId="0B317E8B" w:rsidR="006E4CFA" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAST DAY </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>to complete continuing education</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="482665CA" w14:textId="77777777" w:rsidR="00406276" w:rsidRPr="00B7762D" w:rsidRDefault="00406276" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="578F3206" w14:textId="7B9140B4" w:rsidR="00812A6C" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Last day to submit recertification applications on</w:t>
+            </w:r>
+            <w:r w:rsidR="00812A6C" w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>NREMT.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>eLicensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> without penalty.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FEBDDEE" w14:textId="15221513" w:rsidR="002B4410" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">After midnight, if you have not recertified, you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>cannot staff an ambulance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2163" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6003948A" w14:textId="77777777" w:rsidR="006E4CFA" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAST DAY </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to receive Training Officer approval on </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>NREMT.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Step A).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="658E4955" w14:textId="77777777" w:rsidR="006E4CFA" w:rsidRPr="00B7762D" w:rsidRDefault="006E4CFA" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16ADE0EF" w14:textId="11563D18" w:rsidR="002B4410" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Late fees apply if submitted after March 31, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2" w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>: NREMT $50</w:t>
+            </w:r>
+            <w:r w:rsidR="006E4CFA" w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>MA $50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="41BF75AF" w14:textId="77777777" w:rsidR="00264C4D" w:rsidRPr="001A703D" w:rsidRDefault="00264C4D" w:rsidP="00264C4D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009538C8" w14:paraId="277F8B0E" w14:textId="77777777" w:rsidTr="001A703D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="223006BF" w14:textId="32A97D38" w:rsidR="009538C8" w:rsidRDefault="00033E85" w:rsidP="001A703D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>After April 30, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, if you have a March 31, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="006E7CD2" w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> expiration date on NREMT.org</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, you can submit a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Late Recertification application on </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r w:rsidRPr="0048012E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="156082" w:themeColor="accent1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>eLicensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A703D" w14:paraId="7ACBEA94" w14:textId="77777777" w:rsidTr="001A703D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="520A9390" w14:textId="785C43A5" w:rsidR="001A703D" w:rsidRPr="00D37D0D" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B1EA4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>CONTINUING EDUCATION REQUIREMENTS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A703D" w14:paraId="051219DF" w14:textId="77777777" w:rsidTr="00362B94">
+        <w:trPr>
+          <w:trHeight w:val="6056"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="069BFA38" w14:textId="65AB6E64" w:rsidR="001A703D" w:rsidRPr="00AA7821" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OVERVIEW: </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA7821" w:rsidRPr="00AA7821">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuing education requirements are divided into 3 categories, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD0130">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA7821" w:rsidRPr="00AA7821">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hours total. The requirements include education based on the National Continued Competency Program (NCCP). Courses used for recertification must be within the EMS scope of practice — see </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r w:rsidR="00AA7821" w:rsidRPr="00AA7821">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:t>AR 2-212</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AA7821" w:rsidRPr="00AA7821">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for additional </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD0130" w:rsidRPr="00AA7821">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>details</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA7821" w:rsidRPr="00AA7821">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> about courses eligible for recertification. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28DAF1C3" w14:textId="77777777" w:rsidR="001A703D" w:rsidRPr="00657154" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COURSE APPROVAL: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>All courses</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must have an approval number from the Department’s OEMS or CAPCE. Course sponsors are required to retain rosters and issue EMTs documentation of course completion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7279A140" w14:textId="47D2B076" w:rsidR="001A703D" w:rsidRPr="00D750F1" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRACKING COURSE COMPLETION: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Individual EMTs are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> responsible for keeping copies of their course completion </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">documentation, either as a course certificate or a copy of a completed roster, for at least 5 years. OEMS recommends all course completion documents be uploaded and stored on NREMT.org for review by Training Officer and for possible audit. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D750F1">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F2C052B" w14:textId="3FCF6858" w:rsidR="001A703D" w:rsidRPr="00657154" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUDIT: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OEMS and/or NREMT may audit recertification </w:t>
+            </w:r>
+            <w:r w:rsidR="00154185" w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>applications and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investigate material at any time. Failure to submit documentation when audited may result in denial of recertification eligibility or other actions.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16CF1246" w14:textId="3042521B" w:rsidR="001A703D" w:rsidRPr="00657154" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TIMELINE FOR CONTINUING EDUCATION ACCRUAL: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuing education hours may be applied to this recert cycle if </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>completed any time after your last recertification (date is listed on NREMT.org certification dashboard). For example, if you renewed October 15, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, you </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>can</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> start accruing hours on October 16, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>, towards your 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F96705">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> renewal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20FCBE21" w14:textId="77777777" w:rsidR="001A703D" w:rsidRPr="00657154" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>DISTRIBUTIVE EDUCATION GUIDELINES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: There is no limit on Distributive Education (DE) used for recertification. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>All continuing education may be completed using Distributive Education.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="786BA03F" w14:textId="77777777" w:rsidR="00912AAC" w:rsidRPr="00912AAC" w:rsidRDefault="001A703D" w:rsidP="00912AAC">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMPORTANT NOTE: </w:t>
+            </w:r>
+            <w:r w:rsidR="00912AAC" w:rsidRPr="00912AAC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you complete the NREMT “Recert by Exam” process, thus obtaining a 2029 expiration date during this recertification period, you will meet the continuing education requirements for your Massachusetts certification expiring in 2027 and can finish the state recertification process by submitting a state recertification application and fee (Step B). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CCCBA40" w14:textId="1AA2DD2C" w:rsidR="001A703D" w:rsidRPr="00D37D0D" w:rsidRDefault="00C07AD1" w:rsidP="001A703D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="001A703D" w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Training Officers can find additional resources and instruction by contacting OEMS at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r w:rsidR="001A703D" w:rsidRPr="00D37D0D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:t>oems.recert@mass.gov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29CDD193" w14:textId="77777777" w:rsidR="00434C6A" w:rsidRPr="00CB1F4C" w:rsidRDefault="00434C6A" w:rsidP="00264C4D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3596"/>
+        <w:gridCol w:w="3597"/>
+        <w:gridCol w:w="3597"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CB1F4C" w14:paraId="36DC4F67" w14:textId="77777777" w:rsidTr="00CB1F4C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="001BB493" w14:textId="0B5595F2" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00857EA8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">NATIONAL  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Content that all EMTs nationwide need to take.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EB2BC5" w14:textId="6D662AD2" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00857EA8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>LOCAL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Content that all EMTs in your state, region and/or agency need to take</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FAF029" w14:textId="0385A631" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00857EA8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>INDIVIDUAL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Content that individual EMT can choose to take</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB1F4C" w14:paraId="239F3745" w14:textId="77777777" w:rsidTr="00CB1F4C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDEFBA8" w14:textId="47603007" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00923986">
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wpg">
+                <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487437312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DB454E5" wp14:editId="6A29BC84">
+                    <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="252646400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31FAE76F" wp14:editId="018D691E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-2774</wp:posOffset>
+                        <wp:posOffset>447675</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>-89129</wp:posOffset>
+                        <wp:posOffset>8176260</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="6858000" cy="917575"/>
-                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:extent cx="6867525" cy="250190"/>
+                      <wp:effectExtent l="1905" t="0" r="0" b="635"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="44" name="Group 44"/>
+                      <wp:docPr id="895595587" name="Rectangle 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...4 lines deleted...]
-                            <wpg:grpSpPr>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1" noChangeShapeType="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="6858000" cy="917575"/>
-[...1 lines deleted...]
-                                <a:chExt cx="6858000" cy="917575"/>
+                                <a:ext cx="6867525" cy="250190"/>
                               </a:xfrm>
-                            </wpg:grpSpPr>
-[...130 lines deleted...]
-                          </wpg:wgp>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                              <a:effectLst/>
+                              <a:extLst>
+                                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="25400">
+                                    <a:noFill/>
+                                    <a:miter lim="800000"/>
+                                    <a:headEnd/>
+                                    <a:tailEnd/>
+                                  </a14:hiddenLine>
+                                </a:ext>
+                                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:effectLst>
+                                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                        <a:schemeClr val="dk1">
+                                          <a:lumMod val="0"/>
+                                          <a:lumOff val="0"/>
+                                        </a:schemeClr>
+                                      </a:outerShdw>
+                                    </a:effectLst>
+                                  </a14:hiddenEffects>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="257F9576" id="Group 44" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.2pt;margin-top:-7pt;width:540pt;height:72.25pt;z-index:-15879168;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="68580,9175" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQC1zC9lwAMAAMsOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tu3DYQfS/QfxD0&#10;Huti3VawNijixDAQpEbjos9cipKISCJLclfrv++QFLWKd3tLYcAF8rDaITkkZw7PHIk3b49D7x2I&#10;kJSNlR9dhb5HRsxqOraV/+vjhzeF70mFxhr1bCSV/0Sk/3b74w83Ey9JzDrW10R4sMgoy4lXfqcU&#10;L4NA4o4MSF4xTkYYbJgYkIKmaINaoAlWH/ogDsMsmJiouWCYSAm9t3bQ35r1m4Zg9XPTSKK8vvIh&#10;NmWewjx3+hlsb1DZCsQ7iucw0DdEMSA6wqbLUrdIIW8v6NlSA8WCSdaoK8yGgDUNxcTkANlE4bNs&#10;7gTbc5NLW04tX2ACaJ/h9M3L4k+HO8E/8wdhowfzI8NfJOASTLwt1+O63Z6cj40Y9CRIwjsaRJ8W&#10;RMlReRg6syItwhCAxzC2ifI0Ty3kuINzOZuGu/d/PTFApd3WBLcEM3FgjzwBJP8bQJ87xInBXWoA&#10;HoRH68pPUt8b0QAkvpv5Aj2Ak94cvDSGc0vOcF5EqCg2AIjh3UWUirjILEpLsqjEe6nuCDN4o8NH&#10;qcz8tnYW6pyFj6MzBbBf8743vFe+B7wXvge839n9OVJ6nj5EbXrT6sC6yp8j0cMDO5BHZhyVPrXl&#10;XN2RQ6wnn35c+8Lpr7zcmPvnZj3r81XqzsH9W8f1xv/S3YAOcboFcc8kARyhS2e/GAYR6FxjLllP&#10;6w+07zUEUrS7d73wDgjAjd+n1xvDA5iycgOCytISQVs7Vj8BjyZgTuXL3/dIEN/r70dgqpYlZwhn&#10;7JwhVP+OGfEy6AupHo+/IcE9DmblK+DQJ+YIi0pHDp3U4qtnjuynvWIN1cwxsdmI5gYUz/aGU1zC&#10;b5YZsM6q6O/lGGapvc7NSvrwj9YYkPiy529AEeEg6I72VD0ZdYca1EGNhweKtULpxqogM1eQ9wNq&#10;iZdkmtbOR8/QuZ4tsOspd0ep7TlUKI5nonohWyvYtwzvBzIq+wYSpIeo2Sg7yiUUWUmGHQG9EPd1&#10;BMIHbz8FmsEFHZUtO6kEURgIh8oGKPULlKml4TJggj7FqVP4E03JszwsVhWGSicq8SaLsgSGtPTm&#10;RZ5Y1QFiOFnSBNGiMlNJywUAfsYhqzsmJBuEMSGm/yFj8meMyV8bY+IXZ8x1nGRRfJEyUVjE4fXm&#10;O2XWIgMfsPatP4tM8dooc/3ylCmSNE2BF+49flKZtEjgM/w7Y9aMAaC+YszmtTEmeXnGbJI8usyY&#10;OEqK4oVFxtwO4MZkvunm252+kq3b5svndAfd/gEAAP//AwBQSwMECgAAAAAAAAAhAATLOq71EAAA&#10;9RAAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAEkAAAATggGAAAA&#10;ieFrZAAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAAEJVJREFUeJztnWlz&#10;GzcShl+Ium/JdrybpLLZ/f+/afdDYieKbUmUKUo8Zz90v0ITnOExMyRRqX6qWJbFAQZno7vRgEJR&#10;FHAcx8mBvV0XwHEch7hAchwnG1wgOY6TDS6QHMfJBhdIjuNkgwskx3GywQWS4zjZ4ALJcZxscIHk&#10;OE42uEByHCcbXCA5jpMNLpAcx8kGF0iO42SDCyTHcbLBBZLjONngAslxnGxwgeQ4Tja4QHIcJxtc&#10;IDmOkw0ukBzHyQYXSI7jZMP+tl8YQgj2/0XNP3vSJJ80bZ1yaB5pPsUq+TRJW5LPXCbr5FGRn823&#10;tFz23au+k2mqnm+S5ypp6rZ7WTuXYfNZNc0mWNK+jcfdJgnbKos2RgciBKmZTfUzxuqTeU/z6CA2&#10;LvOYrDC4bBkCgMKkn66Qfk/ffWDyKfQz0s+0KIppm2nbrkeSl+0b27ZTABPNc6z/h77T9uMEwLiq&#10;3EmflT6f1GeVPENSjkLTTNI0ddvdpOtguTXx9n79v63vOtgy1LFg5uZCm+Nu02xFIOngOQRwBeAc&#10;0jCANN4rgO8AniEDsLJAIYR9AGcALgEcI3bYCEAPwBOAwYIVgumvND0n8gBAF0CvKIrxgjocADjR&#10;Opzpzxx0YwAvWo4egBfm1SRt2/UoqdMegCMt1zmAU0hfUSANAPS1XM9a1hMA1/pu6O8ftNwzba+T&#10;4VSfP9Ff9+3zKoxOAdxonkX6zII2uNbyT7SMXegYaNhnbBeOWbsApnAx6EPGYDDts45QsUKNgnAd&#10;TYsC5kk/Y4gAamXcbYNtmWwdiBD5FcB7yIAHpBNfANwB+B0ymCYl6TlAzgD8BOBHyABmZw8BfAHw&#10;P0iHzOWhg/MYwEcAP0M6iCvFs77/UwjhuWSlpEC91vTvNT0nLusyhAyEPwB8DiH0Nf9aaSu0rNr1&#10;KMnnQNO/B/ADZPIdIY6LAnHQPgD4U8t4CeBfWqcCwDdIuw8w3/a272/0d+nz+/rdrybPr1V5mrK/&#10;A/CL5j/U8g0BDNViatLue9oe/9b3LJsrY63Xb/rsL/rudbUcaqPUVteBgvwTtB0gdWg87rbFNgUS&#10;B/4HzA74kX7fB/ASQngtWWU5AK8gwugfmG1YmhN3kMYtE2pcqT9AJt8pomZxBhn4D5DJl3bIPmTQ&#10;/wwRiJf6O65ozJ8r0Njk1WmQtowm9QAwI2BvAPwT0p43EGHENrV9cAngAtIHvyNqPLf6/Ui/K1vN&#10;A6Km8S593mhpx2vkCUi7Uqu6gkysZ0jb0gRt0u77kDH7DjJuO4hmTpkGPoa0/aGW+0LrY8221IeT&#10;5sUFwAok+/yy9FN99wOkPU8a1H8nbFwgmQF3gGjD0hzgxLiEDMR7SKemHU6t4BYy+CiM+KF9XKri&#10;ahk4wK4wq7YCMmEu9ftuCMHa35xQHyCT90bTvkKEH7WgA5MvfQ5N0la1Za16JHQgE+Zn/VxqGSZa&#10;tlfIAOX7jvRzAemHjvkUpq6lxdbP3oLn+f2iZ5blu4fZMVG73c2YpV+L3w0gpk3ZGJ1ANPxXyNj+&#10;jtm+tO24r8+MIAJgbPIbIwpjOz9XSU8N6RVR62w87rbJtjQkdjAH2ASyogEiXI4hE+wM0uHDJH3q&#10;h6DjjgLNvqfq/ZxQNPXGiOYC87+CmApDxAFCYXiDuMoMAPwF0RaetDwUFOeQjh82TFsmSJrUQzKI&#10;vpH3EM3oWtMOATxqukctR4C095WWn5MNFeXLhbba3Y6nKWRs/heycKbaJ314fUSBYX1IJxCN9gNi&#10;vz1CTKUeokDhJkK6cbNqeqspXjes/9bZ+rY/ogOQkp2r87n+/BBCGCUayiFkEl4gTp4e4mqxzPG3&#10;hzixjvT9z5BOONfvjvX9J/qd3VE6xKyzdwAZlH9BVkL6HO41f65URcO0bdaDUDuiz2gfUV3/DXGA&#10;07l5oOW/1PdzsOcMx0xb7Q5EgfMAcQ2UuQXY1nxfx/z/Qt9DPxqd8HeYFXBTfRcX8TrpATE126z/&#10;VtjVwOLuWh8y4A8Rd27+gggrdjhXu2tIA0PTdRG1qkqBlJg59IMMIR3R08eOEIXiBebNHarvNk6H&#10;Km4B2TKdhBDGWi/o7zt101b40RrVI3HOc3eK7XkH4DNk1bULwlDL1TN1uahq70ywJtfa7b4ghsiG&#10;FizcjQoh2IWA7U5fp9WGBvr+NwFXUoa10iNqy43H3bbZ5Uo3hEjqY0Tv/wVEwDyFEBhLY7e4jyCd&#10;0tO0JyX5plinKh3Ar5AdkZ7mcanP0Nz5glk/AdXoKaRTjyEr0LN+3wshzMVy6JiqlXZD9bDa5glk&#10;cHKl/QZR5Ud2UOrP4xDCBHFxKCtbB0CnZC5b/862sKZP03a3vPm6NFTBvg8wE7okSLLMGf7mJE8F&#10;QZP0IQTrHG+z/htnVwKJA+YZMoGo/dBZew9gZLZuLyFCaQ+iPXUhqzpXi0XQzOFkpWrahUzEC4g/&#10;5QjR3DnV7xi4OYAIwAGiRsedl3OI36UL4FnNTa5WTdK2XQ9AJhQdmYwFG2k+C+PAdNUu+4qC8gbR&#10;HLccQPqXpsM2VmCaV220O2HbXWI+tITb5y8hhIWxdFuizXG3VXapIRWQFb4LETKnmDXNaM/S4W2D&#10;6rqQQbGw45NYm3NE/9N3xEA/vp/f09x5VK2A5fymZTtAnPQfIILyVr//CvGB9U35aqUtWSEb1UPz&#10;s7tm7HvurA1RESawhD19138g28tpn9CJvtC0bplW2j2BW+S/QCa2bSv64D5D+mTXAmkT9d8KuxZI&#10;I8Qo7SvE+I1zyAQrEJ3dh+b5HuL28CJSM4dbt0+QycsdiR6iT8WaO69FUUxDCANI53HX5BZxUlMT&#10;uYRoCXeQAL1Hzb9W2hDC0AyOxvVAdJTuazvbIxoj1BNGLBv9UlX9QZNumwKpdrtX5Mk+eAepq33X&#10;SN9B83mnqDbbxrjbOrsWSNz+f4KsOqeI2/vcOaDjeg+zGtUq/iO7Dc5dKYbKU4OhajvUZ2ginujv&#10;6fzrQVZARi7farkYL8LjLDSHphChRJ/XumkfEHe6GtdD/Qo2dsdSFey3KjQRbDwNoXZ3iC2OtwZ9&#10;9oDyHTSaowPMb4/biPJda0cAGtd/Z8dHdr19W2W2XUE0pSlmY49omgywRCCZHSVr5tDRSfV7ingO&#10;ip1AJ/oFRJWlT2AMEZw0lRjBS4HJoLUbxHNNLybvtdOGEOiAbFwPRGFBv9hbU6FZUBzLe4dZfxVh&#10;xDSjyqvYxESu22f9ivI9Q0IjGMfD3080zc63zRNqj7tdaUk5CCTrC2FczAVEmk8RA7v4HA94rmOu&#10;MRp1qj8zIJBb8/aMjw0GPIGaO2a3qW/K8k3L+RFim58irjy3EHPpRXcxaqXVMrZWD8yaaNwaPkR9&#10;k4rO9T+0zKl2cQgRRtzZK8NuZZM0mDal7Puynao67f6Kebh4foGEpkyS73g7QTYCqcmYRcWZ0k2z&#10;a4EERPODZts+pJE+6nfniFvc1KQW+jtUO+JZJ5o59J/QjLEBaPuYPRtn/TU0gwAAKlyGJn6jp//y&#10;eAxjgbgChQZpqbW0VQ9qUEP9mao7NdMO1h+I1B6fUX6OkGEGpfmqv4O7VDR57HGgMs2Nwii9ymaC&#10;kp3XJn2W1JMuhrkJm5MgSmmp/lshB4FE/weFzRlizAQjnRm2T/VzFeggP8PsoUIbsEh4to7XPnCS&#10;0myzvoFCYSfz2MY1RPU9xOz5qj09rlEnLf0vrdQDMTr+BaIl0cl5rmV4UhO17LaDt/pUtDfjYdK0&#10;b7EyFemAeC6LO30URqcADnVbOr0niI57hi9Q0NrrQ97KVqPdq5iLM8qRDdZ/o+QikHgUhLtEjNwm&#10;FEbPWG0F5+lxmisB8axWD/POR/qbeKqdd8hcQ1RcTu4xgIGuNDa2J510PGsHxF2xyRppRya9Ndfq&#10;1oP3Jr0i7s49I5qAZxCzqg+gCCHYM2s06U4RNai2D2Fyp4qHevcRz6I9QGLS6Ly3fctjR0CMpxpr&#10;OenYr9Pui3YLywIjWQcgg2jnIHdFHaP9+m+cHAQSMHu51SuixAbiim5PUi+bEJxkNoiwB3FIfsG8&#10;lhUgE+5HxHgfnpxnwN8lpHMfIZOZfpgDfYaClAKWjtF3ENt8nbTP+i+d1m3U4wxRw3yA7GKemWd+&#10;QIz7etIy2sjuKy3zPVY7P7gOdpfwFdHZ+l7Lu494Lo/BiT9pmTqIF/TxDN4B4lU3ddq9bEIuCoxk&#10;HRgcubN4HrOZ06T+f/v7kJaRmm320jHrnxguiBgmqZnTQdxt+AqZyOm2ZkCMGuehRDqJb7UcHzRf&#10;brdTOFIjoerLd91DBgAvyDpaI+2Dtgcd/E3rQaF2r99/hzhmeXsnzZ8ftbyMbeLgPtF/ufnQtkpv&#10;A/luIUKR0eYdLRO1Y/YttT6a81+1fLzR8hz12r3qRoNFgZHQ/3chl6NVXjS4JTh269b/b68hFSWf&#10;+KUIGbvKXSEKpFeIhO9jfmej7GOv6OC5K2umpP4IAIAGkj2Z9x/q5wzx0ioeb7lBNJfoGORK3YXE&#10;fvD6j1GNtNR+GG3dtB7HiKfF+5rPV0QHJq+OPUYMH7C3HQREH88Q0a+3in8IWL3/eZ3GAWIgH3fn&#10;aErQmU0B3dM0fyJqUanJvE67c0JOk48NjKTWbJno9w+IGwjL2mFdVk3fqP5/68BIHWzWjDnGrL/A&#10;2rB9yCrJ+JkCMkjLJDePPPQRb5ykn8H6fHjUZJn0ZyzJA2LMD+1uDrApoiPV3jtttbgvkM7tar6P&#10;kBgdrJGWcS5t1oOXcAFRq/gEEU4fEeO97EV3NhDwCTLpu5pnX58vMH/JmIX+Icb3lD6vEfEMH+DO&#10;K8vE6HLWj4Lxu7bZndZ3lAi3Ou0+MTt/3P1lm6T1svAu7Ko24Ml8jlfeorCKz2bl9G3Uf0lZNsq2&#10;NCSqhJ8R7fyvmD2JzoF6pz9TID1AhJQNabfPMmyfh0zZcfcm725JHinUxvj+c0jH0USC5sGwe16u&#10;zyjd7/oeHvylD+YRUZ1fN22b9XjU/Oh0HYUQnhC1Ll5mT2coNZABYkAqfXxjxL5kH1UFBfIQ9R+I&#10;cVVVz0+0LXhR/TWihsjJxOM4FNBdRI2R+fHysrXbPcnjCeKve8TyvyBCIc8xmMKrYhiwOsL8HFjE&#10;OunbqP9O2OZfHTmANMgB4qQZ2FPGIf65HA7AN0chkj9xlOwkcKDyXpgOot8DJo9lf9WEl7EdIwpr&#10;5lsgrjL2GARXG06UEcxOi9kyP1wnrbn/qO16lB3cZfl4zbDVkHilKo+GABV9VJTcEVRSj4XPm/Lb&#10;nTJ7eyJjqWhC8gqNIsmjVrsneeybdMs2UujvHKDkz3GV9MkUJXOginXTt1H/XbDtv8s2E1Vb1gAl&#10;zzGwa2mefG6dPFZ5P2aFROn3y95RJ+2m6rHC82n080y6dctVtx7L2iwtV508lpWjoh2rWFieVedA&#10;m+mb1n/bbE0gOY7jLGPnf2XAcRyHuEByHCcbXCA5jpMNLpAcx8kGF0iO42SDCyTHcbLBBZLjONng&#10;AslxnGxwgeQ4Tja4QHIcJxtcIDmOkw0ukBzHyQYXSI7jZIMLJMdxssEFkuM42eACyXGcbHCB5DhO&#10;NrhAchwnG1wgOY6TDS6QHMfJBhdIjuNkgwskx3GywQWS4zjZ4ALJcZxscIHkOE42uEByHCcbXCA5&#10;jpMNLpAcx8kGF0iO42TD/wEhQg3LcDM9pQAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAFec40k0G&#10;AABNBgAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAAGsAAABOCAYA&#10;AAAn3uiJAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAF7UlEQVR4nO2c&#10;fW/bNhCHHzrOS5vXJt0LOmDYvv93Ggp0L9i6Nk0ax44ji/vj7kxKkWKnreUcxh8gpLZJirqHdzyS&#10;QkOMkSIfGm27A0Xrq8BypALLkQosRyqwHKnAcqQCy5EKLEcqsBypwHKkAsuRCixHKrAcqcBypALL&#10;kQosRyqwHKnAcqQCy5EKLEcqsBxpPPQNQwhhnXKx47Wrdt2uMl/Sh3Y76/axS1/ap3UUhnoVLYQw&#10;Anb0WuXREVgAVYyxVuPtIIPL6tZ6VYiNVj6I9mGsbRkQa2Ohn/MyT9WyrU1AGwSWGmkfOAWOaBqr&#10;rYg89C1wCcyA3azurpar9bfPwAQB2/swIYQxcAicAAck6PfADXCNGPolcNYqs46itnWt1/23BjZU&#10;GBwhxv4VuFjjvhXwAXn4CjHwL8BrYE/L1MAU+Bv4HbgieUdDOlgOgZ+ANwgQAzEH3gNvEeineq8z&#10;ng7rFvhD26z0u2+moWCNEa+4QAy+gzyIXW1VwJ3Ws7qvge9IfbaRvIMYaRpCmPXMP+aZb4AfEeDm&#10;2RUC/h+95z5wjMDKQ2GgGQ3afa/1Ppd8WQhdqY3DUmPZfGVzwQgxzI3+bQNbAJ8QGCPECLtaPyCG&#10;CYjRT4Bz4GNPWwEJaecIMANl1462bQNojoTWfG4dIxD39d+19m1K8iDzrFt6PPxrNWQ2mI/KGgH1&#10;G2LkulU2kmCO9LL6C8SgIIY/QCAcavk5TY1I89ALUhJgsHPZIHlLc856AXyPePZI638C/tJ7GiwD&#10;PeMbh0DYQuquMhiXyJzTNRIN4EGrns1VNpftImHyBLgMISwndvXqPSSsHSPPO0cMbF6SDyIbCHek&#10;UBa07j7wKit3o33PB9tGs8FtwYKUni9ijFVXgZ71jmWBtwioPWTknyHzzpQE30LgGeJdaL0rkje2&#10;77GgOXgMuM1t5kULBOosL7/JddY2YdlcNgoh5BNybP3tkoWbA8SrzHsOgesQQq1Gs3T9FPGMCvGI&#10;zwjgB+pJULoSoWWCtElAubYFyzK0E2SizkdyjcCY0h0ebVRPEADmNUcIlI/AvTqlJSCHyMCYIl51&#10;S/ISN9oWLFv3/Iyk5HmCUSFz2Z+IF3QpIuHnCgHwkma4u9UylnyYF1kIvMcZKNiuZ+0j666z7Htb&#10;O42QRfGkp76Vs92LU8RTjxEPu9IylnjsZeVvSGm6K20zG6yRCXpO03D3+v2CfoNaKJwjWzuvEY+y&#10;FN0yNEsiRjQ9sXO+eu7aJqwJ8A4xdp19vyAtLh8b/X2h8BTxsJrm2mqiZe8osJ4kM/R7JN1etH5b&#10;sHpvLV+E3iCQxgiocwTQCWlttdzwXdHus9U2YVkYe5D1tRa1j8kWyBYKx4iH/aC/HSHzY+6B7d0S&#10;N9rmOgt0hH/FOsV2QgzEIRIKL/S3PdLW1jUPt6Jc6TkuimH9MGWh8EavM9KOhslATdjQButQeo6L&#10;YkgQZmu0ZQeV11p+j7QBW5EWwjMt6/a9kyFh5d7y2KIY/XyFLIzv1mg3D4VH2n5EYE3QEBhjjF/x&#10;esXWNRSsunXli+JXdJ9n7SMA8vOiB3t0CsCO5i0rNFgz5CijfcbUbq/vELRxqyeU3Yg2DkuNmWdt&#10;dtDXKNb6bDvfBneOGPwACZszmim4hcIPiMce62+fSO9x5PdYkHbu7aS5bwsq32G38haiB10GDOVZ&#10;FQLqHWLAVcfelsHZSfI1aa+wAv6leSocSe9jRBKsSwTgPMs487K2tXWlbfclIHNkV8R28e87+rBx&#10;Dfkq2hiZ/PPXyfpk880dAm6MeNUuKbzdxRiXxs1eMzvQ+1iSMqV1GKh9sXKBzFN63lcckU6l7Vj/&#10;QR82rcFgwXKRu+4MH1uL49D126r2Y4ydi+B22b5yj7Q92DnWsg/l/xv0I7drjv+jCixHKrAcqcBy&#10;pALLkQosRyqwHKnAcqQCy5EKLEcqsBypwHKkAsuRCixHKrAcqcBypALLkQosRyqwHKnAcqQCy5EK&#10;LEcqsBypwHKkAsuRCixHKrAcqcBypALLkf4DqnVfsnOIEbYAAAAASUVORK5CYIJQSwMECgAAAAAA&#10;AAAhABB8niGWAQAAlgEAABQAAABkcnMvbWVkaWEvaW1hZ2UzLnBuZ4lQTkcNChoKAAAADUlIRFIA&#10;AAA6AAAATggGAAAAcQgF/wAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAA&#10;ATZJREFUeJzt2cFKw0AUheH/pkWKC3Xh2vd/MJeCYCnS1sx1MWltaV3OaE/OD92EQubLZCaBRGYy&#10;h4a/HkCvDFXLULUMVctQtQxVy1C1DFXLULUMVctQtQxVy1C1DFXLULUMVWs20GXPk0VEXDueHb5G&#10;R48v3hGxAA6/U2wCBfgCSktw8xmNiCVwDzwBKyr0gC3ADvgA1sC+1TiaQqdb9Q54Bl6AB873hQQ2&#10;wCuwj4gxM0uLsfRYowvqjD5SZ/UUWqYxvE//a1YP6Ah8Um/P5PqMbqjr9DbXaGZmROyAN+r6W3EJ&#10;3VIvwrblZtR8153W6UC9qAPnuy787LrjTUOPJ/rlGQpCz9H/0GxeAQ1Vy1C1DFXLULUMVctQtQxV&#10;y1C1DFXLULUMVctQtQxVy1C1DFXLULUMVesb2yxOaCuKzUoAAAAASUVORK5CYIJQSwMECgAAAAAA&#10;AAAhAP4UFEBVDgAAVQ4AABQAAABkcnMvbWVkaWEvaW1hZ2U0LnBuZ4lQTkcNChoKAAAADUlIRFIA&#10;AADUAAAATggGAAAAWCM4PQAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAA&#10;DfVJREFUeJztnGlzG8cRhp/hfZOSacuxXSkn//83Jan4iG1K4iHwAA9sPnS/msFiASzBAag4/VZt&#10;8cDOTG9P3z2L1DQNgUCgDtZem4BA4M+EUKhAoCJCoQKBigiFCgQqIhQqEKiIUKhAoCJCoQKBigiF&#10;CgQqIhQqEKiIUKhAoCJCoQKBigiFCgQqIhQqEKiIUKhAoCJCoQKBigiFCgQqIhQqEKiIUKhAoCJC&#10;oQKBigiFCgQqIhQqEKiIjVUvmFJK0z5rFvgKpq75+s5Tm5Zl0bUoLc+ZZxYv+swxb/xznqGca8Fx&#10;JS3NS/fyOUirWssfdh1T4i7POAKe/GfTNM2ox5zlfAlofPwjMJqx+WtOy/oUWjRPSc9zNnZRurp4&#10;NCrG9qLDn2/D55JwaY6nco4evCjRYDx51P70HN97b1u8o73elDEl38rn1rqPzOF9LaxEofyBd4Bj&#10;YB976DErgj34PXBXXFMZmVLa8LmOfW4J7hC4BAZN0zx2jFsDtn3cAeNCJ1oabAOGTset0/Y0b0Ne&#10;QFcCtgq6Nv2jkdPwCbh2nszyNFr/yNeXYD4AA+AKGDZN0/TgRQkZhRvg3HmSeozX3oqXd/77xN66&#10;Mu0Bb5x2/JnPgdv2czvP9AwHfu1hfJRCDZ3mgV/3fYz1olhVyLeOMf1H4HTKuiNs02+AC+ADcJFS&#10;um2a5qm8sVDQd8APGCPXsM27Bn4GfkkpXXcwb81p+Rvw1RRaICvUJ+Aj8B4YpJQe5niYRelax5Tg&#10;R4xHWwVfboHfffwlJqBd669hyvQ98B0mXFKoe+AM+CfG56dn8KLkyQefa4gJbZ/xIx9zTd7bq5TS&#10;HeNGagNTph+BE4xvH5zeYfnczutNjMenwDdOy3ZBhwzjLaaU/wHeu0wtxZOsSqFkNb/CHn6d7An0&#10;YLLkj37fCfAL8FtK6aYlgGuYsHyNMXKvGL+PMV9WtC24G9gmzKJF9MjCvfU1fsYEYsLDVKBrnSwc&#10;XzMuFA/++Q1wm1K6m2KtNzGh+g74lmypcZpHmGJepZRGz+AFxRxDXyc9Y7x48OD3vnU6zoBPKaWH&#10;gn872N6/9f89FOuVz7qFKd9f/FnfYMqk+8r1j4BDp3eIKfe0PXwRlq5Q/vBi/iY51h5iLliWbgvY&#10;xZiyRWbOPfCQUrr3MKXcyGMfs14suY0x8AC4TCl9toBFiKB4exotGz7vjs+z5ffdA3cdCk4lujb9&#10;Ukg8KnhzhAnZR6ezLfDyjm99fSmTrvWC/xK6ebxor/GEGZR7/6wvLzfI+7qFGZcDp/ffWBj65Pev&#10;FfNqjXYYuY4pyA9+HfmzPVGkC8X6234d+s+lVbdX5aG0qcIIY/o/MIudsIeVZd/HBPIUY/YVZqka&#10;ctx+SA5pHjFmKpndw4TqPXnz2/RMo4Vi7Xdk4Tz2/73HPEzXM76ELgmTaFNOia9f5qCD4jNB8584&#10;/SpCSCG7nn0WLz4y6UWVCw4Yjyy6xouX2wVdbzH+yNg0GC+HdPN0AkXed4p5phOMv/eYsr/3n3dO&#10;2y7GtyP/39LyJ3iFsrlDG3MO/OZ/72BM3SBbsl2MEWXoskZm0jbGoGuMWQdkz3Lkv18zm4ltWka+&#10;3jU54VWiq59rTOYxNelSAeAWUwpZ4AP//bzM5YoQ6JAc2txjwq2cok9ZvOTF7x3PiNM1Lf/o4qX2&#10;8xBTgO+x8GwLU4Z3WJ760DFfF+SdlDNtYDw6B37C8qQBOaTbxPbtCNuj6ynPVQWvpVCQqz9PTdM8&#10;ekx/gXmjrzCGr/vPDUxuyrDqEGPWPWZNBz7vNln4DmmFVz1peSJ7xntyLtQuRQMT4V4tulTdu/Fx&#10;MjAnwB+YskkwFO6dOK34uEuyV+vVZ2rzYtpNM/pObV6W1dIHp0O53g6mXCeYUs30HoXhOPFr2z+6&#10;wQzAr5gMlcZGleMBOSRdmpf6kk5KKERRBaqNMtw7Jgv5HVYJ+kC2dIkcXpWJ6iwkGMv5ykvrK7Hv&#10;CiGXQdc9uVz+RLb0+8BGIdRlqX7b6Rz42HZoOA+f85iU0npxrfnVVzEBb5xZvnmPKfgZZqgeyV5d&#10;bYJ5c5eeeJccKQzwyiGFMhXrq9I3t+3wUrymh2pDzUh5Jsil9KfiHoWB25hgyxIPMEaf+mcKr/b8&#10;s2lWSQm7PMATtrmygso/VPbtsnDLoEuW/trHyfuo6PERK9ZALlrsOy23vvYNs0O0Ll5s+lxtwyal&#10;uHWv8yx4QUm9sAG5ereB8URevQ99u+Q+nVotM5VlVaclXlOhJMjrnmjK/asIAMYs5RGQQ6YDcp7w&#10;Cduga0yIbovPFV5deBg3jY4drCAiZVBJ9pS80Up4JaQ2eLwfUpMunJa7Yvwe46HdDTn/VGURsjKr&#10;kNMX6mP91Z+9VHblKb/6sy0ioCqdqwoHuQrXJ88rq3aSXVX27llywaEPXkuhFCK9Kf4+wBLNN+RE&#10;c4AJxtDvK8MqxcNX5JMM1z5G8bXCqzOM6V1CkMhCpMRYHmvT/3eB9cTOgHYPqB3u1aILsgAq7Dt2&#10;mg6dX5d+j4oVW8X9A3IlrS/0LOoDtulYw0Krssr3HMjrtqOOdjl/Fn1qv5RHkx74ApQJXk+h1jAh&#10;+DvdfagnTCh+xzZwyHjZWVW0W3L4oAqT8gb1PVRV+0R3M68sKKjvo/L1A6YYv/ilfkn7WZZBF4wf&#10;ybrCvMYeuQyt0rYKD2uMe7TdySlnQtVFNT9LpSlPK7w0fOrKQdutlS7onnbuP60RvXK8podStaZt&#10;WVSR+QMLLyTEarIqbNKhR4UpI7IyluHEPmbRz5le7FCJWfnTLpOnDCbO8hVVp2XQVdLXFfYd+/gR&#10;470nhZhDFlOoa6z8fEXeGyn2DTnMXARShvYBaSnyvHl1XykzSh2+iALba/ahHrHNkRWX61bFRlUb&#10;JaoKq9QUHPnvau415OM75SmB3WJcV9KrZuS//Oc+lk8pp1JB4QoYppTKE8tluFebrpJXZU6m3ssh&#10;1igdYd6uzN2unb/PFXwp7xlm0J5an+nkd/Pcal8B5UAqPMkD9/F8pZyMyCcqVMhalKZqeE2FKi2h&#10;jtfr0OUttrFPvnlqzpXl5g1y2CTrpv+X3qXMbz5NoWWIhU9nPvYO81SnmDc4Zbw6JUHT6ehl0FVC&#10;YaTCvg0f984/OyCX6uXJFskpyhCz7HPZhy+vlInufSYLT30KKDLEUkBVCeW119s0rxqvqVClJVR/&#10;R1bqsxcoqmif+y/kjZf1L919KubSObM9cnjVtWnaqKFf6sbvFz9PMa95401oVkBXSZ9e/7j19Xaw&#10;4oGqkvK0pVdfFA3UKzUX7yvtkc8abpANhULUvgolBVS17wCLBq5SSl2vhWj9hBnp//nXN9qYsIQz&#10;Nk9lbYVHOjB7Qc572lU3Jf06hlOGV/POjJWNQhUByhBLh0NZIV1lnqdqoYo4gpTppUdrxhq7HXSU&#10;P/uMl3few6q435Jfa7nD+HVBNmSzIMOi51SYve9z3wCNvxYipVFIqArsoOuVoFp47cZuH0tYvjCn&#10;PtEACxfPmLTGOo3wHbk/pJPe+8w5M1Y0IK+wjVYFbRcr6R9gm8kq6SK/3HeFCaLOFEK22pfkA6CL&#10;JOmzGruQFbvsDc4aL0+t3tk3mFHa8vGXWIRy6X/PVCjfm3vMo38kn1rf9rnVk9Nh6vJkxTHGl5/J&#10;IWN1vLZCzURHuLeOMf4Ka7KeMbmxiXy64CtMiGXFjjChnJe8SngvsI1SZ/4IEwz1f1ZJVzvsK19e&#10;fPS5r7A3Uptn1AxKYzarsYv/fUluIcwbrx6TvOkOJnPqlemdqOfkfI8+9g/ykSX19r7DFEf9v7Id&#10;s+U0n2HeMy3j9MSqFKqZcs1D+UqEXokuXf5DVzycUtI9qorp9YdDTEm6aMrEZkt4iW3eYTHHCbYp&#10;oxXQ1aapPLpzTFYohU43TFbmZvF91LrKxu6bNg0+9zbmIdTcnTW+zF2UQ6qs/wd2Ir3s7c2VE+fD&#10;EDNcKgTplfkdcotC/C97ivd+Le27JZauUM4AhQo3mLVoyGHDvHhcL6ipzH6JbeisEwbqmZyTe0Rl&#10;SKHzX7No0Tm6D+TQQgUFvcy2DLpuye0EHdHRfPKcounQP7uYsraO5dyQ3/h9aM2n6qFOK5ToUijl&#10;hsqDZ40XdPBZr6LrnSUZHxWg+sqJCjC/YIbsHbkXV566KJvUV5gCz2qkvxir8lAKh34lW7Zz5jcJ&#10;y5K27rvEv9dghpWR1f7df9cpCFnx2x60NP6/34o5tL7ylGXRpU1/z3j1SwKm8VKo8461y3t1bEiH&#10;ddWO0L785DTMKwpIkHWot+kxXoonxb4mK3bbU/SSEx/zkFK6IkcG+qKYHXJfSpVbecVLYOJt65pY&#10;5bcebZIf9nNy2+OdG1XDylPft8z/9p81cki1UYy989/n0uJziO7ydLM8geaoTdcmWfmGZUUq5a8I&#10;m6CfyZMc5X2qQurbpJriHr1z1udrxCSkUso+49uv5jRdPFpEToqSuM5etj2U1u38pqXaWPX38o1l&#10;yn0ebtFx08aSLV2vOWvM8YI5ZwneQvRPye36nKObSlPP8Z3P0oeWBeRkjId9166BlSlUIPD/gC/i&#10;QGEg8GdBKFQgUBGhUIFARYRCBQIVEQoVCFREKFQgUBGhUIFARYRCBQIVEQoVCFREKFQgUBGhUIFA&#10;RYRCBQIVEQoVCFREKFQgUBGhUIFARYRCBQIVEQoVCFREKFQgUBGhUIFARYRCBQIVEQoVCFREKFQg&#10;UBGhUIFARYRCBQIVEQoVCFREKFQgUBGhUIFARYRCBQIVEQoVCFTEfwGI6AK91+EUWQAAAABJRU5E&#10;rkJgglBLAwQUAAYACAAAACEAPczkqeEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VI3Fo79AcIcaqqAk4VEi0S4raNt0nU2I5iN0nfnu0JTrurGc1+k61G24ieulB7pyGZKhDk&#10;Cm9qV2r42r9NnkCEiM5g4x1puFCAVX57k2Fq/OA+qd/FUnCICylqqGJsUylDUZHFMPUtOdaOvrMY&#10;+exKaTocONw28kGppbRYO/5QYUubiorT7mw1vA84rGfJa789HTeXn/3i43ubkNb3d+P6BUSkMf6Z&#10;4YrP6JAz08GfnQmi0TCZs5FHMudKV109Pi9BHHibqQXIPJP/K+S/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAV33x6tQAAACtAgAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8ksFqwzAMhu+DvoPR&#10;fXGSljFGnV5GodfRPYCwFcc0lo3tlfXtZyiDFUp3y1ES//d/B213334WZ0rZBVbQNS0IYh2MY6vg&#10;87h/fgWRC7LBOTApuFCG3bB62n7QjKWG8uRiFpXCWcFUSnyTMuuJPOYmROJ6GUPyWOqYrIyoT2hJ&#10;9m37ItNfBgw3THEwCtLBrEEcL7E2/88O4+g0vQf95YnLnQrpfO2uQEyWigJPxuF1uW4iW5D3Hfpl&#10;HPpHDt0yDt0jh80yDptfB3nzZMMPAAAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALXML2XA&#10;AwAAyw4AAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAATL&#10;Oq71EAAA9RAAABQAAAAAAAAAAAAAAAAAJgYAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAA&#10;AAAAAAAhABXnONJNBgAATQYAABQAAAAAAAAAAAAAAAAATRcAAGRycy9tZWRpYS9pbWFnZTIucG5n&#10;UEsBAi0ACgAAAAAAAAAhABB8niGWAQAAlgEAABQAAAAAAAAAAAAAAAAAzB0AAGRycy9tZWRpYS9p&#10;bWFnZTMucG5nUEsBAi0ACgAAAAAAAAAhAP4UFEBVDgAAVQ4AABQAAAAAAAAAAAAAAAAAlB8AAGRy&#10;cy9tZWRpYS9pbWFnZTQucG5nUEsBAi0AFAAGAAgAAAAhAD3M5KnhAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAGy4AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQBXffHq1AAAAK0CAAAZAAAAAAAA&#10;AAAAAAAAACkvAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAJAAkAQgIAADQwAAAA&#10;AA==&#10;">
-[...15 lines deleted...]
-                    </v:group>
+                    <v:rect w14:anchorId="0B61AC18" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:35.25pt;margin-top:643.8pt;width:540.75pt;height:19.7pt;z-index:252646400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.88pt;mso-wrap-distance-top:2.88pt;mso-wrap-distance-right:2.88pt;mso-wrap-distance-bottom:2.88pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJg+lb1wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkKwz4hRFiw4D&#10;ugvQ7gMUWbaF2aJGKnGyrx8lx+7Wvg17EShKOjyHPNpen/pOHA2SBVfKfLGUwjgNlXVNKb8/3b+7&#10;koKCcpXqwJlSng3J693bN9vBF2YFLXSVQcEgjorBl7INwRdZRro1vaIFeOP4sAbsVeAtNlmFamD0&#10;vstWy+UmGwArj6ANEWfvxkO5S/h1bXT4WtdkguhKydxCWjGt+7hmu60qGlS+tfpCQ/0Di15Zx0Vn&#10;qDsVlDigfQXVW41AUIeFhj6DurbaJA2sJl++UPPYKm+SFm4O+blN9P9g9Zfjo/+GkTr5B9A/SDi4&#10;bZVrzA0iDK1RFZfL5ZxOpJ7OnoeZx/Zlg6dihokbYkCxHz5DxXfUIUDqzKnGPpZhzeKUBnCeB2BO&#10;QWhObq4279ertRSaz1brZf4hTShTxfTaI4WPBnoRg1IiDzihq+MDhchGFdOVWMzBve26NOTO/ZXg&#10;i2PGJJdcXk/0o3+o2EN1ZikIo23Y5hy0gL+kGNgypaSfB4VGiu6T4yZFf00BTsF+CpTT/LSUQYox&#10;vA2jDw8ebdMycp6UOLjhltU2qXlmcWk02yCJvFg2+uzPfbr1/LF2vwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJftQ8HgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYsqKtVWk6&#10;TZvYFbFx4ZY1pq1onJJkW+HX453gZvs9PX+vWk1uEGcMsfekYT5TIJAab3tqNbwdnh8KEDEZsmbw&#10;hBq+McKqvr2pTGn9hV7xvE+t4BCKpdHQpTSWUsamQ2fizI9IrH344EziNbTSBnPhcDfITKmldKYn&#10;/tCZETcdNp/7k9MwFXbn1db+uPXmZQrv7W4bvpzW93fT+glEwin9meGKz+hQM9PRn8hGMWjI1YKd&#10;fM+KfAni6pgvMq535OkxyxXIupL/W9S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEmD&#10;6VvXAQAAoAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJftQ8HgAAAADQEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f" strokeweight="2pt">
+                      <v:shadow color="black [0]"/>
+                      <o:lock v:ext="edit" shapetype="t"/>
+                      <v:textbox inset="0,0,0,0"/>
+                    </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-[...608 lines deleted...]
-              <w:t>VARIES</w:t>
+            <w:r w:rsidR="00992111">
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00923986">
+              <w:t xml:space="preserve"> Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="372E87FB" w14:textId="77777777" w:rsidR="006330A1" w:rsidRDefault="005F7D6D">
+          <w:p w14:paraId="516942AF" w14:textId="5E4A3360" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidRPr="00923986">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00992111">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00923986">
+              <w:t xml:space="preserve"> Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2190" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F237B6F" w14:textId="77777777" w:rsidR="006330A1" w:rsidRDefault="005F7D6D">
+          <w:p w14:paraId="4E300791" w14:textId="5C794E2B" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:t>2026</w:t>
+            <w:r w:rsidRPr="00923986">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00992111">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00923986">
+              <w:t xml:space="preserve"> Hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB1F4C" w14:paraId="0295D584" w14:textId="77777777" w:rsidTr="00362B94">
+        <w:trPr>
+          <w:trHeight w:val="1646"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1813A1" w14:textId="2BE74032" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00F96705">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t>All of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NATIONAL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t>hours</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346383">
+              <w:t xml:space="preserve"> can be via Distributive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00346383">
+              <w:br/>
+              <w:t xml:space="preserve">Required course content. Specific topics must be assigned to applicable content areas on </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r w:rsidRPr="00346383">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>NREMT.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2715" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="5F42FD3B" w14:textId="77777777" w:rsidR="006330A1" w:rsidRDefault="005F7D6D">
+          <w:p w14:paraId="6CB5DEDA" w14:textId="74973F43" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00F96705">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:t>2026</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t>All of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LOCAL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hours </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765939">
+              <w:t>can be via Distributive Education</w:t>
+            </w:r>
+            <w:r w:rsidR="00F96705">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00765939">
+              <w:br/>
+              <w:t xml:space="preserve">Elective course requirement or as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765939">
+              <w:br/>
+              <w:t>required by agency</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2725" w:type="dxa"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="27F9AB35" w14:textId="77777777" w:rsidR="006330A1" w:rsidRDefault="005F7D6D">
+          <w:p w14:paraId="18334975" w14:textId="6730089B" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00F96705">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t>All of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...1895 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:bCs/>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INDIVIDUAL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
               </w:rPr>
               <w:t>hours</w:t>
             </w:r>
-            <w:r>
-[...4788 lines deleted...]
-              <w:t>requirement</w:t>
+            <w:r w:rsidRPr="00765939">
+              <w:t xml:space="preserve"> can be via Distributive Education</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765939">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00765939">
+              <w:br/>
+              <w:t>Elective course requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17764A00" w14:textId="77777777" w:rsidR="005F7D6D" w:rsidRDefault="005F7D6D"/>
-    <w:sectPr w:rsidR="00000000">
+    <w:p w14:paraId="25C56400" w14:textId="77777777" w:rsidR="0048012E" w:rsidRDefault="0048012E" w:rsidP="00264C4D"/>
+    <w:sectPr w:rsidR="0048012E" w:rsidSect="00371C0A">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="240" w:right="360" w:bottom="280" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="360" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="51395C17" w14:textId="77777777" w:rsidR="0055797A" w:rsidRDefault="0055797A" w:rsidP="00A508E9">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="20878D75" w14:textId="77777777" w:rsidR="0055797A" w:rsidRDefault="0055797A" w:rsidP="00A508E9">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7F3FCB35" w14:textId="77777777" w:rsidR="0055797A" w:rsidRDefault="0055797A" w:rsidP="00A508E9">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="027B6104" w14:textId="77777777" w:rsidR="0055797A" w:rsidRDefault="0055797A" w:rsidP="00A508E9">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B612B96"/>
+    <w:nsid w:val="015A08C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A92EE226"/>
-    <w:lvl w:ilvl="0" w:tplc="7B829222">
+    <w:tmpl w:val="9D1470D0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1066" w:hanging="369"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C1FA3E70">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1066" w:hanging="369"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D90415A0">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="369"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1D14EA98">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4198" w:hanging="369"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6CF80880">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5244" w:hanging="369"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52EEE3E4">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6290" w:hanging="369"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55E488F0">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7336" w:hanging="369"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...24 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="481192982">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="247D0A39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B04C03AE"/>
+    <w:lvl w:ilvl="0" w:tplc="CCC64FFA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="384E37F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7C64234"/>
+    <w:lvl w:ilvl="0" w:tplc="44FA850E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D687E17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00FAE41C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1947078232">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1996377184">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="581451502">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1602909781">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006330A1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007630C7"/>
+    <w:rsidRoot w:val="003703F5"/>
+    <w:rsid w:val="00033E85"/>
+    <w:rsid w:val="00041834"/>
+    <w:rsid w:val="0006070B"/>
+    <w:rsid w:val="00064EF4"/>
+    <w:rsid w:val="00075CB6"/>
+    <w:rsid w:val="0009166F"/>
+    <w:rsid w:val="000F144F"/>
+    <w:rsid w:val="001108F1"/>
+    <w:rsid w:val="0013642E"/>
+    <w:rsid w:val="00141944"/>
+    <w:rsid w:val="00142BF2"/>
+    <w:rsid w:val="00144F23"/>
+    <w:rsid w:val="00147288"/>
+    <w:rsid w:val="00151E31"/>
+    <w:rsid w:val="00154185"/>
+    <w:rsid w:val="00162B00"/>
+    <w:rsid w:val="001A703D"/>
+    <w:rsid w:val="001B4944"/>
+    <w:rsid w:val="001B54EF"/>
+    <w:rsid w:val="001C4CA9"/>
+    <w:rsid w:val="001F3CDB"/>
+    <w:rsid w:val="00235E5E"/>
+    <w:rsid w:val="00243F16"/>
+    <w:rsid w:val="002468D3"/>
+    <w:rsid w:val="00252FBB"/>
+    <w:rsid w:val="00264C4D"/>
+    <w:rsid w:val="002A3681"/>
+    <w:rsid w:val="002B0317"/>
+    <w:rsid w:val="002B4410"/>
+    <w:rsid w:val="002B70A5"/>
+    <w:rsid w:val="002C3D56"/>
+    <w:rsid w:val="002C4A0C"/>
+    <w:rsid w:val="002D5261"/>
+    <w:rsid w:val="002F5F14"/>
+    <w:rsid w:val="00313EA8"/>
+    <w:rsid w:val="003322DF"/>
+    <w:rsid w:val="00346383"/>
+    <w:rsid w:val="00362B94"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rsid w:val="0037189E"/>
+    <w:rsid w:val="00371C0A"/>
+    <w:rsid w:val="003938B3"/>
+    <w:rsid w:val="00394DD6"/>
+    <w:rsid w:val="003B1EA4"/>
+    <w:rsid w:val="003C6784"/>
+    <w:rsid w:val="003D2D1D"/>
+    <w:rsid w:val="003D6E76"/>
+    <w:rsid w:val="00406276"/>
+    <w:rsid w:val="00434C6A"/>
+    <w:rsid w:val="00447712"/>
+    <w:rsid w:val="00456CEA"/>
+    <w:rsid w:val="00460A1D"/>
+    <w:rsid w:val="00470EA5"/>
+    <w:rsid w:val="0048012E"/>
+    <w:rsid w:val="0049202C"/>
+    <w:rsid w:val="004B3847"/>
+    <w:rsid w:val="004E05AF"/>
+    <w:rsid w:val="004F0926"/>
+    <w:rsid w:val="005023F1"/>
+    <w:rsid w:val="00516F7B"/>
+    <w:rsid w:val="00530A16"/>
+    <w:rsid w:val="0055797A"/>
+    <w:rsid w:val="00582167"/>
+    <w:rsid w:val="00585E8F"/>
+    <w:rsid w:val="00595E3C"/>
+    <w:rsid w:val="005A049C"/>
+    <w:rsid w:val="005A5B6E"/>
+    <w:rsid w:val="005D5C42"/>
+    <w:rsid w:val="00624DC2"/>
+    <w:rsid w:val="00641D52"/>
+    <w:rsid w:val="0064564E"/>
+    <w:rsid w:val="00656762"/>
+    <w:rsid w:val="00657154"/>
+    <w:rsid w:val="00670D7C"/>
+    <w:rsid w:val="006A6338"/>
+    <w:rsid w:val="006E4CFA"/>
+    <w:rsid w:val="006E7CD2"/>
+    <w:rsid w:val="00707B47"/>
+    <w:rsid w:val="00713493"/>
+    <w:rsid w:val="00720F96"/>
+    <w:rsid w:val="00755FFC"/>
+    <w:rsid w:val="00761686"/>
+    <w:rsid w:val="00765939"/>
+    <w:rsid w:val="007A3866"/>
+    <w:rsid w:val="007A71B2"/>
+    <w:rsid w:val="007C4E23"/>
+    <w:rsid w:val="007D39C7"/>
+    <w:rsid w:val="007E58F7"/>
+    <w:rsid w:val="007F45D1"/>
+    <w:rsid w:val="008029BB"/>
+    <w:rsid w:val="00812A6C"/>
+    <w:rsid w:val="00822FF6"/>
+    <w:rsid w:val="00840E97"/>
+    <w:rsid w:val="008519E7"/>
+    <w:rsid w:val="00857EA8"/>
+    <w:rsid w:val="00867CDA"/>
+    <w:rsid w:val="0087751F"/>
+    <w:rsid w:val="008901C5"/>
+    <w:rsid w:val="008E2E89"/>
+    <w:rsid w:val="008E31ED"/>
+    <w:rsid w:val="00912AAC"/>
+    <w:rsid w:val="00923986"/>
+    <w:rsid w:val="00943B5C"/>
+    <w:rsid w:val="00947C16"/>
+    <w:rsid w:val="009538C8"/>
+    <w:rsid w:val="009655E6"/>
+    <w:rsid w:val="009677AF"/>
+    <w:rsid w:val="00992111"/>
+    <w:rsid w:val="009E1EA9"/>
+    <w:rsid w:val="00A30373"/>
+    <w:rsid w:val="00A3435B"/>
+    <w:rsid w:val="00A343DB"/>
+    <w:rsid w:val="00A508E9"/>
+    <w:rsid w:val="00A534A2"/>
+    <w:rsid w:val="00A54999"/>
+    <w:rsid w:val="00A62E46"/>
+    <w:rsid w:val="00A66D2C"/>
+    <w:rsid w:val="00AA7821"/>
+    <w:rsid w:val="00AD3648"/>
+    <w:rsid w:val="00B56FB5"/>
+    <w:rsid w:val="00B604CD"/>
+    <w:rsid w:val="00B65B4C"/>
+    <w:rsid w:val="00B7762D"/>
+    <w:rsid w:val="00B902AF"/>
+    <w:rsid w:val="00B958EA"/>
+    <w:rsid w:val="00BC6D95"/>
+    <w:rsid w:val="00C07645"/>
+    <w:rsid w:val="00C07AD1"/>
+    <w:rsid w:val="00C16A10"/>
+    <w:rsid w:val="00C261DE"/>
+    <w:rsid w:val="00C6539B"/>
+    <w:rsid w:val="00C80EEA"/>
+    <w:rsid w:val="00CB1F4C"/>
+    <w:rsid w:val="00CC48C3"/>
+    <w:rsid w:val="00CF1635"/>
+    <w:rsid w:val="00D223C2"/>
+    <w:rsid w:val="00D37D0D"/>
+    <w:rsid w:val="00D37E88"/>
+    <w:rsid w:val="00D60E87"/>
+    <w:rsid w:val="00D750F1"/>
+    <w:rsid w:val="00D964FA"/>
+    <w:rsid w:val="00DA7CBF"/>
+    <w:rsid w:val="00DD0130"/>
+    <w:rsid w:val="00E06EAB"/>
+    <w:rsid w:val="00E539C2"/>
+    <w:rsid w:val="00E7246F"/>
+    <w:rsid w:val="00E83187"/>
+    <w:rsid w:val="00ED12C5"/>
+    <w:rsid w:val="00EF507A"/>
+    <w:rsid w:val="00F23F54"/>
+    <w:rsid w:val="00F258BB"/>
+    <w:rsid w:val="00F401BD"/>
+    <w:rsid w:val="00F46283"/>
+    <w:rsid w:val="00F61E11"/>
+    <w:rsid w:val="00F73922"/>
+    <w:rsid w:val="00F96705"/>
+    <w:rsid w:val="00FB46C8"/>
+    <w:rsid w:val="00FE2E63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="073A9CA1"/>
-  <w15:docId w15:val="{AABDB624-F1B9-44A7-9E39-ED89D0850E83}"/>
+  <w14:docId w14:val="711BF096"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{78126F8B-4D20-4896-AF35-D1FE93AD39A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18866,450 +8331,1377 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
     <w:pPr>
-      <w:ind w:left="1065" w:hanging="368"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
     <w:pPr>
-      <w:ind w:left="1065" w:hanging="368"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
     <w:pPr>
-      <w:ind w:left="1065" w:hanging="368"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A508E9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A508E9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A508E9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A508E9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00943B5C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@nremt.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/login-register" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/login-register" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-of-emergency-medical-services" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://checkahealthlicense.mass.gov/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/paramedic/recertification" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/renew-your-emt-advanced-emt-or-paramedic-certification" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@nremt.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-of-emergency-medical-services" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/renew-your-emt-advanced-emt-or-paramedic-certification" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-professions-licensing-system-user-guide" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/oems-administrative-requirements" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://checkahealthlicense.mass.gov/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/renew-your-emt-advanced-emt-or-paramedic-certification" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionslicensingsupport.mass.gov/hc/en-us/categories/22355957185047-Using-the-Licensing-System" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nremt.org/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/renew-your-emt-advanced-emt-or-paramedic-certification" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://checkahealthlicense.mass.gov/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/oems-administrative-requirements" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@nremt.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionslicensingsupport.mass.gov/hc/en-us/categories/22355957185047-Using-the-Licensing-System" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/login-register" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-of-emergency-medical-services" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nremt.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/EMT/Recertification" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BFB3398FF28ED646BCA40399130C015F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="87766494787836d183d4f5dd832f3fe0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="30999b87-787b-4ae8-a6ee-6bcc85ade281" xmlns:ns3="1d343228-1eec-43d1-98fd-370ae8985287" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e309faea563aa1a6f3fea1af2265b62c" ns2:_="" ns3:_="">
+    <xsd:import namespace="30999b87-787b-4ae8-a6ee-6bcc85ade281"/>
+    <xsd:import namespace="1d343228-1eec-43d1-98fd-370ae8985287"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="30999b87-787b-4ae8-a6ee-6bcc85ade281" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d343228-1eec-43d1-98fd-370ae8985287" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c6fb5c79-03f2-47ea-bb97-3ce4a27e6352}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1d343228-1eec-43d1-98fd-370ae8985287">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="30999b87-787b-4ae8-a6ee-6bcc85ade281">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1d343228-1eec-43d1-98fd-370ae8985287" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0E169A8-0EA2-4332-BD6F-A43D8A3E13BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="30999b87-787b-4ae8-a6ee-6bcc85ade281"/>
+    <ds:schemaRef ds:uri="1d343228-1eec-43d1-98fd-370ae8985287"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A57636BB-8C3B-48C2-B64A-F19258CE3372}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F912581A-015C-4B6B-A90A-2F260076FD8C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6015D6C0-6343-4DD2-904D-A2EBEE5AAF62}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="30999b87-787b-4ae8-a6ee-6bcc85ade281"/>
+    <ds:schemaRef ds:uri="1d343228-1eec-43d1-98fd-370ae8985287"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6305</Characters>
+  <Pages>2</Pages>
+  <Words>724</Words>
+  <Characters>4128</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7396</CharactersWithSpaces>
+  <CharactersWithSpaces>4843</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Paicopoulos, Aggelos (DPH)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-10-30T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100BFB3398FF28ED646BCA40399130C015F</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-[...6 lines deleted...]
-    <vt:lpwstr>Microsoft® Publisher for Microsoft 365</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>