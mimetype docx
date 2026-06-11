--- v0 (2026-02-02)
+++ v1 (2026-06-11)
@@ -15,134 +15,134 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3C1B43FB" w14:textId="377550D5" w:rsidR="00827976" w:rsidRDefault="00827976" w:rsidP="007355CC">
+    <w:p w:rsidR="00827976" w:rsidP="007355CC" w:rsidRDefault="00827976" w14:paraId="3C1B43FB" w14:textId="377550D5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00827976" w:rsidSect="00FA6C69">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1296" w:right="1440" w:bottom="1152" w:left="1440" w:header="144" w:footer="1152" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D0BB991" w14:textId="77777777" w:rsidR="00B86D77" w:rsidRPr="001A4609" w:rsidRDefault="00B86D77" w:rsidP="00E157B6">
+    <w:p w:rsidRPr="001A4609" w:rsidR="00B86D77" w:rsidP="00E157B6" w:rsidRDefault="00B86D77" w14:paraId="7D0BB991" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001A4609">
         <w:t>Environmental Notification Form</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10170" w:type="dxa"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10170"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B86D77" w14:paraId="2D9A6E43" w14:textId="77777777" w:rsidTr="007971E7">
+      <w:tr w:rsidR="00B86D77" w:rsidTr="007971E7" w14:paraId="2D9A6E43" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45DAE829" w14:textId="77777777" w:rsidR="00B86D77" w:rsidRPr="007B6601" w:rsidRDefault="006075A6" w:rsidP="007971E7">
+          <w:p w:rsidRPr="007B6601" w:rsidR="00B86D77" w:rsidP="007971E7" w:rsidRDefault="006075A6" w14:paraId="45DAE829" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>For Office Use Only</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A0949BA" w14:textId="2BB1509B" w:rsidR="006075A6" w:rsidRPr="007B6601" w:rsidRDefault="00E157B6" w:rsidP="007971E7">
+          <w:p w:rsidRPr="007B6601" w:rsidR="006075A6" w:rsidP="007971E7" w:rsidRDefault="00E157B6" w14:paraId="7A0949BA" w14:textId="2BB1509B">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AD98A87" wp14:editId="537F6209">
                       <wp:simplePos x="0" y="0"/>
@@ -188,98 +188,98 @@
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
-                  <w:pict>
-[...1 lines deleted...]
-                      <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                  <w:pict w14:anchorId="0E97003C">
+                    <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="4C70CA72">
+                      <v:path fillok="f" arrowok="t" o:connecttype="none"/>
                       <o:lock v:ext="edit" shapetype="t"/>
                     </v:shapetype>
-                    <v:shape id="AutoShape 24" o:spid="_x0000_s1026" type="#_x0000_t32" alt="&quot;&quot;" style="position:absolute;margin-left:34.7pt;margin-top:13.6pt;width:125.25pt;height:0;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhs0ksuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDpFuNOD2k7S7d&#10;FqDdBzCybAuVRYFUYufvJ6lJVmy3YT4IlEg+Pj7S67t5tOKoiQ26RlaLUgrtFLbG9Y38+fL46YsU&#10;HMC1YNHpRp40y7vNxw/rydd6iQPaVpOIII7ryTdyCMHXRcFq0CPwAr120dkhjRDilfqiJZgi+miL&#10;ZVneFBNS6wmVZo6v929Oucn4XadV+NF1rIOwjYzcQj4pn/t0Fps11D2BH4w604B/YDGCcbHoFeoe&#10;AogDmb+gRqMIGbuwUDgW2HVG6dxD7KYq/+jmeQCvcy9RHPZXmfj/warvx63bUaKuZvfsn1C9snC4&#10;HcD1OhN4Ofk4uCpJVUye62tKurDfkdhP37CNMXAImFWYOxoTZOxPzFns01VsPQeh4mO1ui1vPq+k&#10;UBdfAfUl0ROHrxpHkYxGciAw/RC26FwcKVKVy8DxiUOiBfUlIVV1+GiszZO1TkyNvF0tVzmB0Zo2&#10;OVMYU7/fWhJHSLuRv9xj9LwPIzy4NoMNGtqHsx3A2Dc7FrfuLE1SI60e13tsTzu6SBaHl1meFy1t&#10;x/t7zv79O2x+AQAA//8DAFBLAwQUAAYACAAAACEAOiIYit4AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7WVuCDqJEBp0jhVhcSBI20lrm68TdLG6yh2mtCvZxEHOM7OaOZtvp5s&#10;Ky7Y+8aRgngegUAqnWmoUrDfvT0sQfigyejWESr4Qg/r4vYm15lxI33gZRsqwSXkM62gDqHLpPRl&#10;jVb7ueuQ2Du63urAsq+k6fXI5baVSRQtpNUN8UKtO3ytsTxvB6sA/fAcR5vUVvv363j/mVxPY7dT&#10;6m42bVYgAk7hLww/+IwOBTMd3EDGi1bBIn3ipILkJQHB/mOcpiAOvwdZ5PL/A8U3AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACGzSSy4AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADoiGIreAAAACAEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;"/>
+                    <v:shape id="AutoShape 24" style="position:absolute;margin-left:34.7pt;margin-top:13.6pt;width:125.25pt;height:0;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" alt="&quot;&quot;" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhs0ksuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDpFuNOD2k7S7d&#10;FqDdBzCybAuVRYFUYufvJ6lJVmy3YT4IlEg+Pj7S67t5tOKoiQ26RlaLUgrtFLbG9Y38+fL46YsU&#10;HMC1YNHpRp40y7vNxw/rydd6iQPaVpOIII7ryTdyCMHXRcFq0CPwAr120dkhjRDilfqiJZgi+miL&#10;ZVneFBNS6wmVZo6v929Oucn4XadV+NF1rIOwjYzcQj4pn/t0Fps11D2BH4w604B/YDGCcbHoFeoe&#10;AogDmb+gRqMIGbuwUDgW2HVG6dxD7KYq/+jmeQCvcy9RHPZXmfj/warvx63bUaKuZvfsn1C9snC4&#10;HcD1OhN4Ofk4uCpJVUye62tKurDfkdhP37CNMXAImFWYOxoTZOxPzFns01VsPQeh4mO1ui1vPq+k&#10;UBdfAfUl0ROHrxpHkYxGciAw/RC26FwcKVKVy8DxiUOiBfUlIVV1+GiszZO1TkyNvF0tVzmB0Zo2&#10;OVMYU7/fWhJHSLuRv9xj9LwPIzy4NoMNGtqHsx3A2Dc7FrfuLE1SI60e13tsTzu6SBaHl1meFy1t&#10;x/t7zv79O2x+AQAA//8DAFBLAwQUAAYACAAAACEAOiIYit4AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7WVuCDqJEBp0jhVhcSBI20lrm68TdLG6yh2mtCvZxEHOM7OaOZtvp5s&#10;Ky7Y+8aRgngegUAqnWmoUrDfvT0sQfigyejWESr4Qg/r4vYm15lxI33gZRsqwSXkM62gDqHLpPRl&#10;jVb7ueuQ2Du63urAsq+k6fXI5baVSRQtpNUN8UKtO3ytsTxvB6sA/fAcR5vUVvv363j/mVxPY7dT&#10;6m42bVYgAk7hLww/+IwOBTMd3EDGi1bBIn3ipILkJQHB/mOcpiAOvwdZ5PL/A8U3AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACGzSSy4AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADoiGIreAAAACAEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="006075A6" w:rsidRPr="007B6601">
+            <w:r w:rsidRPr="007B6601" w:rsidR="006075A6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>EEA#</w:t>
             </w:r>
-            <w:r w:rsidR="007355CC" w:rsidRPr="007B6601">
+            <w:r w:rsidRPr="007B6601" w:rsidR="007355CC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00B9467E" w:rsidRPr="007B6601">
+            <w:r w:rsidRPr="007B6601" w:rsidR="00B9467E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">                   </w:t>
             </w:r>
-            <w:r w:rsidR="00B9467E" w:rsidRPr="007B6601">
+            <w:r w:rsidRPr="007B6601" w:rsidR="00B9467E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="515E66CC" w14:textId="7E66699A" w:rsidR="00BC22E2" w:rsidRPr="007B6601" w:rsidRDefault="00E157B6" w:rsidP="007971E7">
+          <w:p w:rsidRPr="007B6601" w:rsidR="00BC22E2" w:rsidP="007971E7" w:rsidRDefault="00E157B6" w14:paraId="515E66CC" w14:textId="7E66699A">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06A44D11" wp14:editId="58E0D3C7">
                       <wp:simplePos x="0" y="0"/>
@@ -325,656 +325,658 @@
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
-                  <w:pict>
-                    <v:shape w14:anchorId="2914AC66" id="AutoShape 25" o:spid="_x0000_s1026" type="#_x0000_t32" alt="&quot;&quot;" style="position:absolute;margin-left:76.7pt;margin-top:12.95pt;width:83.25pt;height:0;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa2yeJuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDZN2MOD2k6y7d&#10;FqDdBzCybAuVRYFUYufvJ6lJWmy3oT4IlEg+Pj7S69t5tOKoiQ26RlaLUgrtFLbG9Y38/XT/6YsU&#10;HMC1YNHpRp40y9vNxw/rydd6iQPaVpOIII7ryTdyCMHXRcFq0CPwAr120dkhjRDilfqiJZgi+miL&#10;ZVl+Liak1hMqzRxf716ccpPxu06r8KvrWAdhGxm5hXxSPvfpLDZrqHsCPxh1pgH/wWIE42LRK9Qd&#10;BBAHMv9AjUYRMnZhoXAssOuM0rmH2E1V/tXN4wBe516iOOyvMvH7waqfx63bUaKuZvfoH1A9s3C4&#10;HcD1OhN4Ovk4uCpJVUye62tKurDfkdhPP7CNMXAImFWYOxoTZOxPzFns01VsPQeh4mNVrm6WNysp&#10;1MVXQH1J9MThu8ZRJKORHAhMP4QtOhdHilTlMnB84JBoQX1JSFUd3htr82StE1Mjv66Wq5zAaE2b&#10;nCmMqd9vLYkjpN3IX+4xet6GER5cm8EGDe23sx3A2Bc7FrfuLE1SI60e13tsTzu6SBaHl1meFy1t&#10;x9t7zn79HTZ/AAAA//8DAFBLAwQUAAYACAAAACEAIJBAsd0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU+DQBCF7yb+h82Y9GLsAi1GkKVpmnjwaNvE65YdAWVnCbsU7K93TA96mzfz8uZ7xWa2&#10;nTjj4FtHCuJlBAKpcqalWsHx8PLwBMIHTUZ3jlDBN3rYlLc3hc6Nm+gNz/tQCw4hn2sFTQh9LqWv&#10;GrTaL12PxLcPN1gdWA61NIOeONx2MomiR2l1S/yh0T3uGqy+9qNVgH5M42ib2fr4epnu35PL59Qf&#10;lFrczdtnEAHn8GeGX3xGh5KZTm4k40XHOl2t2aogSTMQbFjFGQ+n60KWhfzfoPwBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA2tsnibgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAIJBAsd0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
+                  <w:pict w14:anchorId="40722133">
+                    <v:shape id="AutoShape 25" style="position:absolute;margin-left:76.7pt;margin-top:12.95pt;width:83.25pt;height:0;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" alt="&quot;&quot;" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa2yeJuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDZN2MOD2k6y7d&#10;FqDdBzCybAuVRYFUYufvJ6lJWmy3oT4IlEg+Pj7S69t5tOKoiQ26RlaLUgrtFLbG9Y38/XT/6YsU&#10;HMC1YNHpRp40y9vNxw/rydd6iQPaVpOIII7ryTdyCMHXRcFq0CPwAr120dkhjRDilfqiJZgi+miL&#10;ZVl+Liak1hMqzRxf716ccpPxu06r8KvrWAdhGxm5hXxSPvfpLDZrqHsCPxh1pgH/wWIE42LRK9Qd&#10;BBAHMv9AjUYRMnZhoXAssOuM0rmH2E1V/tXN4wBe516iOOyvMvH7waqfx63bUaKuZvfoH1A9s3C4&#10;HcD1OhN4Ovk4uCpJVUye62tKurDfkdhPP7CNMXAImFWYOxoTZOxPzFns01VsPQeh4mNVrm6WNysp&#10;1MVXQH1J9MThu8ZRJKORHAhMP4QtOhdHilTlMnB84JBoQX1JSFUd3htr82StE1Mjv66Wq5zAaE2b&#10;nCmMqd9vLYkjpN3IX+4xet6GER5cm8EGDe23sx3A2Bc7FrfuLE1SI60e13tsTzu6SBaHl1meFy1t&#10;x9t7zn79HTZ/AAAA//8DAFBLAwQUAAYACAAAACEAIJBAsd0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU+DQBCF7yb+h82Y9GLsAi1GkKVpmnjwaNvE65YdAWVnCbsU7K93TA96mzfz8uZ7xWa2&#10;nTjj4FtHCuJlBAKpcqalWsHx8PLwBMIHTUZ3jlDBN3rYlLc3hc6Nm+gNz/tQCw4hn2sFTQh9LqWv&#10;GrTaL12PxLcPN1gdWA61NIOeONx2MomiR2l1S/yh0T3uGqy+9qNVgH5M42ib2fr4epnu35PL59Qf&#10;lFrczdtnEAHn8GeGX3xGh5KZTm4k40XHOl2t2aogSTMQbFjFGQ+n60KWhfzfoPwBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA2tsnibgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAIJBAsd0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" w14:anchorId="2914AC66"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="005A3E48" w:rsidRPr="007B6601">
+            <w:r w:rsidRPr="007B6601" w:rsidR="005A3E48">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MEPA Analyst:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62DF0F0B" w14:textId="77777777" w:rsidR="007D46A9" w:rsidRDefault="007D46A9" w:rsidP="00BC22E2">
+    <w:p w:rsidR="007D46A9" w:rsidP="00BC22E2" w:rsidRDefault="007D46A9" w14:paraId="62DF0F0B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="180" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="388B2CB9" w14:textId="365480D4" w:rsidR="00DA160B" w:rsidRPr="003A26BB" w:rsidRDefault="00DA160B" w:rsidP="00BC22E2">
+    <w:p w:rsidRPr="003A26BB" w:rsidR="00DA160B" w:rsidP="00BC22E2" w:rsidRDefault="00DA160B" w14:paraId="388B2CB9" w14:textId="365480D4">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="180" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A26BB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The information requested on this form must be completed in order to submit a document </w:t>
       </w:r>
       <w:r w:rsidR="00BC22E2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="003A26BB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>electronically for review under the Massachusetts Environmental Policy Act, 301 CMR 11.00.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5197664F" w14:textId="683C6471" w:rsidR="00E157B6" w:rsidRPr="00E157B6" w:rsidRDefault="00E157B6" w:rsidP="009F69D1"/>
+    <w:p w:rsidRPr="00E157B6" w:rsidR="00E157B6" w:rsidP="009F69D1" w:rsidRDefault="00E157B6" w14:paraId="5197664F" w14:textId="683C6471"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="10170" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4658"/>
         <w:gridCol w:w="5512"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00330AAF" w:rsidRPr="00E31925" w14:paraId="4B2E34E0" w14:textId="77777777" w:rsidTr="001D280A">
+      <w:tr w:rsidRPr="00E31925" w:rsidR="00330AAF" w:rsidTr="001D280A" w14:paraId="4B2E34E0" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="606C5224" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRPr="00E31925" w:rsidRDefault="00330AAF" w:rsidP="00811E26">
+          <w:p w:rsidRPr="00E31925" w:rsidR="00330AAF" w:rsidP="00811E26" w:rsidRDefault="00330AAF" w14:paraId="606C5224" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Project Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="128D20C1" w14:textId="51CDD4DF" w:rsidR="00330AAF" w:rsidRPr="00E31925" w:rsidRDefault="00330AAF" w:rsidP="00811E26"/>
+          <w:p w:rsidRPr="00E31925" w:rsidR="00330AAF" w:rsidP="00811E26" w:rsidRDefault="00330AAF" w14:paraId="128D20C1" w14:textId="51CDD4DF"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853C59" w:rsidRPr="00263DCD" w14:paraId="15D520A0" w14:textId="77777777" w:rsidTr="001D280A">
+      <w:tr w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidTr="001D280A" w14:paraId="15D520A0" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="116"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28806339" w14:textId="77777777" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00853C59" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00853C59" w14:paraId="28806339" w14:textId="77777777">
             <w:r w:rsidRPr="00263DCD">
               <w:t>Project Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5512" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2402ADE0" w14:textId="6E6AF99B" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00853C59" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00853C59" w14:paraId="2402ADE0" w14:textId="6E6AF99B">
             <w:r w:rsidRPr="00263DCD">
               <w:t>Street Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853C59" w:rsidRPr="00263DCD" w14:paraId="30885B5D" w14:textId="77777777" w:rsidTr="001D280A">
+      <w:tr w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidTr="001D280A" w14:paraId="30885B5D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5EB85D" w14:textId="77777777" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00853C59" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00853C59" w14:paraId="0F5EB85D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t xml:space="preserve">Municipality: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5512" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD38454" w14:textId="77777777" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00853C59" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00853C59" w14:paraId="3FD38454" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t xml:space="preserve">Watershed: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853C59" w:rsidRPr="00263DCD" w14:paraId="4484BE5E" w14:textId="77777777" w:rsidTr="001D280A">
+      <w:tr w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidTr="001D280A" w14:paraId="4484BE5E" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A25D83F" w14:textId="77777777" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00853C59" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00853C59" w14:paraId="7A25D83F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Universal Tran</w:t>
             </w:r>
             <w:r>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>verse Mercator Coordinates:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18E5E472" w14:textId="77777777" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00853C59" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00853C59" w14:paraId="18E5E472" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5512" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4679B11F" w14:textId="77777777" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00853C59" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00853C59" w14:paraId="4679B11F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Latitude:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="458CC595" w14:textId="77777777" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00853C59" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00853C59" w14:paraId="458CC595" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Longitude:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853C59" w:rsidRPr="00263DCD" w14:paraId="4DFC34D2" w14:textId="77777777" w:rsidTr="001D280A">
+      <w:tr w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidTr="001D280A" w14:paraId="4DFC34D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="338802CD" w14:textId="77777777" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00853C59" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00853C59" w14:paraId="338802CD" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Estimated commencement date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5512" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03E04679" w14:textId="77777777" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00853C59" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00853C59" w14:paraId="03E04679" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Estimated completion date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853C59" w:rsidRPr="00263DCD" w14:paraId="36252D3B" w14:textId="77777777" w:rsidTr="001D280A">
+      <w:tr w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidTr="001D280A" w14:paraId="36252D3B" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F834437" w14:textId="77777777" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00853C59" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00853C59" w14:paraId="5F834437" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Project Type:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5512" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49DCC959" w14:textId="77777777" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00853C59" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00853C59" w14:paraId="49DCC959" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Status of project design:</w:t>
             </w:r>
             <w:r>
               <w:t>_____</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>%complete</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853C59" w:rsidRPr="00263DCD" w14:paraId="2FF8F003" w14:textId="77777777" w:rsidTr="001D280A">
+      <w:tr w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidTr="001D280A" w14:paraId="2FF8F003" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C53B9DF" w14:textId="77777777" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00853C59" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00853C59" w14:paraId="1C53B9DF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Proponent:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5512" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B44F85D" w14:textId="5495C924" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00853C59" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00853C59" w14:paraId="4B44F85D" w14:textId="5495C924">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Street Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944890" w:rsidRPr="00263DCD" w14:paraId="1D6F7EBB" w14:textId="77777777" w:rsidTr="001D280A">
+      <w:tr w:rsidRPr="00263DCD" w:rsidR="00944890" w:rsidTr="001D280A" w14:paraId="1D6F7EBB" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="266ACABC" w14:textId="77777777" w:rsidR="00944890" w:rsidRPr="00263DCD" w:rsidRDefault="00944890" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00944890" w:rsidP="00853C59" w:rsidRDefault="00944890" w14:paraId="266ACABC" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Municipality:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5512" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1514AC" w14:textId="77777777" w:rsidR="00944890" w:rsidRPr="00263DCD" w:rsidRDefault="00944890" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00944890" w:rsidP="00853C59" w:rsidRDefault="00944890" w14:paraId="5E1514AC" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t xml:space="preserve">State: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="422EEE0F" w14:textId="77777777" w:rsidR="00944890" w:rsidRPr="00263DCD" w:rsidRDefault="00944890" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00944890" w:rsidP="00853C59" w:rsidRDefault="00944890" w14:paraId="422EEE0F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Zip Code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00146F48" w:rsidRPr="00263DCD" w14:paraId="76A24623" w14:textId="77777777" w:rsidTr="001D280A">
+      <w:tr w:rsidRPr="00263DCD" w:rsidR="00146F48" w:rsidTr="001D280A" w14:paraId="76A24623" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1F50F0" w14:textId="77777777" w:rsidR="00146F48" w:rsidRPr="00263DCD" w:rsidRDefault="00146F48" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00146F48" w:rsidP="00853C59" w:rsidRDefault="00146F48" w14:paraId="5C1F50F0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Name of Contact Person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5512" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="595D9822" w14:textId="40A84C1D" w:rsidR="00146F48" w:rsidRPr="00263DCD" w:rsidRDefault="00146F48" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00146F48" w:rsidP="00853C59" w:rsidRDefault="00146F48" w14:paraId="595D9822" w14:textId="40A84C1D">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Firm/Agency:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853C59" w:rsidRPr="00263DCD" w14:paraId="38E5120F" w14:textId="77777777" w:rsidTr="001D280A">
+      <w:tr w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidTr="001D280A" w14:paraId="38E5120F" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A699B3C" w14:textId="162DE476" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00AE2544" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00AE2544" w14:paraId="4A699B3C" w14:textId="162DE476">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Street Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5512" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="507523A3" w14:textId="5EA43B64" w:rsidR="00853C59" w:rsidRPr="00263DCD" w:rsidRDefault="00AE2544" w:rsidP="00853C59">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00853C59" w:rsidP="00853C59" w:rsidRDefault="00AE2544" w14:paraId="507523A3" w14:textId="5EA43B64">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Municipality:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944890" w:rsidRPr="00263DCD" w14:paraId="37FFF9A6" w14:textId="77777777" w:rsidTr="001D280A">
+      <w:tr w:rsidRPr="00263DCD" w:rsidR="00944890" w:rsidTr="001D280A" w14:paraId="37FFF9A6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4658" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46F2AE3A" w14:textId="014A970C" w:rsidR="00944890" w:rsidRPr="00263DCD" w:rsidRDefault="00944890" w:rsidP="00862BF3">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00944890" w:rsidP="00862BF3" w:rsidRDefault="00944890" w14:paraId="46F2AE3A" w14:textId="014A970C">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>State:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5512" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5742C803" w14:textId="7929CAC7" w:rsidR="00944890" w:rsidRPr="00263DCD" w:rsidRDefault="00944890" w:rsidP="00862BF3">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00944890" w:rsidP="00862BF3" w:rsidRDefault="00944890" w14:paraId="5742C803" w14:textId="7929CAC7">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Zip Code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944890" w:rsidRPr="00263DCD" w14:paraId="5A2C073F" w14:textId="77777777" w:rsidTr="001D280A">
+      <w:tr w:rsidRPr="00263DCD" w:rsidR="00944890" w:rsidTr="001D280A" w14:paraId="5A2C073F" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4658" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39DBDD93" w14:textId="77777777" w:rsidR="00944890" w:rsidRDefault="00944890" w:rsidP="00862BF3">
+          <w:p w:rsidR="00944890" w:rsidP="00862BF3" w:rsidRDefault="00944890" w14:paraId="39DBDD93" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="721937FC" w14:textId="6BCD447A" w:rsidR="00330AAF" w:rsidRPr="00263DCD" w:rsidRDefault="00944890" w:rsidP="00862BF3">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00330AAF" w:rsidP="00862BF3" w:rsidRDefault="00944890" w14:paraId="721937FC" w14:textId="6BCD447A">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r>
               <w:t>Fax:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5512" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D78B106" w14:textId="77777777" w:rsidR="00944890" w:rsidRPr="00263DCD" w:rsidRDefault="00944890" w:rsidP="00862BF3">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00944890" w:rsidP="00862BF3" w:rsidRDefault="00944890" w14:paraId="3D78B106" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-288"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>E-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10165" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10165"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00330AAF" w14:paraId="740EFFB8" w14:textId="77777777" w:rsidTr="00330AAF">
+      <w:tr w:rsidR="00330AAF" w:rsidTr="00330AAF" w14:paraId="740EFFB8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10165" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BBBA702" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="3BBBA702" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F59BF1C" w14:textId="01A89729" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="4F59BF1C" w14:textId="01A89729">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Does this project meet or exceed</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>a mandatory EIR threshold (</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>see 301 CMR 11.03</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>)?</w:t>
             </w:r>
             <w:r>
               <w:br/>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
@@ -984,64 +986,64 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41056F03" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="41056F03" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="088097C4" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="088097C4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00380C90">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is there an Environmental Justice (EJ) population within Designated Geographic Area (DGA)?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1100,64 +1102,64 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="484AED3B" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="484AED3B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
               <w:ind w:right="-18"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D7BBEA8" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="7D7BBEA8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
               <w:ind w:right="-18"/>
             </w:pPr>
             <w:r w:rsidRPr="00531AD8">
               <w:t>What is the DGA for the project?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -1210,64 +1212,64 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t>N.A.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F4E2526" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="0F4E2526" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
               <w:ind w:right="-18"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43F3EEDB" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="43F3EEDB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
               <w:ind w:right="-18"/>
             </w:pPr>
             <w:r w:rsidRPr="00217729">
               <w:t>If required, when was Advanced Notificati</w:t>
             </w:r>
             <w:r>
               <w:t>on</w:t>
             </w:r>
             <w:r w:rsidRPr="00217729">
               <w:t xml:space="preserve"> sent to the EJ Reference List</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="71EDAD39">
               <w:rPr>
@@ -1277,64 +1279,64 @@
             </w:r>
             <w:r w:rsidRPr="71EDAD39">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>see 301 CMR 11.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>05(4)</w:t>
             </w:r>
             <w:r w:rsidRPr="71EDAD39">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00217729">
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="001F2F6A" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="001F2F6A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
               <w:ind w:right="-18"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="476A9F8B" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRPr="009A4A57" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidRPr="009A4A57" w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="476A9F8B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
               <w:ind w:right="-18"/>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>If this is an Expanded E</w:t>
             </w:r>
             <w:r>
               <w:t>nvironmental Notification Form (E</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>NF</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t xml:space="preserve"> (</w:t>
@@ -1345,51 +1347,51 @@
               </w:rPr>
               <w:t>see 301 CMR 11.05(7)</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t xml:space="preserve">) or a </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:t>otice of Project Change (N</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>PC</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>, are you requesting:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60776D83" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRPr="00263DCD" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="60776D83" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>a Single EIR? (</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>see 301 CMR 11.06(8)</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t xml:space="preserve">)                     </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
@@ -1422,51 +1424,51 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60B136E5" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="60B136E5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>b Rollover EIR? (</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>see 301 CMR 11.06(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
@@ -1517,51 +1519,51 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0993D626" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRPr="00263DCD" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="0993D626" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t xml:space="preserve"> Special Review Procedure? (</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>see 301CMR 11.09</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>)</w:t>
             </w:r>
@@ -1597,51 +1599,51 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="078B12F3" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRPr="00263DCD" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="078B12F3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t xml:space="preserve"> Waiver of mandatory EIR? (</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>see 301 CMR 11.11</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t xml:space="preserve">) </w:t>
             </w:r>
@@ -1677,51 +1679,51 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D62AF05" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="7D62AF05" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Phase I Waiver? (</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6601">
@@ -1790,88 +1792,88 @@
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE13C3D" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRPr="00067BA1" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidRPr="00067BA1" w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="4DE13C3D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54D0DFE1" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRPr="0064063A" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidRPr="0064063A" w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="54D0DFE1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Are you otherwise requesting:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C298DE8" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="6C298DE8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">f Qualifying housing criteria? </w:t>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -1967,108 +1969,107 @@
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1135EEF3" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="1135EEF3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67243B97" w14:textId="5D1CA8E2" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="67243B97" w14:textId="5D1CA8E2">
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Note: Greenhouse Gas Emissions analysis must be included in the Expanded ENF</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, if required by applicable MEPA protocols</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00330AAF" w14:paraId="03310CB3" w14:textId="77777777" w:rsidTr="00330AAF">
+      <w:tr w:rsidR="00330AAF" w:rsidTr="00330AAF" w14:paraId="03310CB3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F87C051" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="2F87C051" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Is the project proposed as an Ecological Restoration Project or Ecological Restoration Limited Project under Wetlands Protection Act regulations at 310 CMR 10.00?  </w:t>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007B6601">
@@ -2118,2217 +2119,2208 @@
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05E9B194" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="05E9B194" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="714E3F8C" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRPr="007B6601" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidRPr="007B6601" w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="714E3F8C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Which MEPA review threshold(s) does the project meet or exceed (</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>see 301 CMR 11.03</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61E8D452" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRPr="007B6601" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidRPr="007B6601" w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="61E8D452" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C262E5F" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRPr="007B6601" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidRPr="007B6601" w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="3C262E5F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Which Agency Permits will the project require?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FCDD186" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRPr="00263DCD" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="1FCDD186" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="766E5EA0" w14:textId="35EBC172" w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w:rsidP="00330AAF">
+          <w:p w:rsidR="00330AAF" w:rsidP="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="766E5EA0" w14:textId="35EBC172">
             <w:r w:rsidRPr="00263DCD">
               <w:t xml:space="preserve">Identify any financial assistance or land transfer from an </w:t>
             </w:r>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t xml:space="preserve">gency of the Commonwealth, including the </w:t>
             </w:r>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t xml:space="preserve">gency name and the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">amount of funding or land area </w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>in acres:</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="2543BB81">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B5C9E5D" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF"/>
-    <w:p w14:paraId="30125AB9" w14:textId="77777777" w:rsidR="00330AAF" w:rsidRDefault="00330AAF"/>
+    <w:p w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="6B5C9E5D" w14:textId="77777777"/>
+    <w:p w:rsidR="00330AAF" w:rsidRDefault="00330AAF" w14:paraId="30125AB9" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10170" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4173"/>
         <w:gridCol w:w="1999"/>
         <w:gridCol w:w="1999"/>
         <w:gridCol w:w="1999"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00062739" w14:paraId="5596DAF8" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="5596DAF8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A20544D" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="7A20544D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Summary of Project Size</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="454F1046" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="454F1046" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>&amp; Environmental Impacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0530227A" w14:textId="77777777" w:rsidR="00062739" w:rsidRPr="007B6601" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidRPr="007B6601" w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="0530227A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6601">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22A75C04" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="22A75C04" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0981DA0D" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="0981DA0D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="241C41E0" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="241C41E0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
           </w:tcPr>
-          <w:p w14:paraId="175B496B" w14:textId="77777777" w:rsidR="00062739" w:rsidRPr="00ED61BB" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidRPr="00ED61BB" w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="175B496B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED61BB">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Land</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="09CBA4BF" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="09CBA4BF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B17E419" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="6B17E419" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>Total site acreage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E9675FE" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="0E9675FE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="3D393BC2" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="3D393BC2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="57B65AF1" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="57B65AF1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="7C810261" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="7C810261" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="647BFB04" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="647BFB04" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>New acres of land altered</w:t>
             </w:r>
             <w:r w:rsidRPr="00C17892">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="0359BB2C" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="0359BB2C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="246E3DFC" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="246E3DFC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="344CAC76" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="344CAC76" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="3578DC91" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="3578DC91" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C45496E" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="7C45496E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>Acres of impervious area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="091F0D75" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="091F0D75" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0753E4CD" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="0753E4CD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="387D2ECA" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="387D2ECA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="25FC1D72" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="25FC1D72" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78B270B4" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="78B270B4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>Square feet of new bordering vegetated wetlands alteration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="709A94E9" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="709A94E9" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="754FA1A8" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="754FA1A8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF9A358" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="0AF9A358" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="560D7E08" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="560D7E08" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="540253E9" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="540253E9" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>Square feet of new other wetland alteration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="785A0601" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="785A0601" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30A557F0" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="30A557F0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="522B6A87" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="522B6A87" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="66A29CCD" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="66A29CCD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="0766438F" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="0766438F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="793A8BAE" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="793A8BAE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="2552CD01" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="2552CD01" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EA8E16E" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="5EA8E16E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>Acres of new non-water dependent use of tidelands or waterways</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDD21B7" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="0FDD21B7" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31631A69" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="31631A69" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41F8F913" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="41F8F913" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="077819F5" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="077819F5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="25888D7E" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="25888D7E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02A8EB2D" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="02A8EB2D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="3C6C481F" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="3C6C481F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
           </w:tcPr>
-          <w:p w14:paraId="748F66EB" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="748F66EB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED61BB">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tructures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="11D00C49" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="11D00C49" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2117A5C1" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="2117A5C1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>Gross square footage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="233EA472" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="233EA472" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35378042" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="35378042" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D402B76" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="2D402B76" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="16554594" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="16554594" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75740BC2" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="75740BC2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>Number of housing units</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FF3F700" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="7FF3F700" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D57BFFF" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="4D57BFFF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A6D835C" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="3A6D835C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="71E7900D" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="71E7900D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="605AFA7B" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="605AFA7B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>Maximum height (feet)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D4837F9" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="1D4837F9" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76980586" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="76980586" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4118DD1E" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="4118DD1E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B5B00" w14:paraId="1F622F35" w14:textId="77777777" w:rsidTr="006B5B00">
+      <w:tr w:rsidR="006B5B00" w:rsidTr="006B5B00" w14:paraId="1F622F35" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B8E3FDA" w14:textId="77777777" w:rsidR="006B5B00" w:rsidRDefault="006B5B00" w:rsidP="006B5B00">
+          <w:p w:rsidR="006B5B00" w:rsidP="006B5B00" w:rsidRDefault="006B5B00" w14:paraId="5B8E3FDA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
-              <w:t>Greenhouse Gas (GHG) emissions (</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Greenhouse Gas (GHG) emissions (tpy)</w:t>
             </w:r>
             <w:r w:rsidRPr="008C6B11">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="17F23225" w14:textId="77777777" w:rsidR="006B5B00" w:rsidRDefault="006B5B00" w:rsidP="006B5B00">
+          <w:p w:rsidR="006B5B00" w:rsidP="006B5B00" w:rsidRDefault="006B5B00" w14:paraId="17F23225" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B347538" w14:textId="77777777" w:rsidR="006B5B00" w:rsidRDefault="006B5B00" w:rsidP="006B5B00">
+          <w:p w:rsidR="006B5B00" w:rsidP="006B5B00" w:rsidRDefault="006B5B00" w14:paraId="7B347538" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2681DC2F" w14:textId="77777777" w:rsidR="006B5B00" w:rsidRDefault="006B5B00" w:rsidP="006B5B00">
+          <w:p w:rsidR="006B5B00" w:rsidP="006B5B00" w:rsidRDefault="006B5B00" w14:paraId="2681DC2F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE8ADD8" w14:textId="77777777" w:rsidR="006B5B00" w:rsidRDefault="006B5B00" w:rsidP="006B5B00">
+          <w:p w:rsidR="006B5B00" w:rsidP="006B5B00" w:rsidRDefault="006B5B00" w14:paraId="5EE8ADD8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="354B8147" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="354B8147" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
           </w:tcPr>
-          <w:p w14:paraId="14B9C1C6" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="14B9C1C6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED61BB">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ransportation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="7C417E34" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="7C417E34" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAB4B0C" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="2CAB4B0C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>Vehicle trips per day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="426AE56C" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="426AE56C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19F046D0" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="19F046D0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31D96697" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="31D96697" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="7E5B8D0E" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="7E5B8D0E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77937870" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="77937870" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>Parking spaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F806216" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="6F806216" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B3FDA82" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="2B3FDA82" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BAE7216" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="4BAE7216" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="2DA66E3C" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="2DA66E3C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
           </w:tcPr>
-          <w:p w14:paraId="193F54D7" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="193F54D7" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED61BB">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>astewater</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="6F7DB972" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="6F7DB972" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64DFBB20" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="64DFBB20" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>Water Use (Gallons per day)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="761AB7D4" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="761AB7D4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A0B2DDB" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="7A0B2DDB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19EB35DA" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="19EB35DA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="58D59F75" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="58D59F75" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45402EAB" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="45402EAB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>Water withdrawal (GPD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A4B3175" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="4A4B3175" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41B53F74" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="41B53F74" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="615018D5" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="615018D5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="75937217" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="75937217" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="165343EB" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="165343EB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>Wastewater generation/treatment (GPD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13613DE1" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="13613DE1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="148F9A5C" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="148F9A5C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6421890C" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="6421890C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062739" w14:paraId="54925304" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00062739" w:rsidTr="00067BA1" w14:paraId="54925304" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="348CC94D" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="348CC94D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>Length of water mains (miles)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18136D03" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="18136D03" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C49BDFE" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="3C49BDFE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="740A9210" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00811E26">
+          <w:p w:rsidR="00062739" w:rsidP="00811E26" w:rsidRDefault="00062739" w14:paraId="740A9210" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00067BA1" w14:paraId="35EA3F18" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00067BA1" w:rsidTr="00067BA1" w14:paraId="35EA3F18" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FD08ADD" w14:textId="1BEDC0A7" w:rsidR="00067BA1" w:rsidRDefault="00067BA1" w:rsidP="00067BA1">
+          <w:p w:rsidR="00067BA1" w:rsidP="00067BA1" w:rsidRDefault="00067BA1" w14:paraId="4FD08ADD" w14:textId="1BEDC0A7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:spacing w:after="58"/>
             </w:pPr>
             <w:r>
               <w:t>Length of sewer mains (miles)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E6C2C2F" w14:textId="77777777" w:rsidR="00067BA1" w:rsidRDefault="00067BA1" w:rsidP="00067BA1">
+          <w:p w:rsidR="00067BA1" w:rsidP="00067BA1" w:rsidRDefault="00067BA1" w14:paraId="0E6C2C2F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66E7D021" w14:textId="77777777" w:rsidR="00067BA1" w:rsidRDefault="00067BA1" w:rsidP="00067BA1">
+          <w:p w:rsidR="00067BA1" w:rsidP="00067BA1" w:rsidRDefault="00067BA1" w14:paraId="66E7D021" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66285FA6" w14:textId="77777777" w:rsidR="00067BA1" w:rsidRDefault="00067BA1" w:rsidP="00067BA1">
+          <w:p w:rsidR="00067BA1" w:rsidP="00067BA1" w:rsidRDefault="00067BA1" w14:paraId="66285FA6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00067BA1" w14:paraId="753BAD2A" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00067BA1" w:rsidTr="00067BA1" w14:paraId="753BAD2A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AD8BCF0" w14:textId="77777777" w:rsidR="00067BA1" w:rsidRDefault="00067BA1" w:rsidP="00067BA1">
+          <w:p w:rsidR="00067BA1" w:rsidP="00067BA1" w:rsidRDefault="00067BA1" w14:paraId="3AD8BCF0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2543BB81">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Is the project located within a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId13">
               <w:r w:rsidRPr="2543BB81">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>mapped FEMA floodplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="2543BB81">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (100-year or 500-year)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27D5105E" w14:textId="4A815EB1" w:rsidR="00067BA1" w:rsidRPr="001D0E3E" w:rsidRDefault="00067BA1" w:rsidP="00067BA1">
+          <w:p w:rsidRPr="001D0E3E" w:rsidR="00067BA1" w:rsidP="00067BA1" w:rsidRDefault="00067BA1" w14:paraId="27D5105E" w14:textId="4A815EB1">
             <w:pPr>
               <w:widowControl/>
             </w:pPr>
             <w:r w:rsidRPr="007B6601">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
@@ -4339,70 +4331,70 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007B6601">
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33E19D12" w14:textId="77777777" w:rsidR="00067BA1" w:rsidRDefault="00067BA1" w:rsidP="00067BA1">
+          <w:p w:rsidR="00067BA1" w:rsidP="00067BA1" w:rsidRDefault="00067BA1" w14:paraId="33E19D12" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2543BB81">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>What flood zone(s) is the project located in?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71539AD8" w14:textId="601A78A7" w:rsidR="00067BA1" w:rsidRPr="002329D5" w:rsidRDefault="00067BA1" w:rsidP="00067BA1">
+          <w:p w:rsidRPr="002329D5" w:rsidR="00067BA1" w:rsidP="00067BA1" w:rsidRDefault="00067BA1" w14:paraId="71539AD8" w14:textId="601A78A7">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2543BB81">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Has a base flood elevation(s) (BFE) been determined by FEMA? </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
@@ -4413,112 +4405,112 @@
             <w:r w:rsidRPr="2543BB81">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="2543BB81">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No  If yes, list the elevation(s): _____</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F685278" w14:textId="36C8CFFE" w:rsidR="00067BA1" w:rsidRPr="008A3E76" w:rsidRDefault="00067BA1" w:rsidP="00067BA1">
+          <w:p w:rsidRPr="008A3E76" w:rsidR="00067BA1" w:rsidP="00067BA1" w:rsidRDefault="00067BA1" w14:paraId="2F685278" w14:textId="36C8CFFE">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="240"/>
             </w:pPr>
             <w:r w:rsidRPr="2543BB81">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the FEMA FIRM Panel number(s) and effective date(s) for the project site? _____ (print and attach, as part of required attachment #4, a FEMA FIRMette from the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId14">
               <w:r w:rsidRPr="00BF54E6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FEMA Flood Map Service Center website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00941767">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5030A520" w14:textId="77777777" w:rsidR="00067BA1" w:rsidRPr="00263DCD" w:rsidRDefault="00067BA1" w:rsidP="00067BA1">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00067BA1" w:rsidP="00067BA1" w:rsidRDefault="00067BA1" w14:paraId="5030A520" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00067BA1" w14:paraId="2D4EF13C" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00067BA1" w:rsidTr="00067BA1" w14:paraId="2D4EF13C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D6F1DB8" w14:textId="77777777" w:rsidR="00067BA1" w:rsidRPr="00263DCD" w:rsidRDefault="00067BA1" w:rsidP="00067BA1">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00067BA1" w:rsidP="00067BA1" w:rsidRDefault="00067BA1" w14:paraId="0D6F1DB8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t>Has this project been filed with MEPA before?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
@@ -4558,78 +4550,78 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t xml:space="preserve">No  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AD3E040" w14:textId="77777777" w:rsidR="00067BA1" w:rsidRDefault="00067BA1" w:rsidP="00067BA1">
+          <w:p w:rsidR="00067BA1" w:rsidP="00067BA1" w:rsidRDefault="00067BA1" w14:paraId="7AD3E040" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00067BA1" w14:paraId="3CE8B009" w14:textId="77777777" w:rsidTr="00067BA1">
+      <w:tr w:rsidR="00067BA1" w:rsidTr="00067BA1" w14:paraId="3CE8B009" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4889598C" w14:textId="77777777" w:rsidR="00067BA1" w:rsidRPr="00263DCD" w:rsidRDefault="00067BA1" w:rsidP="00067BA1">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00067BA1" w:rsidP="00067BA1" w:rsidRDefault="00067BA1" w14:paraId="4889598C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:t xml:space="preserve">Has any project on this site been filed with MEPA before? </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -4666,111 +4658,110 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00263DCD">
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="583D2607" w14:textId="77777777" w:rsidR="00067BA1" w:rsidRPr="00263DCD" w:rsidRDefault="00067BA1" w:rsidP="00067BA1">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="00067BA1" w:rsidP="00067BA1" w:rsidRDefault="00067BA1" w14:paraId="583D2607" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="216"/>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="2142"/>
                 <w:tab w:val="left" w:pos="2322"/>
                 <w:tab w:val="left" w:pos="2772"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3672"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49A76142" w14:textId="66459758" w:rsidR="00A0662B" w:rsidRDefault="00A0662B" w:rsidP="00A0662B"/>
-    <w:p w14:paraId="16CBFB70" w14:textId="77777777" w:rsidR="00A0662B" w:rsidRDefault="00A0662B">
+    <w:p w:rsidR="00A0662B" w:rsidP="00A0662B" w:rsidRDefault="00A0662B" w14:paraId="49A76142" w14:textId="66459758"/>
+    <w:p w:rsidR="00A0662B" w:rsidRDefault="00A0662B" w14:paraId="16CBFB70" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D4D995" w14:textId="40C7BCEB" w:rsidR="001A1575" w:rsidRDefault="001A1575" w:rsidP="001A1575">
+    <w:p w:rsidR="001A1575" w:rsidP="001A1575" w:rsidRDefault="001A1575" w14:paraId="32D4D995" w14:textId="40C7BCEB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>General Project Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6463F437" w14:textId="250E0B92" w:rsidR="00092DCA" w:rsidRPr="008505EC" w:rsidRDefault="000B7A99" w:rsidP="000B7A99">
+    <w:p w:rsidRPr="008505EC" w:rsidR="00092DCA" w:rsidP="000B7A99" w:rsidRDefault="000B7A99" w14:paraId="6463F437" w14:textId="250E0B92">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008505EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>All proponents must fill out this section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1BB604" w14:textId="54A6A3CD" w:rsidR="000B7A99" w:rsidRDefault="000B7A99" w:rsidP="00E55921">
+    <w:p w:rsidR="000B7A99" w:rsidP="00E55921" w:rsidRDefault="000B7A99" w14:paraId="4D1BB604" w14:textId="54A6A3CD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="000B7A99">
         <w:t>Project Description</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC1CD5B" w14:textId="77777777" w:rsidR="0060376D" w:rsidRPr="003811E3" w:rsidRDefault="0060376D" w:rsidP="0060376D">
+    <w:p w:rsidRPr="003811E3" w:rsidR="0060376D" w:rsidP="0060376D" w:rsidRDefault="0060376D" w14:paraId="0AC1CD5B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe the existing conditions and land uses on the project site:____________</w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -4870,394 +4861,480 @@
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EFCD5C" w14:textId="77777777" w:rsidR="0060376D" w:rsidRPr="003811E3" w:rsidRDefault="0060376D" w:rsidP="0060376D">
+    <w:p w:rsidRPr="003811E3" w:rsidR="0060376D" w:rsidP="0060376D" w:rsidRDefault="0060376D" w14:paraId="47EFCD5C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55A63031" w14:textId="77777777" w:rsidR="0060376D" w:rsidRPr="003811E3" w:rsidRDefault="0060376D" w:rsidP="0060376D">
+    <w:p w:rsidRPr="003811E3" w:rsidR="0060376D" w:rsidP="0060376D" w:rsidRDefault="0060376D" w14:paraId="55A63031" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the proposed project and its programmatic and physical elements: _________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6393A59C" w14:textId="77777777" w:rsidR="0060376D" w:rsidRPr="003811E3" w:rsidRDefault="0060376D" w:rsidP="0060376D">
+    <w:p w:rsidRPr="003811E3" w:rsidR="0060376D" w:rsidP="0060376D" w:rsidRDefault="0060376D" w14:paraId="6393A59C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32453B66" w14:textId="77777777" w:rsidR="0060376D" w:rsidRPr="003811E3" w:rsidRDefault="0060376D" w:rsidP="0060376D">
+    <w:p w:rsidRPr="003811E3" w:rsidR="0060376D" w:rsidP="0060376D" w:rsidRDefault="0060376D" w14:paraId="32453B66" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: The project description should summarize both the project’s direct and indirect impacts </w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">(including construction period impacts) in terms of their magnitude, geographic extent, duration </w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:br/>
-        <w:t xml:space="preserve">and frequency, and reversibility, as applicable.  It should also discuss the infrastructure requirements </w:t>
+        <w:t xml:space="preserve">(including construction period impacts) in terms of their magnitude, geographic extent, duration </w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">of the project and the capacity of the municipal and/or regional infrastructure to sustain these </w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">and frequency, and reversibility, as applicable.  It should also discuss the infrastructure requirements </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003811E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003811E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the project and the capacity of the municipal and/or regional infrastructure to sustain these </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003811E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003811E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">requirements </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>into</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250476D9" w14:textId="77777777" w:rsidR="0060376D" w:rsidRPr="003811E3" w:rsidRDefault="0060376D" w:rsidP="0060376D">
+    <w:p w:rsidRPr="003811E3" w:rsidR="0060376D" w:rsidP="0060376D" w:rsidRDefault="0060376D" w14:paraId="250476D9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37501E8D" w14:textId="77777777" w:rsidR="0060376D" w:rsidRPr="003811E3" w:rsidRDefault="0060376D" w:rsidP="0060376D">
+    <w:p w:rsidRPr="003811E3" w:rsidR="0060376D" w:rsidP="0060376D" w:rsidRDefault="0060376D" w14:paraId="37501E8D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the on-site project alternatives (and alternative off-site locations, if applicable), considered </w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003811E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">by the proponent, including at least one feasible alternative that is allowed under current zoning, </w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003811E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>and the reasons(s) that they were not selected as the preferred alternative:</w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003811E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> _____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B0D826" w14:textId="77777777" w:rsidR="0060376D" w:rsidRPr="003811E3" w:rsidRDefault="0060376D" w:rsidP="0060376D">
+    <w:p w:rsidRPr="003811E3" w:rsidR="0060376D" w:rsidP="0060376D" w:rsidRDefault="0060376D" w14:paraId="17B0D826" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C87ADD" w14:textId="68DF3057" w:rsidR="009443E8" w:rsidRPr="003811E3" w:rsidRDefault="00E55921" w:rsidP="009443E8">
+    <w:p w:rsidRPr="003811E3" w:rsidR="009443E8" w:rsidP="009443E8" w:rsidRDefault="00E55921" w14:paraId="26C87ADD" w14:textId="68DF3057">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidR="009443E8" w:rsidRPr="003811E3">
+      <w:r w:rsidRPr="003811E3" w:rsidR="009443E8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>: The purpose of the alternatives analysis is to consider what effect changing the parameters</w:t>
       </w:r>
-      <w:r w:rsidR="009443E8" w:rsidRPr="003811E3">
+      <w:r w:rsidRPr="003811E3" w:rsidR="009443E8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve"> and/or </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009443E8" w:rsidRPr="003811E3">
+      </w:r>
+      <w:r w:rsidRPr="003811E3" w:rsidR="009443E8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>siting</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009443E8" w:rsidRPr="003811E3">
+        <w:t xml:space="preserve"> and/or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003811E3" w:rsidR="009443E8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of a project, or components thereof, will have on the environment, keeping in mind that </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009443E8" w:rsidRPr="003811E3">
+        <w:t>siting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003811E3" w:rsidR="009443E8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-      <w:r w:rsidR="009443E8" w:rsidRPr="003811E3">
+        <w:t xml:space="preserve"> of a project, or components thereof, will have on the environment, keeping in mind that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003811E3" w:rsidR="009443E8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve"> greatest extent feasible.  Examples of alternative projects include alternative site locations, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009443E8" w:rsidRPr="003811E3">
+      </w:r>
+      <w:r w:rsidRPr="003811E3" w:rsidR="009443E8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t>the objective of the MEPA review process is to avoid or minimize damage to the environment to the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003811E3" w:rsidR="009443E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003811E3" w:rsidR="009443E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> greatest extent feasible.  Examples of alternative projects include alternative site locations, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003811E3" w:rsidR="009443E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003811E3" w:rsidR="009443E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>alternative site uses, and alternative site configurations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741E49AC" w14:textId="77777777" w:rsidR="009443E8" w:rsidRPr="003811E3" w:rsidRDefault="009443E8" w:rsidP="009443E8">
+    <w:p w:rsidRPr="003811E3" w:rsidR="009443E8" w:rsidP="009443E8" w:rsidRDefault="009443E8" w14:paraId="741E49AC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48FD4013" w14:textId="77777777" w:rsidR="009443E8" w:rsidRPr="003811E3" w:rsidRDefault="009443E8" w:rsidP="009443E8">
+    <w:p w:rsidRPr="003811E3" w:rsidR="009443E8" w:rsidP="009443E8" w:rsidRDefault="009443E8" w14:paraId="48FD4013" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Summarize the mitigation measures proposed to offset the impacts of the preferred alternative: </w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003811E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368FE4A8" w14:textId="77777777" w:rsidR="009443E8" w:rsidRPr="003811E3" w:rsidRDefault="009443E8" w:rsidP="009443E8">
+    <w:p w:rsidRPr="003811E3" w:rsidR="009443E8" w:rsidP="009443E8" w:rsidRDefault="009443E8" w14:paraId="368FE4A8" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4943CD02" w14:textId="77777777" w:rsidR="009443E8" w:rsidRPr="003811E3" w:rsidRDefault="009443E8" w:rsidP="009443E8">
+    <w:p w:rsidRPr="003811E3" w:rsidR="009443E8" w:rsidP="009443E8" w:rsidRDefault="009443E8" w14:paraId="4943CD02" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If the project is proposed to be constructed in phases, please describe each phase:</w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003811E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328EE92E" w14:textId="77777777" w:rsidR="0060376D" w:rsidRDefault="0060376D" w:rsidP="000B7A99"/>
-    <w:p w14:paraId="4A5E4E06" w14:textId="22F4DEEF" w:rsidR="003811E3" w:rsidRDefault="003811E3" w:rsidP="003811E3">
+    <w:p w:rsidR="0060376D" w:rsidP="000B7A99" w:rsidRDefault="0060376D" w14:paraId="328EE92E" w14:textId="77777777"/>
+    <w:p w:rsidR="003811E3" w:rsidP="003811E3" w:rsidRDefault="003811E3" w14:paraId="4A5E4E06" w14:textId="22F4DEEF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Areas of Critical Environmental Concern:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6101EB78" w14:textId="77777777" w:rsidR="003811E3" w:rsidRPr="003811E3" w:rsidRDefault="003811E3" w:rsidP="003811E3">
+    <w:p w:rsidRPr="003811E3" w:rsidR="003811E3" w:rsidP="003811E3" w:rsidRDefault="003811E3" w14:paraId="6101EB78" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Is the project within or adjacent to an Area of Critical Environmental Concern?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B33B54" w14:textId="77777777" w:rsidR="003811E3" w:rsidRPr="003811E3" w:rsidRDefault="003811E3" w:rsidP="003811E3">
+    <w:p w:rsidRPr="003811E3" w:rsidR="003811E3" w:rsidP="003811E3" w:rsidRDefault="003811E3" w14:paraId="21B33B54" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -5316,138 +5393,164 @@
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2018E96C" w14:textId="7AC55F70" w:rsidR="00092DCA" w:rsidRDefault="003811E3" w:rsidP="003811E3">
+    <w:p w:rsidR="00092DCA" w:rsidP="003811E3" w:rsidRDefault="003811E3" w14:paraId="2018E96C" w14:textId="7AC55F70">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">if yes, does the ACEC have an approved Resource Management Plan? ___ Yes  ___ No; </w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003811E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>If yes, describe how the project complies with this plan.</w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003811E3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________ </w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003811E3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Will there be stormwater runoff or discharge to the designated ACEC? ___ Yes  ___ No; </w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003811E3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>If yes, describe and assess the potential impacts of such stormwater runoff/discharge to the designated ACEC.</w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003811E3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F541EE1" w14:textId="77777777" w:rsidR="003811E3" w:rsidRDefault="003811E3" w:rsidP="003811E3">
-[...6 lines deleted...]
-    <w:p w14:paraId="712063E3" w14:textId="3269B256" w:rsidR="003811E3" w:rsidRDefault="003811E3" w:rsidP="003811E3">
+    <w:p w:rsidR="003811E3" w:rsidP="003811E3" w:rsidRDefault="003811E3" w14:paraId="2F541EE1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003811E3" w:rsidP="003811E3" w:rsidRDefault="003811E3" w14:paraId="712063E3" w14:textId="3269B256">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Rare Species:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C351E51" w14:textId="77777777" w:rsidR="003811E3" w:rsidRPr="003811E3" w:rsidRDefault="003811E3" w:rsidP="003811E3">
+    <w:p w:rsidRPr="003811E3" w:rsidR="003811E3" w:rsidP="003811E3" w:rsidRDefault="003811E3" w14:paraId="1C351E51" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Does the project site include Estimated and/or Priority Habitat of State-Listed Rare Species?  (see http://www.mass.gov/dfwele/dfw/nhesp/regulatory_review/priority_habitat/priority_habitat_home.htm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD8DB2C" w14:textId="77777777" w:rsidR="003811E3" w:rsidRPr="003811E3" w:rsidRDefault="003811E3" w:rsidP="003811E3">
+    <w:p w:rsidRPr="003811E3" w:rsidR="003811E3" w:rsidP="003811E3" w:rsidRDefault="003811E3" w14:paraId="3CD8DB2C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
@@ -5520,96 +5623,102 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003811E3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0848A9" w14:textId="77777777" w:rsidR="006F5187" w:rsidRPr="003811E3" w:rsidRDefault="006F5187" w:rsidP="003811E3">
-[...6 lines deleted...]
-    <w:p w14:paraId="48A6B8C3" w14:textId="31CC0B27" w:rsidR="006F5187" w:rsidRDefault="006F5187" w:rsidP="006F5187">
+    <w:p w:rsidRPr="003811E3" w:rsidR="006F5187" w:rsidP="003811E3" w:rsidRDefault="006F5187" w14:paraId="5A0848A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F5187" w:rsidP="006F5187" w:rsidRDefault="006F5187" w14:paraId="48A6B8C3" w14:textId="31CC0B27">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:t>istorical/Archeological Resources</w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44208C26" w14:textId="77777777" w:rsidR="00E55921" w:rsidRPr="00E55921" w:rsidRDefault="00E55921" w:rsidP="00E55921">
+    <w:p w:rsidRPr="00E55921" w:rsidR="00E55921" w:rsidP="00E55921" w:rsidRDefault="00E55921" w14:paraId="44208C26" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E55921">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project site include any structure, site or district listed in the State Register of Historic Place </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55921">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E55921">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>or the inventory of Historic and Archaeological Assets of the Commonwealth?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAD7881" w14:textId="77777777" w:rsidR="00E55921" w:rsidRPr="00263DCD" w:rsidRDefault="00E55921" w:rsidP="00E55921">
+    <w:p w:rsidRPr="00263DCD" w:rsidR="00E55921" w:rsidP="00E55921" w:rsidRDefault="00E55921" w14:paraId="2FAD7881" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="58"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
@@ -5672,51 +5781,51 @@
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF4B984" w14:textId="77777777" w:rsidR="00E55921" w:rsidRPr="00263DCD" w:rsidRDefault="00E55921" w:rsidP="00E55921">
+    <w:p w:rsidRPr="00263DCD" w:rsidR="00E55921" w:rsidP="00E55921" w:rsidRDefault="00E55921" w14:paraId="2CF4B984" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:t xml:space="preserve">If yes, does the project involve any demolition or destruction of any listed or inventoried historic </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:t xml:space="preserve">or archaeological resources? </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
@@ -5751,136 +5860,135 @@
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25031E9C" w14:textId="77777777" w:rsidR="001A1575" w:rsidRDefault="001A1575" w:rsidP="003811E3">
-[...6 lines deleted...]
-    <w:p w14:paraId="3F36B315" w14:textId="1FF132F3" w:rsidR="00E55921" w:rsidRDefault="00E55921" w:rsidP="00E55921">
+    <w:p w:rsidR="001A1575" w:rsidP="003811E3" w:rsidRDefault="001A1575" w14:paraId="25031E9C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E55921" w:rsidP="00E55921" w:rsidRDefault="00E55921" w14:paraId="3F36B315" w14:textId="1FF132F3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Water Resources:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535157B4" w14:textId="418E08E1" w:rsidR="00E55921" w:rsidRDefault="00E55921" w:rsidP="00E55921">
+    <w:p w:rsidR="00E55921" w:rsidP="00E55921" w:rsidRDefault="00E55921" w14:paraId="535157B4" w14:textId="418E08E1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0060608C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Is there an Outstanding Resource Water (ORW) on or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>within a half-mile radius of</w:t>
       </w:r>
       <w:r w:rsidRPr="0060608C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the project site?  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___Yes ___No; i</w:t>
       </w:r>
       <w:r w:rsidRPr="0060608C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">f yes, identify the ORW and its location. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425C6617" w14:textId="77777777" w:rsidR="00E55921" w:rsidRPr="00DA19F1" w:rsidRDefault="00E55921" w:rsidP="00E55921">
+    <w:p w:rsidRPr="00DA19F1" w:rsidR="00E55921" w:rsidP="00E55921" w:rsidRDefault="00E55921" w14:paraId="425C6617" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA19F1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(NOTE: Outstanding Resource Waters  include Class A public water supplies, their tributaries, and bordering </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DA19F1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">wetlands;  active and inactive reservoirs approved by MassDEP; certain </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA19F1">
         <w:rPr>
           <w:rStyle w:val="goohl3"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>waters</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA19F1">
         <w:rPr>
           <w:rStyle w:val="goohl3"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA19F1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -5907,58 +6015,58 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DA19F1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Surface Water Quality Standards, 314 CMR 4.00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA19F1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC5521A" w14:textId="77777777" w:rsidR="00E55921" w:rsidRDefault="00E55921" w:rsidP="00E55921">
-[...6 lines deleted...]
-    <w:p w14:paraId="45EB8FCE" w14:textId="77777777" w:rsidR="00E55921" w:rsidRPr="0060608C" w:rsidRDefault="00E55921" w:rsidP="00E55921">
+    <w:p w:rsidR="00E55921" w:rsidP="00E55921" w:rsidRDefault="00E55921" w14:paraId="6DC5521A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060608C" w:rsidR="00E55921" w:rsidP="00E55921" w:rsidRDefault="00E55921" w14:paraId="45EB8FCE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0060608C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Are there any impaired water</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0060608C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bodies on or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5999,105 +6107,105 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0060608C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>body and pollutant(s) causing the impairment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:____________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="0060608C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F89C16" w14:textId="77777777" w:rsidR="00E55921" w:rsidRPr="004B1E7F" w:rsidRDefault="00E55921" w:rsidP="00E55921">
+    <w:p w:rsidRPr="004B1E7F" w:rsidR="00E55921" w:rsidP="00E55921" w:rsidRDefault="00E55921" w14:paraId="78F89C16" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7488F86B" w14:textId="77777777" w:rsidR="00E55921" w:rsidRDefault="00E55921" w:rsidP="00E55921">
+    <w:p w:rsidR="00E55921" w:rsidP="00E55921" w:rsidRDefault="00E55921" w14:paraId="7488F86B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0060608C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Is the project within a medium or high stress basin, as established by the Massachusetts </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0060608C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Water Resources Commission? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___Yes  ___No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187066DD" w14:textId="77777777" w:rsidR="00E55921" w:rsidRDefault="00E55921" w:rsidP="00E55921">
-[...6 lines deleted...]
-    <w:p w14:paraId="15231E9C" w14:textId="52AF6C1D" w:rsidR="00E55921" w:rsidRDefault="00E55921" w:rsidP="00E55921">
+    <w:p w:rsidR="00E55921" w:rsidP="00E55921" w:rsidRDefault="00E55921" w14:paraId="187066DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E55921" w:rsidP="00E55921" w:rsidRDefault="00E55921" w14:paraId="15231E9C" w14:textId="52AF6C1D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Stormwater Management:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3515AF" w14:textId="4A9F5358" w:rsidR="00E55921" w:rsidRDefault="00E55921" w:rsidP="004E3742">
+    <w:p w:rsidR="00E55921" w:rsidP="004E3742" w:rsidRDefault="00E55921" w14:paraId="6B3515AF" w14:textId="4A9F5358">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Generally</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE52D3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">escribe the project's stormwater impacts and measures that the project will take to comply </w:t>
@@ -6117,240 +6225,258 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ass</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE52D3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DEP's Stormwater Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Reg</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE52D3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ulations:____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751429D8" w14:textId="77777777" w:rsidR="004E3742" w:rsidRDefault="004E3742" w:rsidP="004E3742">
+    <w:p w:rsidR="004E3742" w:rsidP="004E3742" w:rsidRDefault="004E3742" w14:paraId="751429D8" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="517C6825" w14:textId="68FBAE31" w:rsidR="00E55921" w:rsidRDefault="00E55921" w:rsidP="00187253">
+    <w:p w:rsidR="00E55921" w:rsidP="00187253" w:rsidRDefault="00E55921" w14:paraId="517C6825" w14:textId="68FBAE31">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00187253">
         <w:t>Massachusetts Contingency Plan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77363D67" w14:textId="77777777" w:rsidR="00187253" w:rsidRDefault="00187253" w:rsidP="00187253">
+    <w:p w:rsidR="00187253" w:rsidP="00187253" w:rsidRDefault="00187253" w14:paraId="77363D67" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Has the project site been, or is it currently being, regulated under M.G.L.c.21E or the Massachusetts Contingency Plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DE8B6E" w14:textId="77777777" w:rsidR="00187253" w:rsidRDefault="00187253" w:rsidP="00187253">
+    <w:p w:rsidR="00187253" w:rsidP="00187253" w:rsidRDefault="00187253" w14:paraId="76DE8B6E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes  ___ No  ___ ; if yes, please describe the current status of the site (including Release Tracking Number (RTN), </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5297F445" w14:textId="77777777" w:rsidR="00187253" w:rsidRDefault="00187253" w:rsidP="00187253">
+    <w:p w:rsidR="00187253" w:rsidP="00187253" w:rsidRDefault="00187253" w14:paraId="5297F445" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cleanup phase, and Response Action Outcome classification):__________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A82D7E7" w14:textId="77777777" w:rsidR="00187253" w:rsidRDefault="00187253" w:rsidP="00187253">
+    <w:p w:rsidR="00187253" w:rsidP="00187253" w:rsidRDefault="00187253" w14:paraId="2A82D7E7" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78A194C7" w14:textId="77777777" w:rsidR="00187253" w:rsidRDefault="00187253" w:rsidP="00187253">
+    <w:p w:rsidR="00187253" w:rsidP="00187253" w:rsidRDefault="00187253" w14:paraId="78A194C7" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Is there an Activity and Use Limitation (AUL) on any portion of the project site? Yes ___ No ___; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">if yes, describe which portion of the site and how the project will be consistent with the AUL: _____________________. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D58AA8" w14:textId="77777777" w:rsidR="00187253" w:rsidRDefault="00187253" w:rsidP="00187253">
+    <w:p w:rsidR="00187253" w:rsidP="00187253" w:rsidRDefault="00187253" w14:paraId="69D58AA8" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40352C51" w14:textId="77777777" w:rsidR="00187253" w:rsidRPr="008B7D45" w:rsidRDefault="00187253" w:rsidP="00187253">
+    <w:p w:rsidRPr="008B7D45" w:rsidR="00187253" w:rsidP="00187253" w:rsidRDefault="00187253" w14:paraId="40352C51" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Are you aware of any Reportable Conditions at the property that have not yet been assigned an RTN?  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Yes  ___ No  ___ ; if yes, please describe:____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C64DF0" w14:textId="77777777" w:rsidR="00187253" w:rsidRDefault="00187253" w:rsidP="00187253"/>
-    <w:p w14:paraId="137318BC" w14:textId="25D09258" w:rsidR="00187253" w:rsidRDefault="004451A9" w:rsidP="004451A9">
+    <w:p w:rsidR="00187253" w:rsidP="00187253" w:rsidRDefault="00187253" w14:paraId="28C64DF0" w14:textId="77777777"/>
+    <w:p w:rsidR="00187253" w:rsidP="004451A9" w:rsidRDefault="004451A9" w14:paraId="137318BC" w14:textId="25D09258">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Soil and Hazardous Waste:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555FBB4A" w14:textId="77777777" w:rsidR="004451A9" w:rsidRPr="004451A9" w:rsidRDefault="004451A9" w:rsidP="004451A9">
+    <w:p w:rsidRPr="004451A9" w:rsidR="004451A9" w:rsidP="004451A9" w:rsidRDefault="004451A9" w14:paraId="555FBB4A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004451A9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If the project will generate solid waste during demolition or construction, describe alternatives considered </w:t>
       </w:r>
       <w:r w:rsidRPr="004451A9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004451A9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>for re-use, recycling, and disposal</w:t>
       </w:r>
       <w:r w:rsidRPr="004451A9">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004451A9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>of, e.g., asphalt, brick, concrete, gypsum, metal, wood:_______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A0E1F8" w14:textId="77777777" w:rsidR="004451A9" w:rsidRPr="00DA19F1" w:rsidRDefault="004451A9" w:rsidP="004451A9">
+    <w:p w:rsidRPr="00DA19F1" w:rsidR="004451A9" w:rsidP="004451A9" w:rsidRDefault="004451A9" w14:paraId="54A0E1F8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B09CA00" w14:textId="77777777" w:rsidR="004451A9" w:rsidRPr="00B26DA2" w:rsidRDefault="004451A9" w:rsidP="004451A9">
+    <w:p w:rsidRPr="00B26DA2" w:rsidR="004451A9" w:rsidP="004451A9" w:rsidRDefault="004451A9" w14:paraId="3B09CA00" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B26DA2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(NOTE: Asphalt pavement,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -6389,3070 +6515,3225 @@
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B26DA2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>See 310 CMR 19.017 for the complete list of banned materials</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019732DA" w14:textId="77777777" w:rsidR="004451A9" w:rsidRDefault="004451A9" w:rsidP="004451A9">
+    <w:p w:rsidR="004451A9" w:rsidP="004451A9" w:rsidRDefault="004451A9" w14:paraId="019732DA" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2086884C" w14:textId="77777777" w:rsidR="004451A9" w:rsidRPr="00DA19F1" w:rsidRDefault="004451A9" w:rsidP="004451A9">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w:rsidRPr="00DA19F1" w:rsidR="004451A9" w:rsidP="1074C7E2" w:rsidRDefault="004451A9" w14:paraId="2086884C" w14:textId="7DF38793">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DA19F1">
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1074C7E2" w:rsidR="004451A9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Will your project disturb asbestos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1074C7E2" w:rsidR="004451A9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
-        </w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>containing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1074C7E2" w:rsidR="004451A9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> materials? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1074C7E2" w:rsidR="004451A9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yes  _</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1074C7E2" w:rsidR="004451A9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1074C7E2" w:rsidR="004451A9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No  _</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1074C7E2" w:rsidR="004451A9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1074C7E2" w:rsidR="004451A9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_ ;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1074C7E2" w:rsidR="004451A9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00DA19F1">
+      <w:r w:rsidRPr="1074C7E2" w:rsidR="004451A9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00DA19F1">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if yes, please consult </w:t>
+      </w:r>
+      <w:hyperlink r:id="R1c39cc4a06684289">
+        <w:r w:rsidRPr="1074C7E2" w:rsidR="004451A9">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
-            <w:u w:val="single"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>http://mass.gov/MassDEP/air/asbhom01.htm</w:t>
+          <w:t xml:space="preserve">state asbestos requirements </w:t>
+        </w:r>
+        <w:r w:rsidRPr="1074C7E2" w:rsidR="154814D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>online</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="6427A0CD" w14:textId="77777777" w:rsidR="004451A9" w:rsidRPr="00DA19F1" w:rsidRDefault="004451A9" w:rsidP="004451A9">
+      <w:r w:rsidRPr="1074C7E2" w:rsidR="154814D4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA19F1" w:rsidR="004451A9" w:rsidP="004451A9" w:rsidRDefault="004451A9" w14:paraId="6427A0CD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F50D1F8" w14:textId="77777777" w:rsidR="004451A9" w:rsidRDefault="004451A9" w:rsidP="004451A9">
+    <w:p w:rsidR="004451A9" w:rsidP="004451A9" w:rsidRDefault="004451A9" w14:paraId="5F50D1F8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004451A9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Describe anti-idling and other measures to limit emissions from construction equipment: _________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C4C084E" w14:textId="77777777" w:rsidR="004E3742" w:rsidRDefault="004E3742" w:rsidP="004451A9">
+    <w:p w:rsidR="004E3742" w:rsidP="004451A9" w:rsidRDefault="004E3742" w14:paraId="4C4C084E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19647667" w14:textId="4B399B44" w:rsidR="004E3742" w:rsidRDefault="004E3742" w:rsidP="004E3742">
+    <w:p w:rsidR="004E3742" w:rsidP="004E3742" w:rsidRDefault="004E3742" w14:paraId="19647667" w14:textId="4B399B44">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Designated Wild and Scenic River:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C61506" w14:textId="77777777" w:rsidR="004E3742" w:rsidRPr="00456AF9" w:rsidRDefault="004E3742" w:rsidP="004E3742">
+    <w:p w:rsidRPr="00456AF9" w:rsidR="004E3742" w:rsidP="004E3742" w:rsidRDefault="004E3742" w14:paraId="02C61506" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-180"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E3742">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Is </w:t>
       </w:r>
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">this project site located wholly or partially within a defined river corridor of a federally </w:t>
       </w:r>
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">designated Wild and Scenic River or a state designated Scenic River? </w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="077B4BBD" w14:textId="57C72AAF" w:rsidR="004E3742" w:rsidRDefault="004E3742" w:rsidP="004E3742">
+      </w:r>
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">If yes, does the project have the potential to impact any of the “outstandingly remarkable” </w:t>
-      </w:r>
+        <w:t xml:space="preserve">designated Wild and Scenic River or a state designated Scenic River? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456AF9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Yes ___ No  ___ ;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456AF9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00456AF9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if yes, specify name of river and designation: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E3742" w:rsidP="004E3742" w:rsidRDefault="004E3742" w14:paraId="04212B00" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004E3742" w:rsidP="004E3742" w:rsidRDefault="004E3742" w14:paraId="077B4BBD" w14:textId="57C72AAF">
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:br/>
-        <w:t xml:space="preserve">resources of a federally Wild and Scenic River or the stated purpose of a state designated Scenic River? </w:t>
+        <w:t xml:space="preserve">If yes, does the project have the potential to impact any of the “outstandingly remarkable” </w:t>
       </w:r>
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resources of a federally Wild and Scenic River or the stated purpose of a state designated Scenic River? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456AF9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes  ___ No  ___ ; </w:t>
       </w:r>
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">if yes, specify name of river and designation: _____________; </w:t>
       </w:r>
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00456AF9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">if yes, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the project will</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> result in any impacts to any of the designated “outstandingly remarkable” </w:t>
       </w:r>
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">resources of the Wild and Scenic River or the stated purposes of a Scenic River.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:br/>
-[...28 lines deleted...]
-        <w:t>d</w:t>
+        <w:t xml:space="preserve">resources of the Wild and Scenic River or the stated purposes of a Scenic River.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">escribe the potential impacts to one or more of the “outstandingly remarkable” resources or </w:t>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00456AF9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Yes  ___ No  ___;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456AF9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00456AF9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>if yes,</w:t>
+      </w:r>
+      <w:r w:rsidR="00094C51">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456AF9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:br/>
-        <w:t xml:space="preserve">stated purposes and mitigation measures </w:t>
+        <w:t xml:space="preserve">escribe the potential impacts to one or more of the “outstandingly remarkable” resources or </w:t>
       </w:r>
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>proposed</w:t>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="00456AF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">stated purposes and mitigation measures </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456AF9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>proposed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456AF9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034B7541" w14:textId="77777777" w:rsidR="0055320C" w:rsidRDefault="0055320C" w:rsidP="0055320C">
+    <w:p w:rsidR="0055320C" w:rsidP="0055320C" w:rsidRDefault="0055320C" w14:paraId="034B7541" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0914DBFE" w14:textId="77777777" w:rsidR="00D76199" w:rsidRDefault="00D76199" w:rsidP="0055320C">
+    <w:p w:rsidR="00D76199" w:rsidP="0055320C" w:rsidRDefault="00D76199" w14:paraId="0914DBFE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="187D9272" w14:textId="77777777" w:rsidR="006B48B6" w:rsidRPr="00F609E9" w:rsidRDefault="006B48B6" w:rsidP="0055320C">
+    <w:p w:rsidRPr="00F609E9" w:rsidR="006B48B6" w:rsidP="0055320C" w:rsidRDefault="006B48B6" w14:paraId="187D9272" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:sectPr w:rsidR="006B48B6" w:rsidRPr="00F609E9" w:rsidSect="003D6B7F">
+        <w:sectPr w:rsidRPr="00F609E9" w:rsidR="006B48B6" w:rsidSect="003D6B7F">
           <w:headerReference w:type="even" r:id="rId16"/>
           <w:headerReference w:type="default" r:id="rId17"/>
           <w:footerReference w:type="even" r:id="rId18"/>
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:headerReference w:type="first" r:id="rId20"/>
           <w:footerReference w:type="first" r:id="rId21"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="864" w:left="1152" w:header="144" w:footer="706" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2467EA32" w14:textId="1F276325" w:rsidR="0055320C" w:rsidRPr="00A0662B" w:rsidRDefault="0055320C" w:rsidP="00A0662B">
+    <w:p w:rsidRPr="00A0662B" w:rsidR="0055320C" w:rsidP="00A0662B" w:rsidRDefault="0055320C" w14:paraId="2467EA32" w14:textId="1F276325">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A0662B">
-        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00582695" w:rsidRPr="00A0662B">
+      <w:r w:rsidRPr="00A0662B" w:rsidR="00582695">
         <w:t>ttachments</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0662B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AD2220" w14:textId="77777777" w:rsidR="00DB7A9F" w:rsidRPr="00DB7A9F" w:rsidRDefault="00DB7A9F" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00DB7A9F" w:rsidR="00DB7A9F" w:rsidP="00FD57C1" w:rsidRDefault="00DB7A9F" w14:paraId="00AD2220" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7A9F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>List of all attachments to this document</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77598389" w14:textId="77777777" w:rsidR="00DB7A9F" w:rsidRPr="00DB7A9F" w:rsidRDefault="00DB7A9F" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00DB7A9F" w:rsidR="00DB7A9F" w:rsidP="00FD57C1" w:rsidRDefault="00DB7A9F" w14:paraId="77598389" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7A9F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>U.S.G.S. map (good quality color copy, 8-½ x 11 inches or larger, at a scale of 1:24,000) indicating the project location and boundaries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2124D213" w14:textId="77777777" w:rsidR="00DB7A9F" w:rsidRPr="00DB7A9F" w:rsidRDefault="00DB7A9F" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00DB7A9F" w:rsidR="00DB7A9F" w:rsidP="00FD57C1" w:rsidRDefault="00DB7A9F" w14:paraId="2124D213" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7A9F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan, at an appropriate scale, of existing conditions on the project site and its immediate environs, showing all known structures, roadways and parking lots, railroad rights-of-way, wetlands and water bodies, wooded areas, farmland, steep slopes, public open spaces, and major utilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C90E45" w14:textId="6E15B88A" w:rsidR="00DB7A9F" w:rsidRPr="00DB7A9F" w:rsidRDefault="00DB7A9F" w:rsidP="4171D23E">
+    <w:p w:rsidRPr="00DB7A9F" w:rsidR="00DB7A9F" w:rsidP="4171D23E" w:rsidRDefault="00DB7A9F" w14:paraId="12C90E45" w14:textId="6E15B88A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="-288" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>Plan, at an appropriate scale, depicting environmental constraints on or adjacent to the project site such as Priority and/or Estimated Habitat of state-listed rare species, Areas of Critical Environmental Concern, Chapter 91 jurisdictional areas, Article 97 lands, wetland resource area delineations, water supply protection areas, and historic resources and/or districts.</w:t>
       </w:r>
       <w:r w:rsidR="2D4CE667">
         <w:t xml:space="preserve"> For all projects, attach FEMA FIRMette from the </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
-        <w:r w:rsidR="2D4CE667" w:rsidRPr="4171D23E">
+        <w:r w:rsidRPr="4171D23E" w:rsidR="2D4CE667">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>FEMA Flood Map Service Center website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="2D4CE667" w:rsidRPr="4171D23E">
+      <w:r w:rsidRPr="4171D23E" w:rsidR="2D4CE667">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AE2858" w14:textId="77777777" w:rsidR="00DB7A9F" w:rsidRPr="00DB7A9F" w:rsidRDefault="00DB7A9F" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00DB7A9F" w:rsidR="00DB7A9F" w:rsidP="00FD57C1" w:rsidRDefault="00DB7A9F" w14:paraId="38AE2858" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7A9F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan, at an appropriate scale, of proposed conditions upon completion of project (if construction of the project is proposed to be phased, there should be a site plan showing conditions upon the completion of each phase).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625AFDB9" w14:textId="77777777" w:rsidR="00DB7A9F" w:rsidRPr="00DB7A9F" w:rsidRDefault="00DB7A9F" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00DB7A9F" w:rsidR="00DB7A9F" w:rsidP="00FD57C1" w:rsidRDefault="00DB7A9F" w14:paraId="625AFDB9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7A9F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>List of all agencies and persons to whom the proponent circulated the ENF, in accordance with 301 CMR 11.16(2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561EF728" w14:textId="77777777" w:rsidR="00DB7A9F" w:rsidRPr="00DB7A9F" w:rsidRDefault="00DB7A9F" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00DB7A9F" w:rsidR="00DB7A9F" w:rsidP="00FD57C1" w:rsidRDefault="00DB7A9F" w14:paraId="561EF728" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7A9F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>List of municipal and federal permits and reviews required by the project, as applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFB13CB" w14:textId="2DA77F06" w:rsidR="00DB7A9F" w:rsidRPr="00DB7A9F" w:rsidRDefault="00DB7A9F" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00DB7A9F" w:rsidR="00DB7A9F" w:rsidP="00FD57C1" w:rsidRDefault="00DB7A9F" w14:paraId="1AFB13CB" w14:textId="2DA77F06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7A9F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Printout of output report from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId23">
         <w:r w:rsidRPr="00DB7A9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>RMAT Climate Resilience Design Standards Tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A1234C" w14:textId="77777777" w:rsidR="00963BC7" w:rsidRPr="00582695" w:rsidRDefault="00DB7A9F" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00582695" w:rsidR="00963BC7" w:rsidP="00FD57C1" w:rsidRDefault="00DB7A9F" w14:paraId="21A1234C" w14:textId="2B7FEFDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:hanging="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7A9F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Printout from the EEA </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId24">
         <w:r w:rsidRPr="00DB7A9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>EJ Maps Viewer</w:t>
+          <w:t>EJ M</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DB7A9F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DB7A9F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ps Viewer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7A9F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> showing the project location relative to Environmental Justice (EJ) Populations located in whole or in part within a 1-mile and 5-mile radius of the project site.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BCC23F" w14:textId="22489915" w:rsidR="00A0662B" w:rsidRDefault="00A0662B">
+    <w:p w:rsidR="00A0662B" w:rsidRDefault="00A0662B" w14:paraId="11BCC23F" w14:textId="22489915">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124DCB8B" w14:textId="155C8862" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="006B48B6">
+    <w:p w:rsidR="00032A6F" w:rsidP="006B48B6" w:rsidRDefault="00032A6F" w14:paraId="124DCB8B" w14:textId="155C8862">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="006B48B6">
         <w:t>and Section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9DC0E9" w14:textId="77777777" w:rsidR="006B48B6" w:rsidRDefault="006B48B6" w:rsidP="006B48B6">
+    <w:p w:rsidR="006B48B6" w:rsidP="006B48B6" w:rsidRDefault="006B48B6" w14:paraId="3B9DC0E9" w14:textId="77777777">
       <w:r>
         <w:t>All proponents must fill out this section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C30A65C" w14:textId="77777777" w:rsidR="006B48B6" w:rsidRDefault="006B48B6" w:rsidP="006B48B6"/>
-    <w:p w14:paraId="1642E537" w14:textId="77777777" w:rsidR="006B48B6" w:rsidRDefault="006B48B6" w:rsidP="00FD57C1">
+    <w:p w:rsidR="006B48B6" w:rsidP="006B48B6" w:rsidRDefault="006B48B6" w14:paraId="4C30A65C" w14:textId="77777777"/>
+    <w:p w:rsidR="006B48B6" w:rsidP="00FD57C1" w:rsidRDefault="006B48B6" w14:paraId="1642E537" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE434D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Thresholds / Permit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F603DA8" w14:textId="38B2DA05" w:rsidR="006B48B6" w:rsidRPr="003D37D9" w:rsidRDefault="003D37D9" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="003D37D9" w:rsidR="006B48B6" w:rsidP="00FD57C1" w:rsidRDefault="003D37D9" w14:paraId="1F603DA8" w14:textId="38B2DA05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project meet or exceed any review thresholds related to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>land</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see 301 CMR 11.03(1) ___ Yes ___ No; if yes, specify each threshold:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782F00AA" w14:textId="77777777" w:rsidR="003D37D9" w:rsidRPr="003D37D9" w:rsidRDefault="003D37D9" w:rsidP="003D37D9">
+    <w:p w:rsidRPr="003D37D9" w:rsidR="003D37D9" w:rsidP="003D37D9" w:rsidRDefault="003D37D9" w14:paraId="782F00AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70C7A3D0" w14:textId="77777777" w:rsidR="003D37D9" w:rsidRPr="004C108E" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="004C108E" w:rsidR="003D37D9" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="70C7A3D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
       </w:pPr>
       <w:r w:rsidRPr="003D37D9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Impacts and Permits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E4ABEE" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="006A269F" w:rsidRDefault="004C108E" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="006A269F" w:rsidR="004C108E" w:rsidP="00FD57C1" w:rsidRDefault="004C108E" w14:paraId="47E4ABEE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
       </w:pPr>
       <w:r w:rsidRPr="003D37D9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe, in acres, the current and proposed character of the project site, as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA4B24A" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="006A269F" w:rsidRDefault="004C108E" w:rsidP="004C108E">
+    <w:p w:rsidRPr="006A269F" w:rsidR="004C108E" w:rsidP="004C108E" w:rsidRDefault="004C108E" w14:paraId="2AA4B24A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="7415" w:type="dxa"/>
         <w:tblInd w:w="810" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2946"/>
         <w:gridCol w:w="1489"/>
         <w:gridCol w:w="1490"/>
         <w:gridCol w:w="1490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C108E" w14:paraId="5AEDF494" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="004C108E" w:rsidTr="008A3E73" w14:paraId="5AEDF494" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2946" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B5878C8" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="0B5878C8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23F2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Land Impacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C1E5776" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00F23F2E">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00F23F2E" w:rsidRDefault="004C108E" w14:paraId="5C1E5776" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="248"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23F2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="130E3CA9" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00F23F2E">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00F23F2E" w:rsidRDefault="004C108E" w14:paraId="130E3CA9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="248"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23F2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2439DD5D" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00F23F2E">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00F23F2E" w:rsidRDefault="004C108E" w14:paraId="2439DD5D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="248"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23F2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C108E" w14:paraId="4201E5A6" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="004C108E" w:rsidTr="008A3E73" w14:paraId="4201E5A6" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2946" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75CCA9A7" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="75CCA9A7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Footprint of buildings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47956E58" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="47956E58" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AB6F76A" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="4AB6F76A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="683E885A" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="683E885A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C108E" w14:paraId="2B886300" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="004C108E" w:rsidTr="008A3E73" w14:paraId="2B886300" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2946" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DD3DBEF" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="5DD3DBEF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Internal roadways</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23A9365E" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="23A9365E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D97861F" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="2D97861F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2901222A" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="2901222A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C108E" w14:paraId="1641F93D" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="004C108E" w:rsidTr="008A3E73" w14:paraId="1641F93D" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2946" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A4AC441" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="2A4AC441" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Parking and other paved areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1157AF82" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="1157AF82" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BF4C30C" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="6BF4C30C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27EBA5BD" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="27EBA5BD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C108E" w14:paraId="202B2FAE" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="004C108E" w:rsidTr="008A3E73" w14:paraId="202B2FAE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2946" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C0347C3" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="7C0347C3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Other altered areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24E5034B" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="24E5034B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00BC2D0A" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="00BC2D0A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E189579" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="4E189579" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C108E" w14:paraId="67E0E19D" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="004C108E" w:rsidTr="008A3E73" w14:paraId="67E0E19D" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2946" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33D0FAA8" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="33D0FAA8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Undeveloped areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="732CCDB4" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="732CCDB4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18DC67F5" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="18DC67F5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A8CD554" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="5A8CD554" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C108E" w14:paraId="67C550F2" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="004C108E" w:rsidTr="008A3E73" w14:paraId="67C550F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2946" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="393C25AB" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="006A269F" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="006A269F" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="393C25AB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total: Project Site Acreage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="537DDE99" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="537DDE99" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ED16661" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="1ED16661" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62516610" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00F23F2E" w:rsidRDefault="004C108E" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00F23F2E" w:rsidR="004C108E" w:rsidP="00387FC2" w:rsidRDefault="004C108E" w14:paraId="62516610" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17BF4BA7" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="006A269F" w:rsidRDefault="004C108E" w:rsidP="004C108E">
+    <w:p w:rsidRPr="006A269F" w:rsidR="004C108E" w:rsidP="004C108E" w:rsidRDefault="004C108E" w14:paraId="17BF4BA7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20C60330" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="00FD57C1">
+    <w:p w:rsidR="004C108E" w:rsidP="00FD57C1" w:rsidRDefault="004C108E" w14:paraId="20C60330" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Has any part of the project site been in active agricultural use in the last five years?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677500C8" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="004C108E">
+    <w:p w:rsidR="004C108E" w:rsidP="004C108E" w:rsidRDefault="004C108E" w14:paraId="677500C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">___ Yes ___ No; if yes, how many acres of land in agricultural use (with prime state or locally important agricultural soils) will be converted to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>nonagricultural</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> use?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EABE947" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="004C108E">
+    <w:p w:rsidR="004C108E" w:rsidP="004C108E" w:rsidRDefault="004C108E" w14:paraId="0EABE947" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7420FC7E" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="00FD57C1">
+    <w:p w:rsidR="004C108E" w:rsidP="00FD57C1" w:rsidRDefault="004C108E" w14:paraId="7420FC7E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Is any part of the project site currently or proposed to be in active forestry use?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3083545A" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="004C108E">
+    <w:p w:rsidR="004C108E" w:rsidP="004C108E" w:rsidRDefault="004C108E" w14:paraId="3083545A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">___ Yes ___ No; if yes, please describe current and proposed forestry activities and indicate </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>whether any part of the site is the subject of a forest management plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> approved by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>the Department of Conservation and Recreation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3947CDCC" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="004C108E">
+    <w:p w:rsidR="004C108E" w:rsidP="004C108E" w:rsidRDefault="004C108E" w14:paraId="3947CDCC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12AEE16E" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="00FD57C1">
+    <w:p w:rsidR="004C108E" w:rsidP="00FD57C1" w:rsidRDefault="004C108E" w14:paraId="12AEE16E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does any part of the project involve conversion of land held for natural resources purposes in accordance with Article 97 of the Amendments to the Constitution of the Commonwealth to any purpose not in accordance with Article 97? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0AF607" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="004C108E">
+    <w:p w:rsidR="004C108E" w:rsidP="004C108E" w:rsidRDefault="004C108E" w14:paraId="5A0AF607" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes ___ No; if yes, describe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718D45CE" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="004C108E">
+    <w:p w:rsidR="004C108E" w:rsidP="004C108E" w:rsidRDefault="004C108E" w14:paraId="718D45CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53BBD2D1" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="00FD57C1">
+    <w:p w:rsidR="004C108E" w:rsidP="00FD57C1" w:rsidRDefault="004C108E" w14:paraId="53BBD2D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Is any part of the project site currently subject to a conservation restriction, preservation restriction, agricultural preservation restriction or watershed preservation restriction? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679373D1" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="004C108E">
+    <w:p w:rsidR="004C108E" w:rsidP="004C108E" w:rsidRDefault="004C108E" w14:paraId="679373D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes___ No; if yes, does the project involve the release or modification of such restriction?  ___ Yes ___ No; if yes, describe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECEF53D" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="00E06F68" w:rsidRDefault="004C108E" w:rsidP="004C108E">
+    <w:p w:rsidRPr="00E06F68" w:rsidR="004C108E" w:rsidP="004C108E" w:rsidRDefault="004C108E" w14:paraId="1ECEF53D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04A2F69C" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="00FD57C1">
+    <w:p w:rsidR="004C108E" w:rsidP="00FD57C1" w:rsidRDefault="004C108E" w14:paraId="04A2F69C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project require approval of a new urban redevelopment project or a fundamental change in an existing urban redevelopment project under M.G.L.c.121A?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADB8327" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="004C108E">
+    <w:p w:rsidR="004C108E" w:rsidP="004C108E" w:rsidRDefault="004C108E" w14:paraId="7ADB8327" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes ___ No; if yes, describe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5243701E" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="004C108E">
+    <w:p w:rsidR="004C108E" w:rsidP="004C108E" w:rsidRDefault="004C108E" w14:paraId="5243701E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00311FF8" w14:textId="77777777" w:rsidR="004C108E" w:rsidRDefault="004C108E" w:rsidP="00FD57C1">
+    <w:p w:rsidR="004C108E" w:rsidP="00FD57C1" w:rsidRDefault="004C108E" w14:paraId="00311FF8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project require approval of a new urban renewal plan or a major modification of an existing urban renewal plan under M.G.L.c.121B? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28753BEB" w14:textId="77A4243D" w:rsidR="004C108E" w:rsidRPr="004C108E" w:rsidRDefault="004C108E" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="004C108E" w:rsidR="004C108E" w:rsidP="00FD57C1" w:rsidRDefault="004C108E" w14:paraId="28753BEB" w14:textId="77A4243D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Yes ___ No ___; if yes, describe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34263C9D" w14:textId="77777777" w:rsidR="004C108E" w:rsidRPr="004C108E" w:rsidRDefault="004C108E" w:rsidP="004C108E">
+    <w:p w:rsidRPr="004C108E" w:rsidR="004C108E" w:rsidP="004C108E" w:rsidRDefault="004C108E" w14:paraId="34263C9D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C5169E9" w14:textId="719A9FD7" w:rsidR="004C108E" w:rsidRPr="00580535" w:rsidRDefault="004C108E" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00580535" w:rsidR="004C108E" w:rsidP="00FD57C1" w:rsidRDefault="004C108E" w14:paraId="3C5169E9" w14:textId="719A9FD7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Consistency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBC2A4D" w14:textId="16B4B6D2" w:rsidR="00580535" w:rsidRPr="00580535" w:rsidRDefault="00580535" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00580535" w:rsidR="00580535" w:rsidP="00FD57C1" w:rsidRDefault="00580535" w14:paraId="4BBC2A4D" w14:textId="16B4B6D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00580535">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD016C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>current municipal comprehensive land use plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1539C371" w14:textId="462038A0" w:rsidR="00580535" w:rsidRDefault="00580535" w:rsidP="00580535">
+    <w:p w:rsidR="00580535" w:rsidP="00580535" w:rsidRDefault="00580535" w14:paraId="1539C371" w14:textId="462038A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DD016C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Title:__________________________  Date__________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB69DD9" w14:textId="77777777" w:rsidR="00580535" w:rsidRPr="00580535" w:rsidRDefault="00580535" w:rsidP="00580535">
+    <w:p w:rsidRPr="00580535" w:rsidR="00580535" w:rsidP="00580535" w:rsidRDefault="00580535" w14:paraId="0EB69DD9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B5E997D" w14:textId="42CF75C7" w:rsidR="00580535" w:rsidRPr="00580535" w:rsidRDefault="00580535" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00580535" w:rsidR="00580535" w:rsidP="00FD57C1" w:rsidRDefault="00580535" w14:paraId="5B5E997D" w14:textId="42CF75C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe the project’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00580535">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD016C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">consistency with that plan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DD016C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>with regard to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DD016C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEDA58A" w14:textId="335DFEA9" w:rsidR="00580535" w:rsidRPr="00580535" w:rsidRDefault="0045510D" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00580535" w:rsidR="00580535" w:rsidP="00FD57C1" w:rsidRDefault="0045510D" w14:paraId="3AEDA58A" w14:textId="335DFEA9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00580535" w:rsidRPr="00DD016C">
+      <w:r w:rsidRPr="00DD016C" w:rsidR="00580535">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>conomic development _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EC8886" w14:textId="5D595D73" w:rsidR="00580535" w:rsidRPr="00580535" w:rsidRDefault="0045510D" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00580535" w:rsidR="00580535" w:rsidP="00FD57C1" w:rsidRDefault="0045510D" w14:paraId="54EC8886" w14:textId="5D595D73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00580535">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>dequacy of infrastructure</w:t>
       </w:r>
       <w:r w:rsidR="00C04AE9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293BEC03" w14:textId="188C70D3" w:rsidR="00580535" w:rsidRPr="00C04AE9" w:rsidRDefault="0045510D" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00C04AE9" w:rsidR="00580535" w:rsidP="00FD57C1" w:rsidRDefault="0045510D" w14:paraId="293BEC03" w14:textId="188C70D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00C04AE9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pen space impacts __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379EC4F9" w14:textId="16AF969B" w:rsidR="00C04AE9" w:rsidRPr="00C04AE9" w:rsidRDefault="0045510D" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00C04AE9" w:rsidR="00C04AE9" w:rsidP="00FD57C1" w:rsidRDefault="0045510D" w14:paraId="379EC4F9" w14:textId="16AF969B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00C04AE9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ompatibility with adjacent land uses _____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475E525E" w14:textId="593EEDE8" w:rsidR="00C04AE9" w:rsidRPr="00C04AE9" w:rsidRDefault="00C04AE9" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00C04AE9" w:rsidR="00C04AE9" w:rsidP="00FD57C1" w:rsidRDefault="00C04AE9" w14:paraId="475E525E" w14:textId="593EEDE8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Identify the current </w:t>
       </w:r>
       <w:r w:rsidRPr="00C04AE9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Regional Policy Plan of the applicable Regional Planning Agency (RPA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490F4075" w14:textId="77777777" w:rsidR="00C04AE9" w:rsidRPr="00C04AE9" w:rsidRDefault="00C04AE9" w:rsidP="00C04AE9">
+    <w:p w:rsidRPr="00C04AE9" w:rsidR="00C04AE9" w:rsidP="00C04AE9" w:rsidRDefault="00C04AE9" w14:paraId="490F4075" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C04AE9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C04AE9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>RPA: ____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6928AD0E" w14:textId="77777777" w:rsidR="00C04AE9" w:rsidRPr="00C04AE9" w:rsidRDefault="00C04AE9" w:rsidP="00C04AE9">
+    <w:p w:rsidRPr="00C04AE9" w:rsidR="00C04AE9" w:rsidP="00C04AE9" w:rsidRDefault="00C04AE9" w14:paraId="6928AD0E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11952E5A" w14:textId="5883E925" w:rsidR="00C04AE9" w:rsidRDefault="00C04AE9" w:rsidP="00C04AE9">
+    <w:p w:rsidR="00C04AE9" w:rsidP="00C04AE9" w:rsidRDefault="00C04AE9" w14:paraId="11952E5A" w14:textId="5883E925">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C04AE9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C04AE9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Title:__________________________  Date___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CED0444" w14:textId="77777777" w:rsidR="00C04AE9" w:rsidRPr="00C04AE9" w:rsidRDefault="00C04AE9" w:rsidP="00C04AE9">
+    <w:p w:rsidRPr="00C04AE9" w:rsidR="00C04AE9" w:rsidP="00C04AE9" w:rsidRDefault="00C04AE9" w14:paraId="1CED0444" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="650F890E" w14:textId="07465A9E" w:rsidR="00C04AE9" w:rsidRPr="00C04AE9" w:rsidRDefault="00C04AE9" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00C04AE9" w:rsidR="00C04AE9" w:rsidP="00FD57C1" w:rsidRDefault="00C04AE9" w14:paraId="650F890E" w14:textId="07465A9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD016C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the project’s consistency with that plan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DD016C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>with regard to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DD016C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D15F191" w14:textId="6B7D7E24" w:rsidR="00C04AE9" w:rsidRPr="00580535" w:rsidRDefault="0045510D" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00580535" w:rsidR="00C04AE9" w:rsidP="00FD57C1" w:rsidRDefault="0045510D" w14:paraId="5D15F191" w14:textId="6B7D7E24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00C04AE9" w:rsidRPr="00DD016C">
+      <w:r w:rsidRPr="00DD016C" w:rsidR="00C04AE9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>conomic development _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE140E9" w14:textId="39049E52" w:rsidR="00C04AE9" w:rsidRPr="00580535" w:rsidRDefault="0045510D" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00580535" w:rsidR="00C04AE9" w:rsidP="00FD57C1" w:rsidRDefault="0045510D" w14:paraId="2DE140E9" w14:textId="39049E52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00C04AE9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>dequacy of infrastructure _____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B95DE90" w14:textId="578CE3A6" w:rsidR="00C04AE9" w:rsidRPr="00DD016C" w:rsidRDefault="0045510D" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00DD016C" w:rsidR="00C04AE9" w:rsidP="00FD57C1" w:rsidRDefault="0045510D" w14:paraId="2B95DE90" w14:textId="578CE3A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00C04AE9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pen space impacts __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018680E0" w14:textId="64C6352D" w:rsidR="00032A6F" w:rsidRPr="00DD016C" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="00DD016C" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="018680E0" w14:textId="64C6352D">
       <w:pPr>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00032A6F" w:rsidRPr="00DD016C" w:rsidSect="00032A6F">
+        <w:sectPr w:rsidRPr="00DD016C" w:rsidR="00032A6F" w:rsidSect="00032A6F">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1296" w:right="1440" w:bottom="1152" w:left="1440" w:header="144" w:footer="1152" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="200AC9A6" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="200AC9A6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062E5E54" w14:textId="058A1B71" w:rsidR="00E77A84" w:rsidRDefault="00032A6F" w:rsidP="00C07008">
+    <w:p w:rsidR="00E77A84" w:rsidP="00C07008" w:rsidRDefault="00032A6F" w14:paraId="062E5E54" w14:textId="058A1B71">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00E77A84">
         <w:t>are Species Section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE58220" w14:textId="584ECFE9" w:rsidR="00E77A84" w:rsidRDefault="00E77A84" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00E77A84" w:rsidP="00FD57C1" w:rsidRDefault="00E77A84" w14:paraId="3BE58220" w14:textId="584ECFE9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE434D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Thresholds / Permit</w:t>
       </w:r>
       <w:r w:rsidR="009A0455">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBDD5A5" w14:textId="5053F7A6" w:rsidR="00E77A84" w:rsidRPr="00A820BC" w:rsidRDefault="009A0455" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00A820BC" w:rsidR="00E77A84" w:rsidP="00FD57C1" w:rsidRDefault="009A0455" w14:paraId="6EBDD5A5" w14:textId="5053F7A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Will</w:t>
       </w:r>
-      <w:r w:rsidR="00A820BC" w:rsidRPr="00A820BC">
+      <w:r w:rsidRPr="00A820BC" w:rsidR="00A820BC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A820BC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the project meet or exceed any review thresholds related to </w:t>
       </w:r>
       <w:r w:rsidR="00A820BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>rare species or habitat</w:t>
       </w:r>
       <w:r w:rsidR="00A820BC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see 301  CMR 11.03(2))?  </w:t>
       </w:r>
-      <w:r w:rsidR="00A820BC" w:rsidRPr="00A820BC">
+      <w:r w:rsidRPr="00A820BC" w:rsidR="00A820BC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes ___ No; if yes, specify, in quantitative terms:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A820BC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E77A84" w:rsidRPr="00A820BC">
+      <w:r w:rsidRPr="00A820BC" w:rsidR="00E77A84">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project meet or exceed any review thresholds related to </w:t>
       </w:r>
-      <w:r w:rsidR="00E77A84" w:rsidRPr="00A820BC">
+      <w:r w:rsidRPr="00A820BC" w:rsidR="00E77A84">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>land</w:t>
       </w:r>
-      <w:r w:rsidR="00E77A84" w:rsidRPr="00A820BC">
+      <w:r w:rsidRPr="00A820BC" w:rsidR="00E77A84">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see 301 CMR 11.03(1) ___ Yes ___ No; if yes, specify each threshold:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AE76F1" w14:textId="07D94796" w:rsidR="00A820BC" w:rsidRPr="00A820BC" w:rsidRDefault="00A820BC" w:rsidP="00E001D6">
+    <w:p w:rsidRPr="00A820BC" w:rsidR="00A820BC" w:rsidP="00E001D6" w:rsidRDefault="00A820BC" w14:paraId="65AE76F1" w14:textId="07D94796">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-288"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A820BC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(NOTE: If you are uncertain, it is recommended that you consult with the Natural Heritage</w:t>
       </w:r>
       <w:r w:rsidR="00E001D6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A820BC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and Endangered Species Program (NHESP) prior to submitting the ENF.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AF431D" w14:textId="77777777" w:rsidR="00A820BC" w:rsidRPr="00A820BC" w:rsidRDefault="00A820BC" w:rsidP="00A820BC">
+    <w:p w:rsidRPr="00A820BC" w:rsidR="00A820BC" w:rsidP="00A820BC" w:rsidRDefault="00A820BC" w14:paraId="33AF431D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E57EE54" w14:textId="1A9F79EE" w:rsidR="00E001D6" w:rsidRPr="00D209ED" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00D209ED" w:rsidR="00E001D6" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="4E57EE54" w14:textId="1A9F79EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E001D6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project require any state permits related to </w:t>
       </w:r>
       <w:r w:rsidRPr="00E001D6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>rare species or habitat</w:t>
       </w:r>
       <w:r w:rsidRPr="00E001D6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F10A32D" w14:textId="686EDBEE" w:rsidR="00D209ED" w:rsidRDefault="00D209ED" w:rsidP="00D209ED">
+    <w:p w:rsidR="00D209ED" w:rsidP="00D209ED" w:rsidRDefault="00D209ED" w14:paraId="6F10A32D" w14:textId="686EDBEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="810" w:right="-288" w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E001D6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes  ___ No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0339E149" w14:textId="77777777" w:rsidR="00D209ED" w:rsidRPr="00D209ED" w:rsidRDefault="00D209ED" w:rsidP="00D209ED">
+    <w:p w:rsidRPr="00D209ED" w:rsidR="00D209ED" w:rsidP="00D209ED" w:rsidRDefault="00D209ED" w14:paraId="0339E149" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="810" w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04E4F1D3" w14:textId="77777777" w:rsidR="00D209ED" w:rsidRPr="00CD23AB" w:rsidRDefault="00D209ED" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00CD23AB" w:rsidR="00D209ED" w:rsidP="00FD57C1" w:rsidRDefault="00D209ED" w14:paraId="04E4F1D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the </w:t>
       </w:r>
-      <w:r w:rsidR="00032A6F" w:rsidRPr="00D209ED">
+      <w:r w:rsidRPr="00D209ED" w:rsidR="00032A6F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">project site fall within mapped rare species habitat (Priority or Estimated Habitat?) in the current Massachusetts Natural Heritage Atlas (attach relevant page)?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05271A62" w14:textId="46606A63" w:rsidR="00CD23AB" w:rsidRDefault="00CD23AB" w:rsidP="00CD23AB">
+    <w:p w:rsidR="00CD23AB" w:rsidP="00CD23AB" w:rsidRDefault="00CD23AB" w14:paraId="05271A62" w14:textId="46606A63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D209ED">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes ___ No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B34BCB" w14:textId="77777777" w:rsidR="00CD23AB" w:rsidRPr="00CD23AB" w:rsidRDefault="00CD23AB" w:rsidP="00CD23AB">
+    <w:p w:rsidRPr="00CD23AB" w:rsidR="00CD23AB" w:rsidP="00CD23AB" w:rsidRDefault="00CD23AB" w14:paraId="17B34BCB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22970830" w14:textId="63D5C640" w:rsidR="00032A6F" w:rsidRDefault="00CD23AB" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00CD23AB" w14:paraId="22970830" w14:textId="63D5C640">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you answered </w:t>
       </w:r>
-      <w:r w:rsidR="00032A6F" w:rsidRPr="00CD23AB">
+      <w:r w:rsidRPr="00CD23AB" w:rsidR="00032A6F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">"No" to </w:t>
       </w:r>
-      <w:r w:rsidR="00032A6F" w:rsidRPr="00CD23AB">
+      <w:r w:rsidRPr="00CD23AB" w:rsidR="00032A6F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidR="00032A6F" w:rsidRPr="00CD23AB">
+      <w:r w:rsidRPr="00CD23AB" w:rsidR="00032A6F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> questions A, B and C, proceed to the </w:t>
       </w:r>
-      <w:r w:rsidR="00032A6F" w:rsidRPr="00CD23AB">
+      <w:r w:rsidRPr="00CD23AB" w:rsidR="00032A6F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Wetlands, Waterways, and</w:t>
       </w:r>
       <w:r w:rsidR="004E6A51">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00032A6F" w:rsidRPr="00CD23AB">
+      <w:r w:rsidRPr="00CD23AB" w:rsidR="00032A6F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tidelands Section</w:t>
       </w:r>
-      <w:r w:rsidR="00032A6F" w:rsidRPr="00CD23AB">
+      <w:r w:rsidRPr="00CD23AB" w:rsidR="00032A6F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  If you answered "Yes" to </w:t>
       </w:r>
-      <w:r w:rsidR="00032A6F" w:rsidRPr="00CD23AB">
+      <w:r w:rsidRPr="00CD23AB" w:rsidR="00032A6F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>either</w:t>
       </w:r>
-      <w:r w:rsidR="00032A6F" w:rsidRPr="00CD23AB">
+      <w:r w:rsidRPr="00CD23AB" w:rsidR="00032A6F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> question A or question B, fill out the</w:t>
       </w:r>
       <w:r w:rsidR="004E6A51">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00032A6F" w:rsidRPr="00CD23AB">
+      <w:r w:rsidRPr="00CD23AB" w:rsidR="00032A6F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>remainder of the Rare Species section below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FBA7C9" w14:textId="77777777" w:rsidR="00E263CD" w:rsidRDefault="00E263CD" w:rsidP="00E263CD">
+    <w:p w:rsidR="00E263CD" w:rsidP="00E263CD" w:rsidRDefault="00E263CD" w14:paraId="55FBA7C9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BDD8F29" w14:textId="3C4F27B7" w:rsidR="004E6A51" w:rsidRDefault="004E6A51" w:rsidP="00FD57C1">
+    <w:p w:rsidR="004E6A51" w:rsidP="00FD57C1" w:rsidRDefault="004E6A51" w14:paraId="3BDD8F29" w14:textId="3C4F27B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6A51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Impacts and Permits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D167B85" w14:textId="15DF46FC" w:rsidR="00B35532" w:rsidRDefault="00B35532" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00B35532" w:rsidP="00FD57C1" w:rsidRDefault="00B35532" w14:paraId="5D167B85" w14:textId="15DF46FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35532">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project site fall within </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Priority or Estimated Habitat in the current Massachusetts Natural Heritage Atlas (attach relevant page)?  ___ Yes ___ No.  If yes,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADE4DA8" w14:textId="77777777" w:rsidR="0050083C" w:rsidRDefault="0050083C" w:rsidP="0050083C">
+    <w:p w:rsidR="0050083C" w:rsidP="0050083C" w:rsidRDefault="0050083C" w14:paraId="4ADE4DA8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FF3DF52" w14:textId="77777777" w:rsidR="0050083C" w:rsidRDefault="00B35532" w:rsidP="00FD57C1">
+    <w:p w:rsidR="0050083C" w:rsidP="00FD57C1" w:rsidRDefault="00B35532" w14:paraId="0FF3DF52" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Have you consulted with the Division of Fisheries and Wildlife Natural Heritage and Endangered Species Program (NHESP)?  ___Yes ___No; if yes, have you received a determination as to whether the project will result in the “take” of a rare species?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FD695F" w14:textId="75491692" w:rsidR="00B35532" w:rsidRDefault="00B35532" w:rsidP="0050083C">
+    <w:p w:rsidR="00B35532" w:rsidP="0050083C" w:rsidRDefault="00B35532" w14:paraId="36FD695F" w14:textId="75491692">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1530" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ No; if yes, attach the letter of determination to this submission</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA80472" w14:textId="77777777" w:rsidR="0050083C" w:rsidRDefault="0050083C" w:rsidP="0050083C">
+    <w:p w:rsidR="0050083C" w:rsidP="0050083C" w:rsidRDefault="0050083C" w14:paraId="1BA80472" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1530" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="186C4602" w14:textId="7C9D6C4E" w:rsidR="00B35532" w:rsidRDefault="00B35532" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00B35532" w:rsidP="00FD57C1" w:rsidRDefault="00B35532" w14:paraId="186C4602" w14:textId="7C9D6C4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Will the project "take" an endangered, threatened, and/or species of special concern in accordance with M.G.L. c.131A (se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -9461,342 +9742,341 @@
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___ No; if yes, </w:t>
       </w:r>
       <w:r w:rsidRPr="00913258">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>provide a summary of proposed measures to minimize and mitigate rare species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0050083C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>impacts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E54C91" w14:textId="77777777" w:rsidR="0050083C" w:rsidRDefault="0050083C" w:rsidP="00AD296A">
+    <w:p w:rsidR="0050083C" w:rsidP="00AD296A" w:rsidRDefault="0050083C" w14:paraId="42E54C91" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1530" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E684233" w14:textId="3DDCFB69" w:rsidR="00AD296A" w:rsidRPr="00AD296A" w:rsidRDefault="0050083C" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00AD296A" w:rsidR="00AD296A" w:rsidP="00FD57C1" w:rsidRDefault="0050083C" w14:paraId="5E684233" w14:textId="3DDCFB69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Which rare species are known to occur within the Priority or Estimated Habitat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382E2C5A" w14:textId="77777777" w:rsidR="00AD296A" w:rsidRPr="00AD296A" w:rsidRDefault="00AD296A" w:rsidP="00AD296A">
+    <w:p w:rsidRPr="00AD296A" w:rsidR="00AD296A" w:rsidP="00AD296A" w:rsidRDefault="00AD296A" w14:paraId="382E2C5A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1530" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D77A0C2" w14:textId="0E1FEA4F" w:rsidR="00AD296A" w:rsidRDefault="0050083C" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00AD296A" w:rsidP="00FD57C1" w:rsidRDefault="0050083C" w14:paraId="2D77A0C2" w14:textId="0E1FEA4F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the site been surveyed for rare species in accordance with the Massachusetts Endangered Species Act?  ___ Yes ___ No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528CE010" w14:textId="77777777" w:rsidR="00AD296A" w:rsidRPr="00AD296A" w:rsidRDefault="00AD296A" w:rsidP="00AD296A">
+    <w:p w:rsidRPr="00AD296A" w:rsidR="00AD296A" w:rsidP="00AD296A" w:rsidRDefault="00AD296A" w14:paraId="528CE010" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1530" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="187363CC" w14:textId="59A07C03" w:rsidR="0050083C" w:rsidRDefault="0050083C" w:rsidP="00FD57C1">
+    <w:p w:rsidR="0050083C" w:rsidP="00FD57C1" w:rsidRDefault="0050083C" w14:paraId="187363CC" w14:textId="59A07C03">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If your project is within Estimated Habitat, have you filed a Notice of Intent or received an Order of Conditions for this project?  ___ Yes ___ No; if yes, did you send a copy of the Notice of Intent to the Natural Heritage and Endangered Species Program, in accordance with the Wetlands Protection Act regulations?  ___ Yes ___ No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B146315" w14:textId="77777777" w:rsidR="00E263CD" w:rsidRPr="00E263CD" w:rsidRDefault="00E263CD" w:rsidP="00E263CD">
+    <w:p w:rsidRPr="00E263CD" w:rsidR="00E263CD" w:rsidP="00E263CD" w:rsidRDefault="00E263CD" w14:paraId="0B146315" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A12BAB1" w14:textId="2E0E0AD0" w:rsidR="00032A6F" w:rsidRPr="00E263CD" w:rsidRDefault="00E263CD" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00E263CD" w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00E263CD" w14:paraId="6A12BAB1" w14:textId="2E0E0AD0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Will the project "take" an endangered, threatened, and/or species of special concern in accordance with M.G.L. c.131A (see also 321 CMR 10.04)?  ___ Yes  ___ No; if yes, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B16450">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>provide a summary of proposed measures to minimize and mitigate impacts to significant habitat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00032A6F" w:rsidRPr="00E263CD">
+      <w:r w:rsidRPr="00E263CD" w:rsidR="00032A6F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33107BF7" w14:textId="152C577A" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00E263CD">
+    <w:p w:rsidR="00032A6F" w:rsidP="00E263CD" w:rsidRDefault="00032A6F" w14:paraId="33107BF7" w14:textId="152C577A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00E263CD">
         <w:t xml:space="preserve">etlands, </w:t>
       </w:r>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00E263CD">
         <w:t>aterways</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E263CD">
         <w:t xml:space="preserve">and Tidelands </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00E263CD">
         <w:t>ection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E57B575" w14:textId="77777777" w:rsidR="001F2F80" w:rsidRDefault="001F2F80" w:rsidP="00FD57C1">
+    <w:p w:rsidR="001F2F80" w:rsidP="00FD57C1" w:rsidRDefault="001F2F80" w14:paraId="5E57B575" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE434D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Thresholds / Permit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A708D2C" w14:textId="43904AC3" w:rsidR="00032A6F" w:rsidRPr="00C07008" w:rsidRDefault="001F2F80" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00C07008" w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="001F2F80" w14:paraId="1A708D2C" w14:textId="43904AC3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2F80">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Will the project meet or exceed any </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">review thresholds related to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>wetlands, waterways, and tidelands</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see 301 CMR 11.03(3))?  ___ Yes ___ No; if yes, specify, in quantitative terms:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BC4CFF" w14:textId="77777777" w:rsidR="00C07008" w:rsidRPr="001F2F80" w:rsidRDefault="00C07008" w:rsidP="00C07008">
+    <w:p w:rsidRPr="001F2F80" w:rsidR="00C07008" w:rsidP="00C07008" w:rsidRDefault="00C07008" w14:paraId="25BC4CFF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03746CF4" w14:textId="05104800" w:rsidR="001F2F80" w:rsidRPr="00C07008" w:rsidRDefault="00C07008" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00C07008" w:rsidR="001F2F80" w:rsidP="00FD57C1" w:rsidRDefault="00C07008" w14:paraId="03746CF4" w14:textId="05104800">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Does</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07008">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -9813,63 +10093,63 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>wetlands, waterways, or tidelands</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>?   ___ Yes ___ No; if yes, specify</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>which permit:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FD38A6" w14:textId="77777777" w:rsidR="00C07008" w:rsidRPr="00C07008" w:rsidRDefault="00C07008" w:rsidP="00C07008">
+    <w:p w:rsidRPr="00C07008" w:rsidR="00C07008" w:rsidP="00C07008" w:rsidRDefault="00C07008" w14:paraId="66FD38A6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0710D693" w14:textId="4B233D8E" w:rsidR="00C07008" w:rsidRPr="00C07008" w:rsidRDefault="00C07008" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00C07008" w:rsidR="00C07008" w:rsidP="00FD57C1" w:rsidRDefault="00C07008" w14:paraId="0710D693" w14:textId="4B233D8E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you answered "No" to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
@@ -9887,115 +10167,115 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Water Supply Section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  If you answered "Yes" to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>either</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> question A or question B, fill out the remainder of the Wetlands, Waterways, and Tidelands Section below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F881241" w14:textId="77777777" w:rsidR="00C07008" w:rsidRPr="00C07008" w:rsidRDefault="00C07008" w:rsidP="00C07008">
+    <w:p w:rsidRPr="00C07008" w:rsidR="00C07008" w:rsidP="00C07008" w:rsidRDefault="00C07008" w14:paraId="1F881241" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D50C6F2" w14:textId="4C57D723" w:rsidR="00C07008" w:rsidRPr="00C07008" w:rsidRDefault="00C07008" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00C07008" w:rsidR="00C07008" w:rsidP="00FD57C1" w:rsidRDefault="00C07008" w14:paraId="0D50C6F2" w14:textId="4C57D723">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07008">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wetlands Impacts and Permits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7247F3D0" w14:textId="77777777" w:rsidR="00C07008" w:rsidRPr="00C07008" w:rsidRDefault="00C07008" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00C07008" w:rsidR="00C07008" w:rsidP="00FD57C1" w:rsidRDefault="00C07008" w14:paraId="7247F3D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10A4C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project require a new or amended Order of Conditions under the Wetlands Protection Act (M.G.L. c.131A)?  ___ Yes ___ No; if yes, has a Notice of Intent been filed? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415F9A88" w14:textId="77777777" w:rsidR="007142D1" w:rsidRDefault="00C07008" w:rsidP="00C07008">
+    <w:p w:rsidR="007142D1" w:rsidP="00C07008" w:rsidRDefault="00C07008" w14:paraId="415F9A88" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10A4C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes ___ No; if yes, list the date and MassDEP file number:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10A4C">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -10017,2108 +10297,2108 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10A4C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>has a local Order of Conditions been issued?  ___ Yes ___ No; Was the Order o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>f Conditions appealed?  ___ Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10A4C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___ No.  Will the project require a Variance from the Wetlands regulations? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE48DAD" w14:textId="1A1F6482" w:rsidR="00C07008" w:rsidRDefault="00C07008" w:rsidP="00C07008">
+    <w:p w:rsidR="00C07008" w:rsidP="00C07008" w:rsidRDefault="00C07008" w14:paraId="6AE48DAD" w14:textId="1A1F6482">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10A4C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes ___ No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3114996F" w14:textId="77777777" w:rsidR="007142D1" w:rsidRPr="00C07008" w:rsidRDefault="007142D1" w:rsidP="00C07008">
+    <w:p w:rsidRPr="00C07008" w:rsidR="007142D1" w:rsidP="00C07008" w:rsidRDefault="007142D1" w14:paraId="3114996F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DA03138" w14:textId="5EA33EB2" w:rsidR="00C07008" w:rsidRPr="007142D1" w:rsidRDefault="00C07008" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="007142D1" w:rsidR="00C07008" w:rsidP="00FD57C1" w:rsidRDefault="00C07008" w14:paraId="2DA03138" w14:textId="5EA33EB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe</w:t>
       </w:r>
-      <w:r w:rsidR="007142D1" w:rsidRPr="007142D1">
+      <w:r w:rsidRPr="007142D1" w:rsidR="007142D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007142D1" w:rsidRPr="00263DCD">
+      <w:r w:rsidRPr="00263DCD" w:rsidR="007142D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="007142D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">proposed permanent or temporary impacts to </w:t>
       </w:r>
-      <w:r w:rsidR="007142D1" w:rsidRPr="00263DCD">
+      <w:r w:rsidRPr="00263DCD" w:rsidR="007142D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">wetland resource areas </w:t>
       </w:r>
       <w:r w:rsidR="007142D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">located </w:t>
       </w:r>
-      <w:r w:rsidR="007142D1" w:rsidRPr="00263DCD">
+      <w:r w:rsidRPr="00263DCD" w:rsidR="007142D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>on the project site</w:t>
       </w:r>
       <w:r w:rsidR="007142D1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F446F41" w14:textId="77777777" w:rsidR="007142D1" w:rsidRPr="007142D1" w:rsidRDefault="007142D1" w:rsidP="007142D1">
+    <w:p w:rsidRPr="007142D1" w:rsidR="007142D1" w:rsidP="007142D1" w:rsidRDefault="007142D1" w14:paraId="7F446F41" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22012B4E" w14:textId="57F56B5D" w:rsidR="007142D1" w:rsidRPr="0016576A" w:rsidRDefault="007142D1" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="0016576A" w:rsidR="007142D1" w:rsidP="00FD57C1" w:rsidRDefault="007142D1" w14:paraId="22012B4E" w14:textId="57F56B5D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Estimate the extent and type of impact that the project will have on wetland resources, and indicate whether the impacts are </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10A4C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>temporary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10A4C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>or permanent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FDF5DC" w14:textId="77777777" w:rsidR="0016576A" w:rsidRPr="0016576A" w:rsidRDefault="0016576A" w:rsidP="0016576A">
+    <w:p w:rsidRPr="0016576A" w:rsidR="0016576A" w:rsidP="0016576A" w:rsidRDefault="0016576A" w14:paraId="59FDF5DC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="8640" w:type="dxa"/>
         <w:tblInd w:w="810" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3420"/>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="2610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008716D6" w14:paraId="2B4309E3" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="2B4309E3" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FEAAA41" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="00867EFF" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="00867EFF" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="3FEAAA41" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00867EFF">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wetlands Impacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28924D2A" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="00867EFF" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="00867EFF" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="28924D2A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00867EFF">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Area (square feet) or </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FA71E06" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="00867EFF" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="00867EFF" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="0FA71E06" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00867EFF">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Length (linear feet)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D84FA48" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="00867EFF" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="00867EFF" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="6D84FA48" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00867EFF">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporary or </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24701A03" w14:textId="21828E80" w:rsidR="008716D6" w:rsidRPr="00867EFF" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="00867EFF" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="24701A03" w14:textId="21828E80">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00867EFF">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Permanent Impact?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="775FAF88" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="775FAF88" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45DF18BD" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="00ED46D2" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="00ED46D2" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="45DF18BD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED46D2">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Coastal Wetlands</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC4EB3F" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="1AC4EB3F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEDBD24" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="4CEDBD24" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="1B0DBA6E" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="1B0DBA6E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CDDE45A" w14:textId="77777777" w:rsidR="008716D6" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="2CDDE45A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Land Under the Ocean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="578E128E" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="578E128E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3066BC72" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="3066BC72" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="45BE1C4C" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="45BE1C4C" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78B5D764" w14:textId="77777777" w:rsidR="008716D6" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="78B5D764" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Designated Port Areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7314FCF7" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="7314FCF7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10663FD1" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="10663FD1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="28A6F981" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="28A6F981" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29506016" w14:textId="77777777" w:rsidR="008716D6" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="29506016" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Coastal Beaches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B82E29E" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="0B82E29E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC95E59" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="4AC95E59" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="0BEBE174" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="0BEBE174" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28BE8176" w14:textId="77777777" w:rsidR="008716D6" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="28BE8176" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Coastal Dunes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F795D2A" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="2F795D2A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68973168" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="68973168" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="351F552F" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="351F552F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7334E904" w14:textId="77777777" w:rsidR="008716D6" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="7334E904" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Barrier Beaches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FDC4267" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="4FDC4267" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7FE12D" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="5D7FE12D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="2AF97148" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="2AF97148" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E13C8EA" w14:textId="77777777" w:rsidR="008716D6" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="0E13C8EA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Coastal Banks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="280F6E82" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="280F6E82" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A57A0B0" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="7A57A0B0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="4515A486" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="4515A486" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E7BAF7F" w14:textId="77777777" w:rsidR="008716D6" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="3E7BAF7F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Rocky Intertidal Shores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A087AE6" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="2A087AE6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64B7DB5B" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="64B7DB5B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="1EFAE0F0" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="1EFAE0F0" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A559480" w14:textId="77777777" w:rsidR="008716D6" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="6A559480" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Salt Marshes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="702EDAF3" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="702EDAF3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="704FE76C" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="704FE76C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="6B0DE23A" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="6B0DE23A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="199428B6" w14:textId="77777777" w:rsidR="008716D6" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="199428B6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Land Under Salt Ponds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63EA9991" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="63EA9991" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5F3EB0" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="6E5F3EB0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="44ED6184" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="44ED6184" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EACC475" w14:textId="77777777" w:rsidR="008716D6" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="0EACC475" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Land Containing Shellfish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14F979E0" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="14F979E0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCD2F24" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="5CCD2F24" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="0B44FC26" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="0B44FC26" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61C2DE44" w14:textId="77777777" w:rsidR="008716D6" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="61C2DE44" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fish Runs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD5C454" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="0BD5C454" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="356F645D" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="356F645D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="5CC23E8A" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="5CC23E8A" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7089FBD8" w14:textId="77777777" w:rsidR="008716D6" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="7089FBD8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="162" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DCD">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Land Subject to Coastal Storm Flowage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="788F7697" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="788F7697" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A8A82B2" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="0A8A82B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="795F88BE" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="795F88BE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22E62B45" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="00ED46D2" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="00ED46D2" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="22E62B45" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Inland Wetlands</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7316C88F" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="7316C88F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="615D898C" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="615D898C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="141D1AB3" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="141D1AB3" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="610DD742" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="00ED46D2" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="00ED46D2" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="610DD742" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED46D2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bank</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>lf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B07F117" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="6B07F117" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4C61E3" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="1F4C61E3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="03DAE571" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="03DAE571" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B96011F" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="00263DCD" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="3B96011F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bordering Vegetated Wetlands</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B5CFAB" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="04B5CFAB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="416EF4DC" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="416EF4DC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="267AED04" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="267AED04" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA0D672" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="00263DCD" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="7FA0D672" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Isolated Vegetated Wetlands</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="584FCEAC" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="584FCEAC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F28BCCD" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="0F28BCCD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="0DB1CB64" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="0DB1CB64" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54E38A31" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="00263DCD" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="54E38A31" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Land Under Water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38396E8A" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="38396E8A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2794A2" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="7A2794A2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="7BB4AA73" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="7BB4AA73" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78D47698" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="00263DCD" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="78D47698" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Isolated Land Subject to Flooding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09D69910" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="09D69910" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39F903D8" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="39F903D8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="34000603" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="34000603" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CFBF908" w14:textId="77777777" w:rsidR="008716D6" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="5CFBF908" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bordering Land Subject to Flooding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498DA077" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="498DA077" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A136F18" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="1A136F18" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008716D6" w14:paraId="0F898319" w14:textId="77777777" w:rsidTr="00412329">
+      <w:tr w:rsidR="008716D6" w:rsidTr="00412329" w14:paraId="0F898319" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF36F76" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="00263DCD" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="00263DCD" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="7FF36F76" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Riverfront Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="390801EC" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="390801EC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27B0D54C" w14:textId="77777777" w:rsidR="008716D6" w:rsidRPr="008A3E73" w:rsidRDefault="008716D6" w:rsidP="008716D6">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="008716D6" w:rsidP="008716D6" w:rsidRDefault="008716D6" w14:paraId="27B0D54C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58210C8B" w14:textId="77777777" w:rsidR="0016576A" w:rsidRDefault="0016576A" w:rsidP="0016576A">
+    <w:p w:rsidR="0016576A" w:rsidP="0016576A" w:rsidRDefault="0016576A" w14:paraId="58210C8B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="734CC551" w14:textId="77777777" w:rsidR="008A3E73" w:rsidRPr="0016576A" w:rsidRDefault="008A3E73" w:rsidP="0016576A">
+    <w:p w:rsidRPr="0016576A" w:rsidR="008A3E73" w:rsidP="0016576A" w:rsidRDefault="008A3E73" w14:paraId="734CC551" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05A2F86C" w14:textId="3E5D284C" w:rsidR="0016576A" w:rsidRDefault="0016576A" w:rsidP="00FD57C1">
+    <w:p w:rsidR="0016576A" w:rsidP="00FD57C1" w:rsidRDefault="0016576A" w14:paraId="05A2F86C" w14:textId="3E5D284C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0016576A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> any part of the project:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153580A2" w14:textId="5F812570" w:rsidR="0016576A" w:rsidRPr="006A34C3" w:rsidRDefault="0016576A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="0016576A" w:rsidP="00FD57C1" w:rsidRDefault="0016576A" w14:paraId="153580A2" w14:textId="5F812570">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">proposed as a </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -12152,99 +12432,99 @@
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>area (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>in sf)?</w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8A2A27" w14:textId="3D38D597" w:rsidR="0016576A" w:rsidRPr="006A34C3" w:rsidRDefault="0016576A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="0016576A" w:rsidP="00FD57C1" w:rsidRDefault="0016576A" w14:paraId="1C8A2A27" w14:textId="3D38D597">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">construction or alteration of a </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>dam</w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>?  ___ Yes ___ No; if yes, describe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773BADF5" w14:textId="2BC62889" w:rsidR="0016576A" w:rsidRPr="006A34C3" w:rsidRDefault="0016576A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="0016576A" w:rsidP="00FD57C1" w:rsidRDefault="0016576A" w14:paraId="773BADF5" w14:textId="2BC62889">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">fill or structure in a </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -12264,51 +12544,51 @@
         </w:rPr>
         <w:t xml:space="preserve">regulatory </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>floodway</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  ___ Yes ___ No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DD6E1C" w14:textId="58DB7FAB" w:rsidR="0016576A" w:rsidRPr="006A34C3" w:rsidRDefault="0016576A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="0016576A" w:rsidP="00FD57C1" w:rsidRDefault="0016576A" w14:paraId="77DD6E1C" w14:textId="58DB7FAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>dredging or disposal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -12325,51 +12605,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> material?  ___ Yes </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ No; if yes, describe the volume</w:t>
       </w:r>
       <w:r w:rsidRPr="008C7402">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>of dredged material and the proposed disposal site:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C07611" w14:textId="40B75E3E" w:rsidR="0016576A" w:rsidRPr="006A34C3" w:rsidRDefault="0016576A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="0016576A" w:rsidP="00FD57C1" w:rsidRDefault="0016576A" w14:paraId="60C07611" w14:textId="40B75E3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a discharge to an </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -12388,51 +12668,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Area of Critical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Environmental Concern (ACEC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>?  ___ Yes ___ No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258A5F17" w14:textId="0EFEBD65" w:rsidR="0016576A" w:rsidRPr="006A34C3" w:rsidRDefault="0016576A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="0016576A" w:rsidP="00FD57C1" w:rsidRDefault="0016576A" w14:paraId="258A5F17" w14:textId="0EFEBD65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">subject to a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -12461,151 +12741,151 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">_ No; if yes, identify the area </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>in sf</w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE03505" w14:textId="7714CFAF" w:rsidR="0016576A" w:rsidRPr="0016576A" w:rsidRDefault="0016576A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="0016576A" w:rsidR="0016576A" w:rsidP="00FD57C1" w:rsidRDefault="0016576A" w14:paraId="2CE03505" w14:textId="7714CFAF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>located in buffer zones?  ___Yes ___No; if yes, how much (in sf) ______</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164982B8" w14:textId="77777777" w:rsidR="0016576A" w:rsidRPr="0016576A" w:rsidRDefault="0016576A" w:rsidP="0016576A">
+    <w:p w:rsidRPr="0016576A" w:rsidR="0016576A" w:rsidP="0016576A" w:rsidRDefault="0016576A" w14:paraId="164982B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55A78295" w14:textId="1DF0CA13" w:rsidR="0016576A" w:rsidRDefault="0016576A" w:rsidP="00FD57C1">
+    <w:p w:rsidR="0016576A" w:rsidP="00FD57C1" w:rsidRDefault="0016576A" w14:paraId="55A78295" w14:textId="1DF0CA13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Will the project:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D381FB6" w14:textId="4844FA43" w:rsidR="0016576A" w:rsidRPr="0016576A" w:rsidRDefault="0016576A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="0016576A" w:rsidR="0016576A" w:rsidP="00FD57C1" w:rsidRDefault="0016576A" w14:paraId="3D381FB6" w14:textId="4844FA43">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Be subject to a </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">local </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>wetlands</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ordinance or bylaw?  ___ Yes ___ No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F9DFC4" w14:textId="73C6ACB7" w:rsidR="0016576A" w:rsidRPr="000F48CD" w:rsidRDefault="0016576A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="000F48CD" w:rsidR="0016576A" w:rsidP="00FD57C1" w:rsidRDefault="0016576A" w14:paraId="07F9DFC4" w14:textId="73C6ACB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -12622,89 +12902,89 @@
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wetlands not regulated under state law?  ___ Yes ___ No; if</w:t>
       </w:r>
       <w:r w:rsidR="000F48CD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>yes, what is the area (sf)?</w:t>
       </w:r>
       <w:r w:rsidR="000F48CD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35252351" w14:textId="77777777" w:rsidR="000F48CD" w:rsidRPr="000F48CD" w:rsidRDefault="000F48CD" w:rsidP="000F48CD">
+    <w:p w:rsidRPr="000F48CD" w:rsidR="000F48CD" w:rsidP="000F48CD" w:rsidRDefault="000F48CD" w14:paraId="35252351" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1530" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7088BEE6" w14:textId="21699D44" w:rsidR="000F48CD" w:rsidRPr="000F48CD" w:rsidRDefault="000F48CD" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="000F48CD" w:rsidR="000F48CD" w:rsidP="00FD57C1" w:rsidRDefault="000F48CD" w14:paraId="7088BEE6" w14:textId="21699D44">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F48CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Waterways and Tidelands Impacts and Permits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08969634" w14:textId="4EF02BC0" w:rsidR="000F48CD" w:rsidRPr="00DD5816" w:rsidRDefault="000F48CD" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00DD5816" w:rsidR="000F48CD" w:rsidP="00FD57C1" w:rsidRDefault="000F48CD" w14:paraId="08969634" w14:textId="4EF02BC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -12717,50 +12997,55 @@
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ite </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">contain </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>waterways or tidelands (including filled former tidelands) that are subject to the Waterways Act, M.G.L.c.91?  ___ Yes ___ No; if yes, is there a current Chapter 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>icense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
@@ -12773,497 +13058,502 @@
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes ___ No; if yes, list the date and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> license or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">permit </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>number</w:t>
       </w:r>
       <w:r w:rsidRPr="00822F6A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and provide a copy of the historic map used to determine extent of filled tidelands</w:t>
       </w:r>
       <w:r w:rsidR="00F11E5E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313810FB" w14:textId="77777777" w:rsidR="00DD5816" w:rsidRPr="00F11E5E" w:rsidRDefault="00DD5816" w:rsidP="00DD5816">
+    <w:p w:rsidRPr="00F11E5E" w:rsidR="00DD5816" w:rsidP="00DD5816" w:rsidRDefault="00DD5816" w14:paraId="313810FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58235A03" w14:textId="77777777" w:rsidR="00906994" w:rsidRPr="00906994" w:rsidRDefault="00F11E5E" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00906994" w:rsidR="00906994" w:rsidP="00FD57C1" w:rsidRDefault="00F11E5E" w14:paraId="58235A03" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the </w:t>
       </w:r>
       <w:r w:rsidRPr="00535FFD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">project require a new or modified license or permit under M.G.L.c.91? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E219C1C" w14:textId="037E29C9" w:rsidR="00F11E5E" w:rsidRDefault="00F11E5E" w:rsidP="00906994">
+    <w:p w:rsidR="00F11E5E" w:rsidP="00906994" w:rsidRDefault="00F11E5E" w14:paraId="4E219C1C" w14:textId="037E29C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00535FFD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes ___ No; if yes, how many acres of the project site subject to M.G.L</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00535FFD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.c</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00535FFD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.91 will be for non-water-dependent</w:t>
       </w:r>
       <w:r w:rsidR="00906994">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> use? Current ____ Change ____ Total ____</w:t>
       </w:r>
       <w:r w:rsidR="00E60A16">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>; of yes, how many square feet of solid fill or pile-supported structures (in sf)?</w:t>
       </w:r>
       <w:r w:rsidR="00DD5816">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04472E63" w14:textId="77777777" w:rsidR="00DD5816" w:rsidRPr="00DD5816" w:rsidRDefault="00DD5816" w:rsidP="00DD5816">
+    <w:p w:rsidRPr="00DD5816" w:rsidR="00DD5816" w:rsidP="00DD5816" w:rsidRDefault="00DD5816" w14:paraId="04472E63" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26E2E69F" w14:textId="2B076624" w:rsidR="00906994" w:rsidRPr="00DD5816" w:rsidRDefault="00DD5816" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00DD5816" w:rsidR="00906994" w:rsidP="00FD57C1" w:rsidRDefault="00DD5816" w14:paraId="26E2E69F" w14:textId="2B076624">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>For non-water-dependent use projects; indicate the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2334547B" w14:textId="77777777" w:rsidR="00DD5816" w:rsidRPr="00DD5816" w:rsidRDefault="00DD5816" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00DD5816" w:rsidR="00DD5816" w:rsidP="00FD57C1" w:rsidRDefault="00DD5816" w14:paraId="2334547B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Area of filled tidelines on the site:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD5816">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00786425">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A87D766" w14:textId="77777777" w:rsidR="00DD5816" w:rsidRPr="00DD5816" w:rsidRDefault="00DD5816" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00DD5816" w:rsidR="00DD5816" w:rsidP="00FD57C1" w:rsidRDefault="00DD5816" w14:paraId="4A87D766" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Area of filled tidelines covered by buildings: </w:t>
       </w:r>
       <w:r w:rsidRPr="00786425">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE7507B" w14:textId="77777777" w:rsidR="00E03551" w:rsidRPr="00E03551" w:rsidRDefault="00DD5816" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00E03551" w:rsidR="00E03551" w:rsidP="00FD57C1" w:rsidRDefault="00DD5816" w14:paraId="6DE7507B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">For portions of the site on filled tidelands, list ground floor uses and area of each use: </w:t>
       </w:r>
       <w:r w:rsidRPr="00786425">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDEFF17" w14:textId="13ADDEFD" w:rsidR="00E03551" w:rsidRPr="00E03551" w:rsidRDefault="00E03551" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00E03551" w:rsidR="00E03551" w:rsidP="00FD57C1" w:rsidRDefault="00E03551" w14:paraId="4CDEFF17" w14:textId="13ADDEFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03551">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project include new non-water-dependent uses located </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E03551">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>over flowed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E03551">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tidelands?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E03551">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Yes ___ No ___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761B8BD3" w14:textId="1024949B" w:rsidR="00032A6F" w:rsidRDefault="00E03551" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00E03551" w14:paraId="761B8BD3" w14:textId="1024949B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03551">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Height of building on filled tidelands</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E03551">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEA6B8F" w14:textId="77777777" w:rsidR="006D1958" w:rsidRDefault="006D1958" w:rsidP="006D1958">
+    <w:p w:rsidR="006D1958" w:rsidP="006D1958" w:rsidRDefault="006D1958" w14:paraId="0EEA6B8F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36DE2F8C" w14:textId="7718D684" w:rsidR="006D1958" w:rsidRPr="006D1958" w:rsidRDefault="006D1958" w:rsidP="006D1958">
+    <w:p w:rsidRPr="006D1958" w:rsidR="006D1958" w:rsidP="006D1958" w:rsidRDefault="006D1958" w14:paraId="36DE2F8C" w14:textId="7718D684">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D1958">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Also show the following on a site plan: Mean High Water, Mean Low Water, Water-dependent Use Zone, location of uses within buildings on tidelands, and interior and exterior areas and facilities dedicated for public use, and historic high and historic low water marks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506B524D" w14:textId="77777777" w:rsidR="006D1958" w:rsidRDefault="006D1958" w:rsidP="006D1958">
+    <w:p w:rsidR="006D1958" w:rsidP="006D1958" w:rsidRDefault="006D1958" w14:paraId="506B524D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1530" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="175A07FF" w14:textId="5DFC5094" w:rsidR="006D1958" w:rsidRPr="006D1958" w:rsidRDefault="006D1958" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="006D1958" w:rsidR="006D1958" w:rsidP="00FD57C1" w:rsidRDefault="006D1958" w14:paraId="175A07FF" w14:textId="5DFC5094">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Is the project located on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>landlocked tidelands?  ___ Yes  ___ No; if yes, describe the project’s impact on the public’s right to access, use and enjoy jurisdictional tidelands and describe measures the project will implement to avoid, minimize or mitigate any adverse impact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4840BD51" w14:textId="77777777" w:rsidR="006D1958" w:rsidRPr="006D1958" w:rsidRDefault="006D1958" w:rsidP="006D1958">
+    <w:p w:rsidRPr="006D1958" w:rsidR="006D1958" w:rsidP="006D1958" w:rsidRDefault="006D1958" w14:paraId="4840BD51" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E06907A" w14:textId="35376F0A" w:rsidR="006D1958" w:rsidRPr="006D1958" w:rsidRDefault="006D1958" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="006D1958" w:rsidR="006D1958" w:rsidP="00FD57C1" w:rsidRDefault="006D1958" w14:paraId="6E06907A" w14:textId="35376F0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Is the project located in an area where low groundwater levels have been identified by a municipality or by a state or federal agency as a threat to building foundations? ___Yes ___ No; if yes, describe the project’s impact on groundwater levels and describe measures the project will implement to avoid, minimize or mitigate any adverse impact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31025CCB" w14:textId="77777777" w:rsidR="006D1958" w:rsidRPr="006D1958" w:rsidRDefault="006D1958" w:rsidP="006D1958">
+    <w:p w:rsidRPr="006D1958" w:rsidR="006D1958" w:rsidP="006D1958" w:rsidRDefault="006D1958" w14:paraId="31025CCB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FA17DFE" w14:textId="10E3ED7D" w:rsidR="00166674" w:rsidRPr="006A34C3" w:rsidRDefault="006D1958" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="00166674" w:rsidP="00FD57C1" w:rsidRDefault="006D1958" w14:paraId="7FA17DFE" w14:textId="10E3ED7D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Is</w:t>
       </w:r>
       <w:r w:rsidRPr="006D1958">
         <w:rPr>
@@ -13330,213 +13620,212 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="000C55A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> subject to a mandatory EIR? ___ Yes ___ No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00166674">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00166674" w:rsidRPr="00166674">
+      <w:r w:rsidRPr="00166674" w:rsidR="00166674">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidR="00166674">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166674">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If yes, then the project will be subject to Public Benefit Review and Determination.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66734D41" w14:textId="77777777" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="006A34C3">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="66734D41" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3846651B" w14:textId="13CBFF22" w:rsidR="00166674" w:rsidRPr="00166674" w:rsidRDefault="00166674" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00166674" w:rsidR="00166674" w:rsidP="00FD57C1" w:rsidRDefault="00166674" w14:paraId="3846651B" w14:textId="13CBFF22">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the </w:t>
       </w:r>
       <w:r w:rsidRPr="000C55A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">project include dredging? ___ Yes ___ No; if yes, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>answer the following questions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC92686" w14:textId="77777777" w:rsidR="00A67C05" w:rsidRPr="00A67C05" w:rsidRDefault="00166674" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00A67C05" w:rsidR="00A67C05" w:rsidP="00FD57C1" w:rsidRDefault="00166674" w14:paraId="5CC92686" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>What type of dredging? Improvement</w:t>
       </w:r>
       <w:r w:rsidR="00A67C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A67C05" w:rsidRPr="000C55A5">
+      <w:r w:rsidRPr="000C55A5" w:rsidR="00A67C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Maintenance ___ Both ____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544B34EA" w14:textId="77777777" w:rsidR="00A67C05" w:rsidRPr="00A67C05" w:rsidRDefault="00A67C05" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00A67C05" w:rsidR="00A67C05" w:rsidP="00FD57C1" w:rsidRDefault="00A67C05" w14:paraId="544B34EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>What is the proposed dredge volume, in cubic yards (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>cys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>) _________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A48AA09" w14:textId="77777777" w:rsidR="00033A24" w:rsidRPr="00033A24" w:rsidRDefault="00A67C05" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00033A24" w:rsidR="00033A24" w:rsidP="00FD57C1" w:rsidRDefault="00A67C05" w14:paraId="3A48AA09" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>What is the proposed dredge footprint</w:t>
       </w:r>
       <w:r w:rsidRPr="000C55A5">
         <w:rPr>
@@ -13587,97 +13876,97 @@
         </w:rPr>
         <w:t>(ft)____depth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C55A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(ft</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F9E667" w14:textId="77777777" w:rsidR="00033A24" w:rsidRPr="00033A24" w:rsidRDefault="00033A24" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00033A24" w:rsidR="00033A24" w:rsidP="00FD57C1" w:rsidRDefault="00033A24" w14:paraId="79F9E667" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="000C55A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ill dredging impact the following resource area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000C55A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF6815C" w14:textId="338232B9" w:rsidR="00166674" w:rsidRPr="00033A24" w:rsidRDefault="00033A24" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00033A24" w:rsidR="00166674" w:rsidP="00FD57C1" w:rsidRDefault="00033A24" w14:paraId="7FF6815C" w14:textId="338232B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Intertidal </w:t>
       </w:r>
       <w:r w:rsidR="00166674">
@@ -13688,51 +13977,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C55A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">___ Yes ___ No; if yes, ___ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sq </w:t>
       </w:r>
       <w:r w:rsidRPr="000C55A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD2B1C4" w14:textId="3C496C44" w:rsidR="00033A24" w:rsidRPr="00FB231A" w:rsidRDefault="00FB231A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00FB231A" w:rsidR="00033A24" w:rsidP="00FD57C1" w:rsidRDefault="00FB231A" w14:paraId="5BD2B1C4" w14:textId="3C496C44">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Outstanding</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB231A">
         <w:rPr>
@@ -13748,758 +14037,849 @@
         </w:rPr>
         <w:t xml:space="preserve">Resource Waters </w:t>
       </w:r>
       <w:r w:rsidRPr="000C55A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">___ Yes ___ No; if yes, ___ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sq </w:t>
       </w:r>
       <w:r w:rsidRPr="000C55A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F5A382" w14:textId="77777777" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="000F2295" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="00FD57C1" w:rsidRDefault="000F2295" w14:paraId="15F5A382" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5BAF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Other resource area (i.e. shellfish beds, eel grass beds)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C55A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___Yes ___ No; if yes,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04520BFB" w14:textId="77777777" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="006A34C3">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="04520BFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ sq ft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA24385" w14:textId="77777777" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="006A34C3">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="5AA24385" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If yes to any of the above, have you evaluated appropriate and practicable steps to: 1) avoidance; 2) if avoidance is not possible, minimization; 3) if either avoidance or minimize is not possible, mitigation?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E052D05" w14:textId="77777777" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="006A34C3">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="1E052D05" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="479CDB47" w14:textId="77777777" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="006A34C3">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="479CDB47" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to any of the above, what information or documentation was used to support this determination?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6795110D" w14:textId="77777777" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="006A34C3">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="6795110D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CBC0CE4" w14:textId="77777777" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="006A34C3">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="5CBC0CE4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Provide a comprehensive analysis of practicable alternatives for improvement dredging in accordance with 314 CMR 9.07(1)(b).  Physical and chemical data of the sediment shall be included in the comprehensive analysis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3547799F" w14:textId="77777777" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="006A34C3">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="3547799F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="121186BB" w14:textId="77777777" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="006A34C3">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="121186BB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Sediment Characterization:</w:t>
-[...8 lines deleted...]
-        <w:ind w:left="1890" w:right="-288"/>
+      </w:r>
+      <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006A34C3">
+        <w:t>Sediment Characterization:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="456A6FBA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Existing gradation analysis results?  __Yes ___No: if yes, provide results.</w:t>
-[...8 lines deleted...]
-        <w:ind w:left="1890" w:right="-288"/>
+      </w:r>
+      <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Existing chemical results for parameters listed in 314 CMR 9.07(2)(b)6? ___Yes ____No; if yes, provide results.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69972D2D" w14:textId="77777777" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="006A34C3">
+        <w:t>Existing gradation analysis results?  __Yes ___No: if yes, provide results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="1F4D0A77" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do you have sufficient information to evaluate feasibility of the following management options for dredged sediment?   If yes, check the appropriate option.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67AD0F28" w14:textId="77777777" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="006A34C3">
+        <w:t>Existing chemical results for parameters listed in 314 CMR 9.07(2)(b)6? ___Yes ____No; if yes, provide results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="69972D2D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-    <w:p w14:paraId="752B5C60" w14:textId="77777777" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="006A34C3">
+        <w:t xml:space="preserve">Do you have sufficient information to evaluate feasibility of the following management options for dredged sediment?   If yes, check the appropriate option.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="67AD0F28" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006A34C3">
+    </w:p>
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="752B5C60" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-        <w:ind w:left="1890" w:right="-288"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2AC8C2B9" w14:textId="77777777" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="006A34C3">
+        <w:t>Beach Nourishment ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="1B83CFD4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Confined Disposal:</w:t>
-[...8 lines deleted...]
-        <w:ind w:left="1890" w:right="-288"/>
+      </w:r>
+      <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006A34C3">
+        <w:t>Unconfined Ocean Disposal ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="2AC8C2B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Confined Aquatic Disposal (CAD) ___</w:t>
-[...8 lines deleted...]
-        <w:ind w:left="1890" w:right="-288"/>
+      </w:r>
+      <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006A34C3">
+        <w:t>Confined Disposal:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="72E2EA5A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Confined Disposal Facility (CDF) ___</w:t>
-[...8 lines deleted...]
-        <w:ind w:left="1890" w:right="-288"/>
+      </w:r>
+      <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006A34C3">
+        <w:t>Confined Aquatic Disposal (CAD) ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="064572EA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-        <w:ind w:left="1890" w:right="-288"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Shoreline Placement ___</w:t>
-[...8 lines deleted...]
-        <w:ind w:left="1890" w:right="-288"/>
+      </w:r>
+      <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006A34C3">
+        <w:t>Confined Disposal Facility (CDF) ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="315623FF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Upland Material Reuse____</w:t>
-[...8 lines deleted...]
-        <w:ind w:left="1890" w:right="-288"/>
+      </w:r>
+      <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006A34C3">
+        <w:t>Landfill Reuse in accordance with COMM-97-001 ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="50AFAED3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-        <w:ind w:left="1890" w:right="-288"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5412142F" w14:textId="50A376F9" w:rsidR="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="006A34C3">
+        <w:t>Shoreline Placement ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="7ED2AF89" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1890" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> (NOTE: This information is required for a 401 Water Quality Certification.)</w:t>
-[...8 lines deleted...]
-        <w:ind w:left="1890" w:right="-288"/>
+      </w:r>
+      <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="355BAF0A" w14:textId="59500CFA" w:rsidR="00C67A3D" w:rsidRPr="008A3E73" w:rsidRDefault="006A34C3" w:rsidP="00FD57C1">
+        <w:t>Upland Material Reuse____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="73A527A2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:ind w:left="1890" w:right="-288"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A34C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A34C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A34C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>In-State landfill disposal____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="21EE5E46" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:ind w:left="1890" w:right="-288"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A34C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A34C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A34C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Out-of-state landfill disposal ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="5412142F" w14:textId="50A376F9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:ind w:left="1890" w:right="-288"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A34C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A34C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A34C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NOTE: This information is required for a 401 Water Quality Certification.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="7057281A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:ind w:left="1890" w:right="-288"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A3E73" w:rsidR="00C67A3D" w:rsidP="00FD57C1" w:rsidRDefault="006A34C3" w14:paraId="355BAF0A" w14:textId="59500CFA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3E73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Consistency:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CEB7E3" w14:textId="4F2ACC2A" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="00FD57C1" w:rsidRDefault="006A34C3" w14:paraId="21CEB7E3" w14:textId="4F2ACC2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A34C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -14522,304 +14902,304 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">describe these effects and the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>projects</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> consistency with the policies of the Office of Coastal Zone Management:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677307B5" w14:textId="77777777" w:rsidR="006A34C3" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="006A34C3">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="006A34C3" w:rsidP="006A34C3" w:rsidRDefault="006A34C3" w14:paraId="677307B5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B5A0D81" w14:textId="65C93988" w:rsidR="00032A6F" w:rsidRPr="006A34C3" w:rsidRDefault="006A34C3" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="006A34C3" w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="006A34C3" w14:paraId="0B5A0D81" w14:textId="65C93988">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Is the project located within an area subject to a Municipal Harbor Plan?  ___ Yes ___ No; if yes, identify the Municipal Harbor Plan and describe the project's consistency with that plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C4B282" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="00263DCD" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="00263DCD" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="18C4B282" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D00D1E2" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="4D00D1E2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3380AED5" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="3380AED5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABFF226" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="6ABFF226" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:line="19" w:lineRule="exact"/>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0378E938" w14:textId="102109C7" w:rsidR="00EB2D14" w:rsidRPr="00EB2D14" w:rsidRDefault="00032A6F" w:rsidP="00EB2D14">
+    <w:p w:rsidRPr="00EB2D14" w:rsidR="00EB2D14" w:rsidP="00EB2D14" w:rsidRDefault="00032A6F" w14:paraId="0378E938" w14:textId="102109C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="006A34C3">
         <w:t>ater Supply Section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2E84FD" w14:textId="77777777" w:rsidR="00EB2D14" w:rsidRDefault="00EB2D14" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00EB2D14" w:rsidP="00FD57C1" w:rsidRDefault="00EB2D14" w14:paraId="5F2E84FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE434D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Thresholds / Permit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1657BD79" w14:textId="49E3F9BF" w:rsidR="00EB2D14" w:rsidRPr="00EB2D14" w:rsidRDefault="00EB2D14" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00EB2D14" w:rsidR="00EB2D14" w:rsidP="00FD57C1" w:rsidRDefault="00EB2D14" w14:paraId="1657BD79" w14:textId="49E3F9BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2D14">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Will the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">project meet or exceed any review thresholds related to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>water supply</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see 301 CMR 11.03(4))?  ___ Yes ___ No; if yes, specify, in quantitative terms:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2AE6E4" w14:textId="77777777" w:rsidR="00EB2D14" w:rsidRPr="00EB2D14" w:rsidRDefault="00EB2D14" w:rsidP="00EB2D14">
+    <w:p w:rsidRPr="00EB2D14" w:rsidR="00EB2D14" w:rsidP="00EB2D14" w:rsidRDefault="00EB2D14" w14:paraId="1D2AE6E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16A68D46" w14:textId="26EF69B0" w:rsidR="00EB2D14" w:rsidRPr="00EB2D14" w:rsidRDefault="00EB2D14" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00EB2D14" w:rsidR="00EB2D14" w:rsidP="00FD57C1" w:rsidRDefault="00EB2D14" w14:paraId="16A68D46" w14:textId="26EF69B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project require any state permits related to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>water supply</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>?  ___ Yes ___ No; if yes, specify</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>which permit:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2138A857" w14:textId="77777777" w:rsidR="00EB2D14" w:rsidRPr="00EB2D14" w:rsidRDefault="00EB2D14" w:rsidP="00EB2D14">
+    <w:p w:rsidRPr="00EB2D14" w:rsidR="00EB2D14" w:rsidP="00EB2D14" w:rsidRDefault="00EB2D14" w14:paraId="2138A857" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72CC5C11" w14:textId="10FA3456" w:rsidR="00EB2D14" w:rsidRPr="00EB2D14" w:rsidRDefault="00EB2D14" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00EB2D14" w:rsidR="00EB2D14" w:rsidP="00FD57C1" w:rsidRDefault="00EB2D14" w14:paraId="72CC5C11" w14:textId="10FA3456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you answered "No" to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
@@ -14837,87 +15217,87 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Wastewater Section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  If you answered "Yes" to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>either</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> question A or question B, fill out the remainder of the Water Supply Section below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFDDE52" w14:textId="77777777" w:rsidR="00EB2D14" w:rsidRPr="00EB2D14" w:rsidRDefault="00EB2D14" w:rsidP="00EB2D14">
+    <w:p w:rsidRPr="00EB2D14" w:rsidR="00EB2D14" w:rsidP="00EB2D14" w:rsidRDefault="00EB2D14" w14:paraId="7FFDDE52" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19C248AE" w14:textId="7AE0A281" w:rsidR="00EB2D14" w:rsidRDefault="00EB2D14" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00EB2D14" w:rsidP="00FD57C1" w:rsidRDefault="00EB2D14" w14:paraId="19C248AE" w14:textId="7AE0A281">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Impacts and Permits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721AB448" w14:textId="14195A7F" w:rsidR="00EB2D14" w:rsidRPr="00167C40" w:rsidRDefault="00EB2D14" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00167C40" w:rsidR="00EB2D14" w:rsidP="00FD57C1" w:rsidRDefault="00EB2D14" w14:paraId="721AB448" w14:textId="14195A7F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2D14">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Describe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -14934,747 +15314,747 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> per </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>day</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (gpd)</w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, the volume and source of water use for existing and proposed activities at the project site:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FB4504" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="00EB2D14" w:rsidRDefault="00167C40" w:rsidP="00167C40">
+    <w:p w:rsidRPr="00EB2D14" w:rsidR="00167C40" w:rsidP="00167C40" w:rsidRDefault="00167C40" w14:paraId="71FB4504" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="7415" w:type="dxa"/>
         <w:tblInd w:w="810" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3216"/>
         <w:gridCol w:w="1399"/>
         <w:gridCol w:w="1400"/>
         <w:gridCol w:w="1400"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00167C40" w14:paraId="7A9FEEF8" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00167C40" w:rsidTr="008A3E73" w14:paraId="7A9FEEF8" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B0F48A7" w14:textId="5BE373D9" w:rsidR="00167C40" w:rsidRPr="00FE15A9" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00FE15A9" w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="3B0F48A7" w14:textId="5BE373D9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE15A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Water Supply Impacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5462FFE4" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="00FE15A9" w:rsidRDefault="00167C40" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00FE15A9" w:rsidR="00167C40" w:rsidP="008A3E73" w:rsidRDefault="00167C40" w14:paraId="5462FFE4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="160"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE15A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74FFA3C5" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="00FE15A9" w:rsidRDefault="00167C40" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00FE15A9" w:rsidR="00167C40" w:rsidP="008A3E73" w:rsidRDefault="00167C40" w14:paraId="74FFA3C5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="211"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE15A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3AA385" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="00FE15A9" w:rsidRDefault="00167C40" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00FE15A9" w:rsidR="00167C40" w:rsidP="008A3E73" w:rsidRDefault="00167C40" w14:paraId="0E3AA385" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="244"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE15A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167C40" w14:paraId="685CB9A6" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00167C40" w:rsidTr="008A3E73" w14:paraId="685CB9A6" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="649F8F23" w14:textId="2ADACA99" w:rsidR="00167C40" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="649F8F23" w14:textId="2ADACA99">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Municipal or regional water supply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5843130C" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="008A3E73" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="5843130C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203E8B54" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="008A3E73" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="203E8B54" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A73D26F" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="008A3E73" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="1A73D26F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167C40" w14:paraId="3C9CAAE3" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00167C40" w:rsidTr="008A3E73" w14:paraId="3C9CAAE3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="484B0087" w14:textId="1EEE6CB6" w:rsidR="00167C40" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="484B0087" w14:textId="1EEE6CB6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Withdrawal from groundwater</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0060121D" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="008A3E73" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="0060121D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00A39890" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="008A3E73" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="00A39890" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F207E5E" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="008A3E73" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="1F207E5E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167C40" w14:paraId="6F617735" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00167C40" w:rsidTr="008A3E73" w14:paraId="6F617735" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6154913E" w14:textId="2A451C66" w:rsidR="00167C40" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="6154913E" w14:textId="2A451C66">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Withdrawal from surface water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0454DC02" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="008A3E73" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="0454DC02" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4688DC18" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="008A3E73" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="4688DC18" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B70545F" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="008A3E73" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="0B70545F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167C40" w14:paraId="4B31AF68" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00167C40" w:rsidTr="008A3E73" w14:paraId="4B31AF68" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09271D06" w14:textId="110F054C" w:rsidR="00167C40" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="09271D06" w14:textId="110F054C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Interbasin transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C9130E4" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="008A3E73" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="3C9130E4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="290D8022" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="008A3E73" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="290D8022" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05F96203" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="008A3E73" w:rsidRDefault="00167C40" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00167C40" w:rsidP="00387FC2" w:rsidRDefault="00167C40" w14:paraId="05F96203" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EAB02D1" w14:textId="77777777" w:rsidR="00167C40" w:rsidRDefault="00167C40" w:rsidP="00EB2D14">
+    <w:p w:rsidR="00167C40" w:rsidP="00EB2D14" w:rsidRDefault="00167C40" w14:paraId="1EAB02D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CB29477" w14:textId="1D90B664" w:rsidR="00EB2D14" w:rsidRPr="008A3E73" w:rsidRDefault="00167C40" w:rsidP="008A3E73">
+    <w:p w:rsidRPr="008A3E73" w:rsidR="00EB2D14" w:rsidP="008A3E73" w:rsidRDefault="00167C40" w14:paraId="7CB29477" w14:textId="1D90B664">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3E73">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(NOTE: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A3E73">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Interbasin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A3E73">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Transfer approval will be required if the basin and community where the proposed water supply source is located is different from the basin and community where the wastewater from the source will be discharged.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF9AFFB" w14:textId="77777777" w:rsidR="00167C40" w:rsidRPr="00EB2D14" w:rsidRDefault="00167C40" w:rsidP="00EB2D14">
+    <w:p w:rsidRPr="00EB2D14" w:rsidR="00167C40" w:rsidP="00EB2D14" w:rsidRDefault="00167C40" w14:paraId="6FF9AFFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F7980B5" w14:textId="5DBE6D3B" w:rsidR="00EB2D14" w:rsidRPr="00F474E7" w:rsidRDefault="00167C40" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00F474E7" w:rsidR="00EB2D14" w:rsidP="00FD57C1" w:rsidRDefault="00167C40" w14:paraId="4F7980B5" w14:textId="5DBE6D3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>source is a municipal or regional supply, has the municipality or region indicated that there is adequate capacity in the system to accommodate the project? ___ Yes ___ No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE59C23" w14:textId="77777777" w:rsidR="00F474E7" w:rsidRDefault="00F474E7" w:rsidP="00F474E7">
+    <w:p w:rsidR="00F474E7" w:rsidP="00F474E7" w:rsidRDefault="00F474E7" w14:paraId="5EE59C23" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="478215AB" w14:textId="68088EE2" w:rsidR="00EB2D14" w:rsidRPr="00F474E7" w:rsidRDefault="00167C40" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00F474E7" w:rsidR="00EB2D14" w:rsidP="00FD57C1" w:rsidRDefault="00167C40" w14:paraId="478215AB" w14:textId="68088EE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If the project involves a new or expanded withdrawal from a groundwater or surface water</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -15719,63 +16099,63 @@
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">summary of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>alternatives considered and the r</w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">esults. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E83E18D" w14:textId="77777777" w:rsidR="00F474E7" w:rsidRPr="00F474E7" w:rsidRDefault="00F474E7" w:rsidP="00F474E7">
+    <w:p w:rsidRPr="00F474E7" w:rsidR="00F474E7" w:rsidP="00F474E7" w:rsidRDefault="00F474E7" w14:paraId="0E83E18D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A2E48AA" w14:textId="1065B5B5" w:rsidR="00167C40" w:rsidRPr="00F474E7" w:rsidRDefault="00182F61" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00F474E7" w:rsidR="00167C40" w:rsidP="00FD57C1" w:rsidRDefault="00182F61" w14:paraId="3A2E48AA" w14:textId="1065B5B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the currently permitted withdrawal at the proposed water supply source (in gallons per day)? </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
@@ -15797,1081 +16177,1079 @@
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>; if yes, then how much of an increase (gpd)? _________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D65079" w14:textId="77777777" w:rsidR="00F474E7" w:rsidRPr="00F474E7" w:rsidRDefault="00F474E7" w:rsidP="00F474E7">
+    <w:p w:rsidRPr="00F474E7" w:rsidR="00F474E7" w:rsidP="00F474E7" w:rsidRDefault="00F474E7" w14:paraId="56D65079" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66A88715" w14:textId="60806659" w:rsidR="00182F61" w:rsidRPr="00182F61" w:rsidRDefault="00182F61" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00182F61" w:rsidR="00182F61" w:rsidP="00FD57C1" w:rsidRDefault="00182F61" w14:paraId="66A88715" w14:textId="60806659">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456A67">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project site currently contain a water supply well, a drinking water treatment facility, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00456A67">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>water main, or other water supply facility, or will the project involve construction of a new facility?  ___ Yes ___No.  If yes, describe existing and proposed water supply facilities at the project site:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B91A279" w14:textId="77777777" w:rsidR="00182F61" w:rsidRPr="00182F61" w:rsidRDefault="00182F61" w:rsidP="00182F61">
+    <w:p w:rsidRPr="00182F61" w:rsidR="00182F61" w:rsidP="00182F61" w:rsidRDefault="00182F61" w14:paraId="3B91A279" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="9174" w:type="dxa"/>
         <w:tblInd w:w="810" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="1708"/>
         <w:gridCol w:w="1709"/>
         <w:gridCol w:w="1708"/>
         <w:gridCol w:w="1709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D1ED2" w14:paraId="299F1F53" w14:textId="77777777" w:rsidTr="004D1ED2">
+      <w:tr w:rsidR="004D1ED2" w:rsidTr="004D1ED2" w14:paraId="299F1F53" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39C19A8F" w14:textId="77777777" w:rsidR="004D1ED2" w:rsidRDefault="00E96E7B" w:rsidP="004D1ED2">
+          <w:p w:rsidR="004D1ED2" w:rsidP="004D1ED2" w:rsidRDefault="00E96E7B" w14:paraId="39C19A8F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96E7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing/Proposed </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48E4AC30" w14:textId="45B7DDB7" w:rsidR="00182F61" w:rsidRPr="00E96E7B" w:rsidRDefault="00E96E7B" w:rsidP="004D1ED2">
+          <w:p w:rsidRPr="00E96E7B" w:rsidR="00182F61" w:rsidP="004D1ED2" w:rsidRDefault="00E96E7B" w14:paraId="48E4AC30" w14:textId="45B7DDB7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96E7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Water Supply</w:t>
             </w:r>
             <w:r w:rsidR="004D1ED2">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E96E7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07AE95D1" w14:textId="5F59C6D6" w:rsidR="00182F61" w:rsidRPr="00E96E7B" w:rsidRDefault="00182F61" w:rsidP="004D1ED2">
+          <w:p w:rsidRPr="00E96E7B" w:rsidR="00182F61" w:rsidP="004D1ED2" w:rsidRDefault="00182F61" w14:paraId="07AE95D1" w14:textId="5F59C6D6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96E7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Permitted Flow</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="258C52C3" w14:textId="7DA3F44F" w:rsidR="00182F61" w:rsidRPr="004D1ED2" w:rsidRDefault="00182F61" w:rsidP="004D1ED2">
+          <w:p w:rsidRPr="004D1ED2" w:rsidR="00182F61" w:rsidP="004D1ED2" w:rsidRDefault="00182F61" w14:paraId="258C52C3" w14:textId="7DA3F44F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="center" w:pos="890"/>
               </w:tabs>
               <w:ind w:left="251" w:right="-288" w:hanging="90"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96E7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing Avg </w:t>
             </w:r>
             <w:r w:rsidR="004D1ED2">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00E96E7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>aily Flow</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB62760" w14:textId="2E648A90" w:rsidR="00182F61" w:rsidRPr="00E96E7B" w:rsidRDefault="00182F61" w:rsidP="004D1ED2">
+          <w:p w:rsidRPr="00E96E7B" w:rsidR="00182F61" w:rsidP="004D1ED2" w:rsidRDefault="00182F61" w14:paraId="4FB62760" w14:textId="2E648A90">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="165"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96E7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Project Flow</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A116D69" w14:textId="6619910E" w:rsidR="00182F61" w:rsidRPr="00E96E7B" w:rsidRDefault="00F474E7" w:rsidP="004D1ED2">
+          <w:p w:rsidRPr="00E96E7B" w:rsidR="00182F61" w:rsidP="004D1ED2" w:rsidRDefault="00F474E7" w14:paraId="1A116D69" w14:textId="6619910E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="349"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00182F61" w14:paraId="1C09C4BB" w14:textId="77777777" w:rsidTr="004D1ED2">
+      <w:tr w:rsidR="00182F61" w:rsidTr="004D1ED2" w14:paraId="1C09C4BB" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B0DA9DB" w14:textId="77777777" w:rsidR="004D1ED2" w:rsidRDefault="00182F61" w:rsidP="00387FC2">
+          <w:p w:rsidR="004D1ED2" w:rsidP="00387FC2" w:rsidRDefault="00182F61" w14:paraId="3B0DA9DB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Capacity of water </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5881863F" w14:textId="53533B10" w:rsidR="00182F61" w:rsidRDefault="00182F61" w:rsidP="00387FC2">
+          <w:p w:rsidR="00182F61" w:rsidP="00387FC2" w:rsidRDefault="00182F61" w14:paraId="5881863F" w14:textId="53533B10">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>supply well(s) (gpd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C080995" w14:textId="77777777" w:rsidR="00182F61" w:rsidRPr="008A3E73" w:rsidRDefault="00182F61" w:rsidP="004D1ED2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00182F61" w:rsidP="004D1ED2" w:rsidRDefault="00182F61" w14:paraId="7C080995" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36220D86" w14:textId="77777777" w:rsidR="00182F61" w:rsidRPr="008A3E73" w:rsidRDefault="00182F61" w:rsidP="004D1ED2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00182F61" w:rsidP="004D1ED2" w:rsidRDefault="00182F61" w14:paraId="36220D86" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B648C24" w14:textId="6C7A97E5" w:rsidR="00182F61" w:rsidRPr="008A3E73" w:rsidRDefault="00182F61" w:rsidP="004D1ED2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00182F61" w:rsidP="004D1ED2" w:rsidRDefault="00182F61" w14:paraId="5B648C24" w14:textId="6C7A97E5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B613A63" w14:textId="77777777" w:rsidR="00182F61" w:rsidRPr="008A3E73" w:rsidRDefault="00182F61" w:rsidP="004D1ED2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00182F61" w:rsidP="004D1ED2" w:rsidRDefault="00182F61" w14:paraId="3B613A63" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00182F61" w14:paraId="0C52B9F1" w14:textId="77777777" w:rsidTr="004D1ED2">
+      <w:tr w:rsidR="00182F61" w:rsidTr="004D1ED2" w14:paraId="0C52B9F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DCCE877" w14:textId="545FBCC8" w:rsidR="00182F61" w:rsidRDefault="00182F61" w:rsidP="00387FC2">
+          <w:p w:rsidR="00182F61" w:rsidP="00387FC2" w:rsidRDefault="00182F61" w14:paraId="3DCCE877" w14:textId="545FBCC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Capacity of water treatment plant (gpd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78FEEF59" w14:textId="77777777" w:rsidR="00182F61" w:rsidRPr="008A3E73" w:rsidRDefault="00182F61" w:rsidP="004D1ED2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00182F61" w:rsidP="004D1ED2" w:rsidRDefault="00182F61" w14:paraId="78FEEF59" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21A8E455" w14:textId="77777777" w:rsidR="00182F61" w:rsidRPr="008A3E73" w:rsidRDefault="00182F61" w:rsidP="004D1ED2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00182F61" w:rsidP="004D1ED2" w:rsidRDefault="00182F61" w14:paraId="21A8E455" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67312C88" w14:textId="0A3B57ED" w:rsidR="00182F61" w:rsidRPr="008A3E73" w:rsidRDefault="00182F61" w:rsidP="004D1ED2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00182F61" w:rsidP="004D1ED2" w:rsidRDefault="00182F61" w14:paraId="67312C88" w14:textId="0A3B57ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64863957" w14:textId="77777777" w:rsidR="00182F61" w:rsidRPr="008A3E73" w:rsidRDefault="00182F61" w:rsidP="004D1ED2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00182F61" w:rsidP="004D1ED2" w:rsidRDefault="00182F61" w14:paraId="64863957" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="737A0F0C" w14:textId="77777777" w:rsidR="00182F61" w:rsidRPr="00182F61" w:rsidRDefault="00182F61" w:rsidP="00182F61">
+    <w:p w:rsidRPr="00182F61" w:rsidR="00182F61" w:rsidP="00182F61" w:rsidRDefault="00182F61" w14:paraId="737A0F0C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="309322A4" w14:textId="71CDB932" w:rsidR="00182F61" w:rsidRPr="00F474E7" w:rsidRDefault="00F474E7" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00F474E7" w:rsidR="00182F61" w:rsidP="00FD57C1" w:rsidRDefault="00F474E7" w14:paraId="309322A4" w14:textId="71CDB932">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If the project involves a new interbasin transfer of water, which basins are involved, what is the direction of the transfer, and is the interbasin transfer existing or proposed?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119BD939" w14:textId="77777777" w:rsidR="00F474E7" w:rsidRDefault="00F474E7" w:rsidP="00F474E7">
+    <w:p w:rsidR="00F474E7" w:rsidP="00F474E7" w:rsidRDefault="00F474E7" w14:paraId="119BD939" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="671FEA48" w14:textId="77777777" w:rsidR="008A3E73" w:rsidRDefault="008A3E73" w:rsidP="00F474E7">
+    <w:p w:rsidR="008A3E73" w:rsidP="00F474E7" w:rsidRDefault="008A3E73" w14:paraId="671FEA48" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="166F4F69" w14:textId="77777777" w:rsidR="008A3E73" w:rsidRPr="00182F61" w:rsidRDefault="008A3E73" w:rsidP="00F474E7">
+    <w:p w:rsidRPr="00182F61" w:rsidR="008A3E73" w:rsidP="00F474E7" w:rsidRDefault="008A3E73" w14:paraId="166F4F69" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="249ACF56" w14:textId="6027AD02" w:rsidR="00182F61" w:rsidRPr="00F474E7" w:rsidRDefault="00F474E7" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00F474E7" w:rsidR="00182F61" w:rsidP="00FD57C1" w:rsidRDefault="00F474E7" w14:paraId="249ACF56" w14:textId="6027AD02">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Does the project involve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DFD328" w14:textId="2F5A1A0D" w:rsidR="00F474E7" w:rsidRPr="00F474E7" w:rsidRDefault="00F474E7" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00F474E7" w:rsidR="00F474E7" w:rsidP="00FD57C1" w:rsidRDefault="00F474E7" w14:paraId="41DFD328" w14:textId="2F5A1A0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">New water service by the Massachusetts Water Resources Authority or other agency of the Commonwealth </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>to a municipality or water district?  ___ Yes ___ No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368D9C18" w14:textId="6117778F" w:rsidR="00F474E7" w:rsidRPr="00F474E7" w:rsidRDefault="00F474E7" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00F474E7" w:rsidR="00F474E7" w:rsidP="00FD57C1" w:rsidRDefault="00F474E7" w14:paraId="368D9C18" w14:textId="6117778F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00F74BE5">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Watershed Protection Act variance?  ___ Yes ___ No; if yes, how many acres of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74BE5">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>alteration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>? ____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7F653B" w14:textId="1CA7675E" w:rsidR="00F474E7" w:rsidRPr="00C57A2B" w:rsidRDefault="00F474E7" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00C57A2B" w:rsidR="00F474E7" w:rsidP="00FD57C1" w:rsidRDefault="00F474E7" w14:paraId="1D7F653B" w14:textId="1CA7675E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> non-bridged stream crossing 1,000 or less feet upstream of a public surface drinking</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>water supply for purpose of forest harvesting activities?  ___ Yes ___ No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3C854D" w14:textId="77777777" w:rsidR="00C57A2B" w:rsidRPr="00F474E7" w:rsidRDefault="00C57A2B" w:rsidP="00C57A2B">
+    <w:p w:rsidRPr="00F474E7" w:rsidR="00C57A2B" w:rsidP="00C57A2B" w:rsidRDefault="00C57A2B" w14:paraId="5F3C854D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1530" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5836CAED" w14:textId="77777777" w:rsidR="00C57A2B" w:rsidRPr="00C57A2B" w:rsidRDefault="00F474E7" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00C57A2B" w:rsidR="00C57A2B" w:rsidP="00FD57C1" w:rsidRDefault="00F474E7" w14:paraId="5836CAED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F474E7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Consistency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E59924E" w14:textId="6C9035A8" w:rsidR="00032A6F" w:rsidRPr="00C57A2B" w:rsidRDefault="00C57A2B" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00C57A2B" w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00C57A2B" w14:paraId="5E59924E" w14:textId="6C9035A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C57A2B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00032A6F" w:rsidRPr="00C57A2B">
+      <w:r w:rsidRPr="00C57A2B" w:rsidR="00032A6F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>scribe the project's consistency with water conservation plans or other plans to enhance water resources, quality, facilities and services:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4E9381" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="2D4E9381" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A7D752F" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="3A7D752F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:line="19" w:lineRule="exact"/>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A056430" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="7A056430" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE176A8" w14:textId="72B571EB" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00C57A2B">
+    <w:p w:rsidR="00032A6F" w:rsidP="00C57A2B" w:rsidRDefault="00032A6F" w14:paraId="3BE176A8" w14:textId="72B571EB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00C57A2B">
         <w:t xml:space="preserve">astewater </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00C57A2B">
         <w:t>ection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C489209" w14:textId="77777777" w:rsidR="00472E10" w:rsidRDefault="00472E10" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00472E10" w:rsidP="00FD57C1" w:rsidRDefault="00472E10" w14:paraId="6C489209" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE434D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Thresholds / Permit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37174234" w14:textId="4B47A3B5" w:rsidR="00472E10" w:rsidRPr="00FE15A9" w:rsidRDefault="00472E10" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00FE15A9" w:rsidR="00472E10" w:rsidP="00FD57C1" w:rsidRDefault="00472E10" w14:paraId="37174234" w14:textId="4B47A3B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2D14">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Will the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">project meet or exceed any review thresholds related to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>wastewater</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see 301 CMR 11.03(5))?  ___ Yes ___ No; if yes, specify, in quantitative terms:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F35200" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00472E10" w:rsidRDefault="00FE15A9" w:rsidP="00FE15A9">
+    <w:p w:rsidRPr="00472E10" w:rsidR="00FE15A9" w:rsidP="00FE15A9" w:rsidRDefault="00FE15A9" w14:paraId="15F35200" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0132800B" w14:textId="289001DD" w:rsidR="00472E10" w:rsidRPr="00FE15A9" w:rsidRDefault="00472E10" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00FE15A9" w:rsidR="00472E10" w:rsidP="00FD57C1" w:rsidRDefault="00472E10" w14:paraId="0132800B" w14:textId="289001DD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Does</w:t>
       </w:r>
       <w:r w:rsidRPr="00472E10">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -16888,63 +17266,63 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>wastewater</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>?  ___ Yes ___ No; if yes, specify</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>which permit:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615BE68A" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="00FE15A9">
+    <w:p w:rsidRPr="00FE15A9" w:rsidR="00FE15A9" w:rsidP="00FE15A9" w:rsidRDefault="00FE15A9" w14:paraId="615BE68A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31469924" w14:textId="5D043911" w:rsidR="00472E10" w:rsidRPr="00FE15A9" w:rsidRDefault="00472E10" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00FE15A9" w:rsidR="00472E10" w:rsidP="00FD57C1" w:rsidRDefault="00472E10" w14:paraId="31469924" w14:textId="5D043911">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you answered "No" to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
@@ -16962,91 +17340,91 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Transportation -- Traffic Generation Section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  If you answered "Yes" to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>either</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> question A or question B, fill out the remainder of the Wastewater Section below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043DF7DA" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="00FE15A9">
+    <w:p w:rsidRPr="00FE15A9" w:rsidR="00FE15A9" w:rsidP="00FE15A9" w:rsidRDefault="00FE15A9" w14:paraId="043DF7DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D1F8018" w14:textId="50ABCD45" w:rsidR="00FE15A9" w:rsidRPr="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00FE15A9" w:rsidR="00FE15A9" w:rsidP="00FD57C1" w:rsidRDefault="00FE15A9" w14:paraId="2D1F8018" w14:textId="50ABCD45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE15A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Impacts and Permits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57694D75" w14:textId="078E2193" w:rsidR="00FE15A9" w:rsidRPr="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00FE15A9" w:rsidR="00FE15A9" w:rsidP="00FD57C1" w:rsidRDefault="00FE15A9" w14:paraId="57694D75" w14:textId="078E2193">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE15A9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the volume in gallons per day) </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and type of disposal of wastewater generation for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -17077,1812 +17455,1812 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>septic systems or 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> CMR 7.00 for sewer systems):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A76E2E7" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="00FE15A9">
+    <w:p w:rsidRPr="00FE15A9" w:rsidR="00FE15A9" w:rsidP="00FE15A9" w:rsidRDefault="00FE15A9" w14:paraId="4A76E2E7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="7415" w:type="dxa"/>
         <w:tblInd w:w="810" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3766"/>
         <w:gridCol w:w="1216"/>
         <w:gridCol w:w="1216"/>
         <w:gridCol w:w="1217"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C96B6F" w14:paraId="53136EF6" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00C96B6F" w:rsidTr="0037354C" w14:paraId="53136EF6" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3766" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D3675E2" w14:textId="1D06A2F0" w:rsidR="00FE15A9" w:rsidRPr="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00FE15A9" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="4D3675E2" w14:textId="1D06A2F0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Wastewater </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE15A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Impacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D555018" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00FE15A9" w:rsidR="00FE15A9" w:rsidP="008A3E73" w:rsidRDefault="00FE15A9" w14:paraId="3D555018" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="147"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE15A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CEE7F44" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00FE15A9" w:rsidR="00FE15A9" w:rsidP="008A3E73" w:rsidRDefault="00FE15A9" w14:paraId="0CEE7F44" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="147"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE15A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3494FF50" w14:textId="1306E200" w:rsidR="00FE15A9" w:rsidRPr="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00FE15A9" w:rsidR="00FE15A9" w:rsidP="008A3E73" w:rsidRDefault="00FE15A9" w14:paraId="3494FF50" w14:textId="1306E200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="240"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE15A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96B6F" w14:paraId="4B996286" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00C96B6F" w:rsidTr="0037354C" w14:paraId="4B996286" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3766" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B94B779" w14:textId="1E8881FB" w:rsidR="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="2B94B779" w14:textId="1E8881FB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Discharge of sanitary wastewater</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="034F6A36" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="034F6A36" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18AA5783" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="18AA5783" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59EBF16A" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="59EBF16A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96B6F" w14:paraId="65D808F6" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00C96B6F" w:rsidTr="0037354C" w14:paraId="65D808F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3766" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5665818D" w14:textId="010F483D" w:rsidR="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="5665818D" w14:textId="010F483D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Discharge of industrial wastewater</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F27D405" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="0F27D405" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05FD7679" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="05FD7679" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67B6AB57" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="67B6AB57" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE15A9" w14:paraId="7E5EAD67" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00FE15A9" w:rsidTr="0037354C" w14:paraId="7E5EAD67" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3766" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BDCB5D6" w14:textId="64F63395" w:rsidR="00FE15A9" w:rsidRPr="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00FE15A9" w:rsidR="00FE15A9" w:rsidP="008A3E73" w:rsidRDefault="00FE15A9" w14:paraId="2BDCB5D6" w14:textId="64F63395">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="134"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE15A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D389EDE" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="4D389EDE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10339978" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="10339978" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26935CDF" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="26935CDF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE15A9" w14:paraId="4E13A26F" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00FE15A9" w:rsidTr="0037354C" w14:paraId="4E13A26F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3766" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48212B00" w14:textId="0F3585BF" w:rsidR="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="48212B00" w14:textId="0F3585BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Discharge to groundwater</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B7B79D0" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="3B7B79D0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AFD001A" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="0AFD001A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26F98943" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="26F98943" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE15A9" w14:paraId="185CDA77" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00FE15A9" w:rsidTr="0037354C" w14:paraId="185CDA77" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3766" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34930084" w14:textId="099F9910" w:rsidR="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="34930084" w14:textId="099F9910">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Discharge to outstanding resource water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0687895F" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="0687895F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18ADA495" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="18ADA495" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="588F9BE7" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="588F9BE7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE15A9" w14:paraId="6C926F58" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00FE15A9" w:rsidTr="0037354C" w14:paraId="6C926F58" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3766" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC88403" w14:textId="03A63254" w:rsidR="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="0EC88403" w14:textId="03A63254">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Discharge to surface water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D7D2308" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="3D7D2308" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04B5CFBD" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="04B5CFBD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DEF335E" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="4DEF335E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE15A9" w14:paraId="17B2136E" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00FE15A9" w:rsidTr="0037354C" w14:paraId="17B2136E" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3766" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56872697" w14:textId="7C2695A4" w:rsidR="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="56872697" w14:textId="7C2695A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Discharge to municipal or regional wastewater facility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19E04759" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="19E04759" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C1DE8AA" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="4C1DE8AA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3273989A" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="3273989A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE15A9" w14:paraId="55FEC2FB" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00FE15A9" w:rsidTr="0037354C" w14:paraId="55FEC2FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3766" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3854896A" w14:textId="2BDF3342" w:rsidR="00FE15A9" w:rsidRPr="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00FE15A9" w:rsidR="00FE15A9" w:rsidP="008A3E73" w:rsidRDefault="00FE15A9" w14:paraId="3854896A" w14:textId="2BDF3342">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="134"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE15A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E286CE5" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="1E286CE5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FE64850" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="0FE64850" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1070E49B" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00BF539C" w:rsidRDefault="00FE15A9" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE15A9" w:rsidP="00387FC2" w:rsidRDefault="00FE15A9" w14:paraId="1070E49B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0EAE3BBD" w14:textId="77777777" w:rsidR="00FE15A9" w:rsidRPr="00FE15A9" w:rsidRDefault="00FE15A9" w:rsidP="00FE15A9">
+    <w:p w:rsidRPr="00FE15A9" w:rsidR="00FE15A9" w:rsidP="00FE15A9" w:rsidRDefault="00FE15A9" w14:paraId="0EAE3BBD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A369255" w14:textId="0C50D59B" w:rsidR="00FE15A9" w:rsidRPr="008A3E73" w:rsidRDefault="00BC0484" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="008A3E73" w:rsidR="00FE15A9" w:rsidP="00FD57C1" w:rsidRDefault="00BC0484" w14:paraId="2A369255" w14:textId="0C50D59B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Is the </w:t>
       </w:r>
-      <w:r w:rsidR="001F5DD6" w:rsidRPr="003E5CF5">
+      <w:r w:rsidRPr="003E5CF5" w:rsidR="001F5DD6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>existing collection system at or near its capacity?  ___ Yes ___ No; if yes, then describe the measures to be undertaken to accommodate the project’s wastewater flows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697CF554" w14:textId="77777777" w:rsidR="008A3E73" w:rsidRPr="001F5DD6" w:rsidRDefault="008A3E73" w:rsidP="008A3E73">
+    <w:p w:rsidRPr="001F5DD6" w:rsidR="008A3E73" w:rsidP="008A3E73" w:rsidRDefault="008A3E73" w14:paraId="697CF554" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11887666" w14:textId="7F608049" w:rsidR="001F5DD6" w:rsidRPr="008A3E73" w:rsidRDefault="001F5DD6" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="008A3E73" w:rsidR="001F5DD6" w:rsidP="00FD57C1" w:rsidRDefault="001F5DD6" w14:paraId="11887666" w14:textId="7F608049">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the existing wastewater disposal facility </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>at or near its permitted capacity?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes___ No; if yes, then describe the measures to be undertaken to accommodate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the project’s wastewater flows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D50CF8E" w14:textId="77777777" w:rsidR="008A3E73" w:rsidRPr="001F5DD6" w:rsidRDefault="008A3E73" w:rsidP="008A3E73">
+    <w:p w:rsidRPr="001F5DD6" w:rsidR="008A3E73" w:rsidP="008A3E73" w:rsidRDefault="008A3E73" w14:paraId="1D50CF8E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="019576B8" w14:textId="3ED0D811" w:rsidR="00C61EBD" w:rsidRDefault="001F5DD6" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00C61EBD" w:rsidP="00FD57C1" w:rsidRDefault="001F5DD6" w14:paraId="019576B8" w14:textId="3ED0D811">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Does the project site currently contain a wastewater treatment facility, sewer main, or other wastewater disposal facility, or will the project involve constructi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>on of a new facility</w:t>
       </w:r>
       <w:r w:rsidR="00C61EBD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A3C879" w14:textId="77777777" w:rsidR="001B2CFC" w:rsidRPr="001B2CFC" w:rsidRDefault="001B2CFC" w:rsidP="001B2CFC">
+    <w:p w:rsidRPr="001B2CFC" w:rsidR="001B2CFC" w:rsidP="001B2CFC" w:rsidRDefault="001B2CFC" w14:paraId="02A3C879" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2CFC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes ___ No; if yes, describe as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604E72A4" w14:textId="77777777" w:rsidR="001B2CFC" w:rsidRPr="001B2CFC" w:rsidRDefault="001B2CFC" w:rsidP="001B2CFC">
+    <w:p w:rsidRPr="001B2CFC" w:rsidR="001B2CFC" w:rsidP="001B2CFC" w:rsidRDefault="001B2CFC" w14:paraId="604E72A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="8640" w:type="dxa"/>
         <w:tblInd w:w="810" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="1575"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00520211" w14:paraId="5CAD911D" w14:textId="77777777" w:rsidTr="00BF539C">
+      <w:tr w:rsidR="00520211" w:rsidTr="00BF539C" w14:paraId="5CAD911D" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="147AC453" w14:textId="77777777" w:rsidR="00520211" w:rsidRDefault="00520211" w:rsidP="00387FC2">
+          <w:p w:rsidR="00520211" w:rsidP="00387FC2" w:rsidRDefault="00520211" w14:paraId="147AC453" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96E7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing/Proposed </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44CA55FB" w14:textId="29517CEC" w:rsidR="00520211" w:rsidRPr="00E96E7B" w:rsidRDefault="00520211" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00E96E7B" w:rsidR="00520211" w:rsidP="00387FC2" w:rsidRDefault="00520211" w14:paraId="44CA55FB" w14:textId="29517CEC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Wastewater </w:t>
             </w:r>
             <w:r w:rsidRPr="00E96E7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Facilit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21515002" w14:textId="0B3B8FA4" w:rsidR="00520211" w:rsidRPr="00E96E7B" w:rsidRDefault="00520211" w:rsidP="008A08C6">
+          <w:p w:rsidRPr="00E96E7B" w:rsidR="00520211" w:rsidP="008A08C6" w:rsidRDefault="00520211" w14:paraId="21515002" w14:textId="0B3B8FA4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="255"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96E7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Permitted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47771DB0" w14:textId="77777777" w:rsidR="00520211" w:rsidRPr="004D1ED2" w:rsidRDefault="00520211" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="004D1ED2" w:rsidR="00520211" w:rsidP="00BF539C" w:rsidRDefault="00520211" w14:paraId="47771DB0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="center" w:pos="890"/>
               </w:tabs>
               <w:ind w:left="207" w:right="-288" w:hanging="90"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96E7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing Avg </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00E96E7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>aily Flow</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBAD549" w14:textId="77777777" w:rsidR="00520211" w:rsidRPr="00E96E7B" w:rsidRDefault="00520211" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00E96E7B" w:rsidR="00520211" w:rsidP="00BF539C" w:rsidRDefault="00520211" w14:paraId="3FBAD549" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="69"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96E7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Project Flow</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D951E05" w14:textId="77777777" w:rsidR="00520211" w:rsidRPr="00E96E7B" w:rsidRDefault="00520211" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00E96E7B" w:rsidR="00520211" w:rsidP="00387FC2" w:rsidRDefault="00520211" w14:paraId="7D951E05" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="349"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00520211" w14:paraId="0BD4E146" w14:textId="77777777" w:rsidTr="00BF539C">
+      <w:tr w:rsidR="00520211" w:rsidTr="00BF539C" w14:paraId="0BD4E146" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15BB304F" w14:textId="35D2FB5D" w:rsidR="00520211" w:rsidRDefault="00520211" w:rsidP="008A08C6">
+          <w:p w:rsidR="00520211" w:rsidP="008A08C6" w:rsidRDefault="00520211" w14:paraId="15BB304F" w14:textId="35D2FB5D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Capacity of wastewater treatment plant (gpd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4938F920" w14:textId="77777777" w:rsidR="00520211" w:rsidRPr="00BF539C" w:rsidRDefault="00520211" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00520211" w:rsidP="00387FC2" w:rsidRDefault="00520211" w14:paraId="4938F920" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29BA23D5" w14:textId="77777777" w:rsidR="00520211" w:rsidRPr="00BF539C" w:rsidRDefault="00520211" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00520211" w:rsidP="00387FC2" w:rsidRDefault="00520211" w14:paraId="29BA23D5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64FD68BC" w14:textId="77777777" w:rsidR="00520211" w:rsidRPr="00BF539C" w:rsidRDefault="00520211" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00520211" w:rsidP="00387FC2" w:rsidRDefault="00520211" w14:paraId="64FD68BC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68A7E3A3" w14:textId="77777777" w:rsidR="00520211" w:rsidRPr="00BF539C" w:rsidRDefault="00520211" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00520211" w:rsidP="00387FC2" w:rsidRDefault="00520211" w14:paraId="68A7E3A3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45AE8102" w14:textId="77777777" w:rsidR="00520211" w:rsidRPr="008A08C6" w:rsidRDefault="00520211" w:rsidP="008A08C6">
+    <w:p w:rsidRPr="008A08C6" w:rsidR="00520211" w:rsidP="008A08C6" w:rsidRDefault="00520211" w14:paraId="45AE8102" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F9B8686" w14:textId="18F29C1B" w:rsidR="001B2CFC" w:rsidRDefault="001B2CFC" w:rsidP="00FD57C1">
+    <w:p w:rsidR="001B2CFC" w:rsidP="00FD57C1" w:rsidRDefault="001B2CFC" w14:paraId="2F9B8686" w14:textId="18F29C1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If the project</w:t>
       </w:r>
-      <w:r w:rsidR="00281F0A" w:rsidRPr="00281F0A">
+      <w:r w:rsidRPr="00281F0A" w:rsidR="00281F0A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00281F0A" w:rsidRPr="00263DCD">
+      <w:r w:rsidRPr="00263DCD" w:rsidR="00281F0A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">requires an interbasin transfer of wastewater, which basins are involved, what is the direction of the transfer, and is the interbasin transfer existing or </w:t>
       </w:r>
       <w:r w:rsidR="00281F0A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>new</w:t>
       </w:r>
-      <w:r w:rsidR="00281F0A" w:rsidRPr="00263DCD">
+      <w:r w:rsidRPr="00263DCD" w:rsidR="00281F0A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E14D68" w14:textId="77777777" w:rsidR="00281F0A" w:rsidRDefault="00281F0A" w:rsidP="00281F0A">
+    <w:p w:rsidR="00281F0A" w:rsidP="00281F0A" w:rsidRDefault="00281F0A" w14:paraId="04E14D68" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66059A34" w14:textId="5542F5EC" w:rsidR="00281F0A" w:rsidRDefault="00281F0A" w:rsidP="00281F0A">
+    <w:p w:rsidR="00281F0A" w:rsidP="00281F0A" w:rsidRDefault="00281F0A" w14:paraId="66059A34" w14:textId="5542F5EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544720">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(NOTE: Interbasin Transfer approval may be needed if the basin and community where wastewater will be discharged is different from the basin and community where the source of water supply is located.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E33A5E" w14:textId="77777777" w:rsidR="00281F0A" w:rsidRDefault="00281F0A" w:rsidP="00281F0A">
+    <w:p w:rsidR="00281F0A" w:rsidP="00281F0A" w:rsidRDefault="00281F0A" w14:paraId="11E33A5E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ED1E3F4" w14:textId="77777777" w:rsidR="00281F0A" w:rsidRDefault="00281F0A" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00281F0A" w:rsidP="00FD57C1" w:rsidRDefault="00281F0A" w14:paraId="1ED1E3F4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">project involve new sewer service by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the Massachusetts Water Resources Authority (MWRA) or other</w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agency of the Commonwealth to a municipality or sewer district? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08123473" w14:textId="7A76135E" w:rsidR="00281F0A" w:rsidRDefault="00281F0A" w:rsidP="00281F0A">
+    <w:p w:rsidR="00281F0A" w:rsidP="00281F0A" w:rsidRDefault="00281F0A" w14:paraId="08123473" w14:textId="7A76135E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes ___ No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C24D1AD" w14:textId="77777777" w:rsidR="00281F0A" w:rsidRDefault="00281F0A" w:rsidP="00281F0A">
+    <w:p w:rsidR="00281F0A" w:rsidP="00281F0A" w:rsidRDefault="00281F0A" w14:paraId="0C24D1AD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DD55C9F" w14:textId="77777777" w:rsidR="008A3E73" w:rsidRPr="00281F0A" w:rsidRDefault="008A3E73" w:rsidP="00281F0A">
+    <w:p w:rsidRPr="00281F0A" w:rsidR="008A3E73" w:rsidP="00281F0A" w:rsidRDefault="008A3E73" w14:paraId="0DD55C9F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37380073" w14:textId="75739327" w:rsidR="00281F0A" w:rsidRDefault="00281F0A" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00281F0A" w:rsidP="00FD57C1" w:rsidRDefault="00281F0A" w14:paraId="37380073" w14:textId="75739327">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Is there an existing facility, or is a new facility proposed </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>at the project site for the storage,</w:t>
@@ -18902,90 +19280,90 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">wastewater reuse (gray water) </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>or other sewage residual materials?    ___ Yes ___ No; if</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> yes, what is the capacity (</w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>tons per day):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB5B11B" w14:textId="77777777" w:rsidR="00750499" w:rsidRDefault="00750499" w:rsidP="00750499">
+    <w:p w:rsidR="00750499" w:rsidP="00750499" w:rsidRDefault="00750499" w14:paraId="0BB5B11B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="7415" w:type="dxa"/>
         <w:tblInd w:w="810" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3135"/>
         <w:gridCol w:w="1426"/>
         <w:gridCol w:w="1427"/>
         <w:gridCol w:w="1427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE48FC" w14:paraId="5B5E0C8A" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00FE48FC" w:rsidTr="0037354C" w14:paraId="5B5E0C8A" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3135" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1431A929" w14:textId="1685660C" w:rsidR="00FE48FC" w:rsidRPr="00FE48FC" w:rsidRDefault="00FE48FC" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00FE48FC" w:rsidR="00FE48FC" w:rsidP="00BF539C" w:rsidRDefault="00FE48FC" w14:paraId="1431A929" w14:textId="1685660C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96E7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing/Proposed </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -19006,792 +19384,792 @@
             </w:r>
             <w:r w:rsidRPr="00E96E7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Facilit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50333F9E" w14:textId="77777777" w:rsidR="00FE48FC" w:rsidRPr="00FE15A9" w:rsidRDefault="00FE48FC" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00FE15A9" w:rsidR="00FE48FC" w:rsidP="008A3E73" w:rsidRDefault="00FE48FC" w14:paraId="50333F9E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="244"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE15A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="591C734D" w14:textId="77777777" w:rsidR="00FE48FC" w:rsidRPr="00FE15A9" w:rsidRDefault="00FE48FC" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00FE15A9" w:rsidR="00FE48FC" w:rsidP="008A3E73" w:rsidRDefault="00FE48FC" w14:paraId="591C734D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="244"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE15A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3380482F" w14:textId="77777777" w:rsidR="00FE48FC" w:rsidRPr="00FE15A9" w:rsidRDefault="00FE48FC" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00FE15A9" w:rsidR="00FE48FC" w:rsidP="008A3E73" w:rsidRDefault="00FE48FC" w14:paraId="3380482F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="244"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE15A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE48FC" w14:paraId="4BF6731B" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00FE48FC" w:rsidTr="0037354C" w14:paraId="4BF6731B" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3135" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4213DF54" w14:textId="50CE3372" w:rsidR="00FE48FC" w:rsidRDefault="00FE48FC" w:rsidP="00FE48FC">
+          <w:p w:rsidR="00FE48FC" w:rsidP="00FE48FC" w:rsidRDefault="00FE48FC" w14:paraId="4213DF54" w14:textId="50CE3372">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Storage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F6B6126" w14:textId="77777777" w:rsidR="00FE48FC" w:rsidRPr="00BF539C" w:rsidRDefault="00FE48FC" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE48FC" w:rsidP="00BF539C" w:rsidRDefault="00FE48FC" w14:paraId="0F6B6126" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="257ABB29" w14:textId="77777777" w:rsidR="00FE48FC" w:rsidRPr="00BF539C" w:rsidRDefault="00FE48FC" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE48FC" w:rsidP="00BF539C" w:rsidRDefault="00FE48FC" w14:paraId="257ABB29" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="706ACAE4" w14:textId="77777777" w:rsidR="00FE48FC" w:rsidRPr="00BF539C" w:rsidRDefault="00FE48FC" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE48FC" w:rsidP="00BF539C" w:rsidRDefault="00FE48FC" w14:paraId="706ACAE4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE48FC" w14:paraId="03FAD623" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00FE48FC" w:rsidTr="0037354C" w14:paraId="03FAD623" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3135" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8A8B1B" w14:textId="7A905E9F" w:rsidR="00FE48FC" w:rsidRDefault="00FE48FC" w:rsidP="00FE48FC">
+          <w:p w:rsidR="00FE48FC" w:rsidP="00FE48FC" w:rsidRDefault="00FE48FC" w14:paraId="7E8A8B1B" w14:textId="7A905E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24078E16" w14:textId="77777777" w:rsidR="00FE48FC" w:rsidRPr="00BF539C" w:rsidRDefault="00FE48FC" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE48FC" w:rsidP="00BF539C" w:rsidRDefault="00FE48FC" w14:paraId="24078E16" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50E2A9FF" w14:textId="77777777" w:rsidR="00FE48FC" w:rsidRPr="00BF539C" w:rsidRDefault="00FE48FC" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE48FC" w:rsidP="00BF539C" w:rsidRDefault="00FE48FC" w14:paraId="50E2A9FF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22A08AD5" w14:textId="77777777" w:rsidR="00FE48FC" w:rsidRPr="00BF539C" w:rsidRDefault="00FE48FC" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE48FC" w:rsidP="00BF539C" w:rsidRDefault="00FE48FC" w14:paraId="22A08AD5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE48FC" w14:paraId="0D087990" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00FE48FC" w:rsidTr="0037354C" w14:paraId="0D087990" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3135" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31CBADAF" w14:textId="0413F12A" w:rsidR="00FE48FC" w:rsidRDefault="00FE48FC" w:rsidP="00FE48FC">
+          <w:p w:rsidR="00FE48FC" w:rsidP="00FE48FC" w:rsidRDefault="00FE48FC" w14:paraId="31CBADAF" w14:textId="0413F12A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Processing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DD2DABA" w14:textId="77777777" w:rsidR="00FE48FC" w:rsidRPr="00BF539C" w:rsidRDefault="00FE48FC" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE48FC" w:rsidP="00BF539C" w:rsidRDefault="00FE48FC" w14:paraId="6DD2DABA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D1E0EB3" w14:textId="77777777" w:rsidR="00FE48FC" w:rsidRPr="00BF539C" w:rsidRDefault="00FE48FC" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE48FC" w:rsidP="00BF539C" w:rsidRDefault="00FE48FC" w14:paraId="4D1E0EB3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1526D00F" w14:textId="77777777" w:rsidR="00FE48FC" w:rsidRPr="00BF539C" w:rsidRDefault="00FE48FC" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE48FC" w:rsidP="00BF539C" w:rsidRDefault="00FE48FC" w14:paraId="1526D00F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE48FC" w14:paraId="4F9B6A12" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00FE48FC" w:rsidTr="0037354C" w14:paraId="4F9B6A12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3135" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42F11FE7" w14:textId="6738F3B8" w:rsidR="00FE48FC" w:rsidRDefault="00FE48FC" w:rsidP="00FE48FC">
+          <w:p w:rsidR="00FE48FC" w:rsidP="00FE48FC" w:rsidRDefault="00FE48FC" w14:paraId="42F11FE7" w14:textId="6738F3B8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Combustion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3761B224" w14:textId="77777777" w:rsidR="00FE48FC" w:rsidRPr="00BF539C" w:rsidRDefault="00FE48FC" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE48FC" w:rsidP="00BF539C" w:rsidRDefault="00FE48FC" w14:paraId="3761B224" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39FBE506" w14:textId="77777777" w:rsidR="00FE48FC" w:rsidRPr="00BF539C" w:rsidRDefault="00FE48FC" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE48FC" w:rsidP="00BF539C" w:rsidRDefault="00FE48FC" w14:paraId="39FBE506" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F8DD7C5" w14:textId="77777777" w:rsidR="00FE48FC" w:rsidRPr="00BF539C" w:rsidRDefault="00FE48FC" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="00FE48FC" w:rsidP="00BF539C" w:rsidRDefault="00FE48FC" w14:paraId="0F8DD7C5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B0DB1" w14:paraId="2C69BFFA" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="001B0DB1" w:rsidTr="0037354C" w14:paraId="2C69BFFA" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3135" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7178F6CD" w14:textId="75DCB252" w:rsidR="001B0DB1" w:rsidRDefault="001B0DB1" w:rsidP="00FE48FC">
+          <w:p w:rsidR="001B0DB1" w:rsidP="00FE48FC" w:rsidRDefault="001B0DB1" w14:paraId="7178F6CD" w14:textId="75DCB252">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Disposal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48A101EC" w14:textId="77777777" w:rsidR="001B0DB1" w:rsidRPr="00BF539C" w:rsidRDefault="001B0DB1" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="001B0DB1" w:rsidP="00BF539C" w:rsidRDefault="001B0DB1" w14:paraId="48A101EC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63D38BE1" w14:textId="77777777" w:rsidR="001B0DB1" w:rsidRPr="00BF539C" w:rsidRDefault="001B0DB1" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="001B0DB1" w:rsidP="00BF539C" w:rsidRDefault="001B0DB1" w14:paraId="63D38BE1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45AA2C13" w14:textId="77777777" w:rsidR="001B0DB1" w:rsidRPr="00BF539C" w:rsidRDefault="001B0DB1" w:rsidP="00BF539C">
+          <w:p w:rsidRPr="00BF539C" w:rsidR="001B0DB1" w:rsidP="00BF539C" w:rsidRDefault="001B0DB1" w14:paraId="45AA2C13" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45BEAB8B" w14:textId="77777777" w:rsidR="006E443B" w:rsidRDefault="006E443B" w:rsidP="006E443B">
+    <w:p w:rsidR="006E443B" w:rsidP="006E443B" w:rsidRDefault="006E443B" w14:paraId="45BEAB8B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="760C6876" w14:textId="21755481" w:rsidR="006E443B" w:rsidRPr="00BF539C" w:rsidRDefault="006E443B" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00BF539C" w:rsidR="006E443B" w:rsidP="00FD57C1" w:rsidRDefault="006E443B" w14:paraId="760C6876" w14:textId="21755481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the </w:t>
       </w:r>
       <w:r w:rsidR="00BF539C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">water conservation measures to be undertaken by the project, </w:t>
       </w:r>
-      <w:r w:rsidR="00BF539C" w:rsidRPr="00D872B0">
+      <w:r w:rsidRPr="00D872B0" w:rsidR="00BF539C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and other wastewater mitigation, such as infiltration and inflow removal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB0BDC9" w14:textId="77777777" w:rsidR="00BF539C" w:rsidRPr="00BF539C" w:rsidRDefault="00BF539C" w:rsidP="00BF539C">
+    <w:p w:rsidRPr="00BF539C" w:rsidR="00BF539C" w:rsidP="00BF539C" w:rsidRDefault="00BF539C" w14:paraId="1FB0BDC9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3383B509" w14:textId="3D995D36" w:rsidR="00BF539C" w:rsidRPr="00BF539C" w:rsidRDefault="00BF539C" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00BF539C" w:rsidR="00BF539C" w:rsidP="00FD57C1" w:rsidRDefault="00BF539C" w14:paraId="3383B509" w14:textId="3D995D36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF539C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Consistency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57790C89" w14:textId="77777777" w:rsidR="00BF539C" w:rsidRDefault="00BF539C" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00BF539C" w:rsidP="00FD57C1" w:rsidRDefault="00BF539C" w14:paraId="57790C89" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>measures that the proponent will take to comply with applicable state, regional, and local plans and policies related to wastewater management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720ABAC7" w14:textId="77777777" w:rsidR="00BF539C" w:rsidRDefault="00BF539C" w:rsidP="00BF539C">
+    <w:p w:rsidR="00BF539C" w:rsidP="00BF539C" w:rsidRDefault="00BF539C" w14:paraId="720ABAC7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="385FE995" w14:textId="36E3388D" w:rsidR="00032A6F" w:rsidRPr="00BF539C" w:rsidRDefault="00BF539C" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00BF539C" w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00BF539C" w14:paraId="385FE995" w14:textId="36E3388D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If the project requires a sewer extension permit, is that extension included in a comprehensive wastewater management plan?  ___ Yes ___ No; if yes, indicate the EEA number for the plan and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42F1F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -19802,138 +20180,137 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00032A6F" w:rsidRPr="00BF539C">
+      <w:r w:rsidRPr="00BF539C" w:rsidR="00032A6F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D86A64" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="34D86A64" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Transportation Section </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D764C2D" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="6D764C2D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Traffic Generation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E554FFC" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="6E554FFC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE434D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Thresholds / Permit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EA5747" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="59EA5747" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE434D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Will the project meet or exceed any review thresholds related to traffic generation (see 301 CMR 11.03(6))?  ___ Yes ___ No; if yes, specify, in quantitative terms:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E232BD1" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008169B4" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="008169B4" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="0E232BD1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7654AF6A" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008169B4" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="008169B4" w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="7654AF6A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE434D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project require any state permits related to state-controlled roadways? ___ Yes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -19942,1269 +20319,1269 @@
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE434D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE434D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>No; if yes, specify which permit:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DA6215" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008169B4" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="008169B4" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="29DA6215" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39F17ABF" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="004042D7" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="004042D7" w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="39F17ABF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C7A8E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If you answered "No" to both questions A and B, proceed to the </w:t>
       </w:r>
       <w:r w:rsidRPr="009C7A8E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Roadways and Other Transportation Facilities Section</w:t>
       </w:r>
       <w:r w:rsidRPr="009C7A8E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.  If you answered "Yes" to either question A or question B, fill out the remainder of the Traffic Generation Section below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFED749" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008169B4" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="008169B4" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="7FFED749" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E960CEB" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="6E960CEB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004042D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Traffic Impacts and Permits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7A87E3" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="0D7A87E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004042D7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Describe existing and proposed vehicular traffic generated by activities at the project site:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BBD453" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="00755177" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="00755177" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="30BBD453" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="8180" w:type="dxa"/>
         <w:tblInd w:w="810" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3055"/>
         <w:gridCol w:w="1708"/>
         <w:gridCol w:w="1708"/>
         <w:gridCol w:w="1709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00032A6F" w14:paraId="2BD30C7D" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00032A6F" w:rsidTr="0037354C" w14:paraId="2BD30C7D" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30CD4B38" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="0002364A" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="0002364A" w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="30CD4B38" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002364A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Traffic Impacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4ECB7FBB" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="0002364A" w:rsidRDefault="00032A6F" w:rsidP="00510EE8">
+          <w:p w:rsidRPr="0002364A" w:rsidR="00032A6F" w:rsidP="00510EE8" w:rsidRDefault="00032A6F" w14:paraId="4ECB7FBB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:hanging="264"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002364A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FF00159" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="0002364A" w:rsidRDefault="00032A6F" w:rsidP="00510EE8">
+          <w:p w:rsidRPr="0002364A" w:rsidR="00032A6F" w:rsidP="00510EE8" w:rsidRDefault="00032A6F" w14:paraId="6FF00159" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:hanging="259"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002364A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65709A0F" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="0002364A" w:rsidRDefault="00032A6F" w:rsidP="00510EE8">
+          <w:p w:rsidRPr="0002364A" w:rsidR="00032A6F" w:rsidP="00510EE8" w:rsidRDefault="00032A6F" w14:paraId="65709A0F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:hanging="265"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002364A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00032A6F" w14:paraId="68B7EF03" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00032A6F" w:rsidTr="0037354C" w14:paraId="68B7EF03" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A92E57C" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="5A92E57C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Number of parking spaces:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="507AAA3A" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00510EE8">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00510EE8" w:rsidRDefault="00032A6F" w14:paraId="507AAA3A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE1474B" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00510EE8">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00510EE8" w:rsidRDefault="00032A6F" w14:paraId="0CE1474B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3978C204" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00510EE8">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00510EE8" w:rsidRDefault="00032A6F" w14:paraId="3978C204" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00032A6F" w14:paraId="370FBA70" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00032A6F" w:rsidTr="0037354C" w14:paraId="370FBA70" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="735944F1" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="735944F1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Number of vehicle trips per day:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42B6BF3F" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00510EE8">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00510EE8" w:rsidRDefault="00032A6F" w14:paraId="42B6BF3F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77D3AABA" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00510EE8">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00510EE8" w:rsidRDefault="00032A6F" w14:paraId="77D3AABA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E498F6B" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00510EE8">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00510EE8" w:rsidRDefault="00032A6F" w14:paraId="0E498F6B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00032A6F" w14:paraId="6C8C9E50" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00032A6F" w:rsidTr="0037354C" w14:paraId="6C8C9E50" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="717027DC" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="717027DC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ITE Land Use Code(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76B62691" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00510EE8">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00510EE8" w:rsidRDefault="00032A6F" w14:paraId="76B62691" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44F28E6C" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00510EE8">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00510EE8" w:rsidRDefault="00032A6F" w14:paraId="44F28E6C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="284EA7EB" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00510EE8">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00510EE8" w:rsidRDefault="00032A6F" w14:paraId="284EA7EB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69A248E3" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="004042D7" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="004042D7" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="69A248E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11D326FA" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="11D326FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">What is </w:t>
       </w:r>
       <w:r w:rsidRPr="004042D7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>the estimated average daily traffic on roadways serving the site?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8AF79F" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="00F04B11" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="00F04B11" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="6C8AF79F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="8180" w:type="dxa"/>
         <w:tblInd w:w="810" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3055"/>
         <w:gridCol w:w="1708"/>
         <w:gridCol w:w="1708"/>
         <w:gridCol w:w="1709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00032A6F" w14:paraId="6FB79968" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00032A6F" w:rsidTr="0037354C" w14:paraId="6FB79968" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A4A6E72" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="0002364A" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="0002364A" w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="2A4A6E72" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002364A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Roadway</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="047BE39C" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="0002364A" w:rsidRDefault="00032A6F" w:rsidP="005A538B">
+          <w:p w:rsidRPr="0002364A" w:rsidR="00032A6F" w:rsidP="005A538B" w:rsidRDefault="00032A6F" w14:paraId="047BE39C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:hanging="264"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002364A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FD78322" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="0002364A" w:rsidRDefault="00032A6F" w:rsidP="005A538B">
+          <w:p w:rsidRPr="0002364A" w:rsidR="00032A6F" w:rsidP="005A538B" w:rsidRDefault="00032A6F" w14:paraId="1FD78322" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:hanging="259"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002364A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29CE7051" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="0002364A" w:rsidRDefault="00032A6F" w:rsidP="005A538B">
+          <w:p w:rsidRPr="0002364A" w:rsidR="00032A6F" w:rsidP="005A538B" w:rsidRDefault="00032A6F" w14:paraId="29CE7051" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:hanging="175"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002364A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00032A6F" w14:paraId="3594C4D8" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00032A6F" w:rsidTr="0037354C" w14:paraId="3594C4D8" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71851DA5" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="71851DA5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidRPr="004042D7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ACF2E51" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="1ACF2E51" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19309825" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="19309825" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78497830" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="78497830" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00032A6F" w14:paraId="5AB72F30" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00032A6F" w:rsidTr="0037354C" w14:paraId="5AB72F30" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2750729B" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="2750729B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="004042D7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54495982" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="54495982" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CFBA8B8" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="1CFBA8B8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D84622C" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="7D84622C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00032A6F" w14:paraId="6519EE6C" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00032A6F" w:rsidTr="0037354C" w14:paraId="6519EE6C" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="409A325C" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="409A325C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r w:rsidRPr="004042D7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="768AB8CD" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="768AB8CD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42E09851" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="42E09851" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D404167" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="00387FC2" w:rsidRDefault="00032A6F" w14:paraId="3D404167" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F6226C6" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="00D25927" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="00D25927" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="5F6226C6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="537670FD" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="006021FC" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="006021FC" w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="537670FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If applicable, describe proposed mitigation measures on state-controlled roadways that the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>project proponent will implement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D98BCE" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="006021FC" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="006021FC" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="01D98BCE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11D514E9" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="11D514E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">How will the project </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">implement and/or </w:t>
@@ -21218,62 +21595,62 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>services to provide access to and from the project site?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368FF588" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="006021FC" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="006021FC" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="368FF588" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BCB2671" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="00CC06EF" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00CC06EF" w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="4BCB2671" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3D5F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Is there a Transportation Management Association (TMA) that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -21314,834 +21691,843 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009D3D5F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009D3D5F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>participate</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009D3D5F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the TMA:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8E9431" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="00CC06EF" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="00CC06EF" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="4B8E9431" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37D7FF28" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="37D7FF28" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC06EF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Will the project use (or occur in the immediate vicinity of) water, rail, or air transportation facilities? ____ Yes ____ No; if yes, generally describe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746475D3" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="00755177" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
-[...6 lines deleted...]
-    <w:p w14:paraId="4D0906C1" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="00063AF0" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00755177" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="746475D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00063AF0" w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="4D0906C1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00755177">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If the project will penetrate approach airspace of a nearby airport, has the proponent filed a Massachusetts Aeronautics Commission Airspace Review Form (780 CMR 111.7) and a Notice of Proposed Construction or Alteration with the Federal Aviation Administration (FAA) (CFR Title 14 Part 77.13, forms 7460-1 and 7460-2)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2CF501" w14:textId="77777777" w:rsidR="00063AF0" w:rsidRPr="00063AF0" w:rsidRDefault="00063AF0" w:rsidP="00063AF0">
+    <w:p w:rsidRPr="00063AF0" w:rsidR="00063AF0" w:rsidP="00063AF0" w:rsidRDefault="00063AF0" w14:paraId="4F2CF501" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE1FF1A" w14:textId="76C76343" w:rsidR="00032A6F" w:rsidRPr="00063AF0" w:rsidRDefault="00063AF0" w:rsidP="00063AF0">
+    <w:p w:rsidRPr="00063AF0" w:rsidR="00032A6F" w:rsidP="00063AF0" w:rsidRDefault="00063AF0" w14:paraId="2CE1FF1A" w14:textId="76C76343">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00755177">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If the project is located near Boston Logan International Airport (BOS), Worcester Regional Airport (ORH) or Hanscom Field (BED) and may penetrate arrival or departure airspace, has the proponent contacted the Massachusetts Port Authority to conduct a review of the project and to inform the proponent’s filing of a Notice of Proposed Construction or Alteration with the Federal Aviation Administration (forms 7460-1 and 7460-2)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7504589E" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="00755177" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="00755177" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="7504589E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D481590" w14:textId="77777777" w:rsidR="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="008A3E73">
+    <w:p w:rsidR="008A3E73" w:rsidP="008A3E73" w:rsidRDefault="00032A6F" w14:paraId="6D481590" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00755177">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Consistency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D1415F" w14:textId="02A0C8E8" w:rsidR="00032A6F" w:rsidRPr="008A3E73" w:rsidRDefault="00032A6F" w:rsidP="008A3E73">
+    <w:p w:rsidRPr="008A3E73" w:rsidR="00032A6F" w:rsidP="008A3E73" w:rsidRDefault="00032A6F" w14:paraId="22D1415F" w14:textId="02A0C8E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3E73">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe measures that the proponent will take to comply with municipal, regional, state, and federal plans and policies related to traffic, transit, pedestrian and bicycle transportation facilities and services:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494DCE96" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="007617C7" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="007617C7" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="494DCE96" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007617C7">
-        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:t>oadways and Other Transportation Facilities:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FB27DC" w14:textId="2F45D8E7" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="48FB27DC" w14:textId="2F45D8E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE434D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Thresholds</w:t>
       </w:r>
       <w:r w:rsidR="008A3E73">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> / Permit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6634F4D1" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="6634F4D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F3CA8">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Will the project meet or exceed any review thresholds related to roadways or other transportation facilities (see 301 CMR 11.03(6))?  ___ Yes ___ No; if yes, specify, in quantitative terms:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A0E439" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="18A0E439" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F602091" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="6F602091" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project require any state permits related to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>roadways or other transportation facilities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>?  ___ Yes ___ No; if yes, specify</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>which permit:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CE4DEA" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="002F3CA8" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="002F3CA8" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="55CE4DEA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="668FF1EE" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="668FF1EE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F3CA8">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you answered "No" </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002F3CA8">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002F3CA8">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> both questions A and B, proceed to the Energy Section.  If you answered "Yes" to either question A or question B, fill out the remainder of the Roadways Section below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B413531" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRPr="002F3CA8" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidRPr="002F3CA8" w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="3B413531" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FA26AB2" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="4FA26AB2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F3CA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Transportation Facility Impacts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E41CF6" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="24E41CF6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F3CA8">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe existing and proposed transportation facilities in the immediate vicinity of the project</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F3CA8">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>site:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9194F3" w14:textId="77777777" w:rsidR="008A3E73" w:rsidRDefault="008A3E73" w:rsidP="008A3E73">
+    <w:p w:rsidR="008A3E73" w:rsidP="008A3E73" w:rsidRDefault="008A3E73" w14:paraId="5D9194F3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E37CB3A" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="5E37CB3A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E462E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Will the project involve any</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7C6350" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="1D7C6350" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Alteration of bank or terrain (in linear feet)? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FAB57A" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="47FAB57A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E462E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Cutting </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000E462E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000E462E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> living public shade trees (number)?  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E462E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7810D2BF" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="7810D2BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E462E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Elimination of stone wall (in linear feet)?</w:t>
       </w:r>
       <w:r w:rsidRPr="000E462E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E462E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3871E9E4" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="3871E9E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1530" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05269717" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00032A6F" w14:paraId="05269717" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E462E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Consistency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2D1055" w14:textId="7F22D38A" w:rsidR="00032A6F" w:rsidRPr="00063AF0" w:rsidRDefault="00032A6F" w:rsidP="00063AF0">
+    <w:p w:rsidRPr="00063AF0" w:rsidR="00032A6F" w:rsidP="00063AF0" w:rsidRDefault="00032A6F" w14:paraId="2D2D1055" w14:textId="7F22D38A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063AF0">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe the project's consistency with other federal, state, regional, and local plans and policies related to traffic, transit, pedestrian and bicycle transportation facilities and services, including consistency with the applicable regional transportation plan and the Transportation Improvements Plan (TIP), the State Bicycle Plan, and the State Pedestrian Plan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778732DD" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="778732DD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:line="19" w:lineRule="exact"/>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18B74D36" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="18B74D36" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57159D10" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="57159D10" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:line="19" w:lineRule="exact"/>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A1EE986" w14:textId="5C569B75" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00775F1A">
+    <w:p w:rsidR="00032A6F" w:rsidP="00775F1A" w:rsidRDefault="00032A6F" w14:paraId="2A1EE986" w14:textId="5C569B75">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00775F1A">
         <w:t>nergy Section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDCAE9D" w14:textId="1172D476" w:rsidR="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00775F1A" w:rsidP="00FD57C1" w:rsidRDefault="00775F1A" w14:paraId="0FDCAE9D" w14:textId="1172D476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE434D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Thresholds / Permit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20237A2E" w14:textId="4B51E2C2" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00FD57C1" w:rsidRDefault="00775F1A" w14:paraId="20237A2E" w14:textId="4B51E2C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Will the project meet or exceed any review thresholds related to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>energy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see 301 CMR 11.03(7))? ___ Yes ___ No; if yes, specify, in quantitative terms:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF52E17" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+    <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="7EF52E17" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="567B28F7" w14:textId="7A90B0D3" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00FD57C1" w:rsidRDefault="00775F1A" w14:paraId="567B28F7" w14:textId="7A90B0D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project require any state permits related to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>energy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>?  ___ Yes ___ No; if yes, specify</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>which permit:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A3AB6" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+    <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="4F0A3AB6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="593749B2" w14:textId="40129CB9" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00FD57C1" w:rsidRDefault="00775F1A" w14:paraId="593749B2" w14:textId="40129CB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you answered "No" to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -22160,1149 +22546,1148 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Air Quality Section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. If you answered "Yes" to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>either</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> question A or question B, fill out the remainder of the Energy Section            below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21627536" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+    <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="21627536" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46ABC219" w14:textId="62792E13" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00FD57C1" w:rsidRDefault="00775F1A" w14:paraId="46ABC219" w14:textId="62792E13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775F1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Impacts and Permits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E1DEF7" w14:textId="32E24D0B" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00FD57C1" w:rsidRDefault="00775F1A" w14:paraId="62E1DEF7" w14:textId="32E24D0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>existing and proposed energy generation and transmission facilities at the project site:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9D4DBF" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+    <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="6D9D4DBF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="8180" w:type="dxa"/>
         <w:tblInd w:w="810" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="1766"/>
         <w:gridCol w:w="1767"/>
         <w:gridCol w:w="1767"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00775F1A" w14:paraId="06AC2DCE" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00775F1A" w:rsidTr="008A3E73" w14:paraId="06AC2DCE" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C7C5134" w14:textId="4D3C8137" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="2C7C5134" w14:textId="4D3C8137">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Energy Impacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3843FAA7" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="008A3E73" w:rsidRDefault="00775F1A" w14:paraId="3843FAA7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="340"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22F3AC71" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="008A3E73" w:rsidRDefault="00775F1A" w14:paraId="22F3AC71" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="382"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="792B215F" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="008A3E73" w:rsidRDefault="00775F1A" w14:paraId="792B215F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="497"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00775F1A" w14:paraId="3F0E394D" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00775F1A" w:rsidTr="008A3E73" w14:paraId="3F0E394D" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1665E7B8" w14:textId="0D67A7B3" w:rsidR="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00387FC2">
+          <w:p w:rsidR="00775F1A" w:rsidP="00387FC2" w:rsidRDefault="00775F1A" w14:paraId="1665E7B8" w14:textId="0D67A7B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Capacity of electric generating facility (megawatts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E7733F1" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="5E7733F1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1083F0" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="1E1083F0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA24A6D" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="7AA24A6D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00775F1A" w14:paraId="57743B49" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00775F1A" w:rsidTr="008A3E73" w14:paraId="57743B49" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FB902A3" w14:textId="66FC3C5D" w:rsidR="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00387FC2">
+          <w:p w:rsidR="00775F1A" w:rsidP="00387FC2" w:rsidRDefault="00775F1A" w14:paraId="1FB902A3" w14:textId="66FC3C5D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Length of fuel line (miles)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17A6DB85" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="17A6DB85" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7740288C" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="7740288C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73607BA4" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="73607BA4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00775F1A" w14:paraId="7FB70CAF" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00775F1A" w:rsidTr="008A3E73" w14:paraId="7FB70CAF" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BF47A24" w14:textId="75A4A43B" w:rsidR="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00387FC2">
+          <w:p w:rsidR="00775F1A" w:rsidP="00387FC2" w:rsidRDefault="00775F1A" w14:paraId="5BF47A24" w14:textId="75A4A43B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Length of transmission lines (miles)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFE9E67" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="4CFE9E67" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0FC1C3" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="5F0FC1C3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8948B4" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="7A8948B4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00775F1A" w14:paraId="1FAA3CD5" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00775F1A" w:rsidTr="008A3E73" w14:paraId="1FAA3CD5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13AE0371" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00387FC2">
+          <w:p w:rsidR="00775F1A" w:rsidP="00387FC2" w:rsidRDefault="00775F1A" w14:paraId="13AE0371" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Capacity of transmission lines </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21135156" w14:textId="15C6D39B" w:rsidR="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00387FC2">
+          <w:p w:rsidR="00775F1A" w:rsidP="00387FC2" w:rsidRDefault="00775F1A" w14:paraId="21135156" w14:textId="15C6D39B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(kilovolts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2426B5" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="7D2426B5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EEDDF1E" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="6EEDDF1E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36957B5C" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="36957B5C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0711DC73" w14:textId="77777777" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00775F1A">
+    <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00775F1A" w:rsidRDefault="00775F1A" w14:paraId="0711DC73" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EA1C920" w14:textId="03306E41" w:rsidR="00775F1A" w:rsidRPr="00775F1A" w:rsidRDefault="00775F1A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00775F1A" w:rsidR="00775F1A" w:rsidP="00FD57C1" w:rsidRDefault="00775F1A" w14:paraId="0EA1C920" w14:textId="03306E41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If the project involves construction or expansion of an electric generating facility, what are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7096029E" w14:textId="77777777" w:rsidR="00AC2D10" w:rsidRPr="00AC2D10" w:rsidRDefault="00775F1A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00AC2D10" w:rsidR="00AC2D10" w:rsidP="00FD57C1" w:rsidRDefault="00775F1A" w14:paraId="7096029E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The facility’s current and proposed fuel source(s)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71908963" w14:textId="0E9FE00E" w:rsidR="00775F1A" w:rsidRPr="00AC2D10" w:rsidRDefault="00775F1A" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00AC2D10" w:rsidR="00775F1A" w:rsidP="00FD57C1" w:rsidRDefault="00775F1A" w14:paraId="71908963" w14:textId="0E9FE00E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2D10">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2D10" w:rsidRPr="00AC2D10">
+      <w:r w:rsidRPr="00AC2D10" w:rsidR="00AC2D10">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>facility's current and proposed cooling source(s)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475ACED8" w14:textId="6106CDA5" w:rsidR="00AC2D10" w:rsidRPr="00AC2D10" w:rsidRDefault="00AC2D10" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00AC2D10" w:rsidR="00AC2D10" w:rsidP="00FD57C1" w:rsidRDefault="00AC2D10" w14:paraId="475ACED8" w14:textId="6106CDA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If the project involves construction of an electrical transmission line, will it be located on a new, unused, or abandoned right of way? ___Yes ___No; if yes, please describe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC64A81" w14:textId="77777777" w:rsidR="00AC2D10" w:rsidRPr="00AC2D10" w:rsidRDefault="00AC2D10" w:rsidP="00AC2D10">
+    <w:p w:rsidRPr="00AC2D10" w:rsidR="00AC2D10" w:rsidP="00AC2D10" w:rsidRDefault="00AC2D10" w14:paraId="2FC64A81" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CC05137" w14:textId="08FE5E26" w:rsidR="00AC2D10" w:rsidRPr="00AC2D10" w:rsidRDefault="00AC2D10" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00AC2D10" w:rsidR="00AC2D10" w:rsidP="00FD57C1" w:rsidRDefault="00AC2D10" w14:paraId="2CC05137" w14:textId="08FE5E26">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe the project's other impacts on energy facilities and services:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BD2EFD" w14:textId="77777777" w:rsidR="00AC2D10" w:rsidRPr="00AC2D10" w:rsidRDefault="00AC2D10" w:rsidP="00AC2D10">
+    <w:p w:rsidRPr="00AC2D10" w:rsidR="00AC2D10" w:rsidP="00AC2D10" w:rsidRDefault="00AC2D10" w14:paraId="18BD2EFD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F1959A3" w14:textId="141B588B" w:rsidR="00AC2D10" w:rsidRPr="00AC2D10" w:rsidRDefault="00AC2D10" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00AC2D10" w:rsidR="00AC2D10" w:rsidP="00FD57C1" w:rsidRDefault="00AC2D10" w14:paraId="4F1959A3" w14:textId="141B588B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2D10">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Consistency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068F808E" w14:textId="10D7542B" w:rsidR="00032A6F" w:rsidRPr="00AC2D10" w:rsidRDefault="00AC2D10" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00AC2D10" w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="00AC2D10" w14:paraId="068F808E" w14:textId="10D7542B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe the project's consistency with state, municipal, regional, and federal plans and policies for enhancing energy facilities and services:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A436EC6" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="4A436EC6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:line="19" w:lineRule="exact"/>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17FD7BB2" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="17FD7BB2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:line="19" w:lineRule="exact"/>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="727F265D" w14:textId="2E7586FB" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00AC2D10">
+    <w:p w:rsidR="00032A6F" w:rsidP="00AC2D10" w:rsidRDefault="00032A6F" w14:paraId="727F265D" w14:textId="2E7586FB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00AC2D10">
         <w:t>ir</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC2D10">
         <w:t xml:space="preserve">Quality </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00AC2D10">
         <w:t>ection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC4A47E" w14:textId="77777777" w:rsidR="00AC2D10" w:rsidRDefault="00AC2D10" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00AC2D10" w:rsidP="00FD57C1" w:rsidRDefault="00AC2D10" w14:paraId="3AC4A47E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE434D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Thresholds / Permit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E744E6" w14:textId="1284105B" w:rsidR="00AC2D10" w:rsidRPr="004448FC" w:rsidRDefault="001D483B" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="004448FC" w:rsidR="00AC2D10" w:rsidP="00FD57C1" w:rsidRDefault="001D483B" w14:paraId="24E744E6" w14:textId="1284105B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Will the project meet or exceed any review thresholds related to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>air quality</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see 301 CMR                  11.03(8))?  ___ Yes ___ No; if yes, specify, in quantitative terms:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B281A8C" w14:textId="77777777" w:rsidR="004448FC" w:rsidRPr="001D483B" w:rsidRDefault="004448FC" w:rsidP="004448FC">
+    <w:p w:rsidRPr="001D483B" w:rsidR="004448FC" w:rsidP="004448FC" w:rsidRDefault="004448FC" w14:paraId="3B281A8C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ED27DC1" w14:textId="7FF7E2D3" w:rsidR="004448FC" w:rsidRPr="004448FC" w:rsidRDefault="001D483B" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="004448FC" w:rsidR="004448FC" w:rsidP="00FD57C1" w:rsidRDefault="001D483B" w14:paraId="6ED27DC1" w14:textId="7FF7E2D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project require any state permits related to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>air quality</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>?  ___ Yes ___ No; if yes, specify</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>which permit:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5527B187" w14:textId="77777777" w:rsidR="004448FC" w:rsidRPr="004448FC" w:rsidRDefault="004448FC" w:rsidP="004448FC">
+    <w:p w:rsidRPr="004448FC" w:rsidR="004448FC" w:rsidP="004448FC" w:rsidRDefault="004448FC" w14:paraId="5527B187" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="530BC118" w14:textId="031EEBC2" w:rsidR="001D483B" w:rsidRPr="0095570D" w:rsidRDefault="001D483B" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="0095570D" w:rsidR="001D483B" w:rsidP="00FD57C1" w:rsidRDefault="001D483B" w14:paraId="530BC118" w14:textId="031EEBC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you answered "No" to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -23321,1521 +23706,1520 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Solid and Hazardous Waste Section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  If you answered "Yes" to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>either</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> question A or question B, fill out the remainder of the Air Quality Section below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4E8971" w14:textId="77777777" w:rsidR="0095570D" w:rsidRPr="001D483B" w:rsidRDefault="0095570D" w:rsidP="0095570D">
+    <w:p w:rsidRPr="001D483B" w:rsidR="0095570D" w:rsidP="0095570D" w:rsidRDefault="0095570D" w14:paraId="0F4E8971" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A5E3F6C" w14:textId="50A861F5" w:rsidR="001D483B" w:rsidRPr="0095570D" w:rsidRDefault="001D483B" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="0095570D" w:rsidR="001D483B" w:rsidP="00FD57C1" w:rsidRDefault="001D483B" w14:paraId="4A5E3F6C" w14:textId="50A861F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095570D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Impacts and Permits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5893BDD5" w14:textId="5A6A5DB4" w:rsidR="001D483B" w:rsidRPr="00327231" w:rsidRDefault="001D483B" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00327231" w:rsidR="001D483B" w:rsidP="00FD57C1" w:rsidRDefault="001D483B" w14:paraId="5893BDD5" w14:textId="5A6A5DB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does </w:t>
       </w:r>
       <w:r w:rsidR="0095570D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the project involve construction or modification of a major stationary source (see 310 CMR 7.00, Appendix A)? ___ Yes ___ No; if yes, describe existing and proposed emissions (in tons per day) of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511ED803" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00327231" w:rsidRDefault="00327231" w:rsidP="00327231">
+    <w:p w:rsidRPr="00327231" w:rsidR="00327231" w:rsidP="00327231" w:rsidRDefault="00327231" w14:paraId="511ED803" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="8180" w:type="dxa"/>
         <w:tblInd w:w="810" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="1646"/>
         <w:gridCol w:w="1647"/>
         <w:gridCol w:w="1647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00327231" w14:paraId="636A6918" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00327231" w:rsidTr="008A3E73" w14:paraId="636A6918" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A52F9AB" w14:textId="10F205A2" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="4A52F9AB" w14:textId="10F205A2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Quality </w:t>
             </w:r>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Impacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C4101B1" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="008A3E73" w:rsidRDefault="00327231" w14:paraId="6C4101B1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="349"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14EAC4B6" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="008A3E73" w:rsidRDefault="00327231" w14:paraId="14EAC4B6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="349"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D8932B1" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="008A3E73">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="008A3E73" w:rsidRDefault="00327231" w14:paraId="0D8932B1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="349"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327231" w14:paraId="74BF0697" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00327231" w:rsidTr="008A3E73" w14:paraId="74BF0697" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="044EB1C9" w14:textId="7E601F4B" w:rsidR="00327231" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="044EB1C9" w14:textId="7E601F4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Particulate matter</w:t>
             </w:r>
             <w:r w:rsidR="00F503F7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (PM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A072D5B" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="5A072D5B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6063E4E2" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="6063E4E2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7350905C" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="7350905C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327231" w14:paraId="084EF378" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00327231" w:rsidTr="008A3E73" w14:paraId="084EF378" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F6CC1B8" w14:textId="67CF9C02" w:rsidR="00327231" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="5F6CC1B8" w14:textId="67CF9C02">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Carbon monoxide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A509B37" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="6A509B37" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="315F71FC" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="315F71FC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35A4A4B1" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="35A4A4B1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327231" w14:paraId="129E1054" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00327231" w:rsidTr="008A3E73" w14:paraId="129E1054" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57DEFBEA" w14:textId="492B05C7" w:rsidR="00327231" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="57DEFBEA" w14:textId="492B05C7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sulfur dioxide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20731820" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="20731820" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A714E7A" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="7A714E7A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67DC89C4" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="67DC89C4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327231" w14:paraId="0B0F3D86" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00327231" w:rsidTr="008A3E73" w14:paraId="0B0F3D86" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="437C3F20" w14:textId="1D8D840F" w:rsidR="00327231" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="437C3F20" w14:textId="1D8D840F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Volatile organic compounds (VOC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="108E8851" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="108E8851" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47104F29" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="47104F29" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57B9B986" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="57B9B986" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327231" w14:paraId="2F5D5D90" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00327231" w:rsidTr="008A3E73" w14:paraId="2F5D5D90" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E3D786E" w14:textId="6C7E3CFD" w:rsidR="00327231" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="0E3D786E" w14:textId="6C7E3CFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Oxides of nitrogen (NO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6741CC28" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="6741CC28" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6241FD36" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="6241FD36" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="189BE2ED" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="189BE2ED" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327231" w14:paraId="6B27ED01" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00327231" w:rsidTr="008A3E73" w14:paraId="6B27ED01" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74C10FD4" w14:textId="4A47818F" w:rsidR="00327231" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="74C10FD4" w14:textId="4A47818F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D893B4B" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="2D893B4B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B468B8" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="04B468B8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1821FE5D" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="1821FE5D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327231" w14:paraId="1115F8D4" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00327231" w:rsidTr="008A3E73" w14:paraId="1115F8D4" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22E28EAA" w14:textId="633B2804" w:rsidR="00327231" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="22E28EAA" w14:textId="633B2804">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Any hazardous air pollutant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6887DFB4" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="6887DFB4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F9DF553" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="3F9DF553" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29D95170" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="29D95170" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327231" w14:paraId="7A370CE9" w14:textId="77777777" w:rsidTr="008A3E73">
+      <w:tr w:rsidR="00327231" w:rsidTr="008A3E73" w14:paraId="7A370CE9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="247AEAA4" w14:textId="5DEBB26A" w:rsidR="00327231" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="247AEAA4" w14:textId="5DEBB26A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Carbon dioxide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A885652" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="1A885652" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6438DD" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="7B6438DD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE67583" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="00775F1A" w:rsidRDefault="00327231" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="00327231" w:rsidP="00387FC2" w:rsidRDefault="00327231" w14:paraId="4EE67583" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CE89879" w14:textId="77777777" w:rsidR="00327231" w:rsidRPr="0095570D" w:rsidRDefault="00327231" w:rsidP="00327231">
+    <w:p w:rsidRPr="0095570D" w:rsidR="00327231" w:rsidP="00327231" w:rsidRDefault="00327231" w14:paraId="6CE89879" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A5C6C0B" w14:textId="27E1CDBE" w:rsidR="0095570D" w:rsidRPr="004448FC" w:rsidRDefault="004448FC" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="004448FC" w:rsidR="0095570D" w:rsidP="00FD57C1" w:rsidRDefault="004448FC" w14:paraId="0A5C6C0B" w14:textId="27E1CDBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r w:rsidR="00327231">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>project's other impacts on air resources and air quality, including noise impacts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3FB687" w14:textId="77777777" w:rsidR="004448FC" w:rsidRPr="004448FC" w:rsidRDefault="004448FC" w:rsidP="004448FC">
+    <w:p w:rsidRPr="004448FC" w:rsidR="004448FC" w:rsidP="004448FC" w:rsidRDefault="004448FC" w14:paraId="7D3FB687" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17E1C507" w14:textId="2D9C268B" w:rsidR="004448FC" w:rsidRPr="004448FC" w:rsidRDefault="004448FC" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="004448FC" w:rsidR="004448FC" w:rsidP="00FD57C1" w:rsidRDefault="004448FC" w14:paraId="17E1C507" w14:textId="2D9C268B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004448FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Consistency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6462287C" w14:textId="0CCFEAD9" w:rsidR="004448FC" w:rsidRPr="004448FC" w:rsidRDefault="004448FC" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="004448FC" w:rsidR="004448FC" w:rsidP="00FD57C1" w:rsidRDefault="004448FC" w14:paraId="6462287C" w14:textId="0CCFEAD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe</w:t>
       </w:r>
       <w:r w:rsidRPr="004448FC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the project's consistency with the State Implementation Plan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100C4F1A" w14:textId="77777777" w:rsidR="004448FC" w:rsidRPr="004448FC" w:rsidRDefault="004448FC" w:rsidP="004448FC">
+    <w:p w:rsidRPr="004448FC" w:rsidR="004448FC" w:rsidP="004448FC" w:rsidRDefault="004448FC" w14:paraId="100C4F1A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C50F515" w14:textId="26A6A693" w:rsidR="0037354C" w:rsidRPr="0037354C" w:rsidRDefault="004448FC" w:rsidP="0037354C">
+    <w:p w:rsidRPr="0037354C" w:rsidR="0037354C" w:rsidP="0037354C" w:rsidRDefault="004448FC" w14:paraId="6C50F515" w14:textId="26A6A693">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe measures that the proponent will take to comply with other federal, state, regional, and local plans and policies related to air resources and air quality:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59073F20" w14:textId="64820D9C" w:rsidR="00032A6F" w:rsidRPr="00892C80" w:rsidRDefault="00032A6F" w:rsidP="004448FC">
+    <w:p w:rsidRPr="00892C80" w:rsidR="00032A6F" w:rsidP="004448FC" w:rsidRDefault="00032A6F" w14:paraId="59073F20" w14:textId="64820D9C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="0037354C">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00892C80">
-        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="004448FC">
         <w:t xml:space="preserve">olid and </w:t>
       </w:r>
       <w:r w:rsidRPr="00892C80">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="004448FC">
         <w:t xml:space="preserve">azardous </w:t>
       </w:r>
       <w:r w:rsidRPr="00892C80">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="004448FC">
         <w:t>aste Section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7075622E" w14:textId="77777777" w:rsidR="004448FC" w:rsidRDefault="004448FC" w:rsidP="00FD57C1">
+    <w:p w:rsidR="004448FC" w:rsidP="00FD57C1" w:rsidRDefault="004448FC" w14:paraId="7075622E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE434D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Thresholds / Permit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62447AB7" w14:textId="11A60EC6" w:rsidR="004448FC" w:rsidRPr="004448FC" w:rsidRDefault="004448FC" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="004448FC" w:rsidR="004448FC" w:rsidP="00FD57C1" w:rsidRDefault="004448FC" w14:paraId="62447AB7" w14:textId="11A60EC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Will the project meet or exceed any review thresholds related to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>solid or hazardous waste</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see 301 CMR 11.03(9))?  ___ Yes ___ No; if yes, specify, in quantitative terms:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9F5011" w14:textId="77777777" w:rsidR="004448FC" w:rsidRPr="004448FC" w:rsidRDefault="004448FC" w:rsidP="004448FC">
+    <w:p w:rsidRPr="004448FC" w:rsidR="004448FC" w:rsidP="004448FC" w:rsidRDefault="004448FC" w14:paraId="7B9F5011" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04891154" w14:textId="5AB759E9" w:rsidR="008B258C" w:rsidRPr="008B258C" w:rsidRDefault="004448FC" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="008B258C" w:rsidR="008B258C" w:rsidP="00FD57C1" w:rsidRDefault="004448FC" w14:paraId="04891154" w14:textId="5AB759E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project require any state permits related to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>solid and hazardous waste</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B1A418" w14:textId="3344A281" w:rsidR="004448FC" w:rsidRPr="004448FC" w:rsidRDefault="004448FC" w:rsidP="008B258C">
+    <w:p w:rsidRPr="004448FC" w:rsidR="004448FC" w:rsidP="008B258C" w:rsidRDefault="004448FC" w14:paraId="20B1A418" w14:textId="3344A281">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004448FC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes  ___ No; if yes, specify</w:t>
       </w:r>
       <w:r w:rsidRPr="004448FC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004448FC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>which permit:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C034AE" w14:textId="77777777" w:rsidR="004448FC" w:rsidRPr="004448FC" w:rsidRDefault="004448FC" w:rsidP="004448FC">
+    <w:p w:rsidRPr="004448FC" w:rsidR="004448FC" w:rsidP="004448FC" w:rsidRDefault="004448FC" w14:paraId="18C034AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AA0DCD3" w14:textId="3C598794" w:rsidR="004448FC" w:rsidRPr="004448FC" w:rsidRDefault="004448FC" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="004448FC" w:rsidR="004448FC" w:rsidP="00FD57C1" w:rsidRDefault="004448FC" w14:paraId="0AA0DCD3" w14:textId="3C598794">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you answered "No" to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -24854,1659 +25238,1659 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Historical and Archaeological Resources Section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  If you answered "Yes" to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>either</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> question A or question B, fill out the                   remainder of the Solid and Hazardous Waste Section below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0939D4AE" w14:textId="77777777" w:rsidR="004448FC" w:rsidRPr="004448FC" w:rsidRDefault="004448FC" w:rsidP="004448FC">
+    <w:p w:rsidRPr="004448FC" w:rsidR="004448FC" w:rsidP="004448FC" w:rsidRDefault="004448FC" w14:paraId="0939D4AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57EB4009" w14:textId="602751B4" w:rsidR="004448FC" w:rsidRPr="004448FC" w:rsidRDefault="004448FC" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="004448FC" w:rsidR="004448FC" w:rsidP="00FD57C1" w:rsidRDefault="004448FC" w14:paraId="57EB4009" w14:textId="602751B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004448FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Impacts and Permits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7824AFFE" w14:textId="1A6980E9" w:rsidR="004448FC" w:rsidRPr="008B258C" w:rsidRDefault="004448FC" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="008B258C" w:rsidR="004448FC" w:rsidP="00FD57C1" w:rsidRDefault="004448FC" w14:paraId="7824AFFE" w14:textId="1A6980E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B258C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Is </w:t>
       </w:r>
       <w:r w:rsidR="008B258C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>there any current or proposed facility at the project site for the storage, treatment, processing, combustion or disposal of solid waste? ___ Yes ___ No; if yes, what is the volume (in tons per day) of the capacity:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC6C00F" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="008B258C" w:rsidRDefault="008B258C" w:rsidP="008B258C">
+    <w:p w:rsidRPr="008B258C" w:rsidR="008B258C" w:rsidP="008B258C" w:rsidRDefault="008B258C" w14:paraId="3FC6C00F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="7309" w:type="dxa"/>
         <w:tblInd w:w="810" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2177"/>
         <w:gridCol w:w="1718"/>
         <w:gridCol w:w="1715"/>
         <w:gridCol w:w="1699"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B258C" w14:paraId="61FF5E43" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="008B258C" w:rsidTr="0037354C" w14:paraId="61FF5E43" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2177" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51FDAAD2" w14:textId="130948C6" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="51FDAAD2" w14:textId="130948C6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Waste </w:t>
             </w:r>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Impacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B8F296A" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="0037354C">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="0037354C" w:rsidRDefault="008B258C" w14:paraId="0B8F296A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="413"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E3479F0" w14:textId="59FADB72" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="0037354C">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="0037354C" w:rsidRDefault="008B258C" w14:paraId="0E3479F0" w14:textId="59FADB72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="413"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E36A908" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="0037354C">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="0037354C" w:rsidRDefault="008B258C" w14:paraId="0E36A908" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="413"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B258C" w14:paraId="75569327" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="008B258C" w:rsidTr="0037354C" w14:paraId="75569327" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2177" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CD01FB0" w14:textId="1D6BBDC6" w:rsidR="008B258C" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="1CD01FB0" w14:textId="1D6BBDC6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Storage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="775C5343" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="775C5343" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF3379D" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="2BF3379D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA948B2" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="2CA948B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B258C" w14:paraId="4CEF29C8" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="008B258C" w:rsidTr="0037354C" w14:paraId="4CEF29C8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2177" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15582BBE" w14:textId="31589B4E" w:rsidR="008B258C" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="15582BBE" w14:textId="31589B4E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Treatment/Processing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7292D324" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="7292D324" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05BAF1FC" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="05BAF1FC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE20538" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="6FE20538" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B258C" w14:paraId="59D5FE0A" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="008B258C" w:rsidTr="0037354C" w14:paraId="59D5FE0A" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2177" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E22C1FD" w14:textId="0BCF58B4" w:rsidR="008B258C" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="0E22C1FD" w14:textId="0BCF58B4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Combustion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6678C2B3" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="6678C2B3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41D24B48" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="41D24B48" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9EE578" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="3B9EE578" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B258C" w14:paraId="18A7646F" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="008B258C" w:rsidTr="0037354C" w14:paraId="18A7646F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2177" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="017FB07C" w14:textId="079EFF24" w:rsidR="008B258C" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="017FB07C" w14:textId="079EFF24">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Disposal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA23946" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="1AA23946" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7BFD0F" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="5C7BFD0F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA80A7F" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="1BA80A7F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73D0DFE9" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="008B258C" w:rsidRDefault="008B258C" w:rsidP="008B258C">
+    <w:p w:rsidRPr="008B258C" w:rsidR="008B258C" w:rsidP="008B258C" w:rsidRDefault="008B258C" w14:paraId="73D0DFE9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26FE550F" w14:textId="4F91FA12" w:rsidR="008B258C" w:rsidRPr="008B258C" w:rsidRDefault="008B258C" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="008B258C" w:rsidR="008B258C" w:rsidP="00FD57C1" w:rsidRDefault="008B258C" w14:paraId="26FE550F" w14:textId="4F91FA12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Is</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> there any current or proposed facility at the project site for the storage, recycling, treatment or disposal of hazardous waste? ___ Yes ___ No; if yes, what is the volume (in tons or gallons per day) of the capacity:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76576889" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="008B258C" w:rsidRDefault="008B258C" w:rsidP="008B258C">
+    <w:p w:rsidRPr="008B258C" w:rsidR="008B258C" w:rsidP="008B258C" w:rsidRDefault="008B258C" w14:paraId="76576889" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="7309" w:type="dxa"/>
         <w:tblInd w:w="810" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2177"/>
         <w:gridCol w:w="1718"/>
         <w:gridCol w:w="1715"/>
         <w:gridCol w:w="1699"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B258C" w14:paraId="5F66998F" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="008B258C" w:rsidTr="0037354C" w14:paraId="5F66998F" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2177" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22773B3F" w14:textId="6DB1AC42" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="22773B3F" w14:textId="6DB1AC42">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Haz Waste </w:t>
             </w:r>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Impacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5328ACEA" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="0037354C">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="0037354C" w:rsidRDefault="008B258C" w14:paraId="5328ACEA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="413"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A7E5C5B" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="0037354C">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="0037354C" w:rsidRDefault="008B258C" w14:paraId="5A7E5C5B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="413"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CA9F69C" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="0037354C">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="0037354C" w:rsidRDefault="008B258C" w14:paraId="3CA9F69C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288" w:firstLine="413"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775F1A">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B258C" w14:paraId="573F6CDD" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="008B258C" w:rsidTr="0037354C" w14:paraId="573F6CDD" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2177" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E1DE973" w14:textId="77777777" w:rsidR="008B258C" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="7E1DE973" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Storage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C91CD32" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="5C91CD32" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6079F112" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="6079F112" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41222DAF" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="41222DAF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B258C" w14:paraId="0322BCA8" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="008B258C" w:rsidTr="0037354C" w14:paraId="0322BCA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2177" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37402F68" w14:textId="30E29207" w:rsidR="008B258C" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="37402F68" w14:textId="30E29207">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Recycling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34676972" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="34676972" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E450AE2" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="7E450AE2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39BF8374" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="39BF8374" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B258C" w14:paraId="708D95A2" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="008B258C" w:rsidTr="0037354C" w14:paraId="708D95A2" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2177" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66AC1F64" w14:textId="56C5E318" w:rsidR="008B258C" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="66AC1F64" w14:textId="56C5E318">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="743D3F88" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="743D3F88" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CBB2D14" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="6CBB2D14" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63BD4F06" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="63BD4F06" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B258C" w14:paraId="0F2C53B6" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="008B258C" w:rsidTr="0037354C" w14:paraId="0F2C53B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2177" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02B25CBE" w14:textId="6667E002" w:rsidR="008B258C" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="02B25CBE" w14:textId="6667E002">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Disposal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9CA64A" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="0F9CA64A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07A42062" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="07A42062" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7AFC42" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="00775F1A" w:rsidRDefault="008B258C" w:rsidP="00387FC2">
+          <w:p w:rsidRPr="00775F1A" w:rsidR="008B258C" w:rsidP="00387FC2" w:rsidRDefault="008B258C" w14:paraId="3E7AFC42" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="387795A5" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="008B258C" w:rsidRDefault="008B258C" w:rsidP="008B258C">
+    <w:p w:rsidRPr="008B258C" w:rsidR="008B258C" w:rsidP="008B258C" w:rsidRDefault="008B258C" w14:paraId="387795A5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="288A4BEB" w14:textId="2B34D2AD" w:rsidR="008B258C" w:rsidRPr="008B258C" w:rsidRDefault="008B258C" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="008B258C" w:rsidR="008B258C" w:rsidP="00FD57C1" w:rsidRDefault="008B258C" w14:paraId="288A4BEB" w14:textId="2B34D2AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If the project will generate solid waste (for example, during demolition or construction), describe alternatives considered for re-use, recycling, and disposal:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3A019E" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="008B258C" w:rsidRDefault="008B258C" w:rsidP="008B258C">
+    <w:p w:rsidRPr="008B258C" w:rsidR="008B258C" w:rsidP="008B258C" w:rsidRDefault="008B258C" w14:paraId="4E3A019E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67BE63E8" w14:textId="79B825AD" w:rsidR="008B258C" w:rsidRPr="008B258C" w:rsidRDefault="008B258C" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="008B258C" w:rsidR="008B258C" w:rsidP="00FD57C1" w:rsidRDefault="008B258C" w14:paraId="67BE63E8" w14:textId="79B825AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If the project involves demolition, do any buildings to be demolished contain asbestos?</w:t>
       </w:r>
       <w:r w:rsidRPr="008B258C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0550AE8D" w14:textId="764FA01D" w:rsidR="008B258C" w:rsidRDefault="008B258C" w:rsidP="008B258C">
+    <w:p w:rsidR="008B258C" w:rsidP="008B258C" w:rsidRDefault="008B258C" w14:paraId="0550AE8D" w14:textId="764FA01D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes ___ No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2E7B08" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="008B258C" w:rsidRDefault="008B258C" w:rsidP="008B258C">
+    <w:p w:rsidRPr="008B258C" w:rsidR="008B258C" w:rsidP="008B258C" w:rsidRDefault="008B258C" w14:paraId="5F2E7B08" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7847D97E" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="008B258C" w:rsidRDefault="008B258C" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="008B258C" w:rsidR="008B258C" w:rsidP="00FD57C1" w:rsidRDefault="008B258C" w14:paraId="7847D97E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe the project's other solid and hazardous waste impacts (including indirect impacts):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EEADD3" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="008B258C" w:rsidRDefault="008B258C" w:rsidP="008B258C">
+    <w:p w:rsidRPr="008B258C" w:rsidR="008B258C" w:rsidP="008B258C" w:rsidRDefault="008B258C" w14:paraId="57EEADD3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="026352CB" w14:textId="77777777" w:rsidR="008B258C" w:rsidRPr="008B258C" w:rsidRDefault="008B258C" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="008B258C" w:rsidR="008B258C" w:rsidP="00FD57C1" w:rsidRDefault="008B258C" w14:paraId="026352CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B258C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Consistency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758E7BB3" w14:textId="156D7DF8" w:rsidR="00032A6F" w:rsidRPr="008B258C" w:rsidRDefault="008B258C" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="008B258C" w:rsidR="00032A6F" w:rsidP="00FD57C1" w:rsidRDefault="008B258C" w14:paraId="758E7BB3" w14:textId="156D7DF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe measures that the proponent will take to comply with the State Solid Waste Master Plan:</w:t>
       </w:r>
-      <w:r w:rsidR="00032A6F" w:rsidRPr="008B258C">
+      <w:r w:rsidRPr="008B258C" w:rsidR="00032A6F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762C7E08" w14:textId="77777777" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="00032A6F">
+    <w:p w:rsidR="00032A6F" w:rsidP="00032A6F" w:rsidRDefault="00032A6F" w14:paraId="762C7E08" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:line="19" w:lineRule="exact"/>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23EBEA6D" w14:textId="013CBEC4" w:rsidR="00032A6F" w:rsidRDefault="00032A6F" w:rsidP="008B258C">
+    <w:p w:rsidR="00032A6F" w:rsidP="008B258C" w:rsidRDefault="00032A6F" w14:paraId="23EBEA6D" w14:textId="013CBEC4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="008B258C">
         <w:t xml:space="preserve">istorical and </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="008B258C">
         <w:t xml:space="preserve">rchaeological Resources </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="008B258C">
         <w:t>ection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E620562" w14:textId="27FDF58A" w:rsidR="00826717" w:rsidRDefault="00826717" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00826717" w:rsidP="00FD57C1" w:rsidRDefault="00826717" w14:paraId="3E620562" w14:textId="27FDF58A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE434D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Thresholds / </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Impacts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51756142" w14:textId="642A0D0C" w:rsidR="00826717" w:rsidRPr="00826717" w:rsidRDefault="00826717" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00826717" w:rsidR="00826717" w:rsidP="00FD57C1" w:rsidRDefault="00826717" w14:paraId="51756142" w14:textId="642A0D0C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263DCD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Have you consulted with the Massachusetts Historical Commission?  ___ Yes ___ No; if yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -26527,161 +26911,161 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">For project sites involving lands </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>under water</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, have you consulted with the Massachusetts Board of Underwater Archaeological Resources? ____Yes ____ No; if yes, attach correspondence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7D5A12" w14:textId="77777777" w:rsidR="00826717" w:rsidRPr="00826717" w:rsidRDefault="00826717" w:rsidP="00826717">
+    <w:p w:rsidRPr="00826717" w:rsidR="00826717" w:rsidP="00826717" w:rsidRDefault="00826717" w14:paraId="2E7D5A12" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="591B6C1F" w14:textId="5FED055C" w:rsidR="00826717" w:rsidRPr="00826717" w:rsidRDefault="00826717" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00826717" w:rsidR="00826717" w:rsidP="00FD57C1" w:rsidRDefault="00826717" w14:paraId="591B6C1F" w14:textId="5FED055C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Is any part of the project site a historic structure, or a structure within a historic district, in either case listed in the State Register of Historic Places or the Inventory of Historic and Archaeological Assets of the Commonwealth?   ___ Yes ___ No; if yes, does the project involve the demolition of all or any exterior part of such historic structure?  ___ Yes ___ No; if yes, please describe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5321F75C" w14:textId="77777777" w:rsidR="00826717" w:rsidRPr="00826717" w:rsidRDefault="00826717" w:rsidP="00826717">
+    <w:p w:rsidRPr="00826717" w:rsidR="00826717" w:rsidP="00826717" w:rsidRDefault="00826717" w14:paraId="5321F75C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10A9492B" w14:textId="7B60F2C0" w:rsidR="00826717" w:rsidRPr="00826717" w:rsidRDefault="00826717" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00826717" w:rsidR="00826717" w:rsidP="00FD57C1" w:rsidRDefault="00826717" w14:paraId="10A9492B" w14:textId="7B60F2C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Is any part of the project site an archaeological site listed in the State Register of Historic Places or the Inventory of Historic and Archaeological Assets of the Commonwealth? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424B85A7" w14:textId="717A269F" w:rsidR="00826717" w:rsidRPr="00826717" w:rsidRDefault="00826717" w:rsidP="00826717">
+    <w:p w:rsidRPr="00826717" w:rsidR="00826717" w:rsidP="00826717" w:rsidRDefault="00826717" w14:paraId="424B85A7" w14:textId="717A269F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___ Yes ___ No; if yes, does the project involve the destruction of all or any part of such archaeological site?  ___ Yes ___ No; if yes, please describe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426F48E0" w14:textId="77777777" w:rsidR="00826717" w:rsidRPr="00826717" w:rsidRDefault="00826717" w:rsidP="00826717">
+    <w:p w:rsidRPr="00826717" w:rsidR="00826717" w:rsidP="00826717" w:rsidRDefault="00826717" w14:paraId="426F48E0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3048445D" w14:textId="7F72EA4A" w:rsidR="00826717" w:rsidRPr="00826717" w:rsidRDefault="00826717" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00826717" w:rsidR="00826717" w:rsidP="00FD57C1" w:rsidRDefault="00826717" w14:paraId="3048445D" w14:textId="7F72EA4A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you answered "No" to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -26700,570 +27084,569 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Attachments and Certifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sections.  If you answered "Yes" to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>any part of either</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> question A or question B, fill out the remainder of the Historical and Archaeological Resources Section below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACEA7B3" w14:textId="77777777" w:rsidR="00826717" w:rsidRPr="00826717" w:rsidRDefault="00826717" w:rsidP="00826717">
+    <w:p w:rsidRPr="00826717" w:rsidR="00826717" w:rsidP="00826717" w:rsidRDefault="00826717" w14:paraId="2ACEA7B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1166" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778F0E05" w14:textId="36775A6A" w:rsidR="00826717" w:rsidRPr="00826717" w:rsidRDefault="00826717" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00826717" w:rsidR="00826717" w:rsidP="00FD57C1" w:rsidRDefault="00826717" w14:paraId="778F0E05" w14:textId="36775A6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00826717">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Impacts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC2DEB9" w14:textId="5C1E0C65" w:rsidR="00826717" w:rsidRPr="0037354C" w:rsidRDefault="00826717" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="0037354C" w:rsidR="00826717" w:rsidP="00FD57C1" w:rsidRDefault="00826717" w14:paraId="3CC2DEB9" w14:textId="5C1E0C65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe and assess the project's impacts, direct and indirect, on listed or inventoried historical and archaeological resources:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C48ABC" w14:textId="77777777" w:rsidR="0037354C" w:rsidRPr="00826717" w:rsidRDefault="0037354C" w:rsidP="0037354C">
+    <w:p w:rsidRPr="00826717" w:rsidR="0037354C" w:rsidP="0037354C" w:rsidRDefault="0037354C" w14:paraId="34C48ABC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16C1B60F" w14:textId="22E3C727" w:rsidR="00826717" w:rsidRPr="00826717" w:rsidRDefault="00826717" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00826717" w:rsidR="00826717" w:rsidP="00FD57C1" w:rsidRDefault="00826717" w14:paraId="16C1B60F" w14:textId="22E3C727">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00826717">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Consistency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D15E1A1" w14:textId="2541662B" w:rsidR="00D54573" w:rsidRPr="0037354C" w:rsidRDefault="00826717" w:rsidP="00D54573">
+    <w:p w:rsidRPr="0037354C" w:rsidR="00D54573" w:rsidP="00D54573" w:rsidRDefault="00826717" w14:paraId="1D15E1A1" w14:textId="2541662B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="007540EF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>escribe measures that the proponent will take to comply with federal, state, regional, and local plans and policies related to preserving historical and archaeological resources:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8FDB72" w14:textId="77777777" w:rsidR="00D54573" w:rsidRPr="00D54573" w:rsidRDefault="00D54573" w:rsidP="00D54573">
+    <w:p w:rsidRPr="00D54573" w:rsidR="00D54573" w:rsidP="00D54573" w:rsidRDefault="00D54573" w14:paraId="0A8FDB72" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B844C59" w14:textId="5184FA79" w:rsidR="00827976" w:rsidRPr="00827976" w:rsidRDefault="004B1E7F" w:rsidP="00827976">
+    <w:p w:rsidRPr="00827976" w:rsidR="00827976" w:rsidP="00827976" w:rsidRDefault="004B1E7F" w14:paraId="4B844C59" w14:textId="5184FA79">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796649F6" w14:textId="769B99F3" w:rsidR="0085130A" w:rsidRPr="00963FE8" w:rsidRDefault="00963FE8" w:rsidP="008505EC">
+    <w:p w:rsidRPr="00963FE8" w:rsidR="0085130A" w:rsidP="008505EC" w:rsidRDefault="00963FE8" w14:paraId="796649F6" w14:textId="769B99F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF53FF">
-        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00D54573" w:rsidRPr="00AF53FF">
+      <w:r w:rsidRPr="00AF53FF" w:rsidR="00D54573">
         <w:t>limate Change Adaptation and Resiliency Section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2B29AE" w14:textId="77777777" w:rsidR="003A267E" w:rsidRPr="008505EC" w:rsidRDefault="003A267E" w:rsidP="003A267E">
+    <w:p w:rsidRPr="008505EC" w:rsidR="003A267E" w:rsidP="003A267E" w:rsidRDefault="003A267E" w14:paraId="6E2B29AE" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008505EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>All Proponents must complete the following section based on the output report generated by the MA Climate Resilience Design Standards (CRDS) Tool required attachment #8 to the ENF).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBBB565" w14:textId="77777777" w:rsidR="00CD5584" w:rsidRDefault="00CD5584" w:rsidP="00963FE8">
+    <w:p w:rsidR="00CD5584" w:rsidP="00963FE8" w:rsidRDefault="00CD5584" w14:paraId="2BBBB565" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="157FB709" w14:textId="77777777" w:rsidR="00175288" w:rsidRDefault="00F4511E" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00175288" w:rsidP="00FD57C1" w:rsidRDefault="00F4511E" w14:paraId="157FB709" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00175288">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
-      <w:r w:rsidR="00B53B26" w:rsidRPr="00175288">
+      <w:r w:rsidRPr="00175288" w:rsidR="00B53B26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2A2E6F" w14:textId="2C2EB8B8" w:rsidR="00175288" w:rsidRPr="00C45252" w:rsidRDefault="00F4511E" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00C45252" w:rsidR="00175288" w:rsidP="00FD57C1" w:rsidRDefault="00F4511E" w14:paraId="3D2A2E6F" w14:textId="2C2EB8B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C45252">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the </w:t>
       </w:r>
-      <w:r w:rsidR="000062BB" w:rsidRPr="00C45252">
+      <w:r w:rsidRPr="00C45252" w:rsidR="000062BB">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>useful life (e.g., 50 years, 70 years) and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C45252">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000062BB" w:rsidRPr="00C45252">
+      <w:r w:rsidRPr="00C45252" w:rsidR="000062BB">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">planning horizon </w:t>
       </w:r>
       <w:r w:rsidRPr="00C45252">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(e.g., 2070)</w:t>
       </w:r>
-      <w:r w:rsidR="000062BB" w:rsidRPr="00C45252">
+      <w:r w:rsidRPr="00C45252" w:rsidR="000062BB">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> identified for the project</w:t>
       </w:r>
-      <w:r w:rsidR="00F32BD4" w:rsidRPr="00C45252">
+      <w:r w:rsidRPr="00C45252" w:rsidR="00F32BD4">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the output report</w:t>
       </w:r>
       <w:r w:rsidRPr="00C45252">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFAB5CD" w14:textId="77777777" w:rsidR="00175288" w:rsidRDefault="00175288" w:rsidP="00175288">
+    <w:p w:rsidR="00175288" w:rsidP="00175288" w:rsidRDefault="00175288" w14:paraId="4FFAB5CD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37E318AE" w14:textId="7BB47456" w:rsidR="00E92D65" w:rsidRPr="00183037" w:rsidRDefault="00D2055C" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="00183037" w:rsidR="00E92D65" w:rsidP="00FD57C1" w:rsidRDefault="00D2055C" w14:paraId="37E318AE" w14:textId="7BB47456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
       <w:r w:rsidRPr="00175288">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">List the exposure score (High / Moderate / Low / Not Exposed) and key scoring rationale (from “Scoring Rationale – Exposure” section) from the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRDS </w:t>
       </w:r>
       <w:r w:rsidRPr="00175288">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tool output report </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>as indicated below</w:t>
       </w:r>
       <w:r w:rsidRPr="00175288">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C19313" w14:textId="77777777" w:rsidR="00183037" w:rsidRDefault="00183037" w:rsidP="00183037">
+    <w:p w:rsidR="00183037" w:rsidP="00183037" w:rsidRDefault="00183037" w14:paraId="62C19313" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="2084" w:tblpY="22"/>
         <w:tblW w:w="9270" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="58" w:type="dxa"/>
           <w:right w:w="58" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2117"/>
         <w:gridCol w:w="1904"/>
         <w:gridCol w:w="5249"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00183037" w14:paraId="5E186CDB" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00183037" w:rsidTr="0037354C" w14:paraId="5E186CDB" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37D5BA2D" w14:textId="77777777" w:rsidR="00183037" w:rsidRPr="00DC3CA6" w:rsidRDefault="00183037" w:rsidP="00DC3CA6">
+          <w:p w:rsidRPr="00DC3CA6" w:rsidR="00183037" w:rsidP="00DC3CA6" w:rsidRDefault="00183037" w14:paraId="37D5BA2D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC3CA6">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Climate Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D54289E" w14:textId="77777777" w:rsidR="00183037" w:rsidRPr="00DC3CA6" w:rsidRDefault="00183037" w:rsidP="00183037">
+          <w:p w:rsidRPr="00DC3CA6" w:rsidR="00183037" w:rsidP="00183037" w:rsidRDefault="00183037" w14:paraId="1D54289E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC3CA6">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Exposure Score (High / Moderate / Low / Not Exposed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5249" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40A6E7D3" w14:textId="77777777" w:rsidR="00183037" w:rsidRPr="00DC3CA6" w:rsidRDefault="00183037" w:rsidP="00183037">
+          <w:p w:rsidRPr="00DC3CA6" w:rsidR="00183037" w:rsidP="00183037" w:rsidRDefault="00183037" w14:paraId="40A6E7D3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC3CA6">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Scoring Rationale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00183037" w14:paraId="5EA2F2EE" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00183037" w:rsidTr="0037354C" w14:paraId="5EA2F2EE" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1026"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADEAF37" w14:textId="77777777" w:rsidR="0065379C" w:rsidRDefault="00183037" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="0065379C" w:rsidP="00DC3CA6" w:rsidRDefault="00183037" w14:paraId="3ADEAF37" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC3CA6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sea Level Rise/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A14FA47" w14:textId="51AB7CC7" w:rsidR="00183037" w:rsidRPr="00DC3CA6" w:rsidRDefault="00183037" w:rsidP="00DC3CA6">
+          <w:p w:rsidRPr="00DC3CA6" w:rsidR="00183037" w:rsidP="00DC3CA6" w:rsidRDefault="00183037" w14:paraId="6A14FA47" w14:textId="51AB7CC7">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC3CA6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Storm Surge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41D26523" w14:textId="77777777" w:rsidR="00183037" w:rsidRDefault="00183037" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00183037" w:rsidP="00DC3CA6" w:rsidRDefault="00183037" w14:paraId="41D26523" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5249" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F7EC668" w14:textId="77777777" w:rsidR="00183037" w:rsidRDefault="00183037" w:rsidP="004D1A5E">
+          <w:p w:rsidR="00183037" w:rsidP="004D1A5E" w:rsidRDefault="00183037" w14:paraId="3F7EC668" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Is project </w:t>
             </w:r>
             <w:r w:rsidRPr="00F75A7B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">located within the predicted mean </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F75A7B">
@@ -27278,787 +27661,787 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> shoreline by </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F75A7B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __Y __N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A9343F5" w14:textId="42981DF9" w:rsidR="00183037" w:rsidRPr="000C7467" w:rsidRDefault="00183037" w:rsidP="000C7467">
+          <w:p w:rsidRPr="000C7467" w:rsidR="00183037" w:rsidP="000C7467" w:rsidRDefault="00183037" w14:paraId="5A9343F5" w14:textId="42981DF9">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201852">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Does the project site have a history of coastal flooding?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __Y __N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00183037" w14:paraId="4BE8D2BE" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00183037" w:rsidTr="0037354C" w14:paraId="4BE8D2BE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1036"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C4E8800" w14:textId="77777777" w:rsidR="00183037" w:rsidRPr="00DC3CA6" w:rsidRDefault="00183037" w:rsidP="00DC3CA6">
+          <w:p w:rsidRPr="00DC3CA6" w:rsidR="00183037" w:rsidP="00DC3CA6" w:rsidRDefault="00183037" w14:paraId="2C4E8800" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC3CA6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Extreme Precipitation (Urban/Stormwater Flooding)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC44549" w14:textId="77777777" w:rsidR="00183037" w:rsidRDefault="00183037" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00183037" w:rsidP="00DC3CA6" w:rsidRDefault="00183037" w14:paraId="5BC44549" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5249" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13A2E0D5" w14:textId="77777777" w:rsidR="00183037" w:rsidRDefault="00183037" w:rsidP="004D1A5E">
+          <w:p w:rsidR="00183037" w:rsidP="004D1A5E" w:rsidRDefault="00183037" w14:paraId="13A2E0D5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Will project result in net increase in</w:t>
             </w:r>
             <w:r w:rsidRPr="00F75A7B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> impervious area</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>? __Y __N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A9800A7" w14:textId="77777777" w:rsidR="00183037" w:rsidRDefault="00183037" w:rsidP="004D1A5E">
+          <w:p w:rsidR="00183037" w:rsidP="004D1A5E" w:rsidRDefault="00183037" w14:paraId="6A9800A7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Is existing impervious area over 50%? __Y __N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01524334" w14:textId="382601D4" w:rsidR="00183037" w:rsidRPr="000C7467" w:rsidRDefault="00183037" w:rsidP="00183037">
+          <w:p w:rsidRPr="000C7467" w:rsidR="00183037" w:rsidP="00183037" w:rsidRDefault="00183037" w14:paraId="01524334" w14:textId="382601D4">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Is there</w:t>
             </w:r>
             <w:r w:rsidRPr="00F75A7B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> historic flooding at the site</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>? __Y __</w:t>
             </w:r>
             <w:r w:rsidR="004A3177">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00183037" w14:paraId="2CDB087F" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00183037" w:rsidTr="0037354C" w14:paraId="2CDB087F" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="877"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE9AD59" w14:textId="77777777" w:rsidR="00183037" w:rsidRPr="00DC3CA6" w:rsidRDefault="00183037" w:rsidP="00DC3CA6">
+          <w:p w:rsidRPr="00DC3CA6" w:rsidR="00183037" w:rsidP="00DC3CA6" w:rsidRDefault="00183037" w14:paraId="3DE9AD59" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC3CA6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Extreme Precipitation (Riverine Flooding)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48AC0AF8" w14:textId="77777777" w:rsidR="00183037" w:rsidRDefault="00183037" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00183037" w:rsidP="00DC3CA6" w:rsidRDefault="00183037" w14:paraId="48AC0AF8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5249" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B2DAB8E" w14:textId="77777777" w:rsidR="00183037" w:rsidRDefault="00183037" w:rsidP="004D1A5E">
+          <w:p w:rsidR="00183037" w:rsidP="004D1A5E" w:rsidRDefault="00183037" w14:paraId="0B2DAB8E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Is project in current 100-year floodplain? __Y __N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="721B29CB" w14:textId="77777777" w:rsidR="00183037" w:rsidRDefault="00183037" w:rsidP="004D1A5E">
+          <w:p w:rsidR="00183037" w:rsidP="004D1A5E" w:rsidRDefault="00183037" w14:paraId="721B29CB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Is project in current 500-year floodplain? __Y __N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="270CB07A" w14:textId="0F8A4948" w:rsidR="00183037" w:rsidRPr="00DC3CA6" w:rsidRDefault="00183037" w:rsidP="00DC3CA6">
+          <w:p w:rsidRPr="00DC3CA6" w:rsidR="00183037" w:rsidP="00DC3CA6" w:rsidRDefault="00183037" w14:paraId="270CB07A" w14:textId="0F8A4948">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Is there</w:t>
             </w:r>
             <w:r w:rsidRPr="00F75A7B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> historic </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">riverine </w:t>
             </w:r>
             <w:r w:rsidRPr="00F75A7B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>flooding at the site</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>? __Y __N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00183037" w14:paraId="21D14A54" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00183037" w:rsidTr="0037354C" w14:paraId="21D14A54" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69E1B13F" w14:textId="77777777" w:rsidR="00183037" w:rsidRPr="00DC3CA6" w:rsidRDefault="00183037" w:rsidP="00DC3CA6">
+          <w:p w:rsidRPr="00DC3CA6" w:rsidR="00183037" w:rsidP="00DC3CA6" w:rsidRDefault="00183037" w14:paraId="69E1B13F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC3CA6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Extreme Heat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1259B82C" w14:textId="77777777" w:rsidR="00183037" w:rsidRDefault="00183037" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00183037" w:rsidP="00DC3CA6" w:rsidRDefault="00183037" w14:paraId="1259B82C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5249" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16FB343F" w14:textId="77777777" w:rsidR="00183037" w:rsidRDefault="00183037" w:rsidP="004D1A5E">
+          <w:p w:rsidR="00183037" w:rsidP="004D1A5E" w:rsidRDefault="00183037" w14:paraId="16FB343F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Is the project removing tree cover? __Y __N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AD82A09" w14:textId="077ECA3E" w:rsidR="00183037" w:rsidRPr="00DC3CA6" w:rsidRDefault="00183037" w:rsidP="00183037">
+          <w:p w:rsidRPr="00DC3CA6" w:rsidR="00183037" w:rsidP="00183037" w:rsidRDefault="00183037" w14:paraId="0AD82A09" w14:textId="077ECA3E">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>List existing tree cover % (value or range) ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27221D0F" w14:textId="77777777" w:rsidR="00183037" w:rsidRPr="00183037" w:rsidRDefault="00183037" w:rsidP="00183037">
+    <w:p w:rsidRPr="00183037" w:rsidR="00183037" w:rsidP="00183037" w:rsidRDefault="00183037" w14:paraId="27221D0F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="667A5A70" w14:textId="77777777" w:rsidR="00183037" w:rsidRDefault="00183037" w:rsidP="00183037"/>
-    <w:p w14:paraId="1BEB9FD5" w14:textId="45253964" w:rsidR="00183037" w:rsidRDefault="004D6296" w:rsidP="004D6296">
+    <w:p w:rsidR="00183037" w:rsidP="00183037" w:rsidRDefault="00183037" w14:paraId="667A5A70" w14:textId="77777777"/>
+    <w:p w:rsidR="00183037" w:rsidP="004D6296" w:rsidRDefault="004D6296" w14:paraId="1BEB9FD5" w14:textId="45253964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="2085"/>
         </w:tabs>
         <w:ind w:left="810" w:right="-288"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723B42B0" w14:textId="2376B432" w:rsidR="00183037" w:rsidRDefault="00183037" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00183037" w:rsidP="00FD57C1" w:rsidRDefault="00183037" w14:paraId="723B42B0" w14:textId="2376B432">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183037">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asset Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FED855F" w14:textId="43CE3C8C" w:rsidR="004746F4" w:rsidRPr="008505EC" w:rsidRDefault="00120190" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="008505EC" w:rsidR="004746F4" w:rsidP="00FD57C1" w:rsidRDefault="00120190" w14:paraId="4FED855F" w14:textId="43CE3C8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008505EC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>List each asset analyzed through the Tool:</w:t>
       </w:r>
       <w:r w:rsidRPr="008505EC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F19631" w14:textId="77777777" w:rsidR="004746F4" w:rsidRPr="004746F4" w:rsidRDefault="004746F4" w:rsidP="004746F4">
+    <w:p w:rsidRPr="004746F4" w:rsidR="004746F4" w:rsidP="004746F4" w:rsidRDefault="004746F4" w14:paraId="53F19631" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="791D97D4" w14:textId="0025F1BE" w:rsidR="00F4511E" w:rsidRPr="008505EC" w:rsidRDefault="008505EC" w:rsidP="008505EC">
+    <w:p w:rsidRPr="008505EC" w:rsidR="00F4511E" w:rsidP="008505EC" w:rsidRDefault="008505EC" w14:paraId="791D97D4" w14:textId="0025F1BE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00842FF2">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ist the below from the CRDS Tool output report for at least one representative asset (if the project proposes only natural resource assets, leave blank).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5696EC" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="004C5493">
+    <w:p w:rsidR="00546018" w:rsidP="004C5493" w:rsidRDefault="00546018" w14:paraId="7F5696EC" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37E8E621" w14:textId="61FBB8D6" w:rsidR="005404AE" w:rsidRPr="008505EC" w:rsidRDefault="002E7A9D" w:rsidP="004C5493">
+    <w:p w:rsidRPr="008505EC" w:rsidR="005404AE" w:rsidP="004C5493" w:rsidRDefault="002E7A9D" w14:paraId="37E8E621" w14:textId="61FBB8D6">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008505EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00146383" w:rsidRPr="008505EC">
+      <w:r w:rsidRPr="008505EC" w:rsidR="00146383">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00546018" w:rsidRPr="008505EC">
+      <w:r w:rsidRPr="008505EC" w:rsidR="00546018">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>set:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="9333" w:type="dxa"/>
         <w:tblInd w:w="630" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2290"/>
         <w:gridCol w:w="1040"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="2763"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00546018" w14:paraId="09F87B14" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00546018" w:rsidTr="0037354C" w14:paraId="09F87B14" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD14658" w14:textId="77777777" w:rsidR="00546018" w:rsidRPr="00DC3CA6" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidRPr="00DC3CA6" w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="7CD14658" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC3CA6">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Climate Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03848D51" w14:textId="77777777" w:rsidR="00546018" w:rsidRPr="00DC3CA6" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidRPr="00DC3CA6" w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="03848D51" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC3CA6">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Asset Risk Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2E0CE8" w14:textId="77777777" w:rsidR="00546018" w:rsidRPr="00DC3CA6" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidRPr="00DC3CA6" w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="0F2E0CE8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC3CA6">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Target Planning Horizon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74B1E7C3" w14:textId="77777777" w:rsidR="00546018" w:rsidRPr="00DC3CA6" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidRPr="00DC3CA6" w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="74B1E7C3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC3CA6">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermediate Planning Horizon </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC3CA6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6815089E" w14:textId="77777777" w:rsidR="00546018" w:rsidRPr="00DC3CA6" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidRPr="00DC3CA6" w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="6815089E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC3CA6">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Recommended Return Period</w:t>
             </w:r>
-            <w:r w:rsidR="005B26F7" w:rsidRPr="00DC3CA6">
+            <w:r w:rsidRPr="00DC3CA6" w:rsidR="005B26F7">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or Design Guideline</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC3CA6">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="000D7770">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -28075,1707 +28458,1806 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r w:rsidR="000D7770">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>##</w:t>
             </w:r>
             <w:r w:rsidR="005B26F7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-percentile</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00546018" w14:paraId="5CF70D9B" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00546018" w:rsidTr="0037354C" w14:paraId="5CF70D9B" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A28C568" w14:textId="77777777" w:rsidR="000C7467" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="000C7467" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="7A28C568" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sea Level Rise/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C967467" w14:textId="7BB56D23" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="1C967467" w14:textId="7BB56D23">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Storm Surge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52FC477E" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="52FC477E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="334F8FD4" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="334F8FD4" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E4D96CE" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="0E4D96CE" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="519F07B2" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="519F07B2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00546018" w14:paraId="61FD65AE" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00546018" w:rsidTr="0037354C" w14:paraId="61FD65AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD1DA43" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="0CD1DA43" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Extreme Precipitation (Urban Flooding)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69AF05D8" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="69AF05D8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A801093" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="7A801093" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E08C0D4" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="1E08C0D4" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50DA4E5F" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="50DA4E5F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00546018" w14:paraId="5E26EF5D" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00546018" w:rsidTr="0037354C" w14:paraId="5E26EF5D" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5132B5E0" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="5132B5E0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Extreme Precipitation (Riverine Flooding)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21784145" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="21784145" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D6CC750" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="1D6CC750" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71271A55" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="71271A55" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="042A19A8" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="042A19A8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00546018" w14:paraId="3CFF20C7" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidR="00546018" w:rsidTr="0037354C" w14:paraId="3CFF20C7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16B99882" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="16B99882" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Extreme Heat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="691C5EE8" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="691C5EE8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0071E684" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="0071E684" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CA50F93" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="2CA50F93" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53534807" w14:textId="77777777" w:rsidR="00546018" w:rsidRDefault="00546018" w:rsidP="00DC3CA6">
+          <w:p w:rsidR="00546018" w:rsidP="00DC3CA6" w:rsidRDefault="00546018" w14:paraId="53534807" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5846D8FB" w14:textId="45BAB521" w:rsidR="005F1193" w:rsidRPr="005F1193" w:rsidRDefault="004746F4" w:rsidP="005F1193">
+    <w:p w:rsidRPr="005F1193" w:rsidR="005F1193" w:rsidP="005F1193" w:rsidRDefault="004746F4" w14:paraId="5846D8FB" w14:textId="45BAB521">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004746F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Climate Change Adaptation and Resiliency Strategies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21594106" w14:textId="2A4C8548" w:rsidR="005F1193" w:rsidRPr="005F1193" w:rsidRDefault="005F1193" w:rsidP="005F1193">
+    <w:p w:rsidRPr="005F1193" w:rsidR="005F1193" w:rsidP="005F1193" w:rsidRDefault="005F1193" w14:paraId="21594106" w14:textId="2A4C8548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5DB1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Is the project anticipated to meet the recommendations of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId25">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>CRDS</w:t>
         </w:r>
         <w:r w:rsidRPr="000F5DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> Tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F5DB1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for any </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA071E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>building/facility or infrastructure asset identified in Section II.A. above</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5DB1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>? ___Yes ___ No  ___ Unknown</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100EA08A" w14:textId="02C92E16" w:rsidR="005F1193" w:rsidRPr="005F1193" w:rsidRDefault="005F1193" w:rsidP="005F1193">
+    <w:p w:rsidRPr="005F1193" w:rsidR="005F1193" w:rsidP="005F1193" w:rsidRDefault="005F1193" w14:paraId="100EA08A" w14:textId="02C92E16">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">explain how the project design is consistent with Tool recommendations </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA071E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(e.g., consistency with planning horizon and return periods with respect to key project components such as building elevation, stormwater sizing, and heat mitigation).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C319145" w14:textId="77777777" w:rsidR="005F1193" w:rsidRPr="00F063AB" w:rsidRDefault="005F1193" w:rsidP="005F1193">
+    <w:p w:rsidRPr="00F063AB" w:rsidR="005F1193" w:rsidP="005F1193" w:rsidRDefault="005F1193" w14:paraId="1C319145" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1530" w:right="-288"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C43EF82" w14:textId="0E417FFC" w:rsidR="005F1193" w:rsidRPr="005F1193" w:rsidRDefault="005F1193" w:rsidP="005F1193">
+    <w:p w:rsidRPr="005F1193" w:rsidR="005F1193" w:rsidP="005F1193" w:rsidRDefault="005F1193" w14:paraId="4C43EF82" w14:textId="0E417FFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F063AB">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If no</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or unkno</w:t>
       </w:r>
       <w:r w:rsidRPr="00842FF2">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>wn, explain how best available climate change data and projections were otherwise used to inform the design of the project. If the project will contribute to, or is otherwise dependent on, regional adaptation solutions or flexible adaptive strategies, please specify.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65481E06" w14:textId="77777777" w:rsidR="005F1193" w:rsidRPr="002D387E" w:rsidRDefault="005F1193" w:rsidP="005F1193">
+    <w:p w:rsidRPr="002D387E" w:rsidR="005F1193" w:rsidP="005F1193" w:rsidRDefault="005F1193" w14:paraId="65481E06" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21E421E0" w14:textId="1E338FB6" w:rsidR="005F1193" w:rsidRPr="005F1193" w:rsidRDefault="005F1193" w:rsidP="005F1193">
+    <w:p w:rsidRPr="005F1193" w:rsidR="005F1193" w:rsidP="005F1193" w:rsidRDefault="005F1193" w14:paraId="21E421E0" w14:textId="1E338FB6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>all projects, describe how the project design has incorporated climate change adaptation and resilience strategies, or otherwise serves to promote climate resiliency. Discuss whether the project has taken steps to employ nature-based solutions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F450C3" w14:textId="77777777" w:rsidR="005F1193" w:rsidRPr="002D387E" w:rsidRDefault="005F1193" w:rsidP="005F1193">
+    <w:p w:rsidRPr="002D387E" w:rsidR="005F1193" w:rsidP="005F1193" w:rsidRDefault="005F1193" w14:paraId="47F450C3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02CB2023" w14:textId="77777777" w:rsidR="005F1193" w:rsidRDefault="005F1193" w:rsidP="005F1193">
+    <w:p w:rsidR="005F1193" w:rsidP="005F1193" w:rsidRDefault="005F1193" w14:paraId="02CB2023" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="450" w:right="-288"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B43259">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: Climate adaptation and resiliency strategies include actions that seek to reduce vulnerability to anticipated climate risks and improve resiliency for future climate conditions. Examples of climate adaptation and resiliency strategies include flood barriers, increased stormwater infiltration, living shorelines, elevated infrastructure, increased tree canopy, etc. Projects should address any planning priorities identified by the affected municipality through the Municipal Vulnerability Preparedness (MVP) program or other planning efforts, and should consider a flexible adaptive pathways approach, an adaptation best practice that encourages design strategies that adapt over time to respond to changing climate conditions. General guidance and best practices for designing for climate risk </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId26">
         <w:r w:rsidRPr="00D505F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://resilient.mass.gov/rmat_home/designstandards/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2640F086" w14:textId="77777777" w:rsidR="002D387E" w:rsidRDefault="002D387E" w:rsidP="002D387E">
+    <w:p w:rsidR="002D387E" w:rsidP="002D387E" w:rsidRDefault="002D387E" w14:paraId="2640F086" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B506190" w14:textId="286532A4" w:rsidR="002D387E" w:rsidRDefault="00E10911" w:rsidP="00FD57C1">
+    <w:p w:rsidR="002D387E" w:rsidP="00FD57C1" w:rsidRDefault="00E10911" w14:paraId="0B506190" w14:textId="286532A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Inland and Coastal Flooding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FD2F7A" w14:textId="77777777" w:rsidR="00B53C68" w:rsidRDefault="00B53C68" w:rsidP="00B53C68">
+    <w:p w:rsidR="00B53C68" w:rsidP="00B53C68" w:rsidRDefault="00B53C68" w14:paraId="02FD2F7A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E10911">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Is the project located in Land Subject to Coastal Storm Flowage (LSCSF) or Bordering Land</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E10911">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Subject to Flooding (BLSF) as defined in the Wetlands Protection Act? ____Yes  ____No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46131BD5" w14:textId="77777777" w:rsidR="00B53C68" w:rsidRPr="00EF1099" w:rsidRDefault="00B53C68" w:rsidP="00B53C68">
+    <w:p w:rsidRPr="00EF1099" w:rsidR="00B53C68" w:rsidP="00B53C68" w:rsidRDefault="00B53C68" w14:paraId="46131BD5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29DCA5CA" w14:textId="49D54836" w:rsidR="00EF1099" w:rsidRPr="00B53C68" w:rsidRDefault="00B53C68" w:rsidP="00B53C68">
+    <w:p w:rsidRPr="00B53C68" w:rsidR="00EF1099" w:rsidP="00B53C68" w:rsidRDefault="00B53C68" w14:paraId="29DCA5CA" w14:textId="49D54836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002878B0">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If yes, describe how/whether proposed changes to the site’s topography (including the addition of fill) will result in changes to floodwater flow paths and/or velocities that could impact adjacent properties or the functioning of the floodplain. General guidance on providing this analysis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for coastal projects</w:t>
       </w:r>
       <w:r w:rsidRPr="002878B0">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> can be found in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId27">
         <w:r w:rsidRPr="00A101B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>CZM/MassDEP Coastal Wetlands Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33752E99" w14:textId="4EC2BE09" w:rsidR="00F76BAB" w:rsidRPr="0021458F" w:rsidRDefault="00F76BAB" w:rsidP="004D6296">
+    <w:p w:rsidRPr="0021458F" w:rsidR="00F76BAB" w:rsidP="004D6296" w:rsidRDefault="00F76BAB" w14:paraId="33752E99" w14:textId="4EC2BE09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="0021458F">
-        <w:lastRenderedPageBreak/>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00DF25AA">
         <w:t>nvironmental Justice Section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6A73B7" w14:textId="2F2CDEE8" w:rsidR="004D6296" w:rsidRDefault="004D6296" w:rsidP="00FD57C1">
+    <w:p w:rsidR="004D6296" w:rsidP="00FD57C1" w:rsidRDefault="004D6296" w14:paraId="7D6A73B7" w14:textId="2F2CDEE8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Identifying Characteristics of EJ Populations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423F9056" w14:textId="75451B6B" w:rsidR="00F76BAB" w:rsidRDefault="004D6296" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00F76BAB" w:rsidP="00FD57C1" w:rsidRDefault="004D6296" w14:paraId="423F9056" w14:textId="6267B133">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0548">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If an Environmental Justice (</w:t>
       </w:r>
-      <w:r w:rsidR="00F76BAB" w:rsidRPr="002A0548">
-[...6 lines deleted...]
-    <w:p w14:paraId="69AF709F" w14:textId="77777777" w:rsidR="004D6296" w:rsidRDefault="004D6296" w:rsidP="004D6296">
+      <w:r w:rsidRPr="002A0548" w:rsidR="00F76BAB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJ) population has been identified as located in whole or in part within 5 miles of the project site, describe the characteristics of each EJ populations as identified in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730732" w:rsidR="00F76BAB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730732" w:rsidR="00730732">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EEA </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId28">
+        <w:r w:rsidRPr="00730732" w:rsidR="00730732">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>EJ Maps Viewer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002A0548" w:rsidR="00730732">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0548" w:rsidR="00F76BAB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(i.e., the census block group identification number and EJ characteristics of “Minority,” “Minority and Income,” etc.). Provide a breakdown of those EJ populations within 1 mile of the project site, and those within 5 miles of the site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D6296" w:rsidP="004D6296" w:rsidRDefault="004D6296" w14:paraId="69AF709F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="241FBAA4" w14:textId="73AFC137" w:rsidR="004D6296" w:rsidRDefault="004D6296" w:rsidP="00FD57C1">
+    <w:p w:rsidR="004D6296" w:rsidP="00FD57C1" w:rsidRDefault="004D6296" w14:paraId="241FBAA4" w14:textId="71788F1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0548">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Identify all languages identified in the “Languages Spoken in Massachusetts” tab of the EJ Maps Viewer as spoken by 5 percent or more of the EJ population who also identify as not speaking English “very well.” The languages should be identified for each census tract located in whole or in part within 1 mile and 5 miles of the project site, regardless of whether such census tract contains any designated EJ populations</w:t>
+        <w:t xml:space="preserve">Identify all languages identified in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730732" w:rsidR="00730732">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId29">
+        <w:r w:rsidRPr="00730732" w:rsidR="00730732">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Languages Spoke</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00730732" w:rsidR="00730732">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00730732" w:rsidR="00730732">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> in Massachusetts Map Viewer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002A0548">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as spoken by 5 percent or more of the EJ population who also identify as not speaking English “very well.” The languages should be identified for each census tract located in whole or in part within 1 mile and 5 miles of the project site, regardless of whether such census tract contains any designated EJ populations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F678B7E" w14:textId="77777777" w:rsidR="004D6296" w:rsidRPr="004D6296" w:rsidRDefault="004D6296" w:rsidP="004D6296">
+    <w:p w:rsidRPr="004D6296" w:rsidR="004D6296" w:rsidP="004D6296" w:rsidRDefault="004D6296" w14:paraId="7F678B7E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C75831A" w14:textId="3E5CDE4C" w:rsidR="004D6296" w:rsidRDefault="004D6296" w:rsidP="00FD57C1">
+    <w:p w:rsidR="004D6296" w:rsidP="00FD57C1" w:rsidRDefault="004D6296" w14:paraId="2C75831A" w14:textId="3E5CDE4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0548">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If the list of languages identified under Section I.B. has been modified with approval of the EEA EJ Director, provide a list of approved languages that the project will use to provide public involvement opportunities during the course of MEPA review. If the list has been expanded by the Proponent (without input from the EEA EJ Director), provide a list of the additional languages that will be used to provide public involvement opportunities during the course of MEPA review as required by Part II of the MEPA Public Involvement Protocol for Environmental Justice Populations (“MEPA EJ Public Involvement Protocol”). If the project is exempt from Part II of the protocol, please specify.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9B56E5" w14:textId="77777777" w:rsidR="004D6296" w:rsidRPr="004D6296" w:rsidRDefault="004D6296" w:rsidP="004D6296">
+    <w:p w:rsidRPr="004D6296" w:rsidR="004D6296" w:rsidP="004D6296" w:rsidRDefault="004D6296" w14:paraId="2F9B56E5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7074101F" w14:textId="7A726138" w:rsidR="004D6296" w:rsidRDefault="004D6296" w:rsidP="00FD57C1">
+    <w:p w:rsidR="004D6296" w:rsidP="00FD57C1" w:rsidRDefault="004D6296" w14:paraId="7074101F" w14:textId="7A726138">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6296">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Potential Effects on EJ Populations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7276B95E" w14:textId="77777777" w:rsidR="004D6296" w:rsidRDefault="004D6296" w:rsidP="00FD57C1">
+    <w:p w:rsidR="004D6296" w:rsidP="00FD57C1" w:rsidRDefault="004D6296" w14:paraId="7276B95E" w14:textId="4AF5AD9F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6296">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If an EJ</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0548">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> population has been identified using the EJ Maps Viewer within 1 mile of the project site, describe the likely effects of the project (both adverse and beneficial) on the identified EJ population(s)</w:t>
+        <w:t xml:space="preserve"> population has been identified using the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730732" w:rsidR="00730732">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EEA </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId30">
+        <w:r w:rsidRPr="00730732" w:rsidR="00730732">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>EJ Maps Viewer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00730732">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0548">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>within 1 mile of the project site, describe the likely effects of the project (both adverse and beneficial) on the identified EJ population(s)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA59198" w14:textId="77777777" w:rsidR="004D6296" w:rsidRDefault="004D6296" w:rsidP="004D6296">
+    <w:p w:rsidR="004D6296" w:rsidP="004D6296" w:rsidRDefault="004D6296" w14:paraId="6FA59198" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35744BA0" w14:textId="3EC5A7EC" w:rsidR="004D6296" w:rsidRDefault="004D6296" w:rsidP="00FD57C1">
+    <w:p w:rsidR="004D6296" w:rsidP="00FD57C1" w:rsidRDefault="004D6296" w14:paraId="35744BA0" w14:textId="356F8E63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0548">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>If an EJ population has been identified using the EJ Maps Viewer within 5 miles of the project site, will the project: (i) meet or exceed MEPA review thresholds under 301 CMR 11.03(8)(a)-(b) __ Yes __ No; or (ii) generate150 or more new average daily trips (</w:t>
+        <w:t>If an EJ population has been identified using the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730732">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730732" w:rsidR="00730732">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EEA </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId31">
+        <w:r w:rsidRPr="00730732" w:rsidR="00730732">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>EJ Maps Viewer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002A0548">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within 5 miles of the project site, will the project: (i) meet or exceed MEPA review thresholds under 301 CMR 11.03(8)(a)-(b) __ Yes __ No; or (ii) generate150 or more new average daily trips (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A0548">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>adt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A0548">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>) of diesel vehicle traffic, excluding public transit trips, over a duration of 1 year or more. ___ Yes ___ No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6649C27F" w14:textId="77777777" w:rsidR="004D6296" w:rsidRPr="004D6296" w:rsidRDefault="004D6296" w:rsidP="004D6296">
+    <w:p w:rsidRPr="004D6296" w:rsidR="004D6296" w:rsidP="004D6296" w:rsidRDefault="004D6296" w14:paraId="6649C27F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A754091" w14:textId="5D702231" w:rsidR="00F76BAB" w:rsidRDefault="00F76BAB" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00F76BAB" w:rsidP="00FD57C1" w:rsidRDefault="00F76BAB" w14:paraId="1A754091" w14:textId="5D702231">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6296">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If you answered “Yes” to either question in Section II.B., describe the likely effects of the project</w:t>
       </w:r>
       <w:r w:rsidR="004D6296">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D6296">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(both adverse and beneficial) on the identified EJ population(s).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E19D73D" w14:textId="77777777" w:rsidR="004D6296" w:rsidRPr="004D6296" w:rsidRDefault="004D6296" w:rsidP="004D6296">
+    <w:p w:rsidRPr="004D6296" w:rsidR="004D6296" w:rsidP="004D6296" w:rsidRDefault="004D6296" w14:paraId="3E19D73D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75DD1920" w14:textId="195F0559" w:rsidR="004D6296" w:rsidRDefault="004D6296" w:rsidP="00FD57C1">
+    <w:p w:rsidR="004D6296" w:rsidP="00FD57C1" w:rsidRDefault="004D6296" w14:paraId="75DD1920" w14:textId="195F0559">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6296">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Public Involvement Activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5232B348" w14:textId="59D94EE4" w:rsidR="00A712DA" w:rsidRPr="001B0DB1" w:rsidRDefault="00F76BAB" w:rsidP="00FD57C1">
+    <w:p w:rsidRPr="001B0DB1" w:rsidR="00A712DA" w:rsidP="00FD57C1" w:rsidRDefault="00F76BAB" w14:paraId="5232B348" w14:textId="59D94EE4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009768FA">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Provide a description of activities conducted prior to filing to promote public involvement by EJ populations, in accordance with Part II of the MEPA EJ Public Involvement Protocol. In particular:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F618010" w14:textId="77777777" w:rsidR="009768FA" w:rsidRDefault="00F76BAB" w:rsidP="00FD57C1">
+    <w:p w:rsidR="009768FA" w:rsidP="00FD57C1" w:rsidRDefault="00F76BAB" w14:paraId="1F618010" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009768FA">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If advance notification was provided under Part II.A., attach a copy of the Environmental Justice Screening Form and provide list of CBOs/tribes contacted (with dates). Copies of email correspondence can be attached in lieu of a separate list.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0FE65A" w14:textId="77777777" w:rsidR="00A712DA" w:rsidRPr="001B0DB1" w:rsidRDefault="00A712DA" w:rsidP="001B0DB1">
+    <w:p w:rsidRPr="001B0DB1" w:rsidR="00A712DA" w:rsidP="001B0DB1" w:rsidRDefault="00A712DA" w14:paraId="7D0FE65A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D4BA5DB" w14:textId="0A26AD1C" w:rsidR="009768FA" w:rsidRDefault="00F76BAB" w:rsidP="00FD57C1">
+    <w:p w:rsidR="009768FA" w:rsidP="00FD57C1" w:rsidRDefault="00F76BAB" w14:paraId="6D4BA5DB" w14:textId="0A26AD1C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009768FA">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>State how CBOs and tribes were informed of ways to request a community meeting, and if any meeting was requested. If public meetings were held, describe any issues of concern that were raised at such meetings, and any steps taken (including modifications to the project design) to address such concerns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B37E306" w14:textId="77777777" w:rsidR="00A712DA" w:rsidRPr="00A712DA" w:rsidRDefault="00A712DA" w:rsidP="00A712DA">
+    <w:p w:rsidRPr="00A712DA" w:rsidR="00A712DA" w:rsidP="00A712DA" w:rsidRDefault="00A712DA" w14:paraId="6B37E306" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D2A912B" w14:textId="4593DBEB" w:rsidR="00E940F2" w:rsidRDefault="00F76BAB" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00E940F2" w:rsidP="00FD57C1" w:rsidRDefault="00F76BAB" w14:paraId="3D2A912B" w14:textId="4593DBEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009768FA">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If the project is exempt from Part II of the protocol, please specify.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53833985" w14:textId="77777777" w:rsidR="00A712DA" w:rsidRPr="00A712DA" w:rsidRDefault="00A712DA" w:rsidP="00A712DA">
+    <w:p w:rsidRPr="00A712DA" w:rsidR="00A712DA" w:rsidP="00A712DA" w:rsidRDefault="00A712DA" w14:paraId="53833985" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74ED4E78" w14:textId="04CD8AD6" w:rsidR="002D057D" w:rsidRDefault="00F76BAB" w:rsidP="00FD57C1">
+    <w:p w:rsidR="002D057D" w:rsidP="00FD57C1" w:rsidRDefault="00F76BAB" w14:paraId="74ED4E78" w14:textId="04CD8AD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009768FA">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide below (or attach) a distribution list (if different from the list in Section III.A. above) of CBOs and tribes, or other individuals or entities the Proponent intends to maintain for the notice of the MEPA Site Visit and circulation of other materials and notices </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009768FA">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>during the course of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009768FA">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> MEPA review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719BC9B8" w14:textId="77777777" w:rsidR="001B0DB1" w:rsidRPr="002D057D" w:rsidRDefault="001B0DB1" w:rsidP="001B0DB1">
+    <w:p w:rsidRPr="002D057D" w:rsidR="001B0DB1" w:rsidP="001B0DB1" w:rsidRDefault="001B0DB1" w14:paraId="719BC9B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="102FC4C8" w14:textId="66BA674D" w:rsidR="00D045BF" w:rsidRDefault="00F76BAB" w:rsidP="00FD57C1">
+    <w:p w:rsidR="00D045BF" w:rsidP="00FD57C1" w:rsidRDefault="00F76BAB" w14:paraId="102FC4C8" w14:textId="66BA674D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009768FA">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Describe (or submit as a separate document) the Proponent’s plan to maintain the same level of community engagement throughout the MEPA review process, as conducted prior to filing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A1DC35" w14:textId="77777777" w:rsidR="002D057D" w:rsidRDefault="002D057D" w:rsidP="002D057D">
+    <w:p w:rsidR="002D057D" w:rsidP="002D057D" w:rsidRDefault="002D057D" w14:paraId="59A1DC35" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FC049AF" w14:textId="77777777" w:rsidR="008014D0" w:rsidRDefault="002D057D" w:rsidP="00FD57C1">
+    <w:p w:rsidR="008014D0" w:rsidP="00FD57C1" w:rsidRDefault="002D057D" w14:paraId="3FC049AF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A6BD7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For Projects seeking to meet qualifying housing criteria at 301 CMR 11.01(2)(c)1. and 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B0A84C" w14:textId="77777777" w:rsidR="00F671B9" w:rsidRPr="00F671B9" w:rsidRDefault="00F671B9" w:rsidP="00F671B9">
+    <w:p w:rsidRPr="00F671B9" w:rsidR="00F671B9" w:rsidP="00F671B9" w:rsidRDefault="00F671B9" w14:paraId="44B0A84C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify any municipality or census tract meeting the definition of “vulnerable health EJ criteria” in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId32">
         <w:r w:rsidRPr="006F6665">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>DPH EJ Tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> located in whole or in part within the DGA of the Project site. </w:t>
       </w:r>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>[Information can be reproduced from Environmental Justice Screening Form, used to provide Advance Notification under 301 CMR 11.05(4).]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDDBBBE" w14:textId="77777777" w:rsidR="00F671B9" w:rsidRPr="00171384" w:rsidRDefault="00F671B9" w:rsidP="00F671B9">
+    <w:p w:rsidRPr="00171384" w:rsidR="00F671B9" w:rsidP="00F671B9" w:rsidRDefault="00F671B9" w14:paraId="4EDDBBBE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4835448D" w14:textId="77777777" w:rsidR="00F671B9" w:rsidRDefault="00F671B9" w:rsidP="00F671B9">
+    <w:p w:rsidR="00F671B9" w:rsidP="00F671B9" w:rsidRDefault="00F671B9" w14:paraId="4835448D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify the sources of potential pollution within the boundaries of the identified EJ populations within the DGA, using the mapping layers available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId33">
         <w:r w:rsidRPr="006F6665">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>DPH EJ Tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA3570B" w14:textId="77777777" w:rsidR="00F671B9" w:rsidRPr="00F671B9" w:rsidRDefault="00F671B9" w:rsidP="00F671B9">
+    <w:p w:rsidRPr="00F671B9" w:rsidR="00F671B9" w:rsidP="00F671B9" w:rsidRDefault="00F671B9" w14:paraId="3EA3570B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E93A000" w14:textId="77777777" w:rsidR="00F671B9" w:rsidRPr="00171384" w:rsidRDefault="00F671B9" w:rsidP="00F671B9">
+    <w:p w:rsidRPr="00171384" w:rsidR="00F671B9" w:rsidP="00F671B9" w:rsidRDefault="00F671B9" w14:paraId="3E93A000" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe the benefits provided for the identified EJ populations within the DGA, including but not limited to the following</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (complete applicable items below)</w:t>
       </w:r>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406E047B" w14:textId="77777777" w:rsidR="00F671B9" w:rsidRPr="00171384" w:rsidRDefault="00F671B9" w:rsidP="00F671B9">
+    <w:p w:rsidRPr="00171384" w:rsidR="00F671B9" w:rsidP="00F671B9" w:rsidRDefault="00F671B9" w14:paraId="406E047B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Affordable units provided: __ units or __% (appx)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AEAC69" w14:textId="77777777" w:rsidR="00F671B9" w:rsidRPr="00171384" w:rsidRDefault="00F671B9" w:rsidP="00F671B9">
+    <w:p w:rsidRPr="00171384" w:rsidR="00F671B9" w:rsidP="00F671B9" w:rsidRDefault="00F671B9" w14:paraId="57AEAC69" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Is the project retaining or increasing existing affordability: __Y __N </w:t>
       </w:r>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>[if decreasing existing affordability, provide rationale]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63192E28" w14:textId="77777777" w:rsidR="00F671B9" w:rsidRPr="00171384" w:rsidRDefault="00F671B9" w:rsidP="00F671B9">
+    <w:p w:rsidRPr="00171384" w:rsidR="00F671B9" w:rsidP="00F671B9" w:rsidRDefault="00F671B9" w14:paraId="63192E28" w14:textId="05D416CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tree plantings: __ [number or acreage] </w:t>
       </w:r>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[Locations for plantings can be identified with input from local or state agencies, or using the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-        <w:r w:rsidRPr="00171384">
+      <w:hyperlink w:history="1" r:id="rId34">
+        <w:r w:rsidRPr="00AE547B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>https://landscape.itreetools.org/maps/</w:t>
+          <w:t>i-tree landscape tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="580C9197" w14:textId="77777777" w:rsidR="00F671B9" w:rsidRPr="00171384" w:rsidRDefault="00F671B9" w:rsidP="00F671B9">
+        <w:t xml:space="preserve"> to identify census blocks with low tree canopy]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171384" w:rsidR="00F671B9" w:rsidP="00F671B9" w:rsidRDefault="00F671B9" w14:paraId="580C9197" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Open space/parks: ___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753A3E9F" w14:textId="77777777" w:rsidR="00F671B9" w:rsidRPr="00171384" w:rsidRDefault="00F671B9" w:rsidP="00F671B9">
+    <w:p w:rsidRPr="00171384" w:rsidR="00F671B9" w:rsidP="00F671B9" w:rsidRDefault="00F671B9" w14:paraId="753A3E9F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Air quality/public health </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>benefits</w:t>
@@ -29805,1115 +30287,1114 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e.g., air quality monitoring, indoor air quality, contributions to local health clinics, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568141C3" w14:textId="77777777" w:rsidR="00F671B9" w:rsidRPr="00171384" w:rsidRDefault="00F671B9" w:rsidP="00F671B9">
+    <w:p w:rsidRPr="00171384" w:rsidR="00F671B9" w:rsidP="00F671B9" w:rsidRDefault="00F671B9" w14:paraId="568141C3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Stormwater/flooding reduction measures: ____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C4B42D" w14:textId="77777777" w:rsidR="00F671B9" w:rsidRPr="00171384" w:rsidRDefault="00F671B9" w:rsidP="00F671B9">
+    <w:p w:rsidRPr="00171384" w:rsidR="00F671B9" w:rsidP="00F671B9" w:rsidRDefault="00F671B9" w14:paraId="37C4B42D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Retail activation / community space: ___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1040F020" w14:textId="77777777" w:rsidR="00F671B9" w:rsidRPr="00171384" w:rsidRDefault="00F671B9" w:rsidP="00F671B9">
+    <w:p w:rsidRPr="00171384" w:rsidR="00F671B9" w:rsidP="00F671B9" w:rsidRDefault="00F671B9" w14:paraId="1040F020" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Affirmative marketing efforts: __ [home ownership, rental, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFB18FA" w14:textId="77777777" w:rsidR="00F671B9" w:rsidRDefault="00F671B9" w:rsidP="00F671B9">
+    <w:p w:rsidR="00F671B9" w:rsidP="00F671B9" w:rsidRDefault="00F671B9" w14:paraId="7FFB18FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Construction period: __ [air/noise monitoring, traffic controls, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00171384">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E14497E" w14:textId="3EA5CE08" w:rsidR="00431642" w:rsidRPr="00F671B9" w:rsidRDefault="00F671B9" w:rsidP="00F671B9">
+    <w:p w:rsidRPr="00F671B9" w:rsidR="00431642" w:rsidP="00F671B9" w:rsidRDefault="00F671B9" w14:paraId="7E14497E" w14:textId="3EA5CE08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F671B9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Others: _</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidR="00431642" w:rsidRPr="00F671B9">
+      <w:r w:rsidRPr="00F671B9" w:rsidR="00431642">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76080A28" w14:textId="7BD444A9" w:rsidR="00E96477" w:rsidRPr="00DF25AA" w:rsidRDefault="00E96477" w:rsidP="00DF25AA">
+    <w:p w:rsidRPr="00DF25AA" w:rsidR="00E96477" w:rsidP="00DF25AA" w:rsidRDefault="00E96477" w14:paraId="76080A28" w14:textId="7BD444A9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="005C6B3B">
-        <w:lastRenderedPageBreak/>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidR="00DF25AA">
         <w:t>ualifying Housing Criteria Section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770C5F2A" w14:textId="77777777" w:rsidR="009772CB" w:rsidRPr="00F161A2" w:rsidRDefault="009772CB" w:rsidP="009772CB">
+    <w:p w:rsidRPr="00F161A2" w:rsidR="009772CB" w:rsidP="009772CB" w:rsidRDefault="009772CB" w14:paraId="770C5F2A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F161A2">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Complete the items below to demonstrate compliance with qualifying housing criteria at 301 CMR 11.01(2)(c)1. or 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDA4A38" w14:textId="04FE90EA" w:rsidR="00E96477" w:rsidRDefault="00E96477" w:rsidP="001674B0">
+    <w:p w:rsidR="00E96477" w:rsidP="001674B0" w:rsidRDefault="00E96477" w14:paraId="5BDA4A38" w14:textId="04FE90EA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent1"/>
         <w:tblW w:w="10440" w:type="dxa"/>
         <w:tblInd w:w="-455" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="4433"/>
         <w:gridCol w:w="4207"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A33320" w:rsidRPr="00060FAB" w14:paraId="344BC563" w14:textId="77777777" w:rsidTr="0037354C">
+      <w:tr w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidTr="0037354C" w14:paraId="344BC563" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="618AACDA" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="618AACDA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Criterion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4433" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20160F20" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="20160F20" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Metric</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="094EEFA2" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00437CF5" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00437CF5" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="094EEFA2" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437CF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33320" w:rsidRPr="00060FAB" w14:paraId="3A8150DD" w14:textId="77777777" w:rsidTr="004C290E">
+      <w:tr w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidTr="004C290E" w14:paraId="3A8150DD" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="59E02EE5" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00826B95" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00826B95" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="59E02EE5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826B95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Housing-centered</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4433" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0873EF6C" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="0873EF6C" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00920D88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">evotes 67% or more of the gross floor area of the Project to residential uses, with the remainder devoted to supportive commercial, cultural, educational, community and/or civic uses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00920D88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ross floor area shall not include parking, utility space, and other ancillary spaces not intended for exclusive occupancy by the user or tenant</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62B4A8BF" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="62B4A8BF" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4207" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="47BA8F2A" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="47BA8F2A" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ross floor area</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (GFA)</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of project: ___ sq</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (from ENF impacts table on p. 2)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B1307B0" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="5B1307B0" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="041AC515" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="041AC515" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>GFA % residential: __%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(must be ≥67%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12075773" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="12075773" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>GFA</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of residential use: ___ sq</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EB29FAF" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="3EB29FAF" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">GFA </w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>non-residential</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> uses: __ sq (specify uses: ___,   ,   _)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65A4CC4C" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="65A4CC4C" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Excluded areas: ___ sq (specify exclusions: __, ___, ___)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E3E63A3" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="7E3E63A3" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33320" w:rsidRPr="00060FAB" w14:paraId="0DDEEB3B" w14:textId="77777777" w:rsidTr="00826B95">
+      <w:tr w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidTr="00826B95" w14:paraId="0DDEEB3B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1808"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E07F073" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00826B95" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00826B95" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="0E07F073" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826B95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dense</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4433" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61A02E29" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="61A02E29" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Achieves density of:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5917D88C" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="5917D88C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">at least 8 units per acre for </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>single-family;</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="02DB6428" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="02DB6428" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>at least 12 units per acre for two- or three-family buildings; and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="359DF839" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="359DF839" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>at least 15 units per acre for multi-family housing of more than three-family residential uses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08486433" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="08486433" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Single family</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C38B990" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00B70C32" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00B70C32" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="5C38B990" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nu</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70C32">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">mber of units: __ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0733BCA2" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="0733BCA2" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70C32">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Density: __ units per acre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (calculated under local zoning requirements; include citation </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> local requirements and any approvals received)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66D834DE" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="66D834DE" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F711453" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="0F711453" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2- or 3-family buildings</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0025684F" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="0025684F" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of units: __ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="361F3BFF" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="361F3BFF" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Density: __ units per acre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (calculated under local zoning requirements; include citation </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> local requirements and any approvals received)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="674D804D" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="674D804D" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="233FE9F5" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="233FE9F5" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Multi-family over 3-family</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65FF29A1" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="65FF29A1" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of units: __ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08ECE639" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="08ECE639" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Density: __ units per acre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (calculated under local zoning requirements; include citation </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> local requirements and any approvals received)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0348DF4B" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="0348DF4B" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1DAAF7C5" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="1DAAF7C5" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00566328">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r>
@@ -30953,196 +31434,196 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> may qualify if </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>either</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> criterion (b) or (c) is met.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42F00AE6" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00946A94" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00946A94" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="42F00AE6" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB5156" w:rsidRPr="00060FAB" w14:paraId="5F7E84BB" w14:textId="77777777" w:rsidTr="00BB5156">
+      <w:tr w:rsidRPr="00060FAB" w:rsidR="00BB5156" w:rsidTr="00BB5156" w14:paraId="5F7E84BB" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1808"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E936006" w14:textId="4FAAAF91" w:rsidR="00BB5156" w:rsidRPr="00826B95" w:rsidRDefault="00BB5156" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00826B95" w:rsidR="00BB5156" w:rsidP="005F36CC" w:rsidRDefault="00BB5156" w14:paraId="1E936006" w14:textId="4FAAAF91">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Infill</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4433" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE6C4E5" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRPr="00060FAB" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="7BE6C4E5" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Alters </w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>up to 5 acres of previously undeveloped land. Redevelopment of previously developed land, or redevelopment of land within or appurtenant to an office or industrial park or large institutional property, shall not be defined as alteration of previously undeveloped land.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B4E5583" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="005F36CC">
+          <w:p w:rsidR="00BB5156" w:rsidP="005F36CC" w:rsidRDefault="00BB5156" w14:paraId="4B4E5583" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26AA6DF0" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRPr="00334990" w:rsidRDefault="00BB5156" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00334990" w:rsidR="00BB5156" w:rsidP="005F36CC" w:rsidRDefault="00BB5156" w14:paraId="26AA6DF0" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00334990">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16D79887" w14:textId="14BDAACE" w:rsidR="00BB5156" w:rsidRPr="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00BB5156" w:rsidR="00BB5156" w:rsidP="005F36CC" w:rsidRDefault="00BB5156" w14:paraId="16D79887" w14:textId="14BDAACE">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4207" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5A110CDD" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRPr="00060FAB" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="5A110CDD" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Alteration of previously undeveloped land: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -31162,81 +31643,81 @@
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">must be </w:t>
             </w:r>
             <w:r w:rsidRPr="002B3D32">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>≤10 acres</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B275DDD" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRPr="00060FAB" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="5B275DDD" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1048D07D" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRPr="00060FAB" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="1048D07D" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If &gt;5 acres but ≤10 acres, specify the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5472FFC9" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRPr="00B70C32" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidRPr="00B70C32" w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="5472FFC9" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70C32">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
@@ -31247,51 +31728,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">or acreage </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70C32">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">of trees removed: __ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(appx)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ACB9A95" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="5ACB9A95" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70C32">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
@@ -31326,621 +31807,620 @@
             <w:r w:rsidRPr="00B70C32">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> replaced: __ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(appx) </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70C32">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(indicate # on-site and off-site)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FF63ACB" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRPr="007150C3" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidRPr="007150C3" w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="4FF63ACB" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Describe tree retention and replanting plan:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70C32">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68033E6B" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRPr="00060FAB" w:rsidRDefault="00BB5156" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00BB5156" w:rsidP="005F36CC" w:rsidRDefault="00BB5156" w14:paraId="68033E6B" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33320" w:rsidRPr="00060FAB" w14:paraId="18698467" w14:textId="77777777" w:rsidTr="00826B95">
+      <w:tr w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidTr="00826B95" w14:paraId="18698467" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="5732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF2E976" w14:textId="56558BCC" w:rsidR="00A33320" w:rsidRPr="00826B95" w:rsidRDefault="00A33320" w:rsidP="00BB5156">
+          <w:p w:rsidRPr="00826B95" w:rsidR="00A33320" w:rsidP="00BB5156" w:rsidRDefault="00A33320" w14:paraId="3BF2E976" w14:textId="56558BCC">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826B95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Infill</w:t>
             </w:r>
             <w:r w:rsidR="00BB5156">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB5156" w:rsidRPr="00BB5156">
+            <w:r w:rsidRPr="00BB5156" w:rsidR="00BB5156">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(cont.)</w:t>
             </w:r>
             <w:r w:rsidRPr="00826B95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4433" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="22447651" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="22447651" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Alters </w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>up to 10 acres of previously undeveloped land and the Project proposes a tree retention and replanting plan that demonstrates measures to minimize tree removal and replace removed trees to the maximum extent practicable</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="377BBF05" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="377BBF05" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="215BE222" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="215BE222" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>AND</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CFEF87C" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="5CFEF87C" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C8F877C" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="3C8F877C" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67391">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>o portion of the Project site shall include any land where projected total ecosystem carbon stocks are in the top quintile statewide, as defined by the Massachusetts Forest Carbon Top Quintile data layer issued by EEA; any designated priority habitat, as defined in 321 CMR 10.02; or any land with soils classified as prime farmland by the United States Department of Agriculture which is currently in active agricultural use or was in active agricultural use within the past five years</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="694D831A" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="694D831A" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4207" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="42F04F92" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="42F04F92" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18295D52" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="18295D52" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00713D41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Attach locus map showing the Project site in relation to the 3 natural resource areas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> specified in this criterion (this should be combined with map of highest hazard areas for flood and erosion criterion below)</w:t>
             </w:r>
             <w:r w:rsidRPr="00713D41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, using the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId35">
               <w:r w:rsidRPr="001A2530">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>MEPA Qualifying Housing Ma</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>p</w:t>
               </w:r>
               <w:r w:rsidRPr="001A2530">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Viewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05EDDEFF" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00713D41" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00713D41" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="05EDDEFF" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="119085B3" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="119085B3" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the Project site located </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>outside the 3 natural resource areas specified:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7065EC2E" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00823F27" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00823F27" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="7065EC2E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823F27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Top quintile carbon  </w:t>
             </w:r>
             <w:r w:rsidRPr="00823F27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__Y  __N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11229DD8" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="11229DD8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3020E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Designated rare species habitat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__Y  __N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="780E2821" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00B3020E" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00B3020E" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="780E2821" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3020E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Prime farmland soil</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">s  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__Y  __N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="522670D3" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="522670D3" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27C32BCA" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="27C32BCA" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Has </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the site been </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70C32">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>in active agricultural use</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> within the past five years?  __Y  __N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0573B5C2" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="0573B5C2" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="431090FE" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="431090FE" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D973EFB" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="6D973EFB" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F7AE2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r w:rsidRPr="005F7AE2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
@@ -31955,62 +32435,62 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">has not been </w:t>
             </w:r>
             <w:r w:rsidRPr="005F7AE2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>in active agricultural use</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> within the past 5 years.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E5813CD" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="5E5813CD" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73FC799C" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00DD3F36" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00DD3F36" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="73FC799C" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00566328">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD3F36">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
@@ -32028,708 +32508,704 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD3F36">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>locus map must be provided for all Projects, even if seeking to proceed under 301 CMR 11.01(2)(c)2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37D24338" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="37D24338" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33320" w:rsidRPr="005C34DC" w14:paraId="2A107EA4" w14:textId="77777777" w:rsidTr="00BB5156">
+      <w:tr w:rsidRPr="005C34DC" w:rsidR="00A33320" w:rsidTr="00BB5156" w14:paraId="2A107EA4" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8D38C2" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="00BB5156">
+          <w:p w:rsidR="00A33320" w:rsidP="00BB5156" w:rsidRDefault="00A33320" w14:paraId="1E8D38C2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826B95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Flood and Erosion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DA41BE2" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="4DA41BE2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C274838" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="2C274838" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76EE8512" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="76EE8512" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75848703" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="75848703" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4463EDF4" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="4463EDF4" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FCC39DF" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="1FCC39DF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A9C533C" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="1A9C533C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="694D988B" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="694D988B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5725ADB4" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="5725ADB4" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="344F4C89" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="344F4C89" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="399C3747" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="399C3747" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="099763DA" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="099763DA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="622FDAA2" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="622FDAA2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F9137D1" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="0F9137D1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A494328" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="7A494328" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5810B271" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="5810B271" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28D733C0" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="28D733C0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22190775" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="22190775" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C9BA784" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="6C9BA784" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18F0E81D" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="18F0E81D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F9772B7" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="7F9772B7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0571F7FF" w14:textId="77777777" w:rsidR="00BB5156" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="0571F7FF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="23091AB8" w14:textId="4578BDAE" w:rsidR="00BB5156" w:rsidRPr="00826B95" w:rsidRDefault="00BB5156" w:rsidP="00BB5156">
+          <w:p w:rsidRPr="00826B95" w:rsidR="00BB5156" w:rsidP="00BB5156" w:rsidRDefault="00BB5156" w14:paraId="23091AB8" w14:textId="4578BDAE">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Flood and Erosion </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB5156">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(cont.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4433" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2F52BA45" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="2F52BA45" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>For Any Project:</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Located </w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>outside highest hazard areas and outside the Special Flood Hazard Area as defined by the Wetlands Protection Act regulations at 310 CMR 10.00.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13C0B01A" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="13C0B01A" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6230906A" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="6230906A" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C210A78" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="7C210A78" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A9BA73D" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="1A9BA73D" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If Redevelopment</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Located outside highest hazard areas and complies with the American Society of Civil Engineers Guidance on Structural Safety in Flood Areas (ASCE 24-24).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="606B9C8F" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="606B9C8F" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B620C24" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="1B620C24" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B789407" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="1B789407" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If Redevelopment and does not exceed any mandatory EIR threshold:</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Complies with the American Society of Civil Engineers Guidance on Structural Safety in Flood Areas (ASCE 24-24) and demonstrates absence of off-site flood impacts.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BD386F0" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="7BD386F0" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CECA071" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="7CECA071" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00653D6E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Redevelopment</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> means replacement, rehabilitation, or expansion of existing structures, improvement of existing roads or reuse of degraded or previously developed areas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D34CF8E" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="0D34CF8E" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00653D6E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Highest hazard areas</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> shall be those areas subject to high erosion or with exposure to flooding characterized by factors such as high-velocity flows, high-velocity wave action, breaking wave heights, sheet flow and scour and flash flooding. Such highest hazard areas shall include, but not be limited to, the following areas as defined by the Federal Emergency Management Agency: V, Coastal A and AO zones on a Flood Insurance Rate Map (FIRM) and floodways and A zones along the banks of waterbodies. The Secretary shall set forth in guidance methodology for delineating highest hazard areas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E0B32EF" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="3E0B32EF" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4207" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4EADC514" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="4EADC514" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Is the Project considered</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>edevelopment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
@@ -32738,51 +33214,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> _</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B6E6A53" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="7B6E6A53" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
@@ -32801,122 +33277,122 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> P</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>roject does not qualify as redevelopment, the entire project must be considered new.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55F1FF17" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="55F1FF17" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FD408D2" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00060FAB" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00060FAB" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="3FD408D2" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Is the Project site located o</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>utside the Special Flood Hazard Area as defined by the Wetlands Protection Act regulations at 310 CMR 10.00: __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4463369B" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="4463369B" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D32BBBD" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="2D32BBBD" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[Note: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
@@ -32925,64 +33401,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">this must be documented by printing and attaching a </w:t>
             </w:r>
             <w:r w:rsidRPr="00F63168">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>FEMA FIRMette from the FEMA Flood Map Service Center website</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, as part of required attachment #4 to the ENF. If the Proponent intends to rely on other information, please specify.]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB76CB8" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="0BB76CB8" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F3E99CA" w14:textId="4C1FFEC5" w:rsidR="0037354C" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="0037354C" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="3F3E99CA" w14:textId="4C1FFEC5">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the Project site located </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">outside highest hazard areas as </w:t>
             </w:r>
             <w:r w:rsidRPr="00D01A60">
@@ -33008,183 +33484,182 @@
               </w:rPr>
               <w:t>: __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidRPr="00060FAB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="634FE497" w14:textId="77777777" w:rsidR="0037354C" w:rsidRDefault="0037354C" w:rsidP="005F36CC">
+          <w:p w:rsidR="0037354C" w:rsidP="005F36CC" w:rsidRDefault="0037354C" w14:paraId="634FE497" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F143E35" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="004933CF" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="004933CF" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="5F143E35" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">**Attach locus map showing the Project site in relation to the highest hazard areas as designated by the Executive </w:t>
             </w:r>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Office of Energy and Environmental Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (can combine with map of 3 layers for infill criterion above), </w:t>
             </w:r>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>using the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId36">
               <w:r w:rsidRPr="001A2530">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>MEPA Qualifying Housing Ma</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>p</w:t>
               </w:r>
               <w:r w:rsidRPr="001A2530">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Viewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26A361BB" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="004933CF" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="004933CF" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="26A361BB" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64E8FAAE" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="004933CF" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="004933CF" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="64E8FAAE" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Specify whether</w:t>
             </w:r>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> any portion of the Project site </w:t>
             </w:r>
@@ -33193,180 +33668,180 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>located in</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58E5C472" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="004933CF" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="004933CF" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="58E5C472" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>FEMA V Zone: __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01AE1E16" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="004933CF" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="004933CF" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="01AE1E16" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>FEMA Coastal A: __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FC4EF36" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="004933CF" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="004933CF" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="0FC4EF36" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>FEMA AO Zone: __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1119AD75" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="004933CF" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="004933CF" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="1119AD75" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Within </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
@@ -33397,51 +33872,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21202CE2" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="0053737F" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="0053737F" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="21202CE2" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Barrier Beach:  __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33459,105 +33934,93 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>note:</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">note: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004933CF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004933CF">
+              <w:t>this must be documented with environmental constraints map as part of required attachment #4]</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>this must be documented with environmental constraints map as part of required attachment #4]</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A66A999" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="6A66A999" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F854811" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="7F854811" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3332">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -33568,311 +34031,310 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: If the Proponent intends to rely on information other than the </w:t>
             </w:r>
             <w:r w:rsidRPr="00220CAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MEPA Qualifying Housing Map Viewer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to demonstrate eligibility under this criterion, please provide detailed justification. However, the “high erosion” areas as mapped in the Viewer shall be definitive.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="372AAD30" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="372AAD30" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B42CB66" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00DD3F36" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00DD3F36" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="7B42CB66" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD3F36">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>: this locus map must be provided for all Projects, even if seeking to proceed under 301 CMR 11.01(2)(c)2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C81F467" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00B72293" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="00B72293" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="4C81F467" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3089E012" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="3089E012" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
             <w:r w:rsidRPr="00B72293">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> demonstrat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00B72293">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> compliance with ASCE 24-24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, provide a certification by a qualified professional and a narrative description of key project components, including building elevations relative to established base flood elevations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3465E569" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="3465E569" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="441EC2F0" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="441EC2F0" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If applicable, provide documentation to demonstrate the </w:t>
             </w:r>
             <w:r w:rsidRPr="00B72293">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>absence of off-site flood impacts from the Project</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (provide information consistent with Section IV. of Climate Change Adaptation and Resiliency Section, including flow path analysis or topographic maps as applicable).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B294A33" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="005C34DC" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="6B294A33" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33320" w:rsidRPr="005C34DC" w14:paraId="11B2A30A" w14:textId="77777777" w:rsidTr="00826B95">
+      <w:tr w:rsidRPr="005C34DC" w:rsidR="00A33320" w:rsidTr="00826B95" w14:paraId="11B2A30A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="55D713A6" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00826B95" w:rsidRDefault="00A33320" w:rsidP="00BB5156">
+          <w:p w:rsidRPr="00826B95" w:rsidR="00A33320" w:rsidP="00BB5156" w:rsidRDefault="00A33320" w14:paraId="55D713A6" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826B95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Energy Efficient </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4433" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="37199861" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="005C34DC" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="37199861" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Complies</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>with the Massachusetts Stretch Energy Code adopted pursuant to Chapter 169 of the Acts of 2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BF7893E" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="005C34DC" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="6BF7893E" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4207" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1258FEB8" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="005C34DC" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="1258FEB8" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Does Project comply with the </w:t>
             </w:r>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Massachusetts Stretch Energy Code</w:t>
             </w:r>
             <w:r>
@@ -33893,289 +34355,278 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B30A199" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="7B30A199" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13B452BC" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="13B452BC" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Specify the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07D6BC5C" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="005C34DC" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="07D6BC5C" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel source for space heating: ___ (air source heat pump, ground source heat pump, gas, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>etc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5404C287" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="005C34DC" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="5404C287" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37AEC4F9" w14:textId="77777777" w:rsidR="006622F7" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidR="006622F7" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="37AEC4F9" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel source for water heating: ___ (air source heat pump, ground source heat pump, gas, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>etc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A6510AD" w14:textId="77777777" w:rsidR="006622F7" w:rsidRDefault="006622F7" w:rsidP="005F36CC">
+          <w:p w:rsidR="006622F7" w:rsidP="005F36CC" w:rsidRDefault="006622F7" w14:paraId="6A6510AD" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C7436DB" w14:textId="46C76471" w:rsidR="00A33320" w:rsidRPr="005C34DC" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="7C7436DB" w14:textId="46C76471">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Passivehouse</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Passivehouse certified: __</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> certified: __</w:t>
+              <w:t xml:space="preserve"> __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Y</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11695A1C" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="005C34DC" w:rsidRDefault="00A33320" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00A33320" w:rsidP="005F36CC" w:rsidRDefault="00A33320" w14:paraId="11695A1C" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33B18" w:rsidRPr="005C34DC" w14:paraId="362428AA" w14:textId="77777777" w:rsidTr="00917542">
+      <w:tr w:rsidRPr="005C34DC" w:rsidR="00A33B18" w:rsidTr="00917542" w14:paraId="362428AA" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+              <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC17B5B" w14:textId="197C5F7A" w:rsidR="00334990" w:rsidRPr="00826B95" w:rsidRDefault="00A33B18" w:rsidP="00334990">
+          <w:p w:rsidRPr="00826B95" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00A33B18" w14:paraId="1EC17B5B" w14:textId="197C5F7A">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Adequately served by utilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4433" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+              <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0541B2" w14:textId="77777777" w:rsidR="00A33B18" w:rsidRPr="00334990" w:rsidRDefault="00A33B18" w:rsidP="00334990">
+          <w:p w:rsidRPr="00334990" w:rsidR="00A33B18" w:rsidP="00334990" w:rsidRDefault="00A33B18" w14:paraId="5D0541B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00334990">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Does not require approval of a new </w:t>
             </w:r>
@@ -34199,448 +34650,448 @@
             </w:r>
             <w:r w:rsidRPr="00334990">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">pursuant to the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00334990">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Interbasin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00334990">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Transfer Act and implementing regulations at 313 CMR 4.00.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31F58A09" w14:textId="77777777" w:rsidR="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="31F58A09" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47D638D0" w14:textId="6B4E3288" w:rsidR="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="47D638D0" w14:textId="6B4E3288">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00334990">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>AND</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01546666" w14:textId="77777777" w:rsidR="00334990" w:rsidRPr="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="00334990" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="01546666" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75D02DE9" w14:textId="7A31AC38" w:rsidR="00A33B18" w:rsidRPr="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="00334990" w:rsidR="00A33B18" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="75D02DE9" w14:textId="7A31AC38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00334990">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Does not require a new or expanded gas main</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FA60EF9" w14:textId="77777777" w:rsidR="00A33B18" w:rsidRPr="005C34DC" w:rsidRDefault="00A33B18" w:rsidP="005F36CC">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00A33B18" w:rsidP="005F36CC" w:rsidRDefault="00A33B18" w14:paraId="7FA60EF9" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4207" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+              <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB9B144" w14:textId="77777777" w:rsidR="00A33B18" w:rsidRPr="008F6636" w:rsidRDefault="00A33B18" w:rsidP="00A33B18">
+          <w:p w:rsidRPr="008F6636" w:rsidR="00A33B18" w:rsidP="00A33B18" w:rsidRDefault="00A33B18" w14:paraId="3BB9B144" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F6636">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Note: this criterion is not applicable to Projects seeking to qualify under 301 CMR 11.01(2)(c)2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DD25508" w14:textId="77777777" w:rsidR="00A33B18" w:rsidRPr="008F6636" w:rsidRDefault="00A33B18" w:rsidP="00A33B18">
+          <w:p w:rsidRPr="008F6636" w:rsidR="00A33B18" w:rsidP="00A33B18" w:rsidRDefault="00A33B18" w14:paraId="5DD25508" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6914F576" w14:textId="77777777" w:rsidR="00A33B18" w:rsidRPr="008F6636" w:rsidRDefault="00A33B18" w:rsidP="00A33B18">
+          <w:p w:rsidRPr="008F6636" w:rsidR="00A33B18" w:rsidP="00A33B18" w:rsidRDefault="00A33B18" w14:paraId="6914F576" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F6636">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Will Project require approval of a new </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F6636">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>interbasin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F6636">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> transfer of water or wastewater, other than a transfer determined to be insignificant:  __Y __N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64199CBC" w14:textId="77777777" w:rsidR="00A33B18" w:rsidRPr="008F6636" w:rsidRDefault="00A33B18" w:rsidP="00A33B18">
+          <w:p w:rsidRPr="008F6636" w:rsidR="00A33B18" w:rsidP="00A33B18" w:rsidRDefault="00A33B18" w14:paraId="64199CBC" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="459ED594" w14:textId="77777777" w:rsidR="00A33B18" w:rsidRPr="008F6636" w:rsidRDefault="00A33B18" w:rsidP="00A33B18">
+          <w:p w:rsidRPr="008F6636" w:rsidR="00A33B18" w:rsidP="00A33B18" w:rsidRDefault="00A33B18" w14:paraId="459ED594" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F6636">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Will Project require a new or expanded gas main </w:t>
             </w:r>
             <w:r w:rsidRPr="008F6636">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(not individual hookups)</w:t>
             </w:r>
             <w:r w:rsidRPr="008F6636">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>: __Y __N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20995A26" w14:textId="77777777" w:rsidR="00A33B18" w:rsidRDefault="00A33B18" w:rsidP="005F36CC">
+          <w:p w:rsidR="00A33B18" w:rsidP="005F36CC" w:rsidRDefault="00A33B18" w14:paraId="20995A26" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00334990" w:rsidRPr="005C34DC" w14:paraId="037D1CB4" w14:textId="77777777" w:rsidTr="00917542">
+      <w:tr w:rsidRPr="005C34DC" w:rsidR="00334990" w:rsidTr="00917542" w14:paraId="037D1CB4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+              <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="573751E3" w14:textId="694A2C39" w:rsidR="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="573751E3" w14:textId="694A2C39">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00334990">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Accessible</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4433" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+              <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF23AA8" w14:textId="77777777" w:rsidR="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="1DF23AA8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00334990">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Generates fewer than 3,000 New unadjusted average daily trips (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00334990">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>adt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00334990">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>) on roadways leading to a single location</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58D56BA3" w14:textId="77777777" w:rsidR="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="58D56BA3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="360"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6CFAC293" w14:textId="57D211A8" w:rsidR="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="6CFAC293" w14:textId="57D211A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="360"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5783F67E" w14:textId="77777777" w:rsidR="00334990" w:rsidRPr="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="00334990" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="5783F67E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="360"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="004D5114" w14:textId="0A4E60FB" w:rsidR="00334990" w:rsidRPr="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="00334990" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="004D5114" w14:textId="0A4E60FB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="000C04EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
@@ -34680,108 +35131,108 @@
               </w:rPr>
               <w:t>, prior to filing the ENF, must consult with the Massachusetts Department of Transportation and with the Massachusetts Bay Transportation Authority or applicable local or regional transit authority established pursuant to M.G.</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000C04EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>L. c</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000C04EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>. 161B, § 3 or § 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4207" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+              <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="718B1925" w14:textId="77777777" w:rsidR="00334990" w:rsidRPr="008B3F56" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="008B3F56" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="718B1925" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> this criterion is not applicable to Projects seeking to qualify under</w:t>
             </w:r>
             <w:r w:rsidRPr="00785439">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 301 CMR 11.01(2)(c)2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0050A1B2" w14:textId="77777777" w:rsidR="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="0050A1B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3057E9E1" w14:textId="77777777" w:rsidR="00334990" w:rsidRPr="005C34DC" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="3057E9E1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Specify New unadjusted average daily trips (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
@@ -34822,65 +35273,65 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>adt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37B429C4" w14:textId="77777777" w:rsidR="00334990" w:rsidRPr="005C34DC" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="37B429C4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15B321F1" w14:textId="77777777" w:rsidR="00334990" w:rsidRPr="005C34DC" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="15B321F1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If unadjusted </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
@@ -34908,212 +35359,212 @@
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3,000 but </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6,000, specify the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1429D6F2" w14:textId="77777777" w:rsidR="00334990" w:rsidRPr="005C34DC" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="1429D6F2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Is the Project site located within ½ mile of a transit stop: __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2427C4D4" w14:textId="77777777" w:rsidR="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="2427C4D4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Does the Project provide existing or proposed safe and accessible path of travel to the transit stop: __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24B6B45C" w14:textId="77777777" w:rsidR="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="24B6B45C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">pecify any </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">proposals to provide </w:t>
             </w:r>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>access as part of the Project: ___</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="103201DF" w14:textId="77777777" w:rsidR="00334990" w:rsidRPr="005C34DC" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="103201DF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="360"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="697E7052" w14:textId="77777777" w:rsidR="00334990" w:rsidRPr="005C34DC" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="697E7052" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1F30">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Note</w:t>
@@ -35167,67 +35618,67 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>local or regional transit authority established pursuant to M.G.L. c. 161B, § 3 or §</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B176FB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32A7EF5A" w14:textId="77777777" w:rsidR="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="32A7EF5A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F96294F" w14:textId="77777777" w:rsidR="00334990" w:rsidRPr="005C34DC" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="6F96294F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If unadjusted </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
@@ -35255,100 +35706,100 @@
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3,000 but </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6,000, specify the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EBB9ED4" w14:textId="77777777" w:rsidR="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="6EBB9ED4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Did the Proponent conduct consultation with MassDOT: __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC910D8" w14:textId="77777777" w:rsidR="00334990" w:rsidRPr="005C34DC" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="2EC910D8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Did the Proponent conduct consultation with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -35369,108 +35820,108 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7298029C" w14:textId="77777777" w:rsidR="00334990" w:rsidRPr="005C34DC" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="7298029C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Describe the results of consultation: __ (agreements for mitigation, traffic scoping, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>etc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CA91A33" w14:textId="77777777" w:rsidR="00334990" w:rsidRPr="005C34DC" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="005C34DC" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="4CA91A33" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B8E8668" w14:textId="77777777" w:rsidR="00334990" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="7B8E8668" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0D69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
@@ -35531,616 +35982,635 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="005C34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ed for local permitting</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="312C170D" w14:textId="0E5EF65D" w:rsidR="00334990" w:rsidRPr="008F6636" w:rsidRDefault="00334990" w:rsidP="00334990">
+          <w:p w:rsidRPr="008F6636" w:rsidR="00334990" w:rsidP="00334990" w:rsidRDefault="00334990" w14:paraId="312C170D" w14:textId="0E5EF65D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E8E933E" w14:textId="77777777" w:rsidR="001674B0" w:rsidRDefault="001674B0" w:rsidP="001674B0">
+    <w:p w:rsidR="001674B0" w:rsidP="001674B0" w:rsidRDefault="001674B0" w14:paraId="5E8E933E" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EED1A16" w14:textId="77777777" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="001674B0">
+    <w:p w:rsidR="00A33320" w:rsidP="001674B0" w:rsidRDefault="00A33320" w14:paraId="7EED1A16" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29347285" w14:textId="55ED0D6F" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="001B0DB1">
+    <w:p w:rsidR="004A65E8" w:rsidP="001B0DB1" w:rsidRDefault="004A65E8" w14:paraId="29347285" w14:textId="55ED0D6F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="001B0DB1">
         <w:t>ertifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FF0C64" w14:textId="1C7CC872" w:rsidR="004A65E8" w:rsidRPr="009B4FDB" w:rsidRDefault="004A65E8" w:rsidP="00047DC6">
+    <w:p w:rsidRPr="009B4FDB" w:rsidR="004A65E8" w:rsidP="00047DC6" w:rsidRDefault="004A65E8" w14:paraId="42FF0C64" w14:textId="1C7CC872">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4FDB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Public Notice of Environmental Review has been/will be published in the following newspapers in</w:t>
       </w:r>
-      <w:r w:rsidR="00047DC6" w:rsidRPr="009B4FDB">
+      <w:r w:rsidRPr="009B4FDB" w:rsidR="00047DC6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4FDB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>accordance with 301 CMR 11.15(1):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2617F3FD" w14:textId="77777777" w:rsidR="009B4FDB" w:rsidRPr="009B4FDB" w:rsidRDefault="009B4FDB" w:rsidP="009B4FDB">
+    <w:p w:rsidRPr="009B4FDB" w:rsidR="009B4FDB" w:rsidP="009B4FDB" w:rsidRDefault="009B4FDB" w14:paraId="2617F3FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="810" w:right="-288"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A2CBF54" w14:textId="2E3F2D9C" w:rsidR="009B4FDB" w:rsidRPr="009B4FDB" w:rsidRDefault="009B4FDB" w:rsidP="009B4FDB">
+    <w:p w:rsidRPr="009B4FDB" w:rsidR="009B4FDB" w:rsidP="009B4FDB" w:rsidRDefault="009B4FDB" w14:paraId="7A2CBF54" w14:textId="2E3F2D9C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="810" w:right="-288"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4FDB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Name)____________________________________(Date)______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A41A277" w14:textId="77777777" w:rsidR="009B4FDB" w:rsidRPr="009B4FDB" w:rsidRDefault="009B4FDB" w:rsidP="009B4FDB">
+    <w:p w:rsidRPr="009B4FDB" w:rsidR="009B4FDB" w:rsidP="009B4FDB" w:rsidRDefault="009B4FDB" w14:paraId="1A41A277" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="810" w:right="-288"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CA86EBE" w14:textId="445EDDF8" w:rsidR="00047DC6" w:rsidRPr="009B4FDB" w:rsidRDefault="004A65E8" w:rsidP="009B4FDB">
+    <w:p w:rsidRPr="009B4FDB" w:rsidR="00047DC6" w:rsidP="009B4FDB" w:rsidRDefault="004A65E8" w14:paraId="4CA86EBE" w14:textId="445EDDF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4FDB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This form has been circulated to Agencies and Persons in accordance with 301 CMR 11.16(2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D5AE12" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="66D5AE12" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02D9E55B" w14:textId="77777777" w:rsidR="009B4FDB" w:rsidRDefault="009B4FDB" w:rsidP="004A65E8">
+    <w:p w:rsidR="009B4FDB" w:rsidP="004A65E8" w:rsidRDefault="009B4FDB" w14:paraId="02D9E55B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E83D5A3" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="2E83D5A3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
       <w:r>
         <w:t>Signatures:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A793AD" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="12A793AD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41D915EF" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="41D915EF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="402B539B" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="402B539B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59333CB8" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="59333CB8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
       <w:r>
         <w:t>Date    Signature of Responsible Officer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">  Date</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">     Signature of person preparing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAD4FC3" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="1DAD4FC3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:firstLine="450"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     or  Proponent</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">     ENF (if different from above)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD9BB6B" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="1CD9BB6B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67F7A799" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="67F7A799" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22E58D79" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="22E58D79" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B711C38" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="5B711C38" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
       <w:r>
         <w:t>Name (print or type)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t>Name (print or type)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D547234" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="1D547234" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BADF0E8" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="4BADF0E8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFFE113" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="6AFFE113" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
       <w:r>
         <w:t>Firm/Agency</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">Firm/Agency </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756A8C36" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="756A8C36" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1391ECA1" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="1391ECA1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602F9D73" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="602F9D73" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Street </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">Street </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB83120" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="1DB83120" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E416521" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="3E416521" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD167EB" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="6DD167EB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
       <w:r>
         <w:t>Municipality/State/Zip</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">Municipality/State/Zip </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158CA6C6" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="158CA6C6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FE6ABE8" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="4FE6ABE8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5DC30A" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="5F5DC30A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
       </w:pPr>
       <w:r>
         <w:t>Phone</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1035B8" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="2B1035B8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -36149,172 +36619,172 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E99A94" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="27E99A94" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DBE539" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="47DBE539" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1170" w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59F5A428" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="59F5A428" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FA77450" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="3FA77450" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1625FC7A" w14:textId="77777777" w:rsidR="004A65E8" w:rsidRDefault="004A65E8" w:rsidP="004A65E8">
+    <w:p w:rsidR="004A65E8" w:rsidP="004A65E8" w:rsidRDefault="004A65E8" w14:paraId="1625FC7A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46B327E4" w14:textId="77777777" w:rsidR="00E96477" w:rsidRPr="00FF3DD2" w:rsidRDefault="00E96477" w:rsidP="00E96477">
+    <w:p w:rsidRPr="00FF3DD2" w:rsidR="00E96477" w:rsidP="00E96477" w:rsidRDefault="00E96477" w14:paraId="46B327E4" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="248A0F3C" w14:textId="77777777" w:rsidR="00F76BAB" w:rsidRPr="00FF3DD2" w:rsidRDefault="00F76BAB" w:rsidP="00B3109F">
+    <w:p w:rsidRPr="00FF3DD2" w:rsidR="00F76BAB" w:rsidP="00B3109F" w:rsidRDefault="00F76BAB" w14:paraId="248A0F3C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F773282" w14:textId="77777777" w:rsidR="00697D12" w:rsidRPr="00FF3DD2" w:rsidRDefault="00697D12" w:rsidP="006222CD">
+    <w:p w:rsidRPr="00FF3DD2" w:rsidR="00697D12" w:rsidP="006222CD" w:rsidRDefault="00697D12" w14:paraId="5F773282" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:right="-288" w:firstLine="450"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF3DD2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00697D12" w:rsidRPr="00FF3DD2" w:rsidSect="00FA6C69">
-      <w:headerReference w:type="default" r:id="rId33"/>
+    <w:sectPr w:rsidRPr="00FF3DD2" w:rsidR="00697D12" w:rsidSect="00FA6C69">
+      <w:headerReference w:type="default" r:id="rId37"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
       <w:pgMar w:top="1296" w:right="1440" w:bottom="1152" w:left="1440" w:header="144" w:footer="1152" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44B8BAF3" w14:textId="77777777" w:rsidR="00C85630" w:rsidRDefault="00C85630">
+    <w:p w:rsidR="00E67911" w:rsidRDefault="00E67911" w14:paraId="28F53742" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6773D9B1" w14:textId="77777777" w:rsidR="00C85630" w:rsidRDefault="00C85630">
+    <w:p w:rsidR="00E67911" w:rsidRDefault="00E67911" w14:paraId="09616C7D" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -36362,448 +36832,448 @@
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="64B9C338" w14:textId="77777777" w:rsidR="00B86D77" w:rsidRDefault="00B86D77">
+  <w:p w:rsidR="00B86D77" w:rsidRDefault="00B86D77" w14:paraId="64B9C338" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="51DB5650" w14:textId="77777777" w:rsidR="00F03369" w:rsidRPr="0067699D" w:rsidRDefault="00F03369" w:rsidP="003D6B7F">
+  <w:p w:rsidRPr="0067699D" w:rsidR="00F03369" w:rsidP="003D6B7F" w:rsidRDefault="00F03369" w14:paraId="51DB5650" w14:textId="77777777">
     <w:pPr>
-      <w:framePr w:w="9793" w:wrap="notBeside" w:vAnchor="text" w:hAnchor="page" w:x="1256" w:y="452"/>
+      <w:framePr w:w="9793" w:wrap="notBeside" w:hAnchor="page" w:vAnchor="text" w:x="1256" w:y="452"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0067699D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Effective 2/3/2026</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="52B647E4" w14:textId="3E6FAA90" w:rsidR="00B86D77" w:rsidRDefault="00B86D77" w:rsidP="00F03369">
+  <w:p w:rsidR="00B86D77" w:rsidP="00F03369" w:rsidRDefault="00B86D77" w14:paraId="52B647E4" w14:textId="3E6FAA90">
     <w:pPr>
       <w:ind w:left="432"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D139344" w14:textId="77777777" w:rsidR="0055320C" w:rsidRDefault="0055320C">
+  <w:p w:rsidR="0055320C" w:rsidRDefault="0055320C" w14:paraId="2D139344" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="631290F8" w14:textId="2469D3E5" w:rsidR="0055320C" w:rsidRPr="00BB1BF9" w:rsidRDefault="00BB1BF9" w:rsidP="00BB1BF9">
+  <w:p w:rsidRPr="00BB1BF9" w:rsidR="0055320C" w:rsidP="00BB1BF9" w:rsidRDefault="00BB1BF9" w14:paraId="631290F8" w14:textId="2469D3E5">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0067699D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Effective 2/3/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0696B6F5" w14:textId="77777777" w:rsidR="0055320C" w:rsidRDefault="0055320C">
+  <w:p w:rsidR="0055320C" w:rsidRDefault="0055320C" w14:paraId="0696B6F5" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Effective January 1, 2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37EB1C73" w14:textId="77777777" w:rsidR="00C85630" w:rsidRDefault="00C85630">
+    <w:p w:rsidR="00E67911" w:rsidRDefault="00E67911" w14:paraId="5B65E757" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A166BD9" w14:textId="77777777" w:rsidR="00C85630" w:rsidRDefault="00C85630">
+    <w:p w:rsidR="00E67911" w:rsidRDefault="00E67911" w14:paraId="24BEA654" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="45B62CC6" w14:textId="77777777" w:rsidR="00062739" w:rsidRDefault="00062739" w:rsidP="00062739">
+    <w:p w:rsidR="00062739" w:rsidP="00062739" w:rsidRDefault="00062739" w14:paraId="45B62CC6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00315C2F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00315C2F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>All land alteration, as well as all wetlands alteration and tidelands use, should be reported in this table, even if the project site is previously developed and/or the project is considered “redevelopment.”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="78E08A28" w14:textId="77777777" w:rsidR="006B5B00" w:rsidRDefault="006B5B00" w:rsidP="00062739">
+    <w:p w:rsidR="006B5B00" w:rsidP="00062739" w:rsidRDefault="006B5B00" w14:paraId="78E08A28" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6B11">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The estimate of GHG emissions can be generated by inserting building type and square footage into the MEPA Emissions Footprint Estimation Tool, available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId1">
         <w:r w:rsidRPr="001C55EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. This is intended to be an estimate based on conservative assumptions for fuel </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>usage, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> should be updated if full GHG analysis is provided for the project.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="44B62254" w14:textId="1BE46BE8" w:rsidR="00F000BE" w:rsidRDefault="00120190" w:rsidP="00120190">
+    <w:p w:rsidR="00F000BE" w:rsidP="00120190" w:rsidRDefault="00120190" w14:paraId="44B62254" w14:textId="1BE46BE8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00B53B26">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC6DC4" w:rsidRPr="0061527E">
+      <w:r w:rsidRPr="0061527E" w:rsidR="00EC6DC4">
         <w:t>Guidance</w:t>
       </w:r>
       <w:r w:rsidR="0061527E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC6DC4" w:rsidRPr="00B53B26">
+      <w:r w:rsidRPr="00B53B26" w:rsidR="00EC6DC4">
         <w:t>from</w:t>
       </w:r>
       <w:r w:rsidR="00EC6DC4">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00EC6DC4" w:rsidRPr="0061527E">
+      <w:hyperlink w:history="1" r:id="rId2">
+        <w:r w:rsidRPr="0061527E" w:rsidR="00EC6DC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CRDS Tool</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EC6DC4" w:rsidRPr="00B53B26">
+      <w:r w:rsidRPr="00B53B26" w:rsidR="00EC6DC4">
         <w:t xml:space="preserve"> should be consulted to determine the appropriate asset and sub-asset types applicable to the project.</w:t>
       </w:r>
       <w:r w:rsidR="00EC6DC4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC6DC4" w:rsidRPr="00F000BE">
+      <w:r w:rsidRPr="00F000BE" w:rsidR="00EC6DC4">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00EB5216">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC6DC4" w:rsidRPr="00F000BE">
+      <w:r w:rsidRPr="00F000BE" w:rsidR="00EC6DC4">
         <w:t>Proponent should not enter “Other” for both the “Asset” and “Sub-asset” type, as the Tool will not</w:t>
       </w:r>
       <w:r w:rsidR="00EB5216">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC6DC4" w:rsidRPr="00F000BE">
+      <w:r w:rsidRPr="00F000BE" w:rsidR="00EC6DC4">
         <w:t>generate recommended design standards in such instance.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C2F3F95" w14:textId="77777777" w:rsidR="00827976" w:rsidRPr="009E359B" w:rsidRDefault="00827976" w:rsidP="00827976">
+  <w:p w:rsidRPr="009E359B" w:rsidR="00827976" w:rsidP="00827976" w:rsidRDefault="00827976" w14:paraId="0C2F3F95" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E359B">
       <w:rPr>
         <w:i/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>Commonwealth of Massachusetts</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0BA6EAD5" w14:textId="77777777" w:rsidR="00827976" w:rsidRPr="009E359B" w:rsidRDefault="00827976" w:rsidP="00827976">
+  <w:p w:rsidRPr="009E359B" w:rsidR="00827976" w:rsidP="00827976" w:rsidRDefault="00827976" w14:paraId="0BA6EAD5" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E359B">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Executive Office of Energy and Environmental Affairs</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1D8BAD98" w14:textId="77777777" w:rsidR="00827976" w:rsidRDefault="00827976" w:rsidP="00827976">
+  <w:p w:rsidR="00827976" w:rsidP="00827976" w:rsidRDefault="00827976" w14:paraId="1D8BAD98" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E359B">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Massachusetts Environmental Policy Act (MEPA) Office</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="235ED93D" w14:textId="77777777" w:rsidR="00B86D77" w:rsidRDefault="00B86D77">
+  <w:p w:rsidR="00B86D77" w:rsidRDefault="00B86D77" w14:paraId="235ED93D" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71674FC8" w14:textId="77777777" w:rsidR="0055320C" w:rsidRDefault="0055320C">
+  <w:p w:rsidR="0055320C" w:rsidRDefault="0055320C" w14:paraId="71674FC8" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1BB940B5" w14:textId="77777777" w:rsidR="0055320C" w:rsidRDefault="0055320C">
+  <w:p w:rsidR="0055320C" w:rsidRDefault="0055320C" w14:paraId="1BB940B5" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="579F5EC3" w14:textId="77777777" w:rsidR="0055320C" w:rsidRPr="009E359B" w:rsidRDefault="0055320C" w:rsidP="00DA160B">
+  <w:p w:rsidRPr="009E359B" w:rsidR="0055320C" w:rsidP="00DA160B" w:rsidRDefault="0055320C" w14:paraId="579F5EC3" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E359B">
       <w:rPr>
         <w:i/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>Commonwealth of Massachusetts</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="18033B74" w14:textId="77777777" w:rsidR="0055320C" w:rsidRPr="009E359B" w:rsidRDefault="0055320C" w:rsidP="00DA160B">
+  <w:p w:rsidRPr="009E359B" w:rsidR="0055320C" w:rsidP="00DA160B" w:rsidRDefault="0055320C" w14:paraId="18033B74" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E359B">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Executive Office of Energy and Environmental Affairs</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4F0C9819" w14:textId="77777777" w:rsidR="0055320C" w:rsidRDefault="0055320C" w:rsidP="00DA160B">
+  <w:p w:rsidR="0055320C" w:rsidP="00DA160B" w:rsidRDefault="0055320C" w14:paraId="4F0C9819" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E359B">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Massachusetts Environmental Policy Act (MEPA) Office</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3133D172" w14:textId="77777777" w:rsidR="0055320C" w:rsidRDefault="0055320C" w:rsidP="00DA160B">
+  <w:p w:rsidR="0055320C" w:rsidP="00DA160B" w:rsidRDefault="0055320C" w14:paraId="3133D172" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2BF6DE81" w14:textId="77777777" w:rsidR="0055320C" w:rsidRDefault="0055320C">
+  <w:p w:rsidR="0055320C" w:rsidRDefault="0055320C" w14:paraId="2BF6DE81" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="38C2B768" w14:textId="77777777" w:rsidR="0055320C" w:rsidRDefault="0055320C">
+  <w:p w:rsidR="0055320C" w:rsidRDefault="0055320C" w14:paraId="38C2B768" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BCF7061" w14:textId="77777777" w:rsidR="00827976" w:rsidRDefault="00827976" w:rsidP="00827976">
+  <w:p w:rsidR="00827976" w:rsidP="00827976" w:rsidRDefault="00827976" w14:paraId="0BCF7061" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3016DF3A" w14:textId="77777777" w:rsidR="00827976" w:rsidRPr="00827976" w:rsidRDefault="00827976" w:rsidP="00827976">
+  <w:p w:rsidRPr="00827976" w:rsidR="00827976" w:rsidP="00827976" w:rsidRDefault="00827976" w14:paraId="3016DF3A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="787E916E" w14:textId="77777777" w:rsidR="00827976" w:rsidRDefault="00827976">
+  <w:p w:rsidR="00827976" w:rsidRDefault="00827976" w14:paraId="787E916E" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0879419E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="144A99EA"/>
     <w:lvl w:ilvl="0" w:tplc="3E12AF94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
@@ -37294,147 +37764,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EF88E7DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13FC69C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69766164"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BAC47DE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F8929DE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -38154,147 +38624,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36BD2480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6D86D82"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="379B6FB9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B8FE7560"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -38394,51 +38864,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="379D3BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="634CD448"/>
     <w:lvl w:ilvl="0" w:tplc="AB206604">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -38877,164 +39347,164 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46614D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB38A65A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47735AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C970834C"/>
     <w:lvl w:ilvl="0" w:tplc="707EFE38">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -39171,147 +39641,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="498231D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4100D4C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A4549CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D345128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
@@ -39392,260 +39862,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A634639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B1C0CF0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DB656B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11F2ACFE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60672D55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97DAF89E"/>
     <w:lvl w:ilvl="0" w:tplc="5414E4FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -39801,147 +40271,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66D833D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD5AF342"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CE85544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D13C8DC4"/>
     <w:lvl w:ilvl="0" w:tplc="13C24708">
       <w:start w:val="4"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -40317,54 +40787,55 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1119254548">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="827480402">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1621836758">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="778451350">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2102945379">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="652871695">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="25"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -40816,50 +41287,51 @@
     <w:rsid w:val="006B48B6"/>
     <w:rsid w:val="006B5734"/>
     <w:rsid w:val="006B5B00"/>
     <w:rsid w:val="006C4A1C"/>
     <w:rsid w:val="006D0A74"/>
     <w:rsid w:val="006D1958"/>
     <w:rsid w:val="006D2B22"/>
     <w:rsid w:val="006D3AA0"/>
     <w:rsid w:val="006D3CA0"/>
     <w:rsid w:val="006D5088"/>
     <w:rsid w:val="006D6098"/>
     <w:rsid w:val="006E3FD7"/>
     <w:rsid w:val="006E443B"/>
     <w:rsid w:val="006F34F8"/>
     <w:rsid w:val="006F5187"/>
     <w:rsid w:val="00701CAF"/>
     <w:rsid w:val="007040A7"/>
     <w:rsid w:val="00705891"/>
     <w:rsid w:val="00710BBE"/>
     <w:rsid w:val="00713D41"/>
     <w:rsid w:val="007142D1"/>
     <w:rsid w:val="007150C3"/>
     <w:rsid w:val="007166BB"/>
     <w:rsid w:val="00720B93"/>
     <w:rsid w:val="007222D6"/>
+    <w:rsid w:val="00730732"/>
     <w:rsid w:val="00734823"/>
     <w:rsid w:val="007355CC"/>
     <w:rsid w:val="007435C4"/>
     <w:rsid w:val="007439C8"/>
     <w:rsid w:val="007474AD"/>
     <w:rsid w:val="00750499"/>
     <w:rsid w:val="00752060"/>
     <w:rsid w:val="00752AF1"/>
     <w:rsid w:val="007540EF"/>
     <w:rsid w:val="007546CE"/>
     <w:rsid w:val="00755177"/>
     <w:rsid w:val="00755FA0"/>
     <w:rsid w:val="007617C7"/>
     <w:rsid w:val="00767053"/>
     <w:rsid w:val="00767264"/>
     <w:rsid w:val="0077023B"/>
     <w:rsid w:val="00772CAF"/>
     <w:rsid w:val="00773C6C"/>
     <w:rsid w:val="007742E0"/>
     <w:rsid w:val="00775F1A"/>
     <w:rsid w:val="00777382"/>
     <w:rsid w:val="0078126E"/>
     <w:rsid w:val="00784247"/>
     <w:rsid w:val="007878DA"/>
     <w:rsid w:val="00791094"/>
@@ -40906,50 +41378,51 @@
     <w:rsid w:val="008716D6"/>
     <w:rsid w:val="0087350D"/>
     <w:rsid w:val="00873A05"/>
     <w:rsid w:val="00874E7A"/>
     <w:rsid w:val="00881F37"/>
     <w:rsid w:val="00886AD2"/>
     <w:rsid w:val="00887657"/>
     <w:rsid w:val="00890665"/>
     <w:rsid w:val="00891F15"/>
     <w:rsid w:val="00892C80"/>
     <w:rsid w:val="00894033"/>
     <w:rsid w:val="00894966"/>
     <w:rsid w:val="008A08C6"/>
     <w:rsid w:val="008A373D"/>
     <w:rsid w:val="008A3E73"/>
     <w:rsid w:val="008A3E76"/>
     <w:rsid w:val="008A4BA1"/>
     <w:rsid w:val="008A56F8"/>
     <w:rsid w:val="008A5C0D"/>
     <w:rsid w:val="008B258C"/>
     <w:rsid w:val="008B5662"/>
     <w:rsid w:val="008B57D2"/>
     <w:rsid w:val="008C0B4F"/>
     <w:rsid w:val="008C4E5D"/>
     <w:rsid w:val="008C6B11"/>
+    <w:rsid w:val="008C6C49"/>
     <w:rsid w:val="008C7402"/>
     <w:rsid w:val="008D2A8E"/>
     <w:rsid w:val="008D3F01"/>
     <w:rsid w:val="008E0A3A"/>
     <w:rsid w:val="008E0CBE"/>
     <w:rsid w:val="008E3FD4"/>
     <w:rsid w:val="008E59C7"/>
     <w:rsid w:val="008F4AD3"/>
     <w:rsid w:val="008F4C73"/>
     <w:rsid w:val="009023C1"/>
     <w:rsid w:val="00903590"/>
     <w:rsid w:val="0090674C"/>
     <w:rsid w:val="00906994"/>
     <w:rsid w:val="00913258"/>
     <w:rsid w:val="009142FF"/>
     <w:rsid w:val="009147CA"/>
     <w:rsid w:val="00917542"/>
     <w:rsid w:val="00920D88"/>
     <w:rsid w:val="00927048"/>
     <w:rsid w:val="00927DF5"/>
     <w:rsid w:val="009301FB"/>
     <w:rsid w:val="00930B17"/>
     <w:rsid w:val="0093365E"/>
     <w:rsid w:val="00933819"/>
     <w:rsid w:val="00941767"/>
@@ -41025,50 +41498,51 @@
     <w:rsid w:val="00A60305"/>
     <w:rsid w:val="00A62028"/>
     <w:rsid w:val="00A65D82"/>
     <w:rsid w:val="00A65E09"/>
     <w:rsid w:val="00A67C05"/>
     <w:rsid w:val="00A712DA"/>
     <w:rsid w:val="00A73814"/>
     <w:rsid w:val="00A73D21"/>
     <w:rsid w:val="00A820BC"/>
     <w:rsid w:val="00A87DD1"/>
     <w:rsid w:val="00A87FF7"/>
     <w:rsid w:val="00A9238C"/>
     <w:rsid w:val="00A95EB4"/>
     <w:rsid w:val="00AA18E6"/>
     <w:rsid w:val="00AA47E0"/>
     <w:rsid w:val="00AB144A"/>
     <w:rsid w:val="00AB7680"/>
     <w:rsid w:val="00AC1397"/>
     <w:rsid w:val="00AC190A"/>
     <w:rsid w:val="00AC2D10"/>
     <w:rsid w:val="00AC3CD5"/>
     <w:rsid w:val="00AD258E"/>
     <w:rsid w:val="00AD296A"/>
     <w:rsid w:val="00AE2544"/>
     <w:rsid w:val="00AE2A3A"/>
+    <w:rsid w:val="00AE547B"/>
     <w:rsid w:val="00AF0EFF"/>
     <w:rsid w:val="00AF37B2"/>
     <w:rsid w:val="00AF53FF"/>
     <w:rsid w:val="00AF58C8"/>
     <w:rsid w:val="00B03AEB"/>
     <w:rsid w:val="00B0577B"/>
     <w:rsid w:val="00B1163C"/>
     <w:rsid w:val="00B11BAB"/>
     <w:rsid w:val="00B13AC5"/>
     <w:rsid w:val="00B15C13"/>
     <w:rsid w:val="00B16450"/>
     <w:rsid w:val="00B16CD6"/>
     <w:rsid w:val="00B176FB"/>
     <w:rsid w:val="00B230F1"/>
     <w:rsid w:val="00B262A1"/>
     <w:rsid w:val="00B26DA2"/>
     <w:rsid w:val="00B3020E"/>
     <w:rsid w:val="00B3109F"/>
     <w:rsid w:val="00B32EA9"/>
     <w:rsid w:val="00B34118"/>
     <w:rsid w:val="00B35532"/>
     <w:rsid w:val="00B37369"/>
     <w:rsid w:val="00B37F07"/>
     <w:rsid w:val="00B4012D"/>
     <w:rsid w:val="00B4175A"/>
@@ -41235,50 +41709,51 @@
     <w:rsid w:val="00E06F68"/>
     <w:rsid w:val="00E10911"/>
     <w:rsid w:val="00E157B6"/>
     <w:rsid w:val="00E15DD2"/>
     <w:rsid w:val="00E21FF8"/>
     <w:rsid w:val="00E224EF"/>
     <w:rsid w:val="00E263CD"/>
     <w:rsid w:val="00E301D4"/>
     <w:rsid w:val="00E311C6"/>
     <w:rsid w:val="00E33BD7"/>
     <w:rsid w:val="00E37E1A"/>
     <w:rsid w:val="00E37E55"/>
     <w:rsid w:val="00E41FAA"/>
     <w:rsid w:val="00E445E5"/>
     <w:rsid w:val="00E46243"/>
     <w:rsid w:val="00E500F2"/>
     <w:rsid w:val="00E53DB3"/>
     <w:rsid w:val="00E55022"/>
     <w:rsid w:val="00E55921"/>
     <w:rsid w:val="00E569BA"/>
     <w:rsid w:val="00E602FB"/>
     <w:rsid w:val="00E60A16"/>
     <w:rsid w:val="00E61916"/>
     <w:rsid w:val="00E62AA1"/>
     <w:rsid w:val="00E6788C"/>
+    <w:rsid w:val="00E67911"/>
     <w:rsid w:val="00E70F62"/>
     <w:rsid w:val="00E72B49"/>
     <w:rsid w:val="00E77A84"/>
     <w:rsid w:val="00E83493"/>
     <w:rsid w:val="00E92D65"/>
     <w:rsid w:val="00E93847"/>
     <w:rsid w:val="00E940F2"/>
     <w:rsid w:val="00E9477D"/>
     <w:rsid w:val="00E9570B"/>
     <w:rsid w:val="00E96477"/>
     <w:rsid w:val="00E96E7B"/>
     <w:rsid w:val="00EA6904"/>
     <w:rsid w:val="00EB0180"/>
     <w:rsid w:val="00EB2515"/>
     <w:rsid w:val="00EB2D14"/>
     <w:rsid w:val="00EB5216"/>
     <w:rsid w:val="00EC0422"/>
     <w:rsid w:val="00EC4219"/>
     <w:rsid w:val="00EC6DC4"/>
     <w:rsid w:val="00ED215D"/>
     <w:rsid w:val="00ED2905"/>
     <w:rsid w:val="00ED3436"/>
     <w:rsid w:val="00ED46D2"/>
     <w:rsid w:val="00ED61BB"/>
     <w:rsid w:val="00ED62CC"/>
@@ -41332,197 +41807,200 @@
     <w:rsid w:val="00F90852"/>
     <w:rsid w:val="00F90AE7"/>
     <w:rsid w:val="00F9264D"/>
     <w:rsid w:val="00FA0451"/>
     <w:rsid w:val="00FA2423"/>
     <w:rsid w:val="00FA3F07"/>
     <w:rsid w:val="00FA5C93"/>
     <w:rsid w:val="00FA6C69"/>
     <w:rsid w:val="00FA6EC2"/>
     <w:rsid w:val="00FB231A"/>
     <w:rsid w:val="00FB77C4"/>
     <w:rsid w:val="00FC41A6"/>
     <w:rsid w:val="00FC46B9"/>
     <w:rsid w:val="00FD4E73"/>
     <w:rsid w:val="00FD5748"/>
     <w:rsid w:val="00FD57C1"/>
     <w:rsid w:val="00FD69E5"/>
     <w:rsid w:val="00FE15A9"/>
     <w:rsid w:val="00FE48FC"/>
     <w:rsid w:val="00FF2ABD"/>
     <w:rsid w:val="00FF3B34"/>
     <w:rsid w:val="00FF3DD2"/>
     <w:rsid w:val="00FF5C46"/>
     <w:rsid w:val="00FF6632"/>
     <w:rsid w:val="0FF48FD2"/>
+    <w:rsid w:val="1074C7E2"/>
+    <w:rsid w:val="154814D4"/>
     <w:rsid w:val="191DACE2"/>
     <w:rsid w:val="24D25CB7"/>
     <w:rsid w:val="2543BB81"/>
     <w:rsid w:val="2C53481C"/>
     <w:rsid w:val="2D4CE667"/>
     <w:rsid w:val="4171D23E"/>
     <w:rsid w:val="42D46FBE"/>
+    <w:rsid w:val="776A3FEE"/>
     <w:rsid w:val="778CCD7C"/>
     <w:rsid w:val="7F2B7A5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2A3D84B9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B7B60645-BDCD-4E6A-B813-BD095220731E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -41649,52 +42127,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -41761,51 +42239,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00092DCA"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00ED61BB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:spacing w:after="40"/>
       <w:ind w:left="720" w:right="-288" w:hanging="720"/>
       <w:outlineLvl w:val="0"/>
@@ -41922,80 +42400,80 @@
       <w:ind w:right="-288"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008C0B4F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF3B34"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF3B34"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:ind w:left="720" w:right="-288" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
@@ -42029,56 +42507,56 @@
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF3B34"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00FF3B34"/>
     <w:pPr>
-      <w:framePr w:w="5694" w:vSpace="240" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="4654" w:y="766"/>
+      <w:framePr w:w="5694" w:vSpace="240" w:wrap="auto" w:hAnchor="page" w:vAnchor="text" w:x="4654" w:y="766"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="2710"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FF3B34"/>
     <w:pPr>
       <w:ind w:right="-288"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:u w:val="single"/>
     </w:rPr>
@@ -42122,110 +42600,110 @@
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D8012E"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D8012E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D8012E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="004B1E7F"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="goohl3">
+  <w:style w:type="character" w:styleId="goohl3" w:customStyle="1">
     <w:name w:val="goohl3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00BF4E33"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC3CD5"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:rsid w:val="00AC3CD5"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B86D77"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="00120506"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0085130A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -42245,163 +42723,163 @@
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED215D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED215D"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00ED215D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C6B11"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008C6B11"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C4E5D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008C4E5D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00355983"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="43"/>
     <w:rsid w:val="009D774B"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -42414,107 +42892,107 @@
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable5">
     <w:name w:val="Plain Table 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="45"/>
     <w:rsid w:val="00375EAD"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
@@ -42529,232 +43007,231 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable4-Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00DF25AA"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:top w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="156082" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="156082" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="156082" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="156082" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="156082" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008C0B4F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="42"/>
     <w:rsid w:val="002920EB"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msc.fema.gov/portal/home" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/rmat_home/designstandards/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/rmat_home/designstandards/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matracking.ehs.state.ma.us/Environmental-Data/ej-vulnerable-health/environmental-justice.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/MapSeries/index.html?appid=535e4419dc0545be980545a0eeaf9b53" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experience.arcgis.com/template/97772b071793496098f3b28e8dea1cd5/page/Map" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/dep/air/asbhom01.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilientma.org/rmat_home/designstandards/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matracking.ehs.state.ma.us/Environmental-Data/ej-vulnerable-health/environmental-justice.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experience.arcgis.com/template/97772b071793496098f3b28e8dea1cd5/page/Map" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msc.fema.gov/portal/home" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msc.fema.gov/portal/home" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/applying-the-massachusetts-coastal-wetlands-regulations" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://landscape.itreetools.org/maps/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msc.fema.gov/portal/home" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/rmat_home/designstandards/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://landscape.itreetools.org/maps/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/rmat_home/designstandards/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matracking.ehs.state.ma.us/Environmental-Data/ej-vulnerable-health/environmental-justice.html" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=dffdbf9c109647fc9601f7524c1fd9f4" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matracking.ehs.state.ma.us/Environmental-Data/ej-vulnerable-health/environmental-justice.html" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilientma.org/rmat_home/designstandards/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experience.arcgis.com/template/97772b071793496098f3b28e8dea1cd5/page/Map" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msc.fema.gov/portal/home" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msc.fema.gov/portal/home" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/applying-the-massachusetts-coastal-wetlands-regulations" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experience.arcgis.com/template/97772b071793496098f3b28e8dea1cd5/page/Map" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/MassDEP/air/asbhom01.htm" TargetMode="External" Id="R1c39cc4a06684289" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/crdst-project-inputs/download" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/current-mepa-policies-and-guidance" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\rbourre\Local%20Settings\Temporary%20Internet%20Files\Content.Outlook\2O5LUFUT\REVISED%20ENF%20Version4.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -43041,74 +43518,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3e72aae-9823-40da-be9a-ecdaa42e5218">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002CE1FEBD532E5C4B9E7BDE0562433301" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8217885c67ab01a5bb26bc4e08f83265">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a6812d0-d611-4cd4-a9d2-8432a8e82391" xmlns:ns3="f3e72aae-9823-40da-be9a-ecdaa42e5218" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22a5a79a707e8739e06ff9ae264d5a95" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="1a6812d0-d611-4cd4-a9d2-8432a8e82391"/>
     <xsd:import namespace="f3e72aae-9823-40da-be9a-ecdaa42e5218"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -43310,429 +43778,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EAA0600-A5EB-4759-9749-BDDB066B6DD2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A557B4BA-8E5F-491D-808D-CCF5F07F921A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="f3e72aae-9823-40da-be9a-ecdaa42e5218"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D35FE31-C23B-46AD-9810-8F0770312483}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B676E0F-B299-42D6-B148-DFA4BF1A9555}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a6812d0-d611-4cd4-a9d2-8432a8e82391"/>
     <ds:schemaRef ds:uri="f3e72aae-9823-40da-be9a-ecdaa42e5218"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D35FE31-C23B-46AD-9810-8F0770312483}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...323 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>REVISED ENF Version4</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>State of Massachusetts - E.O.E.A.</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Michael.w.orcutt</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxCatchAll">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="lcf76f155ced4ddcb4097134ff3c332f">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">