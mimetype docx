--- v0 (2025-11-06)
+++ v1 (2026-05-30)
@@ -157,100 +157,100 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Order</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306E9450" w14:textId="51F7D2F1" w:rsidR="00E44445" w:rsidRDefault="00E44445" w:rsidP="00095D7D">
       <w:pPr>
         <w:spacing w:before="480" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Supplemental Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F03BC9" w14:textId="2B3838BF" w:rsidR="00391B0C" w:rsidRPr="00391B0C" w:rsidRDefault="007118E9" w:rsidP="007E0250">
+    <w:p w14:paraId="45F03BC9" w14:textId="25D78F7E" w:rsidR="00391B0C" w:rsidRPr="00391B0C" w:rsidRDefault="007118E9" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk63488313"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>MassDOT</w:t>
       </w:r>
       <w:r w:rsidR="00C127C0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aeronautics Division</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Form AD</w:t>
       </w:r>
       <w:r w:rsidR="00833A12">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>7-</w:t>
       </w:r>
       <w:r w:rsidR="006F4183">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>SA</w:t>
       </w:r>
       <w:r w:rsidR="00391B0C" w:rsidRPr="00391B0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last Modified: </w:t>
       </w:r>
-      <w:r w:rsidR="004159B0">
+      <w:r w:rsidR="00F35567">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>October 17, 2025</w:t>
+        <w:t>April 23, 2026</w:t>
       </w:r>
       <w:r w:rsidR="00391B0C" w:rsidRPr="00391B0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="2C325C05" w14:textId="77777777" w:rsidR="007E0250" w:rsidRPr="007E0250" w:rsidRDefault="007E0250" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
@@ -1527,266 +1527,259 @@
             </w:r>
             <w:r w:rsidR="00FC3972">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>and highest engineer</w:t>
             </w:r>
             <w:r w:rsidR="00EE0F45">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ing/architectural standards </w:t>
             </w:r>
             <w:r w:rsidR="003E0B52">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(see attached).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004089" w:rsidRPr="007E0250" w14:paraId="23D3B29F" w14:textId="77777777" w:rsidTr="00E56B15">
+      <w:tr w:rsidR="004F21C2" w:rsidRPr="007E0250" w14:paraId="23D3B29F" w14:textId="77777777" w:rsidTr="004F21C2">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="525"/>
+          <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5FAB95" w14:textId="77777777" w:rsidR="00004089" w:rsidRPr="00363CAB" w:rsidRDefault="00004089" w:rsidP="00004089">
+          <w:p w14:paraId="7B5FAB95" w14:textId="288D653C" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4793"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5038885A" w14:textId="1B573381" w:rsidR="00004089" w:rsidRPr="00363CAB" w:rsidRDefault="00004089" w:rsidP="00004089">
+          <w:p w14:paraId="5038885A" w14:textId="09421220" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4793"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC395E" w:rsidRPr="00363CAB" w14:paraId="0CFF486D" w14:textId="77777777" w:rsidTr="00083FEC">
+      <w:tr w:rsidR="004F21C2" w:rsidRPr="00363CAB" w14:paraId="0CFF486D" w14:textId="77777777" w:rsidTr="00083FEC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB30BE3" w14:textId="77777777" w:rsidR="00CC395E" w:rsidRPr="00363CAB" w:rsidRDefault="00CC395E" w:rsidP="00083FEC">
+          <w:p w14:paraId="4CB30BE3" w14:textId="77777777" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Engineer/Architect – Company Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BDBDECE" w14:textId="77777777" w:rsidR="00CC395E" w:rsidRPr="00363CAB" w:rsidRDefault="00CC395E" w:rsidP="00083FEC">
+          <w:p w14:paraId="0BDBDECE" w14:textId="77777777" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC395E" w:rsidRPr="00363CAB" w14:paraId="2F6E5859" w14:textId="77777777" w:rsidTr="00083FEC">
+      <w:tr w:rsidR="004F21C2" w:rsidRPr="00363CAB" w14:paraId="2F6E5859" w14:textId="77777777" w:rsidTr="004F21C2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="597"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4657" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="388A2AEE" w14:textId="38BA3201" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="279DC22E" w14:textId="2C3B4E20" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1931" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2F30C1" w14:textId="62330E9A" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F21C2" w:rsidRPr="00363CAB" w14:paraId="2BE5AD46" w14:textId="77777777" w:rsidTr="00083FEC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="388A2AEE" w14:textId="77777777" w:rsidR="00CC395E" w:rsidRPr="00363CAB" w:rsidRDefault="00CC395E" w:rsidP="00083FEC">
-[...1 lines deleted...]
-              <w:spacing w:after="240"/>
+          <w:p w14:paraId="374007F4" w14:textId="77777777" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Authorized Signature</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="279DC22E" w14:textId="77777777" w:rsidR="00CC395E" w:rsidRPr="00363CAB" w:rsidRDefault="00CC395E" w:rsidP="00083FEC">
+          <w:p w14:paraId="2E7DE945" w14:textId="77777777" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...49 lines deleted...]
-              </w:rPr>
               <w:t>Name &amp; Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6AB670" w14:textId="77777777" w:rsidR="00CC395E" w:rsidRPr="00363CAB" w:rsidRDefault="00CC395E" w:rsidP="00083FEC">
+          <w:p w14:paraId="2F6AB670" w14:textId="77777777" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="650D48B9" w14:textId="595B222C" w:rsidR="007E0250" w:rsidRDefault="007E0250" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="12"/>
@@ -1981,93 +1974,93 @@
             </w:r>
             <w:r w:rsidR="00AF6A5D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00B267EE">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00363CAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> The proposal is hereby accepted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="37056D73" w14:textId="77777777" w:rsidTr="00B267EE">
+      <w:tr w:rsidR="004F21C2" w:rsidRPr="007E0250" w14:paraId="37056D73" w14:textId="77777777" w:rsidTr="00B267EE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="633"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76EAE10B" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
-[...1 lines deleted...]
-              <w:spacing w:after="240"/>
+          <w:p w14:paraId="76EAE10B" w14:textId="2276CE3E" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC86C57" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="2BC86C57" w14:textId="09FA45E2" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42F11D7F" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="42F11D7F" w14:textId="6157B528" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="60C6FE0D" w14:textId="77777777" w:rsidTr="009A48BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6644A639" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2197,143 +2190,134 @@
               </w:rPr>
               <w:t xml:space="preserve">.    </w:t>
             </w:r>
             <w:r w:rsidR="00924A9F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>APPROVAL OF MASSDOT AERONAUTICS DIVISION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="74C2E0B9" w14:textId="77777777" w:rsidTr="009A48BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1D417F71" w14:textId="6DFE4B9C" w:rsidR="00924A9F" w:rsidRPr="00A72240" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="1D417F71" w14:textId="7B6BDB87" w:rsidR="00924A9F" w:rsidRPr="00A72240" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363CAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Approval is granted pursuant to M.G.L. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00363CAB">
+            <w:r w:rsidR="00791FD2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>c</w:t>
+              <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>h.</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">h. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00363CAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>90, § 51K. Funding is subject to project eligibility limitations and will be reimbursed by MassDOT based on the availability of state funds determined at the end of the project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="418B8F9F" w14:textId="77777777" w:rsidTr="00B267EE">
+      <w:tr w:rsidR="004F21C2" w:rsidRPr="007E0250" w14:paraId="418B8F9F" w14:textId="77777777" w:rsidTr="00B267EE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73340EC4" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
-[...1 lines deleted...]
-              <w:spacing w:after="240"/>
+          <w:p w14:paraId="73340EC4" w14:textId="42D2EE60" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F277542" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="2F277542" w14:textId="310FA826" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17CA28CA" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="17CA28CA" w14:textId="40B29A63" w:rsidR="004F21C2" w:rsidRPr="00363CAB" w:rsidRDefault="004F21C2" w:rsidP="004F21C2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="0756C201" w14:textId="77777777" w:rsidTr="009A48BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2211901E" w14:textId="70F29434" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2443,51 +2427,51 @@
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2767"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2201"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D75CC0" w:rsidRPr="007E0250" w14:paraId="01D95709" w14:textId="77777777" w:rsidTr="004167F1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0052C196" w14:textId="1A208F98" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="009F513A" w:rsidP="003D0944">
+          <w:p w14:paraId="0052C196" w14:textId="329EC182" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="009F513A" w:rsidP="003D0944">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="585"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="005B563F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
@@ -2499,50 +2483,77 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00D75CC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">SUMMARY OF </w:t>
             </w:r>
             <w:r w:rsidR="00F11302">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>SUPPLEMENTAL AGREEMENT CHANGES</w:t>
+            </w:r>
+            <w:r w:rsidR="00B774EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (i.e. </w:t>
+            </w:r>
+            <w:r w:rsidR="008B2C51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>ENGINEERING COSTS ONLY</w:t>
+            </w:r>
+            <w:r w:rsidR="00B774EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D75CC0" w:rsidRPr="007E0250" w14:paraId="0CAFB00F" w14:textId="77777777" w:rsidTr="00A53D13">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09ECA8F3" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2700,102 +2711,102 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Contract </w:t>
             </w:r>
             <w:r w:rsidR="00E20F43">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21C79725" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="21C79725" w14:textId="161F2D79" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00FE1E31" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="00FE1E31" w14:textId="034C0317" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD8F6AC" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="2FD8F6AC" w14:textId="48B282AD" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="317BF928" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="317BF928" w14:textId="567B066E" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D75CC0" w:rsidRPr="007E0250" w14:paraId="361FAEEA" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="629E34BC" w14:textId="2A7DD401" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -2804,102 +2815,102 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Previous </w:t>
             </w:r>
             <w:r w:rsidR="00E20F43">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Supp. Agreements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A59EB7B" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="6A59EB7B" w14:textId="2E133163" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16ABD010" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="16ABD010" w14:textId="2B35127E" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5859AB63" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="5859AB63" w14:textId="01CCDC89" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0310C9F0" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="0310C9F0" w14:textId="45204391" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D75CC0" w:rsidRPr="007E0250" w14:paraId="19A2B4FE" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78861FB9" w14:textId="33881833" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00E20F43" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -2908,102 +2919,102 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Supp. Agreement</w:t>
             </w:r>
             <w:r w:rsidR="004B042A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Additions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C7BEF72" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="4C7BEF72" w14:textId="30135792" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="499DD057" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="499DD057" w14:textId="4B4BA55A" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="464E70F9" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="464E70F9" w14:textId="73ACE7F5" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A50D25A" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="4A50D25A" w14:textId="315A63A1" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53D13" w:rsidRPr="007E0250" w14:paraId="607B1BC5" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FEA4781" w14:textId="7FAC71DF" w:rsidR="00A53D13" w:rsidRDefault="00E20F43" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -3012,190 +3023,190 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Supp. </w:t>
             </w:r>
             <w:r w:rsidR="00DC5DD8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Agreement Deletions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29C5E70C" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
+          <w:p w14:paraId="29C5E70C" w14:textId="39F0BD62" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="283D8044" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
+          <w:p w14:paraId="283D8044" w14:textId="7A26B4BD" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6E806D" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
+          <w:p w14:paraId="5A6E806D" w14:textId="0BDB610C" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C41B9A0" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
+          <w:p w14:paraId="5C41B9A0" w14:textId="711348C3" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="2371EFCB" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12063623" w14:textId="3F6D6E9B" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1357A998" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="1357A998" w14:textId="10CE55A3" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2511EDA2" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="2511EDA2" w14:textId="16608B57" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD62948" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="3BD62948" w14:textId="44AC059F" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21FA894C" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="21FA894C" w14:textId="639E22DB" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="7682CF03" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="650907A6" w14:textId="425BEEB2" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -3212,102 +3223,102 @@
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
             <w:r w:rsidR="00E4348B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26776165" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="26776165" w14:textId="2C3EAFAC" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE01D5B" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="4CE01D5B" w14:textId="2F1AA528" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD318B4" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="4CD318B4" w14:textId="6A934713" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="596799C4" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="596799C4" w14:textId="56B7F733" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B3A7ABB" w14:textId="77777777" w:rsidR="007E0250" w:rsidRPr="00D155FF" w:rsidRDefault="007E0250" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -3318,51 +3329,51 @@
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2767"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2201"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E0250" w:rsidRPr="007E0250" w14:paraId="031E055D" w14:textId="77777777" w:rsidTr="004167F1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0D8359F0" w14:textId="7BA89C0B" w:rsidR="007E0250" w:rsidRPr="007E0250" w:rsidRDefault="009F513A" w:rsidP="007E0250">
+          <w:p w14:paraId="0D8359F0" w14:textId="33651EF7" w:rsidR="007E0250" w:rsidRPr="007E0250" w:rsidRDefault="009F513A" w:rsidP="007E0250">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="003D0944">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
@@ -3374,50 +3385,59 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">THIS </w:t>
             </w:r>
             <w:r w:rsidR="00E20F43">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">SUPPLEMENTAL AGREEMENT </w:t>
             </w:r>
             <w:r w:rsidR="007E0250" w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>PROJECT FUNDING BREAKDOWN</w:t>
+            </w:r>
+            <w:r w:rsidR="00732B4B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (i.e. ENGINEERING COSTS ONLY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B042A" w:rsidRPr="007E0250" w14:paraId="237A6573" w14:textId="77777777" w:rsidTr="00E4064A">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31C0649A" w14:textId="77777777" w:rsidR="004B042A" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="004B042A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3585,51 +3605,51 @@
               <w:t>ederal</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E95702C" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="7E95702C" w14:textId="2BA8C502" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45FD378D" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -3651,51 +3671,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E4907E6" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72C0B6B4" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="72C0B6B4" w14:textId="3064F21B" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D54968" w:rsidRPr="007E0250" w14:paraId="73DEEB59" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DF91A40" w14:textId="0D29922A" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -3712,115 +3732,115 @@
               <w:t>State</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2870BB74" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="2870BB74" w14:textId="2C307D0D" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07D41F72" w14:textId="39133CB2" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="07D41F72" w14:textId="3E7867BC" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FC704C5" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="410EE7C9" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="410EE7C9" w14:textId="049AB758" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D54968" w:rsidRPr="007E0250" w14:paraId="6862C6E9" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49F7B3A9" w14:textId="36818DDC" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -3837,196 +3857,196 @@
               <w:t>Local</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB43DD3" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="3EB43DD3" w14:textId="4D2B84F1" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23B4A2EB" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="23B4A2EB" w14:textId="7BC19985" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63DACDFC" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="63DACDFC" w14:textId="613CFCF8" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1D3ABA" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="5C1D3ABA" w14:textId="5B3A28D3" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53D13" w:rsidRPr="007E0250" w14:paraId="236E2C3C" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3075D494" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3368F5E0" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="3368F5E0" w14:textId="526DCDC5" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CAD707C" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="5CAD707C" w14:textId="149C7CD6" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04C12449" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="04C12449" w14:textId="75929CF6" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0099B2D4" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="0099B2D4" w14:textId="1997F4AF" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53D13" w:rsidRPr="007E0250" w14:paraId="2CB1A5E0" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54A3BCA2" w14:textId="2DAB34AA" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -4059,102 +4079,102 @@
               <w:t>Agreement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004B042A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28887918" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="28887918" w14:textId="6D42F271" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="169A4E9C" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="169A4E9C" w14:textId="3737A85E" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38C675B0" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="38C675B0" w14:textId="01A522E0" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="309DB190" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="309DB190" w14:textId="597BE8F7" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C7368BD" w14:textId="77777777" w:rsidR="00391B0C" w:rsidRPr="00B15274" w:rsidRDefault="00391B0C" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
@@ -4164,51 +4184,51 @@
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2767"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2201"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="6BDD33A0" w14:textId="77777777" w:rsidTr="004167F1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="36DA32D7" w14:textId="14766ACF" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="009F513A" w:rsidP="009A48BD">
+          <w:p w14:paraId="36DA32D7" w14:textId="50F4DC78" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="009F513A" w:rsidP="009A48BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="003D0944">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
@@ -4220,50 +4240,59 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">REVISED </w:t>
             </w:r>
             <w:r w:rsidR="00B15274">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">TOTAL </w:t>
             </w:r>
             <w:r w:rsidR="00B15274" w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>PROJECT FUNDING BREAKDOWN</w:t>
+            </w:r>
+            <w:r w:rsidR="00910E09">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (i.e. TOTAL PROJECT COSTS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B042A" w:rsidRPr="007E0250" w14:paraId="770ADCE2" w14:textId="77777777" w:rsidTr="00AC636B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="201272F1" w14:textId="77777777" w:rsidR="004B042A" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="004B042A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4431,51 +4460,51 @@
               <w:t>ederal</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r w:rsidR="00D54968">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF27E7F" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="0BF27E7F" w14:textId="2C3371F1" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70EB7FF6" w14:textId="32629F9B" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -4497,51 +4526,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1598F88E" w14:textId="24B2E566" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2884208D" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="2884208D" w14:textId="10AF3290" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="5450FB1E" w14:textId="77777777" w:rsidTr="00AC636B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A0CC8C2" w14:textId="177D34D4" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -4566,113 +4595,113 @@
               <w:t>tate</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r w:rsidR="00D54968">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="177E7F7D" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="177E7F7D" w14:textId="2C2AE4F4" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AED9D0C" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="6AED9D0C" w14:textId="397DDA42" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38AECFDE" w14:textId="7E173C4A" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="256950E4" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="256950E4" w14:textId="4CA6E3CC" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="56C1C804" w14:textId="77777777" w:rsidTr="00AC636B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41BE81E5" w14:textId="3111DC04" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -4697,289 +4726,289 @@
               <w:t>ocal</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r w:rsidR="00D54968">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4489F96B" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="4489F96B" w14:textId="2F6532D3" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3265CB" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="7C3265CB" w14:textId="5568C548" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34781A7A" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="34781A7A" w14:textId="42A52AD3" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9C8C5D" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="7E9C8C5D" w14:textId="049E295B" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="466F4194" w14:textId="77777777" w:rsidTr="00AC636B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63232196" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55CC530E" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="55CC530E" w14:textId="516EC62E" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9B1894" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="1A9B1894" w14:textId="171666B4" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B0AAD19" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="4B0AAD19" w14:textId="4BB26D42" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="739F6EEC" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="739F6EEC" w14:textId="585B900F" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="2285DAA8" w14:textId="77777777" w:rsidTr="00AC636B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3533AFB2" w14:textId="60A43E30" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Total Project Cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE80CD8" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="1AE80CD8" w14:textId="2C8938A9" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53417164" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="53417164" w14:textId="4E51A08E" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10A7E8A4" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="10A7E8A4" w14:textId="52E5A0AB" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="149490DB" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="149490DB" w14:textId="21B5B4CB" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E2F892F" w14:textId="32BCF155" w:rsidR="009A48BD" w:rsidRDefault="009A48BD" w:rsidP="00490D59">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3405"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4991,324 +5020,342 @@
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="2651"/>
       </w:tblGrid>
       <w:tr w:rsidR="006F3EDA" w:rsidRPr="007E0250" w14:paraId="61F44CEC" w14:textId="77777777" w:rsidTr="008B0EA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA9D8EF" w14:textId="77777777" w:rsidR="006F3EDA" w:rsidRPr="007E0250" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
+          <w:p w14:paraId="6FA9D8EF" w14:textId="18145143" w:rsidR="006F3EDA" w:rsidRPr="007E0250" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>7.    SCHEDULE CHANGES (only fill in if these changes will impact the Construction Prime Contractor’s overall schedule)</w:t>
+              <w:t>7.    SCHEDULE CHANGES (</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7EA1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>indicate “No Change” if these changes will not impact the overall project schedule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F3EDA" w:rsidRPr="007E0250" w14:paraId="73D9F6C4" w14:textId="77777777" w:rsidTr="008B0EA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7437DC90" w14:textId="77777777" w:rsidR="006F3EDA" w:rsidRPr="007E0250" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Original Completion Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E15708F" w14:textId="77777777" w:rsidR="006F3EDA" w:rsidRPr="007E0250" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
+          <w:p w14:paraId="1E15708F" w14:textId="7B220D3E" w:rsidR="006F3EDA" w:rsidRPr="007E0250" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="378BD552" w14:textId="77777777" w:rsidR="006F3EDA" w:rsidRPr="007E0250" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Original Number of Calendar Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A838D8C" w14:textId="77777777" w:rsidR="006F3EDA" w:rsidRPr="007E0250" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
+          <w:p w14:paraId="0A838D8C" w14:textId="324EFCED" w:rsidR="006F3EDA" w:rsidRPr="007E0250" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F3EDA" w:rsidRPr="007E0250" w14:paraId="78B81E58" w14:textId="77777777" w:rsidTr="008B0EA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BDCC547" w14:textId="3CB83304" w:rsidR="006F3EDA" w:rsidRPr="00E90FA3" w:rsidRDefault="009E1731" w:rsidP="008B0EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90FA3">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Revised Completion Date Based Upon All Changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F88E2E0" w14:textId="77777777" w:rsidR="006F3EDA" w:rsidRPr="00E90FA3" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
+          <w:p w14:paraId="2F88E2E0" w14:textId="6462F916" w:rsidR="006F3EDA" w:rsidRPr="00E90FA3" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31747A0D" w14:textId="718BB308" w:rsidR="006F3EDA" w:rsidRPr="00E90FA3" w:rsidRDefault="00E90FA3" w:rsidP="008B0EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90FA3">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Number of Calendar Days Added Based Upon All Changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7B13EC" w14:textId="77777777" w:rsidR="006F3EDA" w:rsidRPr="007E0250" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
+          <w:p w14:paraId="5C7B13EC" w14:textId="1B49E272" w:rsidR="006F3EDA" w:rsidRPr="007E0250" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F3EDA" w:rsidRPr="007E0250" w14:paraId="1B4D7E52" w14:textId="77777777" w:rsidTr="008B0EA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A711F76" w14:textId="77777777" w:rsidR="006F3EDA" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Estimated Completion Date Based Upon All Changes to Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70D0D7B1" w14:textId="77777777" w:rsidR="006F3EDA" w:rsidRPr="007E0250" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
+          <w:p w14:paraId="70D0D7B1" w14:textId="43FA9AAE" w:rsidR="006F3EDA" w:rsidRPr="007E0250" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16EF9BBD" w14:textId="77777777" w:rsidR="006F3EDA" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Revised Number of Calendar Days Based Upon All Changes to Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01364DA6" w14:textId="77777777" w:rsidR="006F3EDA" w:rsidRPr="007E0250" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
+          <w:p w14:paraId="01364DA6" w14:textId="7C80FACA" w:rsidR="006F3EDA" w:rsidRPr="007E0250" w:rsidRDefault="006F3EDA" w:rsidP="008B0EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A1DE0C4" w14:textId="77777777" w:rsidR="00CA2A7F" w:rsidRDefault="00CA2A7F" w:rsidP="00490D59">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3405"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6718,159 +6765,159 @@
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">.    </w:t>
             </w:r>
             <w:r w:rsidR="00A25D4D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>COMMENTS (For any answers that are No or N/A in previous section)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A25D4D" w:rsidRPr="007E0250" w14:paraId="6FD3FB07" w14:textId="77777777" w:rsidTr="00E44445">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F886D40" w14:textId="1AADAF75" w:rsidR="00A25D4D" w:rsidRPr="007E0250" w:rsidRDefault="00A25D4D" w:rsidP="00A25D4D">
+          <w:p w14:paraId="3F886D40" w14:textId="117EE3B5" w:rsidR="00A25D4D" w:rsidRPr="007E0250" w:rsidRDefault="00A25D4D" w:rsidP="00A25D4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F30CC28" w14:textId="77777777" w:rsidR="00A25D4D" w:rsidRDefault="00A25D4D" w:rsidP="00935B51">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3474"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A25D4D" w:rsidSect="006325EF">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="576" w:bottom="1008" w:left="576" w:header="720" w:footer="547" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="623D9DE0" w14:textId="77777777" w:rsidR="00301D00" w:rsidRDefault="00301D00" w:rsidP="003F3455">
+    <w:p w14:paraId="76A38D38" w14:textId="77777777" w:rsidR="00117418" w:rsidRDefault="00117418" w:rsidP="003F3455">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25618283" w14:textId="77777777" w:rsidR="00301D00" w:rsidRDefault="00301D00" w:rsidP="003F3455">
+    <w:p w14:paraId="37C04FEB" w14:textId="77777777" w:rsidR="00117418" w:rsidRDefault="00117418" w:rsidP="003F3455">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="17F24578" w14:textId="77777777" w:rsidR="00301D00" w:rsidRDefault="00301D00">
+    <w:p w14:paraId="4C31C204" w14:textId="77777777" w:rsidR="00117418" w:rsidRDefault="00117418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Medium ITC">
     <w:panose1 w:val="020B0602030504020804"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D68BCCA" w14:textId="230CB330" w:rsidR="00935B51" w:rsidRPr="00312210" w:rsidRDefault="00935B51" w:rsidP="00C04780">
+  <w:p w14:paraId="1D68BCCA" w14:textId="324883D9" w:rsidR="00935B51" w:rsidRPr="00312210" w:rsidRDefault="00935B51" w:rsidP="00C04780">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="5580"/>
         <w:tab w:val="right" w:pos="11070"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00312210">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t>MassDOT Aeronautics Division Form AD7-</w:t>
     </w:r>
     <w:r w:rsidR="00D328F6" w:rsidRPr="00312210">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t>SA</w:t>
     </w:r>
     <w:r w:rsidRPr="00312210">
@@ -6936,79 +6983,79 @@
     </w:r>
     <w:r w:rsidRPr="00312210">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00312210">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00312210">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F87888" w:rsidRPr="00312210">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t xml:space="preserve">Last Modified: </w:t>
     </w:r>
-    <w:r w:rsidR="004159B0">
+    <w:r w:rsidR="00F35567">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:t>October 17, 2025</w:t>
+      <w:t>April 23, 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7CA6D082" w14:textId="77777777" w:rsidR="00935B51" w:rsidRPr="007B0652" w:rsidRDefault="00935B51" w:rsidP="00935B51">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="5220"/>
         <w:tab w:val="right" w:pos="11070"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70DB38E6" w14:textId="383964EF" w:rsidR="009A48BD" w:rsidRPr="00312210" w:rsidRDefault="009A48BD" w:rsidP="00C04780">
+  <w:p w14:paraId="70DB38E6" w14:textId="06DF1680" w:rsidR="009A48BD" w:rsidRPr="00312210" w:rsidRDefault="009A48BD" w:rsidP="00C04780">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="5580"/>
         <w:tab w:val="right" w:pos="11070"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00312210">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t>MassDOT Aeronautics Division Form AD</w:t>
     </w:r>
     <w:r w:rsidR="00361CBD" w:rsidRPr="00312210">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t>7-</w:t>
     </w:r>
     <w:r w:rsidR="00D328F6" w:rsidRPr="00312210">
@@ -7077,95 +7124,95 @@
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00312210">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00312210">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00312210">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Last Modified: </w:t>
     </w:r>
-    <w:r w:rsidR="004159B0">
+    <w:r w:rsidR="00F35567">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:t>October 17, 2025</w:t>
+      <w:t>April 23, 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2522BA54" w14:textId="138A1D07" w:rsidR="009A48BD" w:rsidRPr="007B0652" w:rsidRDefault="009A48BD" w:rsidP="007B0652">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="5400"/>
         <w:tab w:val="right" w:pos="11070"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A2161F9" w14:textId="77777777" w:rsidR="00301D00" w:rsidRDefault="00301D00" w:rsidP="003F3455">
+    <w:p w14:paraId="19ABFE99" w14:textId="77777777" w:rsidR="00117418" w:rsidRDefault="00117418" w:rsidP="003F3455">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="155A0C0E" w14:textId="77777777" w:rsidR="00301D00" w:rsidRDefault="00301D00" w:rsidP="003F3455">
+    <w:p w14:paraId="68795976" w14:textId="77777777" w:rsidR="00117418" w:rsidRDefault="00117418" w:rsidP="003F3455">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52FE1DA2" w14:textId="77777777" w:rsidR="00301D00" w:rsidRDefault="00301D00">
+    <w:p w14:paraId="03962CFB" w14:textId="77777777" w:rsidR="00117418" w:rsidRDefault="00117418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="68C04133" w14:textId="77777777" w:rsidR="004A6858" w:rsidRDefault="001D00FA" w:rsidP="004A6858">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00ED39F1" w:rsidRPr="00ED39F1">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,2,3</w:t>
       </w:r>
       <w:r w:rsidR="00ED39F1">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
@@ -7282,308 +7329,321 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="565263789">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="921377120">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B35018"/>
     <w:rsid w:val="00004089"/>
     <w:rsid w:val="00037835"/>
     <w:rsid w:val="000536EA"/>
     <w:rsid w:val="00074BD8"/>
     <w:rsid w:val="00095D7D"/>
     <w:rsid w:val="00096AF9"/>
     <w:rsid w:val="000A2247"/>
     <w:rsid w:val="000B771A"/>
     <w:rsid w:val="000C1E72"/>
     <w:rsid w:val="000F625D"/>
     <w:rsid w:val="0010617A"/>
+    <w:rsid w:val="00117418"/>
     <w:rsid w:val="001317F0"/>
     <w:rsid w:val="00134369"/>
     <w:rsid w:val="00135224"/>
     <w:rsid w:val="00135ED8"/>
     <w:rsid w:val="001377BA"/>
     <w:rsid w:val="00141B88"/>
     <w:rsid w:val="00150926"/>
     <w:rsid w:val="0017419E"/>
     <w:rsid w:val="00181D37"/>
     <w:rsid w:val="001859F3"/>
     <w:rsid w:val="001A526D"/>
     <w:rsid w:val="001D00FA"/>
     <w:rsid w:val="002009DA"/>
     <w:rsid w:val="00220D20"/>
     <w:rsid w:val="00237E0E"/>
     <w:rsid w:val="00257C81"/>
     <w:rsid w:val="00264478"/>
     <w:rsid w:val="002750BA"/>
     <w:rsid w:val="002B5FFE"/>
     <w:rsid w:val="002F01DE"/>
     <w:rsid w:val="00301BB5"/>
     <w:rsid w:val="00301D00"/>
     <w:rsid w:val="00312210"/>
     <w:rsid w:val="003217E5"/>
     <w:rsid w:val="00337BF8"/>
     <w:rsid w:val="00361CBD"/>
     <w:rsid w:val="00384A58"/>
     <w:rsid w:val="00391B0C"/>
     <w:rsid w:val="003954AB"/>
     <w:rsid w:val="003D0944"/>
+    <w:rsid w:val="003D177A"/>
     <w:rsid w:val="003E0B52"/>
     <w:rsid w:val="003F3455"/>
     <w:rsid w:val="003F543A"/>
     <w:rsid w:val="004001F3"/>
     <w:rsid w:val="00400EDB"/>
     <w:rsid w:val="00402B3C"/>
+    <w:rsid w:val="00405B72"/>
     <w:rsid w:val="004159B0"/>
     <w:rsid w:val="004167F1"/>
     <w:rsid w:val="004171AE"/>
     <w:rsid w:val="00421AFD"/>
     <w:rsid w:val="00421E02"/>
     <w:rsid w:val="00426F8B"/>
     <w:rsid w:val="00427C76"/>
     <w:rsid w:val="004367C4"/>
     <w:rsid w:val="00460C7C"/>
     <w:rsid w:val="004654EA"/>
     <w:rsid w:val="004660C5"/>
     <w:rsid w:val="0047610D"/>
     <w:rsid w:val="004801D9"/>
     <w:rsid w:val="00490D59"/>
     <w:rsid w:val="00492D79"/>
     <w:rsid w:val="004A14EC"/>
     <w:rsid w:val="004A5603"/>
     <w:rsid w:val="004A5CC5"/>
     <w:rsid w:val="004A636B"/>
     <w:rsid w:val="004A6858"/>
     <w:rsid w:val="004B042A"/>
     <w:rsid w:val="004B62F4"/>
     <w:rsid w:val="004C75D2"/>
     <w:rsid w:val="004D4AE5"/>
     <w:rsid w:val="004F035B"/>
     <w:rsid w:val="004F1545"/>
+    <w:rsid w:val="004F21C2"/>
     <w:rsid w:val="004F6B00"/>
     <w:rsid w:val="005150A2"/>
     <w:rsid w:val="005279A1"/>
     <w:rsid w:val="00534697"/>
     <w:rsid w:val="00560A5B"/>
     <w:rsid w:val="00567B32"/>
     <w:rsid w:val="0057020C"/>
     <w:rsid w:val="00580363"/>
     <w:rsid w:val="005A271F"/>
     <w:rsid w:val="005B4137"/>
     <w:rsid w:val="005B563F"/>
     <w:rsid w:val="005D205F"/>
     <w:rsid w:val="005F601A"/>
     <w:rsid w:val="00604E90"/>
     <w:rsid w:val="00606D95"/>
     <w:rsid w:val="00607B32"/>
     <w:rsid w:val="00610EC6"/>
     <w:rsid w:val="00625409"/>
     <w:rsid w:val="006325EF"/>
     <w:rsid w:val="006350BC"/>
     <w:rsid w:val="00635421"/>
     <w:rsid w:val="00635A1B"/>
     <w:rsid w:val="00640586"/>
     <w:rsid w:val="006632B4"/>
     <w:rsid w:val="0066526C"/>
     <w:rsid w:val="00673F73"/>
     <w:rsid w:val="006A552A"/>
     <w:rsid w:val="006D7BBB"/>
     <w:rsid w:val="006F2B6F"/>
     <w:rsid w:val="006F3EDA"/>
     <w:rsid w:val="006F4183"/>
     <w:rsid w:val="007046BF"/>
     <w:rsid w:val="007118E9"/>
     <w:rsid w:val="00720F0B"/>
     <w:rsid w:val="007246B6"/>
+    <w:rsid w:val="00732B4B"/>
     <w:rsid w:val="00744ECF"/>
     <w:rsid w:val="007616B6"/>
     <w:rsid w:val="00761B43"/>
     <w:rsid w:val="00772831"/>
     <w:rsid w:val="00783297"/>
     <w:rsid w:val="00783766"/>
+    <w:rsid w:val="00791FD2"/>
     <w:rsid w:val="007B0652"/>
     <w:rsid w:val="007C1861"/>
     <w:rsid w:val="007D31B4"/>
     <w:rsid w:val="007E0250"/>
     <w:rsid w:val="007F6329"/>
     <w:rsid w:val="00820222"/>
     <w:rsid w:val="008212A5"/>
     <w:rsid w:val="00833A12"/>
     <w:rsid w:val="00864F46"/>
     <w:rsid w:val="00886A36"/>
+    <w:rsid w:val="008B2C51"/>
     <w:rsid w:val="008B46AA"/>
     <w:rsid w:val="008B6C2B"/>
     <w:rsid w:val="008B7DCB"/>
+    <w:rsid w:val="008C12AA"/>
     <w:rsid w:val="008C3D17"/>
     <w:rsid w:val="008D3602"/>
     <w:rsid w:val="008E0290"/>
     <w:rsid w:val="008E0F22"/>
     <w:rsid w:val="008F5B60"/>
+    <w:rsid w:val="00910E09"/>
     <w:rsid w:val="00915053"/>
     <w:rsid w:val="009247F8"/>
     <w:rsid w:val="00924A9F"/>
     <w:rsid w:val="00935B51"/>
     <w:rsid w:val="00942ACD"/>
     <w:rsid w:val="009458F7"/>
     <w:rsid w:val="009536DD"/>
     <w:rsid w:val="00962FDD"/>
     <w:rsid w:val="009969B4"/>
     <w:rsid w:val="009A48BD"/>
     <w:rsid w:val="009A5FA3"/>
     <w:rsid w:val="009B2747"/>
     <w:rsid w:val="009B4CD6"/>
     <w:rsid w:val="009D1727"/>
     <w:rsid w:val="009D2585"/>
     <w:rsid w:val="009E1731"/>
     <w:rsid w:val="009E2EA6"/>
     <w:rsid w:val="009E6554"/>
     <w:rsid w:val="009F513A"/>
     <w:rsid w:val="00A25D4D"/>
     <w:rsid w:val="00A4774C"/>
     <w:rsid w:val="00A53D13"/>
     <w:rsid w:val="00A72240"/>
     <w:rsid w:val="00A72CCD"/>
     <w:rsid w:val="00A90025"/>
     <w:rsid w:val="00A92A89"/>
+    <w:rsid w:val="00A92F06"/>
     <w:rsid w:val="00AA0A7F"/>
     <w:rsid w:val="00AB352D"/>
     <w:rsid w:val="00AB5B3C"/>
     <w:rsid w:val="00AC636B"/>
     <w:rsid w:val="00AF6A5D"/>
     <w:rsid w:val="00B13FDF"/>
     <w:rsid w:val="00B15274"/>
     <w:rsid w:val="00B267EE"/>
     <w:rsid w:val="00B30AE3"/>
     <w:rsid w:val="00B34157"/>
     <w:rsid w:val="00B35018"/>
     <w:rsid w:val="00B4194D"/>
     <w:rsid w:val="00B4418F"/>
+    <w:rsid w:val="00B774EB"/>
     <w:rsid w:val="00BA05AB"/>
     <w:rsid w:val="00BB5280"/>
     <w:rsid w:val="00BD733D"/>
     <w:rsid w:val="00BE4CBA"/>
     <w:rsid w:val="00BE7925"/>
     <w:rsid w:val="00BF59F5"/>
     <w:rsid w:val="00BF5C67"/>
     <w:rsid w:val="00C04780"/>
     <w:rsid w:val="00C127C0"/>
     <w:rsid w:val="00C12A64"/>
     <w:rsid w:val="00C20411"/>
     <w:rsid w:val="00C4376B"/>
     <w:rsid w:val="00C61757"/>
     <w:rsid w:val="00C636EF"/>
     <w:rsid w:val="00C72C32"/>
     <w:rsid w:val="00C770FF"/>
     <w:rsid w:val="00C82239"/>
     <w:rsid w:val="00CA2A7F"/>
     <w:rsid w:val="00CB6016"/>
     <w:rsid w:val="00CC395E"/>
     <w:rsid w:val="00CC5892"/>
     <w:rsid w:val="00CC6732"/>
     <w:rsid w:val="00CE266E"/>
+    <w:rsid w:val="00CE7EA1"/>
     <w:rsid w:val="00CF59EC"/>
     <w:rsid w:val="00D03A5B"/>
     <w:rsid w:val="00D155FF"/>
     <w:rsid w:val="00D17BEB"/>
     <w:rsid w:val="00D328F6"/>
     <w:rsid w:val="00D51AC1"/>
     <w:rsid w:val="00D54968"/>
     <w:rsid w:val="00D65C8F"/>
     <w:rsid w:val="00D747CC"/>
     <w:rsid w:val="00D75CC0"/>
     <w:rsid w:val="00DA1479"/>
     <w:rsid w:val="00DB22A8"/>
     <w:rsid w:val="00DC5DD8"/>
     <w:rsid w:val="00DC5E31"/>
     <w:rsid w:val="00DD0287"/>
     <w:rsid w:val="00DE2496"/>
     <w:rsid w:val="00E070D0"/>
     <w:rsid w:val="00E07AF8"/>
     <w:rsid w:val="00E20F43"/>
     <w:rsid w:val="00E4064A"/>
     <w:rsid w:val="00E4348B"/>
     <w:rsid w:val="00E44445"/>
     <w:rsid w:val="00E56B15"/>
     <w:rsid w:val="00E72F3E"/>
     <w:rsid w:val="00E87F29"/>
     <w:rsid w:val="00E90FA3"/>
     <w:rsid w:val="00EA1660"/>
     <w:rsid w:val="00ED037E"/>
     <w:rsid w:val="00ED39F1"/>
     <w:rsid w:val="00ED4660"/>
     <w:rsid w:val="00EE0F45"/>
     <w:rsid w:val="00EF6A9C"/>
     <w:rsid w:val="00F02B01"/>
     <w:rsid w:val="00F11302"/>
     <w:rsid w:val="00F14699"/>
+    <w:rsid w:val="00F35567"/>
     <w:rsid w:val="00F4787A"/>
     <w:rsid w:val="00F5580F"/>
     <w:rsid w:val="00F844C0"/>
     <w:rsid w:val="00F87888"/>
     <w:rsid w:val="00FA0C5C"/>
     <w:rsid w:val="00FA1CD6"/>
     <w:rsid w:val="00FB3708"/>
     <w:rsid w:val="00FC144F"/>
     <w:rsid w:val="00FC3972"/>
     <w:rsid w:val="00FD535E"/>
     <w:rsid w:val="00FD5E31"/>
     <w:rsid w:val="00FE4723"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -8565,76 +8625,77 @@
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="9616f04e-07b9-44c2-86ab-7284abfda389" xsi:nil="true"/>
     <jc85a88df8c64e618470d61f0676a079 xmlns="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </jc85a88df8c64e618470d61f0676a079>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA278F5167780F40896E9AF4BDB54E78" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d6b9bbe268649aa6776ac6aad0f21022">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc" xmlns:ns3="9616f04e-07b9-44c2-86ab-7284abfda389" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d7e5ad51919ad57aaf68ec017fd0535" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA278F5167780F40896E9AF4BDB54E78" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a7e74c98be088d1e813ce35dc0d2b7be">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc" xmlns:ns3="9616f04e-07b9-44c2-86ab-7284abfda389" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="159a902b5830f3732da94a5d220601db" ns2:_="" ns3:_="">
     <xsd:import namespace="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc"/>
     <xsd:import namespace="9616f04e-07b9-44c2-86ab-7284abfda389"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:jc85a88df8c64e618470d61f0676a079" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -8668,50 +8729,55 @@
     <xsd:element name="jc85a88df8c64e618470d61f0676a079" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="jc85a88df8c64e618470d61f0676a079" ma:taxonomyFieldName="ProgramType" ma:displayName="ProgramType" ma:default="" ma:fieldId="{3c85a88d-f8c6-4e61-8470-d61f0676a079}" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="b3089032-ff81-4d24-97de-e42545ac11db" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9616f04e-07b9-44c2-86ab-7284abfda389" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{152e4cd1-ada0-4026-9ce0-ffd5d4d0e302}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9616f04e-07b9-44c2-86ab-7284abfda389">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -8841,104 +8907,104 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8B856EF-D48B-4B41-93D4-C820E7B25B30}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9616f04e-07b9-44c2-86ab-7284abfda389"/>
     <ds:schemaRef ds:uri="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFF06FC9-E933-4863-8C7F-8C70ECBC74AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA4B9C8C-CDAA-484A-8B0C-A7EA7154FF4E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06995638-02E0-4531-B07F-B2F673AC9502}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc"/>
     <ds:schemaRef ds:uri="9616f04e-07b9-44c2-86ab-7284abfda389"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>649</Words>
-  <Characters>3704</Characters>
+  <Words>660</Words>
+  <Characters>3765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MassDOT-Form-AD7-SA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MassDOT Aeronautics</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4345</CharactersWithSpaces>
+  <CharactersWithSpaces>4417</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MassDOT-Form-AD7-SA</dc:title>
   <dc:subject>MassDOT Aeronautics Supplemental Agreement Form</dc:subject>
   <dc:creator>Owen.Silbaugh@dot.state.ma.us</dc:creator>
   <cp:keywords>MassDOT Aeronautics</cp:keywords>
   <dc:description>MassDOT Aeronautics Supplemental Agreement Form</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>Revised 3/2/2022</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">