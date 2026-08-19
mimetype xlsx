--- v0 (2025-12-07)
+++ v1 (2026-08-19)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\BOA\Automated Forms_Checklists\FY26 File Updates\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/curtisj_dor_state_ma_us/Documents/I Drive/BOA/Automated Forms_Checklists/FY27 File Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06439783-8E18-4F42-8A48-CDE4F909545B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{2C141793-A893-486A-96FD-4D42308603C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{255C4ED5-777C-4BAE-9E57-2EA032E0C03A}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="1725" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EF User Charges" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F5" i="1" l="1"/>
   <c r="H8" i="1"/>
   <c r="H9" i="1"/>
   <c r="H10" i="1"/>
   <c r="H11" i="1"/>
@@ -92,92 +93,99 @@
   <si>
     <t>Usage</t>
   </si>
   <si>
     <t xml:space="preserve">Estimated </t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Rate</t>
   </si>
   <si>
     <t>User Charges</t>
   </si>
   <si>
     <t>**Total Estimated revenue must be equal to or greater than line 1.a, column (b) on the form A-2</t>
   </si>
   <si>
     <t>Irrigation</t>
   </si>
   <si>
     <t>City/Town/District Name: __________________________________</t>
   </si>
   <si>
-    <t>FY25</t>
-[...1 lines deleted...]
-  <si>
     <t>FY26</t>
   </si>
   <si>
-    <t>Updated 6/27/2025</t>
+    <t>FY27</t>
+  </si>
+  <si>
+    <t>Updated 6/22/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFA20000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -349,84 +357,85 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -703,93 +712,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="B1" sqref="B1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
     <col min="6" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="32" t="s">
+      <c r="B1" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="C1" s="32"/>
-[...3 lines deleted...]
-      <c r="G1" s="32"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
     </row>
     <row r="2" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="D3" s="31" t="s">
+      <c r="D3" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="31"/>
-      <c r="F3" s="31"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="5" t="str">
         <f>B5</f>
-        <v>FY25</v>
+        <v>FY26</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="5" t="s">
@@ -893,63 +902,69 @@
       <c r="A13" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="13"/>
       <c r="D13" s="12"/>
       <c r="E13" s="17"/>
       <c r="F13" s="21"/>
       <c r="G13" s="25"/>
       <c r="H13" s="29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="H14" s="30">
         <f>SUM(H7:H13)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A25" t="s">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" s="31" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EF User Charges</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Administration and Finance</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>