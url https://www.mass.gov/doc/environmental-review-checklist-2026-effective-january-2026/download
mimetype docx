--- v0 (2026-03-29)
+++ v1 (2026-07-13)
@@ -344,56 +344,58 @@
       </w:r>
       <w:r w:rsidR="0068422E" w:rsidRPr="000428E0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="000A1134" w:rsidRPr="000428E0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C59C8" w:rsidRPr="000428E0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
         </w:rPr>
         <w:t>update</w:t>
       </w:r>
       <w:r w:rsidR="00185018" w:rsidRPr="000428E0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0068422E" w:rsidRPr="000428E0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
         </w:rPr>
         <w:t>ProjectInfo</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C61A63" w:rsidRPr="000428E0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
         </w:rPr>
         <w:t>, and distribute</w:t>
       </w:r>
       <w:r w:rsidR="00005F01" w:rsidRPr="000428E0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
         </w:rPr>
         <w:t xml:space="preserve"> the ERC</w:t>
       </w:r>
       <w:r w:rsidR="00C61A63" w:rsidRPr="000428E0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the P</w:t>
       </w:r>
       <w:r w:rsidR="005B02D2" w:rsidRPr="000428E0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
         </w:rPr>
         <w:t xml:space="preserve">roject </w:t>
       </w:r>
       <w:r w:rsidR="00C61A63" w:rsidRPr="000428E0">
@@ -465,56 +467,64 @@
       <w:r w:rsidR="00490ACB" w:rsidRPr="000428E0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00033155" w:rsidRPr="000428E0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="00005F01" w:rsidRPr="000428E0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
         </w:rPr>
         <w:t xml:space="preserve"> the 25% design submission.</w:t>
       </w:r>
       <w:r w:rsidR="00D610B4" w:rsidRPr="000428E0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F31F91A" w14:textId="1B70D4A4" w:rsidR="00BF1D7B" w:rsidRDefault="000E07A9" w:rsidP="000428E0">
+    <w:p w14:paraId="7F31F91A" w14:textId="3B69ED8F" w:rsidR="00BF1D7B" w:rsidRDefault="000E07A9" w:rsidP="000428E0">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00542F8F">
-        <w:t>The MassDOT ER will populate the first section of the table below with project information. The consultant will populate, sign, and date the second section of the table certifying that the findings in this checklist have undergone a quality review. The consultant is responsible for ensuring compliance with regulatory updates in its findings</w:t>
+      <w:r>
+        <w:t xml:space="preserve">The MassDOT ER will populate the first section of the table below with project information. The consultant will populate, sign, and date the second section of the table certifying that the findings in this checklist have undergone a quality review. The consultant is responsible for ensuring compliance with regulatory updates in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> findings</w:t>
       </w:r>
       <w:r w:rsidR="00FE5DF9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Project Details"/>
         <w:tblDescription w:val="Table use is layout purposes only. Some empty cells are included for visual layout."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3505"/>
         <w:gridCol w:w="1980"/>
@@ -749,73 +759,83 @@
             <w:pPr>
               <w:pStyle w:val="Textboxfieldlabel"/>
               <w:spacing w:after="120"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF1D7B">
               <w:t xml:space="preserve">Pre-25% OTS Date: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B655A9" w:rsidRPr="00342F1C" w14:paraId="5B047622" w14:textId="77777777" w:rsidTr="00D411AE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5F0D775A" w14:textId="77777777" w:rsidR="00B655A9" w:rsidRPr="00BF1D7B" w:rsidRDefault="00B655A9" w:rsidP="005A157E">
             <w:pPr>
               <w:pStyle w:val="Textboxfieldlabel"/>
               <w:spacing w:before="0"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF1D7B">
-              <w:t xml:space="preserve">ProjectInfo Populated/ Documentation Saved Date: </w:t>
+              <w:t>ProjectInfo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF1D7B">
+              <w:t xml:space="preserve"> Populated/ Documentation Saved Date: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48C56139" w14:textId="77777777" w:rsidR="00B655A9" w:rsidRPr="00BF1D7B" w:rsidRDefault="00B655A9" w:rsidP="005A157E">
             <w:pPr>
               <w:pStyle w:val="Textboxfieldlabel"/>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2809DCFB" w14:textId="77777777" w:rsidR="00B655A9" w:rsidRPr="00BF1D7B" w:rsidRDefault="00B655A9" w:rsidP="005A157E">
             <w:pPr>
               <w:pStyle w:val="Textboxfieldlabel"/>
               <w:spacing w:before="0"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF1D7B">
-              <w:t>ProjectInfo Updated/Documentation Saved Date:</w:t>
+              <w:t>ProjectInfo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF1D7B">
+              <w:t xml:space="preserve"> Updated/Documentation Saved Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="572FACC9" w14:textId="77777777" w:rsidR="00B655A9" w:rsidRPr="00BF1D7B" w:rsidRDefault="00B655A9" w:rsidP="005A157E">
             <w:pPr>
               <w:pStyle w:val="Textboxfieldlabel"/>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07460962" w14:textId="77777777" w:rsidR="007307D5" w:rsidRDefault="007307D5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -1226,53 +1246,55 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55575C9E" w14:textId="537F882C" w:rsidR="003D62E9" w:rsidRPr="009C6120" w:rsidRDefault="129AAD02" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="009C6120">
               <w:t>WPA (Request</w:t>
             </w:r>
             <w:r w:rsidR="4044D9F3" w:rsidRPr="009C6120">
               <w:t xml:space="preserve"> for Determination of Applicability [RDA], Notice</w:t>
             </w:r>
             <w:r w:rsidRPr="009C6120">
               <w:t xml:space="preserve"> of Intent [NOI], Variance)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="784122D9" w14:textId="6D81BEF5" w:rsidR="00416522" w:rsidRDefault="5B071B37" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="34D55A72">
               <w:t xml:space="preserve">If yes, scope consultant to prepare draft application using WPA </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="4349CF22" w:rsidRPr="34D55A72">
               <w:t>checklist.*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75E2C688" w14:textId="10E788E3" w:rsidR="003D62E9" w:rsidRDefault="003D62E9" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17E7383C" w14:textId="77777777" w:rsidR="003D62E9" w:rsidRDefault="003D62E9" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1548,58 +1570,63 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5D91BF77" w14:textId="4EFF7797" w:rsidR="00416522" w:rsidRPr="0031056D" w:rsidRDefault="129AAD02" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="6D2E4149">
               <w:t xml:space="preserve">Section 401 </w:t>
             </w:r>
             <w:r w:rsidRPr="009C6120">
               <w:t>(Individual Water Quality Certification [WQC] for Fill, Individual WQC for Dredge, WQC Variance)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13F10C1F" w14:textId="6A4156C2" w:rsidR="003D62E9" w:rsidRPr="0031056D" w:rsidRDefault="129AAD02" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
-              <w:t>If yes, scope consultant to prepare draft application using 401/404 checklist</w:t>
+              <w:t xml:space="preserve">If yes, scope consultant to prepare draft application using 401/404 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7DC37DB4">
+              <w:t>checklist</w:t>
             </w:r>
             <w:r w:rsidR="3F2667C7" w:rsidRPr="7DC37DB4">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="33C30211" w:rsidRPr="7DC37DB4">
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="216ABCC2" w14:textId="29A96A86" w:rsidR="003D62E9" w:rsidRDefault="003D62E9" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16D81A7F" w14:textId="77777777" w:rsidR="003D62E9" w:rsidRDefault="003D62E9" w:rsidP="003368BF">
             <w:pPr>
@@ -1628,58 +1655,63 @@
             <w:r w:rsidRPr="009C6120">
               <w:t>404</w:t>
             </w:r>
             <w:r w:rsidRPr="009C6120">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009C6120" w:rsidRPr="009C6120">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00B96510" w:rsidRPr="009C6120">
               <w:t>Non-Reporting</w:t>
             </w:r>
             <w:r w:rsidRPr="009C6120">
               <w:t>, Pre-Construction Notification [PCN], Individual Permit)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32A9A22C" w14:textId="72DD40C8" w:rsidR="003D62E9" w:rsidRPr="0031056D" w:rsidRDefault="129AAD02" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
-              <w:t>If yes, scope consultant to prepare draft application using 401/404 checklist</w:t>
+              <w:t xml:space="preserve">If yes, scope consultant to prepare draft application using 401/404 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7DC37DB4">
+              <w:t>checklist</w:t>
             </w:r>
             <w:r w:rsidR="39ECCBE7" w:rsidRPr="7DC37DB4">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="33C30211" w:rsidRPr="7DC37DB4">
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0F22F0FE" w14:textId="75E0F6AC" w:rsidR="00B81698" w:rsidRPr="0031056D" w:rsidRDefault="2DBA8B3F" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="34D55A72">
               <w:t xml:space="preserve">Notes: Impacts to intermittent streams and isolated vegetated </w:t>
             </w:r>
             <w:r w:rsidR="178C5F6C" w:rsidRPr="34D55A72">
               <w:t>wetlands</w:t>
             </w:r>
             <w:r w:rsidRPr="34D55A72">
               <w:t xml:space="preserve"> will be considered jurisdictional under Section 404 unless a</w:t>
             </w:r>
             <w:r w:rsidR="1865075F" w:rsidRPr="34D55A72">
               <w:t>n approved</w:t>
             </w:r>
             <w:r w:rsidRPr="34D55A72">
               <w:t xml:space="preserve"> jurisdictional determin</w:t>
             </w:r>
             <w:r w:rsidR="4D686D8A" w:rsidRPr="34D55A72">
               <w:t>ation has been obtained from the USACE</w:t>
             </w:r>
             <w:r w:rsidR="09DD9C93" w:rsidRPr="34D55A72">
               <w:t>.</w:t>
@@ -1815,51 +1847,59 @@
       <w:tr w:rsidR="00B81698" w14:paraId="2887B697" w14:textId="77777777" w:rsidTr="003368BF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="43AB400A" w14:textId="7BC372A1" w:rsidR="00EA3693" w:rsidRPr="00EA3693" w:rsidRDefault="00B81698" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="00A52895">
               <w:t xml:space="preserve">Coastal Zone Management (CZM) Federal Consistency Review </w:t>
             </w:r>
             <w:r w:rsidRPr="009C6120">
               <w:t>(Y/N)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C645D25" w14:textId="3821BD12" w:rsidR="00B81698" w:rsidRPr="00CD0B6F" w:rsidRDefault="00B81698" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="2FC35C90">
-              <w:t xml:space="preserve">If CZM review is needed and will not be conducted through the Section 404 or MEPA review, scope consultant to prepare a </w:t>
+              <w:t xml:space="preserve">If CZM review is needed and will not be conducted through </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2FC35C90">
+              <w:t>the Section</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2FC35C90">
+              <w:t xml:space="preserve"> 404 or MEPA review, scope consultant to prepare a </w:t>
             </w:r>
             <w:r w:rsidR="13539A92" w:rsidRPr="2FC35C90">
               <w:t xml:space="preserve">draft </w:t>
             </w:r>
             <w:r w:rsidRPr="2FC35C90">
               <w:t>federal consistency review determination letter to CZM at 25%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01560719" w14:textId="745798EC" w:rsidR="00B81698" w:rsidRDefault="00B81698" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
@@ -2949,67 +2989,85 @@
             </w:pPr>
             <w:r w:rsidRPr="00EC5663">
               <w:t>Notes: T</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5663">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
               </w:rPr>
               <w:t>his only applies to projects where the Municipality is the project proponent. A</w:t>
             </w:r>
             <w:r w:rsidRPr="7DC37DB4">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5663">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
               </w:rPr>
-              <w:t xml:space="preserve"> LHD is under the purview of a</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> LHD is under the purview of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC5663">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC5663">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
               </w:rPr>
-              <w:t>LHDC. The LHDC regulates proposed physical or aesthetic changes within the LHD. An LHDC is a regulatory body and is different from an LHC, which is advisory. If a municipal project is within an LHD, the proponent must contact the LHDC early in the design process to determine if a Certificate of Appropriateness (COA) is required. The COA or any other correspondence to or from the LHDC must be submitted to MassDOT CRU before the Section 106 consultation can be completed. </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5663">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:color w:val="000000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+              </w:rPr>
+              <w:t>LHDC</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC5663">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:color w:val="000000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+              </w:rPr>
+              <w:t>. The LHDC regulates proposed physical or aesthetic changes within the LHD. An LHDC is a regulatory body and is different from an LHC, which is advisory. If a municipal project is within an LHD, the proponent must contact the LHDC early in the design process to determine if a Certificate of Appropriateness (COA) is required. The COA or any other correspondence to or from the LHDC must be submitted to MassDOT CRU before the Section 106 consultation can be completed. </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5663">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A95A31F" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3043,51 +3101,67 @@
             </w:pPr>
             <w:r w:rsidRPr="00B25CF6">
               <w:t xml:space="preserve">Will work occur within a designated </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00B25CF6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Wild &amp; Scenic River (WSR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B25CF6">
               <w:t>, or within 0.25 miles upstream or downstream of a WSR and its tributaries?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23B69AB9" w14:textId="28412BD2" w:rsidR="0042354D" w:rsidRPr="00B25CF6" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD176B">
-              <w:t>Notes: If yes, scope consultant to submit a letter to the National Park Service with a project description and locus map by 25%. The consultant shall attach a copy of the letter with the 25% ERC.</w:t>
+              <w:t xml:space="preserve">Notes: If yes, scope consultant to submit a letter to the National Park Service with a project description and locus map </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD176B">
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD176B">
+              <w:t xml:space="preserve"> 25%. The consultant shall attach a copy of the letter with </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD176B">
+              <w:t>the 25</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD176B">
+              <w:t>% ERC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F5A8293" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E50134D" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
@@ -3256,67 +3330,73 @@
             </w:pPr>
             <w:r w:rsidRPr="00EC5663">
               <w:t>Consultant Response/Action –</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="784018C4" w14:textId="7C0DAE0F" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="00D63353">
             <w:pPr>
               <w:pStyle w:val="cell-response-header"/>
             </w:pPr>
             <w:r w:rsidRPr="00EC5663">
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="0298B602" w14:textId="77777777" w:rsidTr="00D91D9E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6282FDCD" w14:textId="6040789F" w:rsidR="0042354D" w:rsidRPr="001D37DE" w:rsidRDefault="0042354D" w:rsidP="003368BF">
+          <w:p w14:paraId="6282FDCD" w14:textId="4097CF5C" w:rsidR="0042354D" w:rsidRPr="001D37DE" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="001D37DE">
-              <w:t>Identify, describe, and provide a screenshot/map of EJ populations within 1 mile of project site using the Executive Office of Energy and Environmental Affairs (</w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="001D37DE">
+              <w:t xml:space="preserve">Identify, describe, and provide a screenshot/map of EJ populations within 1 mile of project site using the Executive Office of Energy and Environmental Affairs </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="00150694">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>EEA) EJ Maps Viewer</w:t>
+                <w:t>(EEA) EJ Maps Viewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001D37DE">
-              <w:t xml:space="preserve"> (or most recent map). Identify English isolation languages within 1 mile.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00150694">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D37DE">
+              <w:t>or most recent map). Identify English isolation languages within 1 mile.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73BA5F72" w14:textId="1707B3A2" w:rsidR="0042354D" w:rsidRPr="00C92350" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5663">
               <w:t>Notes: Measure from center of limit of work. For linear projects, measure from start and end points, and representative locations along the corridor using GIS or CAD. If an EJ neighborhood is close, err on the side of including it. If the project limits are still in development, include a buffer line to accommodate expansion of the limit. Consultant to inform if 5-mile radius applies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FEC807D" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
@@ -3644,51 +3724,75 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="4EF3D61C" w14:textId="21F3675B" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="00395492">
               <w:t>Does the project propose work below the Mean High Water (MHW) Mark, below Historic M</w:t>
             </w:r>
             <w:r>
               <w:t>HW</w:t>
             </w:r>
             <w:r w:rsidRPr="00395492">
               <w:t xml:space="preserve"> Mark, within a Great Pond, or within or over a navigable waterway?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6ED2973C" w14:textId="67F54AA6" w:rsidR="0042354D" w:rsidRPr="00395492" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="34D55A72">
-              <w:t xml:space="preserve">Notes: Consult MassGIS MassMapper, wetlands delineation data, and survey basemapping to determine if any portion of the project is within Chapter 91 jurisdiction, which is below the MHW of a tideland, below the Historic MHW and within the more seaward of the following: a) 250 feet of the MHW or b) between MHW and the first public way; within a Great Pond (defined as any Pond that is larger than 10 acres); or within or any non-tidal navigable waterway (any waterway large enough to navigate with a kayak or canoe). If a Chapter 91 license or permit is required, notify the consultant that a draft application should be submitted to MassDOT Environmental as early as possible. </w:t>
+              <w:t xml:space="preserve">Notes: Consult </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="34D55A72">
+              <w:t>MassGIS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="34D55A72">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="34D55A72">
+              <w:t>MassMapper</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="34D55A72">
+              <w:t xml:space="preserve">, wetlands delineation data, and survey </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="34D55A72">
+              <w:t>basemapping</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="34D55A72">
+              <w:t xml:space="preserve"> to determine if any portion of the project is within Chapter 91 jurisdiction, which is below the MHW of a tideland, below the Historic MHW and within the more seaward of the following: a) 250 feet of the MHW or b) between MHW and the first public way; within a Great Pond (defined as any Pond that is larger than 10 acres); or within or any non-tidal navigable waterway (any waterway large enough to navigate with a kayak or canoe). If a Chapter 91 license or permit is required, notify the consultant that a draft application should be submitted to MassDOT Environmental as early as possible. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25">
               <w:r w:rsidRPr="34D55A72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>The list of Great Ponds in MA is provided here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="34D55A72">
               <w:t xml:space="preserve">. See more information on the </w:t>
             </w:r>
             <w:hyperlink r:id="rId26">
               <w:r w:rsidRPr="34D55A72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Chapter 91 process</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="34D55A72">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:t>The MassDOT Wetlands Unit will c</w:t>
@@ -3746,51 +3850,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00FA47AD">
         <w:t>MassDOT ER and Consultant should use the Water Quality Data Form (WQDF) and MassDOT Stormwater Design Guide (SDG) to support this section. The Water Quality Data Form provides project-specific stormwater treatment requirements based on the watershed the project is located, in accordance with the MassDOT Impaired Waters Program (IWP). There may be additional stormwater treatment requirements based on the Massachusetts Stormwater Standards.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Detailed questions"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7989"/>
         <w:gridCol w:w="3415"/>
         <w:gridCol w:w="3418"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="7AD2C069" w14:textId="77777777" w:rsidTr="00D63353">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="7AD2C069" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="036CBF3A" w14:textId="4689A829" w:rsidR="0042354D" w:rsidRPr="00D63353" w:rsidRDefault="0042354D" w:rsidP="00D63353">
             <w:pPr>
               <w:pStyle w:val="cell-question-header"/>
             </w:pPr>
             <w:r w:rsidRPr="00D63353">
               <w:t>Stormwater</w:t>
             </w:r>
             <w:r w:rsidR="00D91D9E" w:rsidRPr="00D63353">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A92FE7">
               <w:t>Q</w:t>
             </w:r>
             <w:r w:rsidR="00D91D9E" w:rsidRPr="00D63353">
@@ -3827,174 +3931,190 @@
             <w:tcW w:w="1153" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AAA8E39" w14:textId="789159D4" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="00D63353">
             <w:pPr>
               <w:pStyle w:val="cell-response-header"/>
             </w:pPr>
             <w:r w:rsidRPr="00EC5663">
               <w:t>Consultant Response/Action –</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D358F9A" w14:textId="7C1F0BB4" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="00D63353">
             <w:pPr>
               <w:pStyle w:val="cell-response-header"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5663">
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="708140F8" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="708140F8" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7B97297B" w14:textId="36D55F71" w:rsidR="0042354D" w:rsidRPr="00B934F2" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t>Confirm a</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="7DC37DB4">
-              <w:t>WQDF is included in the Pre-25% submittal.</w:t>
+              <w:t xml:space="preserve">WQDF is included in the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7DC37DB4">
+              <w:t>Pre-25</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7DC37DB4">
+              <w:t>% submittal.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="502D7B41" w14:textId="175B9C56" w:rsidR="0042354D" w:rsidRPr="00384635" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF0D1B">
-              <w:t xml:space="preserve">Notes: A WQDF is required for all MassDOT projects that propose to impact pavement at each design stage starting at Pre-25%. Provide in Attachment E. </w:t>
+              <w:t xml:space="preserve">Notes: A WQDF is required for all MassDOT projects that propose to impact pavement at each design stage starting at </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CF0D1B">
+              <w:t>Pre-25</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CF0D1B">
+              <w:t xml:space="preserve">%. Provide in Attachment E. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BDE3C42" w14:textId="37C33C10" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17BAB367" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w14:paraId="52863080" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w14:paraId="52863080" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="76C9F066" w14:textId="09C8BCD6" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t>Does the project require compliance with the Massachusetts Stormwater Standards?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="510D8CB7" w14:textId="26021B1C" w:rsidR="0042354D" w:rsidRPr="00384635" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00895904">
               <w:t xml:space="preserve">Notes: Compliance with the Massachusetts Stormwater Standards is required for projects requiring an Order of Conditions under the </w:t>
             </w:r>
             <w:r>
               <w:t>WPA</w:t>
             </w:r>
             <w:r w:rsidRPr="00895904">
               <w:t xml:space="preserve"> or a 401 Water Quality Certification under the Clean Water Act.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF96FEC" w14:textId="66D16C1F" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
+          <w:p w14:paraId="5BF96FEC" w14:textId="4154579A" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="580B7A3D" w14:textId="4BAB1E66" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="37ED4673" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="37ED4673" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2DEAC6DE" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00384635" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t xml:space="preserve">Which MassDOT IWP watershed(s) (including priority level) is the project located within?  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="240A2DA7" w14:textId="12C7972A" w:rsidR="0042354D" w:rsidRPr="00384635" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -4017,281 +4137,305 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3586249A" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="763705FA" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="62D76DB1" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="62D76DB1" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1A5FB71F" w14:textId="71D93519" w:rsidR="0042354D" w:rsidRPr="00D617E5" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="34D55A72">
               <w:t>Does the project require structural Stormwater Control Measures (SCMs) based on the following?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6500D78F" w14:textId="33AC8F40" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C5A64BC" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="1F532177" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="1F532177" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4898EC17" w14:textId="41C4AF7C" w:rsidR="0042354D" w:rsidRPr="00B91AA7" w:rsidRDefault="0042354D" w:rsidP="009206E2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="702"/>
             </w:pPr>
             <w:r w:rsidRPr="00B91AA7">
-              <w:t>The project is located within a priority 1, 2, or 3 watershed.</w:t>
+              <w:t xml:space="preserve">The project is located within </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B91AA7">
+              <w:t>a priority</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B91AA7">
+              <w:t xml:space="preserve"> 1, 2, or 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B91AA7">
+              <w:t>watershed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B91AA7">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DA60CC4" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56448FF2" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="428B9B66" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="428B9B66" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="608B73DB" w14:textId="5EDDA6C6" w:rsidR="0042354D" w:rsidRPr="00B91AA7" w:rsidRDefault="0042354D" w:rsidP="009206E2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="702"/>
             </w:pPr>
             <w:r w:rsidRPr="00B91AA7">
               <w:t>The project is subject to the Massachusetts Stormwater Standards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60E892FD" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="555BEC78" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="7FC76DF7" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="7FC76DF7" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="27D3CA20" w14:textId="168D8EC2" w:rsidR="0042354D" w:rsidRPr="00384635" w:rsidRDefault="0042354D" w:rsidP="009206E2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="702"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t xml:space="preserve">The project </w:t>
             </w:r>
             <w:r w:rsidRPr="00384635">
               <w:t>is not subject to the Stormwater Standards but is anticipated to have a</w:t>
             </w:r>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t xml:space="preserve"> significant increase in impervious cover.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="451CF6AD" w14:textId="7A4C73BB" w:rsidR="0042354D" w:rsidRPr="00384635" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895904">
-              <w:t>Notes: Discuss with the MassDOT Stormwater Unit, as applicable.</w:t>
+              <w:t xml:space="preserve">Notes: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00895904">
+              <w:t>Discuss with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00895904">
+              <w:t xml:space="preserve"> the MassDOT Stormwater Unit, as applicable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03302571" w14:textId="40153760" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69190450" w14:textId="08A67240" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00384635">
               <w:t>No action required</w:t>
             </w:r>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t xml:space="preserve"> for consultant</w:t>
             </w:r>
             <w:r w:rsidRPr="00384635">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="5BAF8839" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="5BAF8839" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="25B21F87" w14:textId="4A4F4CEF" w:rsidR="0042354D" w:rsidRPr="001E1F17" w:rsidRDefault="0042354D" w:rsidP="009206E2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="702"/>
             </w:pPr>
             <w:r w:rsidRPr="00384635">
               <w:t>Due to drainage</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -4326,51 +4470,51 @@
           <w:p w14:paraId="2BF8CEA1" w14:textId="5FB7D942" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t>No action required for MassDOT ER.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="031BC70A" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="2EC67ABF" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="2EC67ABF" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0DF3E654" w14:textId="059A5E1D" w:rsidR="0042354D" w:rsidRPr="003C223D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="003C223D">
               <w:t>Does drainage discharge within or to a Critical Area, as specified in Standard 6 of the Massachusetts Stormwater Standards?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003C223D">
               <w:t>If yes, refer to the SDG on Standard 6 and identify the Critical Area.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4379,51 +4523,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60D7DC7C" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5432752F" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="1EB6796C" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="1EB6796C" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2D35D579" w14:textId="47230C4B" w:rsidR="0042354D" w:rsidRPr="7DC37DB4" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r>
               <w:t>Will the project disturb one or more acres of land and require coverage under the Environmental Protection Agency (EPA) Construction General Permit?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="054B59CE" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
@@ -4463,51 +4607,51 @@
       <w:r w:rsidRPr="00D91D9E">
         <w:lastRenderedPageBreak/>
         <w:t>Wetlands</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Detailed questions"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7995"/>
         <w:gridCol w:w="3415"/>
         <w:gridCol w:w="3412"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="24F9BBD6" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="24F9BBD6" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58D5DD8B" w14:textId="12FAE72F" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="00D63353">
             <w:pPr>
               <w:pStyle w:val="cell-question-header"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5663">
               <w:t>Wetlands</w:t>
             </w:r>
             <w:r w:rsidR="005A157E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A92FE7">
@@ -4550,51 +4694,51 @@
             <w:tcW w:w="1151" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EB98B8F" w14:textId="70EECF12" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="00D63353">
             <w:pPr>
               <w:pStyle w:val="cell-response-header"/>
             </w:pPr>
             <w:r w:rsidRPr="00EC5663">
               <w:t>Consultant Response/Action –</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05EB0A60" w14:textId="0F2BD208" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="00D63353">
             <w:pPr>
               <w:pStyle w:val="cell-response-header"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5663">
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="1555E38A" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="1555E38A" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="386E7299" w14:textId="66D517F7" w:rsidR="0042354D" w:rsidRPr="00D617E5" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="58039BB6">
               <w:t>Does the project qualify for limited project status under the</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="58039BB6">
               <w:t>WPA?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4603,72 +4747,77 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="002F1DA5" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A90F00D" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="4DA1E4D2" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="4DA1E4D2" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1D7F7D17" w14:textId="5D225FAA" w:rsidR="0042354D" w:rsidRPr="00D617E5" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="58039BB6">
               <w:t xml:space="preserve">Does the project trigger a WPA variance </w:t>
             </w:r>
             <w:r>
               <w:t>(e.g.</w:t>
             </w:r>
             <w:r w:rsidRPr="58039BB6">
-              <w:t xml:space="preserve"> For non-limited bordering vegetated wetland (BVW) impacts &gt;5,000 sf</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> For non-limited bordering vegetated wetland (BVW) impacts &gt;5,000 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="58039BB6">
+              <w:t>sf</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidRPr="58039BB6">
               <w:t xml:space="preserve"> BVW fill within an area of critical environmental concern (ACEC)</w:t>
             </w:r>
             <w:r>
               <w:t>; etc.)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78A0F366" w14:textId="3E99C802" w:rsidR="0042354D" w:rsidRPr="00D617E5" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="2FC35C90">
               <w:t xml:space="preserve">Notes: Consultant to provide approximate quantities. See the </w:t>
             </w:r>
             <w:hyperlink r:id="rId28">
               <w:r w:rsidRPr="2FC35C90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>MassDOT Wetland Mitigation Design Guidelines</w:t>
               </w:r>
             </w:hyperlink>
@@ -4681,51 +4830,51 @@
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51A67655" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A168965" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w14:paraId="3FBEA40F" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w14:paraId="3FBEA40F" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1F8CF609" w14:textId="7FDB462D" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t xml:space="preserve">Does the project </w:t>
             </w:r>
             <w:r>
               <w:t>occur within</w:t>
             </w:r>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t xml:space="preserve"> Land Subject to Coastal Storm Flowage (LSCSF)?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3524DBE7" w14:textId="461AA73C" w:rsidR="0042354D" w:rsidRPr="009C371F" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
@@ -4753,51 +4902,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="703C93AF" w14:textId="183BA7F1" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47EDBE05" w14:textId="12BD3811" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="0C12EF6D" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="0C12EF6D" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="07A9FEA9" w14:textId="16A54583" w:rsidR="0042354D" w:rsidRPr="00D617E5" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="58039BB6">
               <w:t>Does the project exceed 100 c</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ubic </w:t>
             </w:r>
             <w:r w:rsidRPr="58039BB6">
               <w:t>y</w:t>
             </w:r>
             <w:r>
               <w:t>ards</w:t>
             </w:r>
@@ -4824,51 +4973,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58B8081F" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="271C8479" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="6A3ADB64" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="6A3ADB64" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="79096F06" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00D617E5" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="58039BB6">
               <w:t>Will work occur within Outstanding Resource Waters?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55BE3816" w14:textId="3650BE10" w:rsidR="0042354D" w:rsidRPr="00D617E5" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -4895,51 +5044,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D7A8805" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60C11476" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="6ADE8074" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="6ADE8074" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="77EBC3E5" w14:textId="35091C7C" w:rsidR="0042354D" w:rsidRPr="00D617E5" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="58039BB6">
               <w:t>Does the project exceed 50 l</w:t>
             </w:r>
             <w:r>
               <w:t>inear feet</w:t>
             </w:r>
             <w:r w:rsidRPr="58039BB6">
               <w:t xml:space="preserve"> of bank impact, or 5,000 s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">quare </w:t>
             </w:r>
@@ -4968,51 +5117,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D73081E" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="410B5591" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="3C0AACAE" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="3C0AACAE" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="41CF6983" w14:textId="16E96A0D" w:rsidR="0042354D" w:rsidRPr="00D617E5" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="34D55A72">
               <w:t>Does the project exceed 200 permanent linear feet or 1,300 square feet, whichever is less, of stream loss, triggering a U.S. Army Corps of Engineers (USACE) Mitigation/Stream Visual Assessment Protocol Form?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="243276F8" w14:textId="3483F0B9" w:rsidR="0042354D" w:rsidRPr="00D617E5" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -5028,110 +5177,118 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F0ADF16" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F1D246A" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="7B79708D" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="7B79708D" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="144C8D64" w14:textId="1DB88D63" w:rsidR="0042354D" w:rsidRPr="00D617E5" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="34D55A72">
-              <w:t>Does the project exceed 1/10 acre loss of vegetated wetland (VW), triggering a USACE Mitigation Plan?</w:t>
+              <w:t xml:space="preserve">Does the project exceed </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="34D55A72">
+              <w:t>1/10 acre</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="34D55A72">
+              <w:t xml:space="preserve"> loss of vegetated wetland (VW), triggering a USACE Mitigation Plan?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55233399" w14:textId="3D4E6C8B" w:rsidR="0042354D" w:rsidRPr="00D617E5" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2FC35C90">
               <w:t>Notes: Consultant to provide approximate quantities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="427F6101" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BB936D6" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="3AAF5368" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="3AAF5368" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6CD5B483" w14:textId="5041EDA0" w:rsidR="0042354D" w:rsidRPr="00D617E5" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="34D55A72">
               <w:t>Is the project within any USACE Special Aquatic Sites (salt marsh, tidal flats, vegetated shallows, etc.)?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FD604D2" w14:textId="4A5BED88" w:rsidR="0042354D" w:rsidRPr="00895904" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -5152,51 +5309,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0083DCDF" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DBD1A85" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w14:paraId="08DAA78B" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w14:paraId="08DAA78B" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1F28EF00" w14:textId="51C445DB" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
               <w:lastRenderedPageBreak/>
               <w:t>Does the project require coordination with</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t xml:space="preserve"> D</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">epartment of </w:t>
             </w:r>
@@ -5229,118 +5386,111 @@
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A2474B5" w14:textId="5F6C5E1F" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79A4416E" w14:textId="2D77DB4F" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w14:paraId="6A29EFBF" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w14:paraId="6A29EFBF" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1903A564" w14:textId="046F3779" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t>Will work occur on bridges over U.S. Coast Guard (USCG) regulated navigable waterways?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27FCB0E3" w14:textId="180A6ADB" w:rsidR="0042354D" w:rsidRPr="00E20C33" w:rsidRDefault="0042354D" w:rsidP="003368BF">
-[...1 lines deleted...]
-              <w:spacing w:before="0"/>
+          <w:p w14:paraId="27FCB0E3" w14:textId="180A6ADB" w:rsidR="0042354D" w:rsidRPr="00E20C33" w:rsidRDefault="0042354D" w:rsidP="63E66460">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00496EDA">
-[...1 lines deleted...]
-            </w:r>
             <w:r>
-              <w:t>unknown</w:t>
-[...2 lines deleted...]
-              <w:t>, please answer questions a-d below.  The MassDOT Wetlands Unit will coordinate with USCG during scoping to determine level of coordination required (e.g., Bridge Work Inspection &amp; Repair Notification Form; Navigability Survey; Navigational Impact Report; STURAA Exemption; Advance Approval, and/or Bridge Permit).</w:t>
+              <w:t>Notes: If the MassDOT ER response is yes or unknown, please answer questions a-d below.  The MassDOT Wetlands Unit will coordinate with USCG during scoping to determine level of coordination required (e.g., Bridge Work Inspection &amp; Repair Notification Form; Navigability Survey; Navigational Impact Report; STURAA Exemption; Advance Approval, and/or Bridge Permit).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B882769" w14:textId="0ED396D2" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68E2E27A" w14:textId="411FB071" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t>No action required for consultant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w14:paraId="04291296" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w14:paraId="04291296" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6A6C6BBA" w14:textId="156DAE06" w:rsidR="0042354D" w:rsidRPr="00B91AA7" w:rsidRDefault="0042354D" w:rsidP="009206E2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="702"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B91AA7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Segoe UI"/>
               </w:rPr>
@@ -5369,51 +5519,51 @@
           </w:tcPr>
           <w:p w14:paraId="01082B9F" w14:textId="363B08B8" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t>No action required for MassDOT ER.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="797EB65F" w14:textId="6A3CB36F" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w14:paraId="143A12F4" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w14:paraId="143A12F4" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="10768F71" w14:textId="55803F18" w:rsidR="0042354D" w:rsidRPr="00B91AA7" w:rsidRDefault="0042354D" w:rsidP="009206E2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="702"/>
             </w:pPr>
             <w:r w:rsidRPr="00B91AA7">
               <w:t>Is the waterway tidal?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5425,51 +5575,51 @@
           <w:p w14:paraId="2D40A70B" w14:textId="06A271D7" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t>No action required for MassDOT ER.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44CBE321" w14:textId="09FAE791" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w14:paraId="49725206" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w14:paraId="49725206" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="33EE6918" w14:textId="62F5B502" w:rsidR="0042354D" w:rsidRPr="00B91AA7" w:rsidRDefault="0042354D" w:rsidP="009206E2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="702"/>
             </w:pPr>
             <w:r w:rsidRPr="00B91AA7">
               <w:t>Is the waterway used by vessels over 21 feet in length?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5478,51 +5628,51 @@
           </w:tcPr>
           <w:p w14:paraId="50A94E85" w14:textId="1F35C5FE" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t>No action required for MassDOT ER.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="511F68B8" w14:textId="3B05CCC2" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042354D" w14:paraId="0C990192" w14:textId="77777777" w:rsidTr="00D91D9E">
+      <w:tr w:rsidR="0042354D" w14:paraId="0C990192" w14:textId="77777777" w:rsidTr="63E66460">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2FDC5285" w14:textId="2248E620" w:rsidR="0042354D" w:rsidRPr="00B91AA7" w:rsidRDefault="0042354D" w:rsidP="009206E2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="702"/>
             </w:pPr>
             <w:r w:rsidRPr="00B91AA7">
               <w:t>Is the waterway used by sail boats or cabin cruisers?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5717,85 +5867,125 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="38537D03" w14:textId="77777777" w:rsidTr="00D91D9E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3FE34E1F" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00483BB2" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="58039BB6">
               <w:t>Identify any publicly owned open space within the project area.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7617E24B" w14:textId="033B07D0" w:rsidR="0042354D" w:rsidRPr="00496EDA" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00496EDA">
-              <w:t>Notes: Consult with MassGIS MassMapper (Openspace by level of protection layer) to conduct an initial screen of properties that may be protected under Section 4(f) of the US DOT Act</w:t>
+              <w:t xml:space="preserve">Notes: Consult with </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496EDA">
+              <w:t>MassGIS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496EDA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496EDA">
+              <w:t>MassMapper</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496EDA">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496EDA">
+              <w:t>Openspace</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496EDA">
+              <w:t xml:space="preserve"> by level of protection layer) to conduct an initial screen of properties that may be protected under Section 4(f) of the US DOT Act</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00496EDA">
               <w:t xml:space="preserve">Article 97 of the Amendments to the Massachusetts Constitution, or Section 6(f) of the Land and Water Conservation Fund Act. </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r w:rsidRPr="00496EDA">
               <w:t xml:space="preserve">Section 4(f) property is any publicly owned park, recreation area, wildlife, or waterfowl refuge, or public or private historic site (on the National Register of Historic Places). </w:t>
             </w:r>
             <w:hyperlink r:id="rId29">
               <w:r w:rsidRPr="00496EDA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Learn more on Section 4(f)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00496EDA">
               <w:t xml:space="preserve">. Article 97 property is any property held in accordance with natural resources protection and is subject to EEA’s Article 97 Land Disposition Policy and a 2/3 in favor vote from State Legislature. Refer to </w:t>
             </w:r>
             <w:hyperlink r:id="rId30">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00496EDA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>MassGIS metadata</w:t>
+                <w:t>MassGIS</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00496EDA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> metadata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00496EDA">
-              <w:t xml:space="preserve"> to determine if a property is subject to Article 97, however a more in-depth analysis of a property deed may be required to make a final determination. Confirm applicability with MassDOT Right of Way. A property is protected under Section 6(f) if the attribute GRANTPROG1 or GRANTPROG2 is LWCF on the openspace data layer. </w:t>
+              <w:t xml:space="preserve"> to determine if a property is subject to Article 97, however a more in-depth analysis of a property deed may be required to make a final determination. Confirm applicability with MassDOT Right of Way. A property is protected under Section 6(f) if the attribute GRANTPROG1 or GRANTPROG2 is LWCF on the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496EDA">
+              <w:t>openspace</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496EDA">
+              <w:t xml:space="preserve"> data layer. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D515FB2" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05D0DA4D" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
@@ -6054,79 +6244,120 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A6328">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Is the project within a State Wildlife Transportation Action Plan (SWTAP) High Opportunity Location</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> or within the latest NHESP BioMap</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> or within the latest NHESP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>BioMap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005A6328">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CDE1508" w14:textId="6C461DFF" w:rsidR="00DC143A" w:rsidRPr="00FF2189" w:rsidRDefault="00FF2189" w:rsidP="00FF2189">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF2189">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Notes: If yes, involve MassDOT WESU at or before 25% submission. Strive to provide terrestrial wildlife passage and aquatic connectivity through the design of culvert and bridge replacements.  MassDOT WESU will coordinate with MassWildlife or other agencies.  Consider best management practices (BMPs) such as natural stream bed, bank, wildlife benches, vegetated rockfill, wildlife fencing, or other fluvial geomorphology considerations.  The consultant should respond with background on existing environmental constraints and provide recommendations for wildlife connectivity improvements.  Please include MassDOT WESU in future design review submissions.</w:t>
+              <w:t xml:space="preserve">Notes: If yes, involve MassDOT WESU at or before 25% submission. Strive to provide terrestrial wildlife passage and aquatic connectivity through the design of culvert and bridge replacements.  MassDOT WESU will coordinate with </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF2189">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>MassWildlife</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF2189">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or other agencies.  Consider best management practices (BMPs) such as natural stream bed, bank, wildlife benches, vegetated rockfill, wildlife fencing, or other fluvial geomorphology considerations.  The consultant should respond with background on existing environmental constraints and provide recommendations for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FF2189">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>wildlife connectivity improvements</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FF2189">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>.  Please include MassDOT WESU in future design review submissions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ED9AA99" w14:textId="77777777" w:rsidR="00DC143A" w:rsidRDefault="00DC143A" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F728F7D" w14:textId="77777777" w:rsidR="00DC143A" w:rsidRDefault="00DC143A" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
@@ -6259,101 +6490,123 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F754C8" w:rsidRPr="00EC5663" w14:paraId="53F786A1" w14:textId="77777777" w:rsidTr="00D91D9E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6C7E01C9" w14:textId="437409C7" w:rsidR="00F754C8" w:rsidRPr="00483BB2" w:rsidRDefault="00F754C8" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="58039BB6">
               <w:t xml:space="preserve">State whether any federally listed species or critical habitat is potentially known within the project area using the U.S. Fish and Wildlife Service’s </w:t>
             </w:r>
             <w:hyperlink r:id="rId31">
               <w:r w:rsidRPr="00746FBC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Information for Planning and Conservation (IPaC) Tool</w:t>
+                <w:t>Information for Planning and Conservation (</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00746FBC">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>IPaC</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00746FBC">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>) Tool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="58039BB6">
               <w:t>. State the species or critical habitat.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="391764EB" w14:textId="77777777" w:rsidR="00F754C8" w:rsidRDefault="00F754C8" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51877099" w14:textId="77777777" w:rsidR="00F754C8" w:rsidRPr="00EC5663" w:rsidRDefault="00F754C8" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F754C8" w:rsidRPr="00EC5663" w14:paraId="6B80CC7C" w14:textId="77777777" w:rsidTr="00D91D9E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAEA32F" w14:textId="3E3B88D1" w:rsidR="00F754C8" w:rsidRPr="00483BB2" w:rsidRDefault="00F754C8" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
-              <w:t>Was the Northern Long-eared Bat or Tricolored Bat identified through IPaC as potentially within the project limits?</w:t>
+              <w:t xml:space="preserve">Was the Northern Long-eared Bat or Tricolored Bat identified through </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="7DC37DB4">
+              <w:t>IPaC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="7DC37DB4">
+              <w:t xml:space="preserve"> as potentially within the project limits?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DACE2AB" w14:textId="2AC97F1F" w:rsidR="00F754C8" w:rsidRPr="00483BB2" w:rsidRDefault="00F754C8" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00F63536">
               <w:t>Notes: If yes, consultant shall prepare the attached Northern long-eared bat</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and Tricolored Bat</w:t>
             </w:r>
             <w:r w:rsidRPr="00F63536">
               <w:t xml:space="preserve"> form and submit with the 25% ERC in Attachment F.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C80B8AE" w14:textId="77777777" w:rsidR="00F754C8" w:rsidRDefault="00F754C8" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
@@ -6399,51 +6652,67 @@
             <w:r w:rsidRPr="58039BB6">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">State what federally listed aquatic species or critical habitat are known to potentially occur within the project limits using the NMFS Greater Atlantic Region Fisheries Office (GARFO) </w:t>
             </w:r>
             <w:hyperlink r:id="rId32">
               <w:r w:rsidRPr="00746FBC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Section 7 Species/Critical Habitat Information &amp; Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="58039BB6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4212BC40" w14:textId="56724D16" w:rsidR="00F754C8" w:rsidRPr="00F63536" w:rsidRDefault="00F754C8" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00F63536">
-              <w:t xml:space="preserve">Notes: If applicable, confirm if consultant has a qualified biologist / environmental scientist experienced in Section 7 of the Endangered Species Act. If yes, scope consultant for Section 7; if no, MassDOT Environmental will hire open services consultant. If Federal Aid, scope consultant to complete the </w:t>
+              <w:t xml:space="preserve">Notes: If applicable, confirm if consultant has a qualified biologist / environmental scientist experienced in Section 7 of the Endangered Species Act. If yes, scope consultant for Section 7; if </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F63536">
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F63536">
+              <w:t xml:space="preserve">, MassDOT Environmental will hire open services </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F63536">
+              <w:t>consultant</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F63536">
+              <w:t xml:space="preserve">. If Federal Aid, scope consultant to complete the </w:t>
             </w:r>
             <w:hyperlink r:id="rId33">
               <w:r w:rsidRPr="00746FBC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>NMFS Programmatic Form</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F63536">
               <w:t xml:space="preserve"> and provide at 25%; If no Federal Aid, the USACE will be the lead federal agency for Section 7 consultation,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F63536">
               <w:t>and the consultant shall prepare an affects analysis and recommended determination under the Endangered Species Act (ESA) to be included in the USACE permit application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
@@ -6486,84 +6755,102 @@
             <w:r w:rsidRPr="58039BB6">
               <w:t xml:space="preserve">Does the project occur within designated Essential Fish Habitat (EFH) using National Marine Fisheries Service’s </w:t>
             </w:r>
             <w:hyperlink r:id="rId34">
               <w:r w:rsidRPr="00746FBC">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>EFH Mapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009918EB">
               <w:t xml:space="preserve">or the MA Division of Marine Fisheries (DMF) </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidRPr="009918EB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migratory Habitat </w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Datal</w:t>
               </w:r>
               <w:r w:rsidRPr="009918EB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>ayer</w:t>
               </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidRPr="009918EB">
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B4AC749" w14:textId="6AFD1D56" w:rsidR="00F754C8" w:rsidRPr="00F01FD5" w:rsidRDefault="00F754C8" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00867067">
-              <w:t>Notes: If yes, confirm if consultant has a qualified fisheries biologist / environmental scientist experienced in EFH Assessment (EFHA). If yes, scope consultant for EFHA; if no, MassDOT Environmental will hire open services consultant. If Federal Aid, use the Federal Highway Administration (</w:t>
+              <w:t xml:space="preserve">Notes: If yes, confirm if consultant has a qualified fisheries biologist / environmental scientist experienced in EFH Assessment (EFHA). If yes, scope consultant for EFHA; if no, MassDOT Environmental will hire open services </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00867067">
+              <w:t>consultant</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00867067">
+              <w:t>. If Federal Aid, use the Federal Highway Administration (</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="00867067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>FHWA) Programmatic Agreement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00867067">
-              <w:t xml:space="preserve">. If no Federal Aid, use the </w:t>
+              <w:t xml:space="preserve">. If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00867067">
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00867067">
+              <w:t xml:space="preserve"> Federal Aid, use the </w:t>
             </w:r>
             <w:hyperlink r:id="rId37">
               <w:r w:rsidRPr="00746FBC">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFH and Fish and Wildlife Coordination Act Worksheet. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00867067">
               <w:t xml:space="preserve">If the project requires work within wetlands or will result in temporary or permanent water quality impacts (e.g., more than minor increase in impervious area/stormwater runoff; turbidity; etc.) associated with EFH, complete the </w:t>
             </w:r>
             <w:hyperlink r:id="rId38">
               <w:r w:rsidRPr="00867067">
                 <w:t xml:space="preserve">EFH and Fish and Wildlife Coordination Act Worksheet </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00867067">
               <w:t>and submit to MassDOT Environmental with the 25% submission. Consider activities such as noise, fish passage, and turbidity when determining consultation requirements and restrictions</w:t>
             </w:r>
             <w:r w:rsidRPr="00F01FD5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6591,79 +6878,111 @@
           <w:p w14:paraId="33E3D88C" w14:textId="77777777" w:rsidR="00F754C8" w:rsidRPr="00EC5663" w:rsidRDefault="00F754C8" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F754C8" w:rsidRPr="00EC5663" w14:paraId="12ED8225" w14:textId="77777777" w:rsidTr="00D91D9E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="68B6AB1E" w14:textId="33DF109C" w:rsidR="00F754C8" w:rsidRPr="00483BB2" w:rsidRDefault="00F754C8" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="58039BB6">
-              <w:t>Is the project within any coldwater fisheries or within the</w:t>
+              <w:t xml:space="preserve">Is the project within any </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="58039BB6">
+              <w:t>coldwater</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="58039BB6">
+              <w:t xml:space="preserve"> fisheries or within the</w:t>
             </w:r>
             <w:r w:rsidRPr="00746FBC">
               <w:t xml:space="preserve"> DMF</w:t>
             </w:r>
             <w:r w:rsidRPr="00746FBC">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId39">
               <w:r w:rsidRPr="00746FBC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Priority Projects Datalayer</w:t>
+                <w:t xml:space="preserve">Priority Projects </w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00746FBC">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Datalayer</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidRPr="58039BB6">
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CA7ED19" w14:textId="7A787F56" w:rsidR="00F754C8" w:rsidRPr="00483BB2" w:rsidRDefault="00F754C8" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="69C92671">
-              <w:t>Notes: Consider fish passage, appropriate BMPs such as natural stream bed and bank, wildlife benches, vegetated rockfill, fluvial geomorphology considerations, and minimizing tree clearing/maximize shading near streams. MassDOT ER shall coordinate with MassDOT WESU Unit on projects within coldwater fisheries or the DMF Priority Projects Datalayer.</w:t>
+              <w:t xml:space="preserve">Notes: Consider fish passage, appropriate BMPs such as natural stream bed and bank, wildlife benches, vegetated rockfill, fluvial geomorphology considerations, and minimizing tree clearing/maximize shading near streams. MassDOT ER shall coordinate with MassDOT WESU Unit on projects within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="69C92671">
+              <w:t>coldwater</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="69C92671">
+              <w:t xml:space="preserve"> fisheries or the DMF Priority Projects </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="69C92671">
+              <w:t>Datalayer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="69C92671">
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="69C92671">
               <w:t>Please include MassDOT WESU in future design review submissions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="113FB55F" w14:textId="77777777" w:rsidR="00F754C8" w:rsidRDefault="00F754C8" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -7454,51 +7773,59 @@
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="396EC23A" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="0043735B" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="0043735B">
               <w:t>Will the project generate excess soil?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="382BCD5C" w14:textId="7C75A67D" w:rsidR="0042354D" w:rsidRPr="0043735B" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0108B147">
-              <w:t xml:space="preserve">Notes: If yes, consultant to evaluate and provide a summary of onsite (e.g., raising grades, etc.) and/or offsite (at nearby offsite locations within the ROW, such as ramps/interchange lobes etc.) reuse opportunities and disposal options. On-site soil reuse should be prioritized, taking into account geotechnical suitability and performance considerations Consultant should also evaluate temporary stockpile locations (for soil awaiting onsite reuse or permanent off-site disposal). If off-site temporary stockpiling is required, consultant should communicate this information with the bidders via put-in section of Special Provisions. Review </w:t>
+              <w:t xml:space="preserve">Notes: If yes, consultant to evaluate and provide a summary of onsite (e.g., raising grades, etc.) and/or offsite (at nearby offsite locations within the ROW, such as ramps/interchange lobes etc.) reuse opportunities and disposal options. On-site soil reuse should be prioritized, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0108B147">
+              <w:t>taking into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0108B147">
+              <w:t xml:space="preserve"> geotechnical suitability and performance considerations Consultant should also evaluate temporary stockpile locations (for soil awaiting onsite reuse or permanent off-site disposal). If off-site temporary stockpiling is required, consultant should communicate this information with the bidders via put-in section of Special Provisions. Review </w:t>
             </w:r>
             <w:hyperlink r:id="rId42">
               <w:r w:rsidRPr="0108B147">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>MassDOT Policy Directive P-22-001</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0108B147">
               <w:t xml:space="preserve"> for additional guidance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03721E5D" w14:textId="733A71EC" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
@@ -7805,51 +8132,59 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="304CA316" w14:textId="77777777" w:rsidTr="00D63353">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="47677285" w14:textId="5FCCE266" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="7DC37DB4">
               <w:t>Identify all existing construction materials (inclusive of any non-soil materials) within the project limits which may require handling as hazardous waste or be subject to other environmental handling regulations upon disposal.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="705B62A2" w14:textId="578579B5" w:rsidR="0042354D" w:rsidRPr="00DB5ECF" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00542B3D">
-              <w:t>Notes: Materials include (but are not limited to) suspected treated timber, asbestos, lead-based paint, mercury switches, PCB-containing materials, utility construction materials, etc.  Consultant should evaluate the project scope and indicate whether a pre-demolition hazardous materials survey is required.</w:t>
+              <w:t xml:space="preserve">Notes: Materials include (but are not limited to) suspected treated timber, asbestos, lead-based paint, mercury switches, PCB-containing materials, utility construction materials, etc.  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00542B3D">
+              <w:t>Consultant</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00542B3D">
+              <w:t xml:space="preserve"> should evaluate the project scope and indicate whether a pre-demolition hazardous materials survey is required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CE3D06B" w14:textId="5A62C5E6" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0642A0BE">
               <w:t xml:space="preserve">No action required for MassDOT </w:t>
             </w:r>
             <w:r>
               <w:t>ER</w:t>
             </w:r>
             <w:r w:rsidRPr="0642A0BE">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:t>Consultant</w:t>
             </w:r>
@@ -8001,51 +8336,59 @@
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="48CC7877" w14:textId="6ACE8404" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:pStyle w:val="Listline1bold"/>
             </w:pPr>
             <w:r w:rsidRPr="58039BB6">
               <w:t>Will the project require any building demolition or substantial ROW?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51FE153A" w14:textId="4B2B9914" w:rsidR="0042354D" w:rsidRPr="00125CE1" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000364B9">
-              <w:t xml:space="preserve">Notes: If building demolition is anticipated (either in full or as part of renovations), notify MassDOT PM upon submittal of the 25% design, so the </w:t>
+              <w:t xml:space="preserve">Notes: If building demolition is anticipated (either in full or as part of renovations), notify MassDOT PM upon </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000364B9">
+              <w:t>submittal of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000364B9">
+              <w:t xml:space="preserve"> the 25% design, so the </w:t>
             </w:r>
             <w:r>
               <w:t>ROW</w:t>
             </w:r>
             <w:r w:rsidRPr="000364B9">
               <w:t xml:space="preserve"> section can secure access to the property. Notify the hazmat review group to initiate a hazardous materials building survey if needed. Notify MassDOT CRU if demolition includes a historic structure identified in Question 5</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="000364B9">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B812B3D" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
@@ -8309,51 +8652,59 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16BB45E8" w14:textId="77777777" w:rsidR="00144CDD" w:rsidRDefault="00144CDD" w:rsidP="003F622D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20FD3EC2" w14:textId="77777777" w:rsidR="00144CDD" w:rsidRDefault="00144CDD" w:rsidP="003F622D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B59CEC3" w14:textId="2975A30F" w:rsidR="00D63353" w:rsidRDefault="00D63353" w:rsidP="003F622D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D63353">
         <w:lastRenderedPageBreak/>
         <w:t>Resiliency</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="217E02B1" w14:textId="0F5DD26E" w:rsidR="00FA47AD" w:rsidRDefault="00D63353" w:rsidP="00D63353">
       <w:r w:rsidRPr="001821C9">
-        <w:t>MassDOT Environmental is currently updating its workflows to enhance vulnerability screening. Consult with MassDOT Environmental’s webpage for future resiliency documentation that may be posted at a future date.</w:t>
+        <w:t xml:space="preserve">MassDOT Environmental is currently updating its workflows to enhance vulnerability screening. Consult with MassDOT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001821C9">
+        <w:t>Environmental’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001821C9">
+        <w:t xml:space="preserve"> webpage for future resiliency documentation that may be posted at a future date.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5160" w:type="pct"/>
         <w:tblInd w:w="-275" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Detailed questions"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8251"/>
         <w:gridCol w:w="3524"/>
         <w:gridCol w:w="3521"/>
       </w:tblGrid>
       <w:tr w:rsidR="0042354D" w:rsidRPr="00EC5663" w14:paraId="37929352" w14:textId="77777777" w:rsidTr="00D63353">
         <w:trPr>
@@ -8745,63 +9096,91 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB0374">
               <w:t>Notes:</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB0374">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Use </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidRPr="00746FBC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>FEMA’s Map Service Center</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CB0374">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to find effective, preliminary, pending, and historical products for a given map quadrant. Indicate the project location on the FIRM panel by outlining the project area in red. If the scale of the FIRM is too small to easily discern the project area, create and submit a more zoomed in FIRMette. Placing fill or a new or revised structure within a FEMA designated Floodway requires </w:t>
+              <w:t xml:space="preserve"> to find effective, preliminary, pending, and historical products for a given map quadrant. Indicate the project location on the FIRM panel by outlining the project area in red. If the scale of the FIRM is too small to easily discern the project area, create and submit a more zoomed in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB0374">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>FIRMette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB0374">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Placing fill or a new or revised structure within a FEMA designated Floodway requires </w:t>
             </w:r>
             <w:r w:rsidRPr="00750F85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>a no rise analysis</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB0374">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to determine if the project will require a Letter of Map Revision (LOMR). The consultant must coordinate with MassDOT Hydraulics Section if fill or a new or revised structure is proposed to a FEMA designated Floodway and provide the no rise analysis with the 25% submission, if required.</w:t>
+              <w:t xml:space="preserve"> to determine if the project will require a Letter of Map Revision (LOMR). The consultant must coordinate with MassDOT Hydraulics Section if </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB0374">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>fill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB0374">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or a new or revised structure is proposed to a FEMA designated Floodway and provide the no rise analysis with the 25% submission, if required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EFE83C2" w14:textId="77777777" w:rsidR="0042354D" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15118DA9" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
@@ -8886,55 +9265,60 @@
           <w:p w14:paraId="46731DB4" w14:textId="77777777" w:rsidR="0042354D" w:rsidRPr="00EC5663" w:rsidRDefault="0042354D" w:rsidP="003368BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="787A8AEC" w14:textId="71A472EA" w:rsidR="00A13BA9" w:rsidRPr="005D4D0C" w:rsidRDefault="00E1272C" w:rsidP="00D63353">
       <w:pPr>
         <w:sectPr w:rsidR="00A13BA9" w:rsidRPr="005D4D0C" w:rsidSect="000428E0">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1152" w:right="504" w:bottom="1008" w:left="504" w:header="360" w:footer="144" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="005D4D0C">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00C3477E" w:rsidRPr="0057011E">
-        <w:t>Check MassDOT Environmental</w:t>
+        <w:t xml:space="preserve">Check MassDOT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C3477E" w:rsidRPr="0057011E">
+        <w:t>Environmental</w:t>
       </w:r>
       <w:r w:rsidR="008B39EF" w:rsidRPr="0057011E">
         <w:t>’s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C3477E" w:rsidRPr="0057011E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C14C92" w:rsidRPr="0057011E">
         <w:t xml:space="preserve">webpage </w:t>
       </w:r>
       <w:r w:rsidR="00C3477E" w:rsidRPr="0057011E">
         <w:t>for latest version</w:t>
       </w:r>
       <w:r w:rsidR="00F9547A" w:rsidRPr="0057011E">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="0057011E" w:rsidRPr="0057011E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MassDOT Environmental</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F9547A" w:rsidRPr="0057011E">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C3477E" w:rsidRPr="0057011E">
         <w:t>.</w:t>
@@ -9047,51 +9431,59 @@
       <w:r w:rsidRPr="00803DB3">
         <w:t>Figure 4: FEMA FIRM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE10E1C" w14:textId="7EBFBD44" w:rsidR="00803DB3" w:rsidRPr="00803DB3" w:rsidRDefault="00803DB3" w:rsidP="00D63353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00803DB3">
         <w:t>Figure 5: Critical Resources Locus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F945648" w14:textId="77777777" w:rsidR="00803DB3" w:rsidRPr="00803DB3" w:rsidRDefault="00803DB3" w:rsidP="00D63353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00803DB3">
-        <w:t xml:space="preserve">Figure 7: Openspace Resources Locus </w:t>
+        <w:t xml:space="preserve">Figure 7: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00803DB3">
+        <w:t>Openspace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00803DB3">
+        <w:t xml:space="preserve"> Resources Locus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28BEF002" w14:textId="77777777" w:rsidR="00803DB3" w:rsidRDefault="00803DB3" w:rsidP="00D63353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00803DB3">
         <w:t>Figure 8: EJ Map</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68CC7D8C" w14:textId="6B59A804" w:rsidR="00843714" w:rsidRPr="00803DB3" w:rsidRDefault="00843714" w:rsidP="00D63353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure 9: </w:t>
       </w:r>
@@ -9392,98 +9784,114 @@
       <w:r w:rsidRPr="7DC37DB4">
         <w:t xml:space="preserve">Attachment </w:t>
       </w:r>
       <w:r w:rsidR="00D679A5" w:rsidRPr="7DC37DB4">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="7DC37DB4">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="000428E0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="7DC37DB4">
         <w:t>Resiliency Supporting Documentation</w:t>
       </w:r>
       <w:r w:rsidR="006F018E" w:rsidRPr="7DC37DB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F018E" w:rsidRPr="0057011E">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00436904" w:rsidRPr="7DC37DB4">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="006F018E" w:rsidRPr="7DC37DB4">
-        <w:t xml:space="preserve">onsult with MassDOT Environmental’s webpage for resiliency documentation that </w:t>
+        <w:t xml:space="preserve">onsult with MassDOT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006F018E" w:rsidRPr="7DC37DB4">
+        <w:t>Environmental’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006F018E" w:rsidRPr="7DC37DB4">
+        <w:t xml:space="preserve"> webpage for resiliency documentation that </w:t>
       </w:r>
       <w:r w:rsidR="00436904" w:rsidRPr="7DC37DB4">
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidR="006F018E" w:rsidRPr="7DC37DB4">
         <w:t xml:space="preserve"> be posted at a future date</w:t>
       </w:r>
       <w:r w:rsidR="006F018E" w:rsidRPr="0057011E">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="579A2546" w14:textId="2600AA97" w:rsidR="00AE3B19" w:rsidRDefault="00803DB3" w:rsidP="000428E0">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00803DB3">
         <w:t xml:space="preserve">Attachment </w:t>
       </w:r>
       <w:r w:rsidR="00D679A5">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00803DB3">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="000428E0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00803DB3">
         <w:t>Photographic documentation of field conditions and features</w:t>
       </w:r>
       <w:r w:rsidR="001F113B">
         <w:t xml:space="preserve"> (e.g.</w:t>
       </w:r>
       <w:r w:rsidR="007D6E56">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001F113B">
         <w:t xml:space="preserve"> drainage features, wetland replication areas, wetlands to be altered, roadway conditions, intersection conditions, bicycle/pedestrian facilities, historic features, open space)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76AEC5A5" w14:textId="4CA91501" w:rsidR="00AE3B19" w:rsidRPr="00AE3B19" w:rsidRDefault="00AE3B19" w:rsidP="000428E0">
       <w:pPr>
         <w:spacing w:before="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="34D55A72">
-        <w:t>*Check MassDOT Environmental’s website for latest version</w:t>
+        <w:t xml:space="preserve">*Check MassDOT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="34D55A72">
+        <w:t>Environmental’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="34D55A72">
+        <w:t xml:space="preserve"> website for latest version</w:t>
       </w:r>
       <w:r w:rsidR="0057011E" w:rsidRPr="34D55A72">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId48">
         <w:r w:rsidR="0057011E" w:rsidRPr="34D55A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MassDOT Environmental</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0057011E" w:rsidRPr="34D55A72">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="34D55A72">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2533EEF8" w14:textId="77777777" w:rsidR="00E33CB1" w:rsidRPr="00B141C8" w:rsidRDefault="00E33CB1" w:rsidP="00D63353"/>
     <w:p w14:paraId="563CA1BC" w14:textId="77777777" w:rsidR="00A13BA9" w:rsidRDefault="00A13BA9" w:rsidP="00D63353">
       <w:pPr>
         <w:sectPr w:rsidR="00A13BA9" w:rsidSect="008C6162">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -9605,76 +10013,82 @@
       <w:r w:rsidR="00C30D40">
         <w:t>nalysis</w:t>
       </w:r>
       <w:r w:rsidR="00C73239">
         <w:t xml:space="preserve">. The consultant should use this for guidance; however, the protocol </w:t>
       </w:r>
       <w:r w:rsidR="003F55A7">
         <w:t>above</w:t>
       </w:r>
       <w:r w:rsidR="006D0968">
         <w:t>, or latest MEPA guidance,</w:t>
       </w:r>
       <w:r w:rsidR="003F55A7">
         <w:t xml:space="preserve"> must be </w:t>
       </w:r>
       <w:r w:rsidR="00B108A2">
         <w:t xml:space="preserve">consulted for detailed </w:t>
       </w:r>
       <w:r w:rsidR="00AE7AC3">
         <w:t>instructions</w:t>
       </w:r>
       <w:r w:rsidR="00B108A2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08912412" w14:textId="1164E714" w:rsidR="00803DB3" w:rsidRPr="00572D4A" w:rsidRDefault="00803DB3" w:rsidP="00D63353">
+    <w:p w14:paraId="08912412" w14:textId="637A8A67" w:rsidR="00803DB3" w:rsidRPr="00572D4A" w:rsidRDefault="00803DB3" w:rsidP="00D63353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00572D4A">
         <w:t>Identification and locus map of EJ populations within 1 mile and 5</w:t>
       </w:r>
       <w:r w:rsidR="00901757">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00572D4A">
         <w:t>miles of the project site using MEPA’s</w:t>
       </w:r>
       <w:r w:rsidR="00A13BA9" w:rsidRPr="00803DB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidR="00A13BA9" w:rsidRPr="00803DB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>EJ Map Viewer</w:t>
+          <w:t xml:space="preserve">EJ Map </w:t>
+        </w:r>
+        <w:r w:rsidR="00A13BA9" w:rsidRPr="00803DB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Viewer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00572D4A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="269623F6" w14:textId="5A80CB5B" w:rsidR="008B374A" w:rsidRPr="00803DB3" w:rsidRDefault="00803DB3" w:rsidP="00D63353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00803DB3">
         <w:t>Measure from center of limit of work – for linear projects, measure from start and end points, and representative locations along the corridor. If EJ neighborhood is close, err on the side of including it. Additionally, if the project limits are still in development, include a</w:t>
       </w:r>
       <w:r w:rsidR="00EB1168">
         <w:t>n additional</w:t>
       </w:r>
       <w:r w:rsidRPr="00803DB3">
         <w:t xml:space="preserve"> buffer</w:t>
       </w:r>
       <w:r w:rsidR="00EB1168">
         <w:t xml:space="preserve"> line</w:t>
@@ -9712,79 +10126,101 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00803DB3">
         <w:t xml:space="preserve">If an EJ </w:t>
       </w:r>
       <w:r w:rsidR="00BB1855">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00803DB3">
         <w:t xml:space="preserve">opulation has been identified within 5 miles of the project site, </w:t>
       </w:r>
       <w:r w:rsidR="000B0D62">
         <w:t xml:space="preserve">confirm that </w:t>
       </w:r>
       <w:r w:rsidRPr="00803DB3">
         <w:t>the project</w:t>
       </w:r>
       <w:r w:rsidR="000B0D62">
         <w:t xml:space="preserve"> will not</w:t>
       </w:r>
       <w:r w:rsidRPr="00803DB3">
-        <w:t>: meet or exceed thresholds under 301 CMR 1.03(8)(a)-(b); or generate 150 or more new average daily trips (</w:t>
+        <w:t>: meet or exceed thresholds under 301 CMR 1.03(8)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00803DB3">
+        <w:t>a)-(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00803DB3">
+        <w:t>b); or generate 150 or more new average daily trips (</w:t>
       </w:r>
       <w:r w:rsidR="003276B9">
         <w:t>ADT</w:t>
       </w:r>
       <w:r w:rsidRPr="00803DB3">
         <w:t xml:space="preserve">) of diesel vehicle traffic over a duration of 1 year or more. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FB8A84" w14:textId="66BA23E4" w:rsidR="00803DB3" w:rsidRPr="00803DB3" w:rsidRDefault="00803DB3" w:rsidP="00D63353">
+    <w:p w14:paraId="27FB8A84" w14:textId="1B025DEB" w:rsidR="00803DB3" w:rsidRPr="00803DB3" w:rsidRDefault="00803DB3" w:rsidP="00D63353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00803DB3">
-        <w:t>All languages in the 1 or 5 mile radius using the “Languages Spoken in Massachusetts” tab of the</w:t>
+        <w:t xml:space="preserve">All languages in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00803DB3">
+        <w:t>1 or 5 mile</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00803DB3">
+        <w:t xml:space="preserve"> radius using the “Languages Spoken in Massachusetts” tab of the</w:t>
       </w:r>
       <w:r w:rsidR="005D168F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="005D168F" w:rsidRPr="00803DB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>EJ Map Viewer</w:t>
+          <w:t>EJ Map Vie</w:t>
+        </w:r>
+        <w:r w:rsidR="005D168F" w:rsidRPr="00803DB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>wer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00803DB3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D4496C">
         <w:t xml:space="preserve">Identify which </w:t>
       </w:r>
       <w:r w:rsidR="00B75A63">
         <w:t xml:space="preserve">of these </w:t>
       </w:r>
       <w:r w:rsidR="00D4496C">
         <w:t>census tracts overlap with an EJ block group.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BEBEA64" w14:textId="3AA2000F" w:rsidR="00D061AF" w:rsidRPr="001456D5" w:rsidRDefault="008505B7" w:rsidP="00D63353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001456D5">
         <w:t xml:space="preserve">Assessment of </w:t>
@@ -9819,55 +10255,60 @@
       <w:r w:rsidRPr="001456D5">
         <w:t xml:space="preserve">nvironmental </w:t>
       </w:r>
       <w:r w:rsidR="00B75A63" w:rsidRPr="001456D5">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="001456D5">
         <w:t>urden</w:t>
       </w:r>
       <w:r w:rsidR="00B75A63" w:rsidRPr="001456D5">
         <w:t>. Consider the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F7F7150" w14:textId="7DDE4EEB" w:rsidR="000204AE" w:rsidRPr="001456D5" w:rsidRDefault="00E6370D" w:rsidP="00D63353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001456D5">
         <w:t>Mass</w:t>
       </w:r>
       <w:r w:rsidR="00373DBB" w:rsidRPr="001456D5">
-        <w:t>achusetts Department of Public Health (Mass</w:t>
+        <w:t>achusetts Department of Public Health (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00373DBB" w:rsidRPr="001456D5">
+        <w:t>Mass</w:t>
       </w:r>
       <w:r w:rsidRPr="001456D5">
         <w:t>DPH</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00373DBB" w:rsidRPr="001456D5">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="001456D5">
         <w:t xml:space="preserve"> EJ Tool</w:t>
       </w:r>
       <w:r w:rsidR="00441786" w:rsidRPr="001456D5">
         <w:t xml:space="preserve">, RMAT Tool, </w:t>
       </w:r>
       <w:r w:rsidR="00D90AA9" w:rsidRPr="001456D5">
         <w:t>U.S. EPA’s EJ Screen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="269EFEE0" w14:textId="49DE5CF2" w:rsidR="00441786" w:rsidRPr="001456D5" w:rsidRDefault="00B75A63" w:rsidP="00D63353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001456D5">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="0031053C" w:rsidRPr="001456D5">
@@ -10024,51 +10465,59 @@
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>NORTHERN LONG-EARED BAT</w:t>
       </w:r>
       <w:r w:rsidR="00785B36">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="57A6ABAB">
         <w:t>TRICOLORED BAT</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> INSTRUCTIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0632AB" w14:textId="60CDB797" w:rsidR="00803DB3" w:rsidRPr="00803DB3" w:rsidRDefault="00803DB3" w:rsidP="000428E0">
       <w:pPr>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00803DB3">
         <w:t>If the Northern Long</w:t>
       </w:r>
       <w:r w:rsidR="00AE055C">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00803DB3">
-        <w:t xml:space="preserve">eared Bat is determined through IPaC to potentially occur with the project limits, please complete a) through </w:t>
+        <w:t xml:space="preserve">eared Bat is determined through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00803DB3">
+        <w:t>IPaC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00803DB3">
+        <w:t xml:space="preserve"> to potentially occur with the project limits, please complete a) through </w:t>
       </w:r>
       <w:r w:rsidR="008C1CB3">
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="00803DB3">
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0569BDC5" w14:textId="77777777" w:rsidR="00803DB3" w:rsidRPr="00803DB3" w:rsidRDefault="00803DB3" w:rsidP="000428E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="810"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00803DB3">
         <w:t>Does the project include any activities that are greater than 300 feet from existing, actively used road/rail surfaces?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A1D4C8" w14:textId="2944771E" w:rsidR="00803DB3" w:rsidRPr="00803DB3" w:rsidRDefault="00803DB3" w:rsidP="000428E0">
       <w:pPr>
@@ -10392,51 +10841,59 @@
       </w:r>
       <w:r w:rsidRPr="00803DB3">
         <w:t xml:space="preserve"> lighting? If yes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B739D89" w14:textId="3B3B97AD" w:rsidR="00803DB3" w:rsidRDefault="00A73DED" w:rsidP="000428E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>If replacing, have you c</w:t>
       </w:r>
       <w:r w:rsidR="00803DB3" w:rsidRPr="00803DB3">
         <w:t>onsider</w:t>
       </w:r>
       <w:r>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidR="00803DB3" w:rsidRPr="00803DB3">
-        <w:t xml:space="preserve"> using downward-facing, full cut-off lens lights (with same intensity or less for replacement lighting); or when using the BUG system, the goal is to be as close to 0 for all three ratings with a priority of "uplight" of 0 and "backlight" as low as practicable.</w:t>
+        <w:t xml:space="preserve"> using downward-facing, full cut-off lens lights (with same intensity or less for replacement lighting); or when using the BUG system, the goal is to be as close to 0 for all three ratings with a priority of "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00803DB3" w:rsidRPr="00803DB3">
+        <w:t>uplight</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00803DB3" w:rsidRPr="00803DB3">
+        <w:t>" of 0 and "backlight" as low as practicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71FB83C6" w14:textId="7139BBF6" w:rsidR="003B297C" w:rsidRPr="00803DB3" w:rsidRDefault="003B297C" w:rsidP="000428E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>If proposing new, are lights increasing existing ambient lighting conditions?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D6F637E" w14:textId="189E7895" w:rsidR="00803DB3" w:rsidRDefault="00803DB3" w:rsidP="000428E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="810"/>
@@ -10473,65 +10930,65 @@
         <w:ind w:left="810"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00803DB3">
         <w:t>Will the project raise the road profile above the tree canopy?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7A7890" w14:textId="04BCDE52" w:rsidR="00375E4F" w:rsidRPr="004E4B87" w:rsidRDefault="00375E4F" w:rsidP="000428E0">
       <w:bookmarkStart w:id="0" w:name="_Hlk93049816"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00375E4F" w:rsidRPr="004E4B87" w:rsidSect="00E852EE">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F38DE60" w14:textId="77777777" w:rsidR="002E5403" w:rsidRDefault="002E5403" w:rsidP="00D63353">
+    <w:p w14:paraId="4C5ACFCC" w14:textId="77777777" w:rsidR="00672945" w:rsidRDefault="00672945" w:rsidP="00D63353">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60421AFF" w14:textId="77777777" w:rsidR="002E5403" w:rsidRDefault="002E5403" w:rsidP="00D63353">
+    <w:p w14:paraId="5E21CD94" w14:textId="77777777" w:rsidR="00672945" w:rsidRDefault="00672945" w:rsidP="00D63353">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5A29BCB6" w14:textId="77777777" w:rsidR="002E5403" w:rsidRDefault="002E5403" w:rsidP="00D63353"/>
+    <w:p w14:paraId="7E9E945E" w14:textId="77777777" w:rsidR="00672945" w:rsidRDefault="00672945" w:rsidP="00D63353"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -10579,240 +11036,263 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Semibold">
     <w:panose1 w:val="020B0702040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1416471206"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="5A036DC3" w14:textId="5D13A5B9" w:rsidR="00785C51" w:rsidRDefault="00785C51" w:rsidP="00D63353">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:fldSimple w:instr=" NUMPAGES  ">
-[...6 lines deleted...]
-            </w:fldSimple>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText>NUMPAGES</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="04F72D1E" w14:textId="77777777" w:rsidR="00AA5E20" w:rsidRDefault="00AA5E20" w:rsidP="00D63353">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1016428948"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1705238520"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="7EDC6282" w14:textId="273044FA" w:rsidR="00C60ED7" w:rsidRDefault="00C60ED7" w:rsidP="00D63353">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:fldSimple w:instr=" NUMPAGES  ">
-[...6 lines deleted...]
-            </w:fldSimple>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText>NUMPAGES</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="51BFFFA0" w14:textId="77777777" w:rsidR="00C60ED7" w:rsidRDefault="00C60ED7" w:rsidP="00D63353">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D3EC46D" w14:textId="77777777" w:rsidR="002E5403" w:rsidRDefault="002E5403" w:rsidP="00D63353">
+    <w:p w14:paraId="02647F9D" w14:textId="77777777" w:rsidR="00672945" w:rsidRDefault="00672945" w:rsidP="00D63353">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="608E49CD" w14:textId="77777777" w:rsidR="002E5403" w:rsidRDefault="002E5403" w:rsidP="00D63353">
+    <w:p w14:paraId="291D9875" w14:textId="77777777" w:rsidR="00672945" w:rsidRDefault="00672945" w:rsidP="00D63353">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="45E17677" w14:textId="77777777" w:rsidR="002E5403" w:rsidRDefault="002E5403" w:rsidP="00D63353"/>
+    <w:p w14:paraId="012C9342" w14:textId="77777777" w:rsidR="00672945" w:rsidRDefault="00672945" w:rsidP="00D63353"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="207EA53A" w14:textId="202CDD4E" w:rsidR="008F1DA2" w:rsidRDefault="008F1DA2" w:rsidP="00D63353">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="003D15E0" w:rsidRPr="00C33819">
         <w:t xml:space="preserve">Projects that reach the 25% design </w:t>
       </w:r>
       <w:r w:rsidR="00DA6E24" w:rsidRPr="00C33819">
         <w:t>after</w:t>
       </w:r>
       <w:r w:rsidR="003D15E0" w:rsidRPr="00C33819">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00702A26">
         <w:t>January 1</w:t>
       </w:r>
       <w:r w:rsidR="00A92FE7">
@@ -10914,60 +11394,60 @@
                           <w:pPr>
                             <w:spacing w:before="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="003F622D">
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
                               <w:noProof/>
                               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Environmental Review Checklist</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="739F5B02" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict w14:anchorId="4C611405">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="739F5B02">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:185.9pt;height:28.55pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDY3KJjDgIAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthxLkuMOEWXLsOA&#10;7gJ0+wBZlmNhsuhRSuzu60vJaZptb8P0IIgidUgeHm1uhtawk0KnwRZ8Okk5U1ZCpe2h4N+/7d+s&#10;OHNe2EoYsKrgj8rxm+3rV5u+y1UGDZhKISMQ6/K+K3jjfZcniZONaoWbQKcsOWvAVngy8ZBUKHpC&#10;b02Speky6QGrDkEq5+j2bnTybcSvayX9l7p2yjNTcKrNxx3jXoY92W5EfkDRNVqeyxD/UEUrtKWk&#10;F6g74QU7ov4LqtUSwUHtJxLaBOpaSxV7oG6m6R/dPDSiU7EXIsd1F5rc/4OVn08P3VdkfngHAw0w&#10;NuG6e5A/HLOwa4Q9qFtE6BslKko8DZQlfefy89NAtctdACn7T1DRkMXRQwQaamwDK9QnI3QawOOF&#10;dDV4Jukymy3T9YxcknyzZbZYLWIKkT+/7tD5DwpaFg4FRxpqRBene+dDNSJ/DgnJHBhd7bUx0cBD&#10;uTPIToIEsI/rjP5bmLGsL/h6kS0isoXwPmqj1Z4EanRb8FUa1iiZwMZ7W8UQL7QZz1SJsWd6AiMj&#10;N34oBwoMNJVQPRJRCKMQ6ePQoQH8xVlPIiy4+3kUqDgzHy2RvZ7O50G10Zgv3mZk4LWnvPYIKwmq&#10;4NIjZ6Ox81HrgQkLtzSWWkfGXmo5V0vyikSev0LQ77Udo14+7PYJAAD//wMAUEsDBBQABgAIAAAA&#10;IQCamhBA3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u4li06bZlCpU&#10;EITSKuhxm50mwexsyG6b9d87erGXB8Mb3vtesYq2E2ccfOtIQTpNQCBVzrRUK3h/29zOQfigyejO&#10;ESr4Rg+r8vqq0LlxI+3wvA+14BDyuVbQhNDnUvqqQav91PVI7B3dYHXgc6ilGfTI4baTd0kyk1a3&#10;xA2N7vGpweprf7IKxrBYPGebl/pzPZs/fph49PF1q9TNJK6XIALG8P8Mv/iMDiUzHdyJjBedAh4S&#10;/pS9+yzlGQcFD1kKsizkJXz5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANjcomMOAgAA&#10;+AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJqaEEDc&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" stroked="f">
+            <v:shape id="Text Box 2" style="width:185.9pt;height:28.55pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDY3KJjDgIAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthxLkuMOEWXLsOA&#10;7gJ0+wBZlmNhsuhRSuzu60vJaZptb8P0IIgidUgeHm1uhtawk0KnwRZ8Okk5U1ZCpe2h4N+/7d+s&#10;OHNe2EoYsKrgj8rxm+3rV5u+y1UGDZhKISMQ6/K+K3jjfZcniZONaoWbQKcsOWvAVngy8ZBUKHpC&#10;b02Speky6QGrDkEq5+j2bnTybcSvayX9l7p2yjNTcKrNxx3jXoY92W5EfkDRNVqeyxD/UEUrtKWk&#10;F6g74QU7ov4LqtUSwUHtJxLaBOpaSxV7oG6m6R/dPDSiU7EXIsd1F5rc/4OVn08P3VdkfngHAw0w&#10;NuG6e5A/HLOwa4Q9qFtE6BslKko8DZQlfefy89NAtctdACn7T1DRkMXRQwQaamwDK9QnI3QawOOF&#10;dDV4Jukymy3T9YxcknyzZbZYLWIKkT+/7tD5DwpaFg4FRxpqRBene+dDNSJ/DgnJHBhd7bUx0cBD&#10;uTPIToIEsI/rjP5bmLGsL/h6kS0isoXwPmqj1Z4EanRb8FUa1iiZwMZ7W8UQL7QZz1SJsWd6AiMj&#10;N34oBwoMNJVQPRJRCKMQ6ePQoQH8xVlPIiy4+3kUqDgzHy2RvZ7O50G10Zgv3mZk4LWnvPYIKwmq&#10;4NIjZ6Ox81HrgQkLtzSWWkfGXmo5V0vyikSev0LQ77Udo14+7PYJAAD//wMAUEsDBBQABgAIAAAA&#10;IQCamhBA3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u4li06bZlCpU&#10;EITSKuhxm50mwexsyG6b9d87erGXB8Mb3vtesYq2E2ccfOtIQTpNQCBVzrRUK3h/29zOQfigyejO&#10;ESr4Rg+r8vqq0LlxI+3wvA+14BDyuVbQhNDnUvqqQav91PVI7B3dYHXgc6ilGfTI4baTd0kyk1a3&#10;xA2N7vGpweprf7IKxrBYPGebl/pzPZs/fph49PF1q9TNJK6XIALG8P8Mv/iMDiUzHdyJjBedAh4S&#10;/pS9+yzlGQcFD1kKsizkJXz5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANjcomMOAgAA&#10;+AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJqaEEDc&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="02769812" w14:textId="77777777" w:rsidR="003F622D" w:rsidRDefault="003F622D" w:rsidP="003F622D">
+                  <w:p w:rsidR="003F622D" w:rsidP="003F622D" w:rsidRDefault="003F622D" w14:paraId="3AA85C73" w14:textId="77777777">
                     <w:pPr>
                       <w:spacing w:before="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="003F622D">
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
                         <w:noProof/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Environmental Review Checklist</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00AA1083">
       <w:rPr>
         <w:noProof/>
@@ -11191,60 +11671,60 @@
                           <w:pPr>
                             <w:spacing w:before="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="003F622D">
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
                               <w:noProof/>
                               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Environmental Review Checklist</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="30ADDF2C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict w14:anchorId="53C1CB2F">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="30ADDF2C">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="width:185.9pt;height:28.55pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBl3gYsEAIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5LjHiFF26DAO6&#10;C9DtA2RZjoXJokcpsbuvLyW7aba9DdODIIrUIXl4tL3pG8POCp0Gm/PpJOVMWQmltsecf/92eLPm&#10;zHlhS2HAqpw/Ksdvdq9fbbs2UzOowZQKGYFYl3Vtzmvv2yxJnKxVI9wEWmXJWQE2wpOJx6RE0RF6&#10;Y5JZmq6SDrBsEaRyjm7vBiffRfyqUtJ/qSqnPDM5p9p83DHuRdiT3VZkRxRtreVYhviHKhqhLSW9&#10;QN0JL9gJ9V9QjZYIDio/kdAkUFVaqtgDdTNN/+jmoRatir0QOa690OT+H6z8fH5ovyLz/TvoaYCx&#10;Cdfeg/zhmIV9LexR3SJCVytRUuJpoCzpWpeNTwPVLnMBpOg+QUlDFicPEaivsAmsUJ+M0GkAjxfS&#10;Ve+ZpMvZfJVu5uSS5JuvZsv1MqYQ2fPrFp3/oKBh4ZBzpKFGdHG+dz5UI7LnkJDMgdHlQRsTDTwW&#10;e4PsLEgAh7hG9N/CjGVdzjfL2TIiWwjvozYa7UmgRjc5X6dhDZIJbLy3ZQzxQpvhTJUYO9ITGBm4&#10;8X3RM12O3AW2CigfiS+EQY/0f+hQA/7irCMt5tz9PAlUnJmPljjfTBeLIN5oLJZvZ2Tgtae49ggr&#10;CSrn0iNng7H3UfKBEAu3NJ1KR+JeahmLJpVFPscfEWR8bceol3+7ewIAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJqaEEDcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2GZgje7iWLTptmU&#10;KlQQhNIq6HGbnSbB7GzIbpv13zt6sZcHwxve+16xirYTZxx860hBOk1AIFXOtFQreH/b3M5B+KDJ&#10;6M4RKvhGD6vy+qrQuXEj7fC8D7XgEPK5VtCE0OdS+qpBq/3U9UjsHd1gdeBzqKUZ9MjhtpN3STKT&#10;VrfEDY3u8anB6mt/sgrGsFg8Z5uX+nM9mz9+mHj08XWr1M0krpcgAsbw/wy/+IwOJTMd3ImMF50C&#10;HhL+lL37LOUZBwUPWQqyLOQlfPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZd4GLBAC&#10;AAD/AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmpoQ&#10;QNwAAAAEAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" stroked="f">
+            <v:shape id="_x0000_s1027" style="width:185.9pt;height:28.55pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBl3gYsEAIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5LjHiFF26DAO6&#10;C9DtA2RZjoXJokcpsbuvLyW7aba9DdODIIrUIXl4tL3pG8POCp0Gm/PpJOVMWQmltsecf/92eLPm&#10;zHlhS2HAqpw/Ksdvdq9fbbs2UzOowZQKGYFYl3Vtzmvv2yxJnKxVI9wEWmXJWQE2wpOJx6RE0RF6&#10;Y5JZmq6SDrBsEaRyjm7vBiffRfyqUtJ/qSqnPDM5p9p83DHuRdiT3VZkRxRtreVYhviHKhqhLSW9&#10;QN0JL9gJ9V9QjZYIDio/kdAkUFVaqtgDdTNN/+jmoRatir0QOa690OT+H6z8fH5ovyLz/TvoaYCx&#10;Cdfeg/zhmIV9LexR3SJCVytRUuJpoCzpWpeNTwPVLnMBpOg+QUlDFicPEaivsAmsUJ+M0GkAjxfS&#10;Ve+ZpMvZfJVu5uSS5JuvZsv1MqYQ2fPrFp3/oKBh4ZBzpKFGdHG+dz5UI7LnkJDMgdHlQRsTDTwW&#10;e4PsLEgAh7hG9N/CjGVdzjfL2TIiWwjvozYa7UmgRjc5X6dhDZIJbLy3ZQzxQpvhTJUYO9ITGBm4&#10;8X3RM12O3AW2CigfiS+EQY/0f+hQA/7irCMt5tz9PAlUnJmPljjfTBeLIN5oLJZvZ2Tgtae49ggr&#10;CSrn0iNng7H3UfKBEAu3NJ1KR+JeahmLJpVFPscfEWR8bceol3+7ewIAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJqaEEDcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2GZgje7iWLTptmU&#10;KlQQhNIq6HGbnSbB7GzIbpv13zt6sZcHwxve+16xirYTZxx860hBOk1AIFXOtFQreH/b3M5B+KDJ&#10;6M4RKvhGD6vy+qrQuXEj7fC8D7XgEPK5VtCE0OdS+qpBq/3U9UjsHd1gdeBzqKUZ9MjhtpN3STKT&#10;VrfEDY3u8anB6mt/sgrGsFg8Z5uX+nM9mz9+mHj08XWr1M0krpcgAsbw/wy/+IwOJTMd3ImMF50C&#10;HhL+lL37LOUZBwUPWQqyLOQlfPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZd4GLBAC&#10;AAD/AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmpoQ&#10;QNwAAAAEAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="3A695C51" w14:textId="77777777" w:rsidR="003F622D" w:rsidRDefault="003F622D" w:rsidP="003F622D">
+                  <w:p w:rsidR="003F622D" w:rsidP="003F622D" w:rsidRDefault="003F622D" w14:paraId="41C15A7C" w14:textId="77777777">
                     <w:pPr>
                       <w:spacing w:before="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="003F622D">
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
                         <w:noProof/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Environmental Review Checklist</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -14092,51 +14572,52 @@
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5760" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="6480" w:hanging="180"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E7516B"/>
@@ -14287,53 +14768,55 @@
     <w:rsid w:val="00121D23"/>
     <w:rsid w:val="00122F5C"/>
     <w:rsid w:val="00122FAC"/>
     <w:rsid w:val="00124D3E"/>
     <w:rsid w:val="00125128"/>
     <w:rsid w:val="00125B7B"/>
     <w:rsid w:val="00125C41"/>
     <w:rsid w:val="00125CE1"/>
     <w:rsid w:val="00127BE1"/>
     <w:rsid w:val="00131644"/>
     <w:rsid w:val="00131B82"/>
     <w:rsid w:val="001320A7"/>
     <w:rsid w:val="0013306A"/>
     <w:rsid w:val="00136330"/>
     <w:rsid w:val="00140027"/>
     <w:rsid w:val="00143895"/>
     <w:rsid w:val="00144009"/>
     <w:rsid w:val="001444DD"/>
     <w:rsid w:val="00144BAF"/>
     <w:rsid w:val="00144CDD"/>
     <w:rsid w:val="001450FA"/>
     <w:rsid w:val="001456D5"/>
     <w:rsid w:val="001458AC"/>
     <w:rsid w:val="00145AEC"/>
     <w:rsid w:val="00145E79"/>
+    <w:rsid w:val="0014687B"/>
     <w:rsid w:val="00146FFC"/>
     <w:rsid w:val="00147738"/>
     <w:rsid w:val="001477A9"/>
+    <w:rsid w:val="00150694"/>
     <w:rsid w:val="001509EB"/>
     <w:rsid w:val="00150AA9"/>
     <w:rsid w:val="00151514"/>
     <w:rsid w:val="00152711"/>
     <w:rsid w:val="00156417"/>
     <w:rsid w:val="00156E9D"/>
     <w:rsid w:val="0016259D"/>
     <w:rsid w:val="00162A7E"/>
     <w:rsid w:val="0016324F"/>
     <w:rsid w:val="0016357C"/>
     <w:rsid w:val="0016545C"/>
     <w:rsid w:val="001656A0"/>
     <w:rsid w:val="00165844"/>
     <w:rsid w:val="00165B67"/>
     <w:rsid w:val="00166F09"/>
     <w:rsid w:val="00167A4A"/>
     <w:rsid w:val="00170AAD"/>
     <w:rsid w:val="0017119F"/>
     <w:rsid w:val="00171F03"/>
     <w:rsid w:val="0017328E"/>
     <w:rsid w:val="001752AC"/>
     <w:rsid w:val="00177D9E"/>
     <w:rsid w:val="0018014F"/>
     <w:rsid w:val="001821C9"/>
     <w:rsid w:val="001821F2"/>
@@ -14954,50 +15437,51 @@
     <w:rsid w:val="00634AFD"/>
     <w:rsid w:val="00635A68"/>
     <w:rsid w:val="00636CEA"/>
     <w:rsid w:val="00642C57"/>
     <w:rsid w:val="00642DC4"/>
     <w:rsid w:val="0064312A"/>
     <w:rsid w:val="00644282"/>
     <w:rsid w:val="006442A1"/>
     <w:rsid w:val="00644337"/>
     <w:rsid w:val="0064580E"/>
     <w:rsid w:val="00650788"/>
     <w:rsid w:val="006519A1"/>
     <w:rsid w:val="00653566"/>
     <w:rsid w:val="00655669"/>
     <w:rsid w:val="0065758A"/>
     <w:rsid w:val="0065766D"/>
     <w:rsid w:val="0066178B"/>
     <w:rsid w:val="006639D4"/>
     <w:rsid w:val="00663BDE"/>
     <w:rsid w:val="006644F8"/>
     <w:rsid w:val="0066536F"/>
     <w:rsid w:val="00665CC5"/>
     <w:rsid w:val="0066695F"/>
     <w:rsid w:val="006679B9"/>
     <w:rsid w:val="0067282B"/>
+    <w:rsid w:val="00672945"/>
     <w:rsid w:val="00672AB2"/>
     <w:rsid w:val="0067338C"/>
     <w:rsid w:val="006762F6"/>
     <w:rsid w:val="00677FEC"/>
     <w:rsid w:val="00680480"/>
     <w:rsid w:val="0068374D"/>
     <w:rsid w:val="00683D41"/>
     <w:rsid w:val="0068411A"/>
     <w:rsid w:val="0068422E"/>
     <w:rsid w:val="00684914"/>
     <w:rsid w:val="00684A9C"/>
     <w:rsid w:val="00684C72"/>
     <w:rsid w:val="0068625F"/>
     <w:rsid w:val="00687741"/>
     <w:rsid w:val="006877F9"/>
     <w:rsid w:val="00687D26"/>
     <w:rsid w:val="00690420"/>
     <w:rsid w:val="00690E44"/>
     <w:rsid w:val="006915BC"/>
     <w:rsid w:val="00693D54"/>
     <w:rsid w:val="0069592B"/>
     <w:rsid w:val="006975C4"/>
     <w:rsid w:val="00697811"/>
     <w:rsid w:val="006A04A0"/>
     <w:rsid w:val="006A5756"/>
@@ -15042,50 +15526,51 @@
     <w:rsid w:val="006E5881"/>
     <w:rsid w:val="006E65EF"/>
     <w:rsid w:val="006E7AA0"/>
     <w:rsid w:val="006F018E"/>
     <w:rsid w:val="006F1A7D"/>
     <w:rsid w:val="006F2AD1"/>
     <w:rsid w:val="006F337E"/>
     <w:rsid w:val="006F4C7C"/>
     <w:rsid w:val="006F55D7"/>
     <w:rsid w:val="006F75AA"/>
     <w:rsid w:val="006F7B30"/>
     <w:rsid w:val="00700436"/>
     <w:rsid w:val="007004FD"/>
     <w:rsid w:val="00700922"/>
     <w:rsid w:val="00701168"/>
     <w:rsid w:val="00701595"/>
     <w:rsid w:val="00701A16"/>
     <w:rsid w:val="0070200B"/>
     <w:rsid w:val="007029BA"/>
     <w:rsid w:val="00702A26"/>
     <w:rsid w:val="00703193"/>
     <w:rsid w:val="007049BC"/>
     <w:rsid w:val="00707984"/>
     <w:rsid w:val="00710730"/>
     <w:rsid w:val="00710789"/>
+    <w:rsid w:val="00711786"/>
     <w:rsid w:val="00712A7F"/>
     <w:rsid w:val="00712B9E"/>
     <w:rsid w:val="00713952"/>
     <w:rsid w:val="00714B14"/>
     <w:rsid w:val="007155FA"/>
     <w:rsid w:val="00716078"/>
     <w:rsid w:val="00720534"/>
     <w:rsid w:val="0072079C"/>
     <w:rsid w:val="007214EC"/>
     <w:rsid w:val="00722AE3"/>
     <w:rsid w:val="0072440F"/>
     <w:rsid w:val="00724E6D"/>
     <w:rsid w:val="007253AA"/>
     <w:rsid w:val="007255AF"/>
     <w:rsid w:val="007256EB"/>
     <w:rsid w:val="007258F0"/>
     <w:rsid w:val="007262AA"/>
     <w:rsid w:val="00726340"/>
     <w:rsid w:val="007269A6"/>
     <w:rsid w:val="00726CBE"/>
     <w:rsid w:val="00727350"/>
     <w:rsid w:val="007301BB"/>
     <w:rsid w:val="007307D5"/>
     <w:rsid w:val="00731A5B"/>
     <w:rsid w:val="00731EC7"/>
@@ -15143,50 +15628,51 @@
     <w:rsid w:val="007A27F8"/>
     <w:rsid w:val="007A318E"/>
     <w:rsid w:val="007A7DC8"/>
     <w:rsid w:val="007B02A1"/>
     <w:rsid w:val="007B0F41"/>
     <w:rsid w:val="007B14F3"/>
     <w:rsid w:val="007B17C7"/>
     <w:rsid w:val="007B229C"/>
     <w:rsid w:val="007B3A2C"/>
     <w:rsid w:val="007B45F9"/>
     <w:rsid w:val="007B6BE9"/>
     <w:rsid w:val="007B75D3"/>
     <w:rsid w:val="007B786C"/>
     <w:rsid w:val="007B7B4E"/>
     <w:rsid w:val="007B7BAB"/>
     <w:rsid w:val="007C06EC"/>
     <w:rsid w:val="007C244D"/>
     <w:rsid w:val="007C2ADB"/>
     <w:rsid w:val="007C3BE7"/>
     <w:rsid w:val="007C3F51"/>
     <w:rsid w:val="007C4D7C"/>
     <w:rsid w:val="007C519D"/>
     <w:rsid w:val="007C732F"/>
     <w:rsid w:val="007D13F8"/>
     <w:rsid w:val="007D1D08"/>
+    <w:rsid w:val="007D536A"/>
     <w:rsid w:val="007D6264"/>
     <w:rsid w:val="007D684D"/>
     <w:rsid w:val="007D6E56"/>
     <w:rsid w:val="007E01E1"/>
     <w:rsid w:val="007E036D"/>
     <w:rsid w:val="007E0CCF"/>
     <w:rsid w:val="007E0D2B"/>
     <w:rsid w:val="007E1224"/>
     <w:rsid w:val="007E1893"/>
     <w:rsid w:val="007E194C"/>
     <w:rsid w:val="007E33BA"/>
     <w:rsid w:val="007E68F3"/>
     <w:rsid w:val="007E6A29"/>
     <w:rsid w:val="007F1CDA"/>
     <w:rsid w:val="007F32DB"/>
     <w:rsid w:val="007F3547"/>
     <w:rsid w:val="007F4124"/>
     <w:rsid w:val="007F49A7"/>
     <w:rsid w:val="007F67FD"/>
     <w:rsid w:val="007F7267"/>
     <w:rsid w:val="007F7F45"/>
     <w:rsid w:val="00800BB3"/>
     <w:rsid w:val="00802BAD"/>
     <w:rsid w:val="0080339C"/>
     <w:rsid w:val="00803DB3"/>
@@ -15273,50 +15759,51 @@
     <w:rsid w:val="0089761E"/>
     <w:rsid w:val="00897F3E"/>
     <w:rsid w:val="008A2548"/>
     <w:rsid w:val="008A3DEE"/>
     <w:rsid w:val="008A74C4"/>
     <w:rsid w:val="008B2158"/>
     <w:rsid w:val="008B32DE"/>
     <w:rsid w:val="008B374A"/>
     <w:rsid w:val="008B39EF"/>
     <w:rsid w:val="008B3CA3"/>
     <w:rsid w:val="008B4863"/>
     <w:rsid w:val="008B5106"/>
     <w:rsid w:val="008B66C0"/>
     <w:rsid w:val="008B7726"/>
     <w:rsid w:val="008C05EC"/>
     <w:rsid w:val="008C08AE"/>
     <w:rsid w:val="008C1CB3"/>
     <w:rsid w:val="008C2E7E"/>
     <w:rsid w:val="008C35A0"/>
     <w:rsid w:val="008C3925"/>
     <w:rsid w:val="008C4579"/>
     <w:rsid w:val="008C4B45"/>
     <w:rsid w:val="008C6162"/>
     <w:rsid w:val="008C67B9"/>
     <w:rsid w:val="008C7123"/>
+    <w:rsid w:val="008D085A"/>
     <w:rsid w:val="008D17B5"/>
     <w:rsid w:val="008D214A"/>
     <w:rsid w:val="008D38B4"/>
     <w:rsid w:val="008D4141"/>
     <w:rsid w:val="008D540F"/>
     <w:rsid w:val="008D72C2"/>
     <w:rsid w:val="008E07E4"/>
     <w:rsid w:val="008E4FE7"/>
     <w:rsid w:val="008E78C9"/>
     <w:rsid w:val="008E7A0E"/>
     <w:rsid w:val="008F1385"/>
     <w:rsid w:val="008F1AEB"/>
     <w:rsid w:val="008F1CED"/>
     <w:rsid w:val="008F1DA2"/>
     <w:rsid w:val="008F2C51"/>
     <w:rsid w:val="008F59FE"/>
     <w:rsid w:val="008F69C6"/>
     <w:rsid w:val="00901757"/>
     <w:rsid w:val="00903073"/>
     <w:rsid w:val="00903A7B"/>
     <w:rsid w:val="00903D57"/>
     <w:rsid w:val="0090513C"/>
     <w:rsid w:val="00906A0E"/>
     <w:rsid w:val="009079D3"/>
     <w:rsid w:val="009079E0"/>
@@ -16500,50 +16987,51 @@
     <w:rsid w:val="18874299"/>
     <w:rsid w:val="18C4FC0E"/>
     <w:rsid w:val="18D46F5B"/>
     <w:rsid w:val="18F2FE3F"/>
     <w:rsid w:val="18F5750E"/>
     <w:rsid w:val="1928B451"/>
     <w:rsid w:val="193FEF4B"/>
     <w:rsid w:val="19629485"/>
     <w:rsid w:val="19C1CB59"/>
     <w:rsid w:val="1A326E94"/>
     <w:rsid w:val="1A4C7168"/>
     <w:rsid w:val="1A6447ED"/>
     <w:rsid w:val="1A733E61"/>
     <w:rsid w:val="1AB6702E"/>
     <w:rsid w:val="1ABC4875"/>
     <w:rsid w:val="1AD15EBC"/>
     <w:rsid w:val="1ADA8037"/>
     <w:rsid w:val="1AE5FE0F"/>
     <w:rsid w:val="1AF07D41"/>
     <w:rsid w:val="1AF8B8C1"/>
     <w:rsid w:val="1B5571CC"/>
     <w:rsid w:val="1B5F5F61"/>
     <w:rsid w:val="1B76CD41"/>
     <w:rsid w:val="1B8C0AFD"/>
     <w:rsid w:val="1B9FDDA9"/>
+    <w:rsid w:val="1BD5FC7F"/>
     <w:rsid w:val="1C01AF8E"/>
     <w:rsid w:val="1C10BB09"/>
     <w:rsid w:val="1C1B5696"/>
     <w:rsid w:val="1C2CA12A"/>
     <w:rsid w:val="1CE2431C"/>
     <w:rsid w:val="1D026348"/>
     <w:rsid w:val="1D4702A0"/>
     <w:rsid w:val="1D78B1A4"/>
     <w:rsid w:val="1D7DFA12"/>
     <w:rsid w:val="1DB54E1B"/>
     <w:rsid w:val="1DCE819A"/>
     <w:rsid w:val="1DD44CE0"/>
     <w:rsid w:val="1DF0FEAF"/>
     <w:rsid w:val="1DFFBBED"/>
     <w:rsid w:val="1E143B3E"/>
     <w:rsid w:val="1E89BABF"/>
     <w:rsid w:val="1EC003A3"/>
     <w:rsid w:val="1EC4E05E"/>
     <w:rsid w:val="1EE2D301"/>
     <w:rsid w:val="1F1822B0"/>
     <w:rsid w:val="1F2E1E9F"/>
     <w:rsid w:val="1F3F4DF4"/>
     <w:rsid w:val="1F48D6C5"/>
     <w:rsid w:val="1F6C9C10"/>
     <w:rsid w:val="1F8B63AC"/>
@@ -17053,50 +17541,51 @@
     <w:rsid w:val="600C1A6A"/>
     <w:rsid w:val="604A8B22"/>
     <w:rsid w:val="604DD50C"/>
     <w:rsid w:val="6059DAE7"/>
     <w:rsid w:val="60CF27AC"/>
     <w:rsid w:val="613C3792"/>
     <w:rsid w:val="61626810"/>
     <w:rsid w:val="6163C362"/>
     <w:rsid w:val="616D84A3"/>
     <w:rsid w:val="6172309C"/>
     <w:rsid w:val="6189A730"/>
     <w:rsid w:val="61AB4256"/>
     <w:rsid w:val="61CD7993"/>
     <w:rsid w:val="61EE419D"/>
     <w:rsid w:val="62B4E6B2"/>
     <w:rsid w:val="62BD5DBA"/>
     <w:rsid w:val="62E064D0"/>
     <w:rsid w:val="630284C2"/>
     <w:rsid w:val="630E2118"/>
     <w:rsid w:val="63198400"/>
     <w:rsid w:val="6324F67F"/>
     <w:rsid w:val="63A33F18"/>
     <w:rsid w:val="63BEFFEE"/>
     <w:rsid w:val="63CA602D"/>
     <w:rsid w:val="63CCC2DE"/>
+    <w:rsid w:val="63E66460"/>
     <w:rsid w:val="63FF2099"/>
     <w:rsid w:val="64016B7C"/>
     <w:rsid w:val="649B3660"/>
     <w:rsid w:val="64BD6B92"/>
     <w:rsid w:val="64E3D020"/>
     <w:rsid w:val="64FAF1E9"/>
     <w:rsid w:val="6526B67A"/>
     <w:rsid w:val="652FAFFC"/>
     <w:rsid w:val="65554D1B"/>
     <w:rsid w:val="656CEB92"/>
     <w:rsid w:val="656E442E"/>
     <w:rsid w:val="6577F5AB"/>
     <w:rsid w:val="65CF2506"/>
     <w:rsid w:val="65D8318F"/>
     <w:rsid w:val="6640748E"/>
     <w:rsid w:val="664A2B49"/>
     <w:rsid w:val="6662DF32"/>
     <w:rsid w:val="66883F96"/>
     <w:rsid w:val="66A06E22"/>
     <w:rsid w:val="66C844A7"/>
     <w:rsid w:val="66E97DC9"/>
     <w:rsid w:val="674E4AB2"/>
     <w:rsid w:val="67653965"/>
     <w:rsid w:val="677C085E"/>
     <w:rsid w:val="684D9E9E"/>
@@ -17157,50 +17646,51 @@
     <w:rsid w:val="6F4270E3"/>
     <w:rsid w:val="6F6DA3EB"/>
     <w:rsid w:val="6FAE61C6"/>
     <w:rsid w:val="6FBD8C6A"/>
     <w:rsid w:val="6FCE2961"/>
     <w:rsid w:val="6FD0CBDE"/>
     <w:rsid w:val="70181E5E"/>
     <w:rsid w:val="701D5A74"/>
     <w:rsid w:val="702BBFBF"/>
     <w:rsid w:val="70422909"/>
     <w:rsid w:val="7046E066"/>
     <w:rsid w:val="70666F92"/>
     <w:rsid w:val="70850B8B"/>
     <w:rsid w:val="70C5AE8F"/>
     <w:rsid w:val="70F98AD3"/>
     <w:rsid w:val="7108EF29"/>
     <w:rsid w:val="710C2D5E"/>
     <w:rsid w:val="711C9D21"/>
     <w:rsid w:val="7146B2C8"/>
     <w:rsid w:val="71B3F541"/>
     <w:rsid w:val="71CEBF2F"/>
     <w:rsid w:val="72293B3E"/>
     <w:rsid w:val="7258CAB6"/>
     <w:rsid w:val="72B2FF48"/>
     <w:rsid w:val="72CD007B"/>
+    <w:rsid w:val="72DA7260"/>
     <w:rsid w:val="72E0BC01"/>
     <w:rsid w:val="730DBB1A"/>
     <w:rsid w:val="7321AED2"/>
     <w:rsid w:val="73355AF0"/>
     <w:rsid w:val="7353C2C7"/>
     <w:rsid w:val="736A7482"/>
     <w:rsid w:val="73AAEB77"/>
     <w:rsid w:val="73D280AC"/>
     <w:rsid w:val="740D7B53"/>
     <w:rsid w:val="74126598"/>
     <w:rsid w:val="7413B989"/>
     <w:rsid w:val="7414A375"/>
     <w:rsid w:val="74436222"/>
     <w:rsid w:val="746C8CA9"/>
     <w:rsid w:val="74F5551C"/>
     <w:rsid w:val="750458A2"/>
     <w:rsid w:val="7509CB5D"/>
     <w:rsid w:val="750FBBAE"/>
     <w:rsid w:val="75147C5E"/>
     <w:rsid w:val="7542A76E"/>
     <w:rsid w:val="7557BE67"/>
     <w:rsid w:val="7568104D"/>
     <w:rsid w:val="757AD580"/>
     <w:rsid w:val="75ABAED7"/>
     <w:rsid w:val="75B77F4C"/>
@@ -18706,51 +19196,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2100829723">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nae.usace.army.mil/Missions/Navigation/Massachusetts-Projects/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/chapter-91-the-massachusetts-public-waterfront-act" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massgis-data-diadromous-fish" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fisheries.noaa.gov/resource/map/essential-fish-habitat-mapper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off-site-stockpiling-of-soil-from-massdot-construction-projects/download" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/massdot-environmental" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/final-mepa-interim-protocol-for-analysis-of-project-impacts-on-environmental-justice-populations-effective-date-of-january-1-2022/download" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/programmatic-agreement-for-determinations-and-approvals-of-categorical-exclusions-under-the-national-environmental-policy-act/download" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.environment.fhwa.dot.gov/env_topics/4f_tutorial/default.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/mepa-regulations-301-cmr-11-effective-1-6-23/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fisheries.noaa.gov/new-england-mid-atlantic/consultations/section-7-species-critical-habitat-information-maps-greater" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fisheries.noaa.gov/new-england-mid-atlantic/habitat-conservation/essential-fish-habitat-assessment-consultations" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.nae.usace.army.mil%2FPortals%2F74%2Fdocs%2Fregulatory%2FStreamRiverContinuity%2FMA_RiverStreamCrossingStandards.pdf&amp;data=04%7C01%7Csdolabany%40vhb.com%7C32195c47f3ef41d3bd2e08d9d46c4caf%7C365c5e99f68f4beb89d9abecb41b1a1b%7C0%7C0%7C637774384009472176%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000&amp;sdata=XqObviHr%2FUEIl1H7x4cZueVrJbXr4zdDuSB3Jl%2FvwrM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msc.fema.gov/portal/home" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/Viewer/index.html?appid=de59364ebbb348a9b0de55f6febdfd52" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experience.arcgis.com/experience/b413139f18c046009ebcf62abea941dd/page/Map/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecos.fws.gov/ipac/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sce.ecosheds.org/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/MapSeries/index.html?appid=535e4419dc0545be980545a0eeaf9b53" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rivers.gov/massachusetts.php" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experience.arcgis.com/experience/0eef00c41c764872b0f148a4f7fb9cf2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2016/07/ne/os-schema.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massgis-data-diadromous-fish" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-management-practices-for-controlling-exposure-to-soil-during-the-development-of-rail-0/download" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/massdot-environmental" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/MapSeries/index.html?appid=535e4419dc0545be980545a0eeaf9b53" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nae.usace.army.mil/Missions/Recreation/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/massachusetts-great-ponds-list" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s3.amazonaws.com/media.fisheries.noaa.gov/2020-12/FHWA%20GARFO%20NLAA%20Program%20VF_final%20version%202.0_WB_508_12102020.pdf?null" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fisheries.noaa.gov/new-england-mid-atlantic/habitat-conservation/essential-fish-habitat-assessment-consultations" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcgis.com/apps/mapviewer/index.html?layers=55f3c64e35e04d39b0128dbaba9511c4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/office-of-dam-safety-permit-process" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maps.mhc-macris.net/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.usgs.gov/of/2014/1156/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.environment.fhwa.dot.gov/nepa/classes_of_action.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/MapSeries/index.html?appid=535e4419dc0545be980545a0eeaf9b53" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/wetland-mitigation-design-submittal-basic-guidelines/download" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.fisheries.noaa.gov/dam-migration/fhwa_programmatic_efh_consultation_april_2018_(2).pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/final-mepa-public-involvement-protocol-for-environmental-justice-populations-effective-date-of-january-1-2022/download" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nae.usace.army.mil/Missions/Navigation/Massachusetts-Projects/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/chapter-91-the-massachusetts-public-waterfront-act" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massgis-data-diadromous-fish" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fisheries.noaa.gov/resource/map/essential-fish-habitat-mapper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off-site-stockpiling-of-soil-from-massdot-construction-projects/download" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/massdot-environmental" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/final-mepa-interim-protocol-for-analysis-of-project-impacts-on-environmental-justice-populations-effective-date-of-january-1-2022/download" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/programmatic-agreement-for-determinations-and-approvals-of-categorical-exclusions-under-the-national-environmental-policy-act/download" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.environment.fhwa.dot.gov/env_topics/4f_tutorial/default.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/mepa-regulations-301-cmr-11-effective-1-6-23/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fisheries.noaa.gov/new-england-mid-atlantic/consultations/section-7-species-critical-habitat-information-maps-greater" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fisheries.noaa.gov/new-england-mid-atlantic/habitat-conservation/essential-fish-habitat-assessment-consultations" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.nae.usace.army.mil%2FPortals%2F74%2Fdocs%2Fregulatory%2FStreamRiverContinuity%2FMA_RiverStreamCrossingStandards.pdf&amp;data=04%7C01%7Csdolabany%40vhb.com%7C32195c47f3ef41d3bd2e08d9d46c4caf%7C365c5e99f68f4beb89d9abecb41b1a1b%7C0%7C0%7C637774384009472176%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000&amp;sdata=XqObviHr%2FUEIl1H7x4cZueVrJbXr4zdDuSB3Jl%2FvwrM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msc.fema.gov/portal/home" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/Viewer/index.html?appid=de59364ebbb348a9b0de55f6febdfd52" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experience.arcgis.com/experience/b413139f18c046009ebcf62abea941dd/page/Map/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecos.fws.gov/ipac/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sce.ecosheds.org/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experience.arcgis.com/experience/2b70932dd30f4c07831ecd1fb514ccf8/page/Home" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rivers.gov/massachusetts.php" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experience.arcgis.com/experience/0eef00c41c764872b0f148a4f7fb9cf2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2016/07/ne/os-schema.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massgis-data-diadromous-fish" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-management-practices-for-controlling-exposure-to-soil-during-the-development-of-rail-0/download" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/massdot-environmental" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experience.arcgis.com/experience/2b70932dd30f4c07831ecd1fb514ccf8/page/Home" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nae.usace.army.mil/Missions/Recreation/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/massachusetts-great-ponds-list" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s3.amazonaws.com/media.fisheries.noaa.gov/2020-12/FHWA%20GARFO%20NLAA%20Program%20VF_final%20version%202.0_WB_508_12102020.pdf?null" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fisheries.noaa.gov/new-england-mid-atlantic/habitat-conservation/essential-fish-habitat-assessment-consultations" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcgis.com/apps/mapviewer/index.html?layers=55f3c64e35e04d39b0128dbaba9511c4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/office-of-dam-safety-permit-process" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maps.mhc-macris.net/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.usgs.gov/of/2014/1156/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.environment.fhwa.dot.gov/nepa/classes_of_action.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experience.arcgis.com/experience/2b70932dd30f4c07831ecd1fb514ccf8/page/Home" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/wetland-mitigation-design-submittal-basic-guidelines/download" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.fisheries.noaa.gov/dam-migration/fhwa_programmatic_efh_consultation_april_2018_(2).pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/final-mepa-public-involvement-protocol-for-environmental-justice-populations-effective-date-of-january-1-2022/download" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -19021,81 +19511,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...29 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004B252879E3493245A51AE2B1D90F1914" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="374654b202a6fc14ab0837fa2b25a399">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7b88f1d2-9acd-45ec-9752-b3b64e748d69" xmlns:ns3="b2d9c76a-e0d4-4c6f-be22-78e00def591f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7ea4fcd74001db9185d4e7f6d2d28ab" ns2:_="" ns3:_="">
     <xsd:import namespace="7b88f1d2-9acd-45ec-9752-b3b64e748d69"/>
     <xsd:import namespace="b2d9c76a-e0d4-4c6f-be22-78e00def591f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -19286,132 +19745,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b2d9c76a-e0d4-4c6f-be22-78e00def591f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b88f1d2-9acd-45ec-9752-b3b64e748d69">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="b2d9c76a-e0d4-4c6f-be22-78e00def591f">
+      <UserInfo>
+        <DisplayName>Paulson, David J. (DOT)</DisplayName>
+        <AccountId>166</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2125EC8-20F2-4372-9299-D298DBC7FB66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7b88f1d2-9acd-45ec-9752-b3b64e748d69"/>
     <ds:schemaRef ds:uri="b2d9c76a-e0d4-4c6f-be22-78e00def591f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F62AE642-DC1D-449C-9694-7BE27EFF4658}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98185485-4807-4310-8303-C0C080D15468}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b2d9c76a-e0d4-4c6f-be22-78e00def591f"/>
+    <ds:schemaRef ds:uri="7b88f1d2-9acd-45ec-9752-b3b64e748d69"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23638497-D063-40C5-8C98-5AA5C6EBB9DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>7300</Words>
-  <Characters>41616</Characters>
+  <Words>7293</Words>
+  <Characters>41572</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>346</Lines>
   <Paragraphs>97</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Epsilon Associates</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>48819</CharactersWithSpaces>
+  <CharactersWithSpaces>48768</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Environmental Review Checklist</dc:title>
   <dc:subject/>
   <dc:creator>uglnadmin</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004B252879E3493245A51AE2B1D90F1914</vt:lpwstr>
   </property>